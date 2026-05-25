--- v0 (2026-05-04)
+++ v1 (2026-05-25)
@@ -1,152 +1,4002 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
-<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="bin" ContentType="application/vnd.ms-excel.sheet.binary.macroEnabled.main"/>
-[...12 lines deleted...]
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <workbookPr codeName="ThisWorkbook"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr defaultThemeVersion="124226"/>
+  <bookViews>
+    <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
+  </bookViews>
   <sheets>
     <sheet name="Schagen" sheetId="1" r:id="rId1"/>
     <sheet name="categorygroup" sheetId="2" r:id="rId2"/>
     <sheet name="verslagsoort" sheetId="3" r:id="rId3"/>
     <sheet name="categorie" sheetId="4" r:id="rId4"/>
     <sheet name="post" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0">'Schagen'!A1:M815</definedName>
-[...3 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="4">'post'!A1:C116</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">categorie!$A$1:$C$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">categorygroup!$A$1:$D$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">post!$A$1:$C$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Schagen!$A$1:$M$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">verslagsoort!$A$1:$B$1</definedName>
   </definedNames>
+  <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-</metadata>
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8611" uniqueCount="1289">
+  <si>
+    <t>ID</t>
+  </si>
+  <si>
+    <t>Categorie Key</t>
+  </si>
+  <si>
+    <t>Categorie</t>
+  </si>
+  <si>
+    <t>Post Key</t>
+  </si>
+  <si>
+    <t>Post</t>
+  </si>
+  <si>
+    <t>Verslagsoort Key</t>
+  </si>
+  <si>
+    <t>Verslagsoort</t>
+  </si>
+  <si>
+    <t>Baten</t>
+  </si>
+  <si>
+    <t>Lasten</t>
+  </si>
+  <si>
+    <t>Grootboek</t>
+  </si>
+  <si>
+    <t>GrootboekOmschrijving</t>
+  </si>
+  <si>
+    <t>Kostenplaats</t>
+  </si>
+  <si>
+    <t>KostenplaatsOmschrijving</t>
+  </si>
+  <si>
+    <t>B7.1</t>
+  </si>
+  <si>
+    <t>Mutatie reserves</t>
+  </si>
+  <si>
+    <t>0.10</t>
+  </si>
+  <si>
+    <t>Mutaties reserves</t>
+  </si>
+  <si>
+    <t>2022X004</t>
+  </si>
+  <si>
+    <t>4e kwartaal</t>
+  </si>
+  <si>
+    <t>871000</t>
+  </si>
+  <si>
+    <t>Mutaties reserve (onttrekkingen)</t>
+  </si>
+  <si>
+    <t>6010913</t>
+  </si>
+  <si>
+    <t>Reserve egalisatie rioolrecht</t>
+  </si>
+  <si>
+    <t>6010902</t>
+  </si>
+  <si>
+    <t>Reserve gebouwen basisonderwijs</t>
+  </si>
+  <si>
+    <t>6010909</t>
+  </si>
+  <si>
+    <t>Reserve aankoop kunstvoorwerpen</t>
+  </si>
+  <si>
+    <t>6010917</t>
+  </si>
+  <si>
+    <t>Reserve maatschappelijk nut</t>
+  </si>
+  <si>
+    <t>6010926</t>
+  </si>
+  <si>
+    <t>Reserve buitensportaccommodaties</t>
+  </si>
+  <si>
+    <t>6010929</t>
+  </si>
+  <si>
+    <t>Reserve BYOD</t>
+  </si>
+  <si>
+    <t>6010900</t>
+  </si>
+  <si>
+    <t>Algemene reserve</t>
+  </si>
+  <si>
+    <t>6010901</t>
+  </si>
+  <si>
+    <t>Reserve onderhoud gemeentelijke gebouwen</t>
+  </si>
+  <si>
+    <t>6010905</t>
+  </si>
+  <si>
+    <t>Reserve grondexploitatie</t>
+  </si>
+  <si>
+    <t>6010916</t>
+  </si>
+  <si>
+    <t>Reserve frictiekosten fusie</t>
+  </si>
+  <si>
+    <t>6010925</t>
+  </si>
+  <si>
+    <t>Reserve dorpshuizen</t>
+  </si>
+  <si>
+    <t>6010910</t>
+  </si>
+  <si>
+    <t>Reserve investeringen economisch nut</t>
+  </si>
+  <si>
+    <t>6010911</t>
+  </si>
+  <si>
+    <t>Reserve investeringen maats. nut</t>
+  </si>
+  <si>
+    <t>6010914</t>
+  </si>
+  <si>
+    <t>Reserve Markt 18</t>
+  </si>
+  <si>
+    <t>6010922</t>
+  </si>
+  <si>
+    <t>Reserve wegenonderhoud</t>
+  </si>
+  <si>
+    <t>6010923</t>
+  </si>
+  <si>
+    <t>Reserve groenonderhoud</t>
+  </si>
+  <si>
+    <t>6010924</t>
+  </si>
+  <si>
+    <t>Reserve onderhoud buitenruimte</t>
+  </si>
+  <si>
+    <t>6010928</t>
+  </si>
+  <si>
+    <t>Reserve reddingsbrigade</t>
+  </si>
+  <si>
+    <t>B3.5.2</t>
+  </si>
+  <si>
+    <t>Uitgeleend personeel</t>
+  </si>
+  <si>
+    <t>0.4</t>
+  </si>
+  <si>
+    <t>Overhead</t>
+  </si>
+  <si>
+    <t>830000</t>
+  </si>
+  <si>
+    <t>Vergoeding voor personeel</t>
+  </si>
+  <si>
+    <t>6040975</t>
+  </si>
+  <si>
+    <t>Salaris Wijkteams Noord &amp; Oost</t>
+  </si>
+  <si>
+    <t>6040915</t>
+  </si>
+  <si>
+    <t>Salaris Financien</t>
+  </si>
+  <si>
+    <t>6040920</t>
+  </si>
+  <si>
+    <t>Salaris Openbare ruimte</t>
+  </si>
+  <si>
+    <t>6040925</t>
+  </si>
+  <si>
+    <t>Salaris Serviceteam</t>
+  </si>
+  <si>
+    <t>6040930</t>
+  </si>
+  <si>
+    <t>Salaris Ruimtelijke projecten</t>
+  </si>
+  <si>
+    <t>6040935</t>
+  </si>
+  <si>
+    <t>Salaris Ontwikkeling en ondersteuning</t>
+  </si>
+  <si>
+    <t>6040940</t>
+  </si>
+  <si>
+    <t>Salaris P&amp;O PLUS</t>
+  </si>
+  <si>
+    <t>6040945</t>
+  </si>
+  <si>
+    <t>Salaris Veiligheid Plus</t>
+  </si>
+  <si>
+    <t>6040955</t>
+  </si>
+  <si>
+    <t>Salaris Ruimtelijke ontwikkeling</t>
+  </si>
+  <si>
+    <t>6040960</t>
+  </si>
+  <si>
+    <t>Salaris Sociale ontwikkeling</t>
+  </si>
+  <si>
+    <t>6040965</t>
+  </si>
+  <si>
+    <t>Wijkteam Zuid en West</t>
+  </si>
+  <si>
+    <t>6040970</t>
+  </si>
+  <si>
+    <t>Wijkteam Kwaliteit &amp; ondersteuning</t>
+  </si>
+  <si>
+    <t>6040900</t>
+  </si>
+  <si>
+    <t>Salaris team I&amp;A</t>
+  </si>
+  <si>
+    <t>B3.8</t>
+  </si>
+  <si>
+    <t>Overige goederen en diensten</t>
+  </si>
+  <si>
+    <t>8.2</t>
+  </si>
+  <si>
+    <t>Grondexploitatie (niet-bedrijvente..</t>
+  </si>
+  <si>
+    <t>834099</t>
+  </si>
+  <si>
+    <t>6824020</t>
+  </si>
+  <si>
+    <t>Gronden in exploitatie</t>
+  </si>
+  <si>
+    <t>0.1</t>
+  </si>
+  <si>
+    <t>Bestuur</t>
+  </si>
+  <si>
+    <t>6011160</t>
+  </si>
+  <si>
+    <t>Regietafel</t>
+  </si>
+  <si>
+    <t>6012005</t>
+  </si>
+  <si>
+    <t>Handhaving &amp; bestuursmaatregelen</t>
+  </si>
+  <si>
+    <t>B4.3.1</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten - Rijk</t>
+  </si>
+  <si>
+    <t>0.7</t>
+  </si>
+  <si>
+    <t>Algemene uitkeringen en overige ui..</t>
+  </si>
+  <si>
+    <t>841100</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten van het Rijk</t>
+  </si>
+  <si>
+    <t>6070000</t>
+  </si>
+  <si>
+    <t>Gemeentefonds</t>
+  </si>
+  <si>
+    <t>6070100</t>
+  </si>
+  <si>
+    <t>Uitkering sociaal domein</t>
+  </si>
+  <si>
+    <t>4.3</t>
+  </si>
+  <si>
+    <t>Onderwijsbeleid en leerlingzaken</t>
+  </si>
+  <si>
+    <t>6430030</t>
+  </si>
+  <si>
+    <t>Lokaal onderwijsbeleid</t>
+  </si>
+  <si>
+    <t>6430020</t>
+  </si>
+  <si>
+    <t>Voor en vroegschoolse educatie</t>
+  </si>
+  <si>
+    <t>B4.3.6</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten - ov overh..</t>
+  </si>
+  <si>
+    <t>5.1</t>
+  </si>
+  <si>
+    <t>Sportbeleid en activering</t>
+  </si>
+  <si>
+    <t>842200</t>
+  </si>
+  <si>
+    <t>Subsidies en bijdragen van de overheid (niet Rijk)</t>
+  </si>
+  <si>
+    <t>6510010</t>
+  </si>
+  <si>
+    <t>Sportstimulering</t>
+  </si>
+  <si>
+    <t>6.1</t>
+  </si>
+  <si>
+    <t>Samenkracht en burgerparticipatie</t>
+  </si>
+  <si>
+    <t>6610045</t>
+  </si>
+  <si>
+    <t>Nieuwe wet inburgering</t>
+  </si>
+  <si>
+    <t>6120085</t>
+  </si>
+  <si>
+    <t>Aanpak Oekraïne crisis</t>
+  </si>
+  <si>
+    <t>6.4</t>
+  </si>
+  <si>
+    <t>Begeleide participatie</t>
+  </si>
+  <si>
+    <t>6640000</t>
+  </si>
+  <si>
+    <t>WSW</t>
+  </si>
+  <si>
+    <t>6.5</t>
+  </si>
+  <si>
+    <t>Arbeidsparticipatie</t>
+  </si>
+  <si>
+    <t>6650001</t>
+  </si>
+  <si>
+    <t>Aanpak jeugdwerkeloosheid scholing</t>
+  </si>
+  <si>
+    <t>7.1</t>
+  </si>
+  <si>
+    <t>Volksgezondheid</t>
+  </si>
+  <si>
+    <t>6714020</t>
+  </si>
+  <si>
+    <t>Lokaal uitvoeringsprogramma gezondheidsb</t>
+  </si>
+  <si>
+    <t>8.1</t>
+  </si>
+  <si>
+    <t>Ruimte en leefomgeving</t>
+  </si>
+  <si>
+    <t>834089</t>
+  </si>
+  <si>
+    <t>Planvergoeding obv overeenkomst</t>
+  </si>
+  <si>
+    <t>6811015</t>
+  </si>
+  <si>
+    <t>Pallas</t>
+  </si>
+  <si>
+    <t>834088</t>
+  </si>
+  <si>
+    <t>Planvergoeding obv legesverordening</t>
+  </si>
+  <si>
+    <t>6811005</t>
+  </si>
+  <si>
+    <t>Anterieure overeenkomsten</t>
+  </si>
+  <si>
+    <t>6040650</t>
+  </si>
+  <si>
+    <t>Regionaal archief</t>
+  </si>
+  <si>
+    <t>B2.2.1</t>
+  </si>
+  <si>
+    <t>Belastingen op producenten</t>
+  </si>
+  <si>
+    <t>0.61</t>
+  </si>
+  <si>
+    <t>OZB woningen</t>
+  </si>
+  <si>
+    <t>840101</t>
+  </si>
+  <si>
+    <t>Belastingopbrengsten</t>
+  </si>
+  <si>
+    <t>6061000</t>
+  </si>
+  <si>
+    <t>B3.7</t>
+  </si>
+  <si>
+    <t>Leges en andere rechten</t>
+  </si>
+  <si>
+    <t>834042</t>
+  </si>
+  <si>
+    <t>Aanmaningen en dwangbevelen</t>
+  </si>
+  <si>
+    <t>6061200</t>
+  </si>
+  <si>
+    <t>Invordering</t>
+  </si>
+  <si>
+    <t>0.62</t>
+  </si>
+  <si>
+    <t>OZB niet-woningen</t>
+  </si>
+  <si>
+    <t>6062000</t>
+  </si>
+  <si>
+    <t>OZB niet woningen</t>
+  </si>
+  <si>
+    <t>0.8</t>
+  </si>
+  <si>
+    <t>Overige baten en lasten</t>
+  </si>
+  <si>
+    <t>6080000</t>
+  </si>
+  <si>
+    <t>B4.3.9</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten - onverdeeld</t>
+  </si>
+  <si>
+    <t>800000</t>
+  </si>
+  <si>
+    <t>Niet in te delen baten</t>
+  </si>
+  <si>
+    <t>6080200</t>
+  </si>
+  <si>
+    <t>Stelposten</t>
+  </si>
+  <si>
+    <t>1.1</t>
+  </si>
+  <si>
+    <t>Crisisbeheersing en brandweer</t>
+  </si>
+  <si>
+    <t>6110020</t>
+  </si>
+  <si>
+    <t>Veiligheidsregio</t>
+  </si>
+  <si>
+    <t>B4.4.8</t>
+  </si>
+  <si>
+    <t>Kapitaaloverdrachten - overige ..</t>
+  </si>
+  <si>
+    <t>842300</t>
+  </si>
+  <si>
+    <t>Overige inkomensoverdrachten</t>
+  </si>
+  <si>
+    <t>6120086</t>
+  </si>
+  <si>
+    <t>Asielopvang COA</t>
+  </si>
+  <si>
+    <t>2.1</t>
+  </si>
+  <si>
+    <t>Verkeer en vervoer</t>
+  </si>
+  <si>
+    <t>6210027</t>
+  </si>
+  <si>
+    <t>Verkeersmaatregelen</t>
+  </si>
+  <si>
+    <t>6210000</t>
+  </si>
+  <si>
+    <t>Dagelijks onderhoud wegenbeheer</t>
+  </si>
+  <si>
+    <t>6210020</t>
+  </si>
+  <si>
+    <t>Straatmeubilair</t>
+  </si>
+  <si>
+    <t>6210100</t>
+  </si>
+  <si>
+    <t>Openbare verlichting</t>
+  </si>
+  <si>
+    <t>6210101</t>
+  </si>
+  <si>
+    <t>Nuts voorzieningen</t>
+  </si>
+  <si>
+    <t>B2.2.2</t>
+  </si>
+  <si>
+    <t>Belastingen op huishoudens</t>
+  </si>
+  <si>
+    <t>3.4</t>
+  </si>
+  <si>
+    <t>Economische promotie</t>
+  </si>
+  <si>
+    <t>840201</t>
+  </si>
+  <si>
+    <t>Forensenbelasting</t>
+  </si>
+  <si>
+    <t>6340010</t>
+  </si>
+  <si>
+    <t>5.2</t>
+  </si>
+  <si>
+    <t>Sportaccommodaties</t>
+  </si>
+  <si>
+    <t>6520030</t>
+  </si>
+  <si>
+    <t>Beheer en onderhoud sportterreinen groen</t>
+  </si>
+  <si>
+    <t>6520020</t>
+  </si>
+  <si>
+    <t>Onderhoud sportterreinen (niet groen)</t>
+  </si>
+  <si>
+    <t>5.7</t>
+  </si>
+  <si>
+    <t>Openbaar groen en (openlucht) recr..</t>
+  </si>
+  <si>
+    <t>6570050</t>
+  </si>
+  <si>
+    <t>Bomen</t>
+  </si>
+  <si>
+    <t>6570100</t>
+  </si>
+  <si>
+    <t>Strandreiniging</t>
+  </si>
+  <si>
+    <t>6.3</t>
+  </si>
+  <si>
+    <t>Inkomensregelingen</t>
+  </si>
+  <si>
+    <t>6630000</t>
+  </si>
+  <si>
+    <t>Bijstandsverlening Wet BUIG</t>
+  </si>
+  <si>
+    <t>6630010</t>
+  </si>
+  <si>
+    <t>Bijstandsverlening BBZ</t>
+  </si>
+  <si>
+    <t>7.4</t>
+  </si>
+  <si>
+    <t>Milieubeheer</t>
+  </si>
+  <si>
+    <t>6740000</t>
+  </si>
+  <si>
+    <t>Milieu taken</t>
+  </si>
+  <si>
+    <t>8.3</t>
+  </si>
+  <si>
+    <t>Wonen en bouwen</t>
+  </si>
+  <si>
+    <t>834015</t>
+  </si>
+  <si>
+    <t>Leges</t>
+  </si>
+  <si>
+    <t>6831020</t>
+  </si>
+  <si>
+    <t>Bouwzaken, welstand &amp; Leges</t>
+  </si>
+  <si>
+    <t>0.2</t>
+  </si>
+  <si>
+    <t>Burgerzaken</t>
+  </si>
+  <si>
+    <t>834020</t>
+  </si>
+  <si>
+    <t>Leges rijbewijzen</t>
+  </si>
+  <si>
+    <t>6020650</t>
+  </si>
+  <si>
+    <t>Identiteitsdocumenten en rijbewijzen</t>
+  </si>
+  <si>
+    <t>834025</t>
+  </si>
+  <si>
+    <t>Leges id/reisdocumenten</t>
+  </si>
+  <si>
+    <t>834030</t>
+  </si>
+  <si>
+    <t>Leges Eigen verklaring</t>
+  </si>
+  <si>
+    <t>6020700</t>
+  </si>
+  <si>
+    <t>Basis registratie personen en burgelijke</t>
+  </si>
+  <si>
+    <t>6020750</t>
+  </si>
+  <si>
+    <t>Overige balieproducten (materialen)</t>
+  </si>
+  <si>
+    <t>B3.6</t>
+  </si>
+  <si>
+    <t>Huren</t>
+  </si>
+  <si>
+    <t>0.3</t>
+  </si>
+  <si>
+    <t>Beheer overige gebouwen en gronden</t>
+  </si>
+  <si>
+    <t>832100</t>
+  </si>
+  <si>
+    <t>6030100</t>
+  </si>
+  <si>
+    <t>Beheer gronden</t>
+  </si>
+  <si>
+    <t>6030200</t>
+  </si>
+  <si>
+    <t>Beheer vastgoed woningexploitatie</t>
+  </si>
+  <si>
+    <t>6030205</t>
+  </si>
+  <si>
+    <t>Beheer vastgoed Halerweg</t>
+  </si>
+  <si>
+    <t>B3.3</t>
+  </si>
+  <si>
+    <t>Pachten</t>
+  </si>
+  <si>
+    <t>832200</t>
+  </si>
+  <si>
+    <t>832300</t>
+  </si>
+  <si>
+    <t>Erfpacht</t>
+  </si>
+  <si>
+    <t>B3.1</t>
+  </si>
+  <si>
+    <t>Grond</t>
+  </si>
+  <si>
+    <t>833100</t>
+  </si>
+  <si>
+    <t>Opbrengst van grondverkopen</t>
+  </si>
+  <si>
+    <t>6040025</t>
+  </si>
+  <si>
+    <t>Betalingsverkeer/invordering</t>
+  </si>
+  <si>
+    <t>B5.1</t>
+  </si>
+  <si>
+    <t>Rente</t>
+  </si>
+  <si>
+    <t>0.5</t>
+  </si>
+  <si>
+    <t>Treasury</t>
+  </si>
+  <si>
+    <t>821000</t>
+  </si>
+  <si>
+    <t>Werkelijk ontvangen rente en winstuitker</t>
+  </si>
+  <si>
+    <t>6050100</t>
+  </si>
+  <si>
+    <t>B7.4</t>
+  </si>
+  <si>
+    <t>Toegerekende reële en bespaarde r..</t>
+  </si>
+  <si>
+    <t>874000</t>
+  </si>
+  <si>
+    <t>Toegerekende rente</t>
+  </si>
+  <si>
+    <t>0.64</t>
+  </si>
+  <si>
+    <t>Belastingen overig</t>
+  </si>
+  <si>
+    <t>6064000</t>
+  </si>
+  <si>
+    <t>Precario belasting</t>
+  </si>
+  <si>
+    <t>6110090</t>
+  </si>
+  <si>
+    <t>Huisvesting brandweer</t>
+  </si>
+  <si>
+    <t>1.2</t>
+  </si>
+  <si>
+    <t>Openbare orde en veiligheid</t>
+  </si>
+  <si>
+    <t>6120010</t>
+  </si>
+  <si>
+    <t>Strandveiligheid</t>
+  </si>
+  <si>
+    <t>2.2</t>
+  </si>
+  <si>
+    <t>Parkeren</t>
+  </si>
+  <si>
+    <t>6222000</t>
+  </si>
+  <si>
+    <t>Parkeervergunningen (GPK)</t>
+  </si>
+  <si>
+    <t>2.4</t>
+  </si>
+  <si>
+    <t>Economische havens en waterwegen</t>
+  </si>
+  <si>
+    <t>6240000</t>
+  </si>
+  <si>
+    <t>Beheer waterwegen</t>
+  </si>
+  <si>
+    <t>3.3</t>
+  </si>
+  <si>
+    <t>Bedrijvenloket en bedrijfsregelingen</t>
+  </si>
+  <si>
+    <t>6331000</t>
+  </si>
+  <si>
+    <t>Markt exploitatie</t>
+  </si>
+  <si>
+    <t>840102</t>
+  </si>
+  <si>
+    <t>Toeristenbelasting</t>
+  </si>
+  <si>
+    <t>6340020</t>
+  </si>
+  <si>
+    <t>4.1</t>
+  </si>
+  <si>
+    <t>Openbaar basisonderwijs</t>
+  </si>
+  <si>
+    <t>6410000</t>
+  </si>
+  <si>
+    <t>Huisvesting gymnastiekonderwijs</t>
+  </si>
+  <si>
+    <t>4.2</t>
+  </si>
+  <si>
+    <t>Onderwijshuisvesting</t>
+  </si>
+  <si>
+    <t>6420000</t>
+  </si>
+  <si>
+    <t>Voorziening in onderwijshuisvesting</t>
+  </si>
+  <si>
+    <t>6420090</t>
+  </si>
+  <si>
+    <t>Huisvesting onderwijs</t>
+  </si>
+  <si>
+    <t>6420020</t>
+  </si>
+  <si>
+    <t>Leerlingafhankelijke onderwijsvoorz</t>
+  </si>
+  <si>
+    <t>6430000</t>
+  </si>
+  <si>
+    <t>RMC (stimuleren schooldeelname)</t>
+  </si>
+  <si>
+    <t>6430010</t>
+  </si>
+  <si>
+    <t>Leerlingenvervoer</t>
+  </si>
+  <si>
+    <t>B4.1.2</t>
+  </si>
+  <si>
+    <t>Verhaal sociale uitkeringen in ..</t>
+  </si>
+  <si>
+    <t>842100</t>
+  </si>
+  <si>
+    <t>Vergoeding en verhaal sociale uitkeringen</t>
+  </si>
+  <si>
+    <t>6520000</t>
+  </si>
+  <si>
+    <t>Zwembaden</t>
+  </si>
+  <si>
+    <t>6520010</t>
+  </si>
+  <si>
+    <t>Sporthallen en sportlokalen</t>
+  </si>
+  <si>
+    <t>5.3</t>
+  </si>
+  <si>
+    <t>Cultuurpresentatie, cultuurproduct..</t>
+  </si>
+  <si>
+    <t>6530090</t>
+  </si>
+  <si>
+    <t>Huisvesting sociaal cultureel</t>
+  </si>
+  <si>
+    <t>5.4</t>
+  </si>
+  <si>
+    <t>Musea</t>
+  </si>
+  <si>
+    <t>6541000</t>
+  </si>
+  <si>
+    <t>Cultuurhistorie monumenten &amp; archeologie</t>
+  </si>
+  <si>
+    <t>5.6</t>
+  </si>
+  <si>
+    <t>Media</t>
+  </si>
+  <si>
+    <t>6560050</t>
+  </si>
+  <si>
+    <t>Bibliotheken</t>
+  </si>
+  <si>
+    <t>6570000</t>
+  </si>
+  <si>
+    <t>Toerisme &amp; verblijfsrecreatie</t>
+  </si>
+  <si>
+    <t>6570020</t>
+  </si>
+  <si>
+    <t>Strand exploitatie</t>
+  </si>
+  <si>
+    <t>6570060</t>
+  </si>
+  <si>
+    <t>Beheer groen</t>
+  </si>
+  <si>
+    <t>6570080</t>
+  </si>
+  <si>
+    <t>Kermis en evenementen</t>
+  </si>
+  <si>
+    <t>6610010</t>
+  </si>
+  <si>
+    <t>Dorpshuizen, wijk- en jeugdgebouwen</t>
+  </si>
+  <si>
+    <t>6610050</t>
+  </si>
+  <si>
+    <t>Peuteropvang</t>
+  </si>
+  <si>
+    <t>842150</t>
+  </si>
+  <si>
+    <t>Terugvordering &amp; verhaal Participatiewet</t>
+  </si>
+  <si>
+    <t>842151</t>
+  </si>
+  <si>
+    <t>Terugvordering IOAW</t>
+  </si>
+  <si>
+    <t>842152</t>
+  </si>
+  <si>
+    <t>Terugvordering IOAZ</t>
+  </si>
+  <si>
+    <t>842153</t>
+  </si>
+  <si>
+    <t>Terugvordering startende ondernemers Bbz 2004</t>
+  </si>
+  <si>
+    <t>842155</t>
+  </si>
+  <si>
+    <t>Ontvangsten Bbz renteloze leningen</t>
+  </si>
+  <si>
+    <t>842156</t>
+  </si>
+  <si>
+    <t>Ontvangsten Bbz rentedragende leningen</t>
+  </si>
+  <si>
+    <t>842157</t>
+  </si>
+  <si>
+    <t>Terugvordering bijzondere bijstand</t>
+  </si>
+  <si>
+    <t>6630020</t>
+  </si>
+  <si>
+    <t>Bijzondere bijstand</t>
+  </si>
+  <si>
+    <t>6.71</t>
+  </si>
+  <si>
+    <t>Maatwerkdienstverlening 18+</t>
+  </si>
+  <si>
+    <t>842160</t>
+  </si>
+  <si>
+    <t>Terugvordering WMO</t>
+  </si>
+  <si>
+    <t>6671070</t>
+  </si>
+  <si>
+    <t>Eigen bijdrage WMO</t>
+  </si>
+  <si>
+    <t>6.72</t>
+  </si>
+  <si>
+    <t>Maatwerkdienstverlening 18-</t>
+  </si>
+  <si>
+    <t>6672000</t>
+  </si>
+  <si>
+    <t>Maatwerkvoorzieningen jeugdhulp</t>
+  </si>
+  <si>
+    <t>6.82</t>
+  </si>
+  <si>
+    <t>Geëscaleerde zorg 18-</t>
+  </si>
+  <si>
+    <t>6682050</t>
+  </si>
+  <si>
+    <t>Veilig thuis</t>
+  </si>
+  <si>
+    <t>7.2</t>
+  </si>
+  <si>
+    <t>Riolering</t>
+  </si>
+  <si>
+    <t>6722005</t>
+  </si>
+  <si>
+    <t>Klein onderhoud riolering (adhoc)</t>
+  </si>
+  <si>
+    <t>6722020</t>
+  </si>
+  <si>
+    <t>Riool huisaansluitingen</t>
+  </si>
+  <si>
+    <t>840200</t>
+  </si>
+  <si>
+    <t>Rioolrechten op woningen</t>
+  </si>
+  <si>
+    <t>6722200</t>
+  </si>
+  <si>
+    <t>Rioolheffing</t>
+  </si>
+  <si>
+    <t>7.3</t>
+  </si>
+  <si>
+    <t>Afval</t>
+  </si>
+  <si>
+    <t>6730000</t>
+  </si>
+  <si>
+    <t>Afvalverwijdering</t>
+  </si>
+  <si>
+    <t>6730010</t>
+  </si>
+  <si>
+    <t>Onderhoudskosten afvalverwijdering</t>
+  </si>
+  <si>
+    <t>834040</t>
+  </si>
+  <si>
+    <t>Afvalstoffenheffing</t>
+  </si>
+  <si>
+    <t>6730020</t>
+  </si>
+  <si>
+    <t>7.5</t>
+  </si>
+  <si>
+    <t>Begraafplaatsen en crematoria</t>
+  </si>
+  <si>
+    <t>834007</t>
+  </si>
+  <si>
+    <t>Grafrechten</t>
+  </si>
+  <si>
+    <t>6750000</t>
+  </si>
+  <si>
+    <t>Beheer en onderhoud begraafplaatsen</t>
+  </si>
+  <si>
+    <t>L7.1</t>
+  </si>
+  <si>
+    <t>471000</t>
+  </si>
+  <si>
+    <t>Mutatie reserves (dotaties)</t>
+  </si>
+  <si>
+    <t>6010919</t>
+  </si>
+  <si>
+    <t>Reserve overlopende posten</t>
+  </si>
+  <si>
+    <t>6010920</t>
+  </si>
+  <si>
+    <t>Reserve opleiding&amp;ontwikkeling personeel</t>
+  </si>
+  <si>
+    <t>6010927</t>
+  </si>
+  <si>
+    <t>Reserve structuurvisie Petten</t>
+  </si>
+  <si>
+    <t>6010999</t>
+  </si>
+  <si>
+    <t>Resultaat boekjaar</t>
+  </si>
+  <si>
+    <t>6010912</t>
+  </si>
+  <si>
+    <t>Reserve afvalstoffenheffing</t>
+  </si>
+  <si>
+    <t>6010930</t>
+  </si>
+  <si>
+    <t>Reserve Binnensportaccommodatie</t>
+  </si>
+  <si>
+    <t>L3.8</t>
+  </si>
+  <si>
+    <t>434500</t>
+  </si>
+  <si>
+    <t>Onderzoekskosten</t>
+  </si>
+  <si>
+    <t>6040035</t>
+  </si>
+  <si>
+    <t>Accountantskosten</t>
+  </si>
+  <si>
+    <t>434399</t>
+  </si>
+  <si>
+    <t>6040010</t>
+  </si>
+  <si>
+    <t>Overige P&amp;O kosten</t>
+  </si>
+  <si>
+    <t>6040080</t>
+  </si>
+  <si>
+    <t>Werving &amp; selectie</t>
+  </si>
+  <si>
+    <t>434998</t>
+  </si>
+  <si>
+    <t>Afrekening naar KPL</t>
+  </si>
+  <si>
+    <t>434386</t>
+  </si>
+  <si>
+    <t>Zomerfeest</t>
+  </si>
+  <si>
+    <t>6040020</t>
+  </si>
+  <si>
+    <t>Bedrijfskosten Personeel</t>
+  </si>
+  <si>
+    <t>6040030</t>
+  </si>
+  <si>
+    <t>Communicatie</t>
+  </si>
+  <si>
+    <t>6040040</t>
+  </si>
+  <si>
+    <t>Organisatieontwikkeling</t>
+  </si>
+  <si>
+    <t>434322</t>
+  </si>
+  <si>
+    <t>Studiekosten</t>
+  </si>
+  <si>
+    <t>6040045</t>
+  </si>
+  <si>
+    <t>Opleidingen</t>
+  </si>
+  <si>
+    <t>434400</t>
+  </si>
+  <si>
+    <t>Bijdragen</t>
+  </si>
+  <si>
+    <t>6040050</t>
+  </si>
+  <si>
+    <t>Ondernemingsraad</t>
+  </si>
+  <si>
+    <t>6040090</t>
+  </si>
+  <si>
+    <t>Huisvesting gemeente algemeen</t>
+  </si>
+  <si>
+    <t>6040500</t>
+  </si>
+  <si>
+    <t>Beheer &amp; ontwikkeling ICT</t>
+  </si>
+  <si>
+    <t>434390</t>
+  </si>
+  <si>
+    <t>Gebruik externe locaties</t>
+  </si>
+  <si>
+    <t>6040980</t>
+  </si>
+  <si>
+    <t>Salaris CMT</t>
+  </si>
+  <si>
+    <t>434341</t>
+  </si>
+  <si>
+    <t>Verzekeringen</t>
+  </si>
+  <si>
+    <t>6040015</t>
+  </si>
+  <si>
+    <t>434381</t>
+  </si>
+  <si>
+    <t>Eigen risico schade</t>
+  </si>
+  <si>
+    <t>434320</t>
+  </si>
+  <si>
+    <t>Persoonlijke aandacht</t>
+  </si>
+  <si>
+    <t>434348</t>
+  </si>
+  <si>
+    <t>Representatie</t>
+  </si>
+  <si>
+    <t>434385</t>
+  </si>
+  <si>
+    <t>Kerstfeest</t>
+  </si>
+  <si>
+    <t>434391</t>
+  </si>
+  <si>
+    <t>Bankkosten</t>
+  </si>
+  <si>
+    <t>434436</t>
+  </si>
+  <si>
+    <t>434342</t>
+  </si>
+  <si>
+    <t>434439</t>
+  </si>
+  <si>
+    <t>Advieskosten</t>
+  </si>
+  <si>
+    <t>6040046</t>
+  </si>
+  <si>
+    <t>434100</t>
+  </si>
+  <si>
+    <t>Belastingen</t>
+  </si>
+  <si>
+    <t>6040055</t>
+  </si>
+  <si>
+    <t>Div betaalde belastingen en heffingen</t>
+  </si>
+  <si>
+    <t>6040060</t>
+  </si>
+  <si>
+    <t>Personeelsvereniging</t>
+  </si>
+  <si>
+    <t>434347</t>
+  </si>
+  <si>
+    <t>Geneeskundige zorg</t>
+  </si>
+  <si>
+    <t>6040070</t>
+  </si>
+  <si>
+    <t>Bedrijfsgezondheidszorg</t>
+  </si>
+  <si>
+    <t>431000</t>
+  </si>
+  <si>
+    <t>Energie</t>
+  </si>
+  <si>
+    <t>434306</t>
+  </si>
+  <si>
+    <t>Materiaalgebruik/verbruik</t>
+  </si>
+  <si>
+    <t>434330</t>
+  </si>
+  <si>
+    <t>Onderhoud en reparatie</t>
+  </si>
+  <si>
+    <t>434337</t>
+  </si>
+  <si>
+    <t>Telecommunicatie</t>
+  </si>
+  <si>
+    <t>434343</t>
+  </si>
+  <si>
+    <t>Schoonmaakkosten</t>
+  </si>
+  <si>
+    <t>434344</t>
+  </si>
+  <si>
+    <t>Waterverbruik</t>
+  </si>
+  <si>
+    <t>434372</t>
+  </si>
+  <si>
+    <t>Beveiliging/alarmopvolging</t>
+  </si>
+  <si>
+    <t>6040110</t>
+  </si>
+  <si>
+    <t>Bedrijfskleding</t>
+  </si>
+  <si>
+    <t>6040120</t>
+  </si>
+  <si>
+    <t>Gereedschappen</t>
+  </si>
+  <si>
+    <t>6040130</t>
+  </si>
+  <si>
+    <t>Dienstauto's</t>
+  </si>
+  <si>
+    <t>6040200</t>
+  </si>
+  <si>
+    <t>Research Data Center</t>
+  </si>
+  <si>
+    <t>434352</t>
+  </si>
+  <si>
+    <t>Kopieerkosten</t>
+  </si>
+  <si>
+    <t>434361</t>
+  </si>
+  <si>
+    <t>AVG/IB</t>
+  </si>
+  <si>
+    <t>434362</t>
+  </si>
+  <si>
+    <t>Klantcontactapplicaties</t>
+  </si>
+  <si>
+    <t>434375</t>
+  </si>
+  <si>
+    <t>TransIP</t>
+  </si>
+  <si>
+    <t>434376</t>
+  </si>
+  <si>
+    <t>Data &amp; diensten</t>
+  </si>
+  <si>
+    <t>6040505</t>
+  </si>
+  <si>
+    <t>GEO</t>
+  </si>
+  <si>
+    <t>434377</t>
+  </si>
+  <si>
+    <t>Bijhouden BKS</t>
+  </si>
+  <si>
+    <t>6040510</t>
+  </si>
+  <si>
+    <t>Projectkosten ICT</t>
+  </si>
+  <si>
+    <t>6040550</t>
+  </si>
+  <si>
+    <t>Afdeling dienstverlening algemeen</t>
+  </si>
+  <si>
+    <t>434356</t>
+  </si>
+  <si>
+    <t>434363</t>
+  </si>
+  <si>
+    <t>Klantbeleving</t>
+  </si>
+  <si>
+    <t>6040600</t>
+  </si>
+  <si>
+    <t>Facilitaire dienstverlening</t>
+  </si>
+  <si>
+    <t>434317</t>
+  </si>
+  <si>
+    <t>Bedrijfshulpverlening</t>
+  </si>
+  <si>
+    <t>434319</t>
+  </si>
+  <si>
+    <t>Arbo aanpassingen</t>
+  </si>
+  <si>
+    <t>434329</t>
+  </si>
+  <si>
+    <t>Contributies/lidmaatschappen</t>
+  </si>
+  <si>
+    <t>434335</t>
+  </si>
+  <si>
+    <t>Onderhoud interieur</t>
+  </si>
+  <si>
+    <t>434340</t>
+  </si>
+  <si>
+    <t>Abonnementen</t>
+  </si>
+  <si>
+    <t>434345</t>
+  </si>
+  <si>
+    <t>Kantoorartikelen</t>
+  </si>
+  <si>
+    <t>434349</t>
+  </si>
+  <si>
+    <t>Druk en bindwerk</t>
+  </si>
+  <si>
+    <t>434350</t>
+  </si>
+  <si>
+    <t>Porto en postbezorging</t>
+  </si>
+  <si>
+    <t>434351</t>
+  </si>
+  <si>
+    <t>Archief kosten</t>
+  </si>
+  <si>
+    <t>434353</t>
+  </si>
+  <si>
+    <t>Onderhoud meubilair</t>
+  </si>
+  <si>
+    <t>434354</t>
+  </si>
+  <si>
+    <t>Kantoormachines</t>
+  </si>
+  <si>
+    <t>434355</t>
+  </si>
+  <si>
+    <t>Restauratieve verzorging</t>
+  </si>
+  <si>
+    <t>6040800</t>
+  </si>
+  <si>
+    <t>Burger &amp; overheidsparticipatie</t>
+  </si>
+  <si>
+    <t>L4.3.9</t>
+  </si>
+  <si>
+    <t>400000</t>
+  </si>
+  <si>
+    <t>Niet in te delen lasten</t>
+  </si>
+  <si>
+    <t>L3.2</t>
+  </si>
+  <si>
+    <t>Duurzame goederen</t>
+  </si>
+  <si>
+    <t>433300</t>
+  </si>
+  <si>
+    <t>Overige aankopen en uitbesteding duurzame goederen</t>
+  </si>
+  <si>
+    <t>6120012</t>
+  </si>
+  <si>
+    <t>Reddingsbrigade Callantsoog</t>
+  </si>
+  <si>
+    <t>434398</t>
+  </si>
+  <si>
+    <t>Corona maatregelen</t>
+  </si>
+  <si>
+    <t>6120080</t>
+  </si>
+  <si>
+    <t>Aanpak Corona</t>
+  </si>
+  <si>
+    <t>6120090</t>
+  </si>
+  <si>
+    <t>Huisvesting reddingsbrigades</t>
+  </si>
+  <si>
+    <t>6120000</t>
+  </si>
+  <si>
+    <t>Veiligheidsbeleid</t>
+  </si>
+  <si>
+    <t>434451</t>
+  </si>
+  <si>
+    <t>Controle/Veiligheid</t>
+  </si>
+  <si>
+    <t>6120011</t>
+  </si>
+  <si>
+    <t>Reddingsbrigade Petten</t>
+  </si>
+  <si>
+    <t>6120013</t>
+  </si>
+  <si>
+    <t>Reddingsbrigade Sint Maartenszee</t>
+  </si>
+  <si>
+    <t>434365</t>
+  </si>
+  <si>
+    <t>Buurtbemiddeling</t>
+  </si>
+  <si>
+    <t>6120020</t>
+  </si>
+  <si>
+    <t>Project integrale veiligheid</t>
+  </si>
+  <si>
+    <t>L7.3</t>
+  </si>
+  <si>
+    <t>Afschrijvingen</t>
+  </si>
+  <si>
+    <t>473000</t>
+  </si>
+  <si>
+    <t>Afschrijvingslasten</t>
+  </si>
+  <si>
+    <t>6570010</t>
+  </si>
+  <si>
+    <t>Geluksplekken toebehoren</t>
+  </si>
+  <si>
+    <t>6570070</t>
+  </si>
+  <si>
+    <t>Burgerparticipatie</t>
+  </si>
+  <si>
+    <t>6570090</t>
+  </si>
+  <si>
+    <t>Strandonderhoud</t>
+  </si>
+  <si>
+    <t>6560005</t>
+  </si>
+  <si>
+    <t>Materieel groen/parken en plantsoenen</t>
+  </si>
+  <si>
+    <t>6570110</t>
+  </si>
+  <si>
+    <t>Speeltoestellen</t>
+  </si>
+  <si>
+    <t>6570120</t>
+  </si>
+  <si>
+    <t>Dierenparken</t>
+  </si>
+  <si>
+    <t>434332</t>
+  </si>
+  <si>
+    <t>Uitvoeringskosten</t>
+  </si>
+  <si>
+    <t>434374</t>
+  </si>
+  <si>
+    <t>Wijksteunpunten</t>
+  </si>
+  <si>
+    <t>6610000</t>
+  </si>
+  <si>
+    <t>Voorzieningen ouderenwerk</t>
+  </si>
+  <si>
+    <t>6610005</t>
+  </si>
+  <si>
+    <t>Opsporing sociaal isolement</t>
+  </si>
+  <si>
+    <t>434346</t>
+  </si>
+  <si>
+    <t>Huur</t>
+  </si>
+  <si>
+    <t>6610030</t>
+  </si>
+  <si>
+    <t>Sociaal cultureel werk en vrijwilligerso</t>
+  </si>
+  <si>
+    <t>6610040</t>
+  </si>
+  <si>
+    <t>Uitvoering vluchtelingenbeleid</t>
+  </si>
+  <si>
+    <t>6610090</t>
+  </si>
+  <si>
+    <t>Huisvesting peuteropvang</t>
+  </si>
+  <si>
+    <t>6630061</t>
+  </si>
+  <si>
+    <t>Opsporing stille armoede</t>
+  </si>
+  <si>
+    <t>6630060</t>
+  </si>
+  <si>
+    <t>Overig minima, Noodfonds en voedselbank</t>
+  </si>
+  <si>
+    <t>6650000</t>
+  </si>
+  <si>
+    <t>Re-integratie en participatie P-wet</t>
+  </si>
+  <si>
+    <t>434503</t>
+  </si>
+  <si>
+    <t>Re-integratieinstrumenten</t>
+  </si>
+  <si>
+    <t>6650003</t>
+  </si>
+  <si>
+    <t>Motiveren naar betaald werk</t>
+  </si>
+  <si>
+    <t>434331</t>
+  </si>
+  <si>
+    <t>Lease auto's</t>
+  </si>
+  <si>
+    <t>6.6</t>
+  </si>
+  <si>
+    <t>Maatwerkvoorziening (WMO)</t>
+  </si>
+  <si>
+    <t>6660030</t>
+  </si>
+  <si>
+    <t>Projectgelden inclusieve samenleving</t>
+  </si>
+  <si>
+    <t>6670000</t>
+  </si>
+  <si>
+    <t>Schulddienstverlening</t>
+  </si>
+  <si>
+    <t>6660000</t>
+  </si>
+  <si>
+    <t>Hulpmiddelen WMO</t>
+  </si>
+  <si>
+    <t>6740005</t>
+  </si>
+  <si>
+    <t>Klimaat</t>
+  </si>
+  <si>
+    <t>434450</t>
+  </si>
+  <si>
+    <t>Strippenkaart</t>
+  </si>
+  <si>
+    <t>6740010</t>
+  </si>
+  <si>
+    <t>Ongediertebestrijding</t>
+  </si>
+  <si>
+    <t>6824010</t>
+  </si>
+  <si>
+    <t>Resultaten grondexploitaties</t>
+  </si>
+  <si>
+    <t>L4.4.2</t>
+  </si>
+  <si>
+    <t>Kapitaaloverdrachten - gemeenten</t>
+  </si>
+  <si>
+    <t>443000</t>
+  </si>
+  <si>
+    <t>Investeringsbijdragen en overige kapitaaloverdrach</t>
+  </si>
+  <si>
+    <t>6010100</t>
+  </si>
+  <si>
+    <t>Rechtskundige hulp/advies</t>
+  </si>
+  <si>
+    <t>6010000</t>
+  </si>
+  <si>
+    <t>Gemeenteraad en commissies</t>
+  </si>
+  <si>
+    <t>434316</t>
+  </si>
+  <si>
+    <t>Vergoedingen (IB47)</t>
+  </si>
+  <si>
+    <t>6011000</t>
+  </si>
+  <si>
+    <t>Burgemeester en wethouders</t>
+  </si>
+  <si>
+    <t>6011100</t>
+  </si>
+  <si>
+    <t>Griffie</t>
+  </si>
+  <si>
+    <t>6011150</t>
+  </si>
+  <si>
+    <t>Rekenkamer cie.</t>
+  </si>
+  <si>
+    <t>L1.1</t>
+  </si>
+  <si>
+    <t>Salarissen en sociale lasten</t>
+  </si>
+  <si>
+    <t>411000</t>
+  </si>
+  <si>
+    <t>Loonkosten</t>
+  </si>
+  <si>
+    <t>412000</t>
+  </si>
+  <si>
+    <t>Loonkosten voormalig personeel</t>
+  </si>
+  <si>
+    <t>6020600</t>
+  </si>
+  <si>
+    <t>Benchmarken</t>
+  </si>
+  <si>
+    <t>6020800</t>
+  </si>
+  <si>
+    <t>Verkiezingen</t>
+  </si>
+  <si>
+    <t>6040905</t>
+  </si>
+  <si>
+    <t>Salaris Dienstverlening</t>
+  </si>
+  <si>
+    <t>6040950</t>
+  </si>
+  <si>
+    <t>Salaris Bouwzaken en procedures</t>
+  </si>
+  <si>
+    <t>411090</t>
+  </si>
+  <si>
+    <t>Overige salariskosten</t>
+  </si>
+  <si>
+    <t>411091</t>
+  </si>
+  <si>
+    <t>Mobiliteit</t>
+  </si>
+  <si>
+    <t>L3.5.1</t>
+  </si>
+  <si>
+    <t>Ingeleend personeel</t>
+  </si>
+  <si>
+    <t>430000</t>
+  </si>
+  <si>
+    <t>Personeel van derden</t>
+  </si>
+  <si>
+    <t>6062100</t>
+  </si>
+  <si>
+    <t>WOZ</t>
+  </si>
+  <si>
+    <t>434304</t>
+  </si>
+  <si>
+    <t>Onkostenvergoedingen</t>
+  </si>
+  <si>
+    <t>L7.4</t>
+  </si>
+  <si>
+    <t>474000</t>
+  </si>
+  <si>
+    <t>6210023</t>
+  </si>
+  <si>
+    <t>Afvalbakken</t>
+  </si>
+  <si>
+    <t>6210010</t>
+  </si>
+  <si>
+    <t>Dagelijks onderhoud kunstwerken</t>
+  </si>
+  <si>
+    <t>6210028</t>
+  </si>
+  <si>
+    <t>Mobipunt</t>
+  </si>
+  <si>
+    <t>6210025</t>
+  </si>
+  <si>
+    <t>Bebording</t>
+  </si>
+  <si>
+    <t>6210035</t>
+  </si>
+  <si>
+    <t>Bebording recreatieve routes</t>
+  </si>
+  <si>
+    <t>6210200</t>
+  </si>
+  <si>
+    <t>Straatreiniging</t>
+  </si>
+  <si>
+    <t>6210210</t>
+  </si>
+  <si>
+    <t>Gladheidsbestrijding</t>
+  </si>
+  <si>
+    <t>6240005</t>
+  </si>
+  <si>
+    <t>Binnenhavens</t>
+  </si>
+  <si>
+    <t>L4.3.8</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten - overige ..</t>
+  </si>
+  <si>
+    <t>3.1</t>
+  </si>
+  <si>
+    <t>Economische ontwikkeling</t>
+  </si>
+  <si>
+    <t>442108</t>
+  </si>
+  <si>
+    <t>Ondernemersfonds</t>
+  </si>
+  <si>
+    <t>6312010</t>
+  </si>
+  <si>
+    <t>Ondernemersloket</t>
+  </si>
+  <si>
+    <t>442101</t>
+  </si>
+  <si>
+    <t>Regionale samenwerking</t>
+  </si>
+  <si>
+    <t>6312000</t>
+  </si>
+  <si>
+    <t>442102</t>
+  </si>
+  <si>
+    <t>Ontwikkelingsbedrijf NHN</t>
+  </si>
+  <si>
+    <t>442104</t>
+  </si>
+  <si>
+    <t>Leader</t>
+  </si>
+  <si>
+    <t>6312005</t>
+  </si>
+  <si>
+    <t>442107</t>
+  </si>
+  <si>
+    <t>Seedvalley</t>
+  </si>
+  <si>
+    <t>434367</t>
+  </si>
+  <si>
+    <t>Vakleerkracht bewegingsonderwijs</t>
+  </si>
+  <si>
+    <t>6430040</t>
+  </si>
+  <si>
+    <t>Bewegingsonderwijs</t>
+  </si>
+  <si>
+    <t>6430060</t>
+  </si>
+  <si>
+    <t>Muziekonderwijs</t>
+  </si>
+  <si>
+    <t>6510030</t>
+  </si>
+  <si>
+    <t>Topsportbeleid</t>
+  </si>
+  <si>
+    <t>6520090</t>
+  </si>
+  <si>
+    <t>Huisvesting sportaccommodaties</t>
+  </si>
+  <si>
+    <t>6530065</t>
+  </si>
+  <si>
+    <t>Kunstwerken</t>
+  </si>
+  <si>
+    <t>6530075</t>
+  </si>
+  <si>
+    <t>Museumbeleid</t>
+  </si>
+  <si>
+    <t>6560113</t>
+  </si>
+  <si>
+    <t>Toegang strandslagen</t>
+  </si>
+  <si>
+    <t>L4.1.1</t>
+  </si>
+  <si>
+    <t>Sociale uitkeringen in geld</t>
+  </si>
+  <si>
+    <t>442200</t>
+  </si>
+  <si>
+    <t>Uitkeringen</t>
+  </si>
+  <si>
+    <t>6630021</t>
+  </si>
+  <si>
+    <t>Enmalige energietoeslag lage inkomens</t>
+  </si>
+  <si>
+    <t>6630050</t>
+  </si>
+  <si>
+    <t>Ouderenpakket</t>
+  </si>
+  <si>
+    <t>442251</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten Participatiewet</t>
+  </si>
+  <si>
+    <t>442253</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten IOAW</t>
+  </si>
+  <si>
+    <t>6630030</t>
+  </si>
+  <si>
+    <t>Geluksbudget</t>
+  </si>
+  <si>
+    <t>442254</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten IOAZ</t>
+  </si>
+  <si>
+    <t>442255</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten startende ondernemers</t>
+  </si>
+  <si>
+    <t>442256</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten Bbz 2004</t>
+  </si>
+  <si>
+    <t>442257</t>
+  </si>
+  <si>
+    <t>Bbz renteloze leningen</t>
+  </si>
+  <si>
+    <t>6630070</t>
+  </si>
+  <si>
+    <t>Kindpakket</t>
+  </si>
+  <si>
+    <t>6630022</t>
+  </si>
+  <si>
+    <t>Individuele studietoeslag</t>
+  </si>
+  <si>
+    <t>L4.3.3</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten - gemeensc..</t>
+  </si>
+  <si>
+    <t>443300</t>
+  </si>
+  <si>
+    <t>Bijdrage Gemeenschappelijke regeling</t>
+  </si>
+  <si>
+    <t>L4.2</t>
+  </si>
+  <si>
+    <t>Subsidies</t>
+  </si>
+  <si>
+    <t>442500</t>
+  </si>
+  <si>
+    <t>Subsidie</t>
+  </si>
+  <si>
+    <t>6671020</t>
+  </si>
+  <si>
+    <t>Mantelzorg en respijtzorg</t>
+  </si>
+  <si>
+    <t>6671040</t>
+  </si>
+  <si>
+    <t>Voorzieningen cliëntondersteuning</t>
+  </si>
+  <si>
+    <t>6671050</t>
+  </si>
+  <si>
+    <t>Voorzieningen OGGZ</t>
+  </si>
+  <si>
+    <t>6671080</t>
+  </si>
+  <si>
+    <t>Activiteitensubsidie zorg en welzijn</t>
+  </si>
+  <si>
+    <t>6714010</t>
+  </si>
+  <si>
+    <t>AED's</t>
+  </si>
+  <si>
+    <t>L4.3.2</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten - gemeenten</t>
+  </si>
+  <si>
+    <t>442400</t>
+  </si>
+  <si>
+    <t>Subsidie en bijdragen aan de overheid (niet Rijk)</t>
+  </si>
+  <si>
+    <t>6711000</t>
+  </si>
+  <si>
+    <t>Ambulancevervoer</t>
+  </si>
+  <si>
+    <t>6810020</t>
+  </si>
+  <si>
+    <t>Gebiedsvisie</t>
+  </si>
+  <si>
+    <t>6811000</t>
+  </si>
+  <si>
+    <t>Omgevingsplannen</t>
+  </si>
+  <si>
+    <t>6810015</t>
+  </si>
+  <si>
+    <t>Omgevingswet</t>
+  </si>
+  <si>
+    <t>6810200</t>
+  </si>
+  <si>
+    <t>Kaderrichtlijn water</t>
+  </si>
+  <si>
+    <t>6030090</t>
+  </si>
+  <si>
+    <t>Woningen &amp; garages</t>
+  </si>
+  <si>
+    <t>L5.1</t>
+  </si>
+  <si>
+    <t>421000</t>
+  </si>
+  <si>
+    <t>Werkelijk betaalde rente lang</t>
+  </si>
+  <si>
+    <t>421001</t>
+  </si>
+  <si>
+    <t>Werkelijk betaalde rente kort</t>
+  </si>
+  <si>
+    <t>6110010</t>
+  </si>
+  <si>
+    <t>Bluswatervoorzieningen</t>
+  </si>
+  <si>
+    <t>6110000</t>
+  </si>
+  <si>
+    <t>Rampenbestrijding</t>
+  </si>
+  <si>
+    <t>2.3</t>
+  </si>
+  <si>
+    <t>Recreatieve havens</t>
+  </si>
+  <si>
+    <t>6230000</t>
+  </si>
+  <si>
+    <t>Recreatiehaven</t>
+  </si>
+  <si>
+    <t>6230090</t>
+  </si>
+  <si>
+    <t>Huisvesting recreatiehaven</t>
+  </si>
+  <si>
+    <t>6340090</t>
+  </si>
+  <si>
+    <t>Openbare toiletten</t>
+  </si>
+  <si>
+    <t>442100</t>
+  </si>
+  <si>
+    <t>Subsidies aan marktproducenten</t>
+  </si>
+  <si>
+    <t>6610060</t>
+  </si>
+  <si>
+    <t>Sociaal medische indicatie</t>
+  </si>
+  <si>
+    <t>6610020</t>
+  </si>
+  <si>
+    <t>Maatschappelijk werk en sociaal raadsldn</t>
+  </si>
+  <si>
+    <t>6610025</t>
+  </si>
+  <si>
+    <t>Lokaal vervoersnetwerk</t>
+  </si>
+  <si>
+    <t>6671060</t>
+  </si>
+  <si>
+    <t>Wmo adviesraad</t>
+  </si>
+  <si>
+    <t>6672015</t>
+  </si>
+  <si>
+    <t>Jeugdgezondheidszorg</t>
+  </si>
+  <si>
+    <t>6672026</t>
+  </si>
+  <si>
+    <t>Dorpsraden/wijkpanel</t>
+  </si>
+  <si>
+    <t>6672030</t>
+  </si>
+  <si>
+    <t>Begeleiding, dagbesteding en kortd verbl</t>
+  </si>
+  <si>
+    <t>6722000</t>
+  </si>
+  <si>
+    <t>6722010</t>
+  </si>
+  <si>
+    <t>Riool pompen en gemalen</t>
+  </si>
+  <si>
+    <t>6722090</t>
+  </si>
+  <si>
+    <t>Grondwatervoorzieningen</t>
+  </si>
+  <si>
+    <t>6722040</t>
+  </si>
+  <si>
+    <t>Kolken reinigen en inspecteren</t>
+  </si>
+  <si>
+    <t>6722050</t>
+  </si>
+  <si>
+    <t>Pompen en gemalen adhoc</t>
+  </si>
+  <si>
+    <t>6722070</t>
+  </si>
+  <si>
+    <t>Onderzoek en monitoring riolering</t>
+  </si>
+  <si>
+    <t>6722095</t>
+  </si>
+  <si>
+    <t>Facilitair riolering</t>
+  </si>
+  <si>
+    <t>6722006</t>
+  </si>
+  <si>
+    <t>Klein onderhoud serviceteam</t>
+  </si>
+  <si>
+    <t>6722011</t>
+  </si>
+  <si>
+    <t>Persleidingen</t>
+  </si>
+  <si>
+    <t>6722015</t>
+  </si>
+  <si>
+    <t>Persleidingen (adhoc)</t>
+  </si>
+  <si>
+    <t>6722060</t>
+  </si>
+  <si>
+    <t>IBA's/drainage</t>
+  </si>
+  <si>
+    <t>6722085</t>
+  </si>
+  <si>
+    <t>Samenwerking Noordkop</t>
+  </si>
+  <si>
+    <t>6831000</t>
+  </si>
+  <si>
+    <t>Wonen</t>
+  </si>
+  <si>
+    <t>433310</t>
+  </si>
+  <si>
+    <t>Apparatuur voor werken op locatie</t>
+  </si>
+  <si>
+    <t>6012000</t>
+  </si>
+  <si>
+    <t>Lijkschouwing</t>
+  </si>
+  <si>
+    <t>L4.3.1</t>
+  </si>
+  <si>
+    <t>441105</t>
+  </si>
+  <si>
+    <t>Afdrachten rijbewijzen</t>
+  </si>
+  <si>
+    <t>441110</t>
+  </si>
+  <si>
+    <t>Afdrachten id/reisdocumenten</t>
+  </si>
+  <si>
+    <t>441100</t>
+  </si>
+  <si>
+    <t>Afdrachten aan Rijk</t>
+  </si>
+  <si>
+    <t>L3.3</t>
+  </si>
+  <si>
+    <t>434200</t>
+  </si>
+  <si>
+    <t>Betaalde pachten en erfpachten</t>
+  </si>
+  <si>
+    <t>434438</t>
+  </si>
+  <si>
+    <t>Perceptiekosten</t>
+  </si>
+  <si>
+    <t>6061100</t>
+  </si>
+  <si>
+    <t>Opleggen aanslagen</t>
+  </si>
+  <si>
+    <t>0.9</t>
+  </si>
+  <si>
+    <t>Vennootschapsbelasting</t>
+  </si>
+  <si>
+    <t>6090000</t>
+  </si>
+  <si>
+    <t>6310000</t>
+  </si>
+  <si>
+    <t>Markten</t>
+  </si>
+  <si>
+    <t>433170</t>
+  </si>
+  <si>
+    <t>Marketing / communicatie</t>
+  </si>
+  <si>
+    <t>L3.4.1</t>
+  </si>
+  <si>
+    <t>Sociale uitkeringen in natura</t>
+  </si>
+  <si>
+    <t>442300</t>
+  </si>
+  <si>
+    <t>Uitkeringen in natura aan personen</t>
+  </si>
+  <si>
+    <t>6510020</t>
+  </si>
+  <si>
+    <t>Activiteitensubsidie sport</t>
+  </si>
+  <si>
+    <t>6530060</t>
+  </si>
+  <si>
+    <t>Kunst en cultuur adviesraad</t>
+  </si>
+  <si>
+    <t>6530070</t>
+  </si>
+  <si>
+    <t>Activiteitensubsidie kunst en cultuur</t>
+  </si>
+  <si>
+    <t>6530080</t>
+  </si>
+  <si>
+    <t>Cultuur op school</t>
+  </si>
+  <si>
+    <t>6560060</t>
+  </si>
+  <si>
+    <t>Schagen FM</t>
+  </si>
+  <si>
+    <t>442110</t>
+  </si>
+  <si>
+    <t>BIZ Schagen</t>
+  </si>
+  <si>
+    <t>442501</t>
+  </si>
+  <si>
+    <t>Toeristische promotie</t>
+  </si>
+  <si>
+    <t>6610070</t>
+  </si>
+  <si>
+    <t>Toezicht en handhaving peuteropvang</t>
+  </si>
+  <si>
+    <t>L4.4.8</t>
+  </si>
+  <si>
+    <t>444800</t>
+  </si>
+  <si>
+    <t>Kwijtschelding</t>
+  </si>
+  <si>
+    <t>6630065</t>
+  </si>
+  <si>
+    <t>Kwijtschelding afvalstoffenheffing</t>
+  </si>
+  <si>
+    <t>6630066</t>
+  </si>
+  <si>
+    <t>Kwijtschelding rioolrechten</t>
+  </si>
+  <si>
+    <t>442261</t>
+  </si>
+  <si>
+    <t>Hulpmiddelen</t>
+  </si>
+  <si>
+    <t>442262</t>
+  </si>
+  <si>
+    <t>Overige voorzieningen gehandicapten</t>
+  </si>
+  <si>
+    <t>6660010</t>
+  </si>
+  <si>
+    <t>Vervoersvoorzieningen</t>
+  </si>
+  <si>
+    <t>442260</t>
+  </si>
+  <si>
+    <t>Woningaanpassingen</t>
+  </si>
+  <si>
+    <t>6660020</t>
+  </si>
+  <si>
+    <t>Woningaanpassingen WMO</t>
+  </si>
+  <si>
+    <t>441200</t>
+  </si>
+  <si>
+    <t>PGB</t>
+  </si>
+  <si>
+    <t>6671000</t>
+  </si>
+  <si>
+    <t>Huishoudelijke hulp WMO</t>
+  </si>
+  <si>
+    <t>6671010</t>
+  </si>
+  <si>
+    <t>Bijzondere ziektekosten</t>
+  </si>
+  <si>
+    <t>442263</t>
+  </si>
+  <si>
+    <t>Huishoudelijke hulp</t>
+  </si>
+  <si>
+    <t>6672010</t>
+  </si>
+  <si>
+    <t>JGZ maatwerk</t>
+  </si>
+  <si>
+    <t>6682000</t>
+  </si>
+  <si>
+    <t>Jeugd en jongerenwerk</t>
+  </si>
+  <si>
+    <t>6682020</t>
+  </si>
+  <si>
+    <t>Voorzieningen opvoedingsondersteuning</t>
+  </si>
+  <si>
+    <t>6682060</t>
+  </si>
+  <si>
+    <t>Integrale crisidienst</t>
+  </si>
+  <si>
+    <t>6682010</t>
+  </si>
+  <si>
+    <t>Schoolmaatschappelijk werk PO, VO en MBO</t>
+  </si>
+  <si>
+    <t>6682040</t>
+  </si>
+  <si>
+    <t>Gedwongen kader</t>
+  </si>
+  <si>
+    <t>6714000</t>
+  </si>
+  <si>
+    <t>Gezondheidszorg</t>
+  </si>
+  <si>
+    <t>L7.2</t>
+  </si>
+  <si>
+    <t>Mutatie voorzieningen</t>
+  </si>
+  <si>
+    <t>472000</t>
+  </si>
+  <si>
+    <t>Voorzieningen (dotaties)</t>
+  </si>
+  <si>
+    <t>L4.3.6</t>
+  </si>
+  <si>
+    <t>442450</t>
+  </si>
+  <si>
+    <t>6750090</t>
+  </si>
+  <si>
+    <t>Huisvesting begraafplaatsen</t>
+  </si>
+  <si>
+    <t>DimensionKey</t>
+  </si>
+  <si>
+    <t>Title</t>
+  </si>
+  <si>
+    <t>ParentID</t>
+  </si>
+  <si>
+    <t>TaakveldBalanspost</t>
+  </si>
+  <si>
+    <t>Taakveld</t>
+  </si>
+  <si>
+    <t>0 Bestuur en ondersteuning</t>
+  </si>
+  <si>
+    <t>1 Veiligheid</t>
+  </si>
+  <si>
+    <t>2 Verkeer, vervoer en waterstaat</t>
+  </si>
+  <si>
+    <t>3 Economie</t>
+  </si>
+  <si>
+    <t>4 Onderwijs</t>
+  </si>
+  <si>
+    <t>5 Sport, cultuur en recreatie</t>
+  </si>
+  <si>
+    <t>6 Sociaal domein</t>
+  </si>
+  <si>
+    <t>7 Volksgezondheid en milieu</t>
+  </si>
+  <si>
+    <t>8 Ruimte</t>
+  </si>
+  <si>
+    <t>Activa</t>
+  </si>
+  <si>
+    <t>Immateriële vaste activa</t>
+  </si>
+  <si>
+    <t>Materiële vaste activa</t>
+  </si>
+  <si>
+    <t>Financiële vaste activa</t>
+  </si>
+  <si>
+    <t>Voorraden</t>
+  </si>
+  <si>
+    <t>Uitzettingen</t>
+  </si>
+  <si>
+    <t>Liquide middelen</t>
+  </si>
+  <si>
+    <t>Overlopende activa</t>
+  </si>
+  <si>
+    <t>Passiva</t>
+  </si>
+  <si>
+    <t>Eigen vermogen</t>
+  </si>
+  <si>
+    <t>Voorzieningen</t>
+  </si>
+  <si>
+    <t>Vaste schuld</t>
+  </si>
+  <si>
+    <t>Vlottende schuld</t>
+  </si>
+  <si>
+    <t>Overlopende passiva</t>
+  </si>
+  <si>
+    <t>Standen</t>
+  </si>
+  <si>
+    <t>Key</t>
+  </si>
+  <si>
+    <t>2022X000</t>
+  </si>
+  <si>
+    <t>Begroting</t>
+  </si>
+  <si>
+    <t>2022X001</t>
+  </si>
+  <si>
+    <t>1e kwartaal</t>
+  </si>
+  <si>
+    <t>2022X002</t>
+  </si>
+  <si>
+    <t>2e kwartaal</t>
+  </si>
+  <si>
+    <t>2022X003</t>
+  </si>
+  <si>
+    <t>3e kwartaal</t>
+  </si>
+  <si>
+    <t>2022X005</t>
+  </si>
+  <si>
+    <t>Jaarrekening</t>
+  </si>
+  <si>
+    <t>CategoryGroupID</t>
+  </si>
+  <si>
+    <t>L1.1 Salarissen en sociale lasten</t>
+  </si>
+  <si>
+    <t>L2.1</t>
+  </si>
+  <si>
+    <t>L2.1 Belastingen</t>
+  </si>
+  <si>
+    <t>L3.1</t>
+  </si>
+  <si>
+    <t>L3.1 Grond</t>
+  </si>
+  <si>
+    <t>L3.2 Duurzame goederen</t>
+  </si>
+  <si>
+    <t>L3.3 Pachten</t>
+  </si>
+  <si>
+    <t>L3.4.1 Sociale uitkeringen in natura</t>
+  </si>
+  <si>
+    <t>L3.5.1 Ingeleend personeel</t>
+  </si>
+  <si>
+    <t>L3.8 Overige goederen en diensten</t>
+  </si>
+  <si>
+    <t>L4.1.1 Sociale uitkeringen in geld</t>
+  </si>
+  <si>
+    <t>L4.2 Subsidies</t>
+  </si>
+  <si>
+    <t>L4.3.1 Inkomensoverdrachten - Rijk</t>
+  </si>
+  <si>
+    <t>L4.3.2 Inkomensoverdrachten - gemeenten</t>
+  </si>
+  <si>
+    <t>L4.3.3 Inkomensoverdrachten - gemeensc..</t>
+  </si>
+  <si>
+    <t>L4.3.4</t>
+  </si>
+  <si>
+    <t>L4.3.4 Inkomensoverdrachten - provincies</t>
+  </si>
+  <si>
+    <t>L4.3.5</t>
+  </si>
+  <si>
+    <t>L4.3.5 Inkomensoverdrachten - watersch..</t>
+  </si>
+  <si>
+    <t>L4.3.6 Inkomensoverdrachten - ov overh..</t>
+  </si>
+  <si>
+    <t>L4.3.7</t>
+  </si>
+  <si>
+    <t>L4.3.7 Inkomensoverdrachten - Europese..</t>
+  </si>
+  <si>
+    <t>L4.3.8 Inkomensoverdrachten - overige ..</t>
+  </si>
+  <si>
+    <t>L4.3.9 Inkomensoverdrachten - onverdeeld</t>
+  </si>
+  <si>
+    <t>L4.4.1</t>
+  </si>
+  <si>
+    <t>L4.4.1 Kapitaaloverdrachten - Rijk</t>
+  </si>
+  <si>
+    <t>L4.4.2 Kapitaaloverdrachten - gemeenten</t>
+  </si>
+  <si>
+    <t>L4.4.3</t>
+  </si>
+  <si>
+    <t>L4.4.3 Kapitaaloverdrachten - gemeensc..</t>
+  </si>
+  <si>
+    <t>L4.4.4</t>
+  </si>
+  <si>
+    <t>L4.4.4 Kapitaaloverdrachten - provincies</t>
+  </si>
+  <si>
+    <t>L4.4.5</t>
+  </si>
+  <si>
+    <t>L4.4.5 Kapitaaloverdrachten - watersch..</t>
+  </si>
+  <si>
+    <t>L4.4.6</t>
+  </si>
+  <si>
+    <t>L4.4.6 Kapitaaloverdrachten - ov overh..</t>
+  </si>
+  <si>
+    <t>L4.4.7</t>
+  </si>
+  <si>
+    <t>L4.4.7 Kapitaaloverdrachten - Europese..</t>
+  </si>
+  <si>
+    <t>L4.4.8 Kapitaaloverdrachten - overige ..</t>
+  </si>
+  <si>
+    <t>L4.4.9</t>
+  </si>
+  <si>
+    <t>L4.4.9 Kapitaaloverdrachten - onverdeeld</t>
+  </si>
+  <si>
+    <t>L5.1 Rente</t>
+  </si>
+  <si>
+    <t>L6.1</t>
+  </si>
+  <si>
+    <t>L6.1 Financiële transacties</t>
+  </si>
+  <si>
+    <t>L7.1 Mutatie reserves</t>
+  </si>
+  <si>
+    <t>L7.2 Mutatie voorzieningen</t>
+  </si>
+  <si>
+    <t>L7.3 Afschrijvingen</t>
+  </si>
+  <si>
+    <t>L7.4 Toegerekende reële en bespaarde r..</t>
+  </si>
+  <si>
+    <t>L7.5</t>
+  </si>
+  <si>
+    <t>L7.5 Overige verrekeningen</t>
+  </si>
+  <si>
+    <t>B2.2.1 Belastingen op producenten</t>
+  </si>
+  <si>
+    <t>B2.2.2 Belastingen op huishoudens</t>
+  </si>
+  <si>
+    <t>B3.1 Grond</t>
+  </si>
+  <si>
+    <t>B3.2</t>
+  </si>
+  <si>
+    <t>B3.2 Duurzame goederen</t>
+  </si>
+  <si>
+    <t>B3.3 Pachten</t>
+  </si>
+  <si>
+    <t>B3.4.2</t>
+  </si>
+  <si>
+    <t>B3.4.2 Eigen bijdragen en verhaal soci..</t>
+  </si>
+  <si>
+    <t>B3.5.2 Uitgeleend personeel</t>
+  </si>
+  <si>
+    <t>B3.6 Huren</t>
+  </si>
+  <si>
+    <t>B3.7 Leges en andere rechten</t>
+  </si>
+  <si>
+    <t>B3.8 Overige goederen en diensten</t>
+  </si>
+  <si>
+    <t>B4.1.2 Verhaal sociale uitkeringen in ..</t>
+  </si>
+  <si>
+    <t>B4.3.1 Inkomensoverdrachten - Rijk</t>
+  </si>
+  <si>
+    <t>B4.3.2</t>
+  </si>
+  <si>
+    <t>B4.3.2 Inkomensoverdrachten - gemeenten</t>
+  </si>
+  <si>
+    <t>B4.3.3</t>
+  </si>
+  <si>
+    <t>B4.3.3 Inkomensoverdrachten - gemeensc..</t>
+  </si>
+  <si>
+    <t>B4.3.4</t>
+  </si>
+  <si>
+    <t>B4.3.4 Inkomensoverdrachten - provincies</t>
+  </si>
+  <si>
+    <t>B4.3.5</t>
+  </si>
+  <si>
+    <t>B4.3.5 Inkomensoverdrachten - watersch..</t>
+  </si>
+  <si>
+    <t>B4.3.6 Inkomensoverdrachten - ov overh..</t>
+  </si>
+  <si>
+    <t>B4.3.7</t>
+  </si>
+  <si>
+    <t>B4.3.7 Inkomensoverdrachten - Europese..</t>
+  </si>
+  <si>
+    <t>B4.3.8</t>
+  </si>
+  <si>
+    <t>B4.3.8 Inkomensoverdrachten - overige ..</t>
+  </si>
+  <si>
+    <t>B4.3.9 Inkomensoverdrachten - onverdeeld</t>
+  </si>
+  <si>
+    <t>B4.4.1</t>
+  </si>
+  <si>
+    <t>B4.4.1 Kapitaaloverdrachten - Rijk</t>
+  </si>
+  <si>
+    <t>B4.4.2</t>
+  </si>
+  <si>
+    <t>B4.4.2 Kapitaaloverdrachten - gemeenten</t>
+  </si>
+  <si>
+    <t>B4.4.3</t>
+  </si>
+  <si>
+    <t>B4.4.3 Kapitaaloverdrachten - gemeensc..</t>
+  </si>
+  <si>
+    <t>B4.4.4</t>
+  </si>
+  <si>
+    <t>B4.4.4 Kapitaaloverdrachten - provincies</t>
+  </si>
+  <si>
+    <t>B4.4.5</t>
+  </si>
+  <si>
+    <t>B4.4.5 Kapitaaloverdrachten - watersch..</t>
+  </si>
+  <si>
+    <t>B4.4.6</t>
+  </si>
+  <si>
+    <t>B4.4.6 Kapitaaloverdrachten - ov overh..</t>
+  </si>
+  <si>
+    <t>B4.4.7</t>
+  </si>
+  <si>
+    <t>B4.4.7 Kapitaaloverdrachten - Europese..</t>
+  </si>
+  <si>
+    <t>B4.4.8 Kapitaaloverdrachten - overige ..</t>
+  </si>
+  <si>
+    <t>B4.4.9</t>
+  </si>
+  <si>
+    <t>B4.4.9 Kapitaaloverdrachten - onverdeeld</t>
+  </si>
+  <si>
+    <t>B5.1 Rente</t>
+  </si>
+  <si>
+    <t>B5.2</t>
+  </si>
+  <si>
+    <t>B5.2 Dividenden en winsten</t>
+  </si>
+  <si>
+    <t>B6.1</t>
+  </si>
+  <si>
+    <t>B6.1 Financiële transacties</t>
+  </si>
+  <si>
+    <t>B7.1 Mutatie reserves</t>
+  </si>
+  <si>
+    <t>B7.2</t>
+  </si>
+  <si>
+    <t>B7.2 Mutatie voorzieningen</t>
+  </si>
+  <si>
+    <t>B7.3</t>
+  </si>
+  <si>
+    <t>B7.3 Afschrijvingen</t>
+  </si>
+  <si>
+    <t>B7.4 Toegerekende reële en bespaarde r..</t>
+  </si>
+  <si>
+    <t>B7.5</t>
+  </si>
+  <si>
+    <t>B7.5 Overige verrekeningen</t>
+  </si>
+  <si>
+    <t>Primo</t>
+  </si>
+  <si>
+    <t>Ultimo</t>
+  </si>
+  <si>
+    <t>0.1 Bestuur</t>
+  </si>
+  <si>
+    <t>0.2 Burgerzaken</t>
+  </si>
+  <si>
+    <t>0.3 Beheer overige gebouwen en gronden</t>
+  </si>
+  <si>
+    <t>0.4 Overhead</t>
+  </si>
+  <si>
+    <t>0.5 Treasury</t>
+  </si>
+  <si>
+    <t>0.61 OZB woningen</t>
+  </si>
+  <si>
+    <t>0.62 OZB niet-woningen</t>
+  </si>
+  <si>
+    <t>0.63</t>
+  </si>
+  <si>
+    <t>0.63 Parkeerbelasting</t>
+  </si>
+  <si>
+    <t>0.64 Belastingen overig</t>
+  </si>
+  <si>
+    <t>0.7 Algemene uitkeringen en overige ui..</t>
+  </si>
+  <si>
+    <t>0.8 Overige baten en lasten</t>
+  </si>
+  <si>
+    <t>0.9 Vennootschapsbelasting</t>
+  </si>
+  <si>
+    <t>0.10 Mutaties reserves</t>
+  </si>
+  <si>
+    <t>0.11</t>
+  </si>
+  <si>
+    <t>0.11 Resultaat van de rekening van bat..</t>
+  </si>
+  <si>
+    <t>1.1 Crisisbeheersing en brandweer</t>
+  </si>
+  <si>
+    <t>1.2 Openbare orde en veiligheid</t>
+  </si>
+  <si>
+    <t>2.1 Verkeer en vervoer</t>
+  </si>
+  <si>
+    <t>2.2 Parkeren</t>
+  </si>
+  <si>
+    <t>2.3 Recreatieve havens</t>
+  </si>
+  <si>
+    <t>2.4 Economische havens en waterwegen</t>
+  </si>
+  <si>
+    <t>2.5</t>
+  </si>
+  <si>
+    <t>2.5 Openbaar vervoer</t>
+  </si>
+  <si>
+    <t>3.1 Economische ontwikkeling</t>
+  </si>
+  <si>
+    <t>3.2</t>
+  </si>
+  <si>
+    <t>3.2 Fysieke bedrijfsinfrastructuur</t>
+  </si>
+  <si>
+    <t>3.3 Bedrijvenloket en bedrijfsregelingen</t>
+  </si>
+  <si>
+    <t>3.4 Economische promotie</t>
+  </si>
+  <si>
+    <t>4.1 Openbaar basisonderwijs</t>
+  </si>
+  <si>
+    <t>4.2 Onderwijshuisvesting</t>
+  </si>
+  <si>
+    <t>4.3 Onderwijsbeleid en leerlingzaken</t>
+  </si>
+  <si>
+    <t>5.1 Sportbeleid en activering</t>
+  </si>
+  <si>
+    <t>5.2 Sportaccommodaties</t>
+  </si>
+  <si>
+    <t>5.3 Cultuurpresentatie, cultuurproduct..</t>
+  </si>
+  <si>
+    <t>5.4 Musea</t>
+  </si>
+  <si>
+    <t>5.5</t>
+  </si>
+  <si>
+    <t>5.5 Cultureel erfgoed</t>
+  </si>
+  <si>
+    <t>5.6 Media</t>
+  </si>
+  <si>
+    <t>5.7 Openbaar groen en (openlucht) recr..</t>
+  </si>
+  <si>
+    <t>6.1 Samenkracht en burgerparticipatie</t>
+  </si>
+  <si>
+    <t>6.2</t>
+  </si>
+  <si>
+    <t>6.2 Wijkteams</t>
+  </si>
+  <si>
+    <t>6.3 Inkomensregelingen</t>
+  </si>
+  <si>
+    <t>6.4 Begeleide participatie</t>
+  </si>
+  <si>
+    <t>6.5 Arbeidsparticipatie</t>
+  </si>
+  <si>
+    <t>6.6 Maatwerkvoorziening (WMO)</t>
+  </si>
+  <si>
+    <t>6.71 Maatwerkdienstverlening 18+</t>
+  </si>
+  <si>
+    <t>6.72 Maatwerkdienstverlening 18-</t>
+  </si>
+  <si>
+    <t>6.81</t>
+  </si>
+  <si>
+    <t>6.81 Geëscaleerde zorg 18+</t>
+  </si>
+  <si>
+    <t>6.82 Geëscaleerde zorg 18-</t>
+  </si>
+  <si>
+    <t>7.1 Volksgezondheid</t>
+  </si>
+  <si>
+    <t>7.2 Riolering</t>
+  </si>
+  <si>
+    <t>7.3 Afval</t>
+  </si>
+  <si>
+    <t>7.4 Milieubeheer</t>
+  </si>
+  <si>
+    <t>7.5 Begraafplaatsen en crematoria</t>
+  </si>
+  <si>
+    <t>8.1 Ruimte en leefomgeving</t>
+  </si>
+  <si>
+    <t>8.2 Grondexploitatie (niet-bedrijvente..</t>
+  </si>
+  <si>
+    <t>8.3 Wonen en bouwen</t>
+  </si>
+  <si>
+    <t>A111</t>
+  </si>
+  <si>
+    <t>A111 Kosten verbonden aan sluiten geld..</t>
+  </si>
+  <si>
+    <t>A112</t>
+  </si>
+  <si>
+    <t>A112 Kosten onderzoek en ontwikkeling ..</t>
+  </si>
+  <si>
+    <t>A113</t>
+  </si>
+  <si>
+    <t>A113 Bijdragen aan activa in eigendom ..</t>
+  </si>
+  <si>
+    <t>A121</t>
+  </si>
+  <si>
+    <t>A121 Gronden en terreinen</t>
+  </si>
+  <si>
+    <t>A122</t>
+  </si>
+  <si>
+    <t>A122 Woonruimten</t>
+  </si>
+  <si>
+    <t>A123</t>
+  </si>
+  <si>
+    <t>A123 Bedrijfsgebouwen</t>
+  </si>
+  <si>
+    <t>A124</t>
+  </si>
+  <si>
+    <t>A124 Grond-, weg- en waterbouwkundige ..</t>
+  </si>
+  <si>
+    <t>A125</t>
+  </si>
+  <si>
+    <t>A125 Vervoermiddelen</t>
+  </si>
+  <si>
+    <t>A126</t>
+  </si>
+  <si>
+    <t>A126 Machines, apparaten en installaties</t>
+  </si>
+  <si>
+    <t>A129</t>
+  </si>
+  <si>
+    <t>A129 Overig</t>
+  </si>
+  <si>
+    <t>A1311</t>
+  </si>
+  <si>
+    <t>A1311 Kapitaalverstrekking aan deelnem..</t>
+  </si>
+  <si>
+    <t>A1312</t>
+  </si>
+  <si>
+    <t>A1312 Kapitaalverstrekking aan gemeens..</t>
+  </si>
+  <si>
+    <t>A1313</t>
+  </si>
+  <si>
+    <t>A1313 Kapitaalverstrekking aan overige..</t>
+  </si>
+  <si>
+    <t>A1321</t>
+  </si>
+  <si>
+    <t>A1321 Leningen aan woningbouwcorporaties</t>
+  </si>
+  <si>
+    <t>A1322</t>
+  </si>
+  <si>
+    <t>A1322 Leningen aan deelnemingen</t>
+  </si>
+  <si>
+    <t>A1323</t>
+  </si>
+  <si>
+    <t>A1323 Leningen aan overige verbonden p..</t>
+  </si>
+  <si>
+    <t>A1331a</t>
+  </si>
+  <si>
+    <t>A1331a Leningen aan openbare lichamen ..</t>
+  </si>
+  <si>
+    <t>A1331b</t>
+  </si>
+  <si>
+    <t>A1331b Overige langlopende leningen</t>
+  </si>
+  <si>
+    <t>A1332a</t>
+  </si>
+  <si>
+    <t>A1332a Uitzettingen in ‘s Rijks schatk..</t>
+  </si>
+  <si>
+    <t>A1332b</t>
+  </si>
+  <si>
+    <t>A1332b Uitzettingen in de vorm van Ned..</t>
+  </si>
+  <si>
+    <t>A1332c</t>
+  </si>
+  <si>
+    <t>A1332c Overige uitzettingen met loopt…</t>
+  </si>
+  <si>
+    <t>A212</t>
+  </si>
+  <si>
+    <t>A212 Overige grond- en hulpstoffen</t>
+  </si>
+  <si>
+    <t>A213</t>
+  </si>
+  <si>
+    <t>A213 Onderhanden werk (incl. bouwgrond..</t>
+  </si>
+  <si>
+    <t>A214</t>
+  </si>
+  <si>
+    <t>A214 Gereed product en handelsgoederen</t>
+  </si>
+  <si>
+    <t>A215</t>
+  </si>
+  <si>
+    <t>A215 Vooruitbetalingen</t>
+  </si>
+  <si>
+    <t>A221</t>
+  </si>
+  <si>
+    <t>A221 Vorderingen op openbare lichamen</t>
+  </si>
+  <si>
+    <t>A222a</t>
+  </si>
+  <si>
+    <t>A222a Verstrekte kasgeldleningen aan o..</t>
+  </si>
+  <si>
+    <t>A222b</t>
+  </si>
+  <si>
+    <t>A222b Overige verstrekte kasgeldleningen</t>
+  </si>
+  <si>
+    <t>A223a</t>
+  </si>
+  <si>
+    <t>A223a Rekening courant verhouding met ..</t>
+  </si>
+  <si>
+    <t>A223b</t>
+  </si>
+  <si>
+    <t>A223b Rekening courant verhoudingen ov..</t>
+  </si>
+  <si>
+    <t>A224</t>
+  </si>
+  <si>
+    <t>A224 Overige vorderingen</t>
+  </si>
+  <si>
+    <t>A225a</t>
+  </si>
+  <si>
+    <t>A225a Uitzettingen in ‘s Rijks schatk..</t>
+  </si>
+  <si>
+    <t>A225b</t>
+  </si>
+  <si>
+    <t>A225b Uitzettingen in de vorm van Nede..</t>
+  </si>
+  <si>
+    <t>A225c</t>
+  </si>
+  <si>
+    <t>A225c Overige uitzettingen met een loo..</t>
+  </si>
+  <si>
+    <t>A23</t>
+  </si>
+  <si>
+    <t>A23 Liquide middelen (kas en banksaldi)</t>
+  </si>
+  <si>
+    <t>A29a</t>
+  </si>
+  <si>
+    <t>A29a Nog te ontvangen bijdragen van de..</t>
+  </si>
+  <si>
+    <t>A29b</t>
+  </si>
+  <si>
+    <t>A29b Nog te ontvangen bijdragen van he..</t>
+  </si>
+  <si>
+    <t>A29c</t>
+  </si>
+  <si>
+    <t>A29c Nog te ontvangen bijdragen van ov..</t>
+  </si>
+  <si>
+    <t>A29d</t>
+  </si>
+  <si>
+    <t>A29d Overige overlopende activa</t>
+  </si>
+  <si>
+    <t>P111</t>
+  </si>
+  <si>
+    <t>P111 Algemene reserve</t>
+  </si>
+  <si>
+    <t>P112</t>
+  </si>
+  <si>
+    <t>P112 Bestemmingsreserves</t>
+  </si>
+  <si>
+    <t>P114</t>
+  </si>
+  <si>
+    <t>P114 Saldo van rekening</t>
+  </si>
+  <si>
+    <t>P12</t>
+  </si>
+  <si>
+    <t>P12 Voorzieningen</t>
+  </si>
+  <si>
+    <t>P131</t>
+  </si>
+  <si>
+    <t>P131 Obligatieleningen</t>
+  </si>
+  <si>
+    <t>P132</t>
+  </si>
+  <si>
+    <t>P132 Onderhandse leningen van binnenla..</t>
+  </si>
+  <si>
+    <t>P133</t>
+  </si>
+  <si>
+    <t>P133 Onderhandse leningen van binnenla..</t>
+  </si>
+  <si>
+    <t>P134</t>
+  </si>
+  <si>
+    <t>P134 Onderhandse leningen van binnenla..</t>
+  </si>
+  <si>
+    <t>P135a</t>
+  </si>
+  <si>
+    <t>P135a Onderhandse leningen van openbar..</t>
+  </si>
+  <si>
+    <t>P135b</t>
+  </si>
+  <si>
+    <t>P135b Onderhandse leningen van overige..</t>
+  </si>
+  <si>
+    <t>P136</t>
+  </si>
+  <si>
+    <t>P136 Onderhandse leningen van buitenla..</t>
+  </si>
+  <si>
+    <t>P137</t>
+  </si>
+  <si>
+    <t>P137 Door derden belegde gelden</t>
+  </si>
+  <si>
+    <t>P138</t>
+  </si>
+  <si>
+    <t>P138 Waarborgsommen</t>
+  </si>
+  <si>
+    <t>P139</t>
+  </si>
+  <si>
+    <t>P139 Renteswaps en derivaten</t>
+  </si>
+  <si>
+    <t>P140</t>
+  </si>
+  <si>
+    <t>P140 Vooruitontvangen bedragen..</t>
+  </si>
+  <si>
+    <t>P211a</t>
+  </si>
+  <si>
+    <t>P211a Kasgeldleningen van openbare lic..</t>
+  </si>
+  <si>
+    <t>P211b</t>
+  </si>
+  <si>
+    <t>P211b Overige kasgeldleningen</t>
+  </si>
+  <si>
+    <t>P212</t>
+  </si>
+  <si>
+    <t>P212 Banksaldi</t>
+  </si>
+  <si>
+    <t>P213</t>
+  </si>
+  <si>
+    <t>P213 Overige vlottende schulden</t>
+  </si>
+  <si>
+    <t>P29a</t>
+  </si>
+  <si>
+    <t>P29a Vooruit ontvangen bijdragen van d..</t>
+  </si>
+  <si>
+    <t>P29b</t>
+  </si>
+  <si>
+    <t>P29b Vooruit ontvangen bijdragen van h..</t>
+  </si>
+  <si>
+    <t>P29c</t>
+  </si>
+  <si>
+    <t>P29c Vooruit ontvangen bijdragen van o..</t>
+  </si>
+  <si>
+    <t>P29d</t>
+  </si>
+  <si>
+    <t>P29d Overige overlopende passiva</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...2 lines deleted...]
-    <numFmt numFmtId="60" formatCode="€ #,##0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="€ #,##0"/>
   </numFmts>
-  <fonts count="1">
+  <fonts count="2">
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
-[...1 lines deleted...]
-    <xf numFmtId="60" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+  <cellXfs count="3">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -180,130 +4030,132 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
-                <a:shade val="100000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -381,33736 +4233,33698 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M815"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="11.6640625" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="33.33203125" customWidth="1"/>
+    <col min="1" max="2" width="10" customWidth="1"/>
+    <col min="3" max="3" width="35.7109375" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="35.7109375" customWidth="1"/>
+    <col min="6" max="7" width="10" customWidth="1"/>
+    <col min="8" max="9" width="14.28515625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="14.28515625" customWidth="1"/>
+    <col min="11" max="11" width="28.5703125" customWidth="1"/>
+    <col min="12" max="12" width="14.28515625" customWidth="1"/>
+    <col min="13" max="13" width="28.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...40 lines deleted...]
-    <row r="2">
+    <row r="1" spans="1:13">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2">
         <v>1</v>
       </c>
-      <c r="B2" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G2" t="s">
+        <v>18</v>
       </c>
       <c r="H2" s="1">
         <v>650000</v>
       </c>
-      <c r="J2" t="str">
-[...12 lines deleted...]
-    <row r="3">
+      <c r="J2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L2" t="s">
+        <v>21</v>
+      </c>
+      <c r="M2" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13">
       <c r="A3">
         <v>2</v>
       </c>
-      <c r="B3" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G3" t="s">
+        <v>18</v>
       </c>
       <c r="H3" s="1">
         <v>652300</v>
       </c>
-      <c r="J3" t="str">
-[...12 lines deleted...]
-    <row r="4">
+      <c r="J3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K3" t="s">
+        <v>20</v>
+      </c>
+      <c r="L3" t="s">
+        <v>23</v>
+      </c>
+      <c r="M3" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13">
       <c r="A4">
         <v>3</v>
       </c>
-      <c r="B4" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G4" t="s">
+        <v>18</v>
       </c>
       <c r="H4" s="1">
         <v>75500</v>
       </c>
-      <c r="J4" t="str">
-[...12 lines deleted...]
-    <row r="5">
+      <c r="J4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L4" t="s">
+        <v>25</v>
+      </c>
+      <c r="M4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5">
         <v>4</v>
       </c>
-      <c r="B5" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" t="s">
+        <v>18</v>
       </c>
       <c r="H5" s="1">
         <v>401131</v>
       </c>
-      <c r="J5" t="str">
-[...12 lines deleted...]
-    <row r="6">
+      <c r="J5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L5" t="s">
+        <v>27</v>
+      </c>
+      <c r="M5" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
       <c r="A6">
         <v>5</v>
       </c>
-      <c r="B6" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" t="s">
+        <v>18</v>
       </c>
       <c r="H6" s="1">
         <v>800033</v>
       </c>
-      <c r="J6" t="str">
-[...12 lines deleted...]
-    <row r="7">
+      <c r="J6" t="s">
+        <v>19</v>
+      </c>
+      <c r="K6" t="s">
+        <v>20</v>
+      </c>
+      <c r="L6" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13">
       <c r="A7">
         <v>6</v>
       </c>
-      <c r="B7" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G7" t="s">
+        <v>18</v>
       </c>
       <c r="H7" s="1">
         <v>120403</v>
       </c>
-      <c r="J7" t="str">
-[...12 lines deleted...]
-    <row r="8">
+      <c r="J7" t="s">
+        <v>19</v>
+      </c>
+      <c r="K7" t="s">
+        <v>20</v>
+      </c>
+      <c r="L7" t="s">
+        <v>31</v>
+      </c>
+      <c r="M7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
       <c r="A8">
         <v>7</v>
       </c>
-      <c r="B8" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D8" t="s">
+        <v>15</v>
+      </c>
+      <c r="E8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G8" t="s">
+        <v>18</v>
       </c>
       <c r="H8" s="1">
         <v>4475049</v>
       </c>
-      <c r="J8" t="str">
-[...12 lines deleted...]
-    <row r="9">
+      <c r="J8" t="s">
+        <v>19</v>
+      </c>
+      <c r="K8" t="s">
+        <v>20</v>
+      </c>
+      <c r="L8" t="s">
+        <v>33</v>
+      </c>
+      <c r="M8" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9">
         <v>8</v>
       </c>
-      <c r="B9" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" t="s">
+        <v>14</v>
+      </c>
+      <c r="D9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G9" t="s">
+        <v>18</v>
       </c>
       <c r="H9" s="1">
         <v>609195</v>
       </c>
-      <c r="J9" t="str">
-[...12 lines deleted...]
-    <row r="10">
+      <c r="J9" t="s">
+        <v>19</v>
+      </c>
+      <c r="K9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L9" t="s">
+        <v>35</v>
+      </c>
+      <c r="M9" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
       <c r="A10">
         <v>9</v>
       </c>
-      <c r="B10" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" t="s">
+        <v>14</v>
+      </c>
+      <c r="D10" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" t="s">
+        <v>16</v>
+      </c>
+      <c r="F10" t="s">
+        <v>17</v>
+      </c>
+      <c r="G10" t="s">
+        <v>18</v>
       </c>
       <c r="H10" s="1">
         <v>2264699</v>
       </c>
-      <c r="J10" t="str">
-[...12 lines deleted...]
-    <row r="11">
+      <c r="J10" t="s">
+        <v>19</v>
+      </c>
+      <c r="K10" t="s">
+        <v>20</v>
+      </c>
+      <c r="L10" t="s">
+        <v>37</v>
+      </c>
+      <c r="M10" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
       <c r="A11">
         <v>10</v>
       </c>
-      <c r="B11" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F11" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" t="s">
+        <v>18</v>
       </c>
       <c r="H11" s="1">
         <v>46034</v>
       </c>
-      <c r="J11" t="str">
-[...12 lines deleted...]
-    <row r="12">
+      <c r="J11" t="s">
+        <v>19</v>
+      </c>
+      <c r="K11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L11" t="s">
+        <v>39</v>
+      </c>
+      <c r="M11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12">
         <v>11</v>
       </c>
-      <c r="B12" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" t="s">
+        <v>14</v>
+      </c>
+      <c r="D12" t="s">
+        <v>15</v>
+      </c>
+      <c r="E12" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" t="s">
+        <v>18</v>
       </c>
       <c r="H12" s="1">
         <v>18659</v>
       </c>
-      <c r="J12" t="str">
-[...12 lines deleted...]
-    <row r="13">
+      <c r="J12" t="s">
+        <v>19</v>
+      </c>
+      <c r="K12" t="s">
+        <v>20</v>
+      </c>
+      <c r="L12" t="s">
+        <v>41</v>
+      </c>
+      <c r="M12" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13">
       <c r="A13">
         <v>12</v>
       </c>
-      <c r="B13" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D13" t="s">
+        <v>15</v>
+      </c>
+      <c r="E13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F13" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" t="s">
+        <v>18</v>
       </c>
       <c r="H13" s="1">
         <v>251473</v>
       </c>
-      <c r="J13" t="str">
-[...12 lines deleted...]
-    <row r="14">
+      <c r="J13" t="s">
+        <v>19</v>
+      </c>
+      <c r="K13" t="s">
+        <v>20</v>
+      </c>
+      <c r="L13" t="s">
+        <v>43</v>
+      </c>
+      <c r="M13" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14">
         <v>13</v>
       </c>
-      <c r="B14" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" t="s">
+        <v>14</v>
+      </c>
+      <c r="D14" t="s">
+        <v>15</v>
+      </c>
+      <c r="E14" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" t="s">
+        <v>17</v>
+      </c>
+      <c r="G14" t="s">
+        <v>18</v>
       </c>
       <c r="H14" s="1">
         <v>1881995</v>
       </c>
-      <c r="J14" t="str">
-[...12 lines deleted...]
-    <row r="15">
+      <c r="J14" t="s">
+        <v>19</v>
+      </c>
+      <c r="K14" t="s">
+        <v>20</v>
+      </c>
+      <c r="L14" t="s">
+        <v>45</v>
+      </c>
+      <c r="M14" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
       <c r="A15">
         <v>14</v>
       </c>
-      <c r="B15" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B15" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" t="s">
+        <v>14</v>
+      </c>
+      <c r="D15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" t="s">
+        <v>16</v>
+      </c>
+      <c r="F15" t="s">
+        <v>17</v>
+      </c>
+      <c r="G15" t="s">
+        <v>18</v>
       </c>
       <c r="H15" s="1">
         <v>65109</v>
       </c>
-      <c r="J15" t="str">
-[...12 lines deleted...]
-    <row r="16">
+      <c r="J15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K15" t="s">
+        <v>20</v>
+      </c>
+      <c r="L15" t="s">
+        <v>47</v>
+      </c>
+      <c r="M15" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13">
       <c r="A16">
         <v>15</v>
       </c>
-      <c r="B16" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B16" t="s">
+        <v>13</v>
+      </c>
+      <c r="C16" t="s">
+        <v>14</v>
+      </c>
+      <c r="D16" t="s">
+        <v>15</v>
+      </c>
+      <c r="E16" t="s">
+        <v>16</v>
+      </c>
+      <c r="F16" t="s">
+        <v>17</v>
+      </c>
+      <c r="G16" t="s">
+        <v>18</v>
       </c>
       <c r="H16" s="1">
         <v>1800000</v>
       </c>
-      <c r="J16" t="str">
-[...12 lines deleted...]
-    <row r="17">
+      <c r="J16" t="s">
+        <v>19</v>
+      </c>
+      <c r="K16" t="s">
+        <v>20</v>
+      </c>
+      <c r="L16" t="s">
+        <v>49</v>
+      </c>
+      <c r="M16" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
       <c r="A17">
         <v>16</v>
       </c>
-      <c r="B17" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" t="s">
+        <v>14</v>
+      </c>
+      <c r="D17" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" t="s">
+        <v>16</v>
+      </c>
+      <c r="F17" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" t="s">
+        <v>18</v>
       </c>
       <c r="H17" s="1">
         <v>625000</v>
       </c>
-      <c r="J17" t="str">
-[...12 lines deleted...]
-    <row r="18">
+      <c r="J17" t="s">
+        <v>19</v>
+      </c>
+      <c r="K17" t="s">
+        <v>20</v>
+      </c>
+      <c r="L17" t="s">
+        <v>51</v>
+      </c>
+      <c r="M17" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18">
         <v>17</v>
       </c>
-      <c r="B18" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" t="s">
+        <v>14</v>
+      </c>
+      <c r="D18" t="s">
+        <v>15</v>
+      </c>
+      <c r="E18" t="s">
+        <v>16</v>
+      </c>
+      <c r="F18" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" t="s">
+        <v>18</v>
       </c>
       <c r="H18" s="1">
         <v>480000</v>
       </c>
-      <c r="J18" t="str">
-[...12 lines deleted...]
-    <row r="19">
+      <c r="J18" t="s">
+        <v>19</v>
+      </c>
+      <c r="K18" t="s">
+        <v>20</v>
+      </c>
+      <c r="L18" t="s">
+        <v>53</v>
+      </c>
+      <c r="M18" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13">
       <c r="A19">
         <v>18</v>
       </c>
-      <c r="B19" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B19" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D19" t="s">
+        <v>15</v>
+      </c>
+      <c r="E19" t="s">
+        <v>16</v>
+      </c>
+      <c r="F19" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" t="s">
+        <v>18</v>
       </c>
       <c r="H19" s="1">
         <v>196613</v>
       </c>
-      <c r="J19" t="str">
-[...12 lines deleted...]
-    <row r="20">
+      <c r="J19" t="s">
+        <v>19</v>
+      </c>
+      <c r="K19" t="s">
+        <v>20</v>
+      </c>
+      <c r="L19" t="s">
+        <v>55</v>
+      </c>
+      <c r="M19" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20">
         <v>19</v>
       </c>
-      <c r="B20" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B20" t="s">
+        <v>57</v>
+      </c>
+      <c r="C20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D20" t="s">
+        <v>59</v>
+      </c>
+      <c r="E20" t="s">
+        <v>60</v>
+      </c>
+      <c r="F20" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" t="s">
+        <v>18</v>
       </c>
       <c r="H20" s="1">
         <v>100849</v>
       </c>
-      <c r="J20" t="str">
-[...12 lines deleted...]
-    <row r="21">
+      <c r="J20" t="s">
+        <v>61</v>
+      </c>
+      <c r="K20" t="s">
+        <v>62</v>
+      </c>
+      <c r="L20" t="s">
+        <v>63</v>
+      </c>
+      <c r="M20" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21">
         <v>20</v>
       </c>
-      <c r="B21" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B21" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21" t="s">
+        <v>58</v>
+      </c>
+      <c r="D21" t="s">
+        <v>59</v>
+      </c>
+      <c r="E21" t="s">
+        <v>60</v>
+      </c>
+      <c r="F21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G21" t="s">
+        <v>18</v>
       </c>
       <c r="H21" s="1">
         <v>28800</v>
       </c>
-      <c r="J21" t="str">
-[...12 lines deleted...]
-    <row r="22">
+      <c r="J21" t="s">
+        <v>61</v>
+      </c>
+      <c r="K21" t="s">
+        <v>62</v>
+      </c>
+      <c r="L21" t="s">
+        <v>65</v>
+      </c>
+      <c r="M21" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13">
       <c r="A22">
         <v>21</v>
       </c>
-      <c r="B22" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B22" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" t="s">
+        <v>58</v>
+      </c>
+      <c r="D22" t="s">
+        <v>59</v>
+      </c>
+      <c r="E22" t="s">
+        <v>60</v>
+      </c>
+      <c r="F22" t="s">
+        <v>17</v>
+      </c>
+      <c r="G22" t="s">
+        <v>18</v>
       </c>
       <c r="H22" s="1">
         <v>5000</v>
       </c>
-      <c r="J22" t="str">
-[...12 lines deleted...]
-    <row r="23">
+      <c r="J22" t="s">
+        <v>61</v>
+      </c>
+      <c r="K22" t="s">
+        <v>62</v>
+      </c>
+      <c r="L22" t="s">
+        <v>67</v>
+      </c>
+      <c r="M22" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13">
       <c r="A23">
         <v>22</v>
       </c>
-      <c r="B23" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B23" t="s">
+        <v>57</v>
+      </c>
+      <c r="C23" t="s">
+        <v>58</v>
+      </c>
+      <c r="D23" t="s">
+        <v>59</v>
+      </c>
+      <c r="E23" t="s">
+        <v>60</v>
+      </c>
+      <c r="F23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G23" t="s">
+        <v>18</v>
       </c>
       <c r="H23" s="1">
         <v>7000</v>
       </c>
-      <c r="J23" t="str">
-[...12 lines deleted...]
-    <row r="24">
+      <c r="J23" t="s">
+        <v>61</v>
+      </c>
+      <c r="K23" t="s">
+        <v>62</v>
+      </c>
+      <c r="L23" t="s">
+        <v>69</v>
+      </c>
+      <c r="M23" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13">
       <c r="A24">
         <v>23</v>
       </c>
-      <c r="B24" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B24" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" t="s">
+        <v>58</v>
+      </c>
+      <c r="D24" t="s">
+        <v>59</v>
+      </c>
+      <c r="E24" t="s">
+        <v>60</v>
+      </c>
+      <c r="F24" t="s">
+        <v>17</v>
+      </c>
+      <c r="G24" t="s">
+        <v>18</v>
       </c>
       <c r="H24" s="1">
         <v>65509</v>
       </c>
-      <c r="J24" t="str">
-[...12 lines deleted...]
-    <row r="25">
+      <c r="J24" t="s">
+        <v>61</v>
+      </c>
+      <c r="K24" t="s">
+        <v>62</v>
+      </c>
+      <c r="L24" t="s">
+        <v>71</v>
+      </c>
+      <c r="M24" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25">
         <v>24</v>
       </c>
-      <c r="B25" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B25" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" t="s">
+        <v>58</v>
+      </c>
+      <c r="D25" t="s">
+        <v>59</v>
+      </c>
+      <c r="E25" t="s">
+        <v>60</v>
+      </c>
+      <c r="F25" t="s">
+        <v>17</v>
+      </c>
+      <c r="G25" t="s">
+        <v>18</v>
       </c>
       <c r="H25" s="1">
         <v>20000</v>
       </c>
-      <c r="J25" t="str">
-[...12 lines deleted...]
-    <row r="26">
+      <c r="J25" t="s">
+        <v>61</v>
+      </c>
+      <c r="K25" t="s">
+        <v>62</v>
+      </c>
+      <c r="L25" t="s">
+        <v>73</v>
+      </c>
+      <c r="M25" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13">
       <c r="A26">
         <v>25</v>
       </c>
-      <c r="B26" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C26" t="s">
+        <v>58</v>
+      </c>
+      <c r="D26" t="s">
+        <v>59</v>
+      </c>
+      <c r="E26" t="s">
+        <v>60</v>
+      </c>
+      <c r="F26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" t="s">
+        <v>18</v>
       </c>
       <c r="H26" s="1">
         <v>15000</v>
       </c>
-      <c r="J26" t="str">
-[...12 lines deleted...]
-    <row r="27">
+      <c r="J26" t="s">
+        <v>61</v>
+      </c>
+      <c r="K26" t="s">
+        <v>62</v>
+      </c>
+      <c r="L26" t="s">
+        <v>75</v>
+      </c>
+      <c r="M26" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27">
         <v>26</v>
       </c>
-      <c r="B27" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B27" t="s">
+        <v>57</v>
+      </c>
+      <c r="C27" t="s">
+        <v>58</v>
+      </c>
+      <c r="D27" t="s">
+        <v>59</v>
+      </c>
+      <c r="E27" t="s">
+        <v>60</v>
+      </c>
+      <c r="F27" t="s">
+        <v>17</v>
+      </c>
+      <c r="G27" t="s">
+        <v>18</v>
       </c>
       <c r="H27" s="1">
         <v>8000</v>
       </c>
-      <c r="J27" t="str">
-[...12 lines deleted...]
-    <row r="28">
+      <c r="J27" t="s">
+        <v>61</v>
+      </c>
+      <c r="K27" t="s">
+        <v>62</v>
+      </c>
+      <c r="L27" t="s">
+        <v>77</v>
+      </c>
+      <c r="M27" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28">
         <v>27</v>
       </c>
-      <c r="B28" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B28" t="s">
+        <v>57</v>
+      </c>
+      <c r="C28" t="s">
+        <v>58</v>
+      </c>
+      <c r="D28" t="s">
+        <v>59</v>
+      </c>
+      <c r="E28" t="s">
+        <v>60</v>
+      </c>
+      <c r="F28" t="s">
+        <v>17</v>
+      </c>
+      <c r="G28" t="s">
+        <v>18</v>
       </c>
       <c r="H28" s="1">
         <v>119400</v>
       </c>
-      <c r="J28" t="str">
-[...12 lines deleted...]
-    <row r="29">
+      <c r="J28" t="s">
+        <v>61</v>
+      </c>
+      <c r="K28" t="s">
+        <v>62</v>
+      </c>
+      <c r="L28" t="s">
+        <v>79</v>
+      </c>
+      <c r="M28" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13">
       <c r="A29">
         <v>28</v>
       </c>
-      <c r="B29" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B29" t="s">
+        <v>57</v>
+      </c>
+      <c r="C29" t="s">
+        <v>58</v>
+      </c>
+      <c r="D29" t="s">
+        <v>59</v>
+      </c>
+      <c r="E29" t="s">
+        <v>60</v>
+      </c>
+      <c r="F29" t="s">
+        <v>17</v>
+      </c>
+      <c r="G29" t="s">
+        <v>18</v>
       </c>
       <c r="H29" s="1">
         <v>38735</v>
       </c>
-      <c r="J29" t="str">
-[...12 lines deleted...]
-    <row r="30">
+      <c r="J29" t="s">
+        <v>61</v>
+      </c>
+      <c r="K29" t="s">
+        <v>62</v>
+      </c>
+      <c r="L29" t="s">
+        <v>81</v>
+      </c>
+      <c r="M29" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13">
       <c r="A30">
         <v>29</v>
       </c>
-      <c r="B30" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B30" t="s">
+        <v>57</v>
+      </c>
+      <c r="C30" t="s">
+        <v>58</v>
+      </c>
+      <c r="D30" t="s">
+        <v>59</v>
+      </c>
+      <c r="E30" t="s">
+        <v>60</v>
+      </c>
+      <c r="F30" t="s">
+        <v>17</v>
+      </c>
+      <c r="G30" t="s">
+        <v>18</v>
       </c>
       <c r="H30" s="1">
         <v>180000</v>
       </c>
-      <c r="J30" t="str">
-[...12 lines deleted...]
-    <row r="31">
+      <c r="J30" t="s">
+        <v>61</v>
+      </c>
+      <c r="K30" t="s">
+        <v>62</v>
+      </c>
+      <c r="L30" t="s">
+        <v>83</v>
+      </c>
+      <c r="M30" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13">
       <c r="A31">
         <v>30</v>
       </c>
-      <c r="B31" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B31" t="s">
+        <v>57</v>
+      </c>
+      <c r="C31" t="s">
+        <v>58</v>
+      </c>
+      <c r="D31" t="s">
+        <v>59</v>
+      </c>
+      <c r="E31" t="s">
+        <v>60</v>
+      </c>
+      <c r="F31" t="s">
+        <v>17</v>
+      </c>
+      <c r="G31" t="s">
+        <v>18</v>
       </c>
       <c r="H31" s="1">
         <v>298146</v>
       </c>
-      <c r="J31" t="str">
-[...12 lines deleted...]
-    <row r="32">
+      <c r="J31" t="s">
+        <v>61</v>
+      </c>
+      <c r="K31" t="s">
+        <v>62</v>
+      </c>
+      <c r="L31" t="s">
+        <v>85</v>
+      </c>
+      <c r="M31" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13">
       <c r="A32">
         <v>31</v>
       </c>
-      <c r="B32" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B32" t="s">
+        <v>57</v>
+      </c>
+      <c r="C32" t="s">
+        <v>58</v>
+      </c>
+      <c r="D32" t="s">
+        <v>59</v>
+      </c>
+      <c r="E32" t="s">
+        <v>60</v>
+      </c>
+      <c r="F32" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" t="s">
+        <v>18</v>
       </c>
       <c r="H32" s="1">
         <v>8735</v>
       </c>
-      <c r="J32" t="str">
-[...12 lines deleted...]
-    <row r="33">
+      <c r="J32" t="s">
+        <v>61</v>
+      </c>
+      <c r="K32" t="s">
+        <v>62</v>
+      </c>
+      <c r="L32" t="s">
+        <v>87</v>
+      </c>
+      <c r="M32" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13">
       <c r="A33">
         <v>32</v>
       </c>
-      <c r="B33" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B33" t="s">
+        <v>89</v>
+      </c>
+      <c r="C33" t="s">
+        <v>90</v>
+      </c>
+      <c r="D33" t="s">
+        <v>91</v>
+      </c>
+      <c r="E33" t="s">
+        <v>92</v>
+      </c>
+      <c r="F33" t="s">
+        <v>17</v>
+      </c>
+      <c r="G33" t="s">
+        <v>18</v>
       </c>
       <c r="H33" s="1">
         <v>3508873</v>
       </c>
-      <c r="J33" t="str">
-[...12 lines deleted...]
-    <row r="34">
+      <c r="J33" t="s">
+        <v>93</v>
+      </c>
+      <c r="K33" t="s">
+        <v>90</v>
+      </c>
+      <c r="L33" t="s">
+        <v>94</v>
+      </c>
+      <c r="M33" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13">
       <c r="A34">
         <v>33</v>
       </c>
-      <c r="B34" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B34" t="s">
+        <v>89</v>
+      </c>
+      <c r="C34" t="s">
+        <v>90</v>
+      </c>
+      <c r="D34" t="s">
+        <v>96</v>
+      </c>
+      <c r="E34" t="s">
+        <v>97</v>
+      </c>
+      <c r="F34" t="s">
+        <v>17</v>
+      </c>
+      <c r="G34" t="s">
+        <v>18</v>
       </c>
       <c r="H34" s="1">
         <v>26839</v>
       </c>
-      <c r="J34" t="str">
-[...12 lines deleted...]
-    <row r="35">
+      <c r="J34" t="s">
+        <v>93</v>
+      </c>
+      <c r="K34" t="s">
+        <v>90</v>
+      </c>
+      <c r="L34" t="s">
+        <v>98</v>
+      </c>
+      <c r="M34" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13">
       <c r="A35">
         <v>34</v>
       </c>
-      <c r="B35" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B35" t="s">
+        <v>89</v>
+      </c>
+      <c r="C35" t="s">
+        <v>90</v>
+      </c>
+      <c r="D35" t="s">
+        <v>96</v>
+      </c>
+      <c r="E35" t="s">
+        <v>97</v>
+      </c>
+      <c r="F35" t="s">
+        <v>17</v>
+      </c>
+      <c r="G35" t="s">
+        <v>18</v>
       </c>
       <c r="H35" s="1">
         <v>13758</v>
       </c>
-      <c r="J35" t="str">
-[...12 lines deleted...]
-    <row r="36">
+      <c r="J35" t="s">
+        <v>93</v>
+      </c>
+      <c r="K35" t="s">
+        <v>90</v>
+      </c>
+      <c r="L35" t="s">
+        <v>100</v>
+      </c>
+      <c r="M35" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13">
       <c r="A36">
         <v>35</v>
       </c>
-      <c r="B36" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B36" t="s">
+        <v>102</v>
+      </c>
+      <c r="C36" t="s">
+        <v>103</v>
+      </c>
+      <c r="D36" t="s">
+        <v>104</v>
+      </c>
+      <c r="E36" t="s">
+        <v>105</v>
+      </c>
+      <c r="F36" t="s">
+        <v>17</v>
+      </c>
+      <c r="G36" t="s">
+        <v>18</v>
       </c>
       <c r="H36" s="1">
         <v>79869377</v>
       </c>
-      <c r="J36" t="str">
-[...12 lines deleted...]
-    <row r="37">
+      <c r="J36" t="s">
+        <v>106</v>
+      </c>
+      <c r="K36" t="s">
+        <v>107</v>
+      </c>
+      <c r="L36" t="s">
+        <v>108</v>
+      </c>
+      <c r="M36" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13">
       <c r="A37">
         <v>36</v>
       </c>
-      <c r="B37" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B37" t="s">
+        <v>102</v>
+      </c>
+      <c r="C37" t="s">
+        <v>103</v>
+      </c>
+      <c r="D37" t="s">
+        <v>104</v>
+      </c>
+      <c r="E37" t="s">
+        <v>105</v>
+      </c>
+      <c r="F37" t="s">
+        <v>17</v>
+      </c>
+      <c r="G37" t="s">
+        <v>18</v>
       </c>
       <c r="H37" s="1">
         <v>5831785</v>
       </c>
-      <c r="J37" t="str">
-[...12 lines deleted...]
-    <row r="38">
+      <c r="J37" t="s">
+        <v>106</v>
+      </c>
+      <c r="K37" t="s">
+        <v>107</v>
+      </c>
+      <c r="L37" t="s">
+        <v>110</v>
+      </c>
+      <c r="M37" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13">
       <c r="A38">
         <v>37</v>
       </c>
-      <c r="B38" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B38" t="s">
+        <v>102</v>
+      </c>
+      <c r="C38" t="s">
+        <v>103</v>
+      </c>
+      <c r="D38" t="s">
+        <v>112</v>
+      </c>
+      <c r="E38" t="s">
+        <v>113</v>
+      </c>
+      <c r="F38" t="s">
+        <v>17</v>
+      </c>
+      <c r="G38" t="s">
+        <v>18</v>
       </c>
       <c r="H38" s="1">
         <v>634585</v>
       </c>
-      <c r="J38" t="str">
-[...12 lines deleted...]
-    <row r="39">
+      <c r="J38" t="s">
+        <v>106</v>
+      </c>
+      <c r="K38" t="s">
+        <v>107</v>
+      </c>
+      <c r="L38" t="s">
+        <v>114</v>
+      </c>
+      <c r="M38" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13">
       <c r="A39">
         <v>38</v>
       </c>
-      <c r="B39" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B39" t="s">
+        <v>102</v>
+      </c>
+      <c r="C39" t="s">
+        <v>103</v>
+      </c>
+      <c r="D39" t="s">
+        <v>112</v>
+      </c>
+      <c r="E39" t="s">
+        <v>113</v>
+      </c>
+      <c r="F39" t="s">
+        <v>17</v>
+      </c>
+      <c r="G39" t="s">
+        <v>18</v>
       </c>
       <c r="H39" s="1">
         <v>365028</v>
       </c>
-      <c r="J39" t="str">
-[...12 lines deleted...]
-    <row r="40">
+      <c r="J39" t="s">
+        <v>106</v>
+      </c>
+      <c r="K39" t="s">
+        <v>107</v>
+      </c>
+      <c r="L39" t="s">
+        <v>116</v>
+      </c>
+      <c r="M39" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13">
       <c r="A40">
         <v>39</v>
       </c>
-      <c r="B40" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B40" t="s">
+        <v>118</v>
+      </c>
+      <c r="C40" t="s">
+        <v>119</v>
+      </c>
+      <c r="D40" t="s">
+        <v>120</v>
+      </c>
+      <c r="E40" t="s">
+        <v>121</v>
+      </c>
+      <c r="F40" t="s">
+        <v>17</v>
+      </c>
+      <c r="G40" t="s">
+        <v>18</v>
       </c>
       <c r="H40" s="1">
         <v>60175</v>
       </c>
-      <c r="J40" t="str">
-[...12 lines deleted...]
-    <row r="41">
+      <c r="J40" t="s">
+        <v>122</v>
+      </c>
+      <c r="K40" t="s">
+        <v>123</v>
+      </c>
+      <c r="L40" t="s">
+        <v>124</v>
+      </c>
+      <c r="M40" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13">
       <c r="A41">
         <v>40</v>
       </c>
-      <c r="B41" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B41" t="s">
+        <v>102</v>
+      </c>
+      <c r="C41" t="s">
+        <v>103</v>
+      </c>
+      <c r="D41" t="s">
+        <v>126</v>
+      </c>
+      <c r="E41" t="s">
+        <v>127</v>
+      </c>
+      <c r="F41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G41" t="s">
+        <v>18</v>
       </c>
       <c r="H41" s="1">
         <v>290375</v>
       </c>
-      <c r="J41" t="str">
-[...12 lines deleted...]
-    <row r="42">
+      <c r="J41" t="s">
+        <v>106</v>
+      </c>
+      <c r="K41" t="s">
+        <v>107</v>
+      </c>
+      <c r="L41" t="s">
+        <v>128</v>
+      </c>
+      <c r="M41" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13">
       <c r="A42">
         <v>41</v>
       </c>
-      <c r="B42" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B42" t="s">
+        <v>102</v>
+      </c>
+      <c r="C42" t="s">
+        <v>103</v>
+      </c>
+      <c r="D42" t="s">
+        <v>126</v>
+      </c>
+      <c r="E42" t="s">
+        <v>127</v>
+      </c>
+      <c r="F42" t="s">
+        <v>17</v>
+      </c>
+      <c r="G42" t="s">
+        <v>18</v>
       </c>
       <c r="H42" s="1">
         <v>436000</v>
       </c>
-      <c r="J42" t="str">
-[...12 lines deleted...]
-    <row r="43">
+      <c r="J42" t="s">
+        <v>106</v>
+      </c>
+      <c r="K42" t="s">
+        <v>107</v>
+      </c>
+      <c r="L42" t="s">
+        <v>130</v>
+      </c>
+      <c r="M42" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13">
       <c r="A43">
         <v>42</v>
       </c>
-      <c r="B43" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B43" t="s">
+        <v>89</v>
+      </c>
+      <c r="C43" t="s">
+        <v>90</v>
+      </c>
+      <c r="D43" t="s">
+        <v>132</v>
+      </c>
+      <c r="E43" t="s">
+        <v>133</v>
+      </c>
+      <c r="F43" t="s">
+        <v>17</v>
+      </c>
+      <c r="G43" t="s">
+        <v>18</v>
       </c>
       <c r="H43" s="1">
         <v>234504</v>
       </c>
-      <c r="J43" t="str">
-[...12 lines deleted...]
-    <row r="44">
+      <c r="J43" t="s">
+        <v>93</v>
+      </c>
+      <c r="K43" t="s">
+        <v>90</v>
+      </c>
+      <c r="L43" t="s">
+        <v>134</v>
+      </c>
+      <c r="M43" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13">
       <c r="A44">
         <v>43</v>
       </c>
-      <c r="B44" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B44" t="s">
+        <v>89</v>
+      </c>
+      <c r="C44" t="s">
+        <v>90</v>
+      </c>
+      <c r="D44" t="s">
+        <v>136</v>
+      </c>
+      <c r="E44" t="s">
+        <v>137</v>
+      </c>
+      <c r="F44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G44" t="s">
+        <v>18</v>
       </c>
       <c r="H44" s="1">
         <v>122151</v>
       </c>
-      <c r="J44" t="str">
-[...12 lines deleted...]
-    <row r="45">
+      <c r="J44" t="s">
+        <v>93</v>
+      </c>
+      <c r="K44" t="s">
+        <v>90</v>
+      </c>
+      <c r="L44" t="s">
+        <v>138</v>
+      </c>
+      <c r="M44" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13">
       <c r="A45">
         <v>44</v>
       </c>
-      <c r="B45" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B45" t="s">
+        <v>118</v>
+      </c>
+      <c r="C45" t="s">
+        <v>119</v>
+      </c>
+      <c r="D45" t="s">
+        <v>140</v>
+      </c>
+      <c r="E45" t="s">
+        <v>141</v>
+      </c>
+      <c r="F45" t="s">
+        <v>17</v>
+      </c>
+      <c r="G45" t="s">
+        <v>18</v>
       </c>
       <c r="H45" s="1">
         <v>30000</v>
       </c>
-      <c r="J45" t="str">
-[...12 lines deleted...]
-    <row r="46">
+      <c r="J45" t="s">
+        <v>122</v>
+      </c>
+      <c r="K45" t="s">
+        <v>123</v>
+      </c>
+      <c r="L45" t="s">
+        <v>142</v>
+      </c>
+      <c r="M45" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13">
       <c r="A46">
         <v>45</v>
       </c>
-      <c r="B46" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B46" t="s">
+        <v>89</v>
+      </c>
+      <c r="C46" t="s">
+        <v>90</v>
+      </c>
+      <c r="D46" t="s">
+        <v>144</v>
+      </c>
+      <c r="E46" t="s">
+        <v>145</v>
+      </c>
+      <c r="F46" t="s">
+        <v>17</v>
+      </c>
+      <c r="G46" t="s">
+        <v>18</v>
       </c>
       <c r="H46" s="1">
         <v>152720</v>
       </c>
-      <c r="J46" t="str">
-[...12 lines deleted...]
-    <row r="47">
+      <c r="J46" t="s">
+        <v>146</v>
+      </c>
+      <c r="K46" t="s">
+        <v>147</v>
+      </c>
+      <c r="L46" t="s">
+        <v>148</v>
+      </c>
+      <c r="M46" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13">
       <c r="A47">
         <v>46</v>
       </c>
-      <c r="B47" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B47" t="s">
+        <v>89</v>
+      </c>
+      <c r="C47" t="s">
+        <v>90</v>
+      </c>
+      <c r="D47" t="s">
+        <v>144</v>
+      </c>
+      <c r="E47" t="s">
+        <v>145</v>
+      </c>
+      <c r="F47" t="s">
+        <v>17</v>
+      </c>
+      <c r="G47" t="s">
+        <v>18</v>
       </c>
       <c r="H47" s="1">
         <v>300000</v>
       </c>
-      <c r="J47" t="str">
-[...12 lines deleted...]
-    <row r="48">
+      <c r="J47" t="s">
+        <v>150</v>
+      </c>
+      <c r="K47" t="s">
+        <v>151</v>
+      </c>
+      <c r="L47" t="s">
+        <v>152</v>
+      </c>
+      <c r="M47" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13">
       <c r="A48">
         <v>47</v>
       </c>
-      <c r="B48" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B48" t="s">
+        <v>89</v>
+      </c>
+      <c r="C48" t="s">
+        <v>90</v>
+      </c>
+      <c r="D48" t="s">
+        <v>144</v>
+      </c>
+      <c r="E48" t="s">
+        <v>145</v>
+      </c>
+      <c r="F48" t="s">
+        <v>17</v>
+      </c>
+      <c r="G48" t="s">
+        <v>18</v>
       </c>
       <c r="H48" s="1">
         <v>30000</v>
       </c>
-      <c r="J48" t="str">
-[...12 lines deleted...]
-    <row r="49">
+      <c r="J48" t="s">
+        <v>146</v>
+      </c>
+      <c r="K48" t="s">
+        <v>147</v>
+      </c>
+      <c r="L48" t="s">
+        <v>152</v>
+      </c>
+      <c r="M48" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13">
       <c r="A49">
         <v>48</v>
       </c>
-      <c r="B49" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B49" t="s">
+        <v>89</v>
+      </c>
+      <c r="C49" t="s">
+        <v>90</v>
+      </c>
+      <c r="D49" t="s">
+        <v>59</v>
+      </c>
+      <c r="E49" t="s">
+        <v>60</v>
+      </c>
+      <c r="F49" t="s">
+        <v>17</v>
+      </c>
+      <c r="G49" t="s">
+        <v>18</v>
       </c>
       <c r="H49" s="1">
         <v>8275</v>
       </c>
-      <c r="J49" t="str">
-[...12 lines deleted...]
-    <row r="50">
+      <c r="J49" t="s">
+        <v>93</v>
+      </c>
+      <c r="K49" t="s">
+        <v>90</v>
+      </c>
+      <c r="L49" t="s">
+        <v>154</v>
+      </c>
+      <c r="M49" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13">
       <c r="A50">
         <v>49</v>
       </c>
-      <c r="B50" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B50" t="s">
+        <v>156</v>
+      </c>
+      <c r="C50" t="s">
+        <v>157</v>
+      </c>
+      <c r="D50" t="s">
+        <v>158</v>
+      </c>
+      <c r="E50" t="s">
+        <v>159</v>
+      </c>
+      <c r="F50" t="s">
+        <v>17</v>
+      </c>
+      <c r="G50" t="s">
+        <v>18</v>
       </c>
       <c r="H50" s="1">
         <v>7754550</v>
       </c>
-      <c r="J50" t="str">
-[...12 lines deleted...]
-    <row r="51">
+      <c r="J50" t="s">
+        <v>160</v>
+      </c>
+      <c r="K50" t="s">
+        <v>161</v>
+      </c>
+      <c r="L50" t="s">
+        <v>162</v>
+      </c>
+      <c r="M50" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13">
       <c r="A51">
         <v>50</v>
       </c>
-      <c r="B51" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B51" t="s">
+        <v>163</v>
+      </c>
+      <c r="C51" t="s">
+        <v>164</v>
+      </c>
+      <c r="D51" t="s">
+        <v>158</v>
+      </c>
+      <c r="E51" t="s">
+        <v>159</v>
+      </c>
+      <c r="F51" t="s">
+        <v>17</v>
+      </c>
+      <c r="G51" t="s">
+        <v>18</v>
       </c>
       <c r="H51" s="1">
         <v>60000</v>
       </c>
-      <c r="J51" t="str">
-[...12 lines deleted...]
-    <row r="52">
+      <c r="J51" t="s">
+        <v>165</v>
+      </c>
+      <c r="K51" t="s">
+        <v>166</v>
+      </c>
+      <c r="L51" t="s">
+        <v>167</v>
+      </c>
+      <c r="M51" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13">
       <c r="A52">
         <v>51</v>
       </c>
-      <c r="B52" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B52" t="s">
+        <v>156</v>
+      </c>
+      <c r="C52" t="s">
+        <v>157</v>
+      </c>
+      <c r="D52" t="s">
+        <v>169</v>
+      </c>
+      <c r="E52" t="s">
+        <v>170</v>
+      </c>
+      <c r="F52" t="s">
+        <v>17</v>
+      </c>
+      <c r="G52" t="s">
+        <v>18</v>
       </c>
       <c r="H52" s="1">
         <v>3498539</v>
       </c>
-      <c r="J52" t="str">
-[...12 lines deleted...]
-    <row r="53">
+      <c r="J52" t="s">
+        <v>160</v>
+      </c>
+      <c r="K52" t="s">
+        <v>161</v>
+      </c>
+      <c r="L52" t="s">
+        <v>171</v>
+      </c>
+      <c r="M52" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13">
       <c r="A53">
         <v>52</v>
       </c>
-      <c r="B53" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B53" t="s">
+        <v>89</v>
+      </c>
+      <c r="C53" t="s">
+        <v>90</v>
+      </c>
+      <c r="D53" t="s">
+        <v>173</v>
+      </c>
+      <c r="E53" t="s">
+        <v>174</v>
+      </c>
+      <c r="F53" t="s">
+        <v>17</v>
+      </c>
+      <c r="G53" t="s">
+        <v>18</v>
       </c>
       <c r="H53" s="1">
         <v>174000</v>
       </c>
-      <c r="J53" t="str">
-[...12 lines deleted...]
-    <row r="54">
+      <c r="J53" t="s">
+        <v>93</v>
+      </c>
+      <c r="K53" t="s">
+        <v>90</v>
+      </c>
+      <c r="L53" t="s">
+        <v>175</v>
+      </c>
+      <c r="M53" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13">
       <c r="A54">
         <v>53</v>
       </c>
-      <c r="B54" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B54" t="s">
+        <v>176</v>
+      </c>
+      <c r="C54" t="s">
+        <v>177</v>
+      </c>
+      <c r="D54" t="s">
+        <v>173</v>
+      </c>
+      <c r="E54" t="s">
+        <v>174</v>
+      </c>
+      <c r="F54" t="s">
+        <v>17</v>
+      </c>
+      <c r="G54" t="s">
+        <v>18</v>
       </c>
       <c r="H54" s="1">
         <v>150000</v>
       </c>
-      <c r="J54" t="str">
-[...12 lines deleted...]
-    <row r="55">
+      <c r="J54" t="s">
+        <v>178</v>
+      </c>
+      <c r="K54" t="s">
+        <v>179</v>
+      </c>
+      <c r="L54" t="s">
+        <v>180</v>
+      </c>
+      <c r="M54" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13">
       <c r="A55">
         <v>54</v>
       </c>
-      <c r="B55" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B55" t="s">
+        <v>89</v>
+      </c>
+      <c r="C55" t="s">
+        <v>90</v>
+      </c>
+      <c r="D55" t="s">
+        <v>182</v>
+      </c>
+      <c r="E55" t="s">
+        <v>183</v>
+      </c>
+      <c r="F55" t="s">
+        <v>17</v>
+      </c>
+      <c r="G55" t="s">
+        <v>18</v>
       </c>
       <c r="H55" s="1">
         <v>149700</v>
       </c>
-      <c r="J55" t="str">
-[...12 lines deleted...]
-    <row r="56">
+      <c r="J55" t="s">
+        <v>93</v>
+      </c>
+      <c r="K55" t="s">
+        <v>90</v>
+      </c>
+      <c r="L55" t="s">
+        <v>184</v>
+      </c>
+      <c r="M55" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13">
       <c r="A56">
         <v>55</v>
       </c>
-      <c r="B56" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B56" t="s">
+        <v>186</v>
+      </c>
+      <c r="C56" t="s">
+        <v>187</v>
+      </c>
+      <c r="D56" t="s">
+        <v>126</v>
+      </c>
+      <c r="E56" t="s">
+        <v>127</v>
+      </c>
+      <c r="F56" t="s">
+        <v>17</v>
+      </c>
+      <c r="G56" t="s">
+        <v>18</v>
       </c>
       <c r="H56" s="1">
         <v>1035000</v>
       </c>
-      <c r="J56" t="str">
-[...12 lines deleted...]
-    <row r="57">
+      <c r="J56" t="s">
+        <v>188</v>
+      </c>
+      <c r="K56" t="s">
+        <v>189</v>
+      </c>
+      <c r="L56" t="s">
+        <v>190</v>
+      </c>
+      <c r="M56" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13">
       <c r="A57">
         <v>56</v>
       </c>
-      <c r="B57" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B57" t="s">
+        <v>89</v>
+      </c>
+      <c r="C57" t="s">
+        <v>90</v>
+      </c>
+      <c r="D57" t="s">
+        <v>192</v>
+      </c>
+      <c r="E57" t="s">
+        <v>193</v>
+      </c>
+      <c r="F57" t="s">
+        <v>17</v>
+      </c>
+      <c r="G57" t="s">
+        <v>18</v>
       </c>
       <c r="H57" s="1">
         <v>12500</v>
       </c>
-      <c r="J57" t="str">
-[...12 lines deleted...]
-    <row r="58">
+      <c r="J57" t="s">
+        <v>93</v>
+      </c>
+      <c r="K57" t="s">
+        <v>90</v>
+      </c>
+      <c r="L57" t="s">
+        <v>194</v>
+      </c>
+      <c r="M57" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13">
       <c r="A58">
         <v>57</v>
       </c>
-      <c r="B58" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B58" t="s">
+        <v>89</v>
+      </c>
+      <c r="C58" t="s">
+        <v>90</v>
+      </c>
+      <c r="D58" t="s">
+        <v>192</v>
+      </c>
+      <c r="E58" t="s">
+        <v>193</v>
+      </c>
+      <c r="F58" t="s">
+        <v>17</v>
+      </c>
+      <c r="G58" t="s">
+        <v>18</v>
       </c>
       <c r="H58" s="1">
         <v>81195</v>
       </c>
-      <c r="J58" t="str">
-[...12 lines deleted...]
-    <row r="59">
+      <c r="J58" t="s">
+        <v>93</v>
+      </c>
+      <c r="K58" t="s">
+        <v>90</v>
+      </c>
+      <c r="L58" t="s">
+        <v>196</v>
+      </c>
+      <c r="M58" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13">
       <c r="A59">
         <v>58</v>
       </c>
-      <c r="B59" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B59" t="s">
+        <v>89</v>
+      </c>
+      <c r="C59" t="s">
+        <v>90</v>
+      </c>
+      <c r="D59" t="s">
+        <v>192</v>
+      </c>
+      <c r="E59" t="s">
+        <v>193</v>
+      </c>
+      <c r="F59" t="s">
+        <v>17</v>
+      </c>
+      <c r="G59" t="s">
+        <v>18</v>
       </c>
       <c r="H59" s="1">
         <v>17000</v>
       </c>
-      <c r="J59" t="str">
-[...12 lines deleted...]
-    <row r="60">
+      <c r="J59" t="s">
+        <v>93</v>
+      </c>
+      <c r="K59" t="s">
+        <v>90</v>
+      </c>
+      <c r="L59" t="s">
+        <v>198</v>
+      </c>
+      <c r="M59" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13">
       <c r="A60">
         <v>59</v>
       </c>
-      <c r="B60" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B60" t="s">
+        <v>89</v>
+      </c>
+      <c r="C60" t="s">
+        <v>90</v>
+      </c>
+      <c r="D60" t="s">
+        <v>192</v>
+      </c>
+      <c r="E60" t="s">
+        <v>193</v>
+      </c>
+      <c r="F60" t="s">
+        <v>17</v>
+      </c>
+      <c r="G60" t="s">
+        <v>18</v>
       </c>
       <c r="H60" s="1">
         <v>162</v>
       </c>
-      <c r="J60" t="str">
-[...12 lines deleted...]
-    <row r="61">
+      <c r="J60" t="s">
+        <v>93</v>
+      </c>
+      <c r="K60" t="s">
+        <v>90</v>
+      </c>
+      <c r="L60" t="s">
+        <v>200</v>
+      </c>
+      <c r="M60" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13">
       <c r="A61">
         <v>60</v>
       </c>
-      <c r="B61" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B61" t="s">
+        <v>89</v>
+      </c>
+      <c r="C61" t="s">
+        <v>90</v>
+      </c>
+      <c r="D61" t="s">
+        <v>192</v>
+      </c>
+      <c r="E61" t="s">
+        <v>193</v>
+      </c>
+      <c r="F61" t="s">
+        <v>17</v>
+      </c>
+      <c r="G61" t="s">
+        <v>18</v>
       </c>
       <c r="H61" s="1">
         <v>50000</v>
       </c>
-      <c r="J61" t="str">
-[...12 lines deleted...]
-    <row r="62">
+      <c r="J61" t="s">
+        <v>93</v>
+      </c>
+      <c r="K61" t="s">
+        <v>90</v>
+      </c>
+      <c r="L61" t="s">
+        <v>202</v>
+      </c>
+      <c r="M61" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13">
       <c r="A62">
         <v>61</v>
       </c>
-      <c r="B62" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B62" t="s">
+        <v>204</v>
+      </c>
+      <c r="C62" t="s">
+        <v>205</v>
+      </c>
+      <c r="D62" t="s">
+        <v>206</v>
+      </c>
+      <c r="E62" t="s">
+        <v>207</v>
+      </c>
+      <c r="F62" t="s">
+        <v>17</v>
+      </c>
+      <c r="G62" t="s">
+        <v>18</v>
       </c>
       <c r="H62" s="1">
         <v>1881370</v>
       </c>
-      <c r="J62" t="str">
-[...12 lines deleted...]
-    <row r="63">
+      <c r="J62" t="s">
+        <v>208</v>
+      </c>
+      <c r="K62" t="s">
+        <v>209</v>
+      </c>
+      <c r="L62" t="s">
+        <v>210</v>
+      </c>
+      <c r="M62" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13">
       <c r="A63">
         <v>62</v>
       </c>
-      <c r="B63" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B63" t="s">
+        <v>89</v>
+      </c>
+      <c r="C63" t="s">
+        <v>90</v>
+      </c>
+      <c r="D63" t="s">
+        <v>211</v>
+      </c>
+      <c r="E63" t="s">
+        <v>212</v>
+      </c>
+      <c r="F63" t="s">
+        <v>17</v>
+      </c>
+      <c r="G63" t="s">
+        <v>18</v>
       </c>
       <c r="H63" s="1">
         <v>470664</v>
       </c>
-      <c r="J63" t="str">
-[...12 lines deleted...]
-    <row r="64">
+      <c r="J63" t="s">
+        <v>93</v>
+      </c>
+      <c r="K63" t="s">
+        <v>90</v>
+      </c>
+      <c r="L63" t="s">
+        <v>213</v>
+      </c>
+      <c r="M63" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13">
       <c r="A64">
         <v>63</v>
       </c>
-      <c r="B64" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B64" t="s">
+        <v>89</v>
+      </c>
+      <c r="C64" t="s">
+        <v>90</v>
+      </c>
+      <c r="D64" t="s">
+        <v>211</v>
+      </c>
+      <c r="E64" t="s">
+        <v>212</v>
+      </c>
+      <c r="F64" t="s">
+        <v>17</v>
+      </c>
+      <c r="G64" t="s">
+        <v>18</v>
       </c>
       <c r="H64" s="1">
         <v>135</v>
       </c>
-      <c r="J64" t="str">
-[...12 lines deleted...]
-    <row r="65">
+      <c r="J64" t="s">
+        <v>93</v>
+      </c>
+      <c r="K64" t="s">
+        <v>90</v>
+      </c>
+      <c r="L64" t="s">
+        <v>215</v>
+      </c>
+      <c r="M64" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13">
       <c r="A65">
         <v>64</v>
       </c>
-      <c r="B65" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B65" t="s">
+        <v>89</v>
+      </c>
+      <c r="C65" t="s">
+        <v>90</v>
+      </c>
+      <c r="D65" t="s">
+        <v>217</v>
+      </c>
+      <c r="E65" t="s">
+        <v>218</v>
+      </c>
+      <c r="F65" t="s">
+        <v>17</v>
+      </c>
+      <c r="G65" t="s">
+        <v>18</v>
       </c>
       <c r="H65" s="1">
         <v>56103</v>
       </c>
-      <c r="J65" t="str">
-[...12 lines deleted...]
-    <row r="66">
+      <c r="J65" t="s">
+        <v>93</v>
+      </c>
+      <c r="K65" t="s">
+        <v>90</v>
+      </c>
+      <c r="L65" t="s">
+        <v>219</v>
+      </c>
+      <c r="M65" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13">
       <c r="A66">
         <v>65</v>
       </c>
-      <c r="B66" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B66" t="s">
+        <v>89</v>
+      </c>
+      <c r="C66" t="s">
+        <v>90</v>
+      </c>
+      <c r="D66" t="s">
+        <v>217</v>
+      </c>
+      <c r="E66" t="s">
+        <v>218</v>
+      </c>
+      <c r="F66" t="s">
+        <v>17</v>
+      </c>
+      <c r="G66" t="s">
+        <v>18</v>
       </c>
       <c r="H66" s="1">
         <v>9550</v>
       </c>
-      <c r="J66" t="str">
-[...12 lines deleted...]
-    <row r="67">
+      <c r="J66" t="s">
+        <v>93</v>
+      </c>
+      <c r="K66" t="s">
+        <v>90</v>
+      </c>
+      <c r="L66" t="s">
+        <v>221</v>
+      </c>
+      <c r="M66" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13">
       <c r="A67">
         <v>66</v>
       </c>
-      <c r="B67" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B67" t="s">
+        <v>102</v>
+      </c>
+      <c r="C67" t="s">
+        <v>103</v>
+      </c>
+      <c r="D67" t="s">
+        <v>223</v>
+      </c>
+      <c r="E67" t="s">
+        <v>224</v>
+      </c>
+      <c r="F67" t="s">
+        <v>17</v>
+      </c>
+      <c r="G67" t="s">
+        <v>18</v>
       </c>
       <c r="H67" s="1">
         <v>8030685</v>
       </c>
-      <c r="J67" t="str">
-[...12 lines deleted...]
-    <row r="68">
+      <c r="J67" t="s">
+        <v>106</v>
+      </c>
+      <c r="K67" t="s">
+        <v>107</v>
+      </c>
+      <c r="L67" t="s">
+        <v>225</v>
+      </c>
+      <c r="M67" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13">
       <c r="A68">
         <v>67</v>
       </c>
-      <c r="B68" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B68" t="s">
+        <v>102</v>
+      </c>
+      <c r="C68" t="s">
+        <v>103</v>
+      </c>
+      <c r="D68" t="s">
+        <v>223</v>
+      </c>
+      <c r="E68" t="s">
+        <v>224</v>
+      </c>
+      <c r="F68" t="s">
+        <v>17</v>
+      </c>
+      <c r="G68" t="s">
+        <v>18</v>
       </c>
       <c r="H68" s="1">
         <v>41000</v>
       </c>
-      <c r="J68" t="str">
-[...12 lines deleted...]
-    <row r="69">
+      <c r="J68" t="s">
+        <v>106</v>
+      </c>
+      <c r="K68" t="s">
+        <v>107</v>
+      </c>
+      <c r="L68" t="s">
+        <v>227</v>
+      </c>
+      <c r="M68" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13">
       <c r="A69">
         <v>68</v>
       </c>
-      <c r="B69" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B69" t="s">
+        <v>89</v>
+      </c>
+      <c r="C69" t="s">
+        <v>90</v>
+      </c>
+      <c r="D69" t="s">
+        <v>229</v>
+      </c>
+      <c r="E69" t="s">
+        <v>230</v>
+      </c>
+      <c r="F69" t="s">
+        <v>17</v>
+      </c>
+      <c r="G69" t="s">
+        <v>18</v>
       </c>
       <c r="H69" s="1">
         <v>141230</v>
       </c>
-      <c r="J69" t="str">
-[...12 lines deleted...]
-    <row r="70">
+      <c r="J69" t="s">
+        <v>93</v>
+      </c>
+      <c r="K69" t="s">
+        <v>90</v>
+      </c>
+      <c r="L69" t="s">
+        <v>231</v>
+      </c>
+      <c r="M69" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13">
       <c r="A70">
         <v>69</v>
       </c>
-      <c r="B70" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B70" t="s">
+        <v>163</v>
+      </c>
+      <c r="C70" t="s">
+        <v>164</v>
+      </c>
+      <c r="D70" t="s">
+        <v>233</v>
+      </c>
+      <c r="E70" t="s">
+        <v>234</v>
+      </c>
+      <c r="F70" t="s">
+        <v>17</v>
+      </c>
+      <c r="G70" t="s">
+        <v>18</v>
       </c>
       <c r="H70" s="1">
         <v>2200000</v>
       </c>
-      <c r="J70" t="str">
-[...12 lines deleted...]
-    <row r="71">
+      <c r="J70" t="s">
+        <v>235</v>
+      </c>
+      <c r="K70" t="s">
+        <v>236</v>
+      </c>
+      <c r="L70" t="s">
+        <v>237</v>
+      </c>
+      <c r="M70" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13">
       <c r="A71">
         <v>70</v>
       </c>
-      <c r="B71" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B71" t="s">
+        <v>163</v>
+      </c>
+      <c r="C71" t="s">
+        <v>164</v>
+      </c>
+      <c r="D71" t="s">
+        <v>96</v>
+      </c>
+      <c r="E71" t="s">
+        <v>97</v>
+      </c>
+      <c r="F71" t="s">
+        <v>17</v>
+      </c>
+      <c r="G71" t="s">
+        <v>18</v>
       </c>
       <c r="H71" s="1">
         <v>50000</v>
       </c>
-      <c r="J71" t="str">
-[...12 lines deleted...]
-    <row r="72">
+      <c r="J71" t="s">
+        <v>235</v>
+      </c>
+      <c r="K71" t="s">
+        <v>236</v>
+      </c>
+      <c r="L71" t="s">
+        <v>100</v>
+      </c>
+      <c r="M71" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13">
       <c r="A72">
         <v>71</v>
       </c>
-      <c r="B72" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B72" t="s">
+        <v>163</v>
+      </c>
+      <c r="C72" t="s">
+        <v>164</v>
+      </c>
+      <c r="D72" t="s">
+        <v>239</v>
+      </c>
+      <c r="E72" t="s">
+        <v>240</v>
+      </c>
+      <c r="F72" t="s">
+        <v>17</v>
+      </c>
+      <c r="G72" t="s">
+        <v>18</v>
       </c>
       <c r="H72" s="1">
         <v>183975</v>
       </c>
-      <c r="J72" t="str">
-[...12 lines deleted...]
-    <row r="73">
+      <c r="J72" t="s">
+        <v>241</v>
+      </c>
+      <c r="K72" t="s">
+        <v>242</v>
+      </c>
+      <c r="L72" t="s">
+        <v>243</v>
+      </c>
+      <c r="M72" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13">
       <c r="A73">
         <v>72</v>
       </c>
-      <c r="B73" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B73" t="s">
+        <v>163</v>
+      </c>
+      <c r="C73" t="s">
+        <v>164</v>
+      </c>
+      <c r="D73" t="s">
+        <v>239</v>
+      </c>
+      <c r="E73" t="s">
+        <v>240</v>
+      </c>
+      <c r="F73" t="s">
+        <v>17</v>
+      </c>
+      <c r="G73" t="s">
+        <v>18</v>
       </c>
       <c r="H73" s="1">
         <v>172785</v>
       </c>
-      <c r="J73" t="str">
-[...12 lines deleted...]
-    <row r="74">
+      <c r="J73" t="s">
+        <v>245</v>
+      </c>
+      <c r="K73" t="s">
+        <v>246</v>
+      </c>
+      <c r="L73" t="s">
+        <v>243</v>
+      </c>
+      <c r="M73" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13">
       <c r="A74">
         <v>73</v>
       </c>
-      <c r="B74" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B74" t="s">
+        <v>163</v>
+      </c>
+      <c r="C74" t="s">
+        <v>164</v>
+      </c>
+      <c r="D74" t="s">
+        <v>239</v>
+      </c>
+      <c r="E74" t="s">
+        <v>240</v>
+      </c>
+      <c r="F74" t="s">
+        <v>17</v>
+      </c>
+      <c r="G74" t="s">
+        <v>18</v>
       </c>
       <c r="H74" s="1">
         <v>27596</v>
       </c>
-      <c r="J74" t="str">
-[...12 lines deleted...]
-    <row r="75">
+      <c r="J74" t="s">
+        <v>247</v>
+      </c>
+      <c r="K74" t="s">
+        <v>248</v>
+      </c>
+      <c r="L74" t="s">
+        <v>243</v>
+      </c>
+      <c r="M74" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13">
       <c r="A75">
         <v>74</v>
       </c>
-      <c r="B75" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B75" t="s">
+        <v>163</v>
+      </c>
+      <c r="C75" t="s">
+        <v>164</v>
+      </c>
+      <c r="D75" t="s">
+        <v>239</v>
+      </c>
+      <c r="E75" t="s">
+        <v>240</v>
+      </c>
+      <c r="F75" t="s">
+        <v>17</v>
+      </c>
+      <c r="G75" t="s">
+        <v>18</v>
       </c>
       <c r="H75" s="1">
         <v>76500</v>
       </c>
-      <c r="J75" t="str">
-[...12 lines deleted...]
-    <row r="76">
+      <c r="J75" t="s">
+        <v>235</v>
+      </c>
+      <c r="K75" t="s">
+        <v>236</v>
+      </c>
+      <c r="L75" t="s">
+        <v>249</v>
+      </c>
+      <c r="M75" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13">
       <c r="A76">
         <v>75</v>
       </c>
-      <c r="B76" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B76" t="s">
+        <v>163</v>
+      </c>
+      <c r="C76" t="s">
+        <v>164</v>
+      </c>
+      <c r="D76" t="s">
+        <v>239</v>
+      </c>
+      <c r="E76" t="s">
+        <v>240</v>
+      </c>
+      <c r="F76" t="s">
+        <v>17</v>
+      </c>
+      <c r="G76" t="s">
+        <v>18</v>
       </c>
       <c r="H76" s="1">
         <v>30000</v>
       </c>
-      <c r="J76" t="str">
-[...12 lines deleted...]
-    <row r="77">
+      <c r="J76" t="s">
+        <v>235</v>
+      </c>
+      <c r="K76" t="s">
+        <v>236</v>
+      </c>
+      <c r="L76" t="s">
+        <v>251</v>
+      </c>
+      <c r="M76" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13">
       <c r="A77">
         <v>76</v>
       </c>
-      <c r="B77" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B77" t="s">
+        <v>89</v>
+      </c>
+      <c r="C77" t="s">
+        <v>90</v>
+      </c>
+      <c r="D77" t="s">
+        <v>239</v>
+      </c>
+      <c r="E77" t="s">
+        <v>240</v>
+      </c>
+      <c r="F77" t="s">
+        <v>17</v>
+      </c>
+      <c r="G77" t="s">
+        <v>18</v>
       </c>
       <c r="H77" s="1">
         <v>1500</v>
       </c>
-      <c r="J77" t="str">
-[...12 lines deleted...]
-    <row r="78">
+      <c r="J77" t="s">
+        <v>93</v>
+      </c>
+      <c r="K77" t="s">
+        <v>90</v>
+      </c>
+      <c r="L77" t="s">
+        <v>251</v>
+      </c>
+      <c r="M77" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13">
       <c r="A78">
         <v>77</v>
       </c>
-      <c r="B78" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B78" t="s">
+        <v>253</v>
+      </c>
+      <c r="C78" t="s">
+        <v>254</v>
+      </c>
+      <c r="D78" t="s">
+        <v>255</v>
+      </c>
+      <c r="E78" t="s">
+        <v>256</v>
+      </c>
+      <c r="F78" t="s">
+        <v>17</v>
+      </c>
+      <c r="G78" t="s">
+        <v>18</v>
       </c>
       <c r="H78" s="1">
         <v>59046</v>
       </c>
-      <c r="J78" t="str">
-[...12 lines deleted...]
-    <row r="79">
+      <c r="J78" t="s">
+        <v>257</v>
+      </c>
+      <c r="K78" t="s">
+        <v>254</v>
+      </c>
+      <c r="L78" t="s">
+        <v>258</v>
+      </c>
+      <c r="M78" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13">
       <c r="A79">
         <v>78</v>
       </c>
-      <c r="B79" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B79" t="s">
+        <v>253</v>
+      </c>
+      <c r="C79" t="s">
+        <v>254</v>
+      </c>
+      <c r="D79" t="s">
+        <v>255</v>
+      </c>
+      <c r="E79" t="s">
+        <v>256</v>
+      </c>
+      <c r="F79" t="s">
+        <v>17</v>
+      </c>
+      <c r="G79" t="s">
+        <v>18</v>
       </c>
       <c r="H79" s="1">
         <v>102072</v>
       </c>
-      <c r="J79" t="str">
-[...12 lines deleted...]
-    <row r="80">
+      <c r="J79" t="s">
+        <v>257</v>
+      </c>
+      <c r="K79" t="s">
+        <v>254</v>
+      </c>
+      <c r="L79" t="s">
+        <v>260</v>
+      </c>
+      <c r="M79" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13">
       <c r="A80">
         <v>79</v>
       </c>
-      <c r="B80" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B80" t="s">
+        <v>253</v>
+      </c>
+      <c r="C80" t="s">
+        <v>254</v>
+      </c>
+      <c r="D80" t="s">
+        <v>255</v>
+      </c>
+      <c r="E80" t="s">
+        <v>256</v>
+      </c>
+      <c r="F80" t="s">
+        <v>17</v>
+      </c>
+      <c r="G80" t="s">
+        <v>18</v>
       </c>
       <c r="H80" s="1">
         <v>55262</v>
       </c>
-      <c r="J80" t="str">
-[...12 lines deleted...]
-    <row r="81">
+      <c r="J80" t="s">
+        <v>257</v>
+      </c>
+      <c r="K80" t="s">
+        <v>254</v>
+      </c>
+      <c r="L80" t="s">
+        <v>262</v>
+      </c>
+      <c r="M80" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13">
       <c r="A81">
         <v>80</v>
       </c>
-      <c r="B81" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B81" t="s">
+        <v>264</v>
+      </c>
+      <c r="C81" t="s">
+        <v>265</v>
+      </c>
+      <c r="D81" t="s">
+        <v>255</v>
+      </c>
+      <c r="E81" t="s">
+        <v>256</v>
+      </c>
+      <c r="F81" t="s">
+        <v>17</v>
+      </c>
+      <c r="G81" t="s">
+        <v>18</v>
       </c>
       <c r="H81" s="1">
         <v>136217</v>
       </c>
-      <c r="J81" t="str">
-[...12 lines deleted...]
-    <row r="82">
+      <c r="J81" t="s">
+        <v>266</v>
+      </c>
+      <c r="K81" t="s">
+        <v>265</v>
+      </c>
+      <c r="L81" t="s">
+        <v>258</v>
+      </c>
+      <c r="M81" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13">
       <c r="A82">
         <v>81</v>
       </c>
-      <c r="B82" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B82" t="s">
+        <v>264</v>
+      </c>
+      <c r="C82" t="s">
+        <v>265</v>
+      </c>
+      <c r="D82" t="s">
+        <v>255</v>
+      </c>
+      <c r="E82" t="s">
+        <v>256</v>
+      </c>
+      <c r="F82" t="s">
+        <v>17</v>
+      </c>
+      <c r="G82" t="s">
+        <v>18</v>
       </c>
       <c r="H82" s="1">
         <v>170051</v>
       </c>
-      <c r="J82" t="str">
-[...12 lines deleted...]
-    <row r="83">
+      <c r="J82" t="s">
+        <v>267</v>
+      </c>
+      <c r="K82" t="s">
+        <v>268</v>
+      </c>
+      <c r="L82" t="s">
+        <v>258</v>
+      </c>
+      <c r="M82" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13">
       <c r="A83">
         <v>82</v>
       </c>
-      <c r="B83" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B83" t="s">
+        <v>269</v>
+      </c>
+      <c r="C83" t="s">
+        <v>270</v>
+      </c>
+      <c r="D83" t="s">
+        <v>255</v>
+      </c>
+      <c r="E83" t="s">
+        <v>256</v>
+      </c>
+      <c r="F83" t="s">
+        <v>17</v>
+      </c>
+      <c r="G83" t="s">
+        <v>18</v>
       </c>
       <c r="H83" s="1">
         <v>40000</v>
       </c>
-      <c r="J83" t="str">
-[...12 lines deleted...]
-    <row r="84">
+      <c r="J83" t="s">
+        <v>271</v>
+      </c>
+      <c r="K83" t="s">
+        <v>272</v>
+      </c>
+      <c r="L83" t="s">
+        <v>258</v>
+      </c>
+      <c r="M83" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13">
       <c r="A84">
         <v>83</v>
       </c>
-      <c r="B84" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B84" t="s">
+        <v>89</v>
+      </c>
+      <c r="C84" t="s">
+        <v>90</v>
+      </c>
+      <c r="D84" t="s">
+        <v>255</v>
+      </c>
+      <c r="E84" t="s">
+        <v>256</v>
+      </c>
+      <c r="F84" t="s">
+        <v>17</v>
+      </c>
+      <c r="G84" t="s">
+        <v>18</v>
       </c>
       <c r="H84" s="1">
         <v>5685</v>
       </c>
-      <c r="J84" t="str">
-[...12 lines deleted...]
-    <row r="85">
+      <c r="J84" t="s">
+        <v>93</v>
+      </c>
+      <c r="K84" t="s">
+        <v>90</v>
+      </c>
+      <c r="L84" t="s">
+        <v>258</v>
+      </c>
+      <c r="M84" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13">
       <c r="A85">
         <v>84</v>
       </c>
-      <c r="B85" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B85" t="s">
+        <v>163</v>
+      </c>
+      <c r="C85" t="s">
+        <v>164</v>
+      </c>
+      <c r="D85" t="s">
+        <v>255</v>
+      </c>
+      <c r="E85" t="s">
+        <v>256</v>
+      </c>
+      <c r="F85" t="s">
+        <v>17</v>
+      </c>
+      <c r="G85" t="s">
+        <v>18</v>
       </c>
       <c r="H85" s="1">
         <v>1000</v>
       </c>
-      <c r="J85" t="str">
-[...12 lines deleted...]
-    <row r="86">
+      <c r="J85" t="s">
+        <v>235</v>
+      </c>
+      <c r="K85" t="s">
+        <v>236</v>
+      </c>
+      <c r="L85" t="s">
+        <v>260</v>
+      </c>
+      <c r="M85" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13">
       <c r="A86">
         <v>85</v>
       </c>
-      <c r="B86" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B86" t="s">
+        <v>163</v>
+      </c>
+      <c r="C86" t="s">
+        <v>164</v>
+      </c>
+      <c r="D86" t="s">
+        <v>59</v>
+      </c>
+      <c r="E86" t="s">
+        <v>60</v>
+      </c>
+      <c r="F86" t="s">
+        <v>17</v>
+      </c>
+      <c r="G86" t="s">
+        <v>18</v>
       </c>
       <c r="H86" s="1">
         <v>1100</v>
       </c>
-      <c r="J86" t="str">
-[...12 lines deleted...]
-    <row r="87">
+      <c r="J86" t="s">
+        <v>165</v>
+      </c>
+      <c r="K86" t="s">
+        <v>166</v>
+      </c>
+      <c r="L86" t="s">
+        <v>273</v>
+      </c>
+      <c r="M86" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13">
       <c r="A87">
         <v>86</v>
       </c>
-      <c r="B87" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B87" t="s">
+        <v>275</v>
+      </c>
+      <c r="C87" t="s">
+        <v>276</v>
+      </c>
+      <c r="D87" t="s">
+        <v>277</v>
+      </c>
+      <c r="E87" t="s">
+        <v>278</v>
+      </c>
+      <c r="F87" t="s">
+        <v>17</v>
+      </c>
+      <c r="G87" t="s">
+        <v>18</v>
       </c>
       <c r="H87" s="1">
         <v>501433</v>
       </c>
-      <c r="J87" t="str">
-[...12 lines deleted...]
-    <row r="88">
+      <c r="J87" t="s">
+        <v>279</v>
+      </c>
+      <c r="K87" t="s">
+        <v>280</v>
+      </c>
+      <c r="L87" t="s">
+        <v>281</v>
+      </c>
+      <c r="M87" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13">
       <c r="A88">
         <v>87</v>
       </c>
-      <c r="B88" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B88" t="s">
+        <v>282</v>
+      </c>
+      <c r="C88" t="s">
+        <v>283</v>
+      </c>
+      <c r="D88" t="s">
+        <v>277</v>
+      </c>
+      <c r="E88" t="s">
+        <v>278</v>
+      </c>
+      <c r="F88" t="s">
+        <v>17</v>
+      </c>
+      <c r="G88" t="s">
+        <v>18</v>
       </c>
       <c r="H88" s="1">
         <v>1690329</v>
       </c>
-      <c r="J88" t="str">
-[...12 lines deleted...]
-    <row r="89">
+      <c r="J88" t="s">
+        <v>284</v>
+      </c>
+      <c r="K88" t="s">
+        <v>285</v>
+      </c>
+      <c r="L88" t="s">
+        <v>281</v>
+      </c>
+      <c r="M88" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13">
       <c r="A89">
         <v>88</v>
       </c>
-      <c r="B89" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B89" t="s">
+        <v>163</v>
+      </c>
+      <c r="C89" t="s">
+        <v>164</v>
+      </c>
+      <c r="D89" t="s">
+        <v>286</v>
+      </c>
+      <c r="E89" t="s">
+        <v>287</v>
+      </c>
+      <c r="F89" t="s">
+        <v>17</v>
+      </c>
+      <c r="G89" t="s">
+        <v>18</v>
       </c>
       <c r="H89" s="1">
         <v>124000</v>
       </c>
-      <c r="J89" t="str">
-[...12 lines deleted...]
-    <row r="90">
+      <c r="J89" t="s">
+        <v>235</v>
+      </c>
+      <c r="K89" t="s">
+        <v>236</v>
+      </c>
+      <c r="L89" t="s">
+        <v>288</v>
+      </c>
+      <c r="M89" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13">
       <c r="A90">
         <v>89</v>
       </c>
-      <c r="B90" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B90" t="s">
+        <v>253</v>
+      </c>
+      <c r="C90" t="s">
+        <v>254</v>
+      </c>
+      <c r="D90" t="s">
+        <v>182</v>
+      </c>
+      <c r="E90" t="s">
+        <v>183</v>
+      </c>
+      <c r="F90" t="s">
+        <v>17</v>
+      </c>
+      <c r="G90" t="s">
+        <v>18</v>
       </c>
       <c r="H90" s="1">
         <v>5300</v>
       </c>
-      <c r="J90" t="str">
-[...12 lines deleted...]
-    <row r="91">
+      <c r="J90" t="s">
+        <v>257</v>
+      </c>
+      <c r="K90" t="s">
+        <v>254</v>
+      </c>
+      <c r="L90" t="s">
+        <v>290</v>
+      </c>
+      <c r="M90" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13">
       <c r="A91">
         <v>90</v>
       </c>
-      <c r="B91" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B91" t="s">
+        <v>253</v>
+      </c>
+      <c r="C91" t="s">
+        <v>254</v>
+      </c>
+      <c r="D91" t="s">
+        <v>292</v>
+      </c>
+      <c r="E91" t="s">
+        <v>293</v>
+      </c>
+      <c r="F91" t="s">
+        <v>17</v>
+      </c>
+      <c r="G91" t="s">
+        <v>18</v>
       </c>
       <c r="H91" s="1">
         <v>3426</v>
       </c>
-      <c r="J91" t="str">
-[...12 lines deleted...]
-    <row r="92">
+      <c r="J91" t="s">
+        <v>257</v>
+      </c>
+      <c r="K91" t="s">
+        <v>254</v>
+      </c>
+      <c r="L91" t="s">
+        <v>294</v>
+      </c>
+      <c r="M91" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13">
       <c r="A92">
         <v>91</v>
       </c>
-      <c r="B92" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B92" t="s">
+        <v>163</v>
+      </c>
+      <c r="C92" t="s">
+        <v>164</v>
+      </c>
+      <c r="D92" t="s">
+        <v>192</v>
+      </c>
+      <c r="E92" t="s">
+        <v>193</v>
+      </c>
+      <c r="F92" t="s">
+        <v>17</v>
+      </c>
+      <c r="G92" t="s">
+        <v>18</v>
       </c>
       <c r="H92" s="1">
         <v>1561</v>
       </c>
-      <c r="J92" t="str">
-[...12 lines deleted...]
-    <row r="93">
+      <c r="J92" t="s">
+        <v>235</v>
+      </c>
+      <c r="K92" t="s">
+        <v>236</v>
+      </c>
+      <c r="L92" t="s">
+        <v>196</v>
+      </c>
+      <c r="M92" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13">
       <c r="A93">
         <v>92</v>
       </c>
-      <c r="B93" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B93" t="s">
+        <v>253</v>
+      </c>
+      <c r="C93" t="s">
+        <v>254</v>
+      </c>
+      <c r="D93" t="s">
+        <v>192</v>
+      </c>
+      <c r="E93" t="s">
+        <v>193</v>
+      </c>
+      <c r="F93" t="s">
+        <v>17</v>
+      </c>
+      <c r="G93" t="s">
+        <v>18</v>
       </c>
       <c r="H93" s="1">
         <v>126</v>
       </c>
-      <c r="J93" t="str">
-[...12 lines deleted...]
-    <row r="94">
+      <c r="J93" t="s">
+        <v>257</v>
+      </c>
+      <c r="K93" t="s">
+        <v>254</v>
+      </c>
+      <c r="L93" t="s">
+        <v>200</v>
+      </c>
+      <c r="M93" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13">
       <c r="A94">
         <v>93</v>
       </c>
-      <c r="B94" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B94" t="s">
+        <v>163</v>
+      </c>
+      <c r="C94" t="s">
+        <v>164</v>
+      </c>
+      <c r="D94" t="s">
+        <v>296</v>
+      </c>
+      <c r="E94" t="s">
+        <v>297</v>
+      </c>
+      <c r="F94" t="s">
+        <v>17</v>
+      </c>
+      <c r="G94" t="s">
+        <v>18</v>
       </c>
       <c r="H94" s="1">
         <v>6000</v>
       </c>
-      <c r="J94" t="str">
-[...12 lines deleted...]
-    <row r="95">
+      <c r="J94" t="s">
+        <v>235</v>
+      </c>
+      <c r="K94" t="s">
+        <v>236</v>
+      </c>
+      <c r="L94" t="s">
+        <v>298</v>
+      </c>
+      <c r="M94" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13">
       <c r="A95">
         <v>94</v>
       </c>
-      <c r="B95" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B95" t="s">
+        <v>163</v>
+      </c>
+      <c r="C95" t="s">
+        <v>164</v>
+      </c>
+      <c r="D95" t="s">
+        <v>300</v>
+      </c>
+      <c r="E95" t="s">
+        <v>301</v>
+      </c>
+      <c r="F95" t="s">
+        <v>17</v>
+      </c>
+      <c r="G95" t="s">
+        <v>18</v>
       </c>
       <c r="H95" s="1">
         <v>12993</v>
       </c>
-      <c r="J95" t="str">
-[...12 lines deleted...]
-    <row r="96">
+      <c r="J95" t="s">
+        <v>235</v>
+      </c>
+      <c r="K95" t="s">
+        <v>236</v>
+      </c>
+      <c r="L95" t="s">
+        <v>302</v>
+      </c>
+      <c r="M95" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13">
       <c r="A96">
         <v>95</v>
       </c>
-      <c r="B96" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B96" t="s">
+        <v>163</v>
+      </c>
+      <c r="C96" t="s">
+        <v>164</v>
+      </c>
+      <c r="D96" t="s">
+        <v>304</v>
+      </c>
+      <c r="E96" t="s">
+        <v>305</v>
+      </c>
+      <c r="F96" t="s">
+        <v>17</v>
+      </c>
+      <c r="G96" t="s">
+        <v>18</v>
       </c>
       <c r="H96" s="1">
         <v>57700</v>
       </c>
-      <c r="J96" t="str">
-[...12 lines deleted...]
-    <row r="97">
+      <c r="J96" t="s">
+        <v>235</v>
+      </c>
+      <c r="K96" t="s">
+        <v>236</v>
+      </c>
+      <c r="L96" t="s">
+        <v>306</v>
+      </c>
+      <c r="M96" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13">
       <c r="A97">
         <v>96</v>
       </c>
-      <c r="B97" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B97" t="s">
+        <v>156</v>
+      </c>
+      <c r="C97" t="s">
+        <v>157</v>
+      </c>
+      <c r="D97" t="s">
+        <v>206</v>
+      </c>
+      <c r="E97" t="s">
+        <v>207</v>
+      </c>
+      <c r="F97" t="s">
+        <v>17</v>
+      </c>
+      <c r="G97" t="s">
+        <v>18</v>
       </c>
       <c r="H97" s="1">
         <v>1765386</v>
       </c>
-      <c r="J97" t="str">
-[...12 lines deleted...]
-    <row r="98">
+      <c r="J97" t="s">
+        <v>308</v>
+      </c>
+      <c r="K97" t="s">
+        <v>309</v>
+      </c>
+      <c r="L97" t="s">
+        <v>310</v>
+      </c>
+      <c r="M97" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13">
       <c r="A98">
         <v>97</v>
       </c>
-      <c r="B98" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B98" t="s">
+        <v>253</v>
+      </c>
+      <c r="C98" t="s">
+        <v>254</v>
+      </c>
+      <c r="D98" t="s">
+        <v>311</v>
+      </c>
+      <c r="E98" t="s">
+        <v>312</v>
+      </c>
+      <c r="F98" t="s">
+        <v>17</v>
+      </c>
+      <c r="G98" t="s">
+        <v>18</v>
       </c>
       <c r="H98" s="1">
         <v>3337</v>
       </c>
-      <c r="J98" t="str">
-[...12 lines deleted...]
-    <row r="99">
+      <c r="J98" t="s">
+        <v>257</v>
+      </c>
+      <c r="K98" t="s">
+        <v>254</v>
+      </c>
+      <c r="L98" t="s">
+        <v>313</v>
+      </c>
+      <c r="M98" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13">
       <c r="A99">
         <v>98</v>
       </c>
-      <c r="B99" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B99" t="s">
+        <v>253</v>
+      </c>
+      <c r="C99" t="s">
+        <v>254</v>
+      </c>
+      <c r="D99" t="s">
+        <v>315</v>
+      </c>
+      <c r="E99" t="s">
+        <v>316</v>
+      </c>
+      <c r="F99" t="s">
+        <v>17</v>
+      </c>
+      <c r="G99" t="s">
+        <v>18</v>
       </c>
       <c r="H99" s="1">
         <v>1000</v>
       </c>
-      <c r="J99" t="str">
-[...12 lines deleted...]
-    <row r="100">
+      <c r="J99" t="s">
+        <v>257</v>
+      </c>
+      <c r="K99" t="s">
+        <v>254</v>
+      </c>
+      <c r="L99" t="s">
+        <v>317</v>
+      </c>
+      <c r="M99" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13">
       <c r="A100">
         <v>99</v>
       </c>
-      <c r="B100" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B100" t="s">
+        <v>253</v>
+      </c>
+      <c r="C100" t="s">
+        <v>254</v>
+      </c>
+      <c r="D100" t="s">
+        <v>315</v>
+      </c>
+      <c r="E100" t="s">
+        <v>316</v>
+      </c>
+      <c r="F100" t="s">
+        <v>17</v>
+      </c>
+      <c r="G100" t="s">
+        <v>18</v>
       </c>
       <c r="H100" s="1">
         <v>24494</v>
       </c>
-      <c r="J100" t="str">
-[...12 lines deleted...]
-    <row r="101">
+      <c r="J100" t="s">
+        <v>257</v>
+      </c>
+      <c r="K100" t="s">
+        <v>254</v>
+      </c>
+      <c r="L100" t="s">
+        <v>319</v>
+      </c>
+      <c r="M100" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13">
       <c r="A101">
         <v>100</v>
       </c>
-      <c r="B101" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B101" t="s">
+        <v>102</v>
+      </c>
+      <c r="C101" t="s">
+        <v>103</v>
+      </c>
+      <c r="D101" t="s">
+        <v>315</v>
+      </c>
+      <c r="E101" t="s">
+        <v>316</v>
+      </c>
+      <c r="F101" t="s">
+        <v>17</v>
+      </c>
+      <c r="G101" t="s">
+        <v>18</v>
       </c>
       <c r="H101" s="1">
         <v>135359</v>
       </c>
-      <c r="J101" t="str">
-[...12 lines deleted...]
-    <row r="102">
+      <c r="J101" t="s">
+        <v>106</v>
+      </c>
+      <c r="K101" t="s">
+        <v>107</v>
+      </c>
+      <c r="L101" t="s">
+        <v>321</v>
+      </c>
+      <c r="M101" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13">
       <c r="A102">
         <v>101</v>
       </c>
-      <c r="B102" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B102" t="s">
+        <v>118</v>
+      </c>
+      <c r="C102" t="s">
+        <v>119</v>
+      </c>
+      <c r="D102" t="s">
+        <v>112</v>
+      </c>
+      <c r="E102" t="s">
+        <v>113</v>
+      </c>
+      <c r="F102" t="s">
+        <v>17</v>
+      </c>
+      <c r="G102" t="s">
+        <v>18</v>
       </c>
       <c r="H102" s="1">
         <v>199500</v>
       </c>
-      <c r="J102" t="str">
-[...12 lines deleted...]
-    <row r="103">
+      <c r="J102" t="s">
+        <v>122</v>
+      </c>
+      <c r="K102" t="s">
+        <v>123</v>
+      </c>
+      <c r="L102" t="s">
+        <v>323</v>
+      </c>
+      <c r="M102" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13">
       <c r="A103">
         <v>102</v>
       </c>
-      <c r="B103" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B103" t="s">
+        <v>89</v>
+      </c>
+      <c r="C103" t="s">
+        <v>90</v>
+      </c>
+      <c r="D103" t="s">
+        <v>112</v>
+      </c>
+      <c r="E103" t="s">
+        <v>113</v>
+      </c>
+      <c r="F103" t="s">
+        <v>17</v>
+      </c>
+      <c r="G103" t="s">
+        <v>18</v>
       </c>
       <c r="H103" s="1">
         <v>10028</v>
       </c>
-      <c r="J103" t="str">
-[...12 lines deleted...]
-    <row r="104">
+      <c r="J103" t="s">
+        <v>93</v>
+      </c>
+      <c r="K103" t="s">
+        <v>90</v>
+      </c>
+      <c r="L103" t="s">
+        <v>325</v>
+      </c>
+      <c r="M103" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13">
       <c r="A104">
         <v>103</v>
       </c>
-      <c r="B104" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B104" t="s">
+        <v>327</v>
+      </c>
+      <c r="C104" t="s">
+        <v>328</v>
+      </c>
+      <c r="D104" t="s">
+        <v>112</v>
+      </c>
+      <c r="E104" t="s">
+        <v>113</v>
+      </c>
+      <c r="F104" t="s">
+        <v>17</v>
+      </c>
+      <c r="G104" t="s">
+        <v>18</v>
       </c>
       <c r="H104" s="1">
         <v>2528</v>
       </c>
-      <c r="J104" t="str">
-[...12 lines deleted...]
-    <row r="105">
+      <c r="J104" t="s">
+        <v>329</v>
+      </c>
+      <c r="K104" t="s">
+        <v>330</v>
+      </c>
+      <c r="L104" t="s">
+        <v>325</v>
+      </c>
+      <c r="M104" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13">
       <c r="A105">
         <v>104</v>
       </c>
-      <c r="B105" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B105" t="s">
+        <v>275</v>
+      </c>
+      <c r="C105" t="s">
+        <v>276</v>
+      </c>
+      <c r="D105" t="s">
+        <v>120</v>
+      </c>
+      <c r="E105" t="s">
+        <v>121</v>
+      </c>
+      <c r="F105" t="s">
+        <v>17</v>
+      </c>
+      <c r="G105" t="s">
+        <v>18</v>
       </c>
       <c r="H105" s="1">
         <v>6528</v>
       </c>
-      <c r="J105" t="str">
-[...12 lines deleted...]
-    <row r="106">
+      <c r="J105" t="s">
+        <v>279</v>
+      </c>
+      <c r="K105" t="s">
+        <v>280</v>
+      </c>
+      <c r="L105" t="s">
+        <v>124</v>
+      </c>
+      <c r="M105" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13">
       <c r="A106">
         <v>105</v>
       </c>
-      <c r="B106" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B106" t="s">
+        <v>253</v>
+      </c>
+      <c r="C106" t="s">
+        <v>254</v>
+      </c>
+      <c r="D106" t="s">
+        <v>211</v>
+      </c>
+      <c r="E106" t="s">
+        <v>212</v>
+      </c>
+      <c r="F106" t="s">
+        <v>17</v>
+      </c>
+      <c r="G106" t="s">
+        <v>18</v>
       </c>
       <c r="H106" s="1">
         <v>60440</v>
       </c>
-      <c r="J106" t="str">
-[...12 lines deleted...]
-    <row r="107">
+      <c r="J106" t="s">
+        <v>257</v>
+      </c>
+      <c r="K106" t="s">
+        <v>254</v>
+      </c>
+      <c r="L106" t="s">
+        <v>331</v>
+      </c>
+      <c r="M106" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13">
       <c r="A107">
         <v>106</v>
       </c>
-      <c r="B107" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B107" t="s">
+        <v>253</v>
+      </c>
+      <c r="C107" t="s">
+        <v>254</v>
+      </c>
+      <c r="D107" t="s">
+        <v>211</v>
+      </c>
+      <c r="E107" t="s">
+        <v>212</v>
+      </c>
+      <c r="F107" t="s">
+        <v>17</v>
+      </c>
+      <c r="G107" t="s">
+        <v>18</v>
       </c>
       <c r="H107" s="1">
         <v>171013</v>
       </c>
-      <c r="J107" t="str">
-[...12 lines deleted...]
-    <row r="108">
+      <c r="J107" t="s">
+        <v>257</v>
+      </c>
+      <c r="K107" t="s">
+        <v>254</v>
+      </c>
+      <c r="L107" t="s">
+        <v>333</v>
+      </c>
+      <c r="M107" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13">
       <c r="A108">
         <v>107</v>
       </c>
-      <c r="B108" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B108" t="s">
+        <v>253</v>
+      </c>
+      <c r="C108" t="s">
+        <v>254</v>
+      </c>
+      <c r="D108" t="s">
+        <v>211</v>
+      </c>
+      <c r="E108" t="s">
+        <v>212</v>
+      </c>
+      <c r="F108" t="s">
+        <v>17</v>
+      </c>
+      <c r="G108" t="s">
+        <v>18</v>
       </c>
       <c r="H108" s="1">
         <v>22120</v>
       </c>
-      <c r="J108" t="str">
-[...12 lines deleted...]
-    <row r="109">
+      <c r="J108" t="s">
+        <v>257</v>
+      </c>
+      <c r="K108" t="s">
+        <v>254</v>
+      </c>
+      <c r="L108" t="s">
+        <v>215</v>
+      </c>
+      <c r="M108" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13">
       <c r="A109">
         <v>108</v>
       </c>
-      <c r="B109" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B109" t="s">
+        <v>253</v>
+      </c>
+      <c r="C109" t="s">
+        <v>254</v>
+      </c>
+      <c r="D109" t="s">
+        <v>211</v>
+      </c>
+      <c r="E109" t="s">
+        <v>212</v>
+      </c>
+      <c r="F109" t="s">
+        <v>17</v>
+      </c>
+      <c r="G109" t="s">
+        <v>18</v>
       </c>
       <c r="H109" s="1">
         <v>40037</v>
       </c>
-      <c r="J109" t="str">
-[...12 lines deleted...]
-    <row r="110">
+      <c r="J109" t="s">
+        <v>257</v>
+      </c>
+      <c r="K109" t="s">
+        <v>254</v>
+      </c>
+      <c r="L109" t="s">
+        <v>213</v>
+      </c>
+      <c r="M109" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13">
       <c r="A110">
         <v>109</v>
       </c>
-      <c r="B110" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B110" t="s">
+        <v>275</v>
+      </c>
+      <c r="C110" t="s">
+        <v>276</v>
+      </c>
+      <c r="D110" t="s">
+        <v>211</v>
+      </c>
+      <c r="E110" t="s">
+        <v>212</v>
+      </c>
+      <c r="F110" t="s">
+        <v>17</v>
+      </c>
+      <c r="G110" t="s">
+        <v>18</v>
       </c>
       <c r="H110" s="1">
         <v>-58</v>
       </c>
-      <c r="J110" t="str">
-[...12 lines deleted...]
-    <row r="111">
+      <c r="J110" t="s">
+        <v>279</v>
+      </c>
+      <c r="K110" t="s">
+        <v>280</v>
+      </c>
+      <c r="L110" t="s">
+        <v>215</v>
+      </c>
+      <c r="M110" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13">
       <c r="A111">
         <v>110</v>
       </c>
-      <c r="B111" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B111" t="s">
+        <v>118</v>
+      </c>
+      <c r="C111" t="s">
+        <v>119</v>
+      </c>
+      <c r="D111" t="s">
+        <v>211</v>
+      </c>
+      <c r="E111" t="s">
+        <v>212</v>
+      </c>
+      <c r="F111" t="s">
+        <v>17</v>
+      </c>
+      <c r="G111" t="s">
+        <v>18</v>
       </c>
       <c r="H111" s="1">
         <v>141621</v>
       </c>
-      <c r="J111" t="str">
-[...12 lines deleted...]
-    <row r="112">
+      <c r="J111" t="s">
+        <v>122</v>
+      </c>
+      <c r="K111" t="s">
+        <v>123</v>
+      </c>
+      <c r="L111" t="s">
+        <v>215</v>
+      </c>
+      <c r="M111" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13">
       <c r="A112">
         <v>111</v>
       </c>
-      <c r="B112" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B112" t="s">
+        <v>253</v>
+      </c>
+      <c r="C112" t="s">
+        <v>254</v>
+      </c>
+      <c r="D112" t="s">
+        <v>335</v>
+      </c>
+      <c r="E112" t="s">
+        <v>336</v>
+      </c>
+      <c r="F112" t="s">
+        <v>17</v>
+      </c>
+      <c r="G112" t="s">
+        <v>18</v>
       </c>
       <c r="H112" s="1">
         <v>7990</v>
       </c>
-      <c r="J112" t="str">
-[...12 lines deleted...]
-    <row r="113">
+      <c r="J112" t="s">
+        <v>257</v>
+      </c>
+      <c r="K112" t="s">
+        <v>254</v>
+      </c>
+      <c r="L112" t="s">
+        <v>337</v>
+      </c>
+      <c r="M112" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13">
       <c r="A113">
         <v>112</v>
       </c>
-      <c r="B113" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B113" t="s">
+        <v>89</v>
+      </c>
+      <c r="C113" t="s">
+        <v>90</v>
+      </c>
+      <c r="D113" t="s">
+        <v>335</v>
+      </c>
+      <c r="E113" t="s">
+        <v>336</v>
+      </c>
+      <c r="F113" t="s">
+        <v>17</v>
+      </c>
+      <c r="G113" t="s">
+        <v>18</v>
       </c>
       <c r="H113" s="1">
         <v>-600</v>
       </c>
-      <c r="J113" t="str">
-[...12 lines deleted...]
-    <row r="114">
+      <c r="J113" t="s">
+        <v>93</v>
+      </c>
+      <c r="K113" t="s">
+        <v>90</v>
+      </c>
+      <c r="L113" t="s">
+        <v>337</v>
+      </c>
+      <c r="M113" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13">
       <c r="A114">
         <v>113</v>
       </c>
-      <c r="B114" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B114" t="s">
+        <v>253</v>
+      </c>
+      <c r="C114" t="s">
+        <v>254</v>
+      </c>
+      <c r="D114" t="s">
+        <v>339</v>
+      </c>
+      <c r="E114" t="s">
+        <v>340</v>
+      </c>
+      <c r="F114" t="s">
+        <v>17</v>
+      </c>
+      <c r="G114" t="s">
+        <v>18</v>
       </c>
       <c r="H114" s="1">
         <v>232</v>
       </c>
-      <c r="J114" t="str">
-[...12 lines deleted...]
-    <row r="115">
+      <c r="J114" t="s">
+        <v>257</v>
+      </c>
+      <c r="K114" t="s">
+        <v>254</v>
+      </c>
+      <c r="L114" t="s">
+        <v>341</v>
+      </c>
+      <c r="M114" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13">
       <c r="A115">
         <v>114</v>
       </c>
-      <c r="B115" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B115" t="s">
+        <v>163</v>
+      </c>
+      <c r="C115" t="s">
+        <v>164</v>
+      </c>
+      <c r="D115" t="s">
+        <v>339</v>
+      </c>
+      <c r="E115" t="s">
+        <v>340</v>
+      </c>
+      <c r="F115" t="s">
+        <v>17</v>
+      </c>
+      <c r="G115" t="s">
+        <v>18</v>
       </c>
       <c r="H115" s="1">
         <v>500</v>
       </c>
-      <c r="J115" t="str">
-[...12 lines deleted...]
-    <row r="116">
+      <c r="J115" t="s">
+        <v>235</v>
+      </c>
+      <c r="K115" t="s">
+        <v>236</v>
+      </c>
+      <c r="L115" t="s">
+        <v>341</v>
+      </c>
+      <c r="M115" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13">
       <c r="A116">
         <v>115</v>
       </c>
-      <c r="B116" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B116" t="s">
+        <v>253</v>
+      </c>
+      <c r="C116" t="s">
+        <v>254</v>
+      </c>
+      <c r="D116" t="s">
+        <v>343</v>
+      </c>
+      <c r="E116" t="s">
+        <v>344</v>
+      </c>
+      <c r="F116" t="s">
+        <v>17</v>
+      </c>
+      <c r="G116" t="s">
+        <v>18</v>
       </c>
       <c r="H116" s="1">
         <v>12532</v>
       </c>
-      <c r="J116" t="str">
-[...12 lines deleted...]
-    <row r="117">
+      <c r="J116" t="s">
+        <v>257</v>
+      </c>
+      <c r="K116" t="s">
+        <v>254</v>
+      </c>
+      <c r="L116" t="s">
+        <v>345</v>
+      </c>
+      <c r="M116" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13">
       <c r="A117">
         <v>116</v>
       </c>
-      <c r="B117" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B117" t="s">
+        <v>156</v>
+      </c>
+      <c r="C117" t="s">
+        <v>157</v>
+      </c>
+      <c r="D117" t="s">
+        <v>217</v>
+      </c>
+      <c r="E117" t="s">
+        <v>218</v>
+      </c>
+      <c r="F117" t="s">
+        <v>17</v>
+      </c>
+      <c r="G117" t="s">
+        <v>18</v>
       </c>
       <c r="H117" s="1">
         <v>102245</v>
       </c>
-      <c r="J117" t="str">
-[...12 lines deleted...]
-    <row r="118">
+      <c r="J117" t="s">
+        <v>160</v>
+      </c>
+      <c r="K117" t="s">
+        <v>161</v>
+      </c>
+      <c r="L117" t="s">
+        <v>347</v>
+      </c>
+      <c r="M117" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="118" spans="1:13">
       <c r="A118">
         <v>117</v>
       </c>
-      <c r="B118" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B118" t="s">
+        <v>253</v>
+      </c>
+      <c r="C118" t="s">
+        <v>254</v>
+      </c>
+      <c r="D118" t="s">
+        <v>217</v>
+      </c>
+      <c r="E118" t="s">
+        <v>218</v>
+      </c>
+      <c r="F118" t="s">
+        <v>17</v>
+      </c>
+      <c r="G118" t="s">
+        <v>18</v>
       </c>
       <c r="H118" s="1">
         <v>106000</v>
       </c>
-      <c r="J118" t="str">
-[...12 lines deleted...]
-    <row r="119">
+      <c r="J118" t="s">
+        <v>257</v>
+      </c>
+      <c r="K118" t="s">
+        <v>254</v>
+      </c>
+      <c r="L118" t="s">
+        <v>349</v>
+      </c>
+      <c r="M118" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="119" spans="1:13">
       <c r="A119">
         <v>118</v>
       </c>
-      <c r="B119" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B119" t="s">
+        <v>253</v>
+      </c>
+      <c r="C119" t="s">
+        <v>254</v>
+      </c>
+      <c r="D119" t="s">
+        <v>217</v>
+      </c>
+      <c r="E119" t="s">
+        <v>218</v>
+      </c>
+      <c r="F119" t="s">
+        <v>17</v>
+      </c>
+      <c r="G119" t="s">
+        <v>18</v>
       </c>
       <c r="H119" s="1">
         <v>309</v>
       </c>
-      <c r="J119" t="str">
-[...12 lines deleted...]
-    <row r="120">
+      <c r="J119" t="s">
+        <v>257</v>
+      </c>
+      <c r="K119" t="s">
+        <v>254</v>
+      </c>
+      <c r="L119" t="s">
+        <v>351</v>
+      </c>
+      <c r="M119" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="120" spans="1:13">
       <c r="A120">
         <v>119</v>
       </c>
-      <c r="B120" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B120" t="s">
+        <v>163</v>
+      </c>
+      <c r="C120" t="s">
+        <v>164</v>
+      </c>
+      <c r="D120" t="s">
+        <v>217</v>
+      </c>
+      <c r="E120" t="s">
+        <v>218</v>
+      </c>
+      <c r="F120" t="s">
+        <v>17</v>
+      </c>
+      <c r="G120" t="s">
+        <v>18</v>
       </c>
       <c r="H120" s="1">
         <v>672</v>
       </c>
-      <c r="J120" t="str">
-[...12 lines deleted...]
-    <row r="121">
+      <c r="J120" t="s">
+        <v>235</v>
+      </c>
+      <c r="K120" t="s">
+        <v>236</v>
+      </c>
+      <c r="L120" t="s">
+        <v>219</v>
+      </c>
+      <c r="M120" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13">
       <c r="A121">
         <v>120</v>
       </c>
-      <c r="B121" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B121" t="s">
+        <v>163</v>
+      </c>
+      <c r="C121" t="s">
+        <v>164</v>
+      </c>
+      <c r="D121" t="s">
+        <v>217</v>
+      </c>
+      <c r="E121" t="s">
+        <v>218</v>
+      </c>
+      <c r="F121" t="s">
+        <v>17</v>
+      </c>
+      <c r="G121" t="s">
+        <v>18</v>
       </c>
       <c r="H121" s="1">
         <v>2555</v>
       </c>
-      <c r="J121" t="str">
-[...12 lines deleted...]
-    <row r="122">
+      <c r="J121" t="s">
+        <v>235</v>
+      </c>
+      <c r="K121" t="s">
+        <v>236</v>
+      </c>
+      <c r="L121" t="s">
+        <v>351</v>
+      </c>
+      <c r="M121" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13">
       <c r="A122">
         <v>121</v>
       </c>
-      <c r="B122" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B122" t="s">
+        <v>264</v>
+      </c>
+      <c r="C122" t="s">
+        <v>265</v>
+      </c>
+      <c r="D122" t="s">
+        <v>217</v>
+      </c>
+      <c r="E122" t="s">
+        <v>218</v>
+      </c>
+      <c r="F122" t="s">
+        <v>17</v>
+      </c>
+      <c r="G122" t="s">
+        <v>18</v>
       </c>
       <c r="H122" s="1">
         <v>70946</v>
       </c>
-      <c r="J122" t="str">
-[...12 lines deleted...]
-    <row r="123">
+      <c r="J122" t="s">
+        <v>266</v>
+      </c>
+      <c r="K122" t="s">
+        <v>265</v>
+      </c>
+      <c r="L122" t="s">
+        <v>353</v>
+      </c>
+      <c r="M122" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13">
       <c r="A123">
         <v>122</v>
       </c>
-      <c r="B123" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B123" t="s">
+        <v>275</v>
+      </c>
+      <c r="C123" t="s">
+        <v>276</v>
+      </c>
+      <c r="D123" t="s">
+        <v>126</v>
+      </c>
+      <c r="E123" t="s">
+        <v>127</v>
+      </c>
+      <c r="F123" t="s">
+        <v>17</v>
+      </c>
+      <c r="G123" t="s">
+        <v>18</v>
       </c>
       <c r="H123" s="1">
         <v>418</v>
       </c>
-      <c r="J123" t="str">
-[...12 lines deleted...]
-    <row r="124">
+      <c r="J123" t="s">
+        <v>279</v>
+      </c>
+      <c r="K123" t="s">
+        <v>280</v>
+      </c>
+      <c r="L123" t="s">
+        <v>355</v>
+      </c>
+      <c r="M123" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13">
       <c r="A124">
         <v>123</v>
       </c>
-      <c r="B124" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B124" t="s">
+        <v>253</v>
+      </c>
+      <c r="C124" t="s">
+        <v>254</v>
+      </c>
+      <c r="D124" t="s">
+        <v>126</v>
+      </c>
+      <c r="E124" t="s">
+        <v>127</v>
+      </c>
+      <c r="F124" t="s">
+        <v>17</v>
+      </c>
+      <c r="G124" t="s">
+        <v>18</v>
       </c>
       <c r="H124" s="1">
         <v>16075</v>
       </c>
-      <c r="J124" t="str">
-[...12 lines deleted...]
-    <row r="125">
+      <c r="J124" t="s">
+        <v>257</v>
+      </c>
+      <c r="K124" t="s">
+        <v>254</v>
+      </c>
+      <c r="L124" t="s">
+        <v>355</v>
+      </c>
+      <c r="M124" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13">
       <c r="A125">
         <v>124</v>
       </c>
-      <c r="B125" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B125" t="s">
+        <v>253</v>
+      </c>
+      <c r="C125" t="s">
+        <v>254</v>
+      </c>
+      <c r="D125" t="s">
+        <v>126</v>
+      </c>
+      <c r="E125" t="s">
+        <v>127</v>
+      </c>
+      <c r="F125" t="s">
+        <v>17</v>
+      </c>
+      <c r="G125" t="s">
+        <v>18</v>
       </c>
       <c r="H125" s="1">
         <v>85404</v>
       </c>
-      <c r="J125" t="str">
-[...12 lines deleted...]
-    <row r="126">
+      <c r="J125" t="s">
+        <v>257</v>
+      </c>
+      <c r="K125" t="s">
+        <v>254</v>
+      </c>
+      <c r="L125" t="s">
+        <v>357</v>
+      </c>
+      <c r="M125" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="126" spans="1:13">
       <c r="A126">
         <v>125</v>
       </c>
-      <c r="B126" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B126" t="s">
+        <v>89</v>
+      </c>
+      <c r="C126" t="s">
+        <v>90</v>
+      </c>
+      <c r="D126" t="s">
+        <v>126</v>
+      </c>
+      <c r="E126" t="s">
+        <v>127</v>
+      </c>
+      <c r="F126" t="s">
+        <v>17</v>
+      </c>
+      <c r="G126" t="s">
+        <v>18</v>
       </c>
       <c r="H126" s="1">
         <v>855</v>
       </c>
-      <c r="J126" t="str">
-[...12 lines deleted...]
-    <row r="127">
+      <c r="J126" t="s">
+        <v>93</v>
+      </c>
+      <c r="K126" t="s">
+        <v>90</v>
+      </c>
+      <c r="L126" t="s">
+        <v>355</v>
+      </c>
+      <c r="M126" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="127" spans="1:13">
       <c r="A127">
         <v>126</v>
       </c>
-      <c r="B127" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B127" t="s">
+        <v>327</v>
+      </c>
+      <c r="C127" t="s">
+        <v>328</v>
+      </c>
+      <c r="D127" t="s">
+        <v>223</v>
+      </c>
+      <c r="E127" t="s">
+        <v>224</v>
+      </c>
+      <c r="F127" t="s">
+        <v>17</v>
+      </c>
+      <c r="G127" t="s">
+        <v>18</v>
       </c>
       <c r="H127" s="1">
         <v>118838</v>
       </c>
-      <c r="J127" t="str">
-[...12 lines deleted...]
-    <row r="128">
+      <c r="J127" t="s">
+        <v>359</v>
+      </c>
+      <c r="K127" t="s">
+        <v>360</v>
+      </c>
+      <c r="L127" t="s">
+        <v>225</v>
+      </c>
+      <c r="M127" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13">
       <c r="A128">
         <v>127</v>
       </c>
-      <c r="B128" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B128" t="s">
+        <v>327</v>
+      </c>
+      <c r="C128" t="s">
+        <v>328</v>
+      </c>
+      <c r="D128" t="s">
+        <v>223</v>
+      </c>
+      <c r="E128" t="s">
+        <v>224</v>
+      </c>
+      <c r="F128" t="s">
+        <v>17</v>
+      </c>
+      <c r="G128" t="s">
+        <v>18</v>
       </c>
       <c r="H128" s="1">
         <v>1534</v>
       </c>
-      <c r="J128" t="str">
-[...12 lines deleted...]
-    <row r="129">
+      <c r="J128" t="s">
+        <v>361</v>
+      </c>
+      <c r="K128" t="s">
+        <v>362</v>
+      </c>
+      <c r="L128" t="s">
+        <v>225</v>
+      </c>
+      <c r="M128" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13">
       <c r="A129">
         <v>128</v>
       </c>
-      <c r="B129" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B129" t="s">
+        <v>327</v>
+      </c>
+      <c r="C129" t="s">
+        <v>328</v>
+      </c>
+      <c r="D129" t="s">
+        <v>223</v>
+      </c>
+      <c r="E129" t="s">
+        <v>224</v>
+      </c>
+      <c r="F129" t="s">
+        <v>17</v>
+      </c>
+      <c r="G129" t="s">
+        <v>18</v>
       </c>
       <c r="H129" s="1">
         <v>656</v>
       </c>
-      <c r="J129" t="str">
-[...12 lines deleted...]
-    <row r="130">
+      <c r="J129" t="s">
+        <v>363</v>
+      </c>
+      <c r="K129" t="s">
+        <v>364</v>
+      </c>
+      <c r="L129" t="s">
+        <v>225</v>
+      </c>
+      <c r="M129" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13">
       <c r="A130">
         <v>129</v>
       </c>
-      <c r="B130" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B130" t="s">
+        <v>327</v>
+      </c>
+      <c r="C130" t="s">
+        <v>328</v>
+      </c>
+      <c r="D130" t="s">
+        <v>223</v>
+      </c>
+      <c r="E130" t="s">
+        <v>224</v>
+      </c>
+      <c r="F130" t="s">
+        <v>17</v>
+      </c>
+      <c r="G130" t="s">
+        <v>18</v>
       </c>
       <c r="H130" s="1">
         <v>1774</v>
       </c>
-      <c r="J130" t="str">
-[...12 lines deleted...]
-    <row r="131">
+      <c r="J130" t="s">
+        <v>365</v>
+      </c>
+      <c r="K130" t="s">
+        <v>366</v>
+      </c>
+      <c r="L130" t="s">
+        <v>225</v>
+      </c>
+      <c r="M130" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13">
       <c r="A131">
         <v>130</v>
       </c>
-      <c r="B131" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B131" t="s">
+        <v>327</v>
+      </c>
+      <c r="C131" t="s">
+        <v>328</v>
+      </c>
+      <c r="D131" t="s">
+        <v>223</v>
+      </c>
+      <c r="E131" t="s">
+        <v>224</v>
+      </c>
+      <c r="F131" t="s">
+        <v>17</v>
+      </c>
+      <c r="G131" t="s">
+        <v>18</v>
       </c>
       <c r="H131" s="1">
         <v>14000</v>
       </c>
-      <c r="J131" t="str">
-[...12 lines deleted...]
-    <row r="132">
+      <c r="J131" t="s">
+        <v>367</v>
+      </c>
+      <c r="K131" t="s">
+        <v>368</v>
+      </c>
+      <c r="L131" t="s">
+        <v>227</v>
+      </c>
+      <c r="M131" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13">
       <c r="A132">
         <v>131</v>
       </c>
-      <c r="B132" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B132" t="s">
+        <v>327</v>
+      </c>
+      <c r="C132" t="s">
+        <v>328</v>
+      </c>
+      <c r="D132" t="s">
+        <v>223</v>
+      </c>
+      <c r="E132" t="s">
+        <v>224</v>
+      </c>
+      <c r="F132" t="s">
+        <v>17</v>
+      </c>
+      <c r="G132" t="s">
+        <v>18</v>
       </c>
       <c r="H132" s="1">
         <v>58000</v>
       </c>
-      <c r="J132" t="str">
-[...12 lines deleted...]
-    <row r="133">
+      <c r="J132" t="s">
+        <v>369</v>
+      </c>
+      <c r="K132" t="s">
+        <v>370</v>
+      </c>
+      <c r="L132" t="s">
+        <v>227</v>
+      </c>
+      <c r="M132" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13">
       <c r="A133">
         <v>132</v>
       </c>
-      <c r="B133" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B133" t="s">
+        <v>327</v>
+      </c>
+      <c r="C133" t="s">
+        <v>328</v>
+      </c>
+      <c r="D133" t="s">
+        <v>223</v>
+      </c>
+      <c r="E133" t="s">
+        <v>224</v>
+      </c>
+      <c r="F133" t="s">
+        <v>17</v>
+      </c>
+      <c r="G133" t="s">
+        <v>18</v>
       </c>
       <c r="H133" s="1">
         <v>60209</v>
       </c>
-      <c r="J133" t="str">
-[...12 lines deleted...]
-    <row r="134">
+      <c r="J133" t="s">
+        <v>371</v>
+      </c>
+      <c r="K133" t="s">
+        <v>372</v>
+      </c>
+      <c r="L133" t="s">
+        <v>373</v>
+      </c>
+      <c r="M133" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13">
       <c r="A134">
         <v>133</v>
       </c>
-      <c r="B134" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B134" t="s">
+        <v>327</v>
+      </c>
+      <c r="C134" t="s">
+        <v>328</v>
+      </c>
+      <c r="D134" t="s">
+        <v>375</v>
+      </c>
+      <c r="E134" t="s">
+        <v>376</v>
+      </c>
+      <c r="F134" t="s">
+        <v>17</v>
+      </c>
+      <c r="G134" t="s">
+        <v>18</v>
       </c>
       <c r="H134" s="1">
         <v>300000</v>
       </c>
-      <c r="J134" t="str">
-[...12 lines deleted...]
-    <row r="135">
+      <c r="J134" t="s">
+        <v>377</v>
+      </c>
+      <c r="K134" t="s">
+        <v>378</v>
+      </c>
+      <c r="L134" t="s">
+        <v>379</v>
+      </c>
+      <c r="M134" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="135" spans="1:13">
       <c r="A135">
         <v>134</v>
       </c>
-      <c r="B135" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B135" t="s">
+        <v>102</v>
+      </c>
+      <c r="C135" t="s">
+        <v>103</v>
+      </c>
+      <c r="D135" t="s">
+        <v>381</v>
+      </c>
+      <c r="E135" t="s">
+        <v>382</v>
+      </c>
+      <c r="F135" t="s">
+        <v>17</v>
+      </c>
+      <c r="G135" t="s">
+        <v>18</v>
       </c>
       <c r="H135" s="1">
         <v>24410</v>
       </c>
-      <c r="J135" t="str">
-[...12 lines deleted...]
-    <row r="136">
+      <c r="J135" t="s">
+        <v>106</v>
+      </c>
+      <c r="K135" t="s">
+        <v>107</v>
+      </c>
+      <c r="L135" t="s">
+        <v>383</v>
+      </c>
+      <c r="M135" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="136" spans="1:13">
       <c r="A136">
         <v>135</v>
       </c>
-      <c r="B136" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B136" t="s">
+        <v>89</v>
+      </c>
+      <c r="C136" t="s">
+        <v>90</v>
+      </c>
+      <c r="D136" t="s">
+        <v>385</v>
+      </c>
+      <c r="E136" t="s">
+        <v>386</v>
+      </c>
+      <c r="F136" t="s">
+        <v>17</v>
+      </c>
+      <c r="G136" t="s">
+        <v>18</v>
       </c>
       <c r="H136" s="1">
         <v>65587</v>
       </c>
-      <c r="J136" t="str">
-[...12 lines deleted...]
-    <row r="137">
+      <c r="J136" t="s">
+        <v>93</v>
+      </c>
+      <c r="K136" t="s">
+        <v>90</v>
+      </c>
+      <c r="L136" t="s">
+        <v>387</v>
+      </c>
+      <c r="M136" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="137" spans="1:13">
       <c r="A137">
         <v>136</v>
       </c>
-      <c r="B137" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B137" t="s">
+        <v>89</v>
+      </c>
+      <c r="C137" t="s">
+        <v>90</v>
+      </c>
+      <c r="D137" t="s">
+        <v>389</v>
+      </c>
+      <c r="E137" t="s">
+        <v>390</v>
+      </c>
+      <c r="F137" t="s">
+        <v>17</v>
+      </c>
+      <c r="G137" t="s">
+        <v>18</v>
       </c>
       <c r="H137" s="1">
         <v>5000</v>
       </c>
-      <c r="J137" t="str">
-[...12 lines deleted...]
-    <row r="138">
+      <c r="J137" t="s">
+        <v>93</v>
+      </c>
+      <c r="K137" t="s">
+        <v>90</v>
+      </c>
+      <c r="L137" t="s">
+        <v>391</v>
+      </c>
+      <c r="M137" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="138" spans="1:13">
       <c r="A138">
         <v>137</v>
       </c>
-      <c r="B138" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B138" t="s">
+        <v>89</v>
+      </c>
+      <c r="C138" t="s">
+        <v>90</v>
+      </c>
+      <c r="D138" t="s">
+        <v>389</v>
+      </c>
+      <c r="E138" t="s">
+        <v>390</v>
+      </c>
+      <c r="F138" t="s">
+        <v>17</v>
+      </c>
+      <c r="G138" t="s">
+        <v>18</v>
       </c>
       <c r="H138" s="1">
         <v>50000</v>
       </c>
-      <c r="J138" t="str">
-[...12 lines deleted...]
-    <row r="139">
+      <c r="J138" t="s">
+        <v>93</v>
+      </c>
+      <c r="K138" t="s">
+        <v>90</v>
+      </c>
+      <c r="L138" t="s">
+        <v>393</v>
+      </c>
+      <c r="M138" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="139" spans="1:13">
       <c r="A139">
         <v>138</v>
       </c>
-      <c r="B139" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B139" t="s">
+        <v>204</v>
+      </c>
+      <c r="C139" t="s">
+        <v>205</v>
+      </c>
+      <c r="D139" t="s">
+        <v>389</v>
+      </c>
+      <c r="E139" t="s">
+        <v>390</v>
+      </c>
+      <c r="F139" t="s">
+        <v>17</v>
+      </c>
+      <c r="G139" t="s">
+        <v>18</v>
       </c>
       <c r="H139" s="1">
         <v>4978000</v>
       </c>
-      <c r="J139" t="str">
-[...12 lines deleted...]
-    <row r="140">
+      <c r="J139" t="s">
+        <v>395</v>
+      </c>
+      <c r="K139" t="s">
+        <v>396</v>
+      </c>
+      <c r="L139" t="s">
+        <v>397</v>
+      </c>
+      <c r="M139" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="140" spans="1:13">
       <c r="A140">
         <v>139</v>
       </c>
-      <c r="B140" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B140" t="s">
+        <v>89</v>
+      </c>
+      <c r="C140" t="s">
+        <v>90</v>
+      </c>
+      <c r="D140" t="s">
+        <v>399</v>
+      </c>
+      <c r="E140" t="s">
+        <v>400</v>
+      </c>
+      <c r="F140" t="s">
+        <v>17</v>
+      </c>
+      <c r="G140" t="s">
+        <v>18</v>
       </c>
       <c r="H140" s="1">
         <v>385000</v>
       </c>
-      <c r="J140" t="str">
-[...12 lines deleted...]
-    <row r="141">
+      <c r="J140" t="s">
+        <v>93</v>
+      </c>
+      <c r="K140" t="s">
+        <v>90</v>
+      </c>
+      <c r="L140" t="s">
+        <v>401</v>
+      </c>
+      <c r="M140" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13">
       <c r="A141">
         <v>140</v>
       </c>
-      <c r="B141" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B141" t="s">
+        <v>89</v>
+      </c>
+      <c r="C141" t="s">
+        <v>90</v>
+      </c>
+      <c r="D141" t="s">
+        <v>399</v>
+      </c>
+      <c r="E141" t="s">
+        <v>400</v>
+      </c>
+      <c r="F141" t="s">
+        <v>17</v>
+      </c>
+      <c r="G141" t="s">
+        <v>18</v>
       </c>
       <c r="H141" s="1">
         <v>59214</v>
       </c>
-      <c r="J141" t="str">
-[...12 lines deleted...]
-    <row r="142">
+      <c r="J141" t="s">
+        <v>93</v>
+      </c>
+      <c r="K141" t="s">
+        <v>90</v>
+      </c>
+      <c r="L141" t="s">
+        <v>403</v>
+      </c>
+      <c r="M141" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="142" spans="1:13">
       <c r="A142">
         <v>141</v>
       </c>
-      <c r="B142" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B142" t="s">
+        <v>163</v>
+      </c>
+      <c r="C142" t="s">
+        <v>164</v>
+      </c>
+      <c r="D142" t="s">
+        <v>399</v>
+      </c>
+      <c r="E142" t="s">
+        <v>400</v>
+      </c>
+      <c r="F142" t="s">
+        <v>17</v>
+      </c>
+      <c r="G142" t="s">
+        <v>18</v>
       </c>
       <c r="H142" s="1">
         <v>7141557</v>
       </c>
-      <c r="J142" t="str">
-[...12 lines deleted...]
-    <row r="143">
+      <c r="J142" t="s">
+        <v>405</v>
+      </c>
+      <c r="K142" t="s">
+        <v>406</v>
+      </c>
+      <c r="L142" t="s">
+        <v>407</v>
+      </c>
+      <c r="M142" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="143" spans="1:13">
       <c r="A143">
         <v>142</v>
       </c>
-      <c r="B143" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B143" t="s">
+        <v>275</v>
+      </c>
+      <c r="C143" t="s">
+        <v>276</v>
+      </c>
+      <c r="D143" t="s">
+        <v>229</v>
+      </c>
+      <c r="E143" t="s">
+        <v>230</v>
+      </c>
+      <c r="F143" t="s">
+        <v>17</v>
+      </c>
+      <c r="G143" t="s">
+        <v>18</v>
       </c>
       <c r="H143" s="1">
         <v>7583</v>
       </c>
-      <c r="J143" t="str">
-[...12 lines deleted...]
-    <row r="144">
+      <c r="J143" t="s">
+        <v>279</v>
+      </c>
+      <c r="K143" t="s">
+        <v>280</v>
+      </c>
+      <c r="L143" t="s">
+        <v>231</v>
+      </c>
+      <c r="M143" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="144" spans="1:13">
       <c r="A144">
         <v>143</v>
       </c>
-      <c r="B144" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B144" t="s">
+        <v>163</v>
+      </c>
+      <c r="C144" t="s">
+        <v>164</v>
+      </c>
+      <c r="D144" t="s">
+        <v>408</v>
+      </c>
+      <c r="E144" t="s">
+        <v>409</v>
+      </c>
+      <c r="F144" t="s">
+        <v>17</v>
+      </c>
+      <c r="G144" t="s">
+        <v>18</v>
       </c>
       <c r="H144" s="1">
         <v>288184</v>
       </c>
-      <c r="J144" t="str">
-[...12 lines deleted...]
-    <row r="145">
+      <c r="J144" t="s">
+        <v>410</v>
+      </c>
+      <c r="K144" t="s">
+        <v>411</v>
+      </c>
+      <c r="L144" t="s">
+        <v>412</v>
+      </c>
+      <c r="M144" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="145" spans="1:13">
       <c r="A145">
         <v>144</v>
       </c>
-      <c r="B145" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B145" t="s">
+        <v>414</v>
+      </c>
+      <c r="C145" t="s">
+        <v>14</v>
+      </c>
+      <c r="D145" t="s">
+        <v>15</v>
+      </c>
+      <c r="E145" t="s">
+        <v>16</v>
+      </c>
+      <c r="F145" t="s">
+        <v>17</v>
+      </c>
+      <c r="G145" t="s">
+        <v>18</v>
       </c>
       <c r="I145" s="1">
         <v>190000</v>
       </c>
-      <c r="J145" t="str">
-[...12 lines deleted...]
-    <row r="146">
+      <c r="J145" t="s">
+        <v>415</v>
+      </c>
+      <c r="K145" t="s">
+        <v>416</v>
+      </c>
+      <c r="L145" t="s">
+        <v>37</v>
+      </c>
+      <c r="M145" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="146" spans="1:13">
       <c r="A146">
         <v>145</v>
       </c>
-      <c r="B146" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B146" t="s">
+        <v>414</v>
+      </c>
+      <c r="C146" t="s">
+        <v>14</v>
+      </c>
+      <c r="D146" t="s">
+        <v>15</v>
+      </c>
+      <c r="E146" t="s">
+        <v>16</v>
+      </c>
+      <c r="F146" t="s">
+        <v>17</v>
+      </c>
+      <c r="G146" t="s">
+        <v>18</v>
       </c>
       <c r="I146" s="1">
         <v>5333000</v>
       </c>
-      <c r="J146" t="str">
-[...12 lines deleted...]
-    <row r="147">
+      <c r="J146" t="s">
+        <v>415</v>
+      </c>
+      <c r="K146" t="s">
+        <v>416</v>
+      </c>
+      <c r="L146" t="s">
+        <v>45</v>
+      </c>
+      <c r="M146" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13">
       <c r="A147">
         <v>146</v>
       </c>
-      <c r="B147" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B147" t="s">
+        <v>414</v>
+      </c>
+      <c r="C147" t="s">
+        <v>14</v>
+      </c>
+      <c r="D147" t="s">
+        <v>15</v>
+      </c>
+      <c r="E147" t="s">
+        <v>16</v>
+      </c>
+      <c r="F147" t="s">
+        <v>17</v>
+      </c>
+      <c r="G147" t="s">
+        <v>18</v>
       </c>
       <c r="I147" s="1">
         <v>602669</v>
       </c>
-      <c r="J147" t="str">
-[...12 lines deleted...]
-    <row r="148">
+      <c r="J147" t="s">
+        <v>415</v>
+      </c>
+      <c r="K147" t="s">
+        <v>416</v>
+      </c>
+      <c r="L147" t="s">
+        <v>21</v>
+      </c>
+      <c r="M147" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13">
       <c r="A148">
         <v>147</v>
       </c>
-      <c r="B148" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B148" t="s">
+        <v>414</v>
+      </c>
+      <c r="C148" t="s">
+        <v>14</v>
+      </c>
+      <c r="D148" t="s">
+        <v>15</v>
+      </c>
+      <c r="E148" t="s">
+        <v>16</v>
+      </c>
+      <c r="F148" t="s">
+        <v>17</v>
+      </c>
+      <c r="G148" t="s">
+        <v>18</v>
       </c>
       <c r="I148" s="1">
         <v>3345176</v>
       </c>
-      <c r="J148" t="str">
-[...12 lines deleted...]
-    <row r="149">
+      <c r="J148" t="s">
+        <v>415</v>
+      </c>
+      <c r="K148" t="s">
+        <v>416</v>
+      </c>
+      <c r="L148" t="s">
+        <v>33</v>
+      </c>
+      <c r="M148" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13">
       <c r="A149">
         <v>148</v>
       </c>
-      <c r="B149" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B149" t="s">
+        <v>414</v>
+      </c>
+      <c r="C149" t="s">
+        <v>14</v>
+      </c>
+      <c r="D149" t="s">
+        <v>15</v>
+      </c>
+      <c r="E149" t="s">
+        <v>16</v>
+      </c>
+      <c r="F149" t="s">
+        <v>17</v>
+      </c>
+      <c r="G149" t="s">
+        <v>18</v>
       </c>
       <c r="I149" s="1">
         <v>25000</v>
       </c>
-      <c r="J149" t="str">
-[...12 lines deleted...]
-    <row r="150">
+      <c r="J149" t="s">
+        <v>415</v>
+      </c>
+      <c r="K149" t="s">
+        <v>416</v>
+      </c>
+      <c r="L149" t="s">
+        <v>417</v>
+      </c>
+      <c r="M149" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="150" spans="1:13">
       <c r="A150">
         <v>149</v>
       </c>
-      <c r="B150" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B150" t="s">
+        <v>414</v>
+      </c>
+      <c r="C150" t="s">
+        <v>14</v>
+      </c>
+      <c r="D150" t="s">
+        <v>15</v>
+      </c>
+      <c r="E150" t="s">
+        <v>16</v>
+      </c>
+      <c r="F150" t="s">
+        <v>17</v>
+      </c>
+      <c r="G150" t="s">
+        <v>18</v>
       </c>
       <c r="I150" s="1">
         <v>145000</v>
       </c>
-      <c r="J150" t="str">
-[...12 lines deleted...]
-    <row r="151">
+      <c r="J150" t="s">
+        <v>415</v>
+      </c>
+      <c r="K150" t="s">
+        <v>416</v>
+      </c>
+      <c r="L150" t="s">
+        <v>419</v>
+      </c>
+      <c r="M150" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="151" spans="1:13">
       <c r="A151">
         <v>150</v>
       </c>
-      <c r="B151" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B151" t="s">
+        <v>414</v>
+      </c>
+      <c r="C151" t="s">
+        <v>14</v>
+      </c>
+      <c r="D151" t="s">
+        <v>15</v>
+      </c>
+      <c r="E151" t="s">
+        <v>16</v>
+      </c>
+      <c r="F151" t="s">
+        <v>17</v>
+      </c>
+      <c r="G151" t="s">
+        <v>18</v>
       </c>
       <c r="I151" s="1">
         <v>1017128</v>
       </c>
-      <c r="J151" t="str">
-[...12 lines deleted...]
-    <row r="152">
+      <c r="J151" t="s">
+        <v>415</v>
+      </c>
+      <c r="K151" t="s">
+        <v>416</v>
+      </c>
+      <c r="L151" t="s">
+        <v>29</v>
+      </c>
+      <c r="M151" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="152" spans="1:13">
       <c r="A152">
         <v>151</v>
       </c>
-      <c r="B152" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B152" t="s">
+        <v>414</v>
+      </c>
+      <c r="C152" t="s">
+        <v>14</v>
+      </c>
+      <c r="D152" t="s">
+        <v>15</v>
+      </c>
+      <c r="E152" t="s">
+        <v>16</v>
+      </c>
+      <c r="F152" t="s">
+        <v>17</v>
+      </c>
+      <c r="G152" t="s">
+        <v>18</v>
       </c>
       <c r="I152" s="1">
         <v>350000</v>
       </c>
-      <c r="J152" t="str">
-[...12 lines deleted...]
-    <row r="153">
+      <c r="J152" t="s">
+        <v>415</v>
+      </c>
+      <c r="K152" t="s">
+        <v>416</v>
+      </c>
+      <c r="L152" t="s">
+        <v>421</v>
+      </c>
+      <c r="M152" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="153" spans="1:13">
       <c r="A153">
         <v>152</v>
       </c>
-      <c r="B153" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B153" t="s">
+        <v>414</v>
+      </c>
+      <c r="C153" t="s">
+        <v>14</v>
+      </c>
+      <c r="D153" t="s">
+        <v>15</v>
+      </c>
+      <c r="E153" t="s">
+        <v>16</v>
+      </c>
+      <c r="F153" t="s">
+        <v>17</v>
+      </c>
+      <c r="G153" t="s">
+        <v>18</v>
       </c>
       <c r="I153" s="1">
         <v>1905090</v>
       </c>
-      <c r="J153" t="str">
-[...12 lines deleted...]
-    <row r="154">
+      <c r="J153" t="s">
+        <v>415</v>
+      </c>
+      <c r="K153" t="s">
+        <v>416</v>
+      </c>
+      <c r="L153" t="s">
+        <v>423</v>
+      </c>
+      <c r="M153" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="154" spans="1:13">
       <c r="A154">
         <v>153</v>
       </c>
-      <c r="B154" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B154" t="s">
+        <v>414</v>
+      </c>
+      <c r="C154" t="s">
+        <v>14</v>
+      </c>
+      <c r="D154" t="s">
+        <v>15</v>
+      </c>
+      <c r="E154" t="s">
+        <v>16</v>
+      </c>
+      <c r="F154" t="s">
+        <v>17</v>
+      </c>
+      <c r="G154" t="s">
+        <v>18</v>
       </c>
       <c r="I154" s="1">
         <v>572507</v>
       </c>
-      <c r="J154" t="str">
-[...12 lines deleted...]
-    <row r="155">
+      <c r="J154" t="s">
+        <v>415</v>
+      </c>
+      <c r="K154" t="s">
+        <v>416</v>
+      </c>
+      <c r="L154" t="s">
+        <v>35</v>
+      </c>
+      <c r="M154" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="155" spans="1:13">
       <c r="A155">
         <v>154</v>
       </c>
-      <c r="B155" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B155" t="s">
+        <v>414</v>
+      </c>
+      <c r="C155" t="s">
+        <v>14</v>
+      </c>
+      <c r="D155" t="s">
+        <v>15</v>
+      </c>
+      <c r="E155" t="s">
+        <v>16</v>
+      </c>
+      <c r="F155" t="s">
+        <v>17</v>
+      </c>
+      <c r="G155" t="s">
+        <v>18</v>
       </c>
       <c r="I155" s="1">
         <v>346450</v>
       </c>
-      <c r="J155" t="str">
-[...12 lines deleted...]
-    <row r="156">
+      <c r="J155" t="s">
+        <v>415</v>
+      </c>
+      <c r="K155" t="s">
+        <v>416</v>
+      </c>
+      <c r="L155" t="s">
+        <v>23</v>
+      </c>
+      <c r="M155" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="156" spans="1:13">
       <c r="A156">
         <v>155</v>
       </c>
-      <c r="B156" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B156" t="s">
+        <v>414</v>
+      </c>
+      <c r="C156" t="s">
+        <v>14</v>
+      </c>
+      <c r="D156" t="s">
+        <v>15</v>
+      </c>
+      <c r="E156" t="s">
+        <v>16</v>
+      </c>
+      <c r="F156" t="s">
+        <v>17</v>
+      </c>
+      <c r="G156" t="s">
+        <v>18</v>
       </c>
       <c r="I156" s="1">
         <v>27500</v>
       </c>
-      <c r="J156" t="str">
-[...12 lines deleted...]
-    <row r="157">
+      <c r="J156" t="s">
+        <v>415</v>
+      </c>
+      <c r="K156" t="s">
+        <v>416</v>
+      </c>
+      <c r="L156" t="s">
+        <v>25</v>
+      </c>
+      <c r="M156" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="157" spans="1:13">
       <c r="A157">
         <v>156</v>
       </c>
-      <c r="B157" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B157" t="s">
+        <v>414</v>
+      </c>
+      <c r="C157" t="s">
+        <v>14</v>
+      </c>
+      <c r="D157" t="s">
+        <v>15</v>
+      </c>
+      <c r="E157" t="s">
+        <v>16</v>
+      </c>
+      <c r="F157" t="s">
+        <v>17</v>
+      </c>
+      <c r="G157" t="s">
+        <v>18</v>
       </c>
       <c r="I157" s="1">
         <v>203202</v>
       </c>
-      <c r="J157" t="str">
-[...12 lines deleted...]
-    <row r="158">
+      <c r="J157" t="s">
+        <v>415</v>
+      </c>
+      <c r="K157" t="s">
+        <v>416</v>
+      </c>
+      <c r="L157" t="s">
+        <v>425</v>
+      </c>
+      <c r="M157" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="158" spans="1:13">
       <c r="A158">
         <v>157</v>
       </c>
-      <c r="B158" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B158" t="s">
+        <v>414</v>
+      </c>
+      <c r="C158" t="s">
+        <v>14</v>
+      </c>
+      <c r="D158" t="s">
+        <v>15</v>
+      </c>
+      <c r="E158" t="s">
+        <v>16</v>
+      </c>
+      <c r="F158" t="s">
+        <v>17</v>
+      </c>
+      <c r="G158" t="s">
+        <v>18</v>
       </c>
       <c r="I158" s="1">
         <v>1756600</v>
       </c>
-      <c r="J158" t="str">
-[...12 lines deleted...]
-    <row r="159">
+      <c r="J158" t="s">
+        <v>415</v>
+      </c>
+      <c r="K158" t="s">
+        <v>416</v>
+      </c>
+      <c r="L158" t="s">
+        <v>49</v>
+      </c>
+      <c r="M158" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="159" spans="1:13">
       <c r="A159">
         <v>158</v>
       </c>
-      <c r="B159" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B159" t="s">
+        <v>414</v>
+      </c>
+      <c r="C159" t="s">
+        <v>14</v>
+      </c>
+      <c r="D159" t="s">
+        <v>15</v>
+      </c>
+      <c r="E159" t="s">
+        <v>16</v>
+      </c>
+      <c r="F159" t="s">
+        <v>17</v>
+      </c>
+      <c r="G159" t="s">
+        <v>18</v>
       </c>
       <c r="I159" s="1">
         <v>655000</v>
       </c>
-      <c r="J159" t="str">
-[...12 lines deleted...]
-    <row r="160">
+      <c r="J159" t="s">
+        <v>415</v>
+      </c>
+      <c r="K159" t="s">
+        <v>416</v>
+      </c>
+      <c r="L159" t="s">
+        <v>51</v>
+      </c>
+      <c r="M159" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="160" spans="1:13">
       <c r="A160">
         <v>159</v>
       </c>
-      <c r="B160" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B160" t="s">
+        <v>414</v>
+      </c>
+      <c r="C160" t="s">
+        <v>14</v>
+      </c>
+      <c r="D160" t="s">
+        <v>15</v>
+      </c>
+      <c r="E160" t="s">
+        <v>16</v>
+      </c>
+      <c r="F160" t="s">
+        <v>17</v>
+      </c>
+      <c r="G160" t="s">
+        <v>18</v>
       </c>
       <c r="I160" s="1">
         <v>1098000</v>
       </c>
-      <c r="J160" t="str">
-[...12 lines deleted...]
-    <row r="161">
+      <c r="J160" t="s">
+        <v>415</v>
+      </c>
+      <c r="K160" t="s">
+        <v>416</v>
+      </c>
+      <c r="L160" t="s">
+        <v>53</v>
+      </c>
+      <c r="M160" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="161" spans="1:13">
       <c r="A161">
         <v>160</v>
       </c>
-      <c r="B161" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B161" t="s">
+        <v>414</v>
+      </c>
+      <c r="C161" t="s">
+        <v>14</v>
+      </c>
+      <c r="D161" t="s">
+        <v>15</v>
+      </c>
+      <c r="E161" t="s">
+        <v>16</v>
+      </c>
+      <c r="F161" t="s">
+        <v>17</v>
+      </c>
+      <c r="G161" t="s">
+        <v>18</v>
       </c>
       <c r="I161" s="1">
         <v>78659</v>
       </c>
-      <c r="J161" t="str">
-[...12 lines deleted...]
-    <row r="162">
+      <c r="J161" t="s">
+        <v>415</v>
+      </c>
+      <c r="K161" t="s">
+        <v>416</v>
+      </c>
+      <c r="L161" t="s">
+        <v>41</v>
+      </c>
+      <c r="M161" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="162" spans="1:13">
       <c r="A162">
         <v>161</v>
       </c>
-      <c r="B162" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B162" t="s">
+        <v>414</v>
+      </c>
+      <c r="C162" t="s">
+        <v>14</v>
+      </c>
+      <c r="D162" t="s">
+        <v>15</v>
+      </c>
+      <c r="E162" t="s">
+        <v>16</v>
+      </c>
+      <c r="F162" t="s">
+        <v>17</v>
+      </c>
+      <c r="G162" t="s">
+        <v>18</v>
       </c>
       <c r="I162" s="1">
         <v>80750</v>
       </c>
-      <c r="J162" t="str">
-[...12 lines deleted...]
-    <row r="163">
+      <c r="J162" t="s">
+        <v>415</v>
+      </c>
+      <c r="K162" t="s">
+        <v>416</v>
+      </c>
+      <c r="L162" t="s">
+        <v>55</v>
+      </c>
+      <c r="M162" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="163" spans="1:13">
       <c r="A163">
         <v>162</v>
       </c>
-      <c r="B163" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B163" t="s">
+        <v>414</v>
+      </c>
+      <c r="C163" t="s">
+        <v>14</v>
+      </c>
+      <c r="D163" t="s">
+        <v>15</v>
+      </c>
+      <c r="E163" t="s">
+        <v>16</v>
+      </c>
+      <c r="F163" t="s">
+        <v>17</v>
+      </c>
+      <c r="G163" t="s">
+        <v>18</v>
       </c>
       <c r="I163" s="1">
         <v>175403</v>
       </c>
-      <c r="J163" t="str">
-[...12 lines deleted...]
-    <row r="164">
+      <c r="J163" t="s">
+        <v>415</v>
+      </c>
+      <c r="K163" t="s">
+        <v>416</v>
+      </c>
+      <c r="L163" t="s">
+        <v>31</v>
+      </c>
+      <c r="M163" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="164" spans="1:13">
       <c r="A164">
         <v>163</v>
       </c>
-      <c r="B164" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B164" t="s">
+        <v>414</v>
+      </c>
+      <c r="C164" t="s">
+        <v>14</v>
+      </c>
+      <c r="D164" t="s">
+        <v>15</v>
+      </c>
+      <c r="E164" t="s">
+        <v>16</v>
+      </c>
+      <c r="F164" t="s">
+        <v>17</v>
+      </c>
+      <c r="G164" t="s">
+        <v>18</v>
       </c>
       <c r="I164" s="1">
         <v>11606</v>
       </c>
-      <c r="J164" t="str">
-[...12 lines deleted...]
-    <row r="165">
+      <c r="J164" t="s">
+        <v>415</v>
+      </c>
+      <c r="K164" t="s">
+        <v>416</v>
+      </c>
+      <c r="L164" t="s">
+        <v>427</v>
+      </c>
+      <c r="M164" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="165" spans="1:13">
       <c r="A165">
         <v>164</v>
       </c>
-      <c r="B165" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B165" t="s">
+        <v>429</v>
+      </c>
+      <c r="C165" t="s">
+        <v>90</v>
+      </c>
+      <c r="D165" t="s">
+        <v>59</v>
+      </c>
+      <c r="E165" t="s">
+        <v>60</v>
+      </c>
+      <c r="F165" t="s">
+        <v>17</v>
+      </c>
+      <c r="G165" t="s">
+        <v>18</v>
       </c>
       <c r="I165" s="1">
         <v>100000</v>
       </c>
-      <c r="J165" t="str">
-[...12 lines deleted...]
-    <row r="166">
+      <c r="J165" t="s">
+        <v>430</v>
+      </c>
+      <c r="K165" t="s">
+        <v>431</v>
+      </c>
+      <c r="L165" t="s">
+        <v>432</v>
+      </c>
+      <c r="M165" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="166" spans="1:13">
       <c r="A166">
         <v>165</v>
       </c>
-      <c r="B166" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B166" t="s">
+        <v>429</v>
+      </c>
+      <c r="C166" t="s">
+        <v>90</v>
+      </c>
+      <c r="D166" t="s">
+        <v>59</v>
+      </c>
+      <c r="E166" t="s">
+        <v>60</v>
+      </c>
+      <c r="F166" t="s">
+        <v>17</v>
+      </c>
+      <c r="G166" t="s">
+        <v>18</v>
       </c>
       <c r="I166" s="1">
         <v>71500</v>
       </c>
-      <c r="J166" t="str">
-[...12 lines deleted...]
-    <row r="167">
+      <c r="J166" t="s">
+        <v>434</v>
+      </c>
+      <c r="K166" t="s">
+        <v>90</v>
+      </c>
+      <c r="L166" t="s">
+        <v>435</v>
+      </c>
+      <c r="M166" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="167" spans="1:13">
       <c r="A167">
         <v>166</v>
       </c>
-      <c r="B167" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B167" t="s">
+        <v>429</v>
+      </c>
+      <c r="C167" t="s">
+        <v>90</v>
+      </c>
+      <c r="D167" t="s">
+        <v>59</v>
+      </c>
+      <c r="E167" t="s">
+        <v>60</v>
+      </c>
+      <c r="F167" t="s">
+        <v>17</v>
+      </c>
+      <c r="G167" t="s">
+        <v>18</v>
       </c>
       <c r="I167" s="1">
         <v>198000</v>
       </c>
-      <c r="J167" t="str">
-[...12 lines deleted...]
-    <row r="168">
+      <c r="J167" t="s">
+        <v>434</v>
+      </c>
+      <c r="K167" t="s">
+        <v>90</v>
+      </c>
+      <c r="L167" t="s">
+        <v>437</v>
+      </c>
+      <c r="M167" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="168" spans="1:13">
       <c r="A168">
         <v>167</v>
       </c>
-      <c r="B168" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B168" t="s">
+        <v>429</v>
+      </c>
+      <c r="C168" t="s">
+        <v>90</v>
+      </c>
+      <c r="D168" t="s">
+        <v>59</v>
+      </c>
+      <c r="E168" t="s">
+        <v>60</v>
+      </c>
+      <c r="F168" t="s">
+        <v>17</v>
+      </c>
+      <c r="G168" t="s">
+        <v>18</v>
       </c>
       <c r="I168" s="1">
         <v>120403</v>
       </c>
-      <c r="J168" t="str">
-[...12 lines deleted...]
-    <row r="169">
+      <c r="J168" t="s">
+        <v>439</v>
+      </c>
+      <c r="K168" t="s">
+        <v>440</v>
+      </c>
+      <c r="L168" t="s">
+        <v>65</v>
+      </c>
+      <c r="M168" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="169" spans="1:13">
       <c r="A169">
         <v>168</v>
       </c>
-      <c r="B169" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B169" t="s">
+        <v>429</v>
+      </c>
+      <c r="C169" t="s">
+        <v>90</v>
+      </c>
+      <c r="D169" t="s">
+        <v>59</v>
+      </c>
+      <c r="E169" t="s">
+        <v>60</v>
+      </c>
+      <c r="F169" t="s">
+        <v>17</v>
+      </c>
+      <c r="G169" t="s">
+        <v>18</v>
       </c>
       <c r="I169" s="1">
         <v>25000</v>
       </c>
-      <c r="J169" t="str">
-[...12 lines deleted...]
-    <row r="170">
+      <c r="J169" t="s">
+        <v>441</v>
+      </c>
+      <c r="K169" t="s">
+        <v>442</v>
+      </c>
+      <c r="L169" t="s">
+        <v>443</v>
+      </c>
+      <c r="M169" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="170" spans="1:13">
       <c r="A170">
         <v>169</v>
       </c>
-      <c r="B170" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B170" t="s">
+        <v>429</v>
+      </c>
+      <c r="C170" t="s">
+        <v>90</v>
+      </c>
+      <c r="D170" t="s">
+        <v>59</v>
+      </c>
+      <c r="E170" t="s">
+        <v>60</v>
+      </c>
+      <c r="F170" t="s">
+        <v>17</v>
+      </c>
+      <c r="G170" t="s">
+        <v>18</v>
       </c>
       <c r="I170" s="1">
         <v>45000</v>
       </c>
-      <c r="J170" t="str">
-[...12 lines deleted...]
-    <row r="171">
+      <c r="J170" t="s">
+        <v>434</v>
+      </c>
+      <c r="K170" t="s">
+        <v>90</v>
+      </c>
+      <c r="L170" t="s">
+        <v>445</v>
+      </c>
+      <c r="M170" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="171" spans="1:13">
       <c r="A171">
         <v>170</v>
       </c>
-      <c r="B171" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B171" t="s">
+        <v>429</v>
+      </c>
+      <c r="C171" t="s">
+        <v>90</v>
+      </c>
+      <c r="D171" t="s">
+        <v>59</v>
+      </c>
+      <c r="E171" t="s">
+        <v>60</v>
+      </c>
+      <c r="F171" t="s">
+        <v>17</v>
+      </c>
+      <c r="G171" t="s">
+        <v>18</v>
       </c>
       <c r="I171" s="1">
         <v>130000</v>
       </c>
-      <c r="J171" t="str">
-[...12 lines deleted...]
-    <row r="172">
+      <c r="J171" t="s">
+        <v>434</v>
+      </c>
+      <c r="K171" t="s">
+        <v>90</v>
+      </c>
+      <c r="L171" t="s">
+        <v>447</v>
+      </c>
+      <c r="M171" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="172" spans="1:13">
       <c r="A172">
         <v>171</v>
       </c>
-      <c r="B172" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B172" t="s">
+        <v>429</v>
+      </c>
+      <c r="C172" t="s">
+        <v>90</v>
+      </c>
+      <c r="D172" t="s">
+        <v>59</v>
+      </c>
+      <c r="E172" t="s">
+        <v>60</v>
+      </c>
+      <c r="F172" t="s">
+        <v>17</v>
+      </c>
+      <c r="G172" t="s">
+        <v>18</v>
       </c>
       <c r="I172" s="1">
         <v>357778</v>
       </c>
-      <c r="J172" t="str">
-[...12 lines deleted...]
-    <row r="173">
+      <c r="J172" t="s">
+        <v>449</v>
+      </c>
+      <c r="K172" t="s">
+        <v>450</v>
+      </c>
+      <c r="L172" t="s">
+        <v>451</v>
+      </c>
+      <c r="M172" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="173" spans="1:13">
       <c r="A173">
         <v>172</v>
       </c>
-      <c r="B173" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B173" t="s">
+        <v>429</v>
+      </c>
+      <c r="C173" t="s">
+        <v>90</v>
+      </c>
+      <c r="D173" t="s">
+        <v>59</v>
+      </c>
+      <c r="E173" t="s">
+        <v>60</v>
+      </c>
+      <c r="F173" t="s">
+        <v>17</v>
+      </c>
+      <c r="G173" t="s">
+        <v>18</v>
       </c>
       <c r="I173" s="1">
         <v>9590</v>
       </c>
-      <c r="J173" t="str">
-[...12 lines deleted...]
-    <row r="174">
+      <c r="J173" t="s">
+        <v>434</v>
+      </c>
+      <c r="K173" t="s">
+        <v>90</v>
+      </c>
+      <c r="L173" t="s">
+        <v>451</v>
+      </c>
+      <c r="M173" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="174" spans="1:13">
       <c r="A174">
         <v>173</v>
       </c>
-      <c r="B174" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B174" t="s">
+        <v>429</v>
+      </c>
+      <c r="C174" t="s">
+        <v>90</v>
+      </c>
+      <c r="D174" t="s">
+        <v>59</v>
+      </c>
+      <c r="E174" t="s">
+        <v>60</v>
+      </c>
+      <c r="F174" t="s">
+        <v>17</v>
+      </c>
+      <c r="G174" t="s">
+        <v>18</v>
       </c>
       <c r="I174" s="1">
         <v>18079</v>
       </c>
-      <c r="J174" t="str">
-[...12 lines deleted...]
-    <row r="175">
+      <c r="J174" t="s">
+        <v>453</v>
+      </c>
+      <c r="K174" t="s">
+        <v>454</v>
+      </c>
+      <c r="L174" t="s">
+        <v>455</v>
+      </c>
+      <c r="M174" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="175" spans="1:13">
       <c r="A175">
         <v>174</v>
       </c>
-      <c r="B175" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B175" t="s">
+        <v>429</v>
+      </c>
+      <c r="C175" t="s">
+        <v>90</v>
+      </c>
+      <c r="D175" t="s">
+        <v>59</v>
+      </c>
+      <c r="E175" t="s">
+        <v>60</v>
+      </c>
+      <c r="F175" t="s">
+        <v>17</v>
+      </c>
+      <c r="G175" t="s">
+        <v>18</v>
       </c>
       <c r="I175" s="1">
         <v>94904</v>
       </c>
-      <c r="J175" t="str">
-[...12 lines deleted...]
-    <row r="176">
+      <c r="J175" t="s">
+        <v>439</v>
+      </c>
+      <c r="K175" t="s">
+        <v>440</v>
+      </c>
+      <c r="L175" t="s">
+        <v>457</v>
+      </c>
+      <c r="M175" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="176" spans="1:13">
       <c r="A176">
         <v>175</v>
       </c>
-      <c r="B176" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B176" t="s">
+        <v>429</v>
+      </c>
+      <c r="C176" t="s">
+        <v>90</v>
+      </c>
+      <c r="D176" t="s">
+        <v>59</v>
+      </c>
+      <c r="E176" t="s">
+        <v>60</v>
+      </c>
+      <c r="F176" t="s">
+        <v>17</v>
+      </c>
+      <c r="G176" t="s">
+        <v>18</v>
       </c>
       <c r="I176" s="1">
         <v>970000</v>
       </c>
-      <c r="J176" t="str">
-[...12 lines deleted...]
-    <row r="177">
+      <c r="J176" t="s">
+        <v>434</v>
+      </c>
+      <c r="K176" t="s">
+        <v>90</v>
+      </c>
+      <c r="L176" t="s">
+        <v>459</v>
+      </c>
+      <c r="M176" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="177" spans="1:13">
       <c r="A177">
         <v>176</v>
       </c>
-      <c r="B177" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B177" t="s">
+        <v>429</v>
+      </c>
+      <c r="C177" t="s">
+        <v>90</v>
+      </c>
+      <c r="D177" t="s">
+        <v>59</v>
+      </c>
+      <c r="E177" t="s">
+        <v>60</v>
+      </c>
+      <c r="F177" t="s">
+        <v>17</v>
+      </c>
+      <c r="G177" t="s">
+        <v>18</v>
       </c>
       <c r="I177" s="1">
         <v>46034</v>
       </c>
-      <c r="J177" t="str">
-[...12 lines deleted...]
-    <row r="178">
+      <c r="J177" t="s">
+        <v>439</v>
+      </c>
+      <c r="K177" t="s">
+        <v>440</v>
+      </c>
+      <c r="L177" t="s">
+        <v>87</v>
+      </c>
+      <c r="M177" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="178" spans="1:13">
       <c r="A178">
         <v>177</v>
       </c>
-      <c r="B178" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B178" t="s">
+        <v>429</v>
+      </c>
+      <c r="C178" t="s">
+        <v>90</v>
+      </c>
+      <c r="D178" t="s">
+        <v>59</v>
+      </c>
+      <c r="E178" t="s">
+        <v>60</v>
+      </c>
+      <c r="F178" t="s">
+        <v>17</v>
+      </c>
+      <c r="G178" t="s">
+        <v>18</v>
       </c>
       <c r="I178" s="1">
         <v>11563</v>
       </c>
-      <c r="J178" t="str">
-[...12 lines deleted...]
-    <row r="179">
+      <c r="J178" t="s">
+        <v>434</v>
+      </c>
+      <c r="K178" t="s">
+        <v>90</v>
+      </c>
+      <c r="L178" t="s">
+        <v>65</v>
+      </c>
+      <c r="M178" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="179" spans="1:13">
       <c r="A179">
         <v>178</v>
       </c>
-      <c r="B179" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B179" t="s">
+        <v>429</v>
+      </c>
+      <c r="C179" t="s">
+        <v>90</v>
+      </c>
+      <c r="D179" t="s">
+        <v>59</v>
+      </c>
+      <c r="E179" t="s">
+        <v>60</v>
+      </c>
+      <c r="F179" t="s">
+        <v>17</v>
+      </c>
+      <c r="G179" t="s">
+        <v>18</v>
       </c>
       <c r="I179" s="1">
         <v>2500</v>
       </c>
-      <c r="J179" t="str">
-[...12 lines deleted...]
-    <row r="180">
+      <c r="J179" t="s">
+        <v>461</v>
+      </c>
+      <c r="K179" t="s">
+        <v>462</v>
+      </c>
+      <c r="L179" t="s">
+        <v>75</v>
+      </c>
+      <c r="M179" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="180" spans="1:13">
       <c r="A180">
         <v>179</v>
       </c>
-      <c r="B180" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B180" t="s">
+        <v>429</v>
+      </c>
+      <c r="C180" t="s">
+        <v>90</v>
+      </c>
+      <c r="D180" t="s">
+        <v>59</v>
+      </c>
+      <c r="E180" t="s">
+        <v>60</v>
+      </c>
+      <c r="F180" t="s">
+        <v>17</v>
+      </c>
+      <c r="G180" t="s">
+        <v>18</v>
       </c>
       <c r="I180" s="1">
         <v>600</v>
       </c>
-      <c r="J180" t="str">
-[...12 lines deleted...]
-    <row r="181">
+      <c r="J180" t="s">
+        <v>461</v>
+      </c>
+      <c r="K180" t="s">
+        <v>462</v>
+      </c>
+      <c r="L180" t="s">
+        <v>77</v>
+      </c>
+      <c r="M180" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="181" spans="1:13">
       <c r="A181">
         <v>180</v>
       </c>
-      <c r="B181" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B181" t="s">
+        <v>429</v>
+      </c>
+      <c r="C181" t="s">
+        <v>90</v>
+      </c>
+      <c r="D181" t="s">
+        <v>59</v>
+      </c>
+      <c r="E181" t="s">
+        <v>60</v>
+      </c>
+      <c r="F181" t="s">
+        <v>17</v>
+      </c>
+      <c r="G181" t="s">
+        <v>18</v>
       </c>
       <c r="I181" s="1">
         <v>1000</v>
       </c>
-      <c r="J181" t="str">
-[...12 lines deleted...]
-    <row r="182">
+      <c r="J181" t="s">
+        <v>461</v>
+      </c>
+      <c r="K181" t="s">
+        <v>462</v>
+      </c>
+      <c r="L181" t="s">
+        <v>81</v>
+      </c>
+      <c r="M181" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="182" spans="1:13">
       <c r="A182">
         <v>181</v>
       </c>
-      <c r="B182" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B182" t="s">
+        <v>429</v>
+      </c>
+      <c r="C182" t="s">
+        <v>90</v>
+      </c>
+      <c r="D182" t="s">
+        <v>59</v>
+      </c>
+      <c r="E182" t="s">
+        <v>60</v>
+      </c>
+      <c r="F182" t="s">
+        <v>17</v>
+      </c>
+      <c r="G182" t="s">
+        <v>18</v>
       </c>
       <c r="I182" s="1">
         <v>2000</v>
       </c>
-      <c r="J182" t="str">
-[...12 lines deleted...]
-    <row r="183">
+      <c r="J182" t="s">
+        <v>461</v>
+      </c>
+      <c r="K182" t="s">
+        <v>462</v>
+      </c>
+      <c r="L182" t="s">
+        <v>85</v>
+      </c>
+      <c r="M182" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="183" spans="1:13">
       <c r="A183">
         <v>182</v>
       </c>
-      <c r="B183" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B183" t="s">
+        <v>429</v>
+      </c>
+      <c r="C183" t="s">
+        <v>90</v>
+      </c>
+      <c r="D183" t="s">
+        <v>59</v>
+      </c>
+      <c r="E183" t="s">
+        <v>60</v>
+      </c>
+      <c r="F183" t="s">
+        <v>17</v>
+      </c>
+      <c r="G183" t="s">
+        <v>18</v>
       </c>
       <c r="I183" s="1">
         <v>1000</v>
       </c>
-      <c r="J183" t="str">
-[...12 lines deleted...]
-    <row r="184">
+      <c r="J183" t="s">
+        <v>461</v>
+      </c>
+      <c r="K183" t="s">
+        <v>462</v>
+      </c>
+      <c r="L183" t="s">
+        <v>63</v>
+      </c>
+      <c r="M183" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="184" spans="1:13">
       <c r="A184">
         <v>183</v>
       </c>
-      <c r="B184" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B184" t="s">
+        <v>429</v>
+      </c>
+      <c r="C184" t="s">
+        <v>90</v>
+      </c>
+      <c r="D184" t="s">
+        <v>59</v>
+      </c>
+      <c r="E184" t="s">
+        <v>60</v>
+      </c>
+      <c r="F184" t="s">
+        <v>17</v>
+      </c>
+      <c r="G184" t="s">
+        <v>18</v>
       </c>
       <c r="I184" s="1">
         <v>400</v>
       </c>
-      <c r="J184" t="str">
-[...12 lines deleted...]
-    <row r="185">
+      <c r="J184" t="s">
+        <v>461</v>
+      </c>
+      <c r="K184" t="s">
+        <v>462</v>
+      </c>
+      <c r="L184" t="s">
+        <v>463</v>
+      </c>
+      <c r="M184" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="185" spans="1:13">
       <c r="A185">
         <v>184</v>
       </c>
-      <c r="B185" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B185" t="s">
+        <v>429</v>
+      </c>
+      <c r="C185" t="s">
+        <v>90</v>
+      </c>
+      <c r="D185" t="s">
+        <v>59</v>
+      </c>
+      <c r="E185" t="s">
+        <v>60</v>
+      </c>
+      <c r="F185" t="s">
+        <v>17</v>
+      </c>
+      <c r="G185" t="s">
+        <v>18</v>
       </c>
       <c r="I185" s="1">
         <v>504234</v>
       </c>
-      <c r="J185" t="str">
-[...12 lines deleted...]
-    <row r="186">
+      <c r="J185" t="s">
+        <v>465</v>
+      </c>
+      <c r="K185" t="s">
+        <v>466</v>
+      </c>
+      <c r="L185" t="s">
+        <v>467</v>
+      </c>
+      <c r="M185" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="186" spans="1:13">
       <c r="A186">
         <v>185</v>
       </c>
-      <c r="B186" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B186" t="s">
+        <v>429</v>
+      </c>
+      <c r="C186" t="s">
+        <v>90</v>
+      </c>
+      <c r="D186" t="s">
+        <v>59</v>
+      </c>
+      <c r="E186" t="s">
+        <v>60</v>
+      </c>
+      <c r="F186" t="s">
+        <v>17</v>
+      </c>
+      <c r="G186" t="s">
+        <v>18</v>
       </c>
       <c r="I186" s="1">
         <v>22621</v>
       </c>
-      <c r="J186" t="str">
-[...12 lines deleted...]
-    <row r="187">
+      <c r="J186" t="s">
+        <v>468</v>
+      </c>
+      <c r="K186" t="s">
+        <v>469</v>
+      </c>
+      <c r="L186" t="s">
+        <v>467</v>
+      </c>
+      <c r="M186" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="187" spans="1:13">
       <c r="A187">
         <v>186</v>
       </c>
-      <c r="B187" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B187" t="s">
+        <v>429</v>
+      </c>
+      <c r="C187" t="s">
+        <v>90</v>
+      </c>
+      <c r="D187" t="s">
+        <v>59</v>
+      </c>
+      <c r="E187" t="s">
+        <v>60</v>
+      </c>
+      <c r="F187" t="s">
+        <v>17</v>
+      </c>
+      <c r="G187" t="s">
+        <v>18</v>
       </c>
       <c r="I187" s="1">
         <v>20500</v>
       </c>
-      <c r="J187" t="str">
-[...12 lines deleted...]
-    <row r="188">
+      <c r="J187" t="s">
+        <v>434</v>
+      </c>
+      <c r="K187" t="s">
+        <v>90</v>
+      </c>
+      <c r="L187" t="s">
+        <v>467</v>
+      </c>
+      <c r="M187" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="188" spans="1:13">
       <c r="A188">
         <v>187</v>
       </c>
-      <c r="B188" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B188" t="s">
+        <v>429</v>
+      </c>
+      <c r="C188" t="s">
+        <v>90</v>
+      </c>
+      <c r="D188" t="s">
+        <v>59</v>
+      </c>
+      <c r="E188" t="s">
+        <v>60</v>
+      </c>
+      <c r="F188" t="s">
+        <v>17</v>
+      </c>
+      <c r="G188" t="s">
+        <v>18</v>
       </c>
       <c r="I188" s="1">
         <v>36601</v>
       </c>
-      <c r="J188" t="str">
-[...12 lines deleted...]
-    <row r="189">
+      <c r="J188" t="s">
+        <v>470</v>
+      </c>
+      <c r="K188" t="s">
+        <v>471</v>
+      </c>
+      <c r="L188" t="s">
+        <v>443</v>
+      </c>
+      <c r="M188" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="189" spans="1:13">
       <c r="A189">
         <v>188</v>
       </c>
-      <c r="B189" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B189" t="s">
+        <v>429</v>
+      </c>
+      <c r="C189" t="s">
+        <v>90</v>
+      </c>
+      <c r="D189" t="s">
+        <v>59</v>
+      </c>
+      <c r="E189" t="s">
+        <v>60</v>
+      </c>
+      <c r="F189" t="s">
+        <v>17</v>
+      </c>
+      <c r="G189" t="s">
+        <v>18</v>
       </c>
       <c r="I189" s="1">
         <v>23923</v>
       </c>
-      <c r="J189" t="str">
-[...12 lines deleted...]
-    <row r="190">
+      <c r="J189" t="s">
+        <v>472</v>
+      </c>
+      <c r="K189" t="s">
+        <v>473</v>
+      </c>
+      <c r="L189" t="s">
+        <v>443</v>
+      </c>
+      <c r="M189" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="190" spans="1:13">
       <c r="A190">
         <v>189</v>
       </c>
-      <c r="B190" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B190" t="s">
+        <v>429</v>
+      </c>
+      <c r="C190" t="s">
+        <v>90</v>
+      </c>
+      <c r="D190" t="s">
+        <v>59</v>
+      </c>
+      <c r="E190" t="s">
+        <v>60</v>
+      </c>
+      <c r="F190" t="s">
+        <v>17</v>
+      </c>
+      <c r="G190" t="s">
+        <v>18</v>
       </c>
       <c r="I190" s="1">
         <v>7000</v>
       </c>
-      <c r="J190" t="str">
-[...12 lines deleted...]
-    <row r="191">
+      <c r="J190" t="s">
+        <v>474</v>
+      </c>
+      <c r="K190" t="s">
+        <v>475</v>
+      </c>
+      <c r="L190" t="s">
+        <v>443</v>
+      </c>
+      <c r="M190" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="191" spans="1:13">
       <c r="A191">
         <v>190</v>
       </c>
-      <c r="B191" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B191" t="s">
+        <v>429</v>
+      </c>
+      <c r="C191" t="s">
+        <v>90</v>
+      </c>
+      <c r="D191" t="s">
+        <v>59</v>
+      </c>
+      <c r="E191" t="s">
+        <v>60</v>
+      </c>
+      <c r="F191" t="s">
+        <v>17</v>
+      </c>
+      <c r="G191" t="s">
+        <v>18</v>
       </c>
       <c r="I191" s="1">
         <v>23257</v>
       </c>
-      <c r="J191" t="str">
-[...12 lines deleted...]
-    <row r="192">
+      <c r="J191" t="s">
+        <v>476</v>
+      </c>
+      <c r="K191" t="s">
+        <v>477</v>
+      </c>
+      <c r="L191" t="s">
+        <v>273</v>
+      </c>
+      <c r="M191" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="192" spans="1:13">
       <c r="A192">
         <v>191</v>
       </c>
-      <c r="B192" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B192" t="s">
+        <v>429</v>
+      </c>
+      <c r="C192" t="s">
+        <v>90</v>
+      </c>
+      <c r="D192" t="s">
+        <v>59</v>
+      </c>
+      <c r="E192" t="s">
+        <v>60</v>
+      </c>
+      <c r="F192" t="s">
+        <v>17</v>
+      </c>
+      <c r="G192" t="s">
+        <v>18</v>
       </c>
       <c r="I192" s="1">
         <v>3367</v>
       </c>
-      <c r="J192" t="str">
-[...12 lines deleted...]
-    <row r="193">
+      <c r="J192" t="s">
+        <v>478</v>
+      </c>
+      <c r="K192" t="s">
+        <v>166</v>
+      </c>
+      <c r="L192" t="s">
+        <v>273</v>
+      </c>
+      <c r="M192" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="193" spans="1:13">
       <c r="A193">
         <v>192</v>
       </c>
-      <c r="B193" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B193" t="s">
+        <v>429</v>
+      </c>
+      <c r="C193" t="s">
+        <v>90</v>
+      </c>
+      <c r="D193" t="s">
+        <v>59</v>
+      </c>
+      <c r="E193" t="s">
+        <v>60</v>
+      </c>
+      <c r="F193" t="s">
+        <v>17</v>
+      </c>
+      <c r="G193" t="s">
+        <v>18</v>
       </c>
       <c r="I193" s="1">
         <v>4000</v>
       </c>
-      <c r="J193" t="str">
-[...12 lines deleted...]
-    <row r="194">
+      <c r="J193" t="s">
+        <v>453</v>
+      </c>
+      <c r="K193" t="s">
+        <v>454</v>
+      </c>
+      <c r="L193" t="s">
+        <v>445</v>
+      </c>
+      <c r="M193" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="194" spans="1:13">
       <c r="A194">
         <v>193</v>
       </c>
-      <c r="B194" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B194" t="s">
+        <v>429</v>
+      </c>
+      <c r="C194" t="s">
+        <v>90</v>
+      </c>
+      <c r="D194" t="s">
+        <v>59</v>
+      </c>
+      <c r="E194" t="s">
+        <v>60</v>
+      </c>
+      <c r="F194" t="s">
+        <v>17</v>
+      </c>
+      <c r="G194" t="s">
+        <v>18</v>
       </c>
       <c r="I194" s="1">
         <v>62640</v>
       </c>
-      <c r="J194" t="str">
-[...12 lines deleted...]
-    <row r="195">
+      <c r="J194" t="s">
+        <v>479</v>
+      </c>
+      <c r="K194" t="s">
+        <v>433</v>
+      </c>
+      <c r="L194" t="s">
+        <v>432</v>
+      </c>
+      <c r="M194" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="195" spans="1:13">
       <c r="A195">
         <v>194</v>
       </c>
-      <c r="B195" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B195" t="s">
+        <v>429</v>
+      </c>
+      <c r="C195" t="s">
+        <v>90</v>
+      </c>
+      <c r="D195" t="s">
+        <v>59</v>
+      </c>
+      <c r="E195" t="s">
+        <v>60</v>
+      </c>
+      <c r="F195" t="s">
+        <v>17</v>
+      </c>
+      <c r="G195" t="s">
+        <v>18</v>
       </c>
       <c r="I195" s="1">
         <v>44500</v>
       </c>
-      <c r="J195" t="str">
-[...12 lines deleted...]
-    <row r="196">
+      <c r="J195" t="s">
+        <v>480</v>
+      </c>
+      <c r="K195" t="s">
+        <v>481</v>
+      </c>
+      <c r="L195" t="s">
+        <v>432</v>
+      </c>
+      <c r="M195" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="196" spans="1:13">
       <c r="A196">
         <v>195</v>
       </c>
-      <c r="B196" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B196" t="s">
+        <v>429</v>
+      </c>
+      <c r="C196" t="s">
+        <v>90</v>
+      </c>
+      <c r="D196" t="s">
+        <v>59</v>
+      </c>
+      <c r="E196" t="s">
+        <v>60</v>
+      </c>
+      <c r="F196" t="s">
+        <v>17</v>
+      </c>
+      <c r="G196" t="s">
+        <v>18</v>
       </c>
       <c r="I196" s="1">
         <v>38515</v>
       </c>
-      <c r="J196" t="str">
-[...12 lines deleted...]
-    <row r="197">
+      <c r="J196" t="s">
+        <v>434</v>
+      </c>
+      <c r="K196" t="s">
+        <v>90</v>
+      </c>
+      <c r="L196" t="s">
+        <v>482</v>
+      </c>
+      <c r="M196" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="197" spans="1:13">
       <c r="A197">
         <v>196</v>
       </c>
-      <c r="B197" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B197" t="s">
+        <v>429</v>
+      </c>
+      <c r="C197" t="s">
+        <v>90</v>
+      </c>
+      <c r="D197" t="s">
+        <v>59</v>
+      </c>
+      <c r="E197" t="s">
+        <v>60</v>
+      </c>
+      <c r="F197" t="s">
+        <v>17</v>
+      </c>
+      <c r="G197" t="s">
+        <v>18</v>
       </c>
       <c r="I197" s="1">
         <v>22945</v>
       </c>
-      <c r="J197" t="str">
-[...12 lines deleted...]
-    <row r="198">
+      <c r="J197" t="s">
+        <v>434</v>
+      </c>
+      <c r="K197" t="s">
+        <v>90</v>
+      </c>
+      <c r="L197" t="s">
+        <v>455</v>
+      </c>
+      <c r="M197" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="198" spans="1:13">
       <c r="A198">
         <v>197</v>
       </c>
-      <c r="B198" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B198" t="s">
+        <v>429</v>
+      </c>
+      <c r="C198" t="s">
+        <v>90</v>
+      </c>
+      <c r="D198" t="s">
+        <v>59</v>
+      </c>
+      <c r="E198" t="s">
+        <v>60</v>
+      </c>
+      <c r="F198" t="s">
+        <v>17</v>
+      </c>
+      <c r="G198" t="s">
+        <v>18</v>
       </c>
       <c r="I198" s="1">
         <v>632636</v>
       </c>
-      <c r="J198" t="str">
-[...12 lines deleted...]
-    <row r="199">
+      <c r="J198" t="s">
+        <v>483</v>
+      </c>
+      <c r="K198" t="s">
+        <v>484</v>
+      </c>
+      <c r="L198" t="s">
+        <v>485</v>
+      </c>
+      <c r="M198" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="199" spans="1:13">
       <c r="A199">
         <v>198</v>
       </c>
-      <c r="B199" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B199" t="s">
+        <v>429</v>
+      </c>
+      <c r="C199" t="s">
+        <v>90</v>
+      </c>
+      <c r="D199" t="s">
+        <v>59</v>
+      </c>
+      <c r="E199" t="s">
+        <v>60</v>
+      </c>
+      <c r="F199" t="s">
+        <v>17</v>
+      </c>
+      <c r="G199" t="s">
+        <v>18</v>
       </c>
       <c r="I199" s="1">
         <v>14000</v>
       </c>
-      <c r="J199" t="str">
-[...12 lines deleted...]
-    <row r="200">
+      <c r="J199" t="s">
+        <v>453</v>
+      </c>
+      <c r="K199" t="s">
+        <v>454</v>
+      </c>
+      <c r="L199" t="s">
+        <v>487</v>
+      </c>
+      <c r="M199" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="200" spans="1:13">
       <c r="A200">
         <v>199</v>
       </c>
-      <c r="B200" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B200" t="s">
+        <v>429</v>
+      </c>
+      <c r="C200" t="s">
+        <v>90</v>
+      </c>
+      <c r="D200" t="s">
+        <v>59</v>
+      </c>
+      <c r="E200" t="s">
+        <v>60</v>
+      </c>
+      <c r="F200" t="s">
+        <v>17</v>
+      </c>
+      <c r="G200" t="s">
+        <v>18</v>
       </c>
       <c r="I200" s="1">
         <v>63000</v>
       </c>
-      <c r="J200" t="str">
-[...12 lines deleted...]
-    <row r="201">
+      <c r="J200" t="s">
+        <v>489</v>
+      </c>
+      <c r="K200" t="s">
+        <v>490</v>
+      </c>
+      <c r="L200" t="s">
+        <v>491</v>
+      </c>
+      <c r="M200" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="201" spans="1:13">
       <c r="A201">
         <v>200</v>
       </c>
-      <c r="B201" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B201" t="s">
+        <v>429</v>
+      </c>
+      <c r="C201" t="s">
+        <v>90</v>
+      </c>
+      <c r="D201" t="s">
+        <v>59</v>
+      </c>
+      <c r="E201" t="s">
+        <v>60</v>
+      </c>
+      <c r="F201" t="s">
+        <v>17</v>
+      </c>
+      <c r="G201" t="s">
+        <v>18</v>
       </c>
       <c r="I201" s="1">
         <v>10281</v>
       </c>
-      <c r="J201" t="str">
-[...12 lines deleted...]
-    <row r="202">
+      <c r="J201" t="s">
+        <v>434</v>
+      </c>
+      <c r="K201" t="s">
+        <v>90</v>
+      </c>
+      <c r="L201" t="s">
+        <v>491</v>
+      </c>
+      <c r="M201" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="202" spans="1:13">
       <c r="A202">
         <v>201</v>
       </c>
-      <c r="B202" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B202" t="s">
+        <v>429</v>
+      </c>
+      <c r="C202" t="s">
+        <v>90</v>
+      </c>
+      <c r="D202" t="s">
+        <v>59</v>
+      </c>
+      <c r="E202" t="s">
+        <v>60</v>
+      </c>
+      <c r="F202" t="s">
+        <v>17</v>
+      </c>
+      <c r="G202" t="s">
+        <v>18</v>
       </c>
       <c r="I202" s="1">
         <v>92800</v>
       </c>
-      <c r="J202" t="str">
-[...12 lines deleted...]
-    <row r="203">
+      <c r="J202" t="s">
+        <v>493</v>
+      </c>
+      <c r="K202" t="s">
+        <v>494</v>
+      </c>
+      <c r="L202" t="s">
+        <v>457</v>
+      </c>
+      <c r="M202" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="203" spans="1:13">
       <c r="A203">
         <v>202</v>
       </c>
-      <c r="B203" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B203" t="s">
+        <v>429</v>
+      </c>
+      <c r="C203" t="s">
+        <v>90</v>
+      </c>
+      <c r="D203" t="s">
+        <v>59</v>
+      </c>
+      <c r="E203" t="s">
+        <v>60</v>
+      </c>
+      <c r="F203" t="s">
+        <v>17</v>
+      </c>
+      <c r="G203" t="s">
+        <v>18</v>
       </c>
       <c r="I203" s="1">
         <v>170</v>
       </c>
-      <c r="J203" t="str">
-[...12 lines deleted...]
-    <row r="204">
+      <c r="J203" t="s">
+        <v>495</v>
+      </c>
+      <c r="K203" t="s">
+        <v>496</v>
+      </c>
+      <c r="L203" t="s">
+        <v>457</v>
+      </c>
+      <c r="M203" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="204" spans="1:13">
       <c r="A204">
         <v>203</v>
       </c>
-      <c r="B204" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B204" t="s">
+        <v>429</v>
+      </c>
+      <c r="C204" t="s">
+        <v>90</v>
+      </c>
+      <c r="D204" t="s">
+        <v>59</v>
+      </c>
+      <c r="E204" t="s">
+        <v>60</v>
+      </c>
+      <c r="F204" t="s">
+        <v>17</v>
+      </c>
+      <c r="G204" t="s">
+        <v>18</v>
       </c>
       <c r="I204" s="1">
         <v>88729</v>
       </c>
-      <c r="J204" t="str">
-[...12 lines deleted...]
-    <row r="205">
+      <c r="J204" t="s">
+        <v>497</v>
+      </c>
+      <c r="K204" t="s">
+        <v>498</v>
+      </c>
+      <c r="L204" t="s">
+        <v>457</v>
+      </c>
+      <c r="M204" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="205" spans="1:13">
       <c r="A205">
         <v>204</v>
       </c>
-      <c r="B205" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B205" t="s">
+        <v>429</v>
+      </c>
+      <c r="C205" t="s">
+        <v>90</v>
+      </c>
+      <c r="D205" t="s">
+        <v>59</v>
+      </c>
+      <c r="E205" t="s">
+        <v>60</v>
+      </c>
+      <c r="F205" t="s">
+        <v>17</v>
+      </c>
+      <c r="G205" t="s">
+        <v>18</v>
       </c>
       <c r="I205" s="1">
         <v>1253</v>
       </c>
-      <c r="J205" t="str">
-[...12 lines deleted...]
-    <row r="206">
+      <c r="J205" t="s">
+        <v>499</v>
+      </c>
+      <c r="K205" t="s">
+        <v>500</v>
+      </c>
+      <c r="L205" t="s">
+        <v>457</v>
+      </c>
+      <c r="M205" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="206" spans="1:13">
       <c r="A206">
         <v>205</v>
       </c>
-      <c r="B206" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B206" t="s">
+        <v>429</v>
+      </c>
+      <c r="C206" t="s">
+        <v>90</v>
+      </c>
+      <c r="D206" t="s">
+        <v>59</v>
+      </c>
+      <c r="E206" t="s">
+        <v>60</v>
+      </c>
+      <c r="F206" t="s">
+        <v>17</v>
+      </c>
+      <c r="G206" t="s">
+        <v>18</v>
       </c>
       <c r="I206" s="1">
         <v>166890</v>
       </c>
-      <c r="J206" t="str">
-[...12 lines deleted...]
-    <row r="207">
+      <c r="J206" t="s">
+        <v>501</v>
+      </c>
+      <c r="K206" t="s">
+        <v>502</v>
+      </c>
+      <c r="L206" t="s">
+        <v>457</v>
+      </c>
+      <c r="M206" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="207" spans="1:13">
       <c r="A207">
         <v>206</v>
       </c>
-      <c r="B207" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B207" t="s">
+        <v>429</v>
+      </c>
+      <c r="C207" t="s">
+        <v>90</v>
+      </c>
+      <c r="D207" t="s">
+        <v>59</v>
+      </c>
+      <c r="E207" t="s">
+        <v>60</v>
+      </c>
+      <c r="F207" t="s">
+        <v>17</v>
+      </c>
+      <c r="G207" t="s">
+        <v>18</v>
       </c>
       <c r="I207" s="1">
         <v>4294</v>
       </c>
-      <c r="J207" t="str">
-[...12 lines deleted...]
-    <row r="208">
+      <c r="J207" t="s">
+        <v>503</v>
+      </c>
+      <c r="K207" t="s">
+        <v>504</v>
+      </c>
+      <c r="L207" t="s">
+        <v>457</v>
+      </c>
+      <c r="M207" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="208" spans="1:13">
       <c r="A208">
         <v>207</v>
       </c>
-      <c r="B208" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B208" t="s">
+        <v>429</v>
+      </c>
+      <c r="C208" t="s">
+        <v>90</v>
+      </c>
+      <c r="D208" t="s">
+        <v>59</v>
+      </c>
+      <c r="E208" t="s">
+        <v>60</v>
+      </c>
+      <c r="F208" t="s">
+        <v>17</v>
+      </c>
+      <c r="G208" t="s">
+        <v>18</v>
       </c>
       <c r="I208" s="1">
         <v>6650</v>
       </c>
-      <c r="J208" t="str">
-[...12 lines deleted...]
-    <row r="209">
+      <c r="J208" t="s">
+        <v>505</v>
+      </c>
+      <c r="K208" t="s">
+        <v>506</v>
+      </c>
+      <c r="L208" t="s">
+        <v>457</v>
+      </c>
+      <c r="M208" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="209" spans="1:13">
       <c r="A209">
         <v>208</v>
       </c>
-      <c r="B209" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B209" t="s">
+        <v>429</v>
+      </c>
+      <c r="C209" t="s">
+        <v>90</v>
+      </c>
+      <c r="D209" t="s">
+        <v>59</v>
+      </c>
+      <c r="E209" t="s">
+        <v>60</v>
+      </c>
+      <c r="F209" t="s">
+        <v>17</v>
+      </c>
+      <c r="G209" t="s">
+        <v>18</v>
       </c>
       <c r="I209" s="1">
         <v>500</v>
       </c>
-      <c r="J209" t="str">
-[...12 lines deleted...]
-    <row r="210">
+      <c r="J209" t="s">
+        <v>468</v>
+      </c>
+      <c r="K209" t="s">
+        <v>469</v>
+      </c>
+      <c r="L209" t="s">
+        <v>457</v>
+      </c>
+      <c r="M209" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="210" spans="1:13">
       <c r="A210">
         <v>209</v>
       </c>
-      <c r="B210" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B210" t="s">
+        <v>429</v>
+      </c>
+      <c r="C210" t="s">
+        <v>90</v>
+      </c>
+      <c r="D210" t="s">
+        <v>59</v>
+      </c>
+      <c r="E210" t="s">
+        <v>60</v>
+      </c>
+      <c r="F210" t="s">
+        <v>17</v>
+      </c>
+      <c r="G210" t="s">
+        <v>18</v>
       </c>
       <c r="I210" s="1">
         <v>4527</v>
       </c>
-      <c r="J210" t="str">
-[...12 lines deleted...]
-    <row r="211">
+      <c r="J210" t="s">
+        <v>434</v>
+      </c>
+      <c r="K210" t="s">
+        <v>90</v>
+      </c>
+      <c r="L210" t="s">
+        <v>457</v>
+      </c>
+      <c r="M210" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="211" spans="1:13">
       <c r="A211">
         <v>210</v>
       </c>
-      <c r="B211" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B211" t="s">
+        <v>429</v>
+      </c>
+      <c r="C211" t="s">
+        <v>90</v>
+      </c>
+      <c r="D211" t="s">
+        <v>59</v>
+      </c>
+      <c r="E211" t="s">
+        <v>60</v>
+      </c>
+      <c r="F211" t="s">
+        <v>17</v>
+      </c>
+      <c r="G211" t="s">
+        <v>18</v>
       </c>
       <c r="I211" s="1">
         <v>17520</v>
       </c>
-      <c r="J211" t="str">
-[...12 lines deleted...]
-    <row r="212">
+      <c r="J211" t="s">
+        <v>495</v>
+      </c>
+      <c r="K211" t="s">
+        <v>496</v>
+      </c>
+      <c r="L211" t="s">
+        <v>507</v>
+      </c>
+      <c r="M211" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="212" spans="1:13">
       <c r="A212">
         <v>211</v>
       </c>
-      <c r="B212" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B212" t="s">
+        <v>429</v>
+      </c>
+      <c r="C212" t="s">
+        <v>90</v>
+      </c>
+      <c r="D212" t="s">
+        <v>59</v>
+      </c>
+      <c r="E212" t="s">
+        <v>60</v>
+      </c>
+      <c r="F212" t="s">
+        <v>17</v>
+      </c>
+      <c r="G212" t="s">
+        <v>18</v>
       </c>
       <c r="I212" s="1">
         <v>756</v>
       </c>
-      <c r="J212" t="str">
-[...12 lines deleted...]
-    <row r="213">
+      <c r="J212" t="s">
+        <v>497</v>
+      </c>
+      <c r="K212" t="s">
+        <v>498</v>
+      </c>
+      <c r="L212" t="s">
+        <v>507</v>
+      </c>
+      <c r="M212" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="213" spans="1:13">
       <c r="A213">
         <v>212</v>
       </c>
-      <c r="B213" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B213" t="s">
+        <v>429</v>
+      </c>
+      <c r="C213" t="s">
+        <v>90</v>
+      </c>
+      <c r="D213" t="s">
+        <v>59</v>
+      </c>
+      <c r="E213" t="s">
+        <v>60</v>
+      </c>
+      <c r="F213" t="s">
+        <v>17</v>
+      </c>
+      <c r="G213" t="s">
+        <v>18</v>
       </c>
       <c r="I213" s="1">
         <v>24838</v>
       </c>
-      <c r="J213" t="str">
-[...12 lines deleted...]
-    <row r="214">
+      <c r="J213" t="s">
+        <v>495</v>
+      </c>
+      <c r="K213" t="s">
+        <v>496</v>
+      </c>
+      <c r="L213" t="s">
+        <v>509</v>
+      </c>
+      <c r="M213" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="214" spans="1:13">
       <c r="A214">
         <v>213</v>
       </c>
-      <c r="B214" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B214" t="s">
+        <v>429</v>
+      </c>
+      <c r="C214" t="s">
+        <v>90</v>
+      </c>
+      <c r="D214" t="s">
+        <v>59</v>
+      </c>
+      <c r="E214" t="s">
+        <v>60</v>
+      </c>
+      <c r="F214" t="s">
+        <v>17</v>
+      </c>
+      <c r="G214" t="s">
+        <v>18</v>
       </c>
       <c r="I214" s="1">
         <v>6162</v>
       </c>
-      <c r="J214" t="str">
-[...12 lines deleted...]
-    <row r="215">
+      <c r="J214" t="s">
+        <v>497</v>
+      </c>
+      <c r="K214" t="s">
+        <v>498</v>
+      </c>
+      <c r="L214" t="s">
+        <v>509</v>
+      </c>
+      <c r="M214" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="215" spans="1:13">
       <c r="A215">
         <v>214</v>
       </c>
-      <c r="B215" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B215" t="s">
+        <v>429</v>
+      </c>
+      <c r="C215" t="s">
+        <v>90</v>
+      </c>
+      <c r="D215" t="s">
+        <v>59</v>
+      </c>
+      <c r="E215" t="s">
+        <v>60</v>
+      </c>
+      <c r="F215" t="s">
+        <v>17</v>
+      </c>
+      <c r="G215" t="s">
+        <v>18</v>
       </c>
       <c r="I215" s="1">
         <v>48059</v>
       </c>
-      <c r="J215" t="str">
-[...12 lines deleted...]
-    <row r="216">
+      <c r="J215" t="s">
+        <v>493</v>
+      </c>
+      <c r="K215" t="s">
+        <v>494</v>
+      </c>
+      <c r="L215" t="s">
+        <v>511</v>
+      </c>
+      <c r="M215" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="216" spans="1:13">
       <c r="A216">
         <v>215</v>
       </c>
-      <c r="B216" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B216" t="s">
+        <v>429</v>
+      </c>
+      <c r="C216" t="s">
+        <v>90</v>
+      </c>
+      <c r="D216" t="s">
+        <v>59</v>
+      </c>
+      <c r="E216" t="s">
+        <v>60</v>
+      </c>
+      <c r="F216" t="s">
+        <v>17</v>
+      </c>
+      <c r="G216" t="s">
+        <v>18</v>
       </c>
       <c r="I216" s="1">
         <v>25921</v>
       </c>
-      <c r="J216" t="str">
-[...12 lines deleted...]
-    <row r="217">
+      <c r="J216" t="s">
+        <v>483</v>
+      </c>
+      <c r="K216" t="s">
+        <v>484</v>
+      </c>
+      <c r="L216" t="s">
+        <v>511</v>
+      </c>
+      <c r="M216" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="217" spans="1:13">
       <c r="A217">
         <v>216</v>
       </c>
-      <c r="B217" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B217" t="s">
+        <v>429</v>
+      </c>
+      <c r="C217" t="s">
+        <v>90</v>
+      </c>
+      <c r="D217" t="s">
+        <v>59</v>
+      </c>
+      <c r="E217" t="s">
+        <v>60</v>
+      </c>
+      <c r="F217" t="s">
+        <v>17</v>
+      </c>
+      <c r="G217" t="s">
+        <v>18</v>
       </c>
       <c r="I217" s="1">
         <v>23215</v>
       </c>
-      <c r="J217" t="str">
-[...12 lines deleted...]
-    <row r="218">
+      <c r="J217" t="s">
+        <v>495</v>
+      </c>
+      <c r="K217" t="s">
+        <v>496</v>
+      </c>
+      <c r="L217" t="s">
+        <v>511</v>
+      </c>
+      <c r="M217" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="218" spans="1:13">
       <c r="A218">
         <v>217</v>
       </c>
-      <c r="B218" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B218" t="s">
+        <v>429</v>
+      </c>
+      <c r="C218" t="s">
+        <v>90</v>
+      </c>
+      <c r="D218" t="s">
+        <v>59</v>
+      </c>
+      <c r="E218" t="s">
+        <v>60</v>
+      </c>
+      <c r="F218" t="s">
+        <v>17</v>
+      </c>
+      <c r="G218" t="s">
+        <v>18</v>
       </c>
       <c r="I218" s="1">
         <v>18635</v>
       </c>
-      <c r="J218" t="str">
-[...12 lines deleted...]
-    <row r="219">
+      <c r="J218" t="s">
+        <v>497</v>
+      </c>
+      <c r="K218" t="s">
+        <v>498</v>
+      </c>
+      <c r="L218" t="s">
+        <v>511</v>
+      </c>
+      <c r="M218" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="219" spans="1:13">
       <c r="A219">
         <v>218</v>
       </c>
-      <c r="B219" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B219" t="s">
+        <v>429</v>
+      </c>
+      <c r="C219" t="s">
+        <v>90</v>
+      </c>
+      <c r="D219" t="s">
+        <v>59</v>
+      </c>
+      <c r="E219" t="s">
+        <v>60</v>
+      </c>
+      <c r="F219" t="s">
+        <v>17</v>
+      </c>
+      <c r="G219" t="s">
+        <v>18</v>
       </c>
       <c r="I219" s="1">
         <v>90000</v>
       </c>
-      <c r="J219" t="str">
-[...12 lines deleted...]
-    <row r="220">
+      <c r="J219" t="s">
+        <v>434</v>
+      </c>
+      <c r="K219" t="s">
+        <v>90</v>
+      </c>
+      <c r="L219" t="s">
+        <v>513</v>
+      </c>
+      <c r="M219" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="220" spans="1:13">
       <c r="A220">
         <v>219</v>
       </c>
-      <c r="B220" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B220" t="s">
+        <v>429</v>
+      </c>
+      <c r="C220" t="s">
+        <v>90</v>
+      </c>
+      <c r="D220" t="s">
+        <v>59</v>
+      </c>
+      <c r="E220" t="s">
+        <v>60</v>
+      </c>
+      <c r="F220" t="s">
+        <v>17</v>
+      </c>
+      <c r="G220" t="s">
+        <v>18</v>
       </c>
       <c r="I220" s="1">
         <v>1758853</v>
       </c>
-      <c r="J220" t="str">
-[...12 lines deleted...]
-    <row r="221">
+      <c r="J220" t="s">
+        <v>497</v>
+      </c>
+      <c r="K220" t="s">
+        <v>498</v>
+      </c>
+      <c r="L220" t="s">
+        <v>459</v>
+      </c>
+      <c r="M220" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="221" spans="1:13">
       <c r="A221">
         <v>220</v>
       </c>
-      <c r="B221" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B221" t="s">
+        <v>429</v>
+      </c>
+      <c r="C221" t="s">
+        <v>90</v>
+      </c>
+      <c r="D221" t="s">
+        <v>59</v>
+      </c>
+      <c r="E221" t="s">
+        <v>60</v>
+      </c>
+      <c r="F221" t="s">
+        <v>17</v>
+      </c>
+      <c r="G221" t="s">
+        <v>18</v>
       </c>
       <c r="I221" s="1">
         <v>150000</v>
       </c>
-      <c r="J221" t="str">
-[...12 lines deleted...]
-    <row r="222">
+      <c r="J221" t="s">
+        <v>499</v>
+      </c>
+      <c r="K221" t="s">
+        <v>500</v>
+      </c>
+      <c r="L221" t="s">
+        <v>459</v>
+      </c>
+      <c r="M221" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="222" spans="1:13">
       <c r="A222">
         <v>221</v>
       </c>
-      <c r="B222" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B222" t="s">
+        <v>429</v>
+      </c>
+      <c r="C222" t="s">
+        <v>90</v>
+      </c>
+      <c r="D222" t="s">
+        <v>59</v>
+      </c>
+      <c r="E222" t="s">
+        <v>60</v>
+      </c>
+      <c r="F222" t="s">
+        <v>17</v>
+      </c>
+      <c r="G222" t="s">
+        <v>18</v>
       </c>
       <c r="I222" s="1">
         <v>25000</v>
       </c>
-      <c r="J222" t="str">
-[...12 lines deleted...]
-    <row r="223">
+      <c r="J222" t="s">
+        <v>515</v>
+      </c>
+      <c r="K222" t="s">
+        <v>516</v>
+      </c>
+      <c r="L222" t="s">
+        <v>459</v>
+      </c>
+      <c r="M222" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="223" spans="1:13">
       <c r="A223">
         <v>222</v>
       </c>
-      <c r="B223" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B223" t="s">
+        <v>429</v>
+      </c>
+      <c r="C223" t="s">
+        <v>90</v>
+      </c>
+      <c r="D223" t="s">
+        <v>59</v>
+      </c>
+      <c r="E223" t="s">
+        <v>60</v>
+      </c>
+      <c r="F223" t="s">
+        <v>17</v>
+      </c>
+      <c r="G223" t="s">
+        <v>18</v>
       </c>
       <c r="I223" s="1">
         <v>90000</v>
       </c>
-      <c r="J223" t="str">
-[...12 lines deleted...]
-    <row r="224">
+      <c r="J223" t="s">
+        <v>517</v>
+      </c>
+      <c r="K223" t="s">
+        <v>518</v>
+      </c>
+      <c r="L223" t="s">
+        <v>459</v>
+      </c>
+      <c r="M223" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="224" spans="1:13">
       <c r="A224">
         <v>223</v>
       </c>
-      <c r="B224" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B224" t="s">
+        <v>429</v>
+      </c>
+      <c r="C224" t="s">
+        <v>90</v>
+      </c>
+      <c r="D224" t="s">
+        <v>59</v>
+      </c>
+      <c r="E224" t="s">
+        <v>60</v>
+      </c>
+      <c r="F224" t="s">
+        <v>17</v>
+      </c>
+      <c r="G224" t="s">
+        <v>18</v>
       </c>
       <c r="I224" s="1">
         <v>150000</v>
       </c>
-      <c r="J224" t="str">
-[...12 lines deleted...]
-    <row r="225">
+      <c r="J224" t="s">
+        <v>519</v>
+      </c>
+      <c r="K224" t="s">
+        <v>520</v>
+      </c>
+      <c r="L224" t="s">
+        <v>459</v>
+      </c>
+      <c r="M224" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="225" spans="1:13">
       <c r="A225">
         <v>224</v>
       </c>
-      <c r="B225" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B225" t="s">
+        <v>429</v>
+      </c>
+      <c r="C225" t="s">
+        <v>90</v>
+      </c>
+      <c r="D225" t="s">
+        <v>59</v>
+      </c>
+      <c r="E225" t="s">
+        <v>60</v>
+      </c>
+      <c r="F225" t="s">
+        <v>17</v>
+      </c>
+      <c r="G225" t="s">
+        <v>18</v>
       </c>
       <c r="I225" s="1">
         <v>1500</v>
       </c>
-      <c r="J225" t="str">
-[...12 lines deleted...]
-    <row r="226">
+      <c r="J225" t="s">
+        <v>521</v>
+      </c>
+      <c r="K225" t="s">
+        <v>522</v>
+      </c>
+      <c r="L225" t="s">
+        <v>459</v>
+      </c>
+      <c r="M225" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="226" spans="1:13">
       <c r="A226">
         <v>225</v>
       </c>
-      <c r="B226" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B226" t="s">
+        <v>429</v>
+      </c>
+      <c r="C226" t="s">
+        <v>90</v>
+      </c>
+      <c r="D226" t="s">
+        <v>59</v>
+      </c>
+      <c r="E226" t="s">
+        <v>60</v>
+      </c>
+      <c r="F226" t="s">
+        <v>17</v>
+      </c>
+      <c r="G226" t="s">
+        <v>18</v>
       </c>
       <c r="I226" s="1">
         <v>125000</v>
       </c>
-      <c r="J226" t="str">
-[...12 lines deleted...]
-    <row r="227">
+      <c r="J226" t="s">
+        <v>523</v>
+      </c>
+      <c r="K226" t="s">
+        <v>524</v>
+      </c>
+      <c r="L226" t="s">
+        <v>525</v>
+      </c>
+      <c r="M226" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="227" spans="1:13">
       <c r="A227">
         <v>226</v>
       </c>
-      <c r="B227" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B227" t="s">
+        <v>429</v>
+      </c>
+      <c r="C227" t="s">
+        <v>90</v>
+      </c>
+      <c r="D227" t="s">
+        <v>59</v>
+      </c>
+      <c r="E227" t="s">
+        <v>60</v>
+      </c>
+      <c r="F227" t="s">
+        <v>17</v>
+      </c>
+      <c r="G227" t="s">
+        <v>18</v>
       </c>
       <c r="I227" s="1">
         <v>65000</v>
       </c>
-      <c r="J227" t="str">
-[...12 lines deleted...]
-    <row r="228">
+      <c r="J227" t="s">
+        <v>527</v>
+      </c>
+      <c r="K227" t="s">
+        <v>528</v>
+      </c>
+      <c r="L227" t="s">
+        <v>525</v>
+      </c>
+      <c r="M227" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="228" spans="1:13">
       <c r="A228">
         <v>227</v>
       </c>
-      <c r="B228" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B228" t="s">
+        <v>429</v>
+      </c>
+      <c r="C228" t="s">
+        <v>90</v>
+      </c>
+      <c r="D228" t="s">
+        <v>59</v>
+      </c>
+      <c r="E228" t="s">
+        <v>60</v>
+      </c>
+      <c r="F228" t="s">
+        <v>17</v>
+      </c>
+      <c r="G228" t="s">
+        <v>18</v>
       </c>
       <c r="I228" s="1">
         <v>75064</v>
       </c>
-      <c r="J228" t="str">
-[...12 lines deleted...]
-    <row r="229">
+      <c r="J228" t="s">
+        <v>434</v>
+      </c>
+      <c r="K228" t="s">
+        <v>90</v>
+      </c>
+      <c r="L228" t="s">
+        <v>529</v>
+      </c>
+      <c r="M228" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="229" spans="1:13">
       <c r="A229">
         <v>228</v>
       </c>
-      <c r="B229" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B229" t="s">
+        <v>429</v>
+      </c>
+      <c r="C229" t="s">
+        <v>90</v>
+      </c>
+      <c r="D229" t="s">
+        <v>59</v>
+      </c>
+      <c r="E229" t="s">
+        <v>60</v>
+      </c>
+      <c r="F229" t="s">
+        <v>17</v>
+      </c>
+      <c r="G229" t="s">
+        <v>18</v>
       </c>
       <c r="I229" s="1">
         <v>10000</v>
       </c>
-      <c r="J229" t="str">
-[...12 lines deleted...]
-    <row r="230">
+      <c r="J229" t="s">
+        <v>499</v>
+      </c>
+      <c r="K229" t="s">
+        <v>500</v>
+      </c>
+      <c r="L229" t="s">
+        <v>531</v>
+      </c>
+      <c r="M229" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="230" spans="1:13">
       <c r="A230">
         <v>229</v>
       </c>
-      <c r="B230" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B230" t="s">
+        <v>429</v>
+      </c>
+      <c r="C230" t="s">
+        <v>90</v>
+      </c>
+      <c r="D230" t="s">
+        <v>59</v>
+      </c>
+      <c r="E230" t="s">
+        <v>60</v>
+      </c>
+      <c r="F230" t="s">
+        <v>17</v>
+      </c>
+      <c r="G230" t="s">
+        <v>18</v>
       </c>
       <c r="I230" s="1">
         <v>8300</v>
       </c>
-      <c r="J230" t="str">
-[...12 lines deleted...]
-    <row r="231">
+      <c r="J230" t="s">
+        <v>533</v>
+      </c>
+      <c r="K230" t="s">
+        <v>508</v>
+      </c>
+      <c r="L230" t="s">
+        <v>531</v>
+      </c>
+      <c r="M230" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="231" spans="1:13">
       <c r="A231">
         <v>230</v>
       </c>
-      <c r="B231" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B231" t="s">
+        <v>429</v>
+      </c>
+      <c r="C231" t="s">
+        <v>90</v>
+      </c>
+      <c r="D231" t="s">
+        <v>59</v>
+      </c>
+      <c r="E231" t="s">
+        <v>60</v>
+      </c>
+      <c r="F231" t="s">
+        <v>17</v>
+      </c>
+      <c r="G231" t="s">
+        <v>18</v>
       </c>
       <c r="I231" s="1">
         <v>1500</v>
       </c>
-      <c r="J231" t="str">
-[...12 lines deleted...]
-    <row r="232">
+      <c r="J231" t="s">
+        <v>534</v>
+      </c>
+      <c r="K231" t="s">
+        <v>535</v>
+      </c>
+      <c r="L231" t="s">
+        <v>531</v>
+      </c>
+      <c r="M231" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="232" spans="1:13">
       <c r="A232">
         <v>231</v>
       </c>
-      <c r="B232" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B232" t="s">
+        <v>429</v>
+      </c>
+      <c r="C232" t="s">
+        <v>90</v>
+      </c>
+      <c r="D232" t="s">
+        <v>59</v>
+      </c>
+      <c r="E232" t="s">
+        <v>60</v>
+      </c>
+      <c r="F232" t="s">
+        <v>17</v>
+      </c>
+      <c r="G232" t="s">
+        <v>18</v>
       </c>
       <c r="I232" s="1">
         <v>2500</v>
       </c>
-      <c r="J232" t="str">
-[...12 lines deleted...]
-    <row r="233">
+      <c r="J232" t="s">
+        <v>495</v>
+      </c>
+      <c r="K232" t="s">
+        <v>496</v>
+      </c>
+      <c r="L232" t="s">
+        <v>536</v>
+      </c>
+      <c r="M232" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="233" spans="1:13">
       <c r="A233">
         <v>232</v>
       </c>
-      <c r="B233" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B233" t="s">
+        <v>429</v>
+      </c>
+      <c r="C233" t="s">
+        <v>90</v>
+      </c>
+      <c r="D233" t="s">
+        <v>59</v>
+      </c>
+      <c r="E233" t="s">
+        <v>60</v>
+      </c>
+      <c r="F233" t="s">
+        <v>17</v>
+      </c>
+      <c r="G233" t="s">
+        <v>18</v>
       </c>
       <c r="I233" s="1">
         <v>14000</v>
       </c>
-      <c r="J233" t="str">
-[...12 lines deleted...]
-    <row r="234">
+      <c r="J233" t="s">
+        <v>538</v>
+      </c>
+      <c r="K233" t="s">
+        <v>539</v>
+      </c>
+      <c r="L233" t="s">
+        <v>536</v>
+      </c>
+      <c r="M233" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="234" spans="1:13">
       <c r="A234">
         <v>233</v>
       </c>
-      <c r="B234" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B234" t="s">
+        <v>429</v>
+      </c>
+      <c r="C234" t="s">
+        <v>90</v>
+      </c>
+      <c r="D234" t="s">
+        <v>59</v>
+      </c>
+      <c r="E234" t="s">
+        <v>60</v>
+      </c>
+      <c r="F234" t="s">
+        <v>17</v>
+      </c>
+      <c r="G234" t="s">
+        <v>18</v>
       </c>
       <c r="I234" s="1">
         <v>29500</v>
       </c>
-      <c r="J234" t="str">
-[...12 lines deleted...]
-    <row r="235">
+      <c r="J234" t="s">
+        <v>540</v>
+      </c>
+      <c r="K234" t="s">
+        <v>541</v>
+      </c>
+      <c r="L234" t="s">
+        <v>536</v>
+      </c>
+      <c r="M234" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="235" spans="1:13">
       <c r="A235">
         <v>234</v>
       </c>
-      <c r="B235" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B235" t="s">
+        <v>429</v>
+      </c>
+      <c r="C235" t="s">
+        <v>90</v>
+      </c>
+      <c r="D235" t="s">
+        <v>59</v>
+      </c>
+      <c r="E235" t="s">
+        <v>60</v>
+      </c>
+      <c r="F235" t="s">
+        <v>17</v>
+      </c>
+      <c r="G235" t="s">
+        <v>18</v>
       </c>
       <c r="I235" s="1">
         <v>196947</v>
       </c>
-      <c r="J235" t="str">
-[...12 lines deleted...]
-    <row r="236">
+      <c r="J235" t="s">
+        <v>542</v>
+      </c>
+      <c r="K235" t="s">
+        <v>543</v>
+      </c>
+      <c r="L235" t="s">
+        <v>536</v>
+      </c>
+      <c r="M235" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="236" spans="1:13">
       <c r="A236">
         <v>235</v>
       </c>
-      <c r="B236" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B236" t="s">
+        <v>429</v>
+      </c>
+      <c r="C236" t="s">
+        <v>90</v>
+      </c>
+      <c r="D236" t="s">
+        <v>59</v>
+      </c>
+      <c r="E236" t="s">
+        <v>60</v>
+      </c>
+      <c r="F236" t="s">
+        <v>17</v>
+      </c>
+      <c r="G236" t="s">
+        <v>18</v>
       </c>
       <c r="I236" s="1">
         <v>6000</v>
       </c>
-      <c r="J236" t="str">
-[...12 lines deleted...]
-    <row r="237">
+      <c r="J236" t="s">
+        <v>497</v>
+      </c>
+      <c r="K236" t="s">
+        <v>498</v>
+      </c>
+      <c r="L236" t="s">
+        <v>536</v>
+      </c>
+      <c r="M236" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="237" spans="1:13">
       <c r="A237">
         <v>236</v>
       </c>
-      <c r="B237" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B237" t="s">
+        <v>429</v>
+      </c>
+      <c r="C237" t="s">
+        <v>90</v>
+      </c>
+      <c r="D237" t="s">
+        <v>59</v>
+      </c>
+      <c r="E237" t="s">
+        <v>60</v>
+      </c>
+      <c r="F237" t="s">
+        <v>17</v>
+      </c>
+      <c r="G237" t="s">
+        <v>18</v>
       </c>
       <c r="I237" s="1">
         <v>5000</v>
       </c>
-      <c r="J237" t="str">
-[...12 lines deleted...]
-    <row r="238">
+      <c r="J237" t="s">
+        <v>544</v>
+      </c>
+      <c r="K237" t="s">
+        <v>545</v>
+      </c>
+      <c r="L237" t="s">
+        <v>536</v>
+      </c>
+      <c r="M237" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="238" spans="1:13">
       <c r="A238">
         <v>237</v>
       </c>
-      <c r="B238" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B238" t="s">
+        <v>429</v>
+      </c>
+      <c r="C238" t="s">
+        <v>90</v>
+      </c>
+      <c r="D238" t="s">
+        <v>59</v>
+      </c>
+      <c r="E238" t="s">
+        <v>60</v>
+      </c>
+      <c r="F238" t="s">
+        <v>17</v>
+      </c>
+      <c r="G238" t="s">
+        <v>18</v>
       </c>
       <c r="I238" s="1">
         <v>104800</v>
       </c>
-      <c r="J238" t="str">
-[...12 lines deleted...]
-    <row r="239">
+      <c r="J238" t="s">
+        <v>546</v>
+      </c>
+      <c r="K238" t="s">
+        <v>547</v>
+      </c>
+      <c r="L238" t="s">
+        <v>536</v>
+      </c>
+      <c r="M238" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="239" spans="1:13">
       <c r="A239">
         <v>238</v>
       </c>
-      <c r="B239" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B239" t="s">
+        <v>429</v>
+      </c>
+      <c r="C239" t="s">
+        <v>90</v>
+      </c>
+      <c r="D239" t="s">
+        <v>59</v>
+      </c>
+      <c r="E239" t="s">
+        <v>60</v>
+      </c>
+      <c r="F239" t="s">
+        <v>17</v>
+      </c>
+      <c r="G239" t="s">
+        <v>18</v>
       </c>
       <c r="I239" s="1">
         <v>20000</v>
       </c>
-      <c r="J239" t="str">
-[...12 lines deleted...]
-    <row r="240">
+      <c r="J239" t="s">
+        <v>548</v>
+      </c>
+      <c r="K239" t="s">
+        <v>549</v>
+      </c>
+      <c r="L239" t="s">
+        <v>536</v>
+      </c>
+      <c r="M239" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="240" spans="1:13">
       <c r="A240">
         <v>239</v>
       </c>
-      <c r="B240" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B240" t="s">
+        <v>429</v>
+      </c>
+      <c r="C240" t="s">
+        <v>90</v>
+      </c>
+      <c r="D240" t="s">
+        <v>59</v>
+      </c>
+      <c r="E240" t="s">
+        <v>60</v>
+      </c>
+      <c r="F240" t="s">
+        <v>17</v>
+      </c>
+      <c r="G240" t="s">
+        <v>18</v>
       </c>
       <c r="I240" s="1">
         <v>1300</v>
       </c>
-      <c r="J240" t="str">
-[...12 lines deleted...]
-    <row r="241">
+      <c r="J240" t="s">
+        <v>472</v>
+      </c>
+      <c r="K240" t="s">
+        <v>473</v>
+      </c>
+      <c r="L240" t="s">
+        <v>536</v>
+      </c>
+      <c r="M240" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="241" spans="1:13">
       <c r="A241">
         <v>240</v>
       </c>
-      <c r="B241" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B241" t="s">
+        <v>429</v>
+      </c>
+      <c r="C241" t="s">
+        <v>90</v>
+      </c>
+      <c r="D241" t="s">
+        <v>59</v>
+      </c>
+      <c r="E241" t="s">
+        <v>60</v>
+      </c>
+      <c r="F241" t="s">
+        <v>17</v>
+      </c>
+      <c r="G241" t="s">
+        <v>18</v>
       </c>
       <c r="I241" s="1">
         <v>15000</v>
       </c>
-      <c r="J241" t="str">
-[...12 lines deleted...]
-    <row r="242">
+      <c r="J241" t="s">
+        <v>550</v>
+      </c>
+      <c r="K241" t="s">
+        <v>551</v>
+      </c>
+      <c r="L241" t="s">
+        <v>536</v>
+      </c>
+      <c r="M241" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="242" spans="1:13">
       <c r="A242">
         <v>241</v>
       </c>
-      <c r="B242" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B242" t="s">
+        <v>429</v>
+      </c>
+      <c r="C242" t="s">
+        <v>90</v>
+      </c>
+      <c r="D242" t="s">
+        <v>59</v>
+      </c>
+      <c r="E242" t="s">
+        <v>60</v>
+      </c>
+      <c r="F242" t="s">
+        <v>17</v>
+      </c>
+      <c r="G242" t="s">
+        <v>18</v>
       </c>
       <c r="I242" s="1">
         <v>71000</v>
       </c>
-      <c r="J242" t="str">
-[...12 lines deleted...]
-    <row r="243">
+      <c r="J242" t="s">
+        <v>552</v>
+      </c>
+      <c r="K242" t="s">
+        <v>553</v>
+      </c>
+      <c r="L242" t="s">
+        <v>536</v>
+      </c>
+      <c r="M242" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="243" spans="1:13">
       <c r="A243">
         <v>242</v>
       </c>
-      <c r="B243" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B243" t="s">
+        <v>429</v>
+      </c>
+      <c r="C243" t="s">
+        <v>90</v>
+      </c>
+      <c r="D243" t="s">
+        <v>59</v>
+      </c>
+      <c r="E243" t="s">
+        <v>60</v>
+      </c>
+      <c r="F243" t="s">
+        <v>17</v>
+      </c>
+      <c r="G243" t="s">
+        <v>18</v>
       </c>
       <c r="I243" s="1">
         <v>13000</v>
       </c>
-      <c r="J243" t="str">
-[...12 lines deleted...]
-    <row r="244">
+      <c r="J243" t="s">
+        <v>554</v>
+      </c>
+      <c r="K243" t="s">
+        <v>555</v>
+      </c>
+      <c r="L243" t="s">
+        <v>536</v>
+      </c>
+      <c r="M243" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="244" spans="1:13">
       <c r="A244">
         <v>243</v>
       </c>
-      <c r="B244" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B244" t="s">
+        <v>429</v>
+      </c>
+      <c r="C244" t="s">
+        <v>90</v>
+      </c>
+      <c r="D244" t="s">
+        <v>59</v>
+      </c>
+      <c r="E244" t="s">
+        <v>60</v>
+      </c>
+      <c r="F244" t="s">
+        <v>17</v>
+      </c>
+      <c r="G244" t="s">
+        <v>18</v>
       </c>
       <c r="I244" s="1">
         <v>14000</v>
       </c>
-      <c r="J244" t="str">
-[...12 lines deleted...]
-    <row r="245">
+      <c r="J244" t="s">
+        <v>556</v>
+      </c>
+      <c r="K244" t="s">
+        <v>557</v>
+      </c>
+      <c r="L244" t="s">
+        <v>536</v>
+      </c>
+      <c r="M244" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="245" spans="1:13">
       <c r="A245">
         <v>244</v>
       </c>
-      <c r="B245" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B245" t="s">
+        <v>429</v>
+      </c>
+      <c r="C245" t="s">
+        <v>90</v>
+      </c>
+      <c r="D245" t="s">
+        <v>59</v>
+      </c>
+      <c r="E245" t="s">
+        <v>60</v>
+      </c>
+      <c r="F245" t="s">
+        <v>17</v>
+      </c>
+      <c r="G245" t="s">
+        <v>18</v>
       </c>
       <c r="I245" s="1">
         <v>19000</v>
       </c>
-      <c r="J245" t="str">
-[...12 lines deleted...]
-    <row r="246">
+      <c r="J245" t="s">
+        <v>558</v>
+      </c>
+      <c r="K245" t="s">
+        <v>559</v>
+      </c>
+      <c r="L245" t="s">
+        <v>536</v>
+      </c>
+      <c r="M245" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="246" spans="1:13">
       <c r="A246">
         <v>245</v>
       </c>
-      <c r="B246" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B246" t="s">
+        <v>429</v>
+      </c>
+      <c r="C246" t="s">
+        <v>90</v>
+      </c>
+      <c r="D246" t="s">
+        <v>59</v>
+      </c>
+      <c r="E246" t="s">
+        <v>60</v>
+      </c>
+      <c r="F246" t="s">
+        <v>17</v>
+      </c>
+      <c r="G246" t="s">
+        <v>18</v>
       </c>
       <c r="I246" s="1">
         <v>64500</v>
       </c>
-      <c r="J246" t="str">
-[...12 lines deleted...]
-    <row r="247">
+      <c r="J246" t="s">
+        <v>560</v>
+      </c>
+      <c r="K246" t="s">
+        <v>561</v>
+      </c>
+      <c r="L246" t="s">
+        <v>536</v>
+      </c>
+      <c r="M246" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="247" spans="1:13">
       <c r="A247">
         <v>246</v>
       </c>
-      <c r="B247" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B247" t="s">
+        <v>429</v>
+      </c>
+      <c r="C247" t="s">
+        <v>90</v>
+      </c>
+      <c r="D247" t="s">
+        <v>59</v>
+      </c>
+      <c r="E247" t="s">
+        <v>60</v>
+      </c>
+      <c r="F247" t="s">
+        <v>17</v>
+      </c>
+      <c r="G247" t="s">
+        <v>18</v>
       </c>
       <c r="I247" s="1">
         <v>19300</v>
       </c>
-      <c r="J247" t="str">
-[...12 lines deleted...]
-    <row r="248">
+      <c r="J247" t="s">
+        <v>434</v>
+      </c>
+      <c r="K247" t="s">
+        <v>90</v>
+      </c>
+      <c r="L247" t="s">
+        <v>536</v>
+      </c>
+      <c r="M247" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="248" spans="1:13">
       <c r="A248">
         <v>247</v>
       </c>
-      <c r="B248" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B248" t="s">
+        <v>429</v>
+      </c>
+      <c r="C248" t="s">
+        <v>90</v>
+      </c>
+      <c r="D248" t="s">
+        <v>59</v>
+      </c>
+      <c r="E248" t="s">
+        <v>60</v>
+      </c>
+      <c r="F248" t="s">
+        <v>17</v>
+      </c>
+      <c r="G248" t="s">
+        <v>18</v>
       </c>
       <c r="I248" s="1">
         <v>45000</v>
       </c>
-      <c r="J248" t="str">
-[...12 lines deleted...]
-    <row r="249">
+      <c r="J248" t="s">
+        <v>434</v>
+      </c>
+      <c r="K248" t="s">
+        <v>90</v>
+      </c>
+      <c r="L248" t="s">
+        <v>562</v>
+      </c>
+      <c r="M248" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="249" spans="1:13">
       <c r="A249">
         <v>248</v>
       </c>
-      <c r="B249" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B249" t="s">
+        <v>564</v>
+      </c>
+      <c r="C249" t="s">
+        <v>177</v>
+      </c>
+      <c r="D249" t="s">
+        <v>59</v>
+      </c>
+      <c r="E249" t="s">
+        <v>60</v>
+      </c>
+      <c r="F249" t="s">
+        <v>17</v>
+      </c>
+      <c r="G249" t="s">
+        <v>18</v>
       </c>
       <c r="I249" s="1">
         <v>19544</v>
       </c>
-      <c r="J249" t="str">
-[...12 lines deleted...]
-    <row r="250">
+      <c r="J249" t="s">
+        <v>565</v>
+      </c>
+      <c r="K249" t="s">
+        <v>566</v>
+      </c>
+      <c r="L249" t="s">
+        <v>457</v>
+      </c>
+      <c r="M249" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="250" spans="1:13">
       <c r="A250">
         <v>249</v>
       </c>
-      <c r="B250" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B250" t="s">
+        <v>567</v>
+      </c>
+      <c r="C250" t="s">
+        <v>568</v>
+      </c>
+      <c r="D250" t="s">
+        <v>182</v>
+      </c>
+      <c r="E250" t="s">
+        <v>183</v>
+      </c>
+      <c r="F250" t="s">
+        <v>17</v>
+      </c>
+      <c r="G250" t="s">
+        <v>18</v>
       </c>
       <c r="I250" s="1">
         <v>2130</v>
       </c>
-      <c r="J250" t="str">
-[...12 lines deleted...]
-    <row r="251">
+      <c r="J250" t="s">
+        <v>569</v>
+      </c>
+      <c r="K250" t="s">
+        <v>570</v>
+      </c>
+      <c r="L250" t="s">
+        <v>290</v>
+      </c>
+      <c r="M250" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="251" spans="1:13">
       <c r="A251">
         <v>250</v>
       </c>
-      <c r="B251" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B251" t="s">
+        <v>429</v>
+      </c>
+      <c r="C251" t="s">
+        <v>90</v>
+      </c>
+      <c r="D251" t="s">
+        <v>292</v>
+      </c>
+      <c r="E251" t="s">
+        <v>293</v>
+      </c>
+      <c r="F251" t="s">
+        <v>17</v>
+      </c>
+      <c r="G251" t="s">
+        <v>18</v>
       </c>
       <c r="I251" s="1">
         <v>57000</v>
       </c>
-      <c r="J251" t="str">
-[...12 lines deleted...]
-    <row r="252">
+      <c r="J251" t="s">
+        <v>439</v>
+      </c>
+      <c r="K251" t="s">
+        <v>440</v>
+      </c>
+      <c r="L251" t="s">
+        <v>571</v>
+      </c>
+      <c r="M251" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="252" spans="1:13">
       <c r="A252">
         <v>251</v>
       </c>
-      <c r="B252" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B252" t="s">
+        <v>429</v>
+      </c>
+      <c r="C252" t="s">
+        <v>90</v>
+      </c>
+      <c r="D252" t="s">
+        <v>292</v>
+      </c>
+      <c r="E252" t="s">
+        <v>293</v>
+      </c>
+      <c r="F252" t="s">
+        <v>17</v>
+      </c>
+      <c r="G252" t="s">
+        <v>18</v>
       </c>
       <c r="I252" s="1">
         <v>40000</v>
       </c>
-      <c r="J252" t="str">
-[...12 lines deleted...]
-    <row r="253">
+      <c r="J252" t="s">
+        <v>573</v>
+      </c>
+      <c r="K252" t="s">
+        <v>574</v>
+      </c>
+      <c r="L252" t="s">
+        <v>575</v>
+      </c>
+      <c r="M252" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="253" spans="1:13">
       <c r="A253">
         <v>252</v>
       </c>
-      <c r="B253" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B253" t="s">
+        <v>429</v>
+      </c>
+      <c r="C253" t="s">
+        <v>90</v>
+      </c>
+      <c r="D253" t="s">
+        <v>292</v>
+      </c>
+      <c r="E253" t="s">
+        <v>293</v>
+      </c>
+      <c r="F253" t="s">
+        <v>17</v>
+      </c>
+      <c r="G253" t="s">
+        <v>18</v>
       </c>
       <c r="I253" s="1">
         <v>21144</v>
       </c>
-      <c r="J253" t="str">
-[...12 lines deleted...]
-    <row r="254">
+      <c r="J253" t="s">
+        <v>439</v>
+      </c>
+      <c r="K253" t="s">
+        <v>440</v>
+      </c>
+      <c r="L253" t="s">
+        <v>577</v>
+      </c>
+      <c r="M253" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="254" spans="1:13">
       <c r="A254">
         <v>253</v>
       </c>
-      <c r="B254" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B254" t="s">
+        <v>429</v>
+      </c>
+      <c r="C254" t="s">
+        <v>90</v>
+      </c>
+      <c r="D254" t="s">
+        <v>292</v>
+      </c>
+      <c r="E254" t="s">
+        <v>293</v>
+      </c>
+      <c r="F254" t="s">
+        <v>17</v>
+      </c>
+      <c r="G254" t="s">
+        <v>18</v>
       </c>
       <c r="I254" s="1">
         <v>43000</v>
       </c>
-      <c r="J254" t="str">
-[...12 lines deleted...]
-    <row r="255">
+      <c r="J254" t="s">
+        <v>434</v>
+      </c>
+      <c r="K254" t="s">
+        <v>90</v>
+      </c>
+      <c r="L254" t="s">
+        <v>579</v>
+      </c>
+      <c r="M254" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="255" spans="1:13">
       <c r="A255">
         <v>254</v>
       </c>
-      <c r="B255" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B255" t="s">
+        <v>429</v>
+      </c>
+      <c r="C255" t="s">
+        <v>90</v>
+      </c>
+      <c r="D255" t="s">
+        <v>292</v>
+      </c>
+      <c r="E255" t="s">
+        <v>293</v>
+      </c>
+      <c r="F255" t="s">
+        <v>17</v>
+      </c>
+      <c r="G255" t="s">
+        <v>18</v>
       </c>
       <c r="I255" s="1">
         <v>11500</v>
       </c>
-      <c r="J255" t="str">
-[...12 lines deleted...]
-    <row r="256">
+      <c r="J255" t="s">
+        <v>581</v>
+      </c>
+      <c r="K255" t="s">
+        <v>582</v>
+      </c>
+      <c r="L255" t="s">
+        <v>579</v>
+      </c>
+      <c r="M255" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="256" spans="1:13">
       <c r="A256">
         <v>255</v>
       </c>
-      <c r="B256" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B256" t="s">
+        <v>429</v>
+      </c>
+      <c r="C256" t="s">
+        <v>90</v>
+      </c>
+      <c r="D256" t="s">
+        <v>292</v>
+      </c>
+      <c r="E256" t="s">
+        <v>293</v>
+      </c>
+      <c r="F256" t="s">
+        <v>17</v>
+      </c>
+      <c r="G256" t="s">
+        <v>18</v>
       </c>
       <c r="I256" s="1">
         <v>12875</v>
       </c>
-      <c r="J256" t="str">
-[...12 lines deleted...]
-    <row r="257">
+      <c r="J256" t="s">
+        <v>434</v>
+      </c>
+      <c r="K256" t="s">
+        <v>90</v>
+      </c>
+      <c r="L256" t="s">
+        <v>583</v>
+      </c>
+      <c r="M256" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="257" spans="1:13">
       <c r="A257">
         <v>256</v>
       </c>
-      <c r="B257" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B257" t="s">
+        <v>429</v>
+      </c>
+      <c r="C257" t="s">
+        <v>90</v>
+      </c>
+      <c r="D257" t="s">
+        <v>292</v>
+      </c>
+      <c r="E257" t="s">
+        <v>293</v>
+      </c>
+      <c r="F257" t="s">
+        <v>17</v>
+      </c>
+      <c r="G257" t="s">
+        <v>18</v>
       </c>
       <c r="I257" s="1">
         <v>25750</v>
       </c>
-      <c r="J257" t="str">
-[...12 lines deleted...]
-    <row r="258">
+      <c r="J257" t="s">
+        <v>434</v>
+      </c>
+      <c r="K257" t="s">
+        <v>90</v>
+      </c>
+      <c r="L257" t="s">
+        <v>571</v>
+      </c>
+      <c r="M257" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="258" spans="1:13">
       <c r="A258">
         <v>257</v>
       </c>
-      <c r="B258" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B258" t="s">
+        <v>429</v>
+      </c>
+      <c r="C258" t="s">
+        <v>90</v>
+      </c>
+      <c r="D258" t="s">
+        <v>292</v>
+      </c>
+      <c r="E258" t="s">
+        <v>293</v>
+      </c>
+      <c r="F258" t="s">
+        <v>17</v>
+      </c>
+      <c r="G258" t="s">
+        <v>18</v>
       </c>
       <c r="I258" s="1">
         <v>11375</v>
       </c>
-      <c r="J258" t="str">
-[...12 lines deleted...]
-    <row r="259">
+      <c r="J258" t="s">
+        <v>434</v>
+      </c>
+      <c r="K258" t="s">
+        <v>90</v>
+      </c>
+      <c r="L258" t="s">
+        <v>585</v>
+      </c>
+      <c r="M258" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="259" spans="1:13">
       <c r="A259">
         <v>258</v>
       </c>
-      <c r="B259" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B259" t="s">
+        <v>429</v>
+      </c>
+      <c r="C259" t="s">
+        <v>90</v>
+      </c>
+      <c r="D259" t="s">
+        <v>292</v>
+      </c>
+      <c r="E259" t="s">
+        <v>293</v>
+      </c>
+      <c r="F259" t="s">
+        <v>17</v>
+      </c>
+      <c r="G259" t="s">
+        <v>18</v>
       </c>
       <c r="I259" s="1">
         <v>30000</v>
       </c>
-      <c r="J259" t="str">
-[...12 lines deleted...]
-    <row r="260">
+      <c r="J259" t="s">
+        <v>587</v>
+      </c>
+      <c r="K259" t="s">
+        <v>588</v>
+      </c>
+      <c r="L259" t="s">
+        <v>589</v>
+      </c>
+      <c r="M259" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="260" spans="1:13">
       <c r="A260">
         <v>259</v>
       </c>
-      <c r="B260" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B260" t="s">
+        <v>429</v>
+      </c>
+      <c r="C260" t="s">
+        <v>90</v>
+      </c>
+      <c r="D260" t="s">
+        <v>292</v>
+      </c>
+      <c r="E260" t="s">
+        <v>293</v>
+      </c>
+      <c r="F260" t="s">
+        <v>17</v>
+      </c>
+      <c r="G260" t="s">
+        <v>18</v>
       </c>
       <c r="I260" s="1">
         <v>35500</v>
       </c>
-      <c r="J260" t="str">
-[...12 lines deleted...]
-    <row r="261">
+      <c r="J260" t="s">
+        <v>434</v>
+      </c>
+      <c r="K260" t="s">
+        <v>90</v>
+      </c>
+      <c r="L260" t="s">
+        <v>589</v>
+      </c>
+      <c r="M260" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="261" spans="1:13">
       <c r="A261">
         <v>260</v>
       </c>
-      <c r="B261" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B261" t="s">
+        <v>429</v>
+      </c>
+      <c r="C261" t="s">
+        <v>90</v>
+      </c>
+      <c r="D261" t="s">
+        <v>292</v>
+      </c>
+      <c r="E261" t="s">
+        <v>293</v>
+      </c>
+      <c r="F261" t="s">
+        <v>17</v>
+      </c>
+      <c r="G261" t="s">
+        <v>18</v>
       </c>
       <c r="I261" s="1">
         <v>3800</v>
       </c>
-      <c r="J261" t="str">
-[...12 lines deleted...]
-    <row r="262">
+      <c r="J261" t="s">
+        <v>497</v>
+      </c>
+      <c r="K261" t="s">
+        <v>498</v>
+      </c>
+      <c r="L261" t="s">
+        <v>577</v>
+      </c>
+      <c r="M261" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="262" spans="1:13">
       <c r="A262">
         <v>261</v>
       </c>
-      <c r="B262" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B262" t="s">
+        <v>429</v>
+      </c>
+      <c r="C262" t="s">
+        <v>90</v>
+      </c>
+      <c r="D262" t="s">
+        <v>292</v>
+      </c>
+      <c r="E262" t="s">
+        <v>293</v>
+      </c>
+      <c r="F262" t="s">
+        <v>17</v>
+      </c>
+      <c r="G262" t="s">
+        <v>18</v>
       </c>
       <c r="I262" s="1">
         <v>1000</v>
       </c>
-      <c r="J262" t="str">
-[...12 lines deleted...]
-    <row r="263">
+      <c r="J262" t="s">
+        <v>505</v>
+      </c>
+      <c r="K262" t="s">
+        <v>506</v>
+      </c>
+      <c r="L262" t="s">
+        <v>577</v>
+      </c>
+      <c r="M262" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="263" spans="1:13">
       <c r="A263">
         <v>262</v>
       </c>
-      <c r="B263" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B263" t="s">
+        <v>591</v>
+      </c>
+      <c r="C263" t="s">
+        <v>592</v>
+      </c>
+      <c r="D263" t="s">
+        <v>292</v>
+      </c>
+      <c r="E263" t="s">
+        <v>293</v>
+      </c>
+      <c r="F263" t="s">
+        <v>17</v>
+      </c>
+      <c r="G263" t="s">
+        <v>18</v>
       </c>
       <c r="I263" s="1">
         <v>60970</v>
       </c>
-      <c r="J263" t="str">
-[...12 lines deleted...]
-    <row r="264">
+      <c r="J263" t="s">
+        <v>593</v>
+      </c>
+      <c r="K263" t="s">
+        <v>594</v>
+      </c>
+      <c r="L263" t="s">
+        <v>583</v>
+      </c>
+      <c r="M263" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="264" spans="1:13">
       <c r="A264">
         <v>263</v>
       </c>
-      <c r="B264" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B264" t="s">
+        <v>591</v>
+      </c>
+      <c r="C264" t="s">
+        <v>592</v>
+      </c>
+      <c r="D264" t="s">
+        <v>292</v>
+      </c>
+      <c r="E264" t="s">
+        <v>293</v>
+      </c>
+      <c r="F264" t="s">
+        <v>17</v>
+      </c>
+      <c r="G264" t="s">
+        <v>18</v>
       </c>
       <c r="I264" s="1">
         <v>60148</v>
       </c>
-      <c r="J264" t="str">
-[...12 lines deleted...]
-    <row r="265">
+      <c r="J264" t="s">
+        <v>593</v>
+      </c>
+      <c r="K264" t="s">
+        <v>594</v>
+      </c>
+      <c r="L264" t="s">
+        <v>571</v>
+      </c>
+      <c r="M264" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="265" spans="1:13">
       <c r="A265">
         <v>264</v>
       </c>
-      <c r="B265" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B265" t="s">
+        <v>591</v>
+      </c>
+      <c r="C265" t="s">
+        <v>592</v>
+      </c>
+      <c r="D265" t="s">
+        <v>292</v>
+      </c>
+      <c r="E265" t="s">
+        <v>293</v>
+      </c>
+      <c r="F265" t="s">
+        <v>17</v>
+      </c>
+      <c r="G265" t="s">
+        <v>18</v>
       </c>
       <c r="I265" s="1">
         <v>15976</v>
       </c>
-      <c r="J265" t="str">
-[...12 lines deleted...]
-    <row r="266">
+      <c r="J265" t="s">
+        <v>593</v>
+      </c>
+      <c r="K265" t="s">
+        <v>594</v>
+      </c>
+      <c r="L265" t="s">
+        <v>585</v>
+      </c>
+      <c r="M265" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="266" spans="1:13">
       <c r="A266">
         <v>265</v>
       </c>
-      <c r="B266" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B266" t="s">
+        <v>591</v>
+      </c>
+      <c r="C266" t="s">
+        <v>592</v>
+      </c>
+      <c r="D266" t="s">
+        <v>292</v>
+      </c>
+      <c r="E266" t="s">
+        <v>293</v>
+      </c>
+      <c r="F266" t="s">
+        <v>17</v>
+      </c>
+      <c r="G266" t="s">
+        <v>18</v>
       </c>
       <c r="I266" s="1">
         <v>72175</v>
       </c>
-      <c r="J266" t="str">
-[...12 lines deleted...]
-    <row r="267">
+      <c r="J266" t="s">
+        <v>593</v>
+      </c>
+      <c r="K266" t="s">
+        <v>594</v>
+      </c>
+      <c r="L266" t="s">
+        <v>577</v>
+      </c>
+      <c r="M266" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="267" spans="1:13">
       <c r="A267">
         <v>266</v>
       </c>
-      <c r="B267" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B267" t="s">
+        <v>429</v>
+      </c>
+      <c r="C267" t="s">
+        <v>90</v>
+      </c>
+      <c r="D267" t="s">
+        <v>315</v>
+      </c>
+      <c r="E267" t="s">
+        <v>316</v>
+      </c>
+      <c r="F267" t="s">
+        <v>17</v>
+      </c>
+      <c r="G267" t="s">
+        <v>18</v>
       </c>
       <c r="I267" s="1">
         <v>22500</v>
       </c>
-      <c r="J267" t="str">
-[...12 lines deleted...]
-    <row r="268">
+      <c r="J267" t="s">
+        <v>453</v>
+      </c>
+      <c r="K267" t="s">
+        <v>454</v>
+      </c>
+      <c r="L267" t="s">
+        <v>317</v>
+      </c>
+      <c r="M267" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="268" spans="1:13">
       <c r="A268">
         <v>267</v>
       </c>
-      <c r="B268" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B268" t="s">
+        <v>429</v>
+      </c>
+      <c r="C268" t="s">
+        <v>90</v>
+      </c>
+      <c r="D268" t="s">
+        <v>315</v>
+      </c>
+      <c r="E268" t="s">
+        <v>316</v>
+      </c>
+      <c r="F268" t="s">
+        <v>17</v>
+      </c>
+      <c r="G268" t="s">
+        <v>18</v>
       </c>
       <c r="I268" s="1">
         <v>13000</v>
       </c>
-      <c r="J268" t="str">
-[...12 lines deleted...]
-    <row r="269">
+      <c r="J268" t="s">
+        <v>430</v>
+      </c>
+      <c r="K268" t="s">
+        <v>431</v>
+      </c>
+      <c r="L268" t="s">
+        <v>317</v>
+      </c>
+      <c r="M268" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="269" spans="1:13">
       <c r="A269">
         <v>268</v>
       </c>
-      <c r="B269" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B269" t="s">
+        <v>429</v>
+      </c>
+      <c r="C269" t="s">
+        <v>90</v>
+      </c>
+      <c r="D269" t="s">
+        <v>315</v>
+      </c>
+      <c r="E269" t="s">
+        <v>316</v>
+      </c>
+      <c r="F269" t="s">
+        <v>17</v>
+      </c>
+      <c r="G269" t="s">
+        <v>18</v>
       </c>
       <c r="I269" s="1">
         <v>16143</v>
       </c>
-      <c r="J269" t="str">
-[...12 lines deleted...]
-    <row r="270">
+      <c r="J269" t="s">
+        <v>439</v>
+      </c>
+      <c r="K269" t="s">
+        <v>440</v>
+      </c>
+      <c r="L269" t="s">
+        <v>317</v>
+      </c>
+      <c r="M269" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="270" spans="1:13">
       <c r="A270">
         <v>269</v>
       </c>
-      <c r="B270" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B270" t="s">
+        <v>429</v>
+      </c>
+      <c r="C270" t="s">
+        <v>90</v>
+      </c>
+      <c r="D270" t="s">
+        <v>315</v>
+      </c>
+      <c r="E270" t="s">
+        <v>316</v>
+      </c>
+      <c r="F270" t="s">
+        <v>17</v>
+      </c>
+      <c r="G270" t="s">
+        <v>18</v>
       </c>
       <c r="I270" s="1">
         <v>13563</v>
       </c>
-      <c r="J270" t="str">
-[...12 lines deleted...]
-    <row r="271">
+      <c r="J270" t="s">
+        <v>497</v>
+      </c>
+      <c r="K270" t="s">
+        <v>498</v>
+      </c>
+      <c r="L270" t="s">
+        <v>317</v>
+      </c>
+      <c r="M270" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="271" spans="1:13">
       <c r="A271">
         <v>270</v>
       </c>
-      <c r="B271" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B271" t="s">
+        <v>429</v>
+      </c>
+      <c r="C271" t="s">
+        <v>90</v>
+      </c>
+      <c r="D271" t="s">
+        <v>315</v>
+      </c>
+      <c r="E271" t="s">
+        <v>316</v>
+      </c>
+      <c r="F271" t="s">
+        <v>17</v>
+      </c>
+      <c r="G271" t="s">
+        <v>18</v>
       </c>
       <c r="I271" s="1">
         <v>18000</v>
       </c>
-      <c r="J271" t="str">
-[...12 lines deleted...]
-    <row r="272">
+      <c r="J271" t="s">
+        <v>468</v>
+      </c>
+      <c r="K271" t="s">
+        <v>469</v>
+      </c>
+      <c r="L271" t="s">
+        <v>317</v>
+      </c>
+      <c r="M271" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="272" spans="1:13">
       <c r="A272">
         <v>271</v>
       </c>
-      <c r="B272" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B272" t="s">
+        <v>429</v>
+      </c>
+      <c r="C272" t="s">
+        <v>90</v>
+      </c>
+      <c r="D272" t="s">
+        <v>315</v>
+      </c>
+      <c r="E272" t="s">
+        <v>316</v>
+      </c>
+      <c r="F272" t="s">
+        <v>17</v>
+      </c>
+      <c r="G272" t="s">
+        <v>18</v>
       </c>
       <c r="I272" s="1">
         <v>1195</v>
       </c>
-      <c r="J272" t="str">
-[...12 lines deleted...]
-    <row r="273">
+      <c r="J272" t="s">
+        <v>434</v>
+      </c>
+      <c r="K272" t="s">
+        <v>90</v>
+      </c>
+      <c r="L272" t="s">
+        <v>317</v>
+      </c>
+      <c r="M272" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="273" spans="1:13">
       <c r="A273">
         <v>272</v>
       </c>
-      <c r="B273" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B273" t="s">
+        <v>429</v>
+      </c>
+      <c r="C273" t="s">
+        <v>90</v>
+      </c>
+      <c r="D273" t="s">
+        <v>315</v>
+      </c>
+      <c r="E273" t="s">
+        <v>316</v>
+      </c>
+      <c r="F273" t="s">
+        <v>17</v>
+      </c>
+      <c r="G273" t="s">
+        <v>18</v>
       </c>
       <c r="I273" s="1">
         <v>58675</v>
       </c>
-      <c r="J273" t="str">
-[...12 lines deleted...]
-    <row r="274">
+      <c r="J273" t="s">
+        <v>493</v>
+      </c>
+      <c r="K273" t="s">
+        <v>494</v>
+      </c>
+      <c r="L273" t="s">
+        <v>321</v>
+      </c>
+      <c r="M273" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="274" spans="1:13">
       <c r="A274">
         <v>273</v>
       </c>
-      <c r="B274" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B274" t="s">
+        <v>429</v>
+      </c>
+      <c r="C274" t="s">
+        <v>90</v>
+      </c>
+      <c r="D274" t="s">
+        <v>315</v>
+      </c>
+      <c r="E274" t="s">
+        <v>316</v>
+      </c>
+      <c r="F274" t="s">
+        <v>17</v>
+      </c>
+      <c r="G274" t="s">
+        <v>18</v>
       </c>
       <c r="I274" s="1">
         <v>33800</v>
       </c>
-      <c r="J274" t="str">
-[...12 lines deleted...]
-    <row r="275">
+      <c r="J274" t="s">
+        <v>497</v>
+      </c>
+      <c r="K274" t="s">
+        <v>498</v>
+      </c>
+      <c r="L274" t="s">
+        <v>321</v>
+      </c>
+      <c r="M274" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="275" spans="1:13">
       <c r="A275">
         <v>274</v>
       </c>
-      <c r="B275" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B275" t="s">
+        <v>429</v>
+      </c>
+      <c r="C275" t="s">
+        <v>90</v>
+      </c>
+      <c r="D275" t="s">
+        <v>315</v>
+      </c>
+      <c r="E275" t="s">
+        <v>316</v>
+      </c>
+      <c r="F275" t="s">
+        <v>17</v>
+      </c>
+      <c r="G275" t="s">
+        <v>18</v>
       </c>
       <c r="I275" s="1">
         <v>65953</v>
       </c>
-      <c r="J275" t="str">
-[...12 lines deleted...]
-    <row r="276">
+      <c r="J275" t="s">
+        <v>501</v>
+      </c>
+      <c r="K275" t="s">
+        <v>502</v>
+      </c>
+      <c r="L275" t="s">
+        <v>321</v>
+      </c>
+      <c r="M275" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="276" spans="1:13">
       <c r="A276">
         <v>275</v>
       </c>
-      <c r="B276" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B276" t="s">
+        <v>429</v>
+      </c>
+      <c r="C276" t="s">
+        <v>90</v>
+      </c>
+      <c r="D276" t="s">
+        <v>315</v>
+      </c>
+      <c r="E276" t="s">
+        <v>316</v>
+      </c>
+      <c r="F276" t="s">
+        <v>17</v>
+      </c>
+      <c r="G276" t="s">
+        <v>18</v>
       </c>
       <c r="I276" s="1">
         <v>1877</v>
       </c>
-      <c r="J276" t="str">
-[...12 lines deleted...]
-    <row r="277">
+      <c r="J276" t="s">
+        <v>503</v>
+      </c>
+      <c r="K276" t="s">
+        <v>504</v>
+      </c>
+      <c r="L276" t="s">
+        <v>321</v>
+      </c>
+      <c r="M276" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="277" spans="1:13">
       <c r="A277">
         <v>276</v>
       </c>
-      <c r="B277" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B277" t="s">
+        <v>429</v>
+      </c>
+      <c r="C277" t="s">
+        <v>90</v>
+      </c>
+      <c r="D277" t="s">
+        <v>315</v>
+      </c>
+      <c r="E277" t="s">
+        <v>316</v>
+      </c>
+      <c r="F277" t="s">
+        <v>17</v>
+      </c>
+      <c r="G277" t="s">
+        <v>18</v>
       </c>
       <c r="I277" s="1">
         <v>8225</v>
       </c>
-      <c r="J277" t="str">
-[...12 lines deleted...]
-    <row r="278">
+      <c r="J277" t="s">
+        <v>468</v>
+      </c>
+      <c r="K277" t="s">
+        <v>469</v>
+      </c>
+      <c r="L277" t="s">
+        <v>321</v>
+      </c>
+      <c r="M277" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="278" spans="1:13">
       <c r="A278">
         <v>277</v>
       </c>
-      <c r="B278" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B278" t="s">
+        <v>429</v>
+      </c>
+      <c r="C278" t="s">
+        <v>90</v>
+      </c>
+      <c r="D278" t="s">
+        <v>315</v>
+      </c>
+      <c r="E278" t="s">
+        <v>316</v>
+      </c>
+      <c r="F278" t="s">
+        <v>17</v>
+      </c>
+      <c r="G278" t="s">
+        <v>18</v>
       </c>
       <c r="I278" s="1">
         <v>4151</v>
       </c>
-      <c r="J278" t="str">
-[...12 lines deleted...]
-    <row r="279">
+      <c r="J278" t="s">
+        <v>434</v>
+      </c>
+      <c r="K278" t="s">
+        <v>90</v>
+      </c>
+      <c r="L278" t="s">
+        <v>321</v>
+      </c>
+      <c r="M278" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="279" spans="1:13">
       <c r="A279">
         <v>278</v>
       </c>
-      <c r="B279" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B279" t="s">
+        <v>429</v>
+      </c>
+      <c r="C279" t="s">
+        <v>90</v>
+      </c>
+      <c r="D279" t="s">
+        <v>315</v>
+      </c>
+      <c r="E279" t="s">
+        <v>316</v>
+      </c>
+      <c r="F279" t="s">
+        <v>17</v>
+      </c>
+      <c r="G279" t="s">
+        <v>18</v>
       </c>
       <c r="I279" s="1">
         <v>5000</v>
       </c>
-      <c r="J279" t="str">
-[...12 lines deleted...]
-    <row r="280">
+      <c r="J279" t="s">
+        <v>493</v>
+      </c>
+      <c r="K279" t="s">
+        <v>494</v>
+      </c>
+      <c r="L279" t="s">
+        <v>319</v>
+      </c>
+      <c r="M279" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="280" spans="1:13">
       <c r="A280">
         <v>279</v>
       </c>
-      <c r="B280" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B280" t="s">
+        <v>429</v>
+      </c>
+      <c r="C280" t="s">
+        <v>90</v>
+      </c>
+      <c r="D280" t="s">
+        <v>315</v>
+      </c>
+      <c r="E280" t="s">
+        <v>316</v>
+      </c>
+      <c r="F280" t="s">
+        <v>17</v>
+      </c>
+      <c r="G280" t="s">
+        <v>18</v>
       </c>
       <c r="I280" s="1">
         <v>400</v>
       </c>
-      <c r="J280" t="str">
-[...12 lines deleted...]
-    <row r="281">
+      <c r="J280" t="s">
+        <v>483</v>
+      </c>
+      <c r="K280" t="s">
+        <v>484</v>
+      </c>
+      <c r="L280" t="s">
+        <v>319</v>
+      </c>
+      <c r="M280" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="281" spans="1:13">
       <c r="A281">
         <v>280</v>
       </c>
-      <c r="B281" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B281" t="s">
+        <v>429</v>
+      </c>
+      <c r="C281" t="s">
+        <v>90</v>
+      </c>
+      <c r="D281" t="s">
+        <v>315</v>
+      </c>
+      <c r="E281" t="s">
+        <v>316</v>
+      </c>
+      <c r="F281" t="s">
+        <v>17</v>
+      </c>
+      <c r="G281" t="s">
+        <v>18</v>
       </c>
       <c r="I281" s="1">
         <v>7000</v>
       </c>
-      <c r="J281" t="str">
-[...12 lines deleted...]
-    <row r="282">
+      <c r="J281" t="s">
+        <v>497</v>
+      </c>
+      <c r="K281" t="s">
+        <v>498</v>
+      </c>
+      <c r="L281" t="s">
+        <v>319</v>
+      </c>
+      <c r="M281" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="282" spans="1:13">
       <c r="A282">
         <v>281</v>
       </c>
-      <c r="B282" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B282" t="s">
+        <v>429</v>
+      </c>
+      <c r="C282" t="s">
+        <v>90</v>
+      </c>
+      <c r="D282" t="s">
+        <v>315</v>
+      </c>
+      <c r="E282" t="s">
+        <v>316</v>
+      </c>
+      <c r="F282" t="s">
+        <v>17</v>
+      </c>
+      <c r="G282" t="s">
+        <v>18</v>
       </c>
       <c r="I282" s="1">
         <v>26000</v>
       </c>
-      <c r="J282" t="str">
-[...12 lines deleted...]
-    <row r="283">
+      <c r="J282" t="s">
+        <v>501</v>
+      </c>
+      <c r="K282" t="s">
+        <v>502</v>
+      </c>
+      <c r="L282" t="s">
+        <v>319</v>
+      </c>
+      <c r="M282" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="283" spans="1:13">
       <c r="A283">
         <v>282</v>
       </c>
-      <c r="B283" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B283" t="s">
+        <v>429</v>
+      </c>
+      <c r="C283" t="s">
+        <v>90</v>
+      </c>
+      <c r="D283" t="s">
+        <v>315</v>
+      </c>
+      <c r="E283" t="s">
+        <v>316</v>
+      </c>
+      <c r="F283" t="s">
+        <v>17</v>
+      </c>
+      <c r="G283" t="s">
+        <v>18</v>
       </c>
       <c r="I283" s="1">
         <v>300</v>
       </c>
-      <c r="J283" t="str">
-[...12 lines deleted...]
-    <row r="284">
+      <c r="J283" t="s">
+        <v>503</v>
+      </c>
+      <c r="K283" t="s">
+        <v>504</v>
+      </c>
+      <c r="L283" t="s">
+        <v>319</v>
+      </c>
+      <c r="M283" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="284" spans="1:13">
       <c r="A284">
         <v>283</v>
       </c>
-      <c r="B284" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B284" t="s">
+        <v>429</v>
+      </c>
+      <c r="C284" t="s">
+        <v>90</v>
+      </c>
+      <c r="D284" t="s">
+        <v>315</v>
+      </c>
+      <c r="E284" t="s">
+        <v>316</v>
+      </c>
+      <c r="F284" t="s">
+        <v>17</v>
+      </c>
+      <c r="G284" t="s">
+        <v>18</v>
       </c>
       <c r="I284" s="1">
         <v>2000</v>
       </c>
-      <c r="J284" t="str">
-[...12 lines deleted...]
-    <row r="285">
+      <c r="J284" t="s">
+        <v>434</v>
+      </c>
+      <c r="K284" t="s">
+        <v>90</v>
+      </c>
+      <c r="L284" t="s">
+        <v>319</v>
+      </c>
+      <c r="M284" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="285" spans="1:13">
       <c r="A285">
         <v>284</v>
       </c>
-      <c r="B285" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B285" t="s">
+        <v>429</v>
+      </c>
+      <c r="C285" t="s">
+        <v>90</v>
+      </c>
+      <c r="D285" t="s">
+        <v>217</v>
+      </c>
+      <c r="E285" t="s">
+        <v>218</v>
+      </c>
+      <c r="F285" t="s">
+        <v>17</v>
+      </c>
+      <c r="G285" t="s">
+        <v>18</v>
       </c>
       <c r="I285" s="1">
         <v>321331</v>
       </c>
-      <c r="J285" t="str">
-[...12 lines deleted...]
-    <row r="286">
+      <c r="J285" t="s">
+        <v>439</v>
+      </c>
+      <c r="K285" t="s">
+        <v>440</v>
+      </c>
+      <c r="L285" t="s">
+        <v>219</v>
+      </c>
+      <c r="M285" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="286" spans="1:13">
       <c r="A286">
         <v>285</v>
       </c>
-      <c r="B286" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B286" t="s">
+        <v>429</v>
+      </c>
+      <c r="C286" t="s">
+        <v>90</v>
+      </c>
+      <c r="D286" t="s">
+        <v>217</v>
+      </c>
+      <c r="E286" t="s">
+        <v>218</v>
+      </c>
+      <c r="F286" t="s">
+        <v>17</v>
+      </c>
+      <c r="G286" t="s">
+        <v>18</v>
       </c>
       <c r="I286" s="1">
         <v>278630</v>
       </c>
-      <c r="J286" t="str">
-[...12 lines deleted...]
-    <row r="287">
+      <c r="J286" t="s">
+        <v>439</v>
+      </c>
+      <c r="K286" t="s">
+        <v>440</v>
+      </c>
+      <c r="L286" t="s">
+        <v>351</v>
+      </c>
+      <c r="M286" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="287" spans="1:13">
       <c r="A287">
         <v>286</v>
       </c>
-      <c r="B287" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B287" t="s">
+        <v>429</v>
+      </c>
+      <c r="C287" t="s">
+        <v>90</v>
+      </c>
+      <c r="D287" t="s">
+        <v>217</v>
+      </c>
+      <c r="E287" t="s">
+        <v>218</v>
+      </c>
+      <c r="F287" t="s">
+        <v>17</v>
+      </c>
+      <c r="G287" t="s">
+        <v>18</v>
       </c>
       <c r="I287" s="1">
         <v>3000</v>
       </c>
-      <c r="J287" t="str">
-[...12 lines deleted...]
-    <row r="288">
+      <c r="J287" t="s">
+        <v>434</v>
+      </c>
+      <c r="K287" t="s">
+        <v>90</v>
+      </c>
+      <c r="L287" t="s">
+        <v>595</v>
+      </c>
+      <c r="M287" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="288" spans="1:13">
       <c r="A288">
         <v>287</v>
       </c>
-      <c r="B288" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B288" t="s">
+        <v>429</v>
+      </c>
+      <c r="C288" t="s">
+        <v>90</v>
+      </c>
+      <c r="D288" t="s">
+        <v>217</v>
+      </c>
+      <c r="E288" t="s">
+        <v>218</v>
+      </c>
+      <c r="F288" t="s">
+        <v>17</v>
+      </c>
+      <c r="G288" t="s">
+        <v>18</v>
       </c>
       <c r="I288" s="1">
         <v>30000</v>
       </c>
-      <c r="J288" t="str">
-[...12 lines deleted...]
-    <row r="289">
+      <c r="J288" t="s">
+        <v>434</v>
+      </c>
+      <c r="K288" t="s">
+        <v>90</v>
+      </c>
+      <c r="L288" t="s">
+        <v>597</v>
+      </c>
+      <c r="M288" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="289" spans="1:13">
       <c r="A289">
         <v>288</v>
       </c>
-      <c r="B289" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B289" t="s">
+        <v>429</v>
+      </c>
+      <c r="C289" t="s">
+        <v>90</v>
+      </c>
+      <c r="D289" t="s">
+        <v>217</v>
+      </c>
+      <c r="E289" t="s">
+        <v>218</v>
+      </c>
+      <c r="F289" t="s">
+        <v>17</v>
+      </c>
+      <c r="G289" t="s">
+        <v>18</v>
       </c>
       <c r="I289" s="1">
         <v>25204</v>
       </c>
-      <c r="J289" t="str">
-[...12 lines deleted...]
-    <row r="290">
+      <c r="J289" t="s">
+        <v>434</v>
+      </c>
+      <c r="K289" t="s">
+        <v>90</v>
+      </c>
+      <c r="L289" t="s">
+        <v>599</v>
+      </c>
+      <c r="M289" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="290" spans="1:13">
       <c r="A290">
         <v>289</v>
       </c>
-      <c r="B290" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B290" t="s">
+        <v>429</v>
+      </c>
+      <c r="C290" t="s">
+        <v>90</v>
+      </c>
+      <c r="D290" t="s">
+        <v>217</v>
+      </c>
+      <c r="E290" t="s">
+        <v>218</v>
+      </c>
+      <c r="F290" t="s">
+        <v>17</v>
+      </c>
+      <c r="G290" t="s">
+        <v>18</v>
       </c>
       <c r="I290" s="1">
         <v>35000</v>
       </c>
-      <c r="J290" t="str">
-[...12 lines deleted...]
-    <row r="291">
+      <c r="J290" t="s">
+        <v>493</v>
+      </c>
+      <c r="K290" t="s">
+        <v>494</v>
+      </c>
+      <c r="L290" t="s">
+        <v>601</v>
+      </c>
+      <c r="M290" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="291" spans="1:13">
       <c r="A291">
         <v>290</v>
       </c>
-      <c r="B291" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B291" t="s">
+        <v>429</v>
+      </c>
+      <c r="C291" t="s">
+        <v>90</v>
+      </c>
+      <c r="D291" t="s">
+        <v>217</v>
+      </c>
+      <c r="E291" t="s">
+        <v>218</v>
+      </c>
+      <c r="F291" t="s">
+        <v>17</v>
+      </c>
+      <c r="G291" t="s">
+        <v>18</v>
       </c>
       <c r="I291" s="1">
         <v>31000</v>
       </c>
-      <c r="J291" t="str">
-[...12 lines deleted...]
-    <row r="292">
+      <c r="J291" t="s">
+        <v>495</v>
+      </c>
+      <c r="K291" t="s">
+        <v>496</v>
+      </c>
+      <c r="L291" t="s">
+        <v>601</v>
+      </c>
+      <c r="M291" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="292" spans="1:13">
       <c r="A292">
         <v>291</v>
       </c>
-      <c r="B292" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B292" t="s">
+        <v>429</v>
+      </c>
+      <c r="C292" t="s">
+        <v>90</v>
+      </c>
+      <c r="D292" t="s">
+        <v>217</v>
+      </c>
+      <c r="E292" t="s">
+        <v>218</v>
+      </c>
+      <c r="F292" t="s">
+        <v>17</v>
+      </c>
+      <c r="G292" t="s">
+        <v>18</v>
       </c>
       <c r="I292" s="1">
         <v>45000</v>
       </c>
-      <c r="J292" t="str">
-[...12 lines deleted...]
-    <row r="293">
+      <c r="J292" t="s">
+        <v>434</v>
+      </c>
+      <c r="K292" t="s">
+        <v>90</v>
+      </c>
+      <c r="L292" t="s">
+        <v>601</v>
+      </c>
+      <c r="M292" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="293" spans="1:13">
       <c r="A293">
         <v>292</v>
       </c>
-      <c r="B293" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B293" t="s">
+        <v>429</v>
+      </c>
+      <c r="C293" t="s">
+        <v>90</v>
+      </c>
+      <c r="D293" t="s">
+        <v>217</v>
+      </c>
+      <c r="E293" t="s">
+        <v>218</v>
+      </c>
+      <c r="F293" t="s">
+        <v>17</v>
+      </c>
+      <c r="G293" t="s">
+        <v>18</v>
       </c>
       <c r="I293" s="1">
         <v>5000</v>
       </c>
-      <c r="J293" t="str">
-[...12 lines deleted...]
-    <row r="294">
+      <c r="J293" t="s">
+        <v>453</v>
+      </c>
+      <c r="K293" t="s">
+        <v>454</v>
+      </c>
+      <c r="L293" t="s">
+        <v>347</v>
+      </c>
+      <c r="M293" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="294" spans="1:13">
       <c r="A294">
         <v>293</v>
       </c>
-      <c r="B294" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B294" t="s">
+        <v>429</v>
+      </c>
+      <c r="C294" t="s">
+        <v>90</v>
+      </c>
+      <c r="D294" t="s">
+        <v>217</v>
+      </c>
+      <c r="E294" t="s">
+        <v>218</v>
+      </c>
+      <c r="F294" t="s">
+        <v>17</v>
+      </c>
+      <c r="G294" t="s">
+        <v>18</v>
       </c>
       <c r="I294" s="1">
         <v>30000</v>
       </c>
-      <c r="J294" t="str">
-[...12 lines deleted...]
-    <row r="295">
+      <c r="J294" t="s">
+        <v>497</v>
+      </c>
+      <c r="K294" t="s">
+        <v>498</v>
+      </c>
+      <c r="L294" t="s">
+        <v>219</v>
+      </c>
+      <c r="M294" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="295" spans="1:13">
       <c r="A295">
         <v>294</v>
       </c>
-      <c r="B295" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B295" t="s">
+        <v>429</v>
+      </c>
+      <c r="C295" t="s">
+        <v>90</v>
+      </c>
+      <c r="D295" t="s">
+        <v>217</v>
+      </c>
+      <c r="E295" t="s">
+        <v>218</v>
+      </c>
+      <c r="F295" t="s">
+        <v>17</v>
+      </c>
+      <c r="G295" t="s">
+        <v>18</v>
       </c>
       <c r="I295" s="1">
         <v>30000</v>
       </c>
-      <c r="J295" t="str">
-[...12 lines deleted...]
-    <row r="296">
+      <c r="J295" t="s">
+        <v>434</v>
+      </c>
+      <c r="K295" t="s">
+        <v>90</v>
+      </c>
+      <c r="L295" t="s">
+        <v>219</v>
+      </c>
+      <c r="M295" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="296" spans="1:13">
       <c r="A296">
         <v>295</v>
       </c>
-      <c r="B296" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B296" t="s">
+        <v>429</v>
+      </c>
+      <c r="C296" t="s">
+        <v>90</v>
+      </c>
+      <c r="D296" t="s">
+        <v>217</v>
+      </c>
+      <c r="E296" t="s">
+        <v>218</v>
+      </c>
+      <c r="F296" t="s">
+        <v>17</v>
+      </c>
+      <c r="G296" t="s">
+        <v>18</v>
       </c>
       <c r="I296" s="1">
         <v>600</v>
       </c>
-      <c r="J296" t="str">
-[...12 lines deleted...]
-    <row r="297">
+      <c r="J296" t="s">
+        <v>493</v>
+      </c>
+      <c r="K296" t="s">
+        <v>494</v>
+      </c>
+      <c r="L296" t="s">
+        <v>351</v>
+      </c>
+      <c r="M296" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="297" spans="1:13">
       <c r="A297">
         <v>296</v>
       </c>
-      <c r="B297" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B297" t="s">
+        <v>429</v>
+      </c>
+      <c r="C297" t="s">
+        <v>90</v>
+      </c>
+      <c r="D297" t="s">
+        <v>217</v>
+      </c>
+      <c r="E297" t="s">
+        <v>218</v>
+      </c>
+      <c r="F297" t="s">
+        <v>17</v>
+      </c>
+      <c r="G297" t="s">
+        <v>18</v>
       </c>
       <c r="I297" s="1">
         <v>100</v>
       </c>
-      <c r="J297" t="str">
-[...12 lines deleted...]
-    <row r="298">
+      <c r="J297" t="s">
+        <v>468</v>
+      </c>
+      <c r="K297" t="s">
+        <v>469</v>
+      </c>
+      <c r="L297" t="s">
+        <v>351</v>
+      </c>
+      <c r="M297" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="298" spans="1:13">
       <c r="A298">
         <v>297</v>
       </c>
-      <c r="B298" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B298" t="s">
+        <v>429</v>
+      </c>
+      <c r="C298" t="s">
+        <v>90</v>
+      </c>
+      <c r="D298" t="s">
+        <v>217</v>
+      </c>
+      <c r="E298" t="s">
+        <v>218</v>
+      </c>
+      <c r="F298" t="s">
+        <v>17</v>
+      </c>
+      <c r="G298" t="s">
+        <v>18</v>
       </c>
       <c r="I298" s="1">
         <v>150000</v>
       </c>
-      <c r="J298" t="str">
-[...12 lines deleted...]
-    <row r="299">
+      <c r="J298" t="s">
+        <v>434</v>
+      </c>
+      <c r="K298" t="s">
+        <v>90</v>
+      </c>
+      <c r="L298" t="s">
+        <v>351</v>
+      </c>
+      <c r="M298" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="299" spans="1:13">
       <c r="A299">
         <v>298</v>
       </c>
-      <c r="B299" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B299" t="s">
+        <v>429</v>
+      </c>
+      <c r="C299" t="s">
+        <v>90</v>
+      </c>
+      <c r="D299" t="s">
+        <v>217</v>
+      </c>
+      <c r="E299" t="s">
+        <v>218</v>
+      </c>
+      <c r="F299" t="s">
+        <v>17</v>
+      </c>
+      <c r="G299" t="s">
+        <v>18</v>
       </c>
       <c r="I299" s="1">
         <v>45000</v>
       </c>
-      <c r="J299" t="str">
-[...12 lines deleted...]
-    <row r="300">
+      <c r="J299" t="s">
+        <v>493</v>
+      </c>
+      <c r="K299" t="s">
+        <v>494</v>
+      </c>
+      <c r="L299" t="s">
+        <v>353</v>
+      </c>
+      <c r="M299" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="300" spans="1:13">
       <c r="A300">
         <v>299</v>
       </c>
-      <c r="B300" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B300" t="s">
+        <v>429</v>
+      </c>
+      <c r="C300" t="s">
+        <v>90</v>
+      </c>
+      <c r="D300" t="s">
+        <v>217</v>
+      </c>
+      <c r="E300" t="s">
+        <v>218</v>
+      </c>
+      <c r="F300" t="s">
+        <v>17</v>
+      </c>
+      <c r="G300" t="s">
+        <v>18</v>
       </c>
       <c r="I300" s="1">
         <v>982</v>
       </c>
-      <c r="J300" t="str">
-[...12 lines deleted...]
-    <row r="301">
+      <c r="J300" t="s">
+        <v>503</v>
+      </c>
+      <c r="K300" t="s">
+        <v>504</v>
+      </c>
+      <c r="L300" t="s">
+        <v>353</v>
+      </c>
+      <c r="M300" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="301" spans="1:13">
       <c r="A301">
         <v>300</v>
       </c>
-      <c r="B301" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B301" t="s">
+        <v>429</v>
+      </c>
+      <c r="C301" t="s">
+        <v>90</v>
+      </c>
+      <c r="D301" t="s">
+        <v>217</v>
+      </c>
+      <c r="E301" t="s">
+        <v>218</v>
+      </c>
+      <c r="F301" t="s">
+        <v>17</v>
+      </c>
+      <c r="G301" t="s">
+        <v>18</v>
       </c>
       <c r="I301" s="1">
         <v>14352</v>
       </c>
-      <c r="J301" t="str">
-[...12 lines deleted...]
-    <row r="302">
+      <c r="J301" t="s">
+        <v>434</v>
+      </c>
+      <c r="K301" t="s">
+        <v>90</v>
+      </c>
+      <c r="L301" t="s">
+        <v>353</v>
+      </c>
+      <c r="M301" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="302" spans="1:13">
       <c r="A302">
         <v>301</v>
       </c>
-      <c r="B302" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B302" t="s">
+        <v>429</v>
+      </c>
+      <c r="C302" t="s">
+        <v>90</v>
+      </c>
+      <c r="D302" t="s">
+        <v>217</v>
+      </c>
+      <c r="E302" t="s">
+        <v>218</v>
+      </c>
+      <c r="F302" t="s">
+        <v>17</v>
+      </c>
+      <c r="G302" t="s">
+        <v>18</v>
       </c>
       <c r="I302" s="1">
         <v>1017</v>
       </c>
-      <c r="J302" t="str">
-[...12 lines deleted...]
-    <row r="303">
+      <c r="J302" t="s">
+        <v>497</v>
+      </c>
+      <c r="K302" t="s">
+        <v>498</v>
+      </c>
+      <c r="L302" t="s">
+        <v>221</v>
+      </c>
+      <c r="M302" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="303" spans="1:13">
       <c r="A303">
         <v>302</v>
       </c>
-      <c r="B303" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B303" t="s">
+        <v>429</v>
+      </c>
+      <c r="C303" t="s">
+        <v>90</v>
+      </c>
+      <c r="D303" t="s">
+        <v>217</v>
+      </c>
+      <c r="E303" t="s">
+        <v>218</v>
+      </c>
+      <c r="F303" t="s">
+        <v>17</v>
+      </c>
+      <c r="G303" t="s">
+        <v>18</v>
       </c>
       <c r="I303" s="1">
         <v>68887</v>
       </c>
-      <c r="J303" t="str">
-[...12 lines deleted...]
-    <row r="304">
+      <c r="J303" t="s">
+        <v>434</v>
+      </c>
+      <c r="K303" t="s">
+        <v>90</v>
+      </c>
+      <c r="L303" t="s">
+        <v>221</v>
+      </c>
+      <c r="M303" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="304" spans="1:13">
       <c r="A304">
         <v>303</v>
       </c>
-      <c r="B304" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B304" t="s">
+        <v>429</v>
+      </c>
+      <c r="C304" t="s">
+        <v>90</v>
+      </c>
+      <c r="D304" t="s">
+        <v>217</v>
+      </c>
+      <c r="E304" t="s">
+        <v>218</v>
+      </c>
+      <c r="F304" t="s">
+        <v>17</v>
+      </c>
+      <c r="G304" t="s">
+        <v>18</v>
       </c>
       <c r="I304" s="1">
         <v>4480</v>
       </c>
-      <c r="J304" t="str">
-[...12 lines deleted...]
-    <row r="305">
+      <c r="J304" t="s">
+        <v>453</v>
+      </c>
+      <c r="K304" t="s">
+        <v>454</v>
+      </c>
+      <c r="L304" t="s">
+        <v>221</v>
+      </c>
+      <c r="M304" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="305" spans="1:13">
       <c r="A305">
         <v>304</v>
       </c>
-      <c r="B305" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B305" t="s">
+        <v>429</v>
+      </c>
+      <c r="C305" t="s">
+        <v>90</v>
+      </c>
+      <c r="D305" t="s">
+        <v>217</v>
+      </c>
+      <c r="E305" t="s">
+        <v>218</v>
+      </c>
+      <c r="F305" t="s">
+        <v>17</v>
+      </c>
+      <c r="G305" t="s">
+        <v>18</v>
       </c>
       <c r="I305" s="1">
         <v>41298</v>
       </c>
-      <c r="J305" t="str">
-[...12 lines deleted...]
-    <row r="306">
+      <c r="J305" t="s">
+        <v>497</v>
+      </c>
+      <c r="K305" t="s">
+        <v>498</v>
+      </c>
+      <c r="L305" t="s">
+        <v>603</v>
+      </c>
+      <c r="M305" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="306" spans="1:13">
       <c r="A306">
         <v>305</v>
       </c>
-      <c r="B306" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B306" t="s">
+        <v>429</v>
+      </c>
+      <c r="C306" t="s">
+        <v>90</v>
+      </c>
+      <c r="D306" t="s">
+        <v>217</v>
+      </c>
+      <c r="E306" t="s">
+        <v>218</v>
+      </c>
+      <c r="F306" t="s">
+        <v>17</v>
+      </c>
+      <c r="G306" t="s">
+        <v>18</v>
       </c>
       <c r="I306" s="1">
         <v>2000</v>
       </c>
-      <c r="J306" t="str">
-[...12 lines deleted...]
-    <row r="307">
+      <c r="J306" t="s">
+        <v>468</v>
+      </c>
+      <c r="K306" t="s">
+        <v>469</v>
+      </c>
+      <c r="L306" t="s">
+        <v>603</v>
+      </c>
+      <c r="M306" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="307" spans="1:13">
       <c r="A307">
         <v>306</v>
       </c>
-      <c r="B307" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B307" t="s">
+        <v>429</v>
+      </c>
+      <c r="C307" t="s">
+        <v>90</v>
+      </c>
+      <c r="D307" t="s">
+        <v>217</v>
+      </c>
+      <c r="E307" t="s">
+        <v>218</v>
+      </c>
+      <c r="F307" t="s">
+        <v>17</v>
+      </c>
+      <c r="G307" t="s">
+        <v>18</v>
       </c>
       <c r="I307" s="1">
         <v>39512</v>
       </c>
-      <c r="J307" t="str">
-[...12 lines deleted...]
-    <row r="308">
+      <c r="J307" t="s">
+        <v>434</v>
+      </c>
+      <c r="K307" t="s">
+        <v>90</v>
+      </c>
+      <c r="L307" t="s">
+        <v>603</v>
+      </c>
+      <c r="M307" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="308" spans="1:13">
       <c r="A308">
         <v>307</v>
       </c>
-      <c r="B308" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B308" t="s">
+        <v>429</v>
+      </c>
+      <c r="C308" t="s">
+        <v>90</v>
+      </c>
+      <c r="D308" t="s">
+        <v>217</v>
+      </c>
+      <c r="E308" t="s">
+        <v>218</v>
+      </c>
+      <c r="F308" t="s">
+        <v>17</v>
+      </c>
+      <c r="G308" t="s">
+        <v>18</v>
       </c>
       <c r="I308" s="1">
         <v>575</v>
       </c>
-      <c r="J308" t="str">
-[...12 lines deleted...]
-    <row r="309">
+      <c r="J308" t="s">
+        <v>495</v>
+      </c>
+      <c r="K308" t="s">
+        <v>496</v>
+      </c>
+      <c r="L308" t="s">
+        <v>605</v>
+      </c>
+      <c r="M308" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="309" spans="1:13">
       <c r="A309">
         <v>308</v>
       </c>
-      <c r="B309" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B309" t="s">
+        <v>429</v>
+      </c>
+      <c r="C309" t="s">
+        <v>90</v>
+      </c>
+      <c r="D309" t="s">
+        <v>217</v>
+      </c>
+      <c r="E309" t="s">
+        <v>218</v>
+      </c>
+      <c r="F309" t="s">
+        <v>17</v>
+      </c>
+      <c r="G309" t="s">
+        <v>18</v>
       </c>
       <c r="I309" s="1">
         <v>1425</v>
       </c>
-      <c r="J309" t="str">
-[...12 lines deleted...]
-    <row r="310">
+      <c r="J309" t="s">
+        <v>497</v>
+      </c>
+      <c r="K309" t="s">
+        <v>498</v>
+      </c>
+      <c r="L309" t="s">
+        <v>605</v>
+      </c>
+      <c r="M309" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="310" spans="1:13">
       <c r="A310">
         <v>309</v>
       </c>
-      <c r="B310" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B310" t="s">
+        <v>429</v>
+      </c>
+      <c r="C310" t="s">
+        <v>90</v>
+      </c>
+      <c r="D310" t="s">
+        <v>126</v>
+      </c>
+      <c r="E310" t="s">
+        <v>127</v>
+      </c>
+      <c r="F310" t="s">
+        <v>17</v>
+      </c>
+      <c r="G310" t="s">
+        <v>18</v>
       </c>
       <c r="I310" s="1">
         <v>290375</v>
       </c>
-      <c r="J310" t="str">
-[...12 lines deleted...]
-    <row r="311">
+      <c r="J310" t="s">
+        <v>434</v>
+      </c>
+      <c r="K310" t="s">
+        <v>90</v>
+      </c>
+      <c r="L310" t="s">
+        <v>128</v>
+      </c>
+      <c r="M310" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="311" spans="1:13">
       <c r="A311">
         <v>310</v>
       </c>
-      <c r="B311" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B311" t="s">
+        <v>429</v>
+      </c>
+      <c r="C311" t="s">
+        <v>90</v>
+      </c>
+      <c r="D311" t="s">
+        <v>126</v>
+      </c>
+      <c r="E311" t="s">
+        <v>127</v>
+      </c>
+      <c r="F311" t="s">
+        <v>17</v>
+      </c>
+      <c r="G311" t="s">
+        <v>18</v>
       </c>
       <c r="I311" s="1">
         <v>10015</v>
       </c>
-      <c r="J311" t="str">
-[...12 lines deleted...]
-    <row r="312">
+      <c r="J311" t="s">
+        <v>439</v>
+      </c>
+      <c r="K311" t="s">
+        <v>440</v>
+      </c>
+      <c r="L311" t="s">
+        <v>355</v>
+      </c>
+      <c r="M311" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="312" spans="1:13">
       <c r="A312">
         <v>311</v>
       </c>
-      <c r="B312" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B312" t="s">
+        <v>429</v>
+      </c>
+      <c r="C312" t="s">
+        <v>90</v>
+      </c>
+      <c r="D312" t="s">
+        <v>126</v>
+      </c>
+      <c r="E312" t="s">
+        <v>127</v>
+      </c>
+      <c r="F312" t="s">
+        <v>17</v>
+      </c>
+      <c r="G312" t="s">
+        <v>18</v>
       </c>
       <c r="I312" s="1">
         <v>162466</v>
       </c>
-      <c r="J312" t="str">
-[...12 lines deleted...]
-    <row r="313">
+      <c r="J312" t="s">
+        <v>607</v>
+      </c>
+      <c r="K312" t="s">
+        <v>608</v>
+      </c>
+      <c r="L312" t="s">
+        <v>128</v>
+      </c>
+      <c r="M312" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="313" spans="1:13">
       <c r="A313">
         <v>312</v>
       </c>
-      <c r="B313" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B313" t="s">
+        <v>429</v>
+      </c>
+      <c r="C313" t="s">
+        <v>90</v>
+      </c>
+      <c r="D313" t="s">
+        <v>126</v>
+      </c>
+      <c r="E313" t="s">
+        <v>127</v>
+      </c>
+      <c r="F313" t="s">
+        <v>17</v>
+      </c>
+      <c r="G313" t="s">
+        <v>18</v>
       </c>
       <c r="I313" s="1">
         <v>436000</v>
       </c>
-      <c r="J313" t="str">
-[...12 lines deleted...]
-    <row r="314">
+      <c r="J313" t="s">
+        <v>453</v>
+      </c>
+      <c r="K313" t="s">
+        <v>454</v>
+      </c>
+      <c r="L313" t="s">
+        <v>130</v>
+      </c>
+      <c r="M313" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="314" spans="1:13">
       <c r="A314">
         <v>313</v>
       </c>
-      <c r="B314" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B314" t="s">
+        <v>429</v>
+      </c>
+      <c r="C314" t="s">
+        <v>90</v>
+      </c>
+      <c r="D314" t="s">
+        <v>126</v>
+      </c>
+      <c r="E314" t="s">
+        <v>127</v>
+      </c>
+      <c r="F314" t="s">
+        <v>17</v>
+      </c>
+      <c r="G314" t="s">
+        <v>18</v>
       </c>
       <c r="I314" s="1">
         <v>1035000</v>
       </c>
-      <c r="J314" t="str">
-[...12 lines deleted...]
-    <row r="315">
+      <c r="J314" t="s">
+        <v>434</v>
+      </c>
+      <c r="K314" t="s">
+        <v>90</v>
+      </c>
+      <c r="L314" t="s">
+        <v>190</v>
+      </c>
+      <c r="M314" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="315" spans="1:13">
       <c r="A315">
         <v>314</v>
       </c>
-      <c r="B315" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B315" t="s">
+        <v>429</v>
+      </c>
+      <c r="C315" t="s">
+        <v>90</v>
+      </c>
+      <c r="D315" t="s">
+        <v>126</v>
+      </c>
+      <c r="E315" t="s">
+        <v>127</v>
+      </c>
+      <c r="F315" t="s">
+        <v>17</v>
+      </c>
+      <c r="G315" t="s">
+        <v>18</v>
       </c>
       <c r="I315" s="1">
         <v>178690</v>
       </c>
-      <c r="J315" t="str">
-[...12 lines deleted...]
-    <row r="316">
+      <c r="J315" t="s">
+        <v>609</v>
+      </c>
+      <c r="K315" t="s">
+        <v>610</v>
+      </c>
+      <c r="L315" t="s">
+        <v>611</v>
+      </c>
+      <c r="M315" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="316" spans="1:13">
       <c r="A316">
         <v>315</v>
       </c>
-      <c r="B316" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B316" t="s">
+        <v>429</v>
+      </c>
+      <c r="C316" t="s">
+        <v>90</v>
+      </c>
+      <c r="D316" t="s">
+        <v>126</v>
+      </c>
+      <c r="E316" t="s">
+        <v>127</v>
+      </c>
+      <c r="F316" t="s">
+        <v>17</v>
+      </c>
+      <c r="G316" t="s">
+        <v>18</v>
       </c>
       <c r="I316" s="1">
         <v>25000</v>
       </c>
-      <c r="J316" t="str">
-[...12 lines deleted...]
-    <row r="317">
+      <c r="J316" t="s">
+        <v>434</v>
+      </c>
+      <c r="K316" t="s">
+        <v>90</v>
+      </c>
+      <c r="L316" t="s">
+        <v>613</v>
+      </c>
+      <c r="M316" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="317" spans="1:13">
       <c r="A317">
         <v>316</v>
       </c>
-      <c r="B317" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B317" t="s">
+        <v>429</v>
+      </c>
+      <c r="C317" t="s">
+        <v>90</v>
+      </c>
+      <c r="D317" t="s">
+        <v>126</v>
+      </c>
+      <c r="E317" t="s">
+        <v>127</v>
+      </c>
+      <c r="F317" t="s">
+        <v>17</v>
+      </c>
+      <c r="G317" t="s">
+        <v>18</v>
       </c>
       <c r="I317" s="1">
         <v>18659</v>
       </c>
-      <c r="J317" t="str">
-[...12 lines deleted...]
-    <row r="318">
+      <c r="J317" t="s">
+        <v>497</v>
+      </c>
+      <c r="K317" t="s">
+        <v>498</v>
+      </c>
+      <c r="L317" t="s">
+        <v>355</v>
+      </c>
+      <c r="M317" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="318" spans="1:13">
       <c r="A318">
         <v>317</v>
       </c>
-      <c r="B318" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B318" t="s">
+        <v>429</v>
+      </c>
+      <c r="C318" t="s">
+        <v>90</v>
+      </c>
+      <c r="D318" t="s">
+        <v>126</v>
+      </c>
+      <c r="E318" t="s">
+        <v>127</v>
+      </c>
+      <c r="F318" t="s">
+        <v>17</v>
+      </c>
+      <c r="G318" t="s">
+        <v>18</v>
       </c>
       <c r="I318" s="1">
         <v>881</v>
       </c>
-      <c r="J318" t="str">
-[...12 lines deleted...]
-    <row r="319">
+      <c r="J318" t="s">
+        <v>495</v>
+      </c>
+      <c r="K318" t="s">
+        <v>496</v>
+      </c>
+      <c r="L318" t="s">
+        <v>355</v>
+      </c>
+      <c r="M318" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="319" spans="1:13">
       <c r="A319">
         <v>318</v>
       </c>
-      <c r="B319" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B319" t="s">
+        <v>429</v>
+      </c>
+      <c r="C319" t="s">
+        <v>90</v>
+      </c>
+      <c r="D319" t="s">
+        <v>126</v>
+      </c>
+      <c r="E319" t="s">
+        <v>127</v>
+      </c>
+      <c r="F319" t="s">
+        <v>17</v>
+      </c>
+      <c r="G319" t="s">
+        <v>18</v>
       </c>
       <c r="I319" s="1">
         <v>3928</v>
       </c>
-      <c r="J319" t="str">
-[...12 lines deleted...]
-    <row r="320">
+      <c r="J319" t="s">
+        <v>615</v>
+      </c>
+      <c r="K319" t="s">
+        <v>616</v>
+      </c>
+      <c r="L319" t="s">
+        <v>355</v>
+      </c>
+      <c r="M319" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="320" spans="1:13">
       <c r="A320">
         <v>319</v>
       </c>
-      <c r="B320" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B320" t="s">
+        <v>429</v>
+      </c>
+      <c r="C320" t="s">
+        <v>90</v>
+      </c>
+      <c r="D320" t="s">
+        <v>126</v>
+      </c>
+      <c r="E320" t="s">
+        <v>127</v>
+      </c>
+      <c r="F320" t="s">
+        <v>17</v>
+      </c>
+      <c r="G320" t="s">
+        <v>18</v>
       </c>
       <c r="I320" s="1">
         <v>862</v>
       </c>
-      <c r="J320" t="str">
-[...12 lines deleted...]
-    <row r="321">
+      <c r="J320" t="s">
+        <v>434</v>
+      </c>
+      <c r="K320" t="s">
+        <v>90</v>
+      </c>
+      <c r="L320" t="s">
+        <v>617</v>
+      </c>
+      <c r="M320" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="321" spans="1:13">
       <c r="A321">
         <v>320</v>
       </c>
-      <c r="B321" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B321" t="s">
+        <v>429</v>
+      </c>
+      <c r="C321" t="s">
+        <v>90</v>
+      </c>
+      <c r="D321" t="s">
+        <v>126</v>
+      </c>
+      <c r="E321" t="s">
+        <v>127</v>
+      </c>
+      <c r="F321" t="s">
+        <v>17</v>
+      </c>
+      <c r="G321" t="s">
+        <v>18</v>
       </c>
       <c r="I321" s="1">
         <v>29820</v>
       </c>
-      <c r="J321" t="str">
-[...12 lines deleted...]
-    <row r="322">
+      <c r="J321" t="s">
+        <v>434</v>
+      </c>
+      <c r="K321" t="s">
+        <v>90</v>
+      </c>
+      <c r="L321" t="s">
+        <v>619</v>
+      </c>
+      <c r="M321" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="322" spans="1:13">
       <c r="A322">
         <v>321</v>
       </c>
-      <c r="B322" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B322" t="s">
+        <v>429</v>
+      </c>
+      <c r="C322" t="s">
+        <v>90</v>
+      </c>
+      <c r="D322" t="s">
+        <v>126</v>
+      </c>
+      <c r="E322" t="s">
+        <v>127</v>
+      </c>
+      <c r="F322" t="s">
+        <v>17</v>
+      </c>
+      <c r="G322" t="s">
+        <v>18</v>
       </c>
       <c r="I322" s="1">
         <v>13000</v>
       </c>
-      <c r="J322" t="str">
-[...12 lines deleted...]
-    <row r="323">
+      <c r="J322" t="s">
+        <v>493</v>
+      </c>
+      <c r="K322" t="s">
+        <v>494</v>
+      </c>
+      <c r="L322" t="s">
+        <v>621</v>
+      </c>
+      <c r="M322" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="323" spans="1:13">
       <c r="A323">
         <v>322</v>
       </c>
-      <c r="B323" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B323" t="s">
+        <v>429</v>
+      </c>
+      <c r="C323" t="s">
+        <v>90</v>
+      </c>
+      <c r="D323" t="s">
+        <v>126</v>
+      </c>
+      <c r="E323" t="s">
+        <v>127</v>
+      </c>
+      <c r="F323" t="s">
+        <v>17</v>
+      </c>
+      <c r="G323" t="s">
+        <v>18</v>
       </c>
       <c r="I323" s="1">
         <v>390</v>
       </c>
-      <c r="J323" t="str">
-[...12 lines deleted...]
-    <row r="324">
+      <c r="J323" t="s">
+        <v>495</v>
+      </c>
+      <c r="K323" t="s">
+        <v>496</v>
+      </c>
+      <c r="L323" t="s">
+        <v>621</v>
+      </c>
+      <c r="M323" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="324" spans="1:13">
       <c r="A324">
         <v>323</v>
       </c>
-      <c r="B324" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B324" t="s">
+        <v>429</v>
+      </c>
+      <c r="C324" t="s">
+        <v>90</v>
+      </c>
+      <c r="D324" t="s">
+        <v>126</v>
+      </c>
+      <c r="E324" t="s">
+        <v>127</v>
+      </c>
+      <c r="F324" t="s">
+        <v>17</v>
+      </c>
+      <c r="G324" t="s">
+        <v>18</v>
       </c>
       <c r="I324" s="1">
         <v>1410</v>
       </c>
-      <c r="J324" t="str">
-[...12 lines deleted...]
-    <row r="325">
+      <c r="J324" t="s">
+        <v>497</v>
+      </c>
+      <c r="K324" t="s">
+        <v>498</v>
+      </c>
+      <c r="L324" t="s">
+        <v>621</v>
+      </c>
+      <c r="M324" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="325" spans="1:13">
       <c r="A325">
         <v>324</v>
       </c>
-      <c r="B325" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B325" t="s">
+        <v>429</v>
+      </c>
+      <c r="C325" t="s">
+        <v>90</v>
+      </c>
+      <c r="D325" t="s">
+        <v>126</v>
+      </c>
+      <c r="E325" t="s">
+        <v>127</v>
+      </c>
+      <c r="F325" t="s">
+        <v>17</v>
+      </c>
+      <c r="G325" t="s">
+        <v>18</v>
       </c>
       <c r="I325" s="1">
         <v>40994</v>
       </c>
-      <c r="J325" t="str">
-[...12 lines deleted...]
-    <row r="326">
+      <c r="J325" t="s">
+        <v>439</v>
+      </c>
+      <c r="K325" t="s">
+        <v>440</v>
+      </c>
+      <c r="L325" t="s">
+        <v>621</v>
+      </c>
+      <c r="M325" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="326" spans="1:13">
       <c r="A326">
         <v>325</v>
       </c>
-      <c r="B326" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B326" t="s">
+        <v>429</v>
+      </c>
+      <c r="C326" t="s">
+        <v>90</v>
+      </c>
+      <c r="D326" t="s">
+        <v>223</v>
+      </c>
+      <c r="E326" t="s">
+        <v>224</v>
+      </c>
+      <c r="F326" t="s">
+        <v>17</v>
+      </c>
+      <c r="G326" t="s">
+        <v>18</v>
       </c>
       <c r="I326" s="1">
         <v>73000</v>
       </c>
-      <c r="J326" t="str">
-[...12 lines deleted...]
-    <row r="327">
+      <c r="J326" t="s">
+        <v>573</v>
+      </c>
+      <c r="K326" t="s">
+        <v>574</v>
+      </c>
+      <c r="L326" t="s">
+        <v>373</v>
+      </c>
+      <c r="M326" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="327" spans="1:13">
       <c r="A327">
         <v>326</v>
       </c>
-      <c r="B327" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B327" t="s">
+        <v>429</v>
+      </c>
+      <c r="C327" t="s">
+        <v>90</v>
+      </c>
+      <c r="D327" t="s">
+        <v>223</v>
+      </c>
+      <c r="E327" t="s">
+        <v>224</v>
+      </c>
+      <c r="F327" t="s">
+        <v>17</v>
+      </c>
+      <c r="G327" t="s">
+        <v>18</v>
       </c>
       <c r="I327" s="1">
         <v>25000</v>
       </c>
-      <c r="J327" t="str">
-[...12 lines deleted...]
-    <row r="328">
+      <c r="J327" t="s">
+        <v>434</v>
+      </c>
+      <c r="K327" t="s">
+        <v>90</v>
+      </c>
+      <c r="L327" t="s">
+        <v>623</v>
+      </c>
+      <c r="M327" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="328" spans="1:13">
       <c r="A328">
         <v>327</v>
       </c>
-      <c r="B328" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B328" t="s">
+        <v>429</v>
+      </c>
+      <c r="C328" t="s">
+        <v>90</v>
+      </c>
+      <c r="D328" t="s">
+        <v>223</v>
+      </c>
+      <c r="E328" t="s">
+        <v>224</v>
+      </c>
+      <c r="F328" t="s">
+        <v>17</v>
+      </c>
+      <c r="G328" t="s">
+        <v>18</v>
       </c>
       <c r="I328" s="1">
         <v>45000</v>
       </c>
-      <c r="J328" t="str">
-[...12 lines deleted...]
-    <row r="329">
+      <c r="J328" t="s">
+        <v>480</v>
+      </c>
+      <c r="K328" t="s">
+        <v>481</v>
+      </c>
+      <c r="L328" t="s">
+        <v>227</v>
+      </c>
+      <c r="M328" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="329" spans="1:13">
       <c r="A329">
         <v>328</v>
       </c>
-      <c r="B329" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B329" t="s">
+        <v>429</v>
+      </c>
+      <c r="C329" t="s">
+        <v>90</v>
+      </c>
+      <c r="D329" t="s">
+        <v>223</v>
+      </c>
+      <c r="E329" t="s">
+        <v>224</v>
+      </c>
+      <c r="F329" t="s">
+        <v>17</v>
+      </c>
+      <c r="G329" t="s">
+        <v>18</v>
       </c>
       <c r="I329" s="1">
         <v>1153</v>
       </c>
-      <c r="J329" t="str">
-[...12 lines deleted...]
-    <row r="330">
+      <c r="J329" t="s">
+        <v>434</v>
+      </c>
+      <c r="K329" t="s">
+        <v>90</v>
+      </c>
+      <c r="L329" t="s">
+        <v>373</v>
+      </c>
+      <c r="M329" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="330" spans="1:13">
       <c r="A330">
         <v>329</v>
       </c>
-      <c r="B330" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B330" t="s">
+        <v>429</v>
+      </c>
+      <c r="C330" t="s">
+        <v>90</v>
+      </c>
+      <c r="D330" t="s">
+        <v>223</v>
+      </c>
+      <c r="E330" t="s">
+        <v>224</v>
+      </c>
+      <c r="F330" t="s">
+        <v>17</v>
+      </c>
+      <c r="G330" t="s">
+        <v>18</v>
       </c>
       <c r="I330" s="1">
         <v>1500</v>
       </c>
-      <c r="J330" t="str">
-[...12 lines deleted...]
-    <row r="331">
+      <c r="J330" t="s">
+        <v>434</v>
+      </c>
+      <c r="K330" t="s">
+        <v>90</v>
+      </c>
+      <c r="L330" t="s">
+        <v>625</v>
+      </c>
+      <c r="M330" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="331" spans="1:13">
       <c r="A331">
         <v>330</v>
       </c>
-      <c r="B331" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B331" t="s">
+        <v>429</v>
+      </c>
+      <c r="C331" t="s">
+        <v>90</v>
+      </c>
+      <c r="D331" t="s">
+        <v>136</v>
+      </c>
+      <c r="E331" t="s">
+        <v>137</v>
+      </c>
+      <c r="F331" t="s">
+        <v>17</v>
+      </c>
+      <c r="G331" t="s">
+        <v>18</v>
       </c>
       <c r="I331" s="1">
         <v>46000</v>
       </c>
-      <c r="J331" t="str">
-[...12 lines deleted...]
-    <row r="332">
+      <c r="J331" t="s">
+        <v>573</v>
+      </c>
+      <c r="K331" t="s">
+        <v>574</v>
+      </c>
+      <c r="L331" t="s">
+        <v>627</v>
+      </c>
+      <c r="M331" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="332" spans="1:13">
       <c r="A332">
         <v>331</v>
       </c>
-      <c r="B332" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B332" t="s">
+        <v>429</v>
+      </c>
+      <c r="C332" t="s">
+        <v>90</v>
+      </c>
+      <c r="D332" t="s">
+        <v>136</v>
+      </c>
+      <c r="E332" t="s">
+        <v>137</v>
+      </c>
+      <c r="F332" t="s">
+        <v>17</v>
+      </c>
+      <c r="G332" t="s">
+        <v>18</v>
       </c>
       <c r="I332" s="1">
         <v>336150</v>
       </c>
-      <c r="J332" t="str">
-[...12 lines deleted...]
-    <row r="333">
+      <c r="J332" t="s">
+        <v>629</v>
+      </c>
+      <c r="K332" t="s">
+        <v>630</v>
+      </c>
+      <c r="L332" t="s">
+        <v>627</v>
+      </c>
+      <c r="M332" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="333" spans="1:13">
       <c r="A333">
         <v>332</v>
       </c>
-      <c r="B333" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B333" t="s">
+        <v>429</v>
+      </c>
+      <c r="C333" t="s">
+        <v>90</v>
+      </c>
+      <c r="D333" t="s">
+        <v>136</v>
+      </c>
+      <c r="E333" t="s">
+        <v>137</v>
+      </c>
+      <c r="F333" t="s">
+        <v>17</v>
+      </c>
+      <c r="G333" t="s">
+        <v>18</v>
       </c>
       <c r="I333" s="1">
         <v>12151</v>
       </c>
-      <c r="J333" t="str">
-[...12 lines deleted...]
-    <row r="334">
+      <c r="J333" t="s">
+        <v>629</v>
+      </c>
+      <c r="K333" t="s">
+        <v>630</v>
+      </c>
+      <c r="L333" t="s">
+        <v>138</v>
+      </c>
+      <c r="M333" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="334" spans="1:13">
       <c r="A334">
         <v>333</v>
       </c>
-      <c r="B334" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B334" t="s">
+        <v>429</v>
+      </c>
+      <c r="C334" t="s">
+        <v>90</v>
+      </c>
+      <c r="D334" t="s">
+        <v>136</v>
+      </c>
+      <c r="E334" t="s">
+        <v>137</v>
+      </c>
+      <c r="F334" t="s">
+        <v>17</v>
+      </c>
+      <c r="G334" t="s">
+        <v>18</v>
       </c>
       <c r="I334" s="1">
         <v>130000</v>
       </c>
-      <c r="J334" t="str">
-[...12 lines deleted...]
-    <row r="335">
+      <c r="J334" t="s">
+        <v>434</v>
+      </c>
+      <c r="K334" t="s">
+        <v>90</v>
+      </c>
+      <c r="L334" t="s">
+        <v>631</v>
+      </c>
+      <c r="M334" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="335" spans="1:13">
       <c r="A335">
         <v>334</v>
       </c>
-      <c r="B335" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B335" t="s">
+        <v>429</v>
+      </c>
+      <c r="C335" t="s">
+        <v>90</v>
+      </c>
+      <c r="D335" t="s">
+        <v>136</v>
+      </c>
+      <c r="E335" t="s">
+        <v>137</v>
+      </c>
+      <c r="F335" t="s">
+        <v>17</v>
+      </c>
+      <c r="G335" t="s">
+        <v>18</v>
       </c>
       <c r="I335" s="1">
         <v>10000</v>
       </c>
-      <c r="J335" t="str">
-[...12 lines deleted...]
-    <row r="336">
+      <c r="J335" t="s">
+        <v>633</v>
+      </c>
+      <c r="K335" t="s">
+        <v>634</v>
+      </c>
+      <c r="L335" t="s">
+        <v>627</v>
+      </c>
+      <c r="M335" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="336" spans="1:13">
       <c r="A336">
         <v>335</v>
       </c>
-      <c r="B336" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B336" t="s">
+        <v>429</v>
+      </c>
+      <c r="C336" t="s">
+        <v>90</v>
+      </c>
+      <c r="D336" t="s">
+        <v>635</v>
+      </c>
+      <c r="E336" t="s">
+        <v>636</v>
+      </c>
+      <c r="F336" t="s">
+        <v>17</v>
+      </c>
+      <c r="G336" t="s">
+        <v>18</v>
       </c>
       <c r="I336" s="1">
         <v>40000</v>
       </c>
-      <c r="J336" t="str">
-[...12 lines deleted...]
-    <row r="337">
+      <c r="J336" t="s">
+        <v>434</v>
+      </c>
+      <c r="K336" t="s">
+        <v>90</v>
+      </c>
+      <c r="L336" t="s">
+        <v>637</v>
+      </c>
+      <c r="M336" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="337" spans="1:13">
       <c r="A337">
         <v>336</v>
       </c>
-      <c r="B337" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B337" t="s">
+        <v>429</v>
+      </c>
+      <c r="C337" t="s">
+        <v>90</v>
+      </c>
+      <c r="D337" t="s">
+        <v>635</v>
+      </c>
+      <c r="E337" t="s">
+        <v>636</v>
+      </c>
+      <c r="F337" t="s">
+        <v>17</v>
+      </c>
+      <c r="G337" t="s">
+        <v>18</v>
       </c>
       <c r="I337" s="1">
         <v>94053</v>
       </c>
-      <c r="J337" t="str">
-[...12 lines deleted...]
-    <row r="338">
+      <c r="J337" t="s">
+        <v>434</v>
+      </c>
+      <c r="K337" t="s">
+        <v>90</v>
+      </c>
+      <c r="L337" t="s">
+        <v>639</v>
+      </c>
+      <c r="M337" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="338" spans="1:13">
       <c r="A338">
         <v>337</v>
       </c>
-      <c r="B338" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B338" t="s">
+        <v>429</v>
+      </c>
+      <c r="C338" t="s">
+        <v>90</v>
+      </c>
+      <c r="D338" t="s">
+        <v>635</v>
+      </c>
+      <c r="E338" t="s">
+        <v>636</v>
+      </c>
+      <c r="F338" t="s">
+        <v>17</v>
+      </c>
+      <c r="G338" t="s">
+        <v>18</v>
       </c>
       <c r="I338" s="1">
         <v>20000</v>
       </c>
-      <c r="J338" t="str">
-[...12 lines deleted...]
-    <row r="339">
+      <c r="J338" t="s">
+        <v>434</v>
+      </c>
+      <c r="K338" t="s">
+        <v>90</v>
+      </c>
+      <c r="L338" t="s">
+        <v>641</v>
+      </c>
+      <c r="M338" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="339" spans="1:13">
       <c r="A339">
         <v>338</v>
       </c>
-      <c r="B339" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B339" t="s">
+        <v>429</v>
+      </c>
+      <c r="C339" t="s">
+        <v>90</v>
+      </c>
+      <c r="D339" t="s">
+        <v>229</v>
+      </c>
+      <c r="E339" t="s">
+        <v>230</v>
+      </c>
+      <c r="F339" t="s">
+        <v>17</v>
+      </c>
+      <c r="G339" t="s">
+        <v>18</v>
       </c>
       <c r="I339" s="1">
         <v>287643</v>
       </c>
-      <c r="J339" t="str">
-[...12 lines deleted...]
-    <row r="340">
+      <c r="J339" t="s">
+        <v>439</v>
+      </c>
+      <c r="K339" t="s">
+        <v>440</v>
+      </c>
+      <c r="L339" t="s">
+        <v>643</v>
+      </c>
+      <c r="M339" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="340" spans="1:13">
       <c r="A340">
         <v>339</v>
       </c>
-      <c r="B340" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B340" t="s">
+        <v>429</v>
+      </c>
+      <c r="C340" t="s">
+        <v>90</v>
+      </c>
+      <c r="D340" t="s">
+        <v>229</v>
+      </c>
+      <c r="E340" t="s">
+        <v>230</v>
+      </c>
+      <c r="F340" t="s">
+        <v>17</v>
+      </c>
+      <c r="G340" t="s">
+        <v>18</v>
       </c>
       <c r="I340" s="1">
         <v>35000</v>
       </c>
-      <c r="J340" t="str">
-[...12 lines deleted...]
-    <row r="341">
+      <c r="J340" t="s">
+        <v>645</v>
+      </c>
+      <c r="K340" t="s">
+        <v>646</v>
+      </c>
+      <c r="L340" t="s">
+        <v>231</v>
+      </c>
+      <c r="M340" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="341" spans="1:13">
       <c r="A341">
         <v>340</v>
       </c>
-      <c r="B341" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B341" t="s">
+        <v>429</v>
+      </c>
+      <c r="C341" t="s">
+        <v>90</v>
+      </c>
+      <c r="D341" t="s">
+        <v>229</v>
+      </c>
+      <c r="E341" t="s">
+        <v>230</v>
+      </c>
+      <c r="F341" t="s">
+        <v>17</v>
+      </c>
+      <c r="G341" t="s">
+        <v>18</v>
       </c>
       <c r="I341" s="1">
         <v>15000</v>
       </c>
-      <c r="J341" t="str">
-[...12 lines deleted...]
-    <row r="342">
+      <c r="J341" t="s">
+        <v>581</v>
+      </c>
+      <c r="K341" t="s">
+        <v>582</v>
+      </c>
+      <c r="L341" t="s">
+        <v>231</v>
+      </c>
+      <c r="M341" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="342" spans="1:13">
       <c r="A342">
         <v>341</v>
       </c>
-      <c r="B342" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B342" t="s">
+        <v>429</v>
+      </c>
+      <c r="C342" t="s">
+        <v>90</v>
+      </c>
+      <c r="D342" t="s">
+        <v>229</v>
+      </c>
+      <c r="E342" t="s">
+        <v>230</v>
+      </c>
+      <c r="F342" t="s">
+        <v>17</v>
+      </c>
+      <c r="G342" t="s">
+        <v>18</v>
       </c>
       <c r="I342" s="1">
         <v>3700</v>
       </c>
-      <c r="J342" t="str">
-[...12 lines deleted...]
-    <row r="343">
+      <c r="J342" t="s">
+        <v>434</v>
+      </c>
+      <c r="K342" t="s">
+        <v>90</v>
+      </c>
+      <c r="L342" t="s">
+        <v>231</v>
+      </c>
+      <c r="M342" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="343" spans="1:13">
       <c r="A343">
         <v>342</v>
       </c>
-      <c r="B343" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B343" t="s">
+        <v>429</v>
+      </c>
+      <c r="C343" t="s">
+        <v>90</v>
+      </c>
+      <c r="D343" t="s">
+        <v>229</v>
+      </c>
+      <c r="E343" t="s">
+        <v>230</v>
+      </c>
+      <c r="F343" t="s">
+        <v>17</v>
+      </c>
+      <c r="G343" t="s">
+        <v>18</v>
       </c>
       <c r="I343" s="1">
         <v>200</v>
       </c>
-      <c r="J343" t="str">
-[...12 lines deleted...]
-    <row r="344">
+      <c r="J343" t="s">
+        <v>495</v>
+      </c>
+      <c r="K343" t="s">
+        <v>496</v>
+      </c>
+      <c r="L343" t="s">
+        <v>647</v>
+      </c>
+      <c r="M343" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="344" spans="1:13">
       <c r="A344">
         <v>343</v>
       </c>
-      <c r="B344" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B344" t="s">
+        <v>429</v>
+      </c>
+      <c r="C344" t="s">
+        <v>90</v>
+      </c>
+      <c r="D344" t="s">
+        <v>229</v>
+      </c>
+      <c r="E344" t="s">
+        <v>230</v>
+      </c>
+      <c r="F344" t="s">
+        <v>17</v>
+      </c>
+      <c r="G344" t="s">
+        <v>18</v>
       </c>
       <c r="I344" s="1">
         <v>56</v>
       </c>
-      <c r="J344" t="str">
-[...12 lines deleted...]
-    <row r="345">
+      <c r="J344" t="s">
+        <v>542</v>
+      </c>
+      <c r="K344" t="s">
+        <v>543</v>
+      </c>
+      <c r="L344" t="s">
+        <v>647</v>
+      </c>
+      <c r="M344" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="345" spans="1:13">
       <c r="A345">
         <v>344</v>
       </c>
-      <c r="B345" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B345" t="s">
+        <v>429</v>
+      </c>
+      <c r="C345" t="s">
+        <v>90</v>
+      </c>
+      <c r="D345" t="s">
+        <v>229</v>
+      </c>
+      <c r="E345" t="s">
+        <v>230</v>
+      </c>
+      <c r="F345" t="s">
+        <v>17</v>
+      </c>
+      <c r="G345" t="s">
+        <v>18</v>
       </c>
       <c r="I345" s="1">
         <v>1649</v>
       </c>
-      <c r="J345" t="str">
-[...12 lines deleted...]
-    <row r="346">
+      <c r="J345" t="s">
+        <v>434</v>
+      </c>
+      <c r="K345" t="s">
+        <v>90</v>
+      </c>
+      <c r="L345" t="s">
+        <v>647</v>
+      </c>
+      <c r="M345" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="346" spans="1:13">
       <c r="A346">
         <v>345</v>
       </c>
-      <c r="B346" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B346" t="s">
+        <v>429</v>
+      </c>
+      <c r="C346" t="s">
+        <v>90</v>
+      </c>
+      <c r="D346" t="s">
+        <v>91</v>
+      </c>
+      <c r="E346" t="s">
+        <v>92</v>
+      </c>
+      <c r="F346" t="s">
+        <v>17</v>
+      </c>
+      <c r="G346" t="s">
+        <v>18</v>
       </c>
       <c r="I346" s="1">
         <v>20000</v>
       </c>
-      <c r="J346" t="str">
-[...12 lines deleted...]
-    <row r="347">
+      <c r="J346" t="s">
+        <v>439</v>
+      </c>
+      <c r="K346" t="s">
+        <v>440</v>
+      </c>
+      <c r="L346" t="s">
+        <v>649</v>
+      </c>
+      <c r="M346" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="347" spans="1:13">
       <c r="A347">
         <v>346</v>
       </c>
-      <c r="B347" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B347" t="s">
+        <v>567</v>
+      </c>
+      <c r="C347" t="s">
+        <v>568</v>
+      </c>
+      <c r="D347" t="s">
+        <v>91</v>
+      </c>
+      <c r="E347" t="s">
+        <v>92</v>
+      </c>
+      <c r="F347" t="s">
+        <v>17</v>
+      </c>
+      <c r="G347" t="s">
+        <v>18</v>
       </c>
       <c r="I347" s="1">
         <v>2928515</v>
       </c>
-      <c r="J347" t="str">
-[...12 lines deleted...]
-    <row r="348">
+      <c r="J347" t="s">
+        <v>569</v>
+      </c>
+      <c r="K347" t="s">
+        <v>570</v>
+      </c>
+      <c r="L347" t="s">
+        <v>94</v>
+      </c>
+      <c r="M347" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="348" spans="1:13">
       <c r="A348">
         <v>347</v>
       </c>
-      <c r="B348" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B348" t="s">
+        <v>651</v>
+      </c>
+      <c r="C348" t="s">
+        <v>652</v>
+      </c>
+      <c r="D348" t="s">
+        <v>91</v>
+      </c>
+      <c r="E348" t="s">
+        <v>92</v>
+      </c>
+      <c r="F348" t="s">
+        <v>17</v>
+      </c>
+      <c r="G348" t="s">
+        <v>18</v>
       </c>
       <c r="I348" s="1">
         <v>580358</v>
       </c>
-      <c r="J348" t="str">
-[...12 lines deleted...]
-    <row r="349">
+      <c r="J348" t="s">
+        <v>653</v>
+      </c>
+      <c r="K348" t="s">
+        <v>654</v>
+      </c>
+      <c r="L348" t="s">
+        <v>94</v>
+      </c>
+      <c r="M348" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="349" spans="1:13">
       <c r="A349">
         <v>348</v>
       </c>
-      <c r="B349" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B349" t="s">
+        <v>429</v>
+      </c>
+      <c r="C349" t="s">
+        <v>90</v>
+      </c>
+      <c r="D349" t="s">
+        <v>96</v>
+      </c>
+      <c r="E349" t="s">
+        <v>97</v>
+      </c>
+      <c r="F349" t="s">
+        <v>17</v>
+      </c>
+      <c r="G349" t="s">
+        <v>18</v>
       </c>
       <c r="I349" s="1">
         <v>147536</v>
       </c>
-      <c r="J349" t="str">
-[...12 lines deleted...]
-    <row r="350">
+      <c r="J349" t="s">
+        <v>434</v>
+      </c>
+      <c r="K349" t="s">
+        <v>90</v>
+      </c>
+      <c r="L349" t="s">
+        <v>655</v>
+      </c>
+      <c r="M349" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="350" spans="1:13">
       <c r="A350">
         <v>349</v>
       </c>
-      <c r="B350" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B350" t="s">
+        <v>429</v>
+      </c>
+      <c r="C350" t="s">
+        <v>90</v>
+      </c>
+      <c r="D350" t="s">
+        <v>96</v>
+      </c>
+      <c r="E350" t="s">
+        <v>97</v>
+      </c>
+      <c r="F350" t="s">
+        <v>17</v>
+      </c>
+      <c r="G350" t="s">
+        <v>18</v>
       </c>
       <c r="I350" s="1">
         <v>28339</v>
       </c>
-      <c r="J350" t="str">
-[...12 lines deleted...]
-    <row r="351">
+      <c r="J350" t="s">
+        <v>480</v>
+      </c>
+      <c r="K350" t="s">
+        <v>481</v>
+      </c>
+      <c r="L350" t="s">
+        <v>98</v>
+      </c>
+      <c r="M350" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="351" spans="1:13">
       <c r="A351">
         <v>350</v>
       </c>
-      <c r="B351" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B351" t="s">
+        <v>429</v>
+      </c>
+      <c r="C351" t="s">
+        <v>90</v>
+      </c>
+      <c r="D351" t="s">
+        <v>96</v>
+      </c>
+      <c r="E351" t="s">
+        <v>97</v>
+      </c>
+      <c r="F351" t="s">
+        <v>17</v>
+      </c>
+      <c r="G351" t="s">
+        <v>18</v>
       </c>
       <c r="I351" s="1">
         <v>33000</v>
       </c>
-      <c r="J351" t="str">
-[...12 lines deleted...]
-    <row r="352">
+      <c r="J351" t="s">
+        <v>434</v>
+      </c>
+      <c r="K351" t="s">
+        <v>90</v>
+      </c>
+      <c r="L351" t="s">
+        <v>657</v>
+      </c>
+      <c r="M351" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="352" spans="1:13">
       <c r="A352">
         <v>351</v>
       </c>
-      <c r="B352" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B352" t="s">
+        <v>429</v>
+      </c>
+      <c r="C352" t="s">
+        <v>90</v>
+      </c>
+      <c r="D352" t="s">
+        <v>96</v>
+      </c>
+      <c r="E352" t="s">
+        <v>97</v>
+      </c>
+      <c r="F352" t="s">
+        <v>17</v>
+      </c>
+      <c r="G352" t="s">
+        <v>18</v>
       </c>
       <c r="I352" s="1">
         <v>13270</v>
       </c>
-      <c r="J352" t="str">
-[...12 lines deleted...]
-    <row r="353">
+      <c r="J352" t="s">
+        <v>439</v>
+      </c>
+      <c r="K352" t="s">
+        <v>440</v>
+      </c>
+      <c r="L352" t="s">
+        <v>100</v>
+      </c>
+      <c r="M352" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="353" spans="1:13">
       <c r="A353">
         <v>352</v>
       </c>
-      <c r="B353" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B353" t="s">
+        <v>429</v>
+      </c>
+      <c r="C353" t="s">
+        <v>90</v>
+      </c>
+      <c r="D353" t="s">
+        <v>96</v>
+      </c>
+      <c r="E353" t="s">
+        <v>97</v>
+      </c>
+      <c r="F353" t="s">
+        <v>17</v>
+      </c>
+      <c r="G353" t="s">
+        <v>18</v>
       </c>
       <c r="I353" s="1">
         <v>85225</v>
       </c>
-      <c r="J353" t="str">
-[...12 lines deleted...]
-    <row r="354">
+      <c r="J353" t="s">
+        <v>659</v>
+      </c>
+      <c r="K353" t="s">
+        <v>660</v>
+      </c>
+      <c r="L353" t="s">
+        <v>657</v>
+      </c>
+      <c r="M353" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="354" spans="1:13">
       <c r="A354">
         <v>353</v>
       </c>
-      <c r="B354" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B354" t="s">
+        <v>429</v>
+      </c>
+      <c r="C354" t="s">
+        <v>90</v>
+      </c>
+      <c r="D354" t="s">
+        <v>96</v>
+      </c>
+      <c r="E354" t="s">
+        <v>97</v>
+      </c>
+      <c r="F354" t="s">
+        <v>17</v>
+      </c>
+      <c r="G354" t="s">
+        <v>18</v>
       </c>
       <c r="I354" s="1">
         <v>15000</v>
       </c>
-      <c r="J354" t="str">
-[...12 lines deleted...]
-    <row r="355">
+      <c r="J354" t="s">
+        <v>449</v>
+      </c>
+      <c r="K354" t="s">
+        <v>450</v>
+      </c>
+      <c r="L354" t="s">
+        <v>657</v>
+      </c>
+      <c r="M354" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="355" spans="1:13">
       <c r="A355">
         <v>354</v>
       </c>
-      <c r="B355" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B355" t="s">
+        <v>429</v>
+      </c>
+      <c r="C355" t="s">
+        <v>90</v>
+      </c>
+      <c r="D355" t="s">
+        <v>96</v>
+      </c>
+      <c r="E355" t="s">
+        <v>97</v>
+      </c>
+      <c r="F355" t="s">
+        <v>17</v>
+      </c>
+      <c r="G355" t="s">
+        <v>18</v>
       </c>
       <c r="I355" s="1">
         <v>26000</v>
       </c>
-      <c r="J355" t="str">
-[...12 lines deleted...]
-    <row r="356">
+      <c r="J355" t="s">
+        <v>472</v>
+      </c>
+      <c r="K355" t="s">
+        <v>473</v>
+      </c>
+      <c r="L355" t="s">
+        <v>657</v>
+      </c>
+      <c r="M355" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="356" spans="1:13">
       <c r="A356">
         <v>355</v>
       </c>
-      <c r="B356" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B356" t="s">
+        <v>429</v>
+      </c>
+      <c r="C356" t="s">
+        <v>90</v>
+      </c>
+      <c r="D356" t="s">
+        <v>96</v>
+      </c>
+      <c r="E356" t="s">
+        <v>97</v>
+      </c>
+      <c r="F356" t="s">
+        <v>17</v>
+      </c>
+      <c r="G356" t="s">
+        <v>18</v>
       </c>
       <c r="I356" s="1">
         <v>12550</v>
       </c>
-      <c r="J356" t="str">
-[...12 lines deleted...]
-    <row r="357">
+      <c r="J356" t="s">
+        <v>453</v>
+      </c>
+      <c r="K356" t="s">
+        <v>454</v>
+      </c>
+      <c r="L356" t="s">
+        <v>657</v>
+      </c>
+      <c r="M356" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="357" spans="1:13">
       <c r="A357">
         <v>356</v>
       </c>
-      <c r="B357" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B357" t="s">
+        <v>429</v>
+      </c>
+      <c r="C357" t="s">
+        <v>90</v>
+      </c>
+      <c r="D357" t="s">
+        <v>96</v>
+      </c>
+      <c r="E357" t="s">
+        <v>97</v>
+      </c>
+      <c r="F357" t="s">
+        <v>17</v>
+      </c>
+      <c r="G357" t="s">
+        <v>18</v>
       </c>
       <c r="I357" s="1">
         <v>6000</v>
       </c>
-      <c r="J357" t="str">
-[...12 lines deleted...]
-    <row r="358">
+      <c r="J357" t="s">
+        <v>659</v>
+      </c>
+      <c r="K357" t="s">
+        <v>660</v>
+      </c>
+      <c r="L357" t="s">
+        <v>655</v>
+      </c>
+      <c r="M357" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="358" spans="1:13">
       <c r="A358">
         <v>357</v>
       </c>
-      <c r="B358" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B358" t="s">
+        <v>429</v>
+      </c>
+      <c r="C358" t="s">
+        <v>90</v>
+      </c>
+      <c r="D358" t="s">
+        <v>96</v>
+      </c>
+      <c r="E358" t="s">
+        <v>97</v>
+      </c>
+      <c r="F358" t="s">
+        <v>17</v>
+      </c>
+      <c r="G358" t="s">
+        <v>18</v>
       </c>
       <c r="I358" s="1">
         <v>5075</v>
       </c>
-      <c r="J358" t="str">
-[...12 lines deleted...]
-    <row r="359">
+      <c r="J358" t="s">
+        <v>449</v>
+      </c>
+      <c r="K358" t="s">
+        <v>450</v>
+      </c>
+      <c r="L358" t="s">
+        <v>661</v>
+      </c>
+      <c r="M358" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="359" spans="1:13">
       <c r="A359">
         <v>358</v>
       </c>
-      <c r="B359" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B359" t="s">
+        <v>429</v>
+      </c>
+      <c r="C359" t="s">
+        <v>90</v>
+      </c>
+      <c r="D359" t="s">
+        <v>96</v>
+      </c>
+      <c r="E359" t="s">
+        <v>97</v>
+      </c>
+      <c r="F359" t="s">
+        <v>17</v>
+      </c>
+      <c r="G359" t="s">
+        <v>18</v>
       </c>
       <c r="I359" s="1">
         <v>1725</v>
       </c>
-      <c r="J359" t="str">
-[...12 lines deleted...]
-    <row r="360">
+      <c r="J359" t="s">
+        <v>542</v>
+      </c>
+      <c r="K359" t="s">
+        <v>543</v>
+      </c>
+      <c r="L359" t="s">
+        <v>661</v>
+      </c>
+      <c r="M359" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="360" spans="1:13">
       <c r="A360">
         <v>359</v>
       </c>
-      <c r="B360" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B360" t="s">
+        <v>429</v>
+      </c>
+      <c r="C360" t="s">
+        <v>90</v>
+      </c>
+      <c r="D360" t="s">
+        <v>96</v>
+      </c>
+      <c r="E360" t="s">
+        <v>97</v>
+      </c>
+      <c r="F360" t="s">
+        <v>17</v>
+      </c>
+      <c r="G360" t="s">
+        <v>18</v>
       </c>
       <c r="I360" s="1">
         <v>14485</v>
       </c>
-      <c r="J360" t="str">
-[...12 lines deleted...]
-    <row r="361">
+      <c r="J360" t="s">
+        <v>472</v>
+      </c>
+      <c r="K360" t="s">
+        <v>473</v>
+      </c>
+      <c r="L360" t="s">
+        <v>661</v>
+      </c>
+      <c r="M360" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="361" spans="1:13">
       <c r="A361">
         <v>360</v>
       </c>
-      <c r="B361" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B361" t="s">
+        <v>429</v>
+      </c>
+      <c r="C361" t="s">
+        <v>90</v>
+      </c>
+      <c r="D361" t="s">
+        <v>96</v>
+      </c>
+      <c r="E361" t="s">
+        <v>97</v>
+      </c>
+      <c r="F361" t="s">
+        <v>17</v>
+      </c>
+      <c r="G361" t="s">
+        <v>18</v>
       </c>
       <c r="I361" s="1">
         <v>18129</v>
       </c>
-      <c r="J361" t="str">
-[...12 lines deleted...]
-    <row r="362">
+      <c r="J361" t="s">
+        <v>434</v>
+      </c>
+      <c r="K361" t="s">
+        <v>90</v>
+      </c>
+      <c r="L361" t="s">
+        <v>661</v>
+      </c>
+      <c r="M361" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="362" spans="1:13">
       <c r="A362">
         <v>361</v>
       </c>
-      <c r="B362" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B362" t="s">
+        <v>429</v>
+      </c>
+      <c r="C362" t="s">
+        <v>90</v>
+      </c>
+      <c r="D362" t="s">
+        <v>96</v>
+      </c>
+      <c r="E362" t="s">
+        <v>97</v>
+      </c>
+      <c r="F362" t="s">
+        <v>17</v>
+      </c>
+      <c r="G362" t="s">
+        <v>18</v>
       </c>
       <c r="I362" s="1">
         <v>2350</v>
       </c>
-      <c r="J362" t="str">
-[...12 lines deleted...]
-    <row r="363">
+      <c r="J362" t="s">
+        <v>449</v>
+      </c>
+      <c r="K362" t="s">
+        <v>450</v>
+      </c>
+      <c r="L362" t="s">
+        <v>663</v>
+      </c>
+      <c r="M362" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="363" spans="1:13">
       <c r="A363">
         <v>362</v>
       </c>
-      <c r="B363" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B363" t="s">
+        <v>429</v>
+      </c>
+      <c r="C363" t="s">
+        <v>90</v>
+      </c>
+      <c r="D363" t="s">
+        <v>96</v>
+      </c>
+      <c r="E363" t="s">
+        <v>97</v>
+      </c>
+      <c r="F363" t="s">
+        <v>17</v>
+      </c>
+      <c r="G363" t="s">
+        <v>18</v>
       </c>
       <c r="I363" s="1">
         <v>345</v>
       </c>
-      <c r="J363" t="str">
-[...12 lines deleted...]
-    <row r="364">
+      <c r="J363" t="s">
+        <v>542</v>
+      </c>
+      <c r="K363" t="s">
+        <v>543</v>
+      </c>
+      <c r="L363" t="s">
+        <v>663</v>
+      </c>
+      <c r="M363" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="364" spans="1:13">
       <c r="A364">
         <v>363</v>
       </c>
-      <c r="B364" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B364" t="s">
+        <v>429</v>
+      </c>
+      <c r="C364" t="s">
+        <v>90</v>
+      </c>
+      <c r="D364" t="s">
+        <v>96</v>
+      </c>
+      <c r="E364" t="s">
+        <v>97</v>
+      </c>
+      <c r="F364" t="s">
+        <v>17</v>
+      </c>
+      <c r="G364" t="s">
+        <v>18</v>
       </c>
       <c r="I364" s="1">
         <v>300</v>
       </c>
-      <c r="J364" t="str">
-[...12 lines deleted...]
-    <row r="365">
+      <c r="J364" t="s">
+        <v>472</v>
+      </c>
+      <c r="K364" t="s">
+        <v>473</v>
+      </c>
+      <c r="L364" t="s">
+        <v>663</v>
+      </c>
+      <c r="M364" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="365" spans="1:13">
       <c r="A365">
         <v>364</v>
       </c>
-      <c r="B365" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B365" t="s">
+        <v>429</v>
+      </c>
+      <c r="C365" t="s">
+        <v>90</v>
+      </c>
+      <c r="D365" t="s">
+        <v>96</v>
+      </c>
+      <c r="E365" t="s">
+        <v>97</v>
+      </c>
+      <c r="F365" t="s">
+        <v>17</v>
+      </c>
+      <c r="G365" t="s">
+        <v>18</v>
       </c>
       <c r="I365" s="1">
         <v>4000</v>
       </c>
-      <c r="J365" t="str">
-[...12 lines deleted...]
-    <row r="366">
+      <c r="J365" t="s">
+        <v>434</v>
+      </c>
+      <c r="K365" t="s">
+        <v>90</v>
+      </c>
+      <c r="L365" t="s">
+        <v>663</v>
+      </c>
+      <c r="M365" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="366" spans="1:13">
       <c r="A366">
         <v>365</v>
       </c>
-      <c r="B366" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B366" t="s">
+        <v>429</v>
+      </c>
+      <c r="C366" t="s">
+        <v>90</v>
+      </c>
+      <c r="D366" t="s">
+        <v>96</v>
+      </c>
+      <c r="E366" t="s">
+        <v>97</v>
+      </c>
+      <c r="F366" t="s">
+        <v>17</v>
+      </c>
+      <c r="G366" t="s">
+        <v>18</v>
       </c>
       <c r="I366" s="1">
         <v>47000</v>
       </c>
-      <c r="J366" t="str">
-[...12 lines deleted...]
-    <row r="367">
+      <c r="J366" t="s">
+        <v>434</v>
+      </c>
+      <c r="K366" t="s">
+        <v>90</v>
+      </c>
+      <c r="L366" t="s">
+        <v>665</v>
+      </c>
+      <c r="M366" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="367" spans="1:13">
       <c r="A367">
         <v>366</v>
       </c>
-      <c r="B367" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B367" t="s">
+        <v>429</v>
+      </c>
+      <c r="C367" t="s">
+        <v>90</v>
+      </c>
+      <c r="D367" t="s">
+        <v>96</v>
+      </c>
+      <c r="E367" t="s">
+        <v>97</v>
+      </c>
+      <c r="F367" t="s">
+        <v>17</v>
+      </c>
+      <c r="G367" t="s">
+        <v>18</v>
       </c>
       <c r="I367" s="1">
         <v>292</v>
       </c>
-      <c r="J367" t="str">
-[...12 lines deleted...]
-    <row r="368">
+      <c r="J367" t="s">
+        <v>542</v>
+      </c>
+      <c r="K367" t="s">
+        <v>543</v>
+      </c>
+      <c r="L367" t="s">
+        <v>100</v>
+      </c>
+      <c r="M367" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="368" spans="1:13">
       <c r="A368">
         <v>367</v>
       </c>
-      <c r="B368" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B368" t="s">
+        <v>429</v>
+      </c>
+      <c r="C368" t="s">
+        <v>90</v>
+      </c>
+      <c r="D368" t="s">
+        <v>96</v>
+      </c>
+      <c r="E368" t="s">
+        <v>97</v>
+      </c>
+      <c r="F368" t="s">
+        <v>17</v>
+      </c>
+      <c r="G368" t="s">
+        <v>18</v>
       </c>
       <c r="I368" s="1">
         <v>2000</v>
       </c>
-      <c r="J368" t="str">
-[...12 lines deleted...]
-    <row r="369">
+      <c r="J368" t="s">
+        <v>533</v>
+      </c>
+      <c r="K368" t="s">
+        <v>508</v>
+      </c>
+      <c r="L368" t="s">
+        <v>100</v>
+      </c>
+      <c r="M368" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="369" spans="1:13">
       <c r="A369">
         <v>368</v>
       </c>
-      <c r="B369" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B369" t="s">
+        <v>429</v>
+      </c>
+      <c r="C369" t="s">
+        <v>90</v>
+      </c>
+      <c r="D369" t="s">
+        <v>96</v>
+      </c>
+      <c r="E369" t="s">
+        <v>97</v>
+      </c>
+      <c r="F369" t="s">
+        <v>17</v>
+      </c>
+      <c r="G369" t="s">
+        <v>18</v>
       </c>
       <c r="I369" s="1">
         <v>30390</v>
       </c>
-      <c r="J369" t="str">
-[...12 lines deleted...]
-    <row r="370">
+      <c r="J369" t="s">
+        <v>434</v>
+      </c>
+      <c r="K369" t="s">
+        <v>90</v>
+      </c>
+      <c r="L369" t="s">
+        <v>100</v>
+      </c>
+      <c r="M369" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="370" spans="1:13">
       <c r="A370">
         <v>369</v>
       </c>
-      <c r="B370" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B370" t="s">
+        <v>429</v>
+      </c>
+      <c r="C370" t="s">
+        <v>90</v>
+      </c>
+      <c r="D370" t="s">
+        <v>96</v>
+      </c>
+      <c r="E370" t="s">
+        <v>97</v>
+      </c>
+      <c r="F370" t="s">
+        <v>17</v>
+      </c>
+      <c r="G370" t="s">
+        <v>18</v>
       </c>
       <c r="I370" s="1">
         <v>10000</v>
       </c>
-      <c r="J370" t="str">
-[...12 lines deleted...]
-    <row r="371">
+      <c r="J370" t="s">
+        <v>453</v>
+      </c>
+      <c r="K370" t="s">
+        <v>454</v>
+      </c>
+      <c r="L370" t="s">
+        <v>100</v>
+      </c>
+      <c r="M370" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="371" spans="1:13">
       <c r="A371">
         <v>370</v>
       </c>
-      <c r="B371" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B371" t="s">
+        <v>667</v>
+      </c>
+      <c r="C371" t="s">
+        <v>668</v>
+      </c>
+      <c r="D371" t="s">
+        <v>96</v>
+      </c>
+      <c r="E371" t="s">
+        <v>97</v>
+      </c>
+      <c r="F371" t="s">
+        <v>17</v>
+      </c>
+      <c r="G371" t="s">
+        <v>18</v>
       </c>
       <c r="I371" s="1">
         <v>377653</v>
       </c>
-      <c r="J371" t="str">
-[...12 lines deleted...]
-    <row r="372">
+      <c r="J371" t="s">
+        <v>669</v>
+      </c>
+      <c r="K371" t="s">
+        <v>670</v>
+      </c>
+      <c r="L371" t="s">
+        <v>663</v>
+      </c>
+      <c r="M371" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="372" spans="1:13">
       <c r="A372">
         <v>371</v>
       </c>
-      <c r="B372" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B372" t="s">
+        <v>667</v>
+      </c>
+      <c r="C372" t="s">
+        <v>668</v>
+      </c>
+      <c r="D372" t="s">
+        <v>96</v>
+      </c>
+      <c r="E372" t="s">
+        <v>97</v>
+      </c>
+      <c r="F372" t="s">
+        <v>17</v>
+      </c>
+      <c r="G372" t="s">
+        <v>18</v>
       </c>
       <c r="I372" s="1">
         <v>213960</v>
       </c>
-      <c r="J372" t="str">
-[...12 lines deleted...]
-    <row r="373">
+      <c r="J372" t="s">
+        <v>671</v>
+      </c>
+      <c r="K372" t="s">
+        <v>672</v>
+      </c>
+      <c r="L372" t="s">
+        <v>661</v>
+      </c>
+      <c r="M372" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="373" spans="1:13">
       <c r="A373">
         <v>372</v>
       </c>
-      <c r="B373" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B373" t="s">
+        <v>667</v>
+      </c>
+      <c r="C373" t="s">
+        <v>668</v>
+      </c>
+      <c r="D373" t="s">
+        <v>96</v>
+      </c>
+      <c r="E373" t="s">
+        <v>97</v>
+      </c>
+      <c r="F373" t="s">
+        <v>17</v>
+      </c>
+      <c r="G373" t="s">
+        <v>18</v>
       </c>
       <c r="I373" s="1">
         <v>492580</v>
       </c>
-      <c r="J373" t="str">
-[...12 lines deleted...]
-    <row r="374">
+      <c r="J373" t="s">
+        <v>669</v>
+      </c>
+      <c r="K373" t="s">
+        <v>670</v>
+      </c>
+      <c r="L373" t="s">
+        <v>657</v>
+      </c>
+      <c r="M373" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="374" spans="1:13">
       <c r="A374">
         <v>373</v>
       </c>
-      <c r="B374" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B374" t="s">
+        <v>667</v>
+      </c>
+      <c r="C374" t="s">
+        <v>668</v>
+      </c>
+      <c r="D374" t="s">
+        <v>96</v>
+      </c>
+      <c r="E374" t="s">
+        <v>97</v>
+      </c>
+      <c r="F374" t="s">
+        <v>17</v>
+      </c>
+      <c r="G374" t="s">
+        <v>18</v>
       </c>
       <c r="I374" s="1">
         <v>590000</v>
       </c>
-      <c r="J374" t="str">
-[...12 lines deleted...]
-    <row r="375">
+      <c r="J374" t="s">
+        <v>669</v>
+      </c>
+      <c r="K374" t="s">
+        <v>670</v>
+      </c>
+      <c r="L374" t="s">
+        <v>661</v>
+      </c>
+      <c r="M374" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="375" spans="1:13">
       <c r="A375">
         <v>374</v>
       </c>
-      <c r="B375" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B375" t="s">
+        <v>429</v>
+      </c>
+      <c r="C375" t="s">
+        <v>90</v>
+      </c>
+      <c r="D375" t="s">
+        <v>239</v>
+      </c>
+      <c r="E375" t="s">
+        <v>240</v>
+      </c>
+      <c r="F375" t="s">
+        <v>17</v>
+      </c>
+      <c r="G375" t="s">
+        <v>18</v>
       </c>
       <c r="I375" s="1">
         <v>40000</v>
       </c>
-      <c r="J375" t="str">
-[...12 lines deleted...]
-    <row r="376">
+      <c r="J375" t="s">
+        <v>480</v>
+      </c>
+      <c r="K375" t="s">
+        <v>481</v>
+      </c>
+      <c r="L375" t="s">
+        <v>673</v>
+      </c>
+      <c r="M375" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="376" spans="1:13">
       <c r="A376">
         <v>375</v>
       </c>
-      <c r="B376" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B376" t="s">
+        <v>429</v>
+      </c>
+      <c r="C376" t="s">
+        <v>90</v>
+      </c>
+      <c r="D376" t="s">
+        <v>239</v>
+      </c>
+      <c r="E376" t="s">
+        <v>240</v>
+      </c>
+      <c r="F376" t="s">
+        <v>17</v>
+      </c>
+      <c r="G376" t="s">
+        <v>18</v>
       </c>
       <c r="I376" s="1">
         <v>118476</v>
       </c>
-      <c r="J376" t="str">
-[...12 lines deleted...]
-    <row r="377">
+      <c r="J376" t="s">
+        <v>434</v>
+      </c>
+      <c r="K376" t="s">
+        <v>90</v>
+      </c>
+      <c r="L376" t="s">
+        <v>675</v>
+      </c>
+      <c r="M376" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="377" spans="1:13">
       <c r="A377">
         <v>376</v>
       </c>
-      <c r="B377" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B377" t="s">
+        <v>429</v>
+      </c>
+      <c r="C377" t="s">
+        <v>90</v>
+      </c>
+      <c r="D377" t="s">
+        <v>239</v>
+      </c>
+      <c r="E377" t="s">
+        <v>240</v>
+      </c>
+      <c r="F377" t="s">
+        <v>17</v>
+      </c>
+      <c r="G377" t="s">
+        <v>18</v>
       </c>
       <c r="I377" s="1">
         <v>27596</v>
       </c>
-      <c r="J377" t="str">
-[...12 lines deleted...]
-    <row r="378">
+      <c r="J377" t="s">
+        <v>495</v>
+      </c>
+      <c r="K377" t="s">
+        <v>496</v>
+      </c>
+      <c r="L377" t="s">
+        <v>243</v>
+      </c>
+      <c r="M377" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="378" spans="1:13">
       <c r="A378">
         <v>377</v>
       </c>
-      <c r="B378" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B378" t="s">
+        <v>429</v>
+      </c>
+      <c r="C378" t="s">
+        <v>90</v>
+      </c>
+      <c r="D378" t="s">
+        <v>239</v>
+      </c>
+      <c r="E378" t="s">
+        <v>240</v>
+      </c>
+      <c r="F378" t="s">
+        <v>17</v>
+      </c>
+      <c r="G378" t="s">
+        <v>18</v>
       </c>
       <c r="I378" s="1">
         <v>5000</v>
       </c>
-      <c r="J378" t="str">
-[...12 lines deleted...]
-    <row r="379">
+      <c r="J378" t="s">
+        <v>434</v>
+      </c>
+      <c r="K378" t="s">
+        <v>90</v>
+      </c>
+      <c r="L378" t="s">
+        <v>249</v>
+      </c>
+      <c r="M378" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="379" spans="1:13">
       <c r="A379">
         <v>378</v>
       </c>
-      <c r="B379" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B379" t="s">
+        <v>429</v>
+      </c>
+      <c r="C379" t="s">
+        <v>90</v>
+      </c>
+      <c r="D379" t="s">
+        <v>239</v>
+      </c>
+      <c r="E379" t="s">
+        <v>240</v>
+      </c>
+      <c r="F379" t="s">
+        <v>17</v>
+      </c>
+      <c r="G379" t="s">
+        <v>18</v>
       </c>
       <c r="I379" s="1">
         <v>2000</v>
       </c>
-      <c r="J379" t="str">
-[...12 lines deleted...]
-    <row r="380">
+      <c r="J379" t="s">
+        <v>495</v>
+      </c>
+      <c r="K379" t="s">
+        <v>496</v>
+      </c>
+      <c r="L379" t="s">
+        <v>251</v>
+      </c>
+      <c r="M379" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="380" spans="1:13">
       <c r="A380">
         <v>379</v>
       </c>
-      <c r="B380" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B380" t="s">
+        <v>429</v>
+      </c>
+      <c r="C380" t="s">
+        <v>90</v>
+      </c>
+      <c r="D380" t="s">
+        <v>239</v>
+      </c>
+      <c r="E380" t="s">
+        <v>240</v>
+      </c>
+      <c r="F380" t="s">
+        <v>17</v>
+      </c>
+      <c r="G380" t="s">
+        <v>18</v>
       </c>
       <c r="I380" s="1">
         <v>14500</v>
       </c>
-      <c r="J380" t="str">
-[...12 lines deleted...]
-    <row r="381">
+      <c r="J380" t="s">
+        <v>434</v>
+      </c>
+      <c r="K380" t="s">
+        <v>90</v>
+      </c>
+      <c r="L380" t="s">
+        <v>251</v>
+      </c>
+      <c r="M380" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="381" spans="1:13">
       <c r="A381">
         <v>380</v>
       </c>
-      <c r="B381" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B381" t="s">
+        <v>429</v>
+      </c>
+      <c r="C381" t="s">
+        <v>90</v>
+      </c>
+      <c r="D381" t="s">
+        <v>239</v>
+      </c>
+      <c r="E381" t="s">
+        <v>240</v>
+      </c>
+      <c r="F381" t="s">
+        <v>17</v>
+      </c>
+      <c r="G381" t="s">
+        <v>18</v>
       </c>
       <c r="I381" s="1">
         <v>32000</v>
       </c>
-      <c r="J381" t="str">
-[...12 lines deleted...]
-    <row r="382">
+      <c r="J381" t="s">
+        <v>659</v>
+      </c>
+      <c r="K381" t="s">
+        <v>660</v>
+      </c>
+      <c r="L381" t="s">
+        <v>675</v>
+      </c>
+      <c r="M381" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="382" spans="1:13">
       <c r="A382">
         <v>381</v>
       </c>
-      <c r="B382" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B382" t="s">
+        <v>667</v>
+      </c>
+      <c r="C382" t="s">
+        <v>668</v>
+      </c>
+      <c r="D382" t="s">
+        <v>59</v>
+      </c>
+      <c r="E382" t="s">
+        <v>60</v>
+      </c>
+      <c r="F382" t="s">
+        <v>17</v>
+      </c>
+      <c r="G382" t="s">
+        <v>18</v>
       </c>
       <c r="I382" s="1">
         <v>2182906</v>
       </c>
-      <c r="J382" t="str">
-[...12 lines deleted...]
-    <row r="383">
+      <c r="J382" t="s">
+        <v>669</v>
+      </c>
+      <c r="K382" t="s">
+        <v>670</v>
+      </c>
+      <c r="L382" t="s">
+        <v>87</v>
+      </c>
+      <c r="M382" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="383" spans="1:13">
       <c r="A383">
         <v>382</v>
       </c>
-      <c r="B383" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B383" t="s">
+        <v>667</v>
+      </c>
+      <c r="C383" t="s">
+        <v>668</v>
+      </c>
+      <c r="D383" t="s">
+        <v>59</v>
+      </c>
+      <c r="E383" t="s">
+        <v>60</v>
+      </c>
+      <c r="F383" t="s">
+        <v>17</v>
+      </c>
+      <c r="G383" t="s">
+        <v>18</v>
       </c>
       <c r="I383" s="1">
         <v>2065422</v>
       </c>
-      <c r="J383" t="str">
-[...12 lines deleted...]
-    <row r="384">
+      <c r="J383" t="s">
+        <v>669</v>
+      </c>
+      <c r="K383" t="s">
+        <v>670</v>
+      </c>
+      <c r="L383" t="s">
+        <v>677</v>
+      </c>
+      <c r="M383" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="384" spans="1:13">
       <c r="A384">
         <v>383</v>
       </c>
-      <c r="B384" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B384" t="s">
+        <v>667</v>
+      </c>
+      <c r="C384" t="s">
+        <v>668</v>
+      </c>
+      <c r="D384" t="s">
+        <v>59</v>
+      </c>
+      <c r="E384" t="s">
+        <v>60</v>
+      </c>
+      <c r="F384" t="s">
+        <v>17</v>
+      </c>
+      <c r="G384" t="s">
+        <v>18</v>
       </c>
       <c r="I384" s="1">
         <v>1482651</v>
       </c>
-      <c r="J384" t="str">
-[...12 lines deleted...]
-    <row r="385">
+      <c r="J384" t="s">
+        <v>669</v>
+      </c>
+      <c r="K384" t="s">
+        <v>670</v>
+      </c>
+      <c r="L384" t="s">
+        <v>65</v>
+      </c>
+      <c r="M384" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="385" spans="1:13">
       <c r="A385">
         <v>384</v>
       </c>
-      <c r="B385" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B385" t="s">
+        <v>667</v>
+      </c>
+      <c r="C385" t="s">
+        <v>668</v>
+      </c>
+      <c r="D385" t="s">
+        <v>59</v>
+      </c>
+      <c r="E385" t="s">
+        <v>60</v>
+      </c>
+      <c r="F385" t="s">
+        <v>17</v>
+      </c>
+      <c r="G385" t="s">
+        <v>18</v>
       </c>
       <c r="I385" s="1">
         <v>2128065</v>
       </c>
-      <c r="J385" t="str">
-[...12 lines deleted...]
-    <row r="386">
+      <c r="J385" t="s">
+        <v>669</v>
+      </c>
+      <c r="K385" t="s">
+        <v>670</v>
+      </c>
+      <c r="L385" t="s">
+        <v>67</v>
+      </c>
+      <c r="M385" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="386" spans="1:13">
       <c r="A386">
         <v>385</v>
       </c>
-      <c r="B386" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B386" t="s">
+        <v>667</v>
+      </c>
+      <c r="C386" t="s">
+        <v>668</v>
+      </c>
+      <c r="D386" t="s">
+        <v>59</v>
+      </c>
+      <c r="E386" t="s">
+        <v>60</v>
+      </c>
+      <c r="F386" t="s">
+        <v>17</v>
+      </c>
+      <c r="G386" t="s">
+        <v>18</v>
       </c>
       <c r="I386" s="1">
         <v>1764253</v>
       </c>
-      <c r="J386" t="str">
-[...12 lines deleted...]
-    <row r="387">
+      <c r="J386" t="s">
+        <v>669</v>
+      </c>
+      <c r="K386" t="s">
+        <v>670</v>
+      </c>
+      <c r="L386" t="s">
+        <v>69</v>
+      </c>
+      <c r="M386" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="387" spans="1:13">
       <c r="A387">
         <v>386</v>
       </c>
-      <c r="B387" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B387" t="s">
+        <v>667</v>
+      </c>
+      <c r="C387" t="s">
+        <v>668</v>
+      </c>
+      <c r="D387" t="s">
+        <v>59</v>
+      </c>
+      <c r="E387" t="s">
+        <v>60</v>
+      </c>
+      <c r="F387" t="s">
+        <v>17</v>
+      </c>
+      <c r="G387" t="s">
+        <v>18</v>
       </c>
       <c r="I387" s="1">
         <v>1782201</v>
       </c>
-      <c r="J387" t="str">
-[...12 lines deleted...]
-    <row r="388">
+      <c r="J387" t="s">
+        <v>669</v>
+      </c>
+      <c r="K387" t="s">
+        <v>670</v>
+      </c>
+      <c r="L387" t="s">
+        <v>71</v>
+      </c>
+      <c r="M387" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="388" spans="1:13">
       <c r="A388">
         <v>387</v>
       </c>
-      <c r="B388" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B388" t="s">
+        <v>667</v>
+      </c>
+      <c r="C388" t="s">
+        <v>668</v>
+      </c>
+      <c r="D388" t="s">
+        <v>59</v>
+      </c>
+      <c r="E388" t="s">
+        <v>60</v>
+      </c>
+      <c r="F388" t="s">
+        <v>17</v>
+      </c>
+      <c r="G388" t="s">
+        <v>18</v>
       </c>
       <c r="I388" s="1">
         <v>1053428</v>
       </c>
-      <c r="J388" t="str">
-[...12 lines deleted...]
-    <row r="389">
+      <c r="J388" t="s">
+        <v>669</v>
+      </c>
+      <c r="K388" t="s">
+        <v>670</v>
+      </c>
+      <c r="L388" t="s">
+        <v>73</v>
+      </c>
+      <c r="M388" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="389" spans="1:13">
       <c r="A389">
         <v>388</v>
       </c>
-      <c r="B389" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B389" t="s">
+        <v>667</v>
+      </c>
+      <c r="C389" t="s">
+        <v>668</v>
+      </c>
+      <c r="D389" t="s">
+        <v>59</v>
+      </c>
+      <c r="E389" t="s">
+        <v>60</v>
+      </c>
+      <c r="F389" t="s">
+        <v>17</v>
+      </c>
+      <c r="G389" t="s">
+        <v>18</v>
       </c>
       <c r="I389" s="1">
         <v>1351778</v>
       </c>
-      <c r="J389" t="str">
-[...12 lines deleted...]
-    <row r="390">
+      <c r="J389" t="s">
+        <v>669</v>
+      </c>
+      <c r="K389" t="s">
+        <v>670</v>
+      </c>
+      <c r="L389" t="s">
+        <v>75</v>
+      </c>
+      <c r="M389" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="390" spans="1:13">
       <c r="A390">
         <v>389</v>
       </c>
-      <c r="B390" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B390" t="s">
+        <v>667</v>
+      </c>
+      <c r="C390" t="s">
+        <v>668</v>
+      </c>
+      <c r="D390" t="s">
+        <v>59</v>
+      </c>
+      <c r="E390" t="s">
+        <v>60</v>
+      </c>
+      <c r="F390" t="s">
+        <v>17</v>
+      </c>
+      <c r="G390" t="s">
+        <v>18</v>
       </c>
       <c r="I390" s="1">
         <v>1685697</v>
       </c>
-      <c r="J390" t="str">
-[...12 lines deleted...]
-    <row r="391">
+      <c r="J390" t="s">
+        <v>669</v>
+      </c>
+      <c r="K390" t="s">
+        <v>670</v>
+      </c>
+      <c r="L390" t="s">
+        <v>77</v>
+      </c>
+      <c r="M390" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="391" spans="1:13">
       <c r="A391">
         <v>390</v>
       </c>
-      <c r="B391" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B391" t="s">
+        <v>667</v>
+      </c>
+      <c r="C391" t="s">
+        <v>668</v>
+      </c>
+      <c r="D391" t="s">
+        <v>59</v>
+      </c>
+      <c r="E391" t="s">
+        <v>60</v>
+      </c>
+      <c r="F391" t="s">
+        <v>17</v>
+      </c>
+      <c r="G391" t="s">
+        <v>18</v>
       </c>
       <c r="I391" s="1">
         <v>1132657</v>
       </c>
-      <c r="J391" t="str">
-[...12 lines deleted...]
-    <row r="392">
+      <c r="J391" t="s">
+        <v>669</v>
+      </c>
+      <c r="K391" t="s">
+        <v>670</v>
+      </c>
+      <c r="L391" t="s">
+        <v>679</v>
+      </c>
+      <c r="M391" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="392" spans="1:13">
       <c r="A392">
         <v>391</v>
       </c>
-      <c r="B392" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B392" t="s">
+        <v>667</v>
+      </c>
+      <c r="C392" t="s">
+        <v>668</v>
+      </c>
+      <c r="D392" t="s">
+        <v>59</v>
+      </c>
+      <c r="E392" t="s">
+        <v>60</v>
+      </c>
+      <c r="F392" t="s">
+        <v>17</v>
+      </c>
+      <c r="G392" t="s">
+        <v>18</v>
       </c>
       <c r="I392" s="1">
         <v>2080120</v>
       </c>
-      <c r="J392" t="str">
-[...12 lines deleted...]
-    <row r="393">
+      <c r="J392" t="s">
+        <v>669</v>
+      </c>
+      <c r="K392" t="s">
+        <v>670</v>
+      </c>
+      <c r="L392" t="s">
+        <v>79</v>
+      </c>
+      <c r="M392" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="393" spans="1:13">
       <c r="A393">
         <v>392</v>
       </c>
-      <c r="B393" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B393" t="s">
+        <v>667</v>
+      </c>
+      <c r="C393" t="s">
+        <v>668</v>
+      </c>
+      <c r="D393" t="s">
+        <v>59</v>
+      </c>
+      <c r="E393" t="s">
+        <v>60</v>
+      </c>
+      <c r="F393" t="s">
+        <v>17</v>
+      </c>
+      <c r="G393" t="s">
+        <v>18</v>
       </c>
       <c r="I393" s="1">
         <v>1522922</v>
       </c>
-      <c r="J393" t="str">
-[...12 lines deleted...]
-    <row r="394">
+      <c r="J393" t="s">
+        <v>669</v>
+      </c>
+      <c r="K393" t="s">
+        <v>670</v>
+      </c>
+      <c r="L393" t="s">
+        <v>81</v>
+      </c>
+      <c r="M393" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="394" spans="1:13">
       <c r="A394">
         <v>393</v>
       </c>
-      <c r="B394" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B394" t="s">
+        <v>667</v>
+      </c>
+      <c r="C394" t="s">
+        <v>668</v>
+      </c>
+      <c r="D394" t="s">
+        <v>59</v>
+      </c>
+      <c r="E394" t="s">
+        <v>60</v>
+      </c>
+      <c r="F394" t="s">
+        <v>17</v>
+      </c>
+      <c r="G394" t="s">
+        <v>18</v>
       </c>
       <c r="I394" s="1">
         <v>1885614</v>
       </c>
-      <c r="J394" t="str">
-[...12 lines deleted...]
-    <row r="395">
+      <c r="J394" t="s">
+        <v>669</v>
+      </c>
+      <c r="K394" t="s">
+        <v>670</v>
+      </c>
+      <c r="L394" t="s">
+        <v>83</v>
+      </c>
+      <c r="M394" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="395" spans="1:13">
       <c r="A395">
         <v>394</v>
       </c>
-      <c r="B395" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B395" t="s">
+        <v>667</v>
+      </c>
+      <c r="C395" t="s">
+        <v>668</v>
+      </c>
+      <c r="D395" t="s">
+        <v>59</v>
+      </c>
+      <c r="E395" t="s">
+        <v>60</v>
+      </c>
+      <c r="F395" t="s">
+        <v>17</v>
+      </c>
+      <c r="G395" t="s">
+        <v>18</v>
       </c>
       <c r="I395" s="1">
         <v>1400771</v>
       </c>
-      <c r="J395" t="str">
-[...12 lines deleted...]
-    <row r="396">
+      <c r="J395" t="s">
+        <v>669</v>
+      </c>
+      <c r="K395" t="s">
+        <v>670</v>
+      </c>
+      <c r="L395" t="s">
+        <v>85</v>
+      </c>
+      <c r="M395" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="396" spans="1:13">
       <c r="A396">
         <v>395</v>
       </c>
-      <c r="B396" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B396" t="s">
+        <v>667</v>
+      </c>
+      <c r="C396" t="s">
+        <v>668</v>
+      </c>
+      <c r="D396" t="s">
+        <v>59</v>
+      </c>
+      <c r="E396" t="s">
+        <v>60</v>
+      </c>
+      <c r="F396" t="s">
+        <v>17</v>
+      </c>
+      <c r="G396" t="s">
+        <v>18</v>
       </c>
       <c r="I396" s="1">
         <v>2016580</v>
       </c>
-      <c r="J396" t="str">
-[...12 lines deleted...]
-    <row r="397">
+      <c r="J396" t="s">
+        <v>669</v>
+      </c>
+      <c r="K396" t="s">
+        <v>670</v>
+      </c>
+      <c r="L396" t="s">
+        <v>63</v>
+      </c>
+      <c r="M396" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="397" spans="1:13">
       <c r="A397">
         <v>396</v>
       </c>
-      <c r="B397" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B397" t="s">
+        <v>667</v>
+      </c>
+      <c r="C397" t="s">
+        <v>668</v>
+      </c>
+      <c r="D397" t="s">
+        <v>59</v>
+      </c>
+      <c r="E397" t="s">
+        <v>60</v>
+      </c>
+      <c r="F397" t="s">
+        <v>17</v>
+      </c>
+      <c r="G397" t="s">
+        <v>18</v>
       </c>
       <c r="I397" s="1">
         <v>1720873</v>
       </c>
-      <c r="J397" t="str">
-[...12 lines deleted...]
-    <row r="398">
+      <c r="J397" t="s">
+        <v>669</v>
+      </c>
+      <c r="K397" t="s">
+        <v>670</v>
+      </c>
+      <c r="L397" t="s">
+        <v>463</v>
+      </c>
+      <c r="M397" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="398" spans="1:13">
       <c r="A398">
         <v>397</v>
       </c>
-      <c r="B398" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B398" t="s">
+        <v>667</v>
+      </c>
+      <c r="C398" t="s">
+        <v>668</v>
+      </c>
+      <c r="D398" t="s">
+        <v>59</v>
+      </c>
+      <c r="E398" t="s">
+        <v>60</v>
+      </c>
+      <c r="F398" t="s">
+        <v>17</v>
+      </c>
+      <c r="G398" t="s">
+        <v>18</v>
       </c>
       <c r="I398" s="1">
         <v>30500</v>
       </c>
-      <c r="J398" t="str">
-[...12 lines deleted...]
-    <row r="399">
+      <c r="J398" t="s">
+        <v>681</v>
+      </c>
+      <c r="K398" t="s">
+        <v>682</v>
+      </c>
+      <c r="L398" t="s">
+        <v>73</v>
+      </c>
+      <c r="M398" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="399" spans="1:13">
       <c r="A399">
         <v>398</v>
       </c>
-      <c r="B399" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B399" t="s">
+        <v>667</v>
+      </c>
+      <c r="C399" t="s">
+        <v>668</v>
+      </c>
+      <c r="D399" t="s">
+        <v>59</v>
+      </c>
+      <c r="E399" t="s">
+        <v>60</v>
+      </c>
+      <c r="F399" t="s">
+        <v>17</v>
+      </c>
+      <c r="G399" t="s">
+        <v>18</v>
       </c>
       <c r="I399" s="1">
         <v>6758</v>
       </c>
-      <c r="J399" t="str">
-[...12 lines deleted...]
-    <row r="400">
+      <c r="J399" t="s">
+        <v>681</v>
+      </c>
+      <c r="K399" t="s">
+        <v>682</v>
+      </c>
+      <c r="L399" t="s">
+        <v>83</v>
+      </c>
+      <c r="M399" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="400" spans="1:13">
       <c r="A400">
         <v>399</v>
       </c>
-      <c r="B400" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B400" t="s">
+        <v>667</v>
+      </c>
+      <c r="C400" t="s">
+        <v>668</v>
+      </c>
+      <c r="D400" t="s">
+        <v>59</v>
+      </c>
+      <c r="E400" t="s">
+        <v>60</v>
+      </c>
+      <c r="F400" t="s">
+        <v>17</v>
+      </c>
+      <c r="G400" t="s">
+        <v>18</v>
       </c>
       <c r="I400" s="1">
         <v>17479</v>
       </c>
-      <c r="J400" t="str">
-[...12 lines deleted...]
-    <row r="401">
+      <c r="J400" t="s">
+        <v>681</v>
+      </c>
+      <c r="K400" t="s">
+        <v>682</v>
+      </c>
+      <c r="L400" t="s">
+        <v>463</v>
+      </c>
+      <c r="M400" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="401" spans="1:13">
       <c r="A401">
         <v>400</v>
       </c>
-      <c r="B401" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B401" t="s">
+        <v>667</v>
+      </c>
+      <c r="C401" t="s">
+        <v>668</v>
+      </c>
+      <c r="D401" t="s">
+        <v>59</v>
+      </c>
+      <c r="E401" t="s">
+        <v>60</v>
+      </c>
+      <c r="F401" t="s">
+        <v>17</v>
+      </c>
+      <c r="G401" t="s">
+        <v>18</v>
       </c>
       <c r="I401" s="1">
         <v>200000</v>
       </c>
-      <c r="J401" t="str">
-[...12 lines deleted...]
-    <row r="402">
+      <c r="J401" t="s">
+        <v>683</v>
+      </c>
+      <c r="K401" t="s">
+        <v>684</v>
+      </c>
+      <c r="L401" t="s">
+        <v>435</v>
+      </c>
+      <c r="M401" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="402" spans="1:13">
       <c r="A402">
         <v>401</v>
       </c>
-      <c r="B402" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B402" t="s">
+        <v>685</v>
+      </c>
+      <c r="C402" t="s">
+        <v>686</v>
+      </c>
+      <c r="D402" t="s">
+        <v>59</v>
+      </c>
+      <c r="E402" t="s">
+        <v>60</v>
+      </c>
+      <c r="F402" t="s">
+        <v>17</v>
+      </c>
+      <c r="G402" t="s">
+        <v>18</v>
       </c>
       <c r="I402" s="1">
         <v>827312</v>
       </c>
-      <c r="J402" t="str">
-[...12 lines deleted...]
-    <row r="403">
+      <c r="J402" t="s">
+        <v>687</v>
+      </c>
+      <c r="K402" t="s">
+        <v>688</v>
+      </c>
+      <c r="L402" t="s">
+        <v>79</v>
+      </c>
+      <c r="M402" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="403" spans="1:13">
       <c r="A403">
         <v>402</v>
       </c>
-      <c r="B403" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B403" t="s">
+        <v>685</v>
+      </c>
+      <c r="C403" t="s">
+        <v>686</v>
+      </c>
+      <c r="D403" t="s">
+        <v>59</v>
+      </c>
+      <c r="E403" t="s">
+        <v>60</v>
+      </c>
+      <c r="F403" t="s">
+        <v>17</v>
+      </c>
+      <c r="G403" t="s">
+        <v>18</v>
       </c>
       <c r="I403" s="1">
         <v>128640</v>
       </c>
-      <c r="J403" t="str">
-[...12 lines deleted...]
-    <row r="404">
+      <c r="J403" t="s">
+        <v>687</v>
+      </c>
+      <c r="K403" t="s">
+        <v>688</v>
+      </c>
+      <c r="L403" t="s">
+        <v>87</v>
+      </c>
+      <c r="M403" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="404" spans="1:13">
       <c r="A404">
         <v>403</v>
       </c>
-      <c r="B404" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B404" t="s">
+        <v>685</v>
+      </c>
+      <c r="C404" t="s">
+        <v>686</v>
+      </c>
+      <c r="D404" t="s">
+        <v>59</v>
+      </c>
+      <c r="E404" t="s">
+        <v>60</v>
+      </c>
+      <c r="F404" t="s">
+        <v>17</v>
+      </c>
+      <c r="G404" t="s">
+        <v>18</v>
       </c>
       <c r="I404" s="1">
         <v>40226</v>
       </c>
-      <c r="J404" t="str">
-[...12 lines deleted...]
-    <row r="405">
+      <c r="J404" t="s">
+        <v>687</v>
+      </c>
+      <c r="K404" t="s">
+        <v>688</v>
+      </c>
+      <c r="L404" t="s">
+        <v>677</v>
+      </c>
+      <c r="M404" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="405" spans="1:13">
       <c r="A405">
         <v>404</v>
       </c>
-      <c r="B405" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B405" t="s">
+        <v>685</v>
+      </c>
+      <c r="C405" t="s">
+        <v>686</v>
+      </c>
+      <c r="D405" t="s">
+        <v>59</v>
+      </c>
+      <c r="E405" t="s">
+        <v>60</v>
+      </c>
+      <c r="F405" t="s">
+        <v>17</v>
+      </c>
+      <c r="G405" t="s">
+        <v>18</v>
       </c>
       <c r="I405" s="1">
         <v>412624</v>
       </c>
-      <c r="J405" t="str">
-[...12 lines deleted...]
-    <row r="406">
+      <c r="J405" t="s">
+        <v>687</v>
+      </c>
+      <c r="K405" t="s">
+        <v>688</v>
+      </c>
+      <c r="L405" t="s">
+        <v>65</v>
+      </c>
+      <c r="M405" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="406" spans="1:13">
       <c r="A406">
         <v>405</v>
       </c>
-      <c r="B406" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B406" t="s">
+        <v>685</v>
+      </c>
+      <c r="C406" t="s">
+        <v>686</v>
+      </c>
+      <c r="D406" t="s">
+        <v>59</v>
+      </c>
+      <c r="E406" t="s">
+        <v>60</v>
+      </c>
+      <c r="F406" t="s">
+        <v>17</v>
+      </c>
+      <c r="G406" t="s">
+        <v>18</v>
       </c>
       <c r="I406" s="1">
         <v>132988</v>
       </c>
-      <c r="J406" t="str">
-[...12 lines deleted...]
-    <row r="407">
+      <c r="J406" t="s">
+        <v>687</v>
+      </c>
+      <c r="K406" t="s">
+        <v>688</v>
+      </c>
+      <c r="L406" t="s">
+        <v>67</v>
+      </c>
+      <c r="M406" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="407" spans="1:13">
       <c r="A407">
         <v>406</v>
       </c>
-      <c r="B407" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B407" t="s">
+        <v>685</v>
+      </c>
+      <c r="C407" t="s">
+        <v>686</v>
+      </c>
+      <c r="D407" t="s">
+        <v>59</v>
+      </c>
+      <c r="E407" t="s">
+        <v>60</v>
+      </c>
+      <c r="F407" t="s">
+        <v>17</v>
+      </c>
+      <c r="G407" t="s">
+        <v>18</v>
       </c>
       <c r="I407" s="1">
         <v>10342</v>
       </c>
-      <c r="J407" t="str">
-[...12 lines deleted...]
-    <row r="408">
+      <c r="J407" t="s">
+        <v>687</v>
+      </c>
+      <c r="K407" t="s">
+        <v>688</v>
+      </c>
+      <c r="L407" t="s">
+        <v>69</v>
+      </c>
+      <c r="M407" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="408" spans="1:13">
       <c r="A408">
         <v>407</v>
       </c>
-      <c r="B408" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B408" t="s">
+        <v>685</v>
+      </c>
+      <c r="C408" t="s">
+        <v>686</v>
+      </c>
+      <c r="D408" t="s">
+        <v>59</v>
+      </c>
+      <c r="E408" t="s">
+        <v>60</v>
+      </c>
+      <c r="F408" t="s">
+        <v>17</v>
+      </c>
+      <c r="G408" t="s">
+        <v>18</v>
       </c>
       <c r="I408" s="1">
         <v>441018</v>
       </c>
-      <c r="J408" t="str">
-[...12 lines deleted...]
-    <row r="409">
+      <c r="J408" t="s">
+        <v>687</v>
+      </c>
+      <c r="K408" t="s">
+        <v>688</v>
+      </c>
+      <c r="L408" t="s">
+        <v>71</v>
+      </c>
+      <c r="M408" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="409" spans="1:13">
       <c r="A409">
         <v>408</v>
       </c>
-      <c r="B409" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B409" t="s">
+        <v>685</v>
+      </c>
+      <c r="C409" t="s">
+        <v>686</v>
+      </c>
+      <c r="D409" t="s">
+        <v>59</v>
+      </c>
+      <c r="E409" t="s">
+        <v>60</v>
+      </c>
+      <c r="F409" t="s">
+        <v>17</v>
+      </c>
+      <c r="G409" t="s">
+        <v>18</v>
       </c>
       <c r="I409" s="1">
         <v>96113</v>
       </c>
-      <c r="J409" t="str">
-[...12 lines deleted...]
-    <row r="410">
+      <c r="J409" t="s">
+        <v>687</v>
+      </c>
+      <c r="K409" t="s">
+        <v>688</v>
+      </c>
+      <c r="L409" t="s">
+        <v>73</v>
+      </c>
+      <c r="M409" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="410" spans="1:13">
       <c r="A410">
         <v>409</v>
       </c>
-      <c r="B410" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B410" t="s">
+        <v>685</v>
+      </c>
+      <c r="C410" t="s">
+        <v>686</v>
+      </c>
+      <c r="D410" t="s">
+        <v>59</v>
+      </c>
+      <c r="E410" t="s">
+        <v>60</v>
+      </c>
+      <c r="F410" t="s">
+        <v>17</v>
+      </c>
+      <c r="G410" t="s">
+        <v>18</v>
       </c>
       <c r="I410" s="1">
         <v>203101</v>
       </c>
-      <c r="J410" t="str">
-[...12 lines deleted...]
-    <row r="411">
+      <c r="J410" t="s">
+        <v>687</v>
+      </c>
+      <c r="K410" t="s">
+        <v>688</v>
+      </c>
+      <c r="L410" t="s">
+        <v>75</v>
+      </c>
+      <c r="M410" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="411" spans="1:13">
       <c r="A411">
         <v>410</v>
       </c>
-      <c r="B411" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B411" t="s">
+        <v>685</v>
+      </c>
+      <c r="C411" t="s">
+        <v>686</v>
+      </c>
+      <c r="D411" t="s">
+        <v>59</v>
+      </c>
+      <c r="E411" t="s">
+        <v>60</v>
+      </c>
+      <c r="F411" t="s">
+        <v>17</v>
+      </c>
+      <c r="G411" t="s">
+        <v>18</v>
       </c>
       <c r="I411" s="1">
         <v>529458</v>
       </c>
-      <c r="J411" t="str">
-[...12 lines deleted...]
-    <row r="412">
+      <c r="J411" t="s">
+        <v>687</v>
+      </c>
+      <c r="K411" t="s">
+        <v>688</v>
+      </c>
+      <c r="L411" t="s">
+        <v>77</v>
+      </c>
+      <c r="M411" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="412" spans="1:13">
       <c r="A412">
         <v>411</v>
       </c>
-      <c r="B412" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B412" t="s">
+        <v>685</v>
+      </c>
+      <c r="C412" t="s">
+        <v>686</v>
+      </c>
+      <c r="D412" t="s">
+        <v>59</v>
+      </c>
+      <c r="E412" t="s">
+        <v>60</v>
+      </c>
+      <c r="F412" t="s">
+        <v>17</v>
+      </c>
+      <c r="G412" t="s">
+        <v>18</v>
       </c>
       <c r="I412" s="1">
         <v>1285269</v>
       </c>
-      <c r="J412" t="str">
-[...12 lines deleted...]
-    <row r="413">
+      <c r="J412" t="s">
+        <v>687</v>
+      </c>
+      <c r="K412" t="s">
+        <v>688</v>
+      </c>
+      <c r="L412" t="s">
+        <v>679</v>
+      </c>
+      <c r="M412" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="413" spans="1:13">
       <c r="A413">
         <v>412</v>
       </c>
-      <c r="B413" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B413" t="s">
+        <v>685</v>
+      </c>
+      <c r="C413" t="s">
+        <v>686</v>
+      </c>
+      <c r="D413" t="s">
+        <v>59</v>
+      </c>
+      <c r="E413" t="s">
+        <v>60</v>
+      </c>
+      <c r="F413" t="s">
+        <v>17</v>
+      </c>
+      <c r="G413" t="s">
+        <v>18</v>
       </c>
       <c r="I413" s="1">
         <v>105381</v>
       </c>
-      <c r="J413" t="str">
-[...12 lines deleted...]
-    <row r="414">
+      <c r="J413" t="s">
+        <v>687</v>
+      </c>
+      <c r="K413" t="s">
+        <v>688</v>
+      </c>
+      <c r="L413" t="s">
+        <v>81</v>
+      </c>
+      <c r="M413" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="414" spans="1:13">
       <c r="A414">
         <v>413</v>
       </c>
-      <c r="B414" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B414" t="s">
+        <v>685</v>
+      </c>
+      <c r="C414" t="s">
+        <v>686</v>
+      </c>
+      <c r="D414" t="s">
+        <v>59</v>
+      </c>
+      <c r="E414" t="s">
+        <v>60</v>
+      </c>
+      <c r="F414" t="s">
+        <v>17</v>
+      </c>
+      <c r="G414" t="s">
+        <v>18</v>
       </c>
       <c r="I414" s="1">
         <v>558453</v>
       </c>
-      <c r="J414" t="str">
-[...12 lines deleted...]
-    <row r="415">
+      <c r="J414" t="s">
+        <v>687</v>
+      </c>
+      <c r="K414" t="s">
+        <v>688</v>
+      </c>
+      <c r="L414" t="s">
+        <v>83</v>
+      </c>
+      <c r="M414" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="415" spans="1:13">
       <c r="A415">
         <v>414</v>
       </c>
-      <c r="B415" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B415" t="s">
+        <v>685</v>
+      </c>
+      <c r="C415" t="s">
+        <v>686</v>
+      </c>
+      <c r="D415" t="s">
+        <v>59</v>
+      </c>
+      <c r="E415" t="s">
+        <v>60</v>
+      </c>
+      <c r="F415" t="s">
+        <v>17</v>
+      </c>
+      <c r="G415" t="s">
+        <v>18</v>
       </c>
       <c r="I415" s="1">
         <v>179216</v>
       </c>
-      <c r="J415" t="str">
-[...12 lines deleted...]
-    <row r="416">
+      <c r="J415" t="s">
+        <v>687</v>
+      </c>
+      <c r="K415" t="s">
+        <v>688</v>
+      </c>
+      <c r="L415" t="s">
+        <v>85</v>
+      </c>
+      <c r="M415" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="416" spans="1:13">
       <c r="A416">
         <v>415</v>
       </c>
-      <c r="B416" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B416" t="s">
+        <v>685</v>
+      </c>
+      <c r="C416" t="s">
+        <v>686</v>
+      </c>
+      <c r="D416" t="s">
+        <v>59</v>
+      </c>
+      <c r="E416" t="s">
+        <v>60</v>
+      </c>
+      <c r="F416" t="s">
+        <v>17</v>
+      </c>
+      <c r="G416" t="s">
+        <v>18</v>
       </c>
       <c r="I416" s="1">
         <v>327389</v>
       </c>
-      <c r="J416" t="str">
-[...12 lines deleted...]
-    <row r="417">
+      <c r="J416" t="s">
+        <v>687</v>
+      </c>
+      <c r="K416" t="s">
+        <v>688</v>
+      </c>
+      <c r="L416" t="s">
+        <v>63</v>
+      </c>
+      <c r="M416" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="417" spans="1:13">
       <c r="A417">
         <v>416</v>
       </c>
-      <c r="B417" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B417" t="s">
+        <v>685</v>
+      </c>
+      <c r="C417" t="s">
+        <v>686</v>
+      </c>
+      <c r="D417" t="s">
+        <v>59</v>
+      </c>
+      <c r="E417" t="s">
+        <v>60</v>
+      </c>
+      <c r="F417" t="s">
+        <v>17</v>
+      </c>
+      <c r="G417" t="s">
+        <v>18</v>
       </c>
       <c r="I417" s="1">
         <v>1448083</v>
       </c>
-      <c r="J417" t="str">
-[...12 lines deleted...]
-    <row r="418">
+      <c r="J417" t="s">
+        <v>687</v>
+      </c>
+      <c r="K417" t="s">
+        <v>688</v>
+      </c>
+      <c r="L417" t="s">
+        <v>463</v>
+      </c>
+      <c r="M417" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="418" spans="1:13">
       <c r="A418">
         <v>417</v>
       </c>
-      <c r="B418" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B418" t="s">
+        <v>429</v>
+      </c>
+      <c r="C418" t="s">
+        <v>90</v>
+      </c>
+      <c r="D418" t="s">
+        <v>169</v>
+      </c>
+      <c r="E418" t="s">
+        <v>170</v>
+      </c>
+      <c r="F418" t="s">
+        <v>17</v>
+      </c>
+      <c r="G418" t="s">
+        <v>18</v>
       </c>
       <c r="I418" s="1">
         <v>85000</v>
       </c>
-      <c r="J418" t="str">
-[...12 lines deleted...]
-    <row r="419">
+      <c r="J418" t="s">
+        <v>434</v>
+      </c>
+      <c r="K418" t="s">
+        <v>90</v>
+      </c>
+      <c r="L418" t="s">
+        <v>689</v>
+      </c>
+      <c r="M418" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="419" spans="1:13">
       <c r="A419">
         <v>418</v>
       </c>
-      <c r="B419" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B419" t="s">
+        <v>429</v>
+      </c>
+      <c r="C419" t="s">
+        <v>90</v>
+      </c>
+      <c r="D419" t="s">
+        <v>169</v>
+      </c>
+      <c r="E419" t="s">
+        <v>170</v>
+      </c>
+      <c r="F419" t="s">
+        <v>17</v>
+      </c>
+      <c r="G419" t="s">
+        <v>18</v>
       </c>
       <c r="I419" s="1">
         <v>50000</v>
       </c>
-      <c r="J419" t="str">
-[...12 lines deleted...]
-    <row r="420">
+      <c r="J419" t="s">
+        <v>691</v>
+      </c>
+      <c r="K419" t="s">
+        <v>692</v>
+      </c>
+      <c r="L419" t="s">
+        <v>689</v>
+      </c>
+      <c r="M419" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="420" spans="1:13">
       <c r="A420">
         <v>419</v>
       </c>
-      <c r="B420" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B420" t="s">
+        <v>693</v>
+      </c>
+      <c r="C420" t="s">
+        <v>283</v>
+      </c>
+      <c r="D420" t="s">
+        <v>292</v>
+      </c>
+      <c r="E420" t="s">
+        <v>293</v>
+      </c>
+      <c r="F420" t="s">
+        <v>17</v>
+      </c>
+      <c r="G420" t="s">
+        <v>18</v>
       </c>
       <c r="I420" s="1">
         <v>2145</v>
       </c>
-      <c r="J420" t="str">
-[...12 lines deleted...]
-    <row r="421">
+      <c r="J420" t="s">
+        <v>694</v>
+      </c>
+      <c r="K420" t="s">
+        <v>285</v>
+      </c>
+      <c r="L420" t="s">
+        <v>583</v>
+      </c>
+      <c r="M420" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="421" spans="1:13">
       <c r="A421">
         <v>420</v>
       </c>
-      <c r="B421" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B421" t="s">
+        <v>693</v>
+      </c>
+      <c r="C421" t="s">
+        <v>283</v>
+      </c>
+      <c r="D421" t="s">
+        <v>292</v>
+      </c>
+      <c r="E421" t="s">
+        <v>293</v>
+      </c>
+      <c r="F421" t="s">
+        <v>17</v>
+      </c>
+      <c r="G421" t="s">
+        <v>18</v>
       </c>
       <c r="I421" s="1">
         <v>2866</v>
       </c>
-      <c r="J421" t="str">
-[...12 lines deleted...]
-    <row r="422">
+      <c r="J421" t="s">
+        <v>694</v>
+      </c>
+      <c r="K421" t="s">
+        <v>285</v>
+      </c>
+      <c r="L421" t="s">
+        <v>571</v>
+      </c>
+      <c r="M421" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="422" spans="1:13">
       <c r="A422">
         <v>421</v>
       </c>
-      <c r="B422" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B422" t="s">
+        <v>693</v>
+      </c>
+      <c r="C422" t="s">
+        <v>283</v>
+      </c>
+      <c r="D422" t="s">
+        <v>292</v>
+      </c>
+      <c r="E422" t="s">
+        <v>293</v>
+      </c>
+      <c r="F422" t="s">
+        <v>17</v>
+      </c>
+      <c r="G422" t="s">
+        <v>18</v>
       </c>
       <c r="I422" s="1">
         <v>827</v>
       </c>
-      <c r="J422" t="str">
-[...12 lines deleted...]
-    <row r="423">
+      <c r="J422" t="s">
+        <v>694</v>
+      </c>
+      <c r="K422" t="s">
+        <v>285</v>
+      </c>
+      <c r="L422" t="s">
+        <v>585</v>
+      </c>
+      <c r="M422" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="423" spans="1:13">
       <c r="A423">
         <v>422</v>
       </c>
-      <c r="B423" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B423" t="s">
+        <v>693</v>
+      </c>
+      <c r="C423" t="s">
+        <v>283</v>
+      </c>
+      <c r="D423" t="s">
+        <v>292</v>
+      </c>
+      <c r="E423" t="s">
+        <v>293</v>
+      </c>
+      <c r="F423" t="s">
+        <v>17</v>
+      </c>
+      <c r="G423" t="s">
+        <v>18</v>
       </c>
       <c r="I423" s="1">
         <v>11837</v>
       </c>
-      <c r="J423" t="str">
-[...12 lines deleted...]
-    <row r="424">
+      <c r="J423" t="s">
+        <v>694</v>
+      </c>
+      <c r="K423" t="s">
+        <v>285</v>
+      </c>
+      <c r="L423" t="s">
+        <v>577</v>
+      </c>
+      <c r="M423" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="424" spans="1:13">
       <c r="A424">
         <v>423</v>
       </c>
-      <c r="B424" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B424" t="s">
+        <v>429</v>
+      </c>
+      <c r="C424" t="s">
+        <v>90</v>
+      </c>
+      <c r="D424" t="s">
+        <v>192</v>
+      </c>
+      <c r="E424" t="s">
+        <v>193</v>
+      </c>
+      <c r="F424" t="s">
+        <v>17</v>
+      </c>
+      <c r="G424" t="s">
+        <v>18</v>
       </c>
       <c r="I424" s="1">
         <v>557078</v>
       </c>
-      <c r="J424" t="str">
-[...12 lines deleted...]
-    <row r="425">
+      <c r="J424" t="s">
+        <v>434</v>
+      </c>
+      <c r="K424" t="s">
+        <v>90</v>
+      </c>
+      <c r="L424" t="s">
+        <v>196</v>
+      </c>
+      <c r="M424" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="425" spans="1:13">
       <c r="A425">
         <v>424</v>
       </c>
-      <c r="B425" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B425" t="s">
+        <v>429</v>
+      </c>
+      <c r="C425" t="s">
+        <v>90</v>
+      </c>
+      <c r="D425" t="s">
+        <v>192</v>
+      </c>
+      <c r="E425" t="s">
+        <v>193</v>
+      </c>
+      <c r="F425" t="s">
+        <v>17</v>
+      </c>
+      <c r="G425" t="s">
+        <v>18</v>
       </c>
       <c r="I425" s="1">
         <v>116617</v>
       </c>
-      <c r="J425" t="str">
-[...12 lines deleted...]
-    <row r="426">
+      <c r="J425" t="s">
+        <v>439</v>
+      </c>
+      <c r="K425" t="s">
+        <v>440</v>
+      </c>
+      <c r="L425" t="s">
+        <v>198</v>
+      </c>
+      <c r="M425" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="426" spans="1:13">
       <c r="A426">
         <v>425</v>
       </c>
-      <c r="B426" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B426" t="s">
+        <v>429</v>
+      </c>
+      <c r="C426" t="s">
+        <v>90</v>
+      </c>
+      <c r="D426" t="s">
+        <v>192</v>
+      </c>
+      <c r="E426" t="s">
+        <v>193</v>
+      </c>
+      <c r="F426" t="s">
+        <v>17</v>
+      </c>
+      <c r="G426" t="s">
+        <v>18</v>
       </c>
       <c r="I426" s="1">
         <v>111000</v>
       </c>
-      <c r="J426" t="str">
-[...12 lines deleted...]
-    <row r="427">
+      <c r="J426" t="s">
+        <v>434</v>
+      </c>
+      <c r="K426" t="s">
+        <v>90</v>
+      </c>
+      <c r="L426" t="s">
+        <v>695</v>
+      </c>
+      <c r="M426" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="427" spans="1:13">
       <c r="A427">
         <v>426</v>
       </c>
-      <c r="B427" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B427" t="s">
+        <v>429</v>
+      </c>
+      <c r="C427" t="s">
+        <v>90</v>
+      </c>
+      <c r="D427" t="s">
+        <v>192</v>
+      </c>
+      <c r="E427" t="s">
+        <v>193</v>
+      </c>
+      <c r="F427" t="s">
+        <v>17</v>
+      </c>
+      <c r="G427" t="s">
+        <v>18</v>
       </c>
       <c r="I427" s="1">
         <v>109125</v>
       </c>
-      <c r="J427" t="str">
-[...12 lines deleted...]
-    <row r="428">
+      <c r="J427" t="s">
+        <v>439</v>
+      </c>
+      <c r="K427" t="s">
+        <v>440</v>
+      </c>
+      <c r="L427" t="s">
+        <v>200</v>
+      </c>
+      <c r="M427" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="428" spans="1:13">
       <c r="A428">
         <v>427</v>
       </c>
-      <c r="B428" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B428" t="s">
+        <v>429</v>
+      </c>
+      <c r="C428" t="s">
+        <v>90</v>
+      </c>
+      <c r="D428" t="s">
+        <v>192</v>
+      </c>
+      <c r="E428" t="s">
+        <v>193</v>
+      </c>
+      <c r="F428" t="s">
+        <v>17</v>
+      </c>
+      <c r="G428" t="s">
+        <v>18</v>
       </c>
       <c r="I428" s="1">
         <v>80000</v>
       </c>
-      <c r="J428" t="str">
-[...12 lines deleted...]
-    <row r="429">
+      <c r="J428" t="s">
+        <v>439</v>
+      </c>
+      <c r="K428" t="s">
+        <v>440</v>
+      </c>
+      <c r="L428" t="s">
+        <v>697</v>
+      </c>
+      <c r="M428" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="429" spans="1:13">
       <c r="A429">
         <v>428</v>
       </c>
-      <c r="B429" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B429" t="s">
+        <v>429</v>
+      </c>
+      <c r="C429" t="s">
+        <v>90</v>
+      </c>
+      <c r="D429" t="s">
+        <v>192</v>
+      </c>
+      <c r="E429" t="s">
+        <v>193</v>
+      </c>
+      <c r="F429" t="s">
+        <v>17</v>
+      </c>
+      <c r="G429" t="s">
+        <v>18</v>
       </c>
       <c r="I429" s="1">
         <v>55000</v>
       </c>
-      <c r="J429" t="str">
-[...12 lines deleted...]
-    <row r="430">
+      <c r="J429" t="s">
+        <v>434</v>
+      </c>
+      <c r="K429" t="s">
+        <v>90</v>
+      </c>
+      <c r="L429" t="s">
+        <v>194</v>
+      </c>
+      <c r="M429" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="430" spans="1:13">
       <c r="A430">
         <v>429</v>
       </c>
-      <c r="B430" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B430" t="s">
+        <v>429</v>
+      </c>
+      <c r="C430" t="s">
+        <v>90</v>
+      </c>
+      <c r="D430" t="s">
+        <v>192</v>
+      </c>
+      <c r="E430" t="s">
+        <v>193</v>
+      </c>
+      <c r="F430" t="s">
+        <v>17</v>
+      </c>
+      <c r="G430" t="s">
+        <v>18</v>
       </c>
       <c r="I430" s="1">
         <v>16000</v>
       </c>
-      <c r="J430" t="str">
-[...12 lines deleted...]
-    <row r="431">
+      <c r="J430" t="s">
+        <v>434</v>
+      </c>
+      <c r="K430" t="s">
+        <v>90</v>
+      </c>
+      <c r="L430" t="s">
+        <v>699</v>
+      </c>
+      <c r="M430" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="431" spans="1:13">
       <c r="A431">
         <v>430</v>
       </c>
-      <c r="B431" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B431" t="s">
+        <v>429</v>
+      </c>
+      <c r="C431" t="s">
+        <v>90</v>
+      </c>
+      <c r="D431" t="s">
+        <v>192</v>
+      </c>
+      <c r="E431" t="s">
+        <v>193</v>
+      </c>
+      <c r="F431" t="s">
+        <v>17</v>
+      </c>
+      <c r="G431" t="s">
+        <v>18</v>
       </c>
       <c r="I431" s="1">
         <v>162340</v>
       </c>
-      <c r="J431" t="str">
-[...12 lines deleted...]
-    <row r="432">
+      <c r="J431" t="s">
+        <v>493</v>
+      </c>
+      <c r="K431" t="s">
+        <v>494</v>
+      </c>
+      <c r="L431" t="s">
+        <v>200</v>
+      </c>
+      <c r="M431" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="432" spans="1:13">
       <c r="A432">
         <v>431</v>
       </c>
-      <c r="B432" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B432" t="s">
+        <v>429</v>
+      </c>
+      <c r="C432" t="s">
+        <v>90</v>
+      </c>
+      <c r="D432" t="s">
+        <v>192</v>
+      </c>
+      <c r="E432" t="s">
+        <v>193</v>
+      </c>
+      <c r="F432" t="s">
+        <v>17</v>
+      </c>
+      <c r="G432" t="s">
+        <v>18</v>
       </c>
       <c r="I432" s="1">
         <v>175000</v>
       </c>
-      <c r="J432" t="str">
-[...12 lines deleted...]
-    <row r="433">
+      <c r="J432" t="s">
+        <v>497</v>
+      </c>
+      <c r="K432" t="s">
+        <v>498</v>
+      </c>
+      <c r="L432" t="s">
+        <v>200</v>
+      </c>
+      <c r="M432" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="433" spans="1:13">
       <c r="A433">
         <v>432</v>
       </c>
-      <c r="B433" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B433" t="s">
+        <v>429</v>
+      </c>
+      <c r="C433" t="s">
+        <v>90</v>
+      </c>
+      <c r="D433" t="s">
+        <v>192</v>
+      </c>
+      <c r="E433" t="s">
+        <v>193</v>
+      </c>
+      <c r="F433" t="s">
+        <v>17</v>
+      </c>
+      <c r="G433" t="s">
+        <v>18</v>
       </c>
       <c r="I433" s="1">
         <v>1705</v>
       </c>
-      <c r="J433" t="str">
-[...12 lines deleted...]
-    <row r="434">
+      <c r="J433" t="s">
+        <v>493</v>
+      </c>
+      <c r="K433" t="s">
+        <v>494</v>
+      </c>
+      <c r="L433" t="s">
+        <v>196</v>
+      </c>
+      <c r="M433" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="434" spans="1:13">
       <c r="A434">
         <v>433</v>
       </c>
-      <c r="B434" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B434" t="s">
+        <v>429</v>
+      </c>
+      <c r="C434" t="s">
+        <v>90</v>
+      </c>
+      <c r="D434" t="s">
+        <v>192</v>
+      </c>
+      <c r="E434" t="s">
+        <v>193</v>
+      </c>
+      <c r="F434" t="s">
+        <v>17</v>
+      </c>
+      <c r="G434" t="s">
+        <v>18</v>
       </c>
       <c r="I434" s="1">
         <v>26095</v>
       </c>
-      <c r="J434" t="str">
-[...12 lines deleted...]
-    <row r="435">
+      <c r="J434" t="s">
+        <v>495</v>
+      </c>
+      <c r="K434" t="s">
+        <v>496</v>
+      </c>
+      <c r="L434" t="s">
+        <v>196</v>
+      </c>
+      <c r="M434" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="435" spans="1:13">
       <c r="A435">
         <v>434</v>
       </c>
-      <c r="B435" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B435" t="s">
+        <v>429</v>
+      </c>
+      <c r="C435" t="s">
+        <v>90</v>
+      </c>
+      <c r="D435" t="s">
+        <v>192</v>
+      </c>
+      <c r="E435" t="s">
+        <v>193</v>
+      </c>
+      <c r="F435" t="s">
+        <v>17</v>
+      </c>
+      <c r="G435" t="s">
+        <v>18</v>
       </c>
       <c r="I435" s="1">
         <v>263</v>
       </c>
-      <c r="J435" t="str">
-[...12 lines deleted...]
-    <row r="436">
+      <c r="J435" t="s">
+        <v>449</v>
+      </c>
+      <c r="K435" t="s">
+        <v>450</v>
+      </c>
+      <c r="L435" t="s">
+        <v>196</v>
+      </c>
+      <c r="M435" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="436" spans="1:13">
       <c r="A436">
         <v>435</v>
       </c>
-      <c r="B436" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B436" t="s">
+        <v>429</v>
+      </c>
+      <c r="C436" t="s">
+        <v>90</v>
+      </c>
+      <c r="D436" t="s">
+        <v>192</v>
+      </c>
+      <c r="E436" t="s">
+        <v>193</v>
+      </c>
+      <c r="F436" t="s">
+        <v>17</v>
+      </c>
+      <c r="G436" t="s">
+        <v>18</v>
       </c>
       <c r="I436" s="1">
         <v>500</v>
       </c>
-      <c r="J436" t="str">
-[...12 lines deleted...]
-    <row r="437">
+      <c r="J436" t="s">
+        <v>542</v>
+      </c>
+      <c r="K436" t="s">
+        <v>543</v>
+      </c>
+      <c r="L436" t="s">
+        <v>196</v>
+      </c>
+      <c r="M436" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="437" spans="1:13">
       <c r="A437">
         <v>436</v>
       </c>
-      <c r="B437" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B437" t="s">
+        <v>429</v>
+      </c>
+      <c r="C437" t="s">
+        <v>90</v>
+      </c>
+      <c r="D437" t="s">
+        <v>192</v>
+      </c>
+      <c r="E437" t="s">
+        <v>193</v>
+      </c>
+      <c r="F437" t="s">
+        <v>17</v>
+      </c>
+      <c r="G437" t="s">
+        <v>18</v>
       </c>
       <c r="I437" s="1">
         <v>332688</v>
       </c>
-      <c r="J437" t="str">
-[...12 lines deleted...]
-    <row r="438">
+      <c r="J437" t="s">
+        <v>497</v>
+      </c>
+      <c r="K437" t="s">
+        <v>498</v>
+      </c>
+      <c r="L437" t="s">
+        <v>196</v>
+      </c>
+      <c r="M437" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="438" spans="1:13">
       <c r="A438">
         <v>437</v>
       </c>
-      <c r="B438" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B438" t="s">
+        <v>429</v>
+      </c>
+      <c r="C438" t="s">
+        <v>90</v>
+      </c>
+      <c r="D438" t="s">
+        <v>192</v>
+      </c>
+      <c r="E438" t="s">
+        <v>193</v>
+      </c>
+      <c r="F438" t="s">
+        <v>17</v>
+      </c>
+      <c r="G438" t="s">
+        <v>18</v>
       </c>
       <c r="I438" s="1">
         <v>16143</v>
       </c>
-      <c r="J438" t="str">
-[...12 lines deleted...]
-    <row r="439">
+      <c r="J438" t="s">
+        <v>615</v>
+      </c>
+      <c r="K438" t="s">
+        <v>616</v>
+      </c>
+      <c r="L438" t="s">
+        <v>196</v>
+      </c>
+      <c r="M438" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="439" spans="1:13">
       <c r="A439">
         <v>438</v>
       </c>
-      <c r="B439" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B439" t="s">
+        <v>429</v>
+      </c>
+      <c r="C439" t="s">
+        <v>90</v>
+      </c>
+      <c r="D439" t="s">
+        <v>192</v>
+      </c>
+      <c r="E439" t="s">
+        <v>193</v>
+      </c>
+      <c r="F439" t="s">
+        <v>17</v>
+      </c>
+      <c r="G439" t="s">
+        <v>18</v>
       </c>
       <c r="I439" s="1">
         <v>6000</v>
       </c>
-      <c r="J439" t="str">
-[...12 lines deleted...]
-    <row r="440">
+      <c r="J439" t="s">
+        <v>495</v>
+      </c>
+      <c r="K439" t="s">
+        <v>496</v>
+      </c>
+      <c r="L439" t="s">
+        <v>697</v>
+      </c>
+      <c r="M439" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="440" spans="1:13">
       <c r="A440">
         <v>439</v>
       </c>
-      <c r="B440" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B440" t="s">
+        <v>429</v>
+      </c>
+      <c r="C440" t="s">
+        <v>90</v>
+      </c>
+      <c r="D440" t="s">
+        <v>192</v>
+      </c>
+      <c r="E440" t="s">
+        <v>193</v>
+      </c>
+      <c r="F440" t="s">
+        <v>17</v>
+      </c>
+      <c r="G440" t="s">
+        <v>18</v>
       </c>
       <c r="I440" s="1">
         <v>56000</v>
       </c>
-      <c r="J440" t="str">
-[...12 lines deleted...]
-    <row r="441">
+      <c r="J440" t="s">
+        <v>497</v>
+      </c>
+      <c r="K440" t="s">
+        <v>498</v>
+      </c>
+      <c r="L440" t="s">
+        <v>697</v>
+      </c>
+      <c r="M440" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="441" spans="1:13">
       <c r="A441">
         <v>440</v>
       </c>
-      <c r="B441" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B441" t="s">
+        <v>429</v>
+      </c>
+      <c r="C441" t="s">
+        <v>90</v>
+      </c>
+      <c r="D441" t="s">
+        <v>192</v>
+      </c>
+      <c r="E441" t="s">
+        <v>193</v>
+      </c>
+      <c r="F441" t="s">
+        <v>17</v>
+      </c>
+      <c r="G441" t="s">
+        <v>18</v>
       </c>
       <c r="I441" s="1">
         <v>107017</v>
       </c>
-      <c r="J441" t="str">
-[...12 lines deleted...]
-    <row r="442">
+      <c r="J441" t="s">
+        <v>434</v>
+      </c>
+      <c r="K441" t="s">
+        <v>90</v>
+      </c>
+      <c r="L441" t="s">
+        <v>697</v>
+      </c>
+      <c r="M441" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="442" spans="1:13">
       <c r="A442">
         <v>441</v>
       </c>
-      <c r="B442" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B442" t="s">
+        <v>429</v>
+      </c>
+      <c r="C442" t="s">
+        <v>90</v>
+      </c>
+      <c r="D442" t="s">
+        <v>192</v>
+      </c>
+      <c r="E442" t="s">
+        <v>193</v>
+      </c>
+      <c r="F442" t="s">
+        <v>17</v>
+      </c>
+      <c r="G442" t="s">
+        <v>18</v>
       </c>
       <c r="I442" s="1">
         <v>36146</v>
       </c>
-      <c r="J442" t="str">
-[...12 lines deleted...]
-    <row r="443">
+      <c r="J442" t="s">
+        <v>495</v>
+      </c>
+      <c r="K442" t="s">
+        <v>496</v>
+      </c>
+      <c r="L442" t="s">
+        <v>198</v>
+      </c>
+      <c r="M442" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="443" spans="1:13">
       <c r="A443">
         <v>442</v>
       </c>
-      <c r="B443" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B443" t="s">
+        <v>429</v>
+      </c>
+      <c r="C443" t="s">
+        <v>90</v>
+      </c>
+      <c r="D443" t="s">
+        <v>192</v>
+      </c>
+      <c r="E443" t="s">
+        <v>193</v>
+      </c>
+      <c r="F443" t="s">
+        <v>17</v>
+      </c>
+      <c r="G443" t="s">
+        <v>18</v>
       </c>
       <c r="I443" s="1">
         <v>43918</v>
       </c>
-      <c r="J443" t="str">
-[...12 lines deleted...]
-    <row r="444">
+      <c r="J443" t="s">
+        <v>497</v>
+      </c>
+      <c r="K443" t="s">
+        <v>498</v>
+      </c>
+      <c r="L443" t="s">
+        <v>198</v>
+      </c>
+      <c r="M443" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="444" spans="1:13">
       <c r="A444">
         <v>443</v>
       </c>
-      <c r="B444" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B444" t="s">
+        <v>429</v>
+      </c>
+      <c r="C444" t="s">
+        <v>90</v>
+      </c>
+      <c r="D444" t="s">
+        <v>192</v>
+      </c>
+      <c r="E444" t="s">
+        <v>193</v>
+      </c>
+      <c r="F444" t="s">
+        <v>17</v>
+      </c>
+      <c r="G444" t="s">
+        <v>18</v>
       </c>
       <c r="I444" s="1">
         <v>300</v>
       </c>
-      <c r="J444" t="str">
-[...12 lines deleted...]
-    <row r="445">
+      <c r="J444" t="s">
+        <v>503</v>
+      </c>
+      <c r="K444" t="s">
+        <v>504</v>
+      </c>
+      <c r="L444" t="s">
+        <v>198</v>
+      </c>
+      <c r="M444" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="445" spans="1:13">
       <c r="A445">
         <v>444</v>
       </c>
-      <c r="B445" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B445" t="s">
+        <v>429</v>
+      </c>
+      <c r="C445" t="s">
+        <v>90</v>
+      </c>
+      <c r="D445" t="s">
+        <v>192</v>
+      </c>
+      <c r="E445" t="s">
+        <v>193</v>
+      </c>
+      <c r="F445" t="s">
+        <v>17</v>
+      </c>
+      <c r="G445" t="s">
+        <v>18</v>
       </c>
       <c r="I445" s="1">
         <v>15000</v>
       </c>
-      <c r="J445" t="str">
-[...12 lines deleted...]
-    <row r="446">
+      <c r="J445" t="s">
+        <v>615</v>
+      </c>
+      <c r="K445" t="s">
+        <v>616</v>
+      </c>
+      <c r="L445" t="s">
+        <v>198</v>
+      </c>
+      <c r="M445" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="446" spans="1:13">
       <c r="A446">
         <v>445</v>
       </c>
-      <c r="B446" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B446" t="s">
+        <v>429</v>
+      </c>
+      <c r="C446" t="s">
+        <v>90</v>
+      </c>
+      <c r="D446" t="s">
+        <v>192</v>
+      </c>
+      <c r="E446" t="s">
+        <v>193</v>
+      </c>
+      <c r="F446" t="s">
+        <v>17</v>
+      </c>
+      <c r="G446" t="s">
+        <v>18</v>
       </c>
       <c r="I446" s="1">
         <v>4910</v>
       </c>
-      <c r="J446" t="str">
-[...12 lines deleted...]
-    <row r="447">
+      <c r="J446" t="s">
+        <v>434</v>
+      </c>
+      <c r="K446" t="s">
+        <v>90</v>
+      </c>
+      <c r="L446" t="s">
+        <v>198</v>
+      </c>
+      <c r="M446" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="447" spans="1:13">
       <c r="A447">
         <v>446</v>
       </c>
-      <c r="B447" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B447" t="s">
+        <v>429</v>
+      </c>
+      <c r="C447" t="s">
+        <v>90</v>
+      </c>
+      <c r="D447" t="s">
+        <v>192</v>
+      </c>
+      <c r="E447" t="s">
+        <v>193</v>
+      </c>
+      <c r="F447" t="s">
+        <v>17</v>
+      </c>
+      <c r="G447" t="s">
+        <v>18</v>
       </c>
       <c r="I447" s="1">
         <v>12272</v>
       </c>
-      <c r="J447" t="str">
-[...12 lines deleted...]
-    <row r="448">
+      <c r="J447" t="s">
+        <v>497</v>
+      </c>
+      <c r="K447" t="s">
+        <v>498</v>
+      </c>
+      <c r="L447" t="s">
+        <v>701</v>
+      </c>
+      <c r="M447" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="448" spans="1:13">
       <c r="A448">
         <v>447</v>
       </c>
-      <c r="B448" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B448" t="s">
+        <v>429</v>
+      </c>
+      <c r="C448" t="s">
+        <v>90</v>
+      </c>
+      <c r="D448" t="s">
+        <v>192</v>
+      </c>
+      <c r="E448" t="s">
+        <v>193</v>
+      </c>
+      <c r="F448" t="s">
+        <v>17</v>
+      </c>
+      <c r="G448" t="s">
+        <v>18</v>
       </c>
       <c r="I448" s="1">
         <v>2197</v>
       </c>
-      <c r="J448" t="str">
-[...12 lines deleted...]
-    <row r="449">
+      <c r="J448" t="s">
+        <v>434</v>
+      </c>
+      <c r="K448" t="s">
+        <v>90</v>
+      </c>
+      <c r="L448" t="s">
+        <v>701</v>
+      </c>
+      <c r="M448" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="449" spans="1:13">
       <c r="A449">
         <v>448</v>
       </c>
-      <c r="B449" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B449" t="s">
+        <v>429</v>
+      </c>
+      <c r="C449" t="s">
+        <v>90</v>
+      </c>
+      <c r="D449" t="s">
+        <v>192</v>
+      </c>
+      <c r="E449" t="s">
+        <v>193</v>
+      </c>
+      <c r="F449" t="s">
+        <v>17</v>
+      </c>
+      <c r="G449" t="s">
+        <v>18</v>
       </c>
       <c r="I449" s="1">
         <v>40000</v>
       </c>
-      <c r="J449" t="str">
-[...12 lines deleted...]
-    <row r="450">
+      <c r="J449" t="s">
+        <v>434</v>
+      </c>
+      <c r="K449" t="s">
+        <v>90</v>
+      </c>
+      <c r="L449" t="s">
+        <v>703</v>
+      </c>
+      <c r="M449" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="450" spans="1:13">
       <c r="A450">
         <v>449</v>
       </c>
-      <c r="B450" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B450" t="s">
+        <v>429</v>
+      </c>
+      <c r="C450" t="s">
+        <v>90</v>
+      </c>
+      <c r="D450" t="s">
+        <v>192</v>
+      </c>
+      <c r="E450" t="s">
+        <v>193</v>
+      </c>
+      <c r="F450" t="s">
+        <v>17</v>
+      </c>
+      <c r="G450" t="s">
+        <v>18</v>
       </c>
       <c r="I450" s="1">
         <v>13418</v>
       </c>
-      <c r="J450" t="str">
-[...12 lines deleted...]
-    <row r="451">
+      <c r="J450" t="s">
+        <v>434</v>
+      </c>
+      <c r="K450" t="s">
+        <v>90</v>
+      </c>
+      <c r="L450" t="s">
+        <v>200</v>
+      </c>
+      <c r="M450" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="451" spans="1:13">
       <c r="A451">
         <v>450</v>
       </c>
-      <c r="B451" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B451" t="s">
+        <v>429</v>
+      </c>
+      <c r="C451" t="s">
+        <v>90</v>
+      </c>
+      <c r="D451" t="s">
+        <v>192</v>
+      </c>
+      <c r="E451" t="s">
+        <v>193</v>
+      </c>
+      <c r="F451" t="s">
+        <v>17</v>
+      </c>
+      <c r="G451" t="s">
+        <v>18</v>
       </c>
       <c r="I451" s="1">
         <v>15000</v>
       </c>
-      <c r="J451" t="str">
-[...12 lines deleted...]
-    <row r="452">
+      <c r="J451" t="s">
+        <v>493</v>
+      </c>
+      <c r="K451" t="s">
+        <v>494</v>
+      </c>
+      <c r="L451" t="s">
+        <v>705</v>
+      </c>
+      <c r="M451" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="452" spans="1:13">
       <c r="A452">
         <v>451</v>
       </c>
-      <c r="B452" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B452" t="s">
+        <v>429</v>
+      </c>
+      <c r="C452" t="s">
+        <v>90</v>
+      </c>
+      <c r="D452" t="s">
+        <v>192</v>
+      </c>
+      <c r="E452" t="s">
+        <v>193</v>
+      </c>
+      <c r="F452" t="s">
+        <v>17</v>
+      </c>
+      <c r="G452" t="s">
+        <v>18</v>
       </c>
       <c r="I452" s="1">
         <v>47000</v>
       </c>
-      <c r="J452" t="str">
-[...12 lines deleted...]
-    <row r="453">
+      <c r="J452" t="s">
+        <v>497</v>
+      </c>
+      <c r="K452" t="s">
+        <v>498</v>
+      </c>
+      <c r="L452" t="s">
+        <v>705</v>
+      </c>
+      <c r="M452" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="453" spans="1:13">
       <c r="A453">
         <v>452</v>
       </c>
-      <c r="B453" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B453" t="s">
+        <v>429</v>
+      </c>
+      <c r="C453" t="s">
+        <v>90</v>
+      </c>
+      <c r="D453" t="s">
+        <v>192</v>
+      </c>
+      <c r="E453" t="s">
+        <v>193</v>
+      </c>
+      <c r="F453" t="s">
+        <v>17</v>
+      </c>
+      <c r="G453" t="s">
+        <v>18</v>
       </c>
       <c r="I453" s="1">
         <v>1000</v>
       </c>
-      <c r="J453" t="str">
-[...12 lines deleted...]
-    <row r="454">
+      <c r="J453" t="s">
+        <v>468</v>
+      </c>
+      <c r="K453" t="s">
+        <v>469</v>
+      </c>
+      <c r="L453" t="s">
+        <v>705</v>
+      </c>
+      <c r="M453" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="454" spans="1:13">
       <c r="A454">
         <v>453</v>
       </c>
-      <c r="B454" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B454" t="s">
+        <v>429</v>
+      </c>
+      <c r="C454" t="s">
+        <v>90</v>
+      </c>
+      <c r="D454" t="s">
+        <v>192</v>
+      </c>
+      <c r="E454" t="s">
+        <v>193</v>
+      </c>
+      <c r="F454" t="s">
+        <v>17</v>
+      </c>
+      <c r="G454" t="s">
+        <v>18</v>
       </c>
       <c r="I454" s="1">
         <v>380000</v>
       </c>
-      <c r="J454" t="str">
-[...12 lines deleted...]
-    <row r="455">
+      <c r="J454" t="s">
+        <v>434</v>
+      </c>
+      <c r="K454" t="s">
+        <v>90</v>
+      </c>
+      <c r="L454" t="s">
+        <v>707</v>
+      </c>
+      <c r="M454" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="455" spans="1:13">
       <c r="A455">
         <v>454</v>
       </c>
-      <c r="B455" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B455" t="s">
+        <v>429</v>
+      </c>
+      <c r="C455" t="s">
+        <v>90</v>
+      </c>
+      <c r="D455" t="s">
+        <v>300</v>
+      </c>
+      <c r="E455" t="s">
+        <v>301</v>
+      </c>
+      <c r="F455" t="s">
+        <v>17</v>
+      </c>
+      <c r="G455" t="s">
+        <v>18</v>
       </c>
       <c r="I455" s="1">
         <v>220000</v>
       </c>
-      <c r="J455" t="str">
-[...12 lines deleted...]
-    <row r="456">
+      <c r="J455" t="s">
+        <v>439</v>
+      </c>
+      <c r="K455" t="s">
+        <v>440</v>
+      </c>
+      <c r="L455" t="s">
+        <v>302</v>
+      </c>
+      <c r="M455" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="456" spans="1:13">
       <c r="A456">
         <v>455</v>
       </c>
-      <c r="B456" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B456" t="s">
+        <v>429</v>
+      </c>
+      <c r="C456" t="s">
+        <v>90</v>
+      </c>
+      <c r="D456" t="s">
+        <v>300</v>
+      </c>
+      <c r="E456" t="s">
+        <v>301</v>
+      </c>
+      <c r="F456" t="s">
+        <v>17</v>
+      </c>
+      <c r="G456" t="s">
+        <v>18</v>
       </c>
       <c r="I456" s="1">
         <v>163560</v>
       </c>
-      <c r="J456" t="str">
-[...12 lines deleted...]
-    <row r="457">
+      <c r="J456" t="s">
+        <v>434</v>
+      </c>
+      <c r="K456" t="s">
+        <v>90</v>
+      </c>
+      <c r="L456" t="s">
+        <v>302</v>
+      </c>
+      <c r="M456" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="457" spans="1:13">
       <c r="A457">
         <v>456</v>
       </c>
-      <c r="B457" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B457" t="s">
+        <v>429</v>
+      </c>
+      <c r="C457" t="s">
+        <v>90</v>
+      </c>
+      <c r="D457" t="s">
+        <v>300</v>
+      </c>
+      <c r="E457" t="s">
+        <v>301</v>
+      </c>
+      <c r="F457" t="s">
+        <v>17</v>
+      </c>
+      <c r="G457" t="s">
+        <v>18</v>
       </c>
       <c r="I457" s="1">
         <v>1758</v>
       </c>
-      <c r="J457" t="str">
-[...12 lines deleted...]
-    <row r="458">
+      <c r="J457" t="s">
+        <v>493</v>
+      </c>
+      <c r="K457" t="s">
+        <v>494</v>
+      </c>
+      <c r="L457" t="s">
+        <v>709</v>
+      </c>
+      <c r="M457" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="458" spans="1:13">
       <c r="A458">
         <v>457</v>
       </c>
-      <c r="B458" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B458" t="s">
+        <v>429</v>
+      </c>
+      <c r="C458" t="s">
+        <v>90</v>
+      </c>
+      <c r="D458" t="s">
+        <v>300</v>
+      </c>
+      <c r="E458" t="s">
+        <v>301</v>
+      </c>
+      <c r="F458" t="s">
+        <v>17</v>
+      </c>
+      <c r="G458" t="s">
+        <v>18</v>
       </c>
       <c r="I458" s="1">
         <v>100</v>
       </c>
-      <c r="J458" t="str">
-[...12 lines deleted...]
-    <row r="459">
+      <c r="J458" t="s">
+        <v>503</v>
+      </c>
+      <c r="K458" t="s">
+        <v>504</v>
+      </c>
+      <c r="L458" t="s">
+        <v>709</v>
+      </c>
+      <c r="M458" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="459" spans="1:13">
       <c r="A459">
         <v>458</v>
       </c>
-      <c r="B459" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B459" t="s">
+        <v>429</v>
+      </c>
+      <c r="C459" t="s">
+        <v>90</v>
+      </c>
+      <c r="D459" t="s">
+        <v>300</v>
+      </c>
+      <c r="E459" t="s">
+        <v>301</v>
+      </c>
+      <c r="F459" t="s">
+        <v>17</v>
+      </c>
+      <c r="G459" t="s">
+        <v>18</v>
       </c>
       <c r="I459" s="1">
         <v>2000</v>
       </c>
-      <c r="J459" t="str">
-[...12 lines deleted...]
-    <row r="460">
+      <c r="J459" t="s">
+        <v>434</v>
+      </c>
+      <c r="K459" t="s">
+        <v>90</v>
+      </c>
+      <c r="L459" t="s">
+        <v>709</v>
+      </c>
+      <c r="M459" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="460" spans="1:13">
       <c r="A460">
         <v>459</v>
       </c>
-      <c r="B460" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B460" t="s">
+        <v>711</v>
+      </c>
+      <c r="C460" t="s">
+        <v>712</v>
+      </c>
+      <c r="D460" t="s">
+        <v>713</v>
+      </c>
+      <c r="E460" t="s">
+        <v>714</v>
+      </c>
+      <c r="F460" t="s">
+        <v>17</v>
+      </c>
+      <c r="G460" t="s">
+        <v>18</v>
       </c>
       <c r="I460" s="1">
         <v>141212</v>
       </c>
-      <c r="J460" t="str">
-[...12 lines deleted...]
-    <row r="461">
+      <c r="J460" t="s">
+        <v>715</v>
+      </c>
+      <c r="K460" t="s">
+        <v>716</v>
+      </c>
+      <c r="L460" t="s">
+        <v>717</v>
+      </c>
+      <c r="M460" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="461" spans="1:13">
       <c r="A461">
         <v>460</v>
       </c>
-      <c r="B461" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B461" t="s">
+        <v>711</v>
+      </c>
+      <c r="C461" t="s">
+        <v>712</v>
+      </c>
+      <c r="D461" t="s">
+        <v>713</v>
+      </c>
+      <c r="E461" t="s">
+        <v>714</v>
+      </c>
+      <c r="F461" t="s">
+        <v>17</v>
+      </c>
+      <c r="G461" t="s">
+        <v>18</v>
       </c>
       <c r="I461" s="1">
         <v>87235</v>
       </c>
-      <c r="J461" t="str">
-[...12 lines deleted...]
-    <row r="462">
+      <c r="J461" t="s">
+        <v>719</v>
+      </c>
+      <c r="K461" t="s">
+        <v>720</v>
+      </c>
+      <c r="L461" t="s">
+        <v>721</v>
+      </c>
+      <c r="M461" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="462" spans="1:13">
       <c r="A462">
         <v>461</v>
       </c>
-      <c r="B462" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B462" t="s">
+        <v>711</v>
+      </c>
+      <c r="C462" t="s">
+        <v>712</v>
+      </c>
+      <c r="D462" t="s">
+        <v>713</v>
+      </c>
+      <c r="E462" t="s">
+        <v>714</v>
+      </c>
+      <c r="F462" t="s">
+        <v>17</v>
+      </c>
+      <c r="G462" t="s">
+        <v>18</v>
       </c>
       <c r="I462" s="1">
         <v>115415</v>
       </c>
-      <c r="J462" t="str">
-[...12 lines deleted...]
-    <row r="463">
+      <c r="J462" t="s">
+        <v>722</v>
+      </c>
+      <c r="K462" t="s">
+        <v>723</v>
+      </c>
+      <c r="L462" t="s">
+        <v>721</v>
+      </c>
+      <c r="M462" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="463" spans="1:13">
       <c r="A463">
         <v>462</v>
       </c>
-      <c r="B463" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B463" t="s">
+        <v>711</v>
+      </c>
+      <c r="C463" t="s">
+        <v>712</v>
+      </c>
+      <c r="D463" t="s">
+        <v>713</v>
+      </c>
+      <c r="E463" t="s">
+        <v>714</v>
+      </c>
+      <c r="F463" t="s">
+        <v>17</v>
+      </c>
+      <c r="G463" t="s">
+        <v>18</v>
       </c>
       <c r="I463" s="1">
         <v>56426</v>
       </c>
-      <c r="J463" t="str">
-[...12 lines deleted...]
-    <row r="464">
+      <c r="J463" t="s">
+        <v>724</v>
+      </c>
+      <c r="K463" t="s">
+        <v>725</v>
+      </c>
+      <c r="L463" t="s">
+        <v>726</v>
+      </c>
+      <c r="M463" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="464" spans="1:13">
       <c r="A464">
         <v>463</v>
       </c>
-      <c r="B464" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B464" t="s">
+        <v>711</v>
+      </c>
+      <c r="C464" t="s">
+        <v>712</v>
+      </c>
+      <c r="D464" t="s">
+        <v>713</v>
+      </c>
+      <c r="E464" t="s">
+        <v>714</v>
+      </c>
+      <c r="F464" t="s">
+        <v>17</v>
+      </c>
+      <c r="G464" t="s">
+        <v>18</v>
       </c>
       <c r="I464" s="1">
         <v>2500</v>
       </c>
-      <c r="J464" t="str">
-[...12 lines deleted...]
-    <row r="465">
+      <c r="J464" t="s">
+        <v>727</v>
+      </c>
+      <c r="K464" t="s">
+        <v>728</v>
+      </c>
+      <c r="L464" t="s">
+        <v>717</v>
+      </c>
+      <c r="M464" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="465" spans="1:13">
       <c r="A465">
         <v>464</v>
       </c>
-      <c r="B465" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B465" t="s">
+        <v>429</v>
+      </c>
+      <c r="C465" t="s">
+        <v>90</v>
+      </c>
+      <c r="D465" t="s">
+        <v>311</v>
+      </c>
+      <c r="E465" t="s">
+        <v>312</v>
+      </c>
+      <c r="F465" t="s">
+        <v>17</v>
+      </c>
+      <c r="G465" t="s">
+        <v>18</v>
       </c>
       <c r="I465" s="1">
         <v>36400</v>
       </c>
-      <c r="J465" t="str">
-[...12 lines deleted...]
-    <row r="466">
+      <c r="J465" t="s">
+        <v>497</v>
+      </c>
+      <c r="K465" t="s">
+        <v>498</v>
+      </c>
+      <c r="L465" t="s">
+        <v>313</v>
+      </c>
+      <c r="M465" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="466" spans="1:13">
       <c r="A466">
         <v>465</v>
       </c>
-      <c r="B466" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B466" t="s">
+        <v>429</v>
+      </c>
+      <c r="C466" t="s">
+        <v>90</v>
+      </c>
+      <c r="D466" t="s">
+        <v>311</v>
+      </c>
+      <c r="E466" t="s">
+        <v>312</v>
+      </c>
+      <c r="F466" t="s">
+        <v>17</v>
+      </c>
+      <c r="G466" t="s">
+        <v>18</v>
       </c>
       <c r="I466" s="1">
         <v>8600</v>
       </c>
-      <c r="J466" t="str">
-[...12 lines deleted...]
-    <row r="467">
+      <c r="J466" t="s">
+        <v>493</v>
+      </c>
+      <c r="K466" t="s">
+        <v>494</v>
+      </c>
+      <c r="L466" t="s">
+        <v>313</v>
+      </c>
+      <c r="M466" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="467" spans="1:13">
       <c r="A467">
         <v>466</v>
       </c>
-      <c r="B467" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B467" t="s">
+        <v>429</v>
+      </c>
+      <c r="C467" t="s">
+        <v>90</v>
+      </c>
+      <c r="D467" t="s">
+        <v>311</v>
+      </c>
+      <c r="E467" t="s">
+        <v>312</v>
+      </c>
+      <c r="F467" t="s">
+        <v>17</v>
+      </c>
+      <c r="G467" t="s">
+        <v>18</v>
       </c>
       <c r="I467" s="1">
         <v>20692</v>
       </c>
-      <c r="J467" t="str">
-[...12 lines deleted...]
-    <row r="468">
+      <c r="J467" t="s">
+        <v>495</v>
+      </c>
+      <c r="K467" t="s">
+        <v>496</v>
+      </c>
+      <c r="L467" t="s">
+        <v>313</v>
+      </c>
+      <c r="M467" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="468" spans="1:13">
       <c r="A468">
         <v>467</v>
       </c>
-      <c r="B468" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B468" t="s">
+        <v>429</v>
+      </c>
+      <c r="C468" t="s">
+        <v>90</v>
+      </c>
+      <c r="D468" t="s">
+        <v>311</v>
+      </c>
+      <c r="E468" t="s">
+        <v>312</v>
+      </c>
+      <c r="F468" t="s">
+        <v>17</v>
+      </c>
+      <c r="G468" t="s">
+        <v>18</v>
       </c>
       <c r="I468" s="1">
         <v>14800</v>
       </c>
-      <c r="J468" t="str">
-[...12 lines deleted...]
-    <row r="469">
+      <c r="J468" t="s">
+        <v>501</v>
+      </c>
+      <c r="K468" t="s">
+        <v>502</v>
+      </c>
+      <c r="L468" t="s">
+        <v>313</v>
+      </c>
+      <c r="M468" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="469" spans="1:13">
       <c r="A469">
         <v>468</v>
       </c>
-      <c r="B469" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B469" t="s">
+        <v>429</v>
+      </c>
+      <c r="C469" t="s">
+        <v>90</v>
+      </c>
+      <c r="D469" t="s">
+        <v>311</v>
+      </c>
+      <c r="E469" t="s">
+        <v>312</v>
+      </c>
+      <c r="F469" t="s">
+        <v>17</v>
+      </c>
+      <c r="G469" t="s">
+        <v>18</v>
       </c>
       <c r="I469" s="1">
         <v>410</v>
       </c>
-      <c r="J469" t="str">
-[...12 lines deleted...]
-    <row r="470">
+      <c r="J469" t="s">
+        <v>503</v>
+      </c>
+      <c r="K469" t="s">
+        <v>504</v>
+      </c>
+      <c r="L469" t="s">
+        <v>313</v>
+      </c>
+      <c r="M469" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="470" spans="1:13">
       <c r="A470">
         <v>469</v>
       </c>
-      <c r="B470" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B470" t="s">
+        <v>429</v>
+      </c>
+      <c r="C470" t="s">
+        <v>90</v>
+      </c>
+      <c r="D470" t="s">
+        <v>311</v>
+      </c>
+      <c r="E470" t="s">
+        <v>312</v>
+      </c>
+      <c r="F470" t="s">
+        <v>17</v>
+      </c>
+      <c r="G470" t="s">
+        <v>18</v>
       </c>
       <c r="I470" s="1">
         <v>178457</v>
       </c>
-      <c r="J470" t="str">
-[...12 lines deleted...]
-    <row r="471">
+      <c r="J470" t="s">
+        <v>615</v>
+      </c>
+      <c r="K470" t="s">
+        <v>616</v>
+      </c>
+      <c r="L470" t="s">
+        <v>313</v>
+      </c>
+      <c r="M470" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="471" spans="1:13">
       <c r="A471">
         <v>470</v>
       </c>
-      <c r="B471" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B471" t="s">
+        <v>429</v>
+      </c>
+      <c r="C471" t="s">
+        <v>90</v>
+      </c>
+      <c r="D471" t="s">
+        <v>112</v>
+      </c>
+      <c r="E471" t="s">
+        <v>113</v>
+      </c>
+      <c r="F471" t="s">
+        <v>17</v>
+      </c>
+      <c r="G471" t="s">
+        <v>18</v>
       </c>
       <c r="I471" s="1">
         <v>44000</v>
       </c>
-      <c r="J471" t="str">
-[...12 lines deleted...]
-    <row r="472">
+      <c r="J471" t="s">
+        <v>434</v>
+      </c>
+      <c r="K471" t="s">
+        <v>90</v>
+      </c>
+      <c r="L471" t="s">
+        <v>325</v>
+      </c>
+      <c r="M471" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="472" spans="1:13">
       <c r="A472">
         <v>471</v>
       </c>
-      <c r="B472" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B472" t="s">
+        <v>429</v>
+      </c>
+      <c r="C472" t="s">
+        <v>90</v>
+      </c>
+      <c r="D472" t="s">
+        <v>112</v>
+      </c>
+      <c r="E472" t="s">
+        <v>113</v>
+      </c>
+      <c r="F472" t="s">
+        <v>17</v>
+      </c>
+      <c r="G472" t="s">
+        <v>18</v>
       </c>
       <c r="I472" s="1">
         <v>589585</v>
       </c>
-      <c r="J472" t="str">
-[...12 lines deleted...]
-    <row r="473">
+      <c r="J472" t="s">
+        <v>453</v>
+      </c>
+      <c r="K472" t="s">
+        <v>454</v>
+      </c>
+      <c r="L472" t="s">
+        <v>114</v>
+      </c>
+      <c r="M472" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="473" spans="1:13">
       <c r="A473">
         <v>472</v>
       </c>
-      <c r="B473" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B473" t="s">
+        <v>429</v>
+      </c>
+      <c r="C473" t="s">
+        <v>90</v>
+      </c>
+      <c r="D473" t="s">
+        <v>112</v>
+      </c>
+      <c r="E473" t="s">
+        <v>113</v>
+      </c>
+      <c r="F473" t="s">
+        <v>17</v>
+      </c>
+      <c r="G473" t="s">
+        <v>18</v>
       </c>
       <c r="I473" s="1">
         <v>24508</v>
       </c>
-      <c r="J473" t="str">
-[...12 lines deleted...]
-    <row r="474">
+      <c r="J473" t="s">
+        <v>434</v>
+      </c>
+      <c r="K473" t="s">
+        <v>90</v>
+      </c>
+      <c r="L473" t="s">
+        <v>323</v>
+      </c>
+      <c r="M473" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="474" spans="1:13">
       <c r="A474">
         <v>473</v>
       </c>
-      <c r="B474" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B474" t="s">
+        <v>429</v>
+      </c>
+      <c r="C474" t="s">
+        <v>90</v>
+      </c>
+      <c r="D474" t="s">
+        <v>112</v>
+      </c>
+      <c r="E474" t="s">
+        <v>113</v>
+      </c>
+      <c r="F474" t="s">
+        <v>17</v>
+      </c>
+      <c r="G474" t="s">
+        <v>18</v>
       </c>
       <c r="I474" s="1">
         <v>386817</v>
       </c>
-      <c r="J474" t="str">
-[...12 lines deleted...]
-    <row r="475">
+      <c r="J474" t="s">
+        <v>434</v>
+      </c>
+      <c r="K474" t="s">
+        <v>90</v>
+      </c>
+      <c r="L474" t="s">
+        <v>116</v>
+      </c>
+      <c r="M474" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="475" spans="1:13">
       <c r="A475">
         <v>474</v>
       </c>
-      <c r="B475" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B475" t="s">
+        <v>429</v>
+      </c>
+      <c r="C475" t="s">
+        <v>90</v>
+      </c>
+      <c r="D475" t="s">
+        <v>112</v>
+      </c>
+      <c r="E475" t="s">
+        <v>113</v>
+      </c>
+      <c r="F475" t="s">
+        <v>17</v>
+      </c>
+      <c r="G475" t="s">
+        <v>18</v>
       </c>
       <c r="I475" s="1">
         <v>6000</v>
       </c>
-      <c r="J475" t="str">
-[...12 lines deleted...]
-    <row r="476">
+      <c r="J475" t="s">
+        <v>479</v>
+      </c>
+      <c r="K475" t="s">
+        <v>433</v>
+      </c>
+      <c r="L475" t="s">
+        <v>323</v>
+      </c>
+      <c r="M475" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="476" spans="1:13">
       <c r="A476">
         <v>475</v>
       </c>
-      <c r="B476" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B476" t="s">
+        <v>429</v>
+      </c>
+      <c r="C476" t="s">
+        <v>90</v>
+      </c>
+      <c r="D476" t="s">
+        <v>112</v>
+      </c>
+      <c r="E476" t="s">
+        <v>113</v>
+      </c>
+      <c r="F476" t="s">
+        <v>17</v>
+      </c>
+      <c r="G476" t="s">
+        <v>18</v>
       </c>
       <c r="I476" s="1">
         <v>52336</v>
       </c>
-      <c r="J476" t="str">
-[...12 lines deleted...]
-    <row r="477">
+      <c r="J476" t="s">
+        <v>434</v>
+      </c>
+      <c r="K476" t="s">
+        <v>90</v>
+      </c>
+      <c r="L476" t="s">
+        <v>114</v>
+      </c>
+      <c r="M476" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="477" spans="1:13">
       <c r="A477">
         <v>476</v>
       </c>
-      <c r="B477" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B477" t="s">
+        <v>429</v>
+      </c>
+      <c r="C477" t="s">
+        <v>90</v>
+      </c>
+      <c r="D477" t="s">
+        <v>112</v>
+      </c>
+      <c r="E477" t="s">
+        <v>113</v>
+      </c>
+      <c r="F477" t="s">
+        <v>17</v>
+      </c>
+      <c r="G477" t="s">
+        <v>18</v>
       </c>
       <c r="I477" s="1">
         <v>135000</v>
       </c>
-      <c r="J477" t="str">
-[...12 lines deleted...]
-    <row r="478">
+      <c r="J477" t="s">
+        <v>729</v>
+      </c>
+      <c r="K477" t="s">
+        <v>730</v>
+      </c>
+      <c r="L477" t="s">
+        <v>731</v>
+      </c>
+      <c r="M477" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="478" spans="1:13">
       <c r="A478">
         <v>477</v>
       </c>
-      <c r="B478" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B478" t="s">
+        <v>429</v>
+      </c>
+      <c r="C478" t="s">
+        <v>90</v>
+      </c>
+      <c r="D478" t="s">
+        <v>112</v>
+      </c>
+      <c r="E478" t="s">
+        <v>113</v>
+      </c>
+      <c r="F478" t="s">
+        <v>17</v>
+      </c>
+      <c r="G478" t="s">
+        <v>18</v>
       </c>
       <c r="I478" s="1">
         <v>130565</v>
       </c>
-      <c r="J478" t="str">
-[...12 lines deleted...]
-    <row r="479">
+      <c r="J478" t="s">
+        <v>434</v>
+      </c>
+      <c r="K478" t="s">
+        <v>90</v>
+      </c>
+      <c r="L478" t="s">
+        <v>731</v>
+      </c>
+      <c r="M478" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="479" spans="1:13">
       <c r="A479">
         <v>478</v>
       </c>
-      <c r="B479" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B479" t="s">
+        <v>429</v>
+      </c>
+      <c r="C479" t="s">
+        <v>90</v>
+      </c>
+      <c r="D479" t="s">
+        <v>112</v>
+      </c>
+      <c r="E479" t="s">
+        <v>113</v>
+      </c>
+      <c r="F479" t="s">
+        <v>17</v>
+      </c>
+      <c r="G479" t="s">
+        <v>18</v>
       </c>
       <c r="I479" s="1">
         <v>135000</v>
       </c>
-      <c r="J479" t="str">
-[...12 lines deleted...]
-    <row r="480">
+      <c r="J479" t="s">
+        <v>453</v>
+      </c>
+      <c r="K479" t="s">
+        <v>454</v>
+      </c>
+      <c r="L479" t="s">
+        <v>733</v>
+      </c>
+      <c r="M479" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="480" spans="1:13">
       <c r="A480">
         <v>479</v>
       </c>
-      <c r="B480" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B480" t="s">
+        <v>429</v>
+      </c>
+      <c r="C480" t="s">
+        <v>90</v>
+      </c>
+      <c r="D480" t="s">
+        <v>120</v>
+      </c>
+      <c r="E480" t="s">
+        <v>121</v>
+      </c>
+      <c r="F480" t="s">
+        <v>17</v>
+      </c>
+      <c r="G480" t="s">
+        <v>18</v>
       </c>
       <c r="I480" s="1">
         <v>56575</v>
       </c>
-      <c r="J480" t="str">
-[...12 lines deleted...]
-    <row r="481">
+      <c r="J480" t="s">
+        <v>434</v>
+      </c>
+      <c r="K480" t="s">
+        <v>90</v>
+      </c>
+      <c r="L480" t="s">
+        <v>124</v>
+      </c>
+      <c r="M480" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="481" spans="1:13">
       <c r="A481">
         <v>480</v>
       </c>
-      <c r="B481" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B481" t="s">
+        <v>429</v>
+      </c>
+      <c r="C481" t="s">
+        <v>90</v>
+      </c>
+      <c r="D481" t="s">
+        <v>120</v>
+      </c>
+      <c r="E481" t="s">
+        <v>121</v>
+      </c>
+      <c r="F481" t="s">
+        <v>17</v>
+      </c>
+      <c r="G481" t="s">
+        <v>18</v>
       </c>
       <c r="I481" s="1">
         <v>104465</v>
       </c>
-      <c r="J481" t="str">
-[...12 lines deleted...]
-    <row r="482">
+      <c r="J481" t="s">
+        <v>453</v>
+      </c>
+      <c r="K481" t="s">
+        <v>454</v>
+      </c>
+      <c r="L481" t="s">
+        <v>735</v>
+      </c>
+      <c r="M481" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="482" spans="1:13">
       <c r="A482">
         <v>481</v>
       </c>
-      <c r="B482" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B482" t="s">
+        <v>429</v>
+      </c>
+      <c r="C482" t="s">
+        <v>90</v>
+      </c>
+      <c r="D482" t="s">
+        <v>211</v>
+      </c>
+      <c r="E482" t="s">
+        <v>212</v>
+      </c>
+      <c r="F482" t="s">
+        <v>17</v>
+      </c>
+      <c r="G482" t="s">
+        <v>18</v>
       </c>
       <c r="I482" s="1">
         <v>800033</v>
       </c>
-      <c r="J482" t="str">
-[...12 lines deleted...]
-    <row r="483">
+      <c r="J482" t="s">
+        <v>439</v>
+      </c>
+      <c r="K482" t="s">
+        <v>440</v>
+      </c>
+      <c r="L482" t="s">
+        <v>213</v>
+      </c>
+      <c r="M482" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="483" spans="1:13">
       <c r="A483">
         <v>482</v>
       </c>
-      <c r="B483" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B483" t="s">
+        <v>429</v>
+      </c>
+      <c r="C483" t="s">
+        <v>90</v>
+      </c>
+      <c r="D483" t="s">
+        <v>211</v>
+      </c>
+      <c r="E483" t="s">
+        <v>212</v>
+      </c>
+      <c r="F483" t="s">
+        <v>17</v>
+      </c>
+      <c r="G483" t="s">
+        <v>18</v>
       </c>
       <c r="I483" s="1">
         <v>24773</v>
       </c>
-      <c r="J483" t="str">
-[...12 lines deleted...]
-    <row r="484">
+      <c r="J483" t="s">
+        <v>439</v>
+      </c>
+      <c r="K483" t="s">
+        <v>440</v>
+      </c>
+      <c r="L483" t="s">
+        <v>737</v>
+      </c>
+      <c r="M483" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="484" spans="1:13">
       <c r="A484">
         <v>483</v>
       </c>
-      <c r="B484" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B484" t="s">
+        <v>429</v>
+      </c>
+      <c r="C484" t="s">
+        <v>90</v>
+      </c>
+      <c r="D484" t="s">
+        <v>211</v>
+      </c>
+      <c r="E484" t="s">
+        <v>212</v>
+      </c>
+      <c r="F484" t="s">
+        <v>17</v>
+      </c>
+      <c r="G484" t="s">
+        <v>18</v>
       </c>
       <c r="I484" s="1">
         <v>379878</v>
       </c>
-      <c r="J484" t="str">
-[...12 lines deleted...]
-    <row r="485">
+      <c r="J484" t="s">
+        <v>497</v>
+      </c>
+      <c r="K484" t="s">
+        <v>498</v>
+      </c>
+      <c r="L484" t="s">
+        <v>331</v>
+      </c>
+      <c r="M484" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="485" spans="1:13">
       <c r="A485">
         <v>484</v>
       </c>
-      <c r="B485" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B485" t="s">
+        <v>429</v>
+      </c>
+      <c r="C485" t="s">
+        <v>90</v>
+      </c>
+      <c r="D485" t="s">
+        <v>211</v>
+      </c>
+      <c r="E485" t="s">
+        <v>212</v>
+      </c>
+      <c r="F485" t="s">
+        <v>17</v>
+      </c>
+      <c r="G485" t="s">
+        <v>18</v>
       </c>
       <c r="I485" s="1">
         <v>50000</v>
       </c>
-      <c r="J485" t="str">
-[...12 lines deleted...]
-    <row r="486">
+      <c r="J485" t="s">
+        <v>453</v>
+      </c>
+      <c r="K485" t="s">
+        <v>454</v>
+      </c>
+      <c r="L485" t="s">
+        <v>331</v>
+      </c>
+      <c r="M485" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="486" spans="1:13">
       <c r="A486">
         <v>485</v>
       </c>
-      <c r="B486" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B486" t="s">
+        <v>429</v>
+      </c>
+      <c r="C486" t="s">
+        <v>90</v>
+      </c>
+      <c r="D486" t="s">
+        <v>211</v>
+      </c>
+      <c r="E486" t="s">
+        <v>212</v>
+      </c>
+      <c r="F486" t="s">
+        <v>17</v>
+      </c>
+      <c r="G486" t="s">
+        <v>18</v>
       </c>
       <c r="I486" s="1">
         <v>50</v>
       </c>
-      <c r="J486" t="str">
-[...12 lines deleted...]
-    <row r="487">
+      <c r="J486" t="s">
+        <v>495</v>
+      </c>
+      <c r="K486" t="s">
+        <v>496</v>
+      </c>
+      <c r="L486" t="s">
+        <v>333</v>
+      </c>
+      <c r="M486" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="487" spans="1:13">
       <c r="A487">
         <v>486</v>
       </c>
-      <c r="B487" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B487" t="s">
+        <v>429</v>
+      </c>
+      <c r="C487" t="s">
+        <v>90</v>
+      </c>
+      <c r="D487" t="s">
+        <v>211</v>
+      </c>
+      <c r="E487" t="s">
+        <v>212</v>
+      </c>
+      <c r="F487" t="s">
+        <v>17</v>
+      </c>
+      <c r="G487" t="s">
+        <v>18</v>
       </c>
       <c r="I487" s="1">
         <v>329319</v>
       </c>
-      <c r="J487" t="str">
-[...12 lines deleted...]
-    <row r="488">
+      <c r="J487" t="s">
+        <v>497</v>
+      </c>
+      <c r="K487" t="s">
+        <v>498</v>
+      </c>
+      <c r="L487" t="s">
+        <v>333</v>
+      </c>
+      <c r="M487" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="488" spans="1:13">
       <c r="A488">
         <v>487</v>
       </c>
-      <c r="B488" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B488" t="s">
+        <v>429</v>
+      </c>
+      <c r="C488" t="s">
+        <v>90</v>
+      </c>
+      <c r="D488" t="s">
+        <v>211</v>
+      </c>
+      <c r="E488" t="s">
+        <v>212</v>
+      </c>
+      <c r="F488" t="s">
+        <v>17</v>
+      </c>
+      <c r="G488" t="s">
+        <v>18</v>
       </c>
       <c r="I488" s="1">
         <v>3397</v>
       </c>
-      <c r="J488" t="str">
-[...12 lines deleted...]
-    <row r="489">
+      <c r="J488" t="s">
+        <v>434</v>
+      </c>
+      <c r="K488" t="s">
+        <v>90</v>
+      </c>
+      <c r="L488" t="s">
+        <v>333</v>
+      </c>
+      <c r="M488" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="489" spans="1:13">
       <c r="A489">
         <v>488</v>
       </c>
-      <c r="B489" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B489" t="s">
+        <v>429</v>
+      </c>
+      <c r="C489" t="s">
+        <v>90</v>
+      </c>
+      <c r="D489" t="s">
+        <v>211</v>
+      </c>
+      <c r="E489" t="s">
+        <v>212</v>
+      </c>
+      <c r="F489" t="s">
+        <v>17</v>
+      </c>
+      <c r="G489" t="s">
+        <v>18</v>
       </c>
       <c r="I489" s="1">
         <v>75000</v>
       </c>
-      <c r="J489" t="str">
-[...12 lines deleted...]
-    <row r="490">
+      <c r="J489" t="s">
+        <v>453</v>
+      </c>
+      <c r="K489" t="s">
+        <v>454</v>
+      </c>
+      <c r="L489" t="s">
+        <v>333</v>
+      </c>
+      <c r="M489" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="490" spans="1:13">
       <c r="A490">
         <v>489</v>
       </c>
-      <c r="B490" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B490" t="s">
+        <v>429</v>
+      </c>
+      <c r="C490" t="s">
+        <v>90</v>
+      </c>
+      <c r="D490" t="s">
+        <v>211</v>
+      </c>
+      <c r="E490" t="s">
+        <v>212</v>
+      </c>
+      <c r="F490" t="s">
+        <v>17</v>
+      </c>
+      <c r="G490" t="s">
+        <v>18</v>
       </c>
       <c r="I490" s="1">
         <v>3243</v>
       </c>
-      <c r="J490" t="str">
-[...12 lines deleted...]
-    <row r="491">
+      <c r="J490" t="s">
+        <v>495</v>
+      </c>
+      <c r="K490" t="s">
+        <v>496</v>
+      </c>
+      <c r="L490" t="s">
+        <v>215</v>
+      </c>
+      <c r="M490" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="491" spans="1:13">
       <c r="A491">
         <v>490</v>
       </c>
-      <c r="B491" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B491" t="s">
+        <v>429</v>
+      </c>
+      <c r="C491" t="s">
+        <v>90</v>
+      </c>
+      <c r="D491" t="s">
+        <v>211</v>
+      </c>
+      <c r="E491" t="s">
+        <v>212</v>
+      </c>
+      <c r="F491" t="s">
+        <v>17</v>
+      </c>
+      <c r="G491" t="s">
+        <v>18</v>
       </c>
       <c r="I491" s="1">
         <v>73713</v>
       </c>
-      <c r="J491" t="str">
-[...12 lines deleted...]
-    <row r="492">
+      <c r="J491" t="s">
+        <v>497</v>
+      </c>
+      <c r="K491" t="s">
+        <v>498</v>
+      </c>
+      <c r="L491" t="s">
+        <v>215</v>
+      </c>
+      <c r="M491" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="492" spans="1:13">
       <c r="A492">
         <v>491</v>
       </c>
-      <c r="B492" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B492" t="s">
+        <v>429</v>
+      </c>
+      <c r="C492" t="s">
+        <v>90</v>
+      </c>
+      <c r="D492" t="s">
+        <v>211</v>
+      </c>
+      <c r="E492" t="s">
+        <v>212</v>
+      </c>
+      <c r="F492" t="s">
+        <v>17</v>
+      </c>
+      <c r="G492" t="s">
+        <v>18</v>
       </c>
       <c r="I492" s="1">
         <v>350</v>
       </c>
-      <c r="J492" t="str">
-[...12 lines deleted...]
-    <row r="493">
+      <c r="J492" t="s">
+        <v>434</v>
+      </c>
+      <c r="K492" t="s">
+        <v>90</v>
+      </c>
+      <c r="L492" t="s">
+        <v>215</v>
+      </c>
+      <c r="M492" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="493" spans="1:13">
       <c r="A493">
         <v>492</v>
       </c>
-      <c r="B493" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B493" t="s">
+        <v>429</v>
+      </c>
+      <c r="C493" t="s">
+        <v>90</v>
+      </c>
+      <c r="D493" t="s">
+        <v>211</v>
+      </c>
+      <c r="E493" t="s">
+        <v>212</v>
+      </c>
+      <c r="F493" t="s">
+        <v>17</v>
+      </c>
+      <c r="G493" t="s">
+        <v>18</v>
       </c>
       <c r="I493" s="1">
         <v>30396</v>
       </c>
-      <c r="J493" t="str">
-[...12 lines deleted...]
-    <row r="494">
+      <c r="J493" t="s">
+        <v>495</v>
+      </c>
+      <c r="K493" t="s">
+        <v>496</v>
+      </c>
+      <c r="L493" t="s">
+        <v>213</v>
+      </c>
+      <c r="M493" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="494" spans="1:13">
       <c r="A494">
         <v>493</v>
       </c>
-      <c r="B494" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B494" t="s">
+        <v>429</v>
+      </c>
+      <c r="C494" t="s">
+        <v>90</v>
+      </c>
+      <c r="D494" t="s">
+        <v>211</v>
+      </c>
+      <c r="E494" t="s">
+        <v>212</v>
+      </c>
+      <c r="F494" t="s">
+        <v>17</v>
+      </c>
+      <c r="G494" t="s">
+        <v>18</v>
       </c>
       <c r="I494" s="1">
         <v>205604</v>
       </c>
-      <c r="J494" t="str">
-[...12 lines deleted...]
-    <row r="495">
+      <c r="J494" t="s">
+        <v>497</v>
+      </c>
+      <c r="K494" t="s">
+        <v>498</v>
+      </c>
+      <c r="L494" t="s">
+        <v>213</v>
+      </c>
+      <c r="M494" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="495" spans="1:13">
       <c r="A495">
         <v>494</v>
       </c>
-      <c r="B495" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B495" t="s">
+        <v>429</v>
+      </c>
+      <c r="C495" t="s">
+        <v>90</v>
+      </c>
+      <c r="D495" t="s">
+        <v>211</v>
+      </c>
+      <c r="E495" t="s">
+        <v>212</v>
+      </c>
+      <c r="F495" t="s">
+        <v>17</v>
+      </c>
+      <c r="G495" t="s">
+        <v>18</v>
       </c>
       <c r="I495" s="1">
         <v>20000</v>
       </c>
-      <c r="J495" t="str">
-[...12 lines deleted...]
-    <row r="496">
+      <c r="J495" t="s">
+        <v>434</v>
+      </c>
+      <c r="K495" t="s">
+        <v>90</v>
+      </c>
+      <c r="L495" t="s">
+        <v>213</v>
+      </c>
+      <c r="M495" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="496" spans="1:13">
       <c r="A496">
         <v>495</v>
       </c>
-      <c r="B496" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B496" t="s">
+        <v>429</v>
+      </c>
+      <c r="C496" t="s">
+        <v>90</v>
+      </c>
+      <c r="D496" t="s">
+        <v>211</v>
+      </c>
+      <c r="E496" t="s">
+        <v>212</v>
+      </c>
+      <c r="F496" t="s">
+        <v>17</v>
+      </c>
+      <c r="G496" t="s">
+        <v>18</v>
       </c>
       <c r="I496" s="1">
         <v>17700</v>
       </c>
-      <c r="J496" t="str">
-[...12 lines deleted...]
-    <row r="497">
+      <c r="J496" t="s">
+        <v>493</v>
+      </c>
+      <c r="K496" t="s">
+        <v>494</v>
+      </c>
+      <c r="L496" t="s">
+        <v>737</v>
+      </c>
+      <c r="M496" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="497" spans="1:13">
       <c r="A497">
         <v>496</v>
       </c>
-      <c r="B497" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B497" t="s">
+        <v>429</v>
+      </c>
+      <c r="C497" t="s">
+        <v>90</v>
+      </c>
+      <c r="D497" t="s">
+        <v>211</v>
+      </c>
+      <c r="E497" t="s">
+        <v>212</v>
+      </c>
+      <c r="F497" t="s">
+        <v>17</v>
+      </c>
+      <c r="G497" t="s">
+        <v>18</v>
       </c>
       <c r="I497" s="1">
         <v>10500</v>
       </c>
-      <c r="J497" t="str">
-[...12 lines deleted...]
-    <row r="498">
+      <c r="J497" t="s">
+        <v>497</v>
+      </c>
+      <c r="K497" t="s">
+        <v>498</v>
+      </c>
+      <c r="L497" t="s">
+        <v>737</v>
+      </c>
+      <c r="M497" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="498" spans="1:13">
       <c r="A498">
         <v>497</v>
       </c>
-      <c r="B498" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B498" t="s">
+        <v>429</v>
+      </c>
+      <c r="C498" t="s">
+        <v>90</v>
+      </c>
+      <c r="D498" t="s">
+        <v>211</v>
+      </c>
+      <c r="E498" t="s">
+        <v>212</v>
+      </c>
+      <c r="F498" t="s">
+        <v>17</v>
+      </c>
+      <c r="G498" t="s">
+        <v>18</v>
       </c>
       <c r="I498" s="1">
         <v>5900</v>
       </c>
-      <c r="J498" t="str">
-[...12 lines deleted...]
-    <row r="499">
+      <c r="J498" t="s">
+        <v>501</v>
+      </c>
+      <c r="K498" t="s">
+        <v>502</v>
+      </c>
+      <c r="L498" t="s">
+        <v>737</v>
+      </c>
+      <c r="M498" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="499" spans="1:13">
       <c r="A499">
         <v>498</v>
       </c>
-      <c r="B499" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B499" t="s">
+        <v>429</v>
+      </c>
+      <c r="C499" t="s">
+        <v>90</v>
+      </c>
+      <c r="D499" t="s">
+        <v>211</v>
+      </c>
+      <c r="E499" t="s">
+        <v>212</v>
+      </c>
+      <c r="F499" t="s">
+        <v>17</v>
+      </c>
+      <c r="G499" t="s">
+        <v>18</v>
       </c>
       <c r="I499" s="1">
         <v>400</v>
       </c>
-      <c r="J499" t="str">
-[...12 lines deleted...]
-    <row r="500">
+      <c r="J499" t="s">
+        <v>503</v>
+      </c>
+      <c r="K499" t="s">
+        <v>504</v>
+      </c>
+      <c r="L499" t="s">
+        <v>737</v>
+      </c>
+      <c r="M499" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="500" spans="1:13">
       <c r="A500">
         <v>499</v>
       </c>
-      <c r="B500" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B500" t="s">
+        <v>429</v>
+      </c>
+      <c r="C500" t="s">
+        <v>90</v>
+      </c>
+      <c r="D500" t="s">
+        <v>335</v>
+      </c>
+      <c r="E500" t="s">
+        <v>336</v>
+      </c>
+      <c r="F500" t="s">
+        <v>17</v>
+      </c>
+      <c r="G500" t="s">
+        <v>18</v>
       </c>
       <c r="I500" s="1">
         <v>35825</v>
       </c>
-      <c r="J500" t="str">
-[...12 lines deleted...]
-    <row r="501">
+      <c r="J500" t="s">
+        <v>495</v>
+      </c>
+      <c r="K500" t="s">
+        <v>496</v>
+      </c>
+      <c r="L500" t="s">
+        <v>739</v>
+      </c>
+      <c r="M500" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="501" spans="1:13">
       <c r="A501">
         <v>500</v>
       </c>
-      <c r="B501" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B501" t="s">
+        <v>429</v>
+      </c>
+      <c r="C501" t="s">
+        <v>90</v>
+      </c>
+      <c r="D501" t="s">
+        <v>335</v>
+      </c>
+      <c r="E501" t="s">
+        <v>336</v>
+      </c>
+      <c r="F501" t="s">
+        <v>17</v>
+      </c>
+      <c r="G501" t="s">
+        <v>18</v>
       </c>
       <c r="I501" s="1">
         <v>60000</v>
       </c>
-      <c r="J501" t="str">
-[...12 lines deleted...]
-    <row r="502">
+      <c r="J501" t="s">
+        <v>453</v>
+      </c>
+      <c r="K501" t="s">
+        <v>454</v>
+      </c>
+      <c r="L501" t="s">
+        <v>741</v>
+      </c>
+      <c r="M501" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="502" spans="1:13">
       <c r="A502">
         <v>501</v>
       </c>
-      <c r="B502" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B502" t="s">
+        <v>429</v>
+      </c>
+      <c r="C502" t="s">
+        <v>90</v>
+      </c>
+      <c r="D502" t="s">
+        <v>335</v>
+      </c>
+      <c r="E502" t="s">
+        <v>336</v>
+      </c>
+      <c r="F502" t="s">
+        <v>17</v>
+      </c>
+      <c r="G502" t="s">
+        <v>18</v>
       </c>
       <c r="I502" s="1">
         <v>69845</v>
       </c>
-      <c r="J502" t="str">
-[...12 lines deleted...]
-    <row r="503">
+      <c r="J502" t="s">
+        <v>439</v>
+      </c>
+      <c r="K502" t="s">
+        <v>440</v>
+      </c>
+      <c r="L502" t="s">
+        <v>337</v>
+      </c>
+      <c r="M502" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="503" spans="1:13">
       <c r="A503">
         <v>502</v>
       </c>
-      <c r="B503" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B503" t="s">
+        <v>429</v>
+      </c>
+      <c r="C503" t="s">
+        <v>90</v>
+      </c>
+      <c r="D503" t="s">
+        <v>335</v>
+      </c>
+      <c r="E503" t="s">
+        <v>336</v>
+      </c>
+      <c r="F503" t="s">
+        <v>17</v>
+      </c>
+      <c r="G503" t="s">
+        <v>18</v>
       </c>
       <c r="I503" s="1">
         <v>18738</v>
       </c>
-      <c r="J503" t="str">
-[...12 lines deleted...]
-    <row r="504">
+      <c r="J503" t="s">
+        <v>497</v>
+      </c>
+      <c r="K503" t="s">
+        <v>498</v>
+      </c>
+      <c r="L503" t="s">
+        <v>739</v>
+      </c>
+      <c r="M503" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="504" spans="1:13">
       <c r="A504">
         <v>503</v>
       </c>
-      <c r="B504" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B504" t="s">
+        <v>429</v>
+      </c>
+      <c r="C504" t="s">
+        <v>90</v>
+      </c>
+      <c r="D504" t="s">
+        <v>335</v>
+      </c>
+      <c r="E504" t="s">
+        <v>336</v>
+      </c>
+      <c r="F504" t="s">
+        <v>17</v>
+      </c>
+      <c r="G504" t="s">
+        <v>18</v>
       </c>
       <c r="I504" s="1">
         <v>100</v>
       </c>
-      <c r="J504" t="str">
-[...12 lines deleted...]
-    <row r="505">
+      <c r="J504" t="s">
+        <v>468</v>
+      </c>
+      <c r="K504" t="s">
+        <v>469</v>
+      </c>
+      <c r="L504" t="s">
+        <v>739</v>
+      </c>
+      <c r="M504" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="505" spans="1:13">
       <c r="A505">
         <v>504</v>
       </c>
-      <c r="B505" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B505" t="s">
+        <v>429</v>
+      </c>
+      <c r="C505" t="s">
+        <v>90</v>
+      </c>
+      <c r="D505" t="s">
+        <v>335</v>
+      </c>
+      <c r="E505" t="s">
+        <v>336</v>
+      </c>
+      <c r="F505" t="s">
+        <v>17</v>
+      </c>
+      <c r="G505" t="s">
+        <v>18</v>
       </c>
       <c r="I505" s="1">
         <v>6000</v>
       </c>
-      <c r="J505" t="str">
-[...12 lines deleted...]
-    <row r="506">
+      <c r="J505" t="s">
+        <v>434</v>
+      </c>
+      <c r="K505" t="s">
+        <v>90</v>
+      </c>
+      <c r="L505" t="s">
+        <v>739</v>
+      </c>
+      <c r="M505" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="506" spans="1:13">
       <c r="A506">
         <v>505</v>
       </c>
-      <c r="B506" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B506" t="s">
+        <v>429</v>
+      </c>
+      <c r="C506" t="s">
+        <v>90</v>
+      </c>
+      <c r="D506" t="s">
+        <v>335</v>
+      </c>
+      <c r="E506" t="s">
+        <v>336</v>
+      </c>
+      <c r="F506" t="s">
+        <v>17</v>
+      </c>
+      <c r="G506" t="s">
+        <v>18</v>
       </c>
       <c r="I506" s="1">
         <v>14300</v>
       </c>
-      <c r="J506" t="str">
-[...12 lines deleted...]
-    <row r="507">
+      <c r="J506" t="s">
+        <v>493</v>
+      </c>
+      <c r="K506" t="s">
+        <v>494</v>
+      </c>
+      <c r="L506" t="s">
+        <v>337</v>
+      </c>
+      <c r="M506" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="507" spans="1:13">
       <c r="A507">
         <v>506</v>
       </c>
-      <c r="B507" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B507" t="s">
+        <v>429</v>
+      </c>
+      <c r="C507" t="s">
+        <v>90</v>
+      </c>
+      <c r="D507" t="s">
+        <v>335</v>
+      </c>
+      <c r="E507" t="s">
+        <v>336</v>
+      </c>
+      <c r="F507" t="s">
+        <v>17</v>
+      </c>
+      <c r="G507" t="s">
+        <v>18</v>
       </c>
       <c r="I507" s="1">
         <v>15713</v>
       </c>
-      <c r="J507" t="str">
-[...12 lines deleted...]
-    <row r="508">
+      <c r="J507" t="s">
+        <v>497</v>
+      </c>
+      <c r="K507" t="s">
+        <v>498</v>
+      </c>
+      <c r="L507" t="s">
+        <v>337</v>
+      </c>
+      <c r="M507" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="508" spans="1:13">
       <c r="A508">
         <v>507</v>
       </c>
-      <c r="B508" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B508" t="s">
+        <v>429</v>
+      </c>
+      <c r="C508" t="s">
+        <v>90</v>
+      </c>
+      <c r="D508" t="s">
+        <v>335</v>
+      </c>
+      <c r="E508" t="s">
+        <v>336</v>
+      </c>
+      <c r="F508" t="s">
+        <v>17</v>
+      </c>
+      <c r="G508" t="s">
+        <v>18</v>
       </c>
       <c r="I508" s="1">
         <v>4500</v>
       </c>
-      <c r="J508" t="str">
-[...12 lines deleted...]
-    <row r="509">
+      <c r="J508" t="s">
+        <v>501</v>
+      </c>
+      <c r="K508" t="s">
+        <v>502</v>
+      </c>
+      <c r="L508" t="s">
+        <v>337</v>
+      </c>
+      <c r="M508" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="509" spans="1:13">
       <c r="A509">
         <v>508</v>
       </c>
-      <c r="B509" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B509" t="s">
+        <v>429</v>
+      </c>
+      <c r="C509" t="s">
+        <v>90</v>
+      </c>
+      <c r="D509" t="s">
+        <v>335</v>
+      </c>
+      <c r="E509" t="s">
+        <v>336</v>
+      </c>
+      <c r="F509" t="s">
+        <v>17</v>
+      </c>
+      <c r="G509" t="s">
+        <v>18</v>
       </c>
       <c r="I509" s="1">
         <v>1197</v>
       </c>
-      <c r="J509" t="str">
-[...12 lines deleted...]
-    <row r="510">
+      <c r="J509" t="s">
+        <v>503</v>
+      </c>
+      <c r="K509" t="s">
+        <v>504</v>
+      </c>
+      <c r="L509" t="s">
+        <v>337</v>
+      </c>
+      <c r="M509" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="510" spans="1:13">
       <c r="A510">
         <v>509</v>
       </c>
-      <c r="B510" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B510" t="s">
+        <v>429</v>
+      </c>
+      <c r="C510" t="s">
+        <v>90</v>
+      </c>
+      <c r="D510" t="s">
+        <v>335</v>
+      </c>
+      <c r="E510" t="s">
+        <v>336</v>
+      </c>
+      <c r="F510" t="s">
+        <v>17</v>
+      </c>
+      <c r="G510" t="s">
+        <v>18</v>
       </c>
       <c r="I510" s="1">
         <v>350</v>
       </c>
-      <c r="J510" t="str">
-[...12 lines deleted...]
-    <row r="511">
+      <c r="J510" t="s">
+        <v>505</v>
+      </c>
+      <c r="K510" t="s">
+        <v>506</v>
+      </c>
+      <c r="L510" t="s">
+        <v>337</v>
+      </c>
+      <c r="M510" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="511" spans="1:13">
       <c r="A511">
         <v>510</v>
       </c>
-      <c r="B511" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B511" t="s">
+        <v>429</v>
+      </c>
+      <c r="C511" t="s">
+        <v>90</v>
+      </c>
+      <c r="D511" t="s">
+        <v>335</v>
+      </c>
+      <c r="E511" t="s">
+        <v>336</v>
+      </c>
+      <c r="F511" t="s">
+        <v>17</v>
+      </c>
+      <c r="G511" t="s">
+        <v>18</v>
       </c>
       <c r="I511" s="1">
         <v>600</v>
       </c>
-      <c r="J511" t="str">
-[...12 lines deleted...]
-    <row r="512">
+      <c r="J511" t="s">
+        <v>468</v>
+      </c>
+      <c r="K511" t="s">
+        <v>469</v>
+      </c>
+      <c r="L511" t="s">
+        <v>337</v>
+      </c>
+      <c r="M511" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="512" spans="1:13">
       <c r="A512">
         <v>511</v>
       </c>
-      <c r="B512" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B512" t="s">
+        <v>567</v>
+      </c>
+      <c r="C512" t="s">
+        <v>568</v>
+      </c>
+      <c r="D512" t="s">
+        <v>217</v>
+      </c>
+      <c r="E512" t="s">
+        <v>218</v>
+      </c>
+      <c r="F512" t="s">
+        <v>17</v>
+      </c>
+      <c r="G512" t="s">
+        <v>18</v>
       </c>
       <c r="I512" s="1">
         <v>2142229</v>
       </c>
-      <c r="J512" t="str">
-[...12 lines deleted...]
-    <row r="513">
+      <c r="J512" t="s">
+        <v>569</v>
+      </c>
+      <c r="K512" t="s">
+        <v>570</v>
+      </c>
+      <c r="L512" t="s">
+        <v>351</v>
+      </c>
+      <c r="M512" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="513" spans="1:13">
       <c r="A513">
         <v>512</v>
       </c>
-      <c r="B513" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B513" t="s">
+        <v>567</v>
+      </c>
+      <c r="C513" t="s">
+        <v>568</v>
+      </c>
+      <c r="D513" t="s">
+        <v>217</v>
+      </c>
+      <c r="E513" t="s">
+        <v>218</v>
+      </c>
+      <c r="F513" t="s">
+        <v>17</v>
+      </c>
+      <c r="G513" t="s">
+        <v>18</v>
       </c>
       <c r="I513" s="1">
         <v>367465</v>
       </c>
-      <c r="J513" t="str">
-[...12 lines deleted...]
-    <row r="514">
+      <c r="J513" t="s">
+        <v>569</v>
+      </c>
+      <c r="K513" t="s">
+        <v>570</v>
+      </c>
+      <c r="L513" t="s">
+        <v>219</v>
+      </c>
+      <c r="M513" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="514" spans="1:13">
       <c r="A514">
         <v>513</v>
       </c>
-      <c r="B514" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B514" t="s">
+        <v>567</v>
+      </c>
+      <c r="C514" t="s">
+        <v>568</v>
+      </c>
+      <c r="D514" t="s">
+        <v>217</v>
+      </c>
+      <c r="E514" t="s">
+        <v>218</v>
+      </c>
+      <c r="F514" t="s">
+        <v>17</v>
+      </c>
+      <c r="G514" t="s">
+        <v>18</v>
       </c>
       <c r="I514" s="1">
         <v>50000</v>
       </c>
-      <c r="J514" t="str">
-[...12 lines deleted...]
-    <row r="515">
+      <c r="J514" t="s">
+        <v>569</v>
+      </c>
+      <c r="K514" t="s">
+        <v>570</v>
+      </c>
+      <c r="L514" t="s">
+        <v>743</v>
+      </c>
+      <c r="M514" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="515" spans="1:13">
       <c r="A515">
         <v>514</v>
       </c>
-      <c r="B515" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B515" t="s">
+        <v>567</v>
+      </c>
+      <c r="C515" t="s">
+        <v>568</v>
+      </c>
+      <c r="D515" t="s">
+        <v>217</v>
+      </c>
+      <c r="E515" t="s">
+        <v>218</v>
+      </c>
+      <c r="F515" t="s">
+        <v>17</v>
+      </c>
+      <c r="G515" t="s">
+        <v>18</v>
       </c>
       <c r="I515" s="1">
         <v>70911</v>
       </c>
-      <c r="J515" t="str">
-[...12 lines deleted...]
-    <row r="516">
+      <c r="J515" t="s">
+        <v>569</v>
+      </c>
+      <c r="K515" t="s">
+        <v>570</v>
+      </c>
+      <c r="L515" t="s">
+        <v>221</v>
+      </c>
+      <c r="M515" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="516" spans="1:13">
       <c r="A516">
         <v>515</v>
       </c>
-      <c r="B516" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B516" t="s">
+        <v>591</v>
+      </c>
+      <c r="C516" t="s">
+        <v>592</v>
+      </c>
+      <c r="D516" t="s">
+        <v>217</v>
+      </c>
+      <c r="E516" t="s">
+        <v>218</v>
+      </c>
+      <c r="F516" t="s">
+        <v>17</v>
+      </c>
+      <c r="G516" t="s">
+        <v>18</v>
       </c>
       <c r="I516" s="1">
         <v>4500</v>
       </c>
-      <c r="J516" t="str">
-[...12 lines deleted...]
-    <row r="517">
+      <c r="J516" t="s">
+        <v>593</v>
+      </c>
+      <c r="K516" t="s">
+        <v>594</v>
+      </c>
+      <c r="L516" t="s">
+        <v>353</v>
+      </c>
+      <c r="M516" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="517" spans="1:13">
       <c r="A517">
         <v>516</v>
       </c>
-      <c r="B517" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B517" t="s">
+        <v>591</v>
+      </c>
+      <c r="C517" t="s">
+        <v>592</v>
+      </c>
+      <c r="D517" t="s">
+        <v>217</v>
+      </c>
+      <c r="E517" t="s">
+        <v>218</v>
+      </c>
+      <c r="F517" t="s">
+        <v>17</v>
+      </c>
+      <c r="G517" t="s">
+        <v>18</v>
       </c>
       <c r="I517" s="1">
         <v>2132</v>
       </c>
-      <c r="J517" t="str">
-[...12 lines deleted...]
-    <row r="518">
+      <c r="J517" t="s">
+        <v>593</v>
+      </c>
+      <c r="K517" t="s">
+        <v>594</v>
+      </c>
+      <c r="L517" t="s">
+        <v>347</v>
+      </c>
+      <c r="M517" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="518" spans="1:13">
       <c r="A518">
         <v>517</v>
       </c>
-      <c r="B518" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B518" t="s">
+        <v>591</v>
+      </c>
+      <c r="C518" t="s">
+        <v>592</v>
+      </c>
+      <c r="D518" t="s">
+        <v>217</v>
+      </c>
+      <c r="E518" t="s">
+        <v>218</v>
+      </c>
+      <c r="F518" t="s">
+        <v>17</v>
+      </c>
+      <c r="G518" t="s">
+        <v>18</v>
       </c>
       <c r="I518" s="1">
         <v>197649</v>
       </c>
-      <c r="J518" t="str">
-[...12 lines deleted...]
-    <row r="519">
+      <c r="J518" t="s">
+        <v>593</v>
+      </c>
+      <c r="K518" t="s">
+        <v>594</v>
+      </c>
+      <c r="L518" t="s">
+        <v>351</v>
+      </c>
+      <c r="M518" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="519" spans="1:13">
       <c r="A519">
         <v>518</v>
       </c>
-      <c r="B519" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B519" t="s">
+        <v>591</v>
+      </c>
+      <c r="C519" t="s">
+        <v>592</v>
+      </c>
+      <c r="D519" t="s">
+        <v>217</v>
+      </c>
+      <c r="E519" t="s">
+        <v>218</v>
+      </c>
+      <c r="F519" t="s">
+        <v>17</v>
+      </c>
+      <c r="G519" t="s">
+        <v>18</v>
       </c>
       <c r="I519" s="1">
         <v>114053</v>
       </c>
-      <c r="J519" t="str">
-[...12 lines deleted...]
-    <row r="520">
+      <c r="J519" t="s">
+        <v>593</v>
+      </c>
+      <c r="K519" t="s">
+        <v>594</v>
+      </c>
+      <c r="L519" t="s">
+        <v>603</v>
+      </c>
+      <c r="M519" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="520" spans="1:13">
       <c r="A520">
         <v>519</v>
       </c>
-      <c r="B520" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B520" t="s">
+        <v>591</v>
+      </c>
+      <c r="C520" t="s">
+        <v>592</v>
+      </c>
+      <c r="D520" t="s">
+        <v>217</v>
+      </c>
+      <c r="E520" t="s">
+        <v>218</v>
+      </c>
+      <c r="F520" t="s">
+        <v>17</v>
+      </c>
+      <c r="G520" t="s">
+        <v>18</v>
       </c>
       <c r="I520" s="1">
         <v>1250</v>
       </c>
-      <c r="J520" t="str">
-[...12 lines deleted...]
-    <row r="521">
+      <c r="J520" t="s">
+        <v>593</v>
+      </c>
+      <c r="K520" t="s">
+        <v>594</v>
+      </c>
+      <c r="L520" t="s">
+        <v>605</v>
+      </c>
+      <c r="M520" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="521" spans="1:13">
       <c r="A521">
         <v>520</v>
       </c>
-      <c r="B521" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B521" t="s">
+        <v>693</v>
+      </c>
+      <c r="C521" t="s">
+        <v>283</v>
+      </c>
+      <c r="D521" t="s">
+        <v>217</v>
+      </c>
+      <c r="E521" t="s">
+        <v>218</v>
+      </c>
+      <c r="F521" t="s">
+        <v>17</v>
+      </c>
+      <c r="G521" t="s">
+        <v>18</v>
       </c>
       <c r="I521" s="1">
         <v>1178</v>
       </c>
-      <c r="J521" t="str">
-[...12 lines deleted...]
-    <row r="522">
+      <c r="J521" t="s">
+        <v>694</v>
+      </c>
+      <c r="K521" t="s">
+        <v>285</v>
+      </c>
+      <c r="L521" t="s">
+        <v>599</v>
+      </c>
+      <c r="M521" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="522" spans="1:13">
       <c r="A522">
         <v>521</v>
       </c>
-      <c r="B522" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B522" t="s">
+        <v>693</v>
+      </c>
+      <c r="C522" t="s">
+        <v>283</v>
+      </c>
+      <c r="D522" t="s">
+        <v>217</v>
+      </c>
+      <c r="E522" t="s">
+        <v>218</v>
+      </c>
+      <c r="F522" t="s">
+        <v>17</v>
+      </c>
+      <c r="G522" t="s">
+        <v>18</v>
       </c>
       <c r="I522" s="1">
         <v>352</v>
       </c>
-      <c r="J522" t="str">
-[...12 lines deleted...]
-    <row r="523">
+      <c r="J522" t="s">
+        <v>694</v>
+      </c>
+      <c r="K522" t="s">
+        <v>285</v>
+      </c>
+      <c r="L522" t="s">
+        <v>347</v>
+      </c>
+      <c r="M522" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="523" spans="1:13">
       <c r="A523">
         <v>522</v>
       </c>
-      <c r="B523" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B523" t="s">
+        <v>693</v>
+      </c>
+      <c r="C523" t="s">
+        <v>283</v>
+      </c>
+      <c r="D523" t="s">
+        <v>217</v>
+      </c>
+      <c r="E523" t="s">
+        <v>218</v>
+      </c>
+      <c r="F523" t="s">
+        <v>17</v>
+      </c>
+      <c r="G523" t="s">
+        <v>18</v>
       </c>
       <c r="I523" s="1">
         <v>251</v>
       </c>
-      <c r="J523" t="str">
-[...12 lines deleted...]
-    <row r="524">
+      <c r="J523" t="s">
+        <v>694</v>
+      </c>
+      <c r="K523" t="s">
+        <v>285</v>
+      </c>
+      <c r="L523" t="s">
+        <v>349</v>
+      </c>
+      <c r="M523" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="524" spans="1:13">
       <c r="A524">
         <v>523</v>
       </c>
-      <c r="B524" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B524" t="s">
+        <v>693</v>
+      </c>
+      <c r="C524" t="s">
+        <v>283</v>
+      </c>
+      <c r="D524" t="s">
+        <v>217</v>
+      </c>
+      <c r="E524" t="s">
+        <v>218</v>
+      </c>
+      <c r="F524" t="s">
+        <v>17</v>
+      </c>
+      <c r="G524" t="s">
+        <v>18</v>
       </c>
       <c r="I524" s="1">
         <v>65514</v>
       </c>
-      <c r="J524" t="str">
-[...12 lines deleted...]
-    <row r="525">
+      <c r="J524" t="s">
+        <v>694</v>
+      </c>
+      <c r="K524" t="s">
+        <v>285</v>
+      </c>
+      <c r="L524" t="s">
+        <v>351</v>
+      </c>
+      <c r="M524" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="525" spans="1:13">
       <c r="A525">
         <v>524</v>
       </c>
-      <c r="B525" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B525" t="s">
+        <v>693</v>
+      </c>
+      <c r="C525" t="s">
+        <v>283</v>
+      </c>
+      <c r="D525" t="s">
+        <v>217</v>
+      </c>
+      <c r="E525" t="s">
+        <v>218</v>
+      </c>
+      <c r="F525" t="s">
+        <v>17</v>
+      </c>
+      <c r="G525" t="s">
+        <v>18</v>
       </c>
       <c r="I525" s="1">
         <v>1022</v>
       </c>
-      <c r="J525" t="str">
-[...12 lines deleted...]
-    <row r="526">
+      <c r="J525" t="s">
+        <v>694</v>
+      </c>
+      <c r="K525" t="s">
+        <v>285</v>
+      </c>
+      <c r="L525" t="s">
+        <v>353</v>
+      </c>
+      <c r="M525" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="526" spans="1:13">
       <c r="A526">
         <v>525</v>
       </c>
-      <c r="B526" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B526" t="s">
+        <v>693</v>
+      </c>
+      <c r="C526" t="s">
+        <v>283</v>
+      </c>
+      <c r="D526" t="s">
+        <v>217</v>
+      </c>
+      <c r="E526" t="s">
+        <v>218</v>
+      </c>
+      <c r="F526" t="s">
+        <v>17</v>
+      </c>
+      <c r="G526" t="s">
+        <v>18</v>
       </c>
       <c r="I526" s="1">
         <v>17326</v>
       </c>
-      <c r="J526" t="str">
-[...12 lines deleted...]
-    <row r="527">
+      <c r="J526" t="s">
+        <v>694</v>
+      </c>
+      <c r="K526" t="s">
+        <v>285</v>
+      </c>
+      <c r="L526" t="s">
+        <v>603</v>
+      </c>
+      <c r="M526" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="527" spans="1:13">
       <c r="A527">
         <v>526</v>
       </c>
-      <c r="B527" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B527" t="s">
+        <v>693</v>
+      </c>
+      <c r="C527" t="s">
+        <v>283</v>
+      </c>
+      <c r="D527" t="s">
+        <v>217</v>
+      </c>
+      <c r="E527" t="s">
+        <v>218</v>
+      </c>
+      <c r="F527" t="s">
+        <v>17</v>
+      </c>
+      <c r="G527" t="s">
+        <v>18</v>
       </c>
       <c r="I527" s="1">
         <v>206</v>
       </c>
-      <c r="J527" t="str">
-[...12 lines deleted...]
-    <row r="528">
+      <c r="J527" t="s">
+        <v>694</v>
+      </c>
+      <c r="K527" t="s">
+        <v>285</v>
+      </c>
+      <c r="L527" t="s">
+        <v>605</v>
+      </c>
+      <c r="M527" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="528" spans="1:13">
       <c r="A528">
         <v>527</v>
       </c>
-      <c r="B528" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B528" t="s">
+        <v>745</v>
+      </c>
+      <c r="C528" t="s">
+        <v>746</v>
+      </c>
+      <c r="D528" t="s">
+        <v>223</v>
+      </c>
+      <c r="E528" t="s">
+        <v>224</v>
+      </c>
+      <c r="F528" t="s">
+        <v>17</v>
+      </c>
+      <c r="G528" t="s">
+        <v>18</v>
       </c>
       <c r="I528" s="1">
         <v>2158000</v>
       </c>
-      <c r="J528" t="str">
-[...12 lines deleted...]
-    <row r="529">
+      <c r="J528" t="s">
+        <v>747</v>
+      </c>
+      <c r="K528" t="s">
+        <v>748</v>
+      </c>
+      <c r="L528" t="s">
+        <v>749</v>
+      </c>
+      <c r="M528" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="529" spans="1:13">
       <c r="A529">
         <v>528</v>
       </c>
-      <c r="B529" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B529" t="s">
+        <v>745</v>
+      </c>
+      <c r="C529" t="s">
+        <v>746</v>
+      </c>
+      <c r="D529" t="s">
+        <v>223</v>
+      </c>
+      <c r="E529" t="s">
+        <v>224</v>
+      </c>
+      <c r="F529" t="s">
+        <v>17</v>
+      </c>
+      <c r="G529" t="s">
+        <v>18</v>
       </c>
       <c r="I529" s="1">
         <v>20000</v>
       </c>
-      <c r="J529" t="str">
-[...12 lines deleted...]
-    <row r="530">
+      <c r="J529" t="s">
+        <v>747</v>
+      </c>
+      <c r="K529" t="s">
+        <v>748</v>
+      </c>
+      <c r="L529" t="s">
+        <v>751</v>
+      </c>
+      <c r="M529" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="530" spans="1:13">
       <c r="A530">
         <v>529</v>
       </c>
-      <c r="B530" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B530" t="s">
+        <v>745</v>
+      </c>
+      <c r="C530" t="s">
+        <v>746</v>
+      </c>
+      <c r="D530" t="s">
+        <v>223</v>
+      </c>
+      <c r="E530" t="s">
+        <v>224</v>
+      </c>
+      <c r="F530" t="s">
+        <v>17</v>
+      </c>
+      <c r="G530" t="s">
+        <v>18</v>
       </c>
       <c r="I530" s="1">
         <v>6848032</v>
       </c>
-      <c r="J530" t="str">
-[...12 lines deleted...]
-    <row r="531">
+      <c r="J530" t="s">
+        <v>753</v>
+      </c>
+      <c r="K530" t="s">
+        <v>754</v>
+      </c>
+      <c r="L530" t="s">
+        <v>225</v>
+      </c>
+      <c r="M530" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="531" spans="1:13">
       <c r="A531">
         <v>530</v>
       </c>
-      <c r="B531" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B531" t="s">
+        <v>745</v>
+      </c>
+      <c r="C531" t="s">
+        <v>746</v>
+      </c>
+      <c r="D531" t="s">
+        <v>223</v>
+      </c>
+      <c r="E531" t="s">
+        <v>224</v>
+      </c>
+      <c r="F531" t="s">
+        <v>17</v>
+      </c>
+      <c r="G531" t="s">
+        <v>18</v>
       </c>
       <c r="I531" s="1">
         <v>325801</v>
       </c>
-      <c r="J531" t="str">
-[...12 lines deleted...]
-    <row r="532">
+      <c r="J531" t="s">
+        <v>755</v>
+      </c>
+      <c r="K531" t="s">
+        <v>756</v>
+      </c>
+      <c r="L531" t="s">
+        <v>225</v>
+      </c>
+      <c r="M531" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="532" spans="1:13">
       <c r="A532">
         <v>531</v>
       </c>
-      <c r="B532" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B532" t="s">
+        <v>745</v>
+      </c>
+      <c r="C532" t="s">
+        <v>746</v>
+      </c>
+      <c r="D532" t="s">
+        <v>223</v>
+      </c>
+      <c r="E532" t="s">
+        <v>224</v>
+      </c>
+      <c r="F532" t="s">
+        <v>17</v>
+      </c>
+      <c r="G532" t="s">
+        <v>18</v>
       </c>
       <c r="I532" s="1">
         <v>35000</v>
       </c>
-      <c r="J532" t="str">
-[...12 lines deleted...]
-    <row r="533">
+      <c r="J532" t="s">
+        <v>747</v>
+      </c>
+      <c r="K532" t="s">
+        <v>748</v>
+      </c>
+      <c r="L532" t="s">
+        <v>757</v>
+      </c>
+      <c r="M532" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="533" spans="1:13">
       <c r="A533">
         <v>532</v>
       </c>
-      <c r="B533" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B533" t="s">
+        <v>745</v>
+      </c>
+      <c r="C533" t="s">
+        <v>746</v>
+      </c>
+      <c r="D533" t="s">
+        <v>223</v>
+      </c>
+      <c r="E533" t="s">
+        <v>224</v>
+      </c>
+      <c r="F533" t="s">
+        <v>17</v>
+      </c>
+      <c r="G533" t="s">
+        <v>18</v>
       </c>
       <c r="I533" s="1">
         <v>82137</v>
       </c>
-      <c r="J533" t="str">
-[...12 lines deleted...]
-    <row r="534">
+      <c r="J533" t="s">
+        <v>759</v>
+      </c>
+      <c r="K533" t="s">
+        <v>760</v>
+      </c>
+      <c r="L533" t="s">
+        <v>225</v>
+      </c>
+      <c r="M533" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="534" spans="1:13">
       <c r="A534">
         <v>533</v>
       </c>
-      <c r="B534" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B534" t="s">
+        <v>745</v>
+      </c>
+      <c r="C534" t="s">
+        <v>746</v>
+      </c>
+      <c r="D534" t="s">
+        <v>223</v>
+      </c>
+      <c r="E534" t="s">
+        <v>224</v>
+      </c>
+      <c r="F534" t="s">
+        <v>17</v>
+      </c>
+      <c r="G534" t="s">
+        <v>18</v>
       </c>
       <c r="I534" s="1">
         <v>114000</v>
       </c>
-      <c r="J534" t="str">
-[...12 lines deleted...]
-    <row r="535">
+      <c r="J534" t="s">
+        <v>761</v>
+      </c>
+      <c r="K534" t="s">
+        <v>762</v>
+      </c>
+      <c r="L534" t="s">
+        <v>225</v>
+      </c>
+      <c r="M534" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="535" spans="1:13">
       <c r="A535">
         <v>534</v>
       </c>
-      <c r="B535" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B535" t="s">
+        <v>745</v>
+      </c>
+      <c r="C535" t="s">
+        <v>746</v>
+      </c>
+      <c r="D535" t="s">
+        <v>223</v>
+      </c>
+      <c r="E535" t="s">
+        <v>224</v>
+      </c>
+      <c r="F535" t="s">
+        <v>17</v>
+      </c>
+      <c r="G535" t="s">
+        <v>18</v>
       </c>
       <c r="I535" s="1">
         <v>30000</v>
       </c>
-      <c r="J535" t="str">
-[...12 lines deleted...]
-    <row r="536">
+      <c r="J535" t="s">
+        <v>763</v>
+      </c>
+      <c r="K535" t="s">
+        <v>764</v>
+      </c>
+      <c r="L535" t="s">
+        <v>227</v>
+      </c>
+      <c r="M535" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="536" spans="1:13">
       <c r="A536">
         <v>535</v>
       </c>
-      <c r="B536" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B536" t="s">
+        <v>745</v>
+      </c>
+      <c r="C536" t="s">
+        <v>746</v>
+      </c>
+      <c r="D536" t="s">
+        <v>223</v>
+      </c>
+      <c r="E536" t="s">
+        <v>224</v>
+      </c>
+      <c r="F536" t="s">
+        <v>17</v>
+      </c>
+      <c r="G536" t="s">
+        <v>18</v>
       </c>
       <c r="I536" s="1">
         <v>66000</v>
       </c>
-      <c r="J536" t="str">
-[...12 lines deleted...]
-    <row r="537">
+      <c r="J536" t="s">
+        <v>765</v>
+      </c>
+      <c r="K536" t="s">
+        <v>766</v>
+      </c>
+      <c r="L536" t="s">
+        <v>227</v>
+      </c>
+      <c r="M536" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="537" spans="1:13">
       <c r="A537">
         <v>536</v>
       </c>
-      <c r="B537" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B537" t="s">
+        <v>745</v>
+      </c>
+      <c r="C537" t="s">
+        <v>746</v>
+      </c>
+      <c r="D537" t="s">
+        <v>223</v>
+      </c>
+      <c r="E537" t="s">
+        <v>224</v>
+      </c>
+      <c r="F537" t="s">
+        <v>17</v>
+      </c>
+      <c r="G537" t="s">
+        <v>18</v>
       </c>
       <c r="I537" s="1">
         <v>696089</v>
       </c>
-      <c r="J537" t="str">
-[...12 lines deleted...]
-    <row r="538">
+      <c r="J537" t="s">
+        <v>747</v>
+      </c>
+      <c r="K537" t="s">
+        <v>748</v>
+      </c>
+      <c r="L537" t="s">
+        <v>373</v>
+      </c>
+      <c r="M537" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="538" spans="1:13">
       <c r="A538">
         <v>537</v>
       </c>
-      <c r="B538" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B538" t="s">
+        <v>745</v>
+      </c>
+      <c r="C538" t="s">
+        <v>746</v>
+      </c>
+      <c r="D538" t="s">
+        <v>223</v>
+      </c>
+      <c r="E538" t="s">
+        <v>224</v>
+      </c>
+      <c r="F538" t="s">
+        <v>17</v>
+      </c>
+      <c r="G538" t="s">
+        <v>18</v>
       </c>
       <c r="I538" s="1">
         <v>127500</v>
       </c>
-      <c r="J538" t="str">
-[...12 lines deleted...]
-    <row r="539">
+      <c r="J538" t="s">
+        <v>747</v>
+      </c>
+      <c r="K538" t="s">
+        <v>748</v>
+      </c>
+      <c r="L538" t="s">
+        <v>767</v>
+      </c>
+      <c r="M538" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="539" spans="1:13">
       <c r="A539">
         <v>538</v>
       </c>
-      <c r="B539" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B539" t="s">
+        <v>745</v>
+      </c>
+      <c r="C539" t="s">
+        <v>746</v>
+      </c>
+      <c r="D539" t="s">
+        <v>223</v>
+      </c>
+      <c r="E539" t="s">
+        <v>224</v>
+      </c>
+      <c r="F539" t="s">
+        <v>17</v>
+      </c>
+      <c r="G539" t="s">
+        <v>18</v>
       </c>
       <c r="I539" s="1">
         <v>25000</v>
       </c>
-      <c r="J539" t="str">
-[...12 lines deleted...]
-    <row r="540">
+      <c r="J539" t="s">
+        <v>747</v>
+      </c>
+      <c r="K539" t="s">
+        <v>748</v>
+      </c>
+      <c r="L539" t="s">
+        <v>769</v>
+      </c>
+      <c r="M539" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="540" spans="1:13">
       <c r="A540">
         <v>539</v>
       </c>
-      <c r="B540" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B540" t="s">
+        <v>771</v>
+      </c>
+      <c r="C540" t="s">
+        <v>772</v>
+      </c>
+      <c r="D540" t="s">
+        <v>132</v>
+      </c>
+      <c r="E540" t="s">
+        <v>133</v>
+      </c>
+      <c r="F540" t="s">
+        <v>17</v>
+      </c>
+      <c r="G540" t="s">
+        <v>18</v>
       </c>
       <c r="I540" s="1">
         <v>5745000</v>
       </c>
-      <c r="J540" t="str">
-[...12 lines deleted...]
-    <row r="541">
+      <c r="J540" t="s">
+        <v>773</v>
+      </c>
+      <c r="K540" t="s">
+        <v>774</v>
+      </c>
+      <c r="L540" t="s">
+        <v>134</v>
+      </c>
+      <c r="M540" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="541" spans="1:13">
       <c r="A541">
         <v>540</v>
       </c>
-      <c r="B541" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B541" t="s">
+        <v>775</v>
+      </c>
+      <c r="C541" t="s">
+        <v>776</v>
+      </c>
+      <c r="D541" t="s">
+        <v>375</v>
+      </c>
+      <c r="E541" t="s">
+        <v>376</v>
+      </c>
+      <c r="F541" t="s">
+        <v>17</v>
+      </c>
+      <c r="G541" t="s">
+        <v>18</v>
       </c>
       <c r="I541" s="1">
         <v>319000</v>
       </c>
-      <c r="J541" t="str">
-[...12 lines deleted...]
-    <row r="542">
+      <c r="J541" t="s">
+        <v>777</v>
+      </c>
+      <c r="K541" t="s">
+        <v>778</v>
+      </c>
+      <c r="L541" t="s">
+        <v>779</v>
+      </c>
+      <c r="M541" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="542" spans="1:13">
       <c r="A542">
         <v>541</v>
       </c>
-      <c r="B542" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B542" t="s">
+        <v>775</v>
+      </c>
+      <c r="C542" t="s">
+        <v>776</v>
+      </c>
+      <c r="D542" t="s">
+        <v>375</v>
+      </c>
+      <c r="E542" t="s">
+        <v>376</v>
+      </c>
+      <c r="F542" t="s">
+        <v>17</v>
+      </c>
+      <c r="G542" t="s">
+        <v>18</v>
       </c>
       <c r="I542" s="1">
         <v>292037</v>
       </c>
-      <c r="J542" t="str">
-[...12 lines deleted...]
-    <row r="543">
+      <c r="J542" t="s">
+        <v>777</v>
+      </c>
+      <c r="K542" t="s">
+        <v>778</v>
+      </c>
+      <c r="L542" t="s">
+        <v>781</v>
+      </c>
+      <c r="M542" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="543" spans="1:13">
       <c r="A543">
         <v>542</v>
       </c>
-      <c r="B543" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B543" t="s">
+        <v>775</v>
+      </c>
+      <c r="C543" t="s">
+        <v>776</v>
+      </c>
+      <c r="D543" t="s">
+        <v>375</v>
+      </c>
+      <c r="E543" t="s">
+        <v>376</v>
+      </c>
+      <c r="F543" t="s">
+        <v>17</v>
+      </c>
+      <c r="G543" t="s">
+        <v>18</v>
       </c>
       <c r="I543" s="1">
         <v>100918</v>
       </c>
-      <c r="J543" t="str">
-[...12 lines deleted...]
-    <row r="544">
+      <c r="J543" t="s">
+        <v>777</v>
+      </c>
+      <c r="K543" t="s">
+        <v>778</v>
+      </c>
+      <c r="L543" t="s">
+        <v>783</v>
+      </c>
+      <c r="M543" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="544" spans="1:13">
       <c r="A544">
         <v>543</v>
       </c>
-      <c r="B544" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B544" t="s">
+        <v>775</v>
+      </c>
+      <c r="C544" t="s">
+        <v>776</v>
+      </c>
+      <c r="D544" t="s">
+        <v>375</v>
+      </c>
+      <c r="E544" t="s">
+        <v>376</v>
+      </c>
+      <c r="F544" t="s">
+        <v>17</v>
+      </c>
+      <c r="G544" t="s">
+        <v>18</v>
       </c>
       <c r="I544" s="1">
         <v>176803</v>
       </c>
-      <c r="J544" t="str">
-[...12 lines deleted...]
-    <row r="545">
+      <c r="J544" t="s">
+        <v>777</v>
+      </c>
+      <c r="K544" t="s">
+        <v>778</v>
+      </c>
+      <c r="L544" t="s">
+        <v>785</v>
+      </c>
+      <c r="M544" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="545" spans="1:13">
       <c r="A545">
         <v>544</v>
       </c>
-      <c r="B545" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B545" t="s">
+        <v>771</v>
+      </c>
+      <c r="C545" t="s">
+        <v>772</v>
+      </c>
+      <c r="D545" t="s">
+        <v>385</v>
+      </c>
+      <c r="E545" t="s">
+        <v>386</v>
+      </c>
+      <c r="F545" t="s">
+        <v>17</v>
+      </c>
+      <c r="G545" t="s">
+        <v>18</v>
       </c>
       <c r="I545" s="1">
         <v>528000</v>
       </c>
-      <c r="J545" t="str">
-[...12 lines deleted...]
-    <row r="546">
+      <c r="J545" t="s">
+        <v>773</v>
+      </c>
+      <c r="K545" t="s">
+        <v>774</v>
+      </c>
+      <c r="L545" t="s">
+        <v>387</v>
+      </c>
+      <c r="M545" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="546" spans="1:13">
       <c r="A546">
         <v>545</v>
       </c>
-      <c r="B546" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B546" t="s">
+        <v>591</v>
+      </c>
+      <c r="C546" t="s">
+        <v>592</v>
+      </c>
+      <c r="D546" t="s">
+        <v>140</v>
+      </c>
+      <c r="E546" t="s">
+        <v>141</v>
+      </c>
+      <c r="F546" t="s">
+        <v>17</v>
+      </c>
+      <c r="G546" t="s">
+        <v>18</v>
       </c>
       <c r="I546" s="1">
         <v>8521</v>
       </c>
-      <c r="J546" t="str">
-[...12 lines deleted...]
-    <row r="547">
+      <c r="J546" t="s">
+        <v>593</v>
+      </c>
+      <c r="K546" t="s">
+        <v>594</v>
+      </c>
+      <c r="L546" t="s">
+        <v>787</v>
+      </c>
+      <c r="M546" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="547" spans="1:13">
       <c r="A547">
         <v>546</v>
       </c>
-      <c r="B547" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B547" t="s">
+        <v>789</v>
+      </c>
+      <c r="C547" t="s">
+        <v>790</v>
+      </c>
+      <c r="D547" t="s">
+        <v>140</v>
+      </c>
+      <c r="E547" t="s">
+        <v>141</v>
+      </c>
+      <c r="F547" t="s">
+        <v>17</v>
+      </c>
+      <c r="G547" t="s">
+        <v>18</v>
       </c>
       <c r="I547" s="1">
         <v>30000</v>
       </c>
-      <c r="J547" t="str">
-[...12 lines deleted...]
-    <row r="548">
+      <c r="J547" t="s">
+        <v>791</v>
+      </c>
+      <c r="K547" t="s">
+        <v>792</v>
+      </c>
+      <c r="L547" t="s">
+        <v>142</v>
+      </c>
+      <c r="M547" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="548" spans="1:13">
       <c r="A548">
         <v>547</v>
       </c>
-      <c r="B548" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B548" t="s">
+        <v>789</v>
+      </c>
+      <c r="C548" t="s">
+        <v>790</v>
+      </c>
+      <c r="D548" t="s">
+        <v>140</v>
+      </c>
+      <c r="E548" t="s">
+        <v>141</v>
+      </c>
+      <c r="F548" t="s">
+        <v>17</v>
+      </c>
+      <c r="G548" t="s">
+        <v>18</v>
       </c>
       <c r="I548" s="1">
         <v>2896</v>
       </c>
-      <c r="J548" t="str">
-[...12 lines deleted...]
-    <row r="549">
+      <c r="J548" t="s">
+        <v>791</v>
+      </c>
+      <c r="K548" t="s">
+        <v>792</v>
+      </c>
+      <c r="L548" t="s">
+        <v>793</v>
+      </c>
+      <c r="M548" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="549" spans="1:13">
       <c r="A549">
         <v>548</v>
       </c>
-      <c r="B549" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B549" t="s">
+        <v>429</v>
+      </c>
+      <c r="C549" t="s">
+        <v>90</v>
+      </c>
+      <c r="D549" t="s">
+        <v>144</v>
+      </c>
+      <c r="E549" t="s">
+        <v>145</v>
+      </c>
+      <c r="F549" t="s">
+        <v>17</v>
+      </c>
+      <c r="G549" t="s">
+        <v>18</v>
       </c>
       <c r="I549" s="1">
         <v>152720</v>
       </c>
-      <c r="J549" t="str">
-[...12 lines deleted...]
-    <row r="550">
+      <c r="J549" t="s">
+        <v>480</v>
+      </c>
+      <c r="K549" t="s">
+        <v>481</v>
+      </c>
+      <c r="L549" t="s">
+        <v>148</v>
+      </c>
+      <c r="M549" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="550" spans="1:13">
       <c r="A550">
         <v>549</v>
       </c>
-      <c r="B550" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B550" t="s">
+        <v>429</v>
+      </c>
+      <c r="C550" t="s">
+        <v>90</v>
+      </c>
+      <c r="D550" t="s">
+        <v>144</v>
+      </c>
+      <c r="E550" t="s">
+        <v>145</v>
+      </c>
+      <c r="F550" t="s">
+        <v>17</v>
+      </c>
+      <c r="G550" t="s">
+        <v>18</v>
       </c>
       <c r="I550" s="1">
         <v>77500</v>
       </c>
-      <c r="J550" t="str">
-[...12 lines deleted...]
-    <row r="551">
+      <c r="J550" t="s">
+        <v>480</v>
+      </c>
+      <c r="K550" t="s">
+        <v>481</v>
+      </c>
+      <c r="L550" t="s">
+        <v>795</v>
+      </c>
+      <c r="M550" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="551" spans="1:13">
       <c r="A551">
         <v>550</v>
       </c>
-      <c r="B551" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B551" t="s">
+        <v>429</v>
+      </c>
+      <c r="C551" t="s">
+        <v>90</v>
+      </c>
+      <c r="D551" t="s">
+        <v>144</v>
+      </c>
+      <c r="E551" t="s">
+        <v>145</v>
+      </c>
+      <c r="F551" t="s">
+        <v>17</v>
+      </c>
+      <c r="G551" t="s">
+        <v>18</v>
       </c>
       <c r="I551" s="1">
         <v>50340</v>
       </c>
-      <c r="J551" t="str">
-[...12 lines deleted...]
-    <row r="552">
+      <c r="J551" t="s">
+        <v>480</v>
+      </c>
+      <c r="K551" t="s">
+        <v>481</v>
+      </c>
+      <c r="L551" t="s">
+        <v>797</v>
+      </c>
+      <c r="M551" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="552" spans="1:13">
       <c r="A552">
         <v>551</v>
       </c>
-      <c r="B552" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B552" t="s">
+        <v>429</v>
+      </c>
+      <c r="C552" t="s">
+        <v>90</v>
+      </c>
+      <c r="D552" t="s">
+        <v>144</v>
+      </c>
+      <c r="E552" t="s">
+        <v>145</v>
+      </c>
+      <c r="F552" t="s">
+        <v>17</v>
+      </c>
+      <c r="G552" t="s">
+        <v>18</v>
       </c>
       <c r="I552" s="1">
         <v>547658</v>
       </c>
-      <c r="J552" t="str">
-[...12 lines deleted...]
-    <row r="553">
+      <c r="J552" t="s">
+        <v>439</v>
+      </c>
+      <c r="K552" t="s">
+        <v>440</v>
+      </c>
+      <c r="L552" t="s">
+        <v>799</v>
+      </c>
+      <c r="M552" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="553" spans="1:13">
       <c r="A553">
         <v>552</v>
       </c>
-      <c r="B553" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B553" t="s">
+        <v>429</v>
+      </c>
+      <c r="C553" t="s">
+        <v>90</v>
+      </c>
+      <c r="D553" t="s">
+        <v>144</v>
+      </c>
+      <c r="E553" t="s">
+        <v>145</v>
+      </c>
+      <c r="F553" t="s">
+        <v>17</v>
+      </c>
+      <c r="G553" t="s">
+        <v>18</v>
       </c>
       <c r="I553" s="1">
         <v>9895</v>
       </c>
-      <c r="J553" t="str">
-[...12 lines deleted...]
-    <row r="554">
+      <c r="J553" t="s">
+        <v>434</v>
+      </c>
+      <c r="K553" t="s">
+        <v>90</v>
+      </c>
+      <c r="L553" t="s">
+        <v>801</v>
+      </c>
+      <c r="M553" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="554" spans="1:13">
       <c r="A554">
         <v>553</v>
       </c>
-      <c r="B554" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B554" t="s">
+        <v>429</v>
+      </c>
+      <c r="C554" t="s">
+        <v>90</v>
+      </c>
+      <c r="D554" t="s">
+        <v>144</v>
+      </c>
+      <c r="E554" t="s">
+        <v>145</v>
+      </c>
+      <c r="F554" t="s">
+        <v>17</v>
+      </c>
+      <c r="G554" t="s">
+        <v>18</v>
       </c>
       <c r="I554" s="1">
         <v>40000</v>
       </c>
-      <c r="J554" t="str">
-[...12 lines deleted...]
-    <row r="555">
+      <c r="J554" t="s">
+        <v>480</v>
+      </c>
+      <c r="K554" t="s">
+        <v>481</v>
+      </c>
+      <c r="L554" t="s">
+        <v>152</v>
+      </c>
+      <c r="M554" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="555" spans="1:13">
       <c r="A555">
         <v>554</v>
       </c>
-      <c r="B555" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B555" t="s">
+        <v>429</v>
+      </c>
+      <c r="C555" t="s">
+        <v>90</v>
+      </c>
+      <c r="D555" t="s">
+        <v>255</v>
+      </c>
+      <c r="E555" t="s">
+        <v>256</v>
+      </c>
+      <c r="F555" t="s">
+        <v>17</v>
+      </c>
+      <c r="G555" t="s">
+        <v>18</v>
       </c>
       <c r="I555" s="1">
         <v>293181</v>
       </c>
-      <c r="J555" t="str">
-[...12 lines deleted...]
-    <row r="556">
+      <c r="J555" t="s">
+        <v>439</v>
+      </c>
+      <c r="K555" t="s">
+        <v>440</v>
+      </c>
+      <c r="L555" t="s">
+        <v>803</v>
+      </c>
+      <c r="M555" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="556" spans="1:13">
       <c r="A556">
         <v>555</v>
       </c>
-      <c r="B556" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B556" t="s">
+        <v>429</v>
+      </c>
+      <c r="C556" t="s">
+        <v>90</v>
+      </c>
+      <c r="D556" t="s">
+        <v>255</v>
+      </c>
+      <c r="E556" t="s">
+        <v>256</v>
+      </c>
+      <c r="F556" t="s">
+        <v>17</v>
+      </c>
+      <c r="G556" t="s">
+        <v>18</v>
       </c>
       <c r="I556" s="1">
         <v>208000</v>
       </c>
-      <c r="J556" t="str">
-[...12 lines deleted...]
-    <row r="557">
+      <c r="J556" t="s">
+        <v>439</v>
+      </c>
+      <c r="K556" t="s">
+        <v>440</v>
+      </c>
+      <c r="L556" t="s">
+        <v>258</v>
+      </c>
+      <c r="M556" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="557" spans="1:13">
       <c r="A557">
         <v>556</v>
       </c>
-      <c r="B557" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B557" t="s">
+        <v>429</v>
+      </c>
+      <c r="C557" t="s">
+        <v>90</v>
+      </c>
+      <c r="D557" t="s">
+        <v>255</v>
+      </c>
+      <c r="E557" t="s">
+        <v>256</v>
+      </c>
+      <c r="F557" t="s">
+        <v>17</v>
+      </c>
+      <c r="G557" t="s">
+        <v>18</v>
       </c>
       <c r="I557" s="1">
         <v>2950</v>
       </c>
-      <c r="J557" t="str">
-[...12 lines deleted...]
-    <row r="558">
+      <c r="J557" t="s">
+        <v>497</v>
+      </c>
+      <c r="K557" t="s">
+        <v>498</v>
+      </c>
+      <c r="L557" t="s">
+        <v>803</v>
+      </c>
+      <c r="M557" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="558" spans="1:13">
       <c r="A558">
         <v>557</v>
       </c>
-      <c r="B558" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B558" t="s">
+        <v>429</v>
+      </c>
+      <c r="C558" t="s">
+        <v>90</v>
+      </c>
+      <c r="D558" t="s">
+        <v>255</v>
+      </c>
+      <c r="E558" t="s">
+        <v>256</v>
+      </c>
+      <c r="F558" t="s">
+        <v>17</v>
+      </c>
+      <c r="G558" t="s">
+        <v>18</v>
       </c>
       <c r="I558" s="1">
         <v>445</v>
       </c>
-      <c r="J558" t="str">
-[...12 lines deleted...]
-    <row r="559">
+      <c r="J558" t="s">
+        <v>449</v>
+      </c>
+      <c r="K558" t="s">
+        <v>450</v>
+      </c>
+      <c r="L558" t="s">
+        <v>258</v>
+      </c>
+      <c r="M558" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="559" spans="1:13">
       <c r="A559">
         <v>558</v>
       </c>
-      <c r="B559" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B559" t="s">
+        <v>429</v>
+      </c>
+      <c r="C559" t="s">
+        <v>90</v>
+      </c>
+      <c r="D559" t="s">
+        <v>255</v>
+      </c>
+      <c r="E559" t="s">
+        <v>256</v>
+      </c>
+      <c r="F559" t="s">
+        <v>17</v>
+      </c>
+      <c r="G559" t="s">
+        <v>18</v>
       </c>
       <c r="I559" s="1">
         <v>1014</v>
       </c>
-      <c r="J559" t="str">
-[...12 lines deleted...]
-    <row r="560">
+      <c r="J559" t="s">
+        <v>497</v>
+      </c>
+      <c r="K559" t="s">
+        <v>498</v>
+      </c>
+      <c r="L559" t="s">
+        <v>258</v>
+      </c>
+      <c r="M559" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="560" spans="1:13">
       <c r="A560">
         <v>559</v>
       </c>
-      <c r="B560" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B560" t="s">
+        <v>429</v>
+      </c>
+      <c r="C560" t="s">
+        <v>90</v>
+      </c>
+      <c r="D560" t="s">
+        <v>255</v>
+      </c>
+      <c r="E560" t="s">
+        <v>256</v>
+      </c>
+      <c r="F560" t="s">
+        <v>17</v>
+      </c>
+      <c r="G560" t="s">
+        <v>18</v>
       </c>
       <c r="I560" s="1">
         <v>100</v>
       </c>
-      <c r="J560" t="str">
-[...12 lines deleted...]
-    <row r="561">
+      <c r="J560" t="s">
+        <v>503</v>
+      </c>
+      <c r="K560" t="s">
+        <v>504</v>
+      </c>
+      <c r="L560" t="s">
+        <v>258</v>
+      </c>
+      <c r="M560" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="561" spans="1:13">
       <c r="A561">
         <v>560</v>
       </c>
-      <c r="B561" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B561" t="s">
+        <v>429</v>
+      </c>
+      <c r="C561" t="s">
+        <v>90</v>
+      </c>
+      <c r="D561" t="s">
+        <v>255</v>
+      </c>
+      <c r="E561" t="s">
+        <v>256</v>
+      </c>
+      <c r="F561" t="s">
+        <v>17</v>
+      </c>
+      <c r="G561" t="s">
+        <v>18</v>
       </c>
       <c r="I561" s="1">
         <v>12800</v>
       </c>
-      <c r="J561" t="str">
-[...12 lines deleted...]
-    <row r="562">
+      <c r="J561" t="s">
+        <v>615</v>
+      </c>
+      <c r="K561" t="s">
+        <v>616</v>
+      </c>
+      <c r="L561" t="s">
+        <v>258</v>
+      </c>
+      <c r="M561" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="562" spans="1:13">
       <c r="A562">
         <v>561</v>
       </c>
-      <c r="B562" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B562" t="s">
+        <v>429</v>
+      </c>
+      <c r="C562" t="s">
+        <v>90</v>
+      </c>
+      <c r="D562" t="s">
+        <v>255</v>
+      </c>
+      <c r="E562" t="s">
+        <v>256</v>
+      </c>
+      <c r="F562" t="s">
+        <v>17</v>
+      </c>
+      <c r="G562" t="s">
+        <v>18</v>
       </c>
       <c r="I562" s="1">
         <v>7470</v>
       </c>
-      <c r="J562" t="str">
-[...12 lines deleted...]
-    <row r="563">
+      <c r="J562" t="s">
+        <v>434</v>
+      </c>
+      <c r="K562" t="s">
+        <v>90</v>
+      </c>
+      <c r="L562" t="s">
+        <v>258</v>
+      </c>
+      <c r="M562" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="563" spans="1:13">
       <c r="A563">
         <v>562</v>
       </c>
-      <c r="B563" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B563" t="s">
+        <v>429</v>
+      </c>
+      <c r="C563" t="s">
+        <v>90</v>
+      </c>
+      <c r="D563" t="s">
+        <v>255</v>
+      </c>
+      <c r="E563" t="s">
+        <v>256</v>
+      </c>
+      <c r="F563" t="s">
+        <v>17</v>
+      </c>
+      <c r="G563" t="s">
+        <v>18</v>
       </c>
       <c r="I563" s="1">
         <v>91</v>
       </c>
-      <c r="J563" t="str">
-[...12 lines deleted...]
-    <row r="564">
+      <c r="J563" t="s">
+        <v>495</v>
+      </c>
+      <c r="K563" t="s">
+        <v>496</v>
+      </c>
+      <c r="L563" t="s">
+        <v>260</v>
+      </c>
+      <c r="M563" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="564" spans="1:13">
       <c r="A564">
         <v>563</v>
       </c>
-      <c r="B564" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B564" t="s">
+        <v>429</v>
+      </c>
+      <c r="C564" t="s">
+        <v>90</v>
+      </c>
+      <c r="D564" t="s">
+        <v>255</v>
+      </c>
+      <c r="E564" t="s">
+        <v>256</v>
+      </c>
+      <c r="F564" t="s">
+        <v>17</v>
+      </c>
+      <c r="G564" t="s">
+        <v>18</v>
       </c>
       <c r="I564" s="1">
         <v>2400</v>
       </c>
-      <c r="J564" t="str">
-[...12 lines deleted...]
-    <row r="565">
+      <c r="J564" t="s">
+        <v>503</v>
+      </c>
+      <c r="K564" t="s">
+        <v>504</v>
+      </c>
+      <c r="L564" t="s">
+        <v>260</v>
+      </c>
+      <c r="M564" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="565" spans="1:13">
       <c r="A565">
         <v>564</v>
       </c>
-      <c r="B565" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B565" t="s">
+        <v>429</v>
+      </c>
+      <c r="C565" t="s">
+        <v>90</v>
+      </c>
+      <c r="D565" t="s">
+        <v>255</v>
+      </c>
+      <c r="E565" t="s">
+        <v>256</v>
+      </c>
+      <c r="F565" t="s">
+        <v>17</v>
+      </c>
+      <c r="G565" t="s">
+        <v>18</v>
       </c>
       <c r="I565" s="1">
         <v>1651</v>
       </c>
-      <c r="J565" t="str">
-[...12 lines deleted...]
-    <row r="566">
+      <c r="J565" t="s">
+        <v>434</v>
+      </c>
+      <c r="K565" t="s">
+        <v>90</v>
+      </c>
+      <c r="L565" t="s">
+        <v>260</v>
+      </c>
+      <c r="M565" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="566" spans="1:13">
       <c r="A566">
         <v>565</v>
       </c>
-      <c r="B566" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B566" t="s">
+        <v>429</v>
+      </c>
+      <c r="C566" t="s">
+        <v>90</v>
+      </c>
+      <c r="D566" t="s">
+        <v>255</v>
+      </c>
+      <c r="E566" t="s">
+        <v>256</v>
+      </c>
+      <c r="F566" t="s">
+        <v>17</v>
+      </c>
+      <c r="G566" t="s">
+        <v>18</v>
       </c>
       <c r="I566" s="1">
         <v>11961</v>
       </c>
-      <c r="J566" t="str">
-[...12 lines deleted...]
-    <row r="567">
+      <c r="J566" t="s">
+        <v>493</v>
+      </c>
+      <c r="K566" t="s">
+        <v>494</v>
+      </c>
+      <c r="L566" t="s">
+        <v>262</v>
+      </c>
+      <c r="M566" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="567" spans="1:13">
       <c r="A567">
         <v>566</v>
       </c>
-      <c r="B567" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B567" t="s">
+        <v>805</v>
+      </c>
+      <c r="C567" t="s">
+        <v>276</v>
+      </c>
+      <c r="D567" t="s">
+        <v>277</v>
+      </c>
+      <c r="E567" t="s">
+        <v>278</v>
+      </c>
+      <c r="F567" t="s">
+        <v>17</v>
+      </c>
+      <c r="G567" t="s">
+        <v>18</v>
       </c>
       <c r="I567" s="1">
         <v>1281000</v>
       </c>
-      <c r="J567" t="str">
-[...12 lines deleted...]
-    <row r="568">
+      <c r="J567" t="s">
+        <v>806</v>
+      </c>
+      <c r="K567" t="s">
+        <v>807</v>
+      </c>
+      <c r="L567" t="s">
+        <v>281</v>
+      </c>
+      <c r="M567" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="568" spans="1:13">
       <c r="A568">
         <v>567</v>
       </c>
-      <c r="B568" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B568" t="s">
+        <v>805</v>
+      </c>
+      <c r="C568" t="s">
+        <v>276</v>
+      </c>
+      <c r="D568" t="s">
+        <v>277</v>
+      </c>
+      <c r="E568" t="s">
+        <v>278</v>
+      </c>
+      <c r="F568" t="s">
+        <v>17</v>
+      </c>
+      <c r="G568" t="s">
+        <v>18</v>
       </c>
       <c r="I568" s="1">
         <v>17279</v>
       </c>
-      <c r="J568" t="str">
-[...12 lines deleted...]
-    <row r="569">
+      <c r="J568" t="s">
+        <v>808</v>
+      </c>
+      <c r="K568" t="s">
+        <v>809</v>
+      </c>
+      <c r="L568" t="s">
+        <v>281</v>
+      </c>
+      <c r="M568" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="569" spans="1:13">
       <c r="A569">
         <v>568</v>
       </c>
-      <c r="B569" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B569" t="s">
+        <v>429</v>
+      </c>
+      <c r="C569" t="s">
+        <v>90</v>
+      </c>
+      <c r="D569" t="s">
+        <v>173</v>
+      </c>
+      <c r="E569" t="s">
+        <v>174</v>
+      </c>
+      <c r="F569" t="s">
+        <v>17</v>
+      </c>
+      <c r="G569" t="s">
+        <v>18</v>
       </c>
       <c r="I569" s="1">
         <v>206500</v>
       </c>
-      <c r="J569" t="str">
-[...12 lines deleted...]
-    <row r="570">
+      <c r="J569" t="s">
+        <v>434</v>
+      </c>
+      <c r="K569" t="s">
+        <v>90</v>
+      </c>
+      <c r="L569" t="s">
+        <v>175</v>
+      </c>
+      <c r="M569" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="570" spans="1:13">
       <c r="A570">
         <v>569</v>
       </c>
-      <c r="B570" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B570" t="s">
+        <v>429</v>
+      </c>
+      <c r="C570" t="s">
+        <v>90</v>
+      </c>
+      <c r="D570" t="s">
+        <v>182</v>
+      </c>
+      <c r="E570" t="s">
+        <v>183</v>
+      </c>
+      <c r="F570" t="s">
+        <v>17</v>
+      </c>
+      <c r="G570" t="s">
+        <v>18</v>
       </c>
       <c r="I570" s="1">
         <v>6000</v>
       </c>
-      <c r="J570" t="str">
-[...12 lines deleted...]
-    <row r="571">
+      <c r="J570" t="s">
+        <v>497</v>
+      </c>
+      <c r="K570" t="s">
+        <v>498</v>
+      </c>
+      <c r="L570" t="s">
+        <v>810</v>
+      </c>
+      <c r="M570" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="571" spans="1:13">
       <c r="A571">
         <v>570</v>
       </c>
-      <c r="B571" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B571" t="s">
+        <v>429</v>
+      </c>
+      <c r="C571" t="s">
+        <v>90</v>
+      </c>
+      <c r="D571" t="s">
+        <v>182</v>
+      </c>
+      <c r="E571" t="s">
+        <v>183</v>
+      </c>
+      <c r="F571" t="s">
+        <v>17</v>
+      </c>
+      <c r="G571" t="s">
+        <v>18</v>
       </c>
       <c r="I571" s="1">
         <v>6653</v>
       </c>
-      <c r="J571" t="str">
-[...12 lines deleted...]
-    <row r="572">
+      <c r="J571" t="s">
+        <v>439</v>
+      </c>
+      <c r="K571" t="s">
+        <v>440</v>
+      </c>
+      <c r="L571" t="s">
+        <v>290</v>
+      </c>
+      <c r="M571" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="572" spans="1:13">
       <c r="A572">
         <v>571</v>
       </c>
-      <c r="B572" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B572" t="s">
+        <v>429</v>
+      </c>
+      <c r="C572" t="s">
+        <v>90</v>
+      </c>
+      <c r="D572" t="s">
+        <v>182</v>
+      </c>
+      <c r="E572" t="s">
+        <v>183</v>
+      </c>
+      <c r="F572" t="s">
+        <v>17</v>
+      </c>
+      <c r="G572" t="s">
+        <v>18</v>
       </c>
       <c r="I572" s="1">
         <v>11754</v>
       </c>
-      <c r="J572" t="str">
-[...12 lines deleted...]
-    <row r="573">
+      <c r="J572" t="s">
+        <v>449</v>
+      </c>
+      <c r="K572" t="s">
+        <v>450</v>
+      </c>
+      <c r="L572" t="s">
+        <v>812</v>
+      </c>
+      <c r="M572" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="573" spans="1:13">
       <c r="A573">
         <v>572</v>
       </c>
-      <c r="B573" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B573" t="s">
+        <v>429</v>
+      </c>
+      <c r="C573" t="s">
+        <v>90</v>
+      </c>
+      <c r="D573" t="s">
+        <v>182</v>
+      </c>
+      <c r="E573" t="s">
+        <v>183</v>
+      </c>
+      <c r="F573" t="s">
+        <v>17</v>
+      </c>
+      <c r="G573" t="s">
+        <v>18</v>
       </c>
       <c r="I573" s="1">
         <v>79659</v>
       </c>
-      <c r="J573" t="str">
-[...12 lines deleted...]
-    <row r="574">
+      <c r="J573" t="s">
+        <v>434</v>
+      </c>
+      <c r="K573" t="s">
+        <v>90</v>
+      </c>
+      <c r="L573" t="s">
+        <v>184</v>
+      </c>
+      <c r="M573" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="574" spans="1:13">
       <c r="A574">
         <v>573</v>
       </c>
-      <c r="B574" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B574" t="s">
+        <v>429</v>
+      </c>
+      <c r="C574" t="s">
+        <v>90</v>
+      </c>
+      <c r="D574" t="s">
+        <v>182</v>
+      </c>
+      <c r="E574" t="s">
+        <v>183</v>
+      </c>
+      <c r="F574" t="s">
+        <v>17</v>
+      </c>
+      <c r="G574" t="s">
+        <v>18</v>
       </c>
       <c r="I574" s="1">
         <v>33996</v>
       </c>
-      <c r="J574" t="str">
-[...12 lines deleted...]
-    <row r="575">
+      <c r="J574" t="s">
+        <v>493</v>
+      </c>
+      <c r="K574" t="s">
+        <v>494</v>
+      </c>
+      <c r="L574" t="s">
+        <v>290</v>
+      </c>
+      <c r="M574" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="575" spans="1:13">
       <c r="A575">
         <v>574</v>
       </c>
-      <c r="B575" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B575" t="s">
+        <v>429</v>
+      </c>
+      <c r="C575" t="s">
+        <v>90</v>
+      </c>
+      <c r="D575" t="s">
+        <v>182</v>
+      </c>
+      <c r="E575" t="s">
+        <v>183</v>
+      </c>
+      <c r="F575" t="s">
+        <v>17</v>
+      </c>
+      <c r="G575" t="s">
+        <v>18</v>
       </c>
       <c r="I575" s="1">
         <v>86</v>
       </c>
-      <c r="J575" t="str">
-[...12 lines deleted...]
-    <row r="576">
+      <c r="J575" t="s">
+        <v>495</v>
+      </c>
+      <c r="K575" t="s">
+        <v>496</v>
+      </c>
+      <c r="L575" t="s">
+        <v>290</v>
+      </c>
+      <c r="M575" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="576" spans="1:13">
       <c r="A576">
         <v>575</v>
       </c>
-      <c r="B576" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B576" t="s">
+        <v>429</v>
+      </c>
+      <c r="C576" t="s">
+        <v>90</v>
+      </c>
+      <c r="D576" t="s">
+        <v>182</v>
+      </c>
+      <c r="E576" t="s">
+        <v>183</v>
+      </c>
+      <c r="F576" t="s">
+        <v>17</v>
+      </c>
+      <c r="G576" t="s">
+        <v>18</v>
       </c>
       <c r="I576" s="1">
         <v>25782</v>
       </c>
-      <c r="J576" t="str">
-[...12 lines deleted...]
-    <row r="577">
+      <c r="J576" t="s">
+        <v>497</v>
+      </c>
+      <c r="K576" t="s">
+        <v>498</v>
+      </c>
+      <c r="L576" t="s">
+        <v>290</v>
+      </c>
+      <c r="M576" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="577" spans="1:13">
       <c r="A577">
         <v>576</v>
       </c>
-      <c r="B577" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B577" t="s">
+        <v>429</v>
+      </c>
+      <c r="C577" t="s">
+        <v>90</v>
+      </c>
+      <c r="D577" t="s">
+        <v>182</v>
+      </c>
+      <c r="E577" t="s">
+        <v>183</v>
+      </c>
+      <c r="F577" t="s">
+        <v>17</v>
+      </c>
+      <c r="G577" t="s">
+        <v>18</v>
       </c>
       <c r="I577" s="1">
         <v>90</v>
       </c>
-      <c r="J577" t="str">
-[...12 lines deleted...]
-    <row r="578">
+      <c r="J577" t="s">
+        <v>499</v>
+      </c>
+      <c r="K577" t="s">
+        <v>500</v>
+      </c>
+      <c r="L577" t="s">
+        <v>290</v>
+      </c>
+      <c r="M577" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="578" spans="1:13">
       <c r="A578">
         <v>577</v>
       </c>
-      <c r="B578" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B578" t="s">
+        <v>429</v>
+      </c>
+      <c r="C578" t="s">
+        <v>90</v>
+      </c>
+      <c r="D578" t="s">
+        <v>182</v>
+      </c>
+      <c r="E578" t="s">
+        <v>183</v>
+      </c>
+      <c r="F578" t="s">
+        <v>17</v>
+      </c>
+      <c r="G578" t="s">
+        <v>18</v>
       </c>
       <c r="I578" s="1">
         <v>1714</v>
       </c>
-      <c r="J578" t="str">
-[...12 lines deleted...]
-    <row r="579">
+      <c r="J578" t="s">
+        <v>503</v>
+      </c>
+      <c r="K578" t="s">
+        <v>504</v>
+      </c>
+      <c r="L578" t="s">
+        <v>290</v>
+      </c>
+      <c r="M578" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="579" spans="1:13">
       <c r="A579">
         <v>578</v>
       </c>
-      <c r="B579" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B579" t="s">
+        <v>429</v>
+      </c>
+      <c r="C579" t="s">
+        <v>90</v>
+      </c>
+      <c r="D579" t="s">
+        <v>182</v>
+      </c>
+      <c r="E579" t="s">
+        <v>183</v>
+      </c>
+      <c r="F579" t="s">
+        <v>17</v>
+      </c>
+      <c r="G579" t="s">
+        <v>18</v>
       </c>
       <c r="I579" s="1">
         <v>33500</v>
       </c>
-      <c r="J579" t="str">
-[...12 lines deleted...]
-    <row r="580">
+      <c r="J579" t="s">
+        <v>615</v>
+      </c>
+      <c r="K579" t="s">
+        <v>616</v>
+      </c>
+      <c r="L579" t="s">
+        <v>290</v>
+      </c>
+      <c r="M579" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="580" spans="1:13">
       <c r="A580">
         <v>579</v>
       </c>
-      <c r="B580" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B580" t="s">
+        <v>429</v>
+      </c>
+      <c r="C580" t="s">
+        <v>90</v>
+      </c>
+      <c r="D580" t="s">
+        <v>182</v>
+      </c>
+      <c r="E580" t="s">
+        <v>183</v>
+      </c>
+      <c r="F580" t="s">
+        <v>17</v>
+      </c>
+      <c r="G580" t="s">
+        <v>18</v>
       </c>
       <c r="I580" s="1">
         <v>2613</v>
       </c>
-      <c r="J580" t="str">
-[...12 lines deleted...]
-    <row r="581">
+      <c r="J580" t="s">
+        <v>505</v>
+      </c>
+      <c r="K580" t="s">
+        <v>506</v>
+      </c>
+      <c r="L580" t="s">
+        <v>290</v>
+      </c>
+      <c r="M580" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="581" spans="1:13">
       <c r="A581">
         <v>580</v>
       </c>
-      <c r="B581" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B581" t="s">
+        <v>567</v>
+      </c>
+      <c r="C581" t="s">
+        <v>568</v>
+      </c>
+      <c r="D581" t="s">
+        <v>292</v>
+      </c>
+      <c r="E581" t="s">
+        <v>293</v>
+      </c>
+      <c r="F581" t="s">
+        <v>17</v>
+      </c>
+      <c r="G581" t="s">
+        <v>18</v>
       </c>
       <c r="I581" s="1">
         <v>11000</v>
       </c>
-      <c r="J581" t="str">
-[...12 lines deleted...]
-    <row r="582">
+      <c r="J581" t="s">
+        <v>569</v>
+      </c>
+      <c r="K581" t="s">
+        <v>570</v>
+      </c>
+      <c r="L581" t="s">
+        <v>583</v>
+      </c>
+      <c r="M581" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="582" spans="1:13">
       <c r="A582">
         <v>581</v>
       </c>
-      <c r="B582" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B582" t="s">
+        <v>567</v>
+      </c>
+      <c r="C582" t="s">
+        <v>568</v>
+      </c>
+      <c r="D582" t="s">
+        <v>192</v>
+      </c>
+      <c r="E582" t="s">
+        <v>193</v>
+      </c>
+      <c r="F582" t="s">
+        <v>17</v>
+      </c>
+      <c r="G582" t="s">
+        <v>18</v>
       </c>
       <c r="I582" s="1">
         <v>460497</v>
       </c>
-      <c r="J582" t="str">
-[...12 lines deleted...]
-    <row r="583">
+      <c r="J582" t="s">
+        <v>569</v>
+      </c>
+      <c r="K582" t="s">
+        <v>570</v>
+      </c>
+      <c r="L582" t="s">
+        <v>705</v>
+      </c>
+      <c r="M582" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="583" spans="1:13">
       <c r="A583">
         <v>582</v>
       </c>
-      <c r="B583" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B583" t="s">
+        <v>567</v>
+      </c>
+      <c r="C583" t="s">
+        <v>568</v>
+      </c>
+      <c r="D583" t="s">
+        <v>192</v>
+      </c>
+      <c r="E583" t="s">
+        <v>193</v>
+      </c>
+      <c r="F583" t="s">
+        <v>17</v>
+      </c>
+      <c r="G583" t="s">
+        <v>18</v>
       </c>
       <c r="I583" s="1">
         <v>52000</v>
       </c>
-      <c r="J583" t="str">
-[...12 lines deleted...]
-    <row r="584">
+      <c r="J583" t="s">
+        <v>569</v>
+      </c>
+      <c r="K583" t="s">
+        <v>570</v>
+      </c>
+      <c r="L583" t="s">
+        <v>196</v>
+      </c>
+      <c r="M583" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="584" spans="1:13">
       <c r="A584">
         <v>583</v>
       </c>
-      <c r="B584" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B584" t="s">
+        <v>567</v>
+      </c>
+      <c r="C584" t="s">
+        <v>568</v>
+      </c>
+      <c r="D584" t="s">
+        <v>192</v>
+      </c>
+      <c r="E584" t="s">
+        <v>193</v>
+      </c>
+      <c r="F584" t="s">
+        <v>17</v>
+      </c>
+      <c r="G584" t="s">
+        <v>18</v>
       </c>
       <c r="I584" s="1">
         <v>116037</v>
       </c>
-      <c r="J584" t="str">
-[...12 lines deleted...]
-    <row r="585">
+      <c r="J584" t="s">
+        <v>569</v>
+      </c>
+      <c r="K584" t="s">
+        <v>570</v>
+      </c>
+      <c r="L584" t="s">
+        <v>697</v>
+      </c>
+      <c r="M584" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="585" spans="1:13">
       <c r="A585">
         <v>584</v>
       </c>
-      <c r="B585" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B585" t="s">
+        <v>567</v>
+      </c>
+      <c r="C585" t="s">
+        <v>568</v>
+      </c>
+      <c r="D585" t="s">
+        <v>192</v>
+      </c>
+      <c r="E585" t="s">
+        <v>193</v>
+      </c>
+      <c r="F585" t="s">
+        <v>17</v>
+      </c>
+      <c r="G585" t="s">
+        <v>18</v>
       </c>
       <c r="I585" s="1">
         <v>1560</v>
       </c>
-      <c r="J585" t="str">
-[...12 lines deleted...]
-    <row r="586">
+      <c r="J585" t="s">
+        <v>569</v>
+      </c>
+      <c r="K585" t="s">
+        <v>570</v>
+      </c>
+      <c r="L585" t="s">
+        <v>701</v>
+      </c>
+      <c r="M585" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="586" spans="1:13">
       <c r="A586">
         <v>585</v>
       </c>
-      <c r="B586" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B586" t="s">
+        <v>567</v>
+      </c>
+      <c r="C586" t="s">
+        <v>568</v>
+      </c>
+      <c r="D586" t="s">
+        <v>192</v>
+      </c>
+      <c r="E586" t="s">
+        <v>193</v>
+      </c>
+      <c r="F586" t="s">
+        <v>17</v>
+      </c>
+      <c r="G586" t="s">
+        <v>18</v>
       </c>
       <c r="I586" s="1">
         <v>14882</v>
       </c>
-      <c r="J586" t="str">
-[...12 lines deleted...]
-    <row r="587">
+      <c r="J586" t="s">
+        <v>569</v>
+      </c>
+      <c r="K586" t="s">
+        <v>570</v>
+      </c>
+      <c r="L586" t="s">
+        <v>200</v>
+      </c>
+      <c r="M586" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="587" spans="1:13">
       <c r="A587">
         <v>586</v>
       </c>
-      <c r="B587" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B587" t="s">
+        <v>567</v>
+      </c>
+      <c r="C587" t="s">
+        <v>568</v>
+      </c>
+      <c r="D587" t="s">
+        <v>192</v>
+      </c>
+      <c r="E587" t="s">
+        <v>193</v>
+      </c>
+      <c r="F587" t="s">
+        <v>17</v>
+      </c>
+      <c r="G587" t="s">
+        <v>18</v>
       </c>
       <c r="I587" s="1">
         <v>50000</v>
       </c>
-      <c r="J587" t="str">
-[...12 lines deleted...]
-    <row r="588">
+      <c r="J587" t="s">
+        <v>569</v>
+      </c>
+      <c r="K587" t="s">
+        <v>570</v>
+      </c>
+      <c r="L587" t="s">
+        <v>202</v>
+      </c>
+      <c r="M587" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="588" spans="1:13">
       <c r="A588">
         <v>587</v>
       </c>
-      <c r="B588" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B588" t="s">
+        <v>429</v>
+      </c>
+      <c r="C588" t="s">
+        <v>90</v>
+      </c>
+      <c r="D588" t="s">
+        <v>814</v>
+      </c>
+      <c r="E588" t="s">
+        <v>815</v>
+      </c>
+      <c r="F588" t="s">
+        <v>17</v>
+      </c>
+      <c r="G588" t="s">
+        <v>18</v>
       </c>
       <c r="I588" s="1">
         <v>1000</v>
       </c>
-      <c r="J588" t="str">
-[...12 lines deleted...]
-    <row r="589">
+      <c r="J588" t="s">
+        <v>493</v>
+      </c>
+      <c r="K588" t="s">
+        <v>494</v>
+      </c>
+      <c r="L588" t="s">
+        <v>816</v>
+      </c>
+      <c r="M588" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="589" spans="1:13">
       <c r="A589">
         <v>588</v>
       </c>
-      <c r="B589" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B589" t="s">
+        <v>429</v>
+      </c>
+      <c r="C589" t="s">
+        <v>90</v>
+      </c>
+      <c r="D589" t="s">
+        <v>814</v>
+      </c>
+      <c r="E589" t="s">
+        <v>815</v>
+      </c>
+      <c r="F589" t="s">
+        <v>17</v>
+      </c>
+      <c r="G589" t="s">
+        <v>18</v>
       </c>
       <c r="I589" s="1">
         <v>1000</v>
       </c>
-      <c r="J589" t="str">
-[...12 lines deleted...]
-    <row r="590">
+      <c r="J589" t="s">
+        <v>434</v>
+      </c>
+      <c r="K589" t="s">
+        <v>90</v>
+      </c>
+      <c r="L589" t="s">
+        <v>816</v>
+      </c>
+      <c r="M589" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="590" spans="1:13">
       <c r="A590">
         <v>589</v>
       </c>
-      <c r="B590" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B590" t="s">
+        <v>429</v>
+      </c>
+      <c r="C590" t="s">
+        <v>90</v>
+      </c>
+      <c r="D590" t="s">
+        <v>814</v>
+      </c>
+      <c r="E590" t="s">
+        <v>815</v>
+      </c>
+      <c r="F590" t="s">
+        <v>17</v>
+      </c>
+      <c r="G590" t="s">
+        <v>18</v>
       </c>
       <c r="I590" s="1">
         <v>8500</v>
       </c>
-      <c r="J590" t="str">
-[...12 lines deleted...]
-    <row r="591">
+      <c r="J590" t="s">
+        <v>493</v>
+      </c>
+      <c r="K590" t="s">
+        <v>494</v>
+      </c>
+      <c r="L590" t="s">
+        <v>818</v>
+      </c>
+      <c r="M590" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="591" spans="1:13">
       <c r="A591">
         <v>590</v>
       </c>
-      <c r="B591" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B591" t="s">
+        <v>429</v>
+      </c>
+      <c r="C591" t="s">
+        <v>90</v>
+      </c>
+      <c r="D591" t="s">
+        <v>814</v>
+      </c>
+      <c r="E591" t="s">
+        <v>815</v>
+      </c>
+      <c r="F591" t="s">
+        <v>17</v>
+      </c>
+      <c r="G591" t="s">
+        <v>18</v>
       </c>
       <c r="I591" s="1">
         <v>500</v>
       </c>
-      <c r="J591" t="str">
-[...12 lines deleted...]
-    <row r="592">
+      <c r="J591" t="s">
+        <v>497</v>
+      </c>
+      <c r="K591" t="s">
+        <v>498</v>
+      </c>
+      <c r="L591" t="s">
+        <v>818</v>
+      </c>
+      <c r="M591" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="592" spans="1:13">
       <c r="A592">
         <v>591</v>
       </c>
-      <c r="B592" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B592" t="s">
+        <v>429</v>
+      </c>
+      <c r="C592" t="s">
+        <v>90</v>
+      </c>
+      <c r="D592" t="s">
+        <v>814</v>
+      </c>
+      <c r="E592" t="s">
+        <v>815</v>
+      </c>
+      <c r="F592" t="s">
+        <v>17</v>
+      </c>
+      <c r="G592" t="s">
+        <v>18</v>
       </c>
       <c r="I592" s="1">
         <v>1900</v>
       </c>
-      <c r="J592" t="str">
-[...12 lines deleted...]
-    <row r="593">
+      <c r="J592" t="s">
+        <v>501</v>
+      </c>
+      <c r="K592" t="s">
+        <v>502</v>
+      </c>
+      <c r="L592" t="s">
+        <v>818</v>
+      </c>
+      <c r="M592" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="593" spans="1:13">
       <c r="A593">
         <v>592</v>
       </c>
-      <c r="B593" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B593" t="s">
+        <v>429</v>
+      </c>
+      <c r="C593" t="s">
+        <v>90</v>
+      </c>
+      <c r="D593" t="s">
+        <v>814</v>
+      </c>
+      <c r="E593" t="s">
+        <v>815</v>
+      </c>
+      <c r="F593" t="s">
+        <v>17</v>
+      </c>
+      <c r="G593" t="s">
+        <v>18</v>
       </c>
       <c r="I593" s="1">
         <v>500</v>
       </c>
-      <c r="J593" t="str">
-[...12 lines deleted...]
-    <row r="594">
+      <c r="J593" t="s">
+        <v>503</v>
+      </c>
+      <c r="K593" t="s">
+        <v>504</v>
+      </c>
+      <c r="L593" t="s">
+        <v>818</v>
+      </c>
+      <c r="M593" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="594" spans="1:13">
       <c r="A594">
         <v>593</v>
       </c>
-      <c r="B594" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B594" t="s">
+        <v>429</v>
+      </c>
+      <c r="C594" t="s">
+        <v>90</v>
+      </c>
+      <c r="D594" t="s">
+        <v>814</v>
+      </c>
+      <c r="E594" t="s">
+        <v>815</v>
+      </c>
+      <c r="F594" t="s">
+        <v>17</v>
+      </c>
+      <c r="G594" t="s">
+        <v>18</v>
       </c>
       <c r="I594" s="1">
         <v>1983</v>
       </c>
-      <c r="J594" t="str">
-[...12 lines deleted...]
-    <row r="595">
+      <c r="J594" t="s">
+        <v>439</v>
+      </c>
+      <c r="K594" t="s">
+        <v>440</v>
+      </c>
+      <c r="L594" t="s">
+        <v>818</v>
+      </c>
+      <c r="M594" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="595" spans="1:13">
       <c r="A595">
         <v>594</v>
       </c>
-      <c r="B595" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B595" t="s">
+        <v>567</v>
+      </c>
+      <c r="C595" t="s">
+        <v>568</v>
+      </c>
+      <c r="D595" t="s">
+        <v>300</v>
+      </c>
+      <c r="E595" t="s">
+        <v>301</v>
+      </c>
+      <c r="F595" t="s">
+        <v>17</v>
+      </c>
+      <c r="G595" t="s">
+        <v>18</v>
       </c>
       <c r="I595" s="1">
         <v>19940</v>
       </c>
-      <c r="J595" t="str">
-[...12 lines deleted...]
-    <row r="596">
+      <c r="J595" t="s">
+        <v>569</v>
+      </c>
+      <c r="K595" t="s">
+        <v>570</v>
+      </c>
+      <c r="L595" t="s">
+        <v>302</v>
+      </c>
+      <c r="M595" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="596" spans="1:13">
       <c r="A596">
         <v>595</v>
       </c>
-      <c r="B596" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B596" t="s">
+        <v>429</v>
+      </c>
+      <c r="C596" t="s">
+        <v>90</v>
+      </c>
+      <c r="D596" t="s">
+        <v>206</v>
+      </c>
+      <c r="E596" t="s">
+        <v>207</v>
+      </c>
+      <c r="F596" t="s">
+        <v>17</v>
+      </c>
+      <c r="G596" t="s">
+        <v>18</v>
       </c>
       <c r="I596" s="1">
         <v>20000</v>
       </c>
-      <c r="J596" t="str">
-[...12 lines deleted...]
-    <row r="597">
+      <c r="J596" t="s">
+        <v>434</v>
+      </c>
+      <c r="K596" t="s">
+        <v>90</v>
+      </c>
+      <c r="L596" t="s">
+        <v>310</v>
+      </c>
+      <c r="M596" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="597" spans="1:13">
       <c r="A597">
         <v>596</v>
       </c>
-      <c r="B597" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B597" t="s">
+        <v>429</v>
+      </c>
+      <c r="C597" t="s">
+        <v>90</v>
+      </c>
+      <c r="D597" t="s">
+        <v>206</v>
+      </c>
+      <c r="E597" t="s">
+        <v>207</v>
+      </c>
+      <c r="F597" t="s">
+        <v>17</v>
+      </c>
+      <c r="G597" t="s">
+        <v>18</v>
       </c>
       <c r="I597" s="1">
         <v>300</v>
       </c>
-      <c r="J597" t="str">
-[...12 lines deleted...]
-    <row r="598">
+      <c r="J597" t="s">
+        <v>493</v>
+      </c>
+      <c r="K597" t="s">
+        <v>494</v>
+      </c>
+      <c r="L597" t="s">
+        <v>820</v>
+      </c>
+      <c r="M597" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="598" spans="1:13">
       <c r="A598">
         <v>597</v>
       </c>
-      <c r="B598" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B598" t="s">
+        <v>429</v>
+      </c>
+      <c r="C598" t="s">
+        <v>90</v>
+      </c>
+      <c r="D598" t="s">
+        <v>206</v>
+      </c>
+      <c r="E598" t="s">
+        <v>207</v>
+      </c>
+      <c r="F598" t="s">
+        <v>17</v>
+      </c>
+      <c r="G598" t="s">
+        <v>18</v>
       </c>
       <c r="I598" s="1">
         <v>15000</v>
       </c>
-      <c r="J598" t="str">
-[...12 lines deleted...]
-    <row r="599">
+      <c r="J598" t="s">
+        <v>497</v>
+      </c>
+      <c r="K598" t="s">
+        <v>498</v>
+      </c>
+      <c r="L598" t="s">
+        <v>820</v>
+      </c>
+      <c r="M598" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="599" spans="1:13">
       <c r="A599">
         <v>598</v>
       </c>
-      <c r="B599" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B599" t="s">
+        <v>429</v>
+      </c>
+      <c r="C599" t="s">
+        <v>90</v>
+      </c>
+      <c r="D599" t="s">
+        <v>206</v>
+      </c>
+      <c r="E599" t="s">
+        <v>207</v>
+      </c>
+      <c r="F599" t="s">
+        <v>17</v>
+      </c>
+      <c r="G599" t="s">
+        <v>18</v>
       </c>
       <c r="I599" s="1">
         <v>100</v>
       </c>
-      <c r="J599" t="str">
-[...12 lines deleted...]
-    <row r="600">
+      <c r="J599" t="s">
+        <v>503</v>
+      </c>
+      <c r="K599" t="s">
+        <v>504</v>
+      </c>
+      <c r="L599" t="s">
+        <v>820</v>
+      </c>
+      <c r="M599" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="600" spans="1:13">
       <c r="A600">
         <v>599</v>
       </c>
-      <c r="B600" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B600" t="s">
+        <v>685</v>
+      </c>
+      <c r="C600" t="s">
+        <v>686</v>
+      </c>
+      <c r="D600" t="s">
+        <v>112</v>
+      </c>
+      <c r="E600" t="s">
+        <v>113</v>
+      </c>
+      <c r="F600" t="s">
+        <v>17</v>
+      </c>
+      <c r="G600" t="s">
+        <v>18</v>
       </c>
       <c r="I600" s="1">
         <v>65000</v>
       </c>
-      <c r="J600" t="str">
-[...12 lines deleted...]
-    <row r="601">
+      <c r="J600" t="s">
+        <v>687</v>
+      </c>
+      <c r="K600" t="s">
+        <v>688</v>
+      </c>
+      <c r="L600" t="s">
+        <v>323</v>
+      </c>
+      <c r="M600" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="601" spans="1:13">
       <c r="A601">
         <v>600</v>
       </c>
-      <c r="B601" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B601" t="s">
+        <v>567</v>
+      </c>
+      <c r="C601" t="s">
+        <v>568</v>
+      </c>
+      <c r="D601" t="s">
+        <v>335</v>
+      </c>
+      <c r="E601" t="s">
+        <v>336</v>
+      </c>
+      <c r="F601" t="s">
+        <v>17</v>
+      </c>
+      <c r="G601" t="s">
+        <v>18</v>
       </c>
       <c r="I601" s="1">
         <v>40000</v>
       </c>
-      <c r="J601" t="str">
-[...12 lines deleted...]
-    <row r="602">
+      <c r="J601" t="s">
+        <v>569</v>
+      </c>
+      <c r="K601" t="s">
+        <v>570</v>
+      </c>
+      <c r="L601" t="s">
+        <v>739</v>
+      </c>
+      <c r="M601" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="602" spans="1:13">
       <c r="A602">
         <v>601</v>
       </c>
-      <c r="B602" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B602" t="s">
+        <v>789</v>
+      </c>
+      <c r="C602" t="s">
+        <v>790</v>
+      </c>
+      <c r="D602" t="s">
+        <v>339</v>
+      </c>
+      <c r="E602" t="s">
+        <v>340</v>
+      </c>
+      <c r="F602" t="s">
+        <v>17</v>
+      </c>
+      <c r="G602" t="s">
+        <v>18</v>
       </c>
       <c r="I602" s="1">
         <v>45000</v>
       </c>
-      <c r="J602" t="str">
-[...12 lines deleted...]
-    <row r="603">
+      <c r="J602" t="s">
+        <v>791</v>
+      </c>
+      <c r="K602" t="s">
+        <v>792</v>
+      </c>
+      <c r="L602" t="s">
+        <v>341</v>
+      </c>
+      <c r="M602" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="603" spans="1:13">
       <c r="A603">
         <v>602</v>
       </c>
-      <c r="B603" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B603" t="s">
+        <v>775</v>
+      </c>
+      <c r="C603" t="s">
+        <v>776</v>
+      </c>
+      <c r="D603" t="s">
+        <v>339</v>
+      </c>
+      <c r="E603" t="s">
+        <v>340</v>
+      </c>
+      <c r="F603" t="s">
+        <v>17</v>
+      </c>
+      <c r="G603" t="s">
+        <v>18</v>
       </c>
       <c r="I603" s="1">
         <v>105000</v>
       </c>
-      <c r="J603" t="str">
-[...12 lines deleted...]
-    <row r="604">
+      <c r="J603" t="s">
+        <v>777</v>
+      </c>
+      <c r="K603" t="s">
+        <v>778</v>
+      </c>
+      <c r="L603" t="s">
+        <v>341</v>
+      </c>
+      <c r="M603" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="604" spans="1:13">
       <c r="A604">
         <v>603</v>
       </c>
-      <c r="B604" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B604" t="s">
+        <v>775</v>
+      </c>
+      <c r="C604" t="s">
+        <v>776</v>
+      </c>
+      <c r="D604" t="s">
+        <v>126</v>
+      </c>
+      <c r="E604" t="s">
+        <v>127</v>
+      </c>
+      <c r="F604" t="s">
+        <v>17</v>
+      </c>
+      <c r="G604" t="s">
+        <v>18</v>
       </c>
       <c r="I604" s="1">
         <v>90328</v>
       </c>
-      <c r="J604" t="str">
-[...12 lines deleted...]
-    <row r="605">
+      <c r="J604" t="s">
+        <v>777</v>
+      </c>
+      <c r="K604" t="s">
+        <v>778</v>
+      </c>
+      <c r="L604" t="s">
+        <v>619</v>
+      </c>
+      <c r="M604" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="605" spans="1:13">
       <c r="A605">
         <v>604</v>
       </c>
-      <c r="B605" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B605" t="s">
+        <v>775</v>
+      </c>
+      <c r="C605" t="s">
+        <v>776</v>
+      </c>
+      <c r="D605" t="s">
+        <v>126</v>
+      </c>
+      <c r="E605" t="s">
+        <v>127</v>
+      </c>
+      <c r="F605" t="s">
+        <v>17</v>
+      </c>
+      <c r="G605" t="s">
+        <v>18</v>
       </c>
       <c r="I605" s="1">
         <v>122162</v>
       </c>
-      <c r="J605" t="str">
-[...12 lines deleted...]
-    <row r="606">
+      <c r="J605" t="s">
+        <v>822</v>
+      </c>
+      <c r="K605" t="s">
+        <v>823</v>
+      </c>
+      <c r="L605" t="s">
+        <v>357</v>
+      </c>
+      <c r="M605" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="606" spans="1:13">
       <c r="A606">
         <v>605</v>
       </c>
-      <c r="B606" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B606" t="s">
+        <v>775</v>
+      </c>
+      <c r="C606" t="s">
+        <v>776</v>
+      </c>
+      <c r="D606" t="s">
+        <v>126</v>
+      </c>
+      <c r="E606" t="s">
+        <v>127</v>
+      </c>
+      <c r="F606" t="s">
+        <v>17</v>
+      </c>
+      <c r="G606" t="s">
+        <v>18</v>
       </c>
       <c r="I606" s="1">
         <v>47946</v>
       </c>
-      <c r="J606" t="str">
-[...12 lines deleted...]
-    <row r="607">
+      <c r="J606" t="s">
+        <v>777</v>
+      </c>
+      <c r="K606" t="s">
+        <v>778</v>
+      </c>
+      <c r="L606" t="s">
+        <v>824</v>
+      </c>
+      <c r="M606" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="607" spans="1:13">
       <c r="A607">
         <v>606</v>
       </c>
-      <c r="B607" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B607" t="s">
+        <v>775</v>
+      </c>
+      <c r="C607" t="s">
+        <v>776</v>
+      </c>
+      <c r="D607" t="s">
+        <v>126</v>
+      </c>
+      <c r="E607" t="s">
+        <v>127</v>
+      </c>
+      <c r="F607" t="s">
+        <v>17</v>
+      </c>
+      <c r="G607" t="s">
+        <v>18</v>
       </c>
       <c r="I607" s="1">
         <v>12000</v>
       </c>
-      <c r="J607" t="str">
-[...12 lines deleted...]
-    <row r="608">
+      <c r="J607" t="s">
+        <v>777</v>
+      </c>
+      <c r="K607" t="s">
+        <v>778</v>
+      </c>
+      <c r="L607" t="s">
+        <v>611</v>
+      </c>
+      <c r="M607" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="608" spans="1:13">
       <c r="A608">
         <v>607</v>
       </c>
-      <c r="B608" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B608" t="s">
+        <v>775</v>
+      </c>
+      <c r="C608" t="s">
+        <v>776</v>
+      </c>
+      <c r="D608" t="s">
+        <v>126</v>
+      </c>
+      <c r="E608" t="s">
+        <v>127</v>
+      </c>
+      <c r="F608" t="s">
+        <v>17</v>
+      </c>
+      <c r="G608" t="s">
+        <v>18</v>
       </c>
       <c r="I608" s="1">
         <v>239044</v>
       </c>
-      <c r="J608" t="str">
-[...12 lines deleted...]
-    <row r="609">
+      <c r="J608" t="s">
+        <v>777</v>
+      </c>
+      <c r="K608" t="s">
+        <v>778</v>
+      </c>
+      <c r="L608" t="s">
+        <v>355</v>
+      </c>
+      <c r="M608" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="609" spans="1:13">
       <c r="A609">
         <v>608</v>
       </c>
-      <c r="B609" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B609" t="s">
+        <v>775</v>
+      </c>
+      <c r="C609" t="s">
+        <v>776</v>
+      </c>
+      <c r="D609" t="s">
+        <v>126</v>
+      </c>
+      <c r="E609" t="s">
+        <v>127</v>
+      </c>
+      <c r="F609" t="s">
+        <v>17</v>
+      </c>
+      <c r="G609" t="s">
+        <v>18</v>
       </c>
       <c r="I609" s="1">
         <v>256546</v>
       </c>
-      <c r="J609" t="str">
-[...12 lines deleted...]
-    <row r="610">
+      <c r="J609" t="s">
+        <v>777</v>
+      </c>
+      <c r="K609" t="s">
+        <v>778</v>
+      </c>
+      <c r="L609" t="s">
+        <v>826</v>
+      </c>
+      <c r="M609" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="610" spans="1:13">
       <c r="A610">
         <v>609</v>
       </c>
-      <c r="B610" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B610" t="s">
+        <v>775</v>
+      </c>
+      <c r="C610" t="s">
+        <v>776</v>
+      </c>
+      <c r="D610" t="s">
+        <v>126</v>
+      </c>
+      <c r="E610" t="s">
+        <v>127</v>
+      </c>
+      <c r="F610" t="s">
+        <v>17</v>
+      </c>
+      <c r="G610" t="s">
+        <v>18</v>
       </c>
       <c r="I610" s="1">
         <v>45100</v>
       </c>
-      <c r="J610" t="str">
-[...12 lines deleted...]
-    <row r="611">
+      <c r="J610" t="s">
+        <v>777</v>
+      </c>
+      <c r="K610" t="s">
+        <v>778</v>
+      </c>
+      <c r="L610" t="s">
+        <v>828</v>
+      </c>
+      <c r="M610" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="611" spans="1:13">
       <c r="A611">
         <v>610</v>
       </c>
-      <c r="B611" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B611" t="s">
+        <v>775</v>
+      </c>
+      <c r="C611" t="s">
+        <v>776</v>
+      </c>
+      <c r="D611" t="s">
+        <v>126</v>
+      </c>
+      <c r="E611" t="s">
+        <v>127</v>
+      </c>
+      <c r="F611" t="s">
+        <v>17</v>
+      </c>
+      <c r="G611" t="s">
+        <v>18</v>
       </c>
       <c r="I611" s="1">
         <v>483859</v>
       </c>
-      <c r="J611" t="str">
-[...12 lines deleted...]
-    <row r="612">
+      <c r="J611" t="s">
+        <v>777</v>
+      </c>
+      <c r="K611" t="s">
+        <v>778</v>
+      </c>
+      <c r="L611" t="s">
+        <v>617</v>
+      </c>
+      <c r="M611" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="612" spans="1:13">
       <c r="A612">
         <v>611</v>
       </c>
-      <c r="B612" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B612" t="s">
+        <v>429</v>
+      </c>
+      <c r="C612" t="s">
+        <v>90</v>
+      </c>
+      <c r="D612" t="s">
+        <v>375</v>
+      </c>
+      <c r="E612" t="s">
+        <v>376</v>
+      </c>
+      <c r="F612" t="s">
+        <v>17</v>
+      </c>
+      <c r="G612" t="s">
+        <v>18</v>
       </c>
       <c r="I612" s="1">
         <v>16500</v>
       </c>
-      <c r="J612" t="str">
-[...12 lines deleted...]
-    <row r="613">
+      <c r="J612" t="s">
+        <v>434</v>
+      </c>
+      <c r="K612" t="s">
+        <v>90</v>
+      </c>
+      <c r="L612" t="s">
+        <v>783</v>
+      </c>
+      <c r="M612" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="613" spans="1:13">
       <c r="A613">
         <v>612</v>
       </c>
-      <c r="B613" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B613" t="s">
+        <v>429</v>
+      </c>
+      <c r="C613" t="s">
+        <v>90</v>
+      </c>
+      <c r="D613" t="s">
+        <v>375</v>
+      </c>
+      <c r="E613" t="s">
+        <v>376</v>
+      </c>
+      <c r="F613" t="s">
+        <v>17</v>
+      </c>
+      <c r="G613" t="s">
+        <v>18</v>
       </c>
       <c r="I613" s="1">
         <v>25000</v>
       </c>
-      <c r="J613" t="str">
-[...12 lines deleted...]
-    <row r="614">
+      <c r="J613" t="s">
+        <v>691</v>
+      </c>
+      <c r="K613" t="s">
+        <v>692</v>
+      </c>
+      <c r="L613" t="s">
+        <v>830</v>
+      </c>
+      <c r="M613" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="614" spans="1:13">
       <c r="A614">
         <v>613</v>
       </c>
-      <c r="B614" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B614" t="s">
+        <v>429</v>
+      </c>
+      <c r="C614" t="s">
+        <v>90</v>
+      </c>
+      <c r="D614" t="s">
+        <v>375</v>
+      </c>
+      <c r="E614" t="s">
+        <v>376</v>
+      </c>
+      <c r="F614" t="s">
+        <v>17</v>
+      </c>
+      <c r="G614" t="s">
+        <v>18</v>
       </c>
       <c r="I614" s="1">
         <v>6147</v>
       </c>
-      <c r="J614" t="str">
-[...12 lines deleted...]
-    <row r="615">
+      <c r="J614" t="s">
+        <v>573</v>
+      </c>
+      <c r="K614" t="s">
+        <v>574</v>
+      </c>
+      <c r="L614" t="s">
+        <v>785</v>
+      </c>
+      <c r="M614" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="615" spans="1:13">
       <c r="A615">
         <v>614</v>
       </c>
-      <c r="B615" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B615" t="s">
+        <v>429</v>
+      </c>
+      <c r="C615" t="s">
+        <v>90</v>
+      </c>
+      <c r="D615" t="s">
+        <v>375</v>
+      </c>
+      <c r="E615" t="s">
+        <v>376</v>
+      </c>
+      <c r="F615" t="s">
+        <v>17</v>
+      </c>
+      <c r="G615" t="s">
+        <v>18</v>
       </c>
       <c r="I615" s="1">
         <v>10000</v>
       </c>
-      <c r="J615" t="str">
-[...12 lines deleted...]
-    <row r="616">
+      <c r="J615" t="s">
+        <v>434</v>
+      </c>
+      <c r="K615" t="s">
+        <v>90</v>
+      </c>
+      <c r="L615" t="s">
+        <v>781</v>
+      </c>
+      <c r="M615" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="616" spans="1:13">
       <c r="A616">
         <v>615</v>
       </c>
-      <c r="B616" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B616" t="s">
+        <v>771</v>
+      </c>
+      <c r="C616" t="s">
+        <v>772</v>
+      </c>
+      <c r="D616" t="s">
+        <v>381</v>
+      </c>
+      <c r="E616" t="s">
+        <v>382</v>
+      </c>
+      <c r="F616" t="s">
+        <v>17</v>
+      </c>
+      <c r="G616" t="s">
+        <v>18</v>
       </c>
       <c r="I616" s="1">
         <v>753000</v>
       </c>
-      <c r="J616" t="str">
-[...12 lines deleted...]
-    <row r="617">
+      <c r="J616" t="s">
+        <v>773</v>
+      </c>
+      <c r="K616" t="s">
+        <v>774</v>
+      </c>
+      <c r="L616" t="s">
+        <v>832</v>
+      </c>
+      <c r="M616" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="617" spans="1:13">
       <c r="A617">
         <v>616</v>
       </c>
-      <c r="B617" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B617" t="s">
+        <v>429</v>
+      </c>
+      <c r="C617" t="s">
+        <v>90</v>
+      </c>
+      <c r="D617" t="s">
+        <v>381</v>
+      </c>
+      <c r="E617" t="s">
+        <v>382</v>
+      </c>
+      <c r="F617" t="s">
+        <v>17</v>
+      </c>
+      <c r="G617" t="s">
+        <v>18</v>
       </c>
       <c r="I617" s="1">
         <v>6397</v>
       </c>
-      <c r="J617" t="str">
-[...12 lines deleted...]
-    <row r="618">
+      <c r="J617" t="s">
+        <v>499</v>
+      </c>
+      <c r="K617" t="s">
+        <v>500</v>
+      </c>
+      <c r="L617" t="s">
+        <v>383</v>
+      </c>
+      <c r="M617" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="618" spans="1:13">
       <c r="A618">
         <v>617</v>
       </c>
-      <c r="B618" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B618" t="s">
+        <v>429</v>
+      </c>
+      <c r="C618" t="s">
+        <v>90</v>
+      </c>
+      <c r="D618" t="s">
+        <v>381</v>
+      </c>
+      <c r="E618" t="s">
+        <v>382</v>
+      </c>
+      <c r="F618" t="s">
+        <v>17</v>
+      </c>
+      <c r="G618" t="s">
+        <v>18</v>
       </c>
       <c r="I618" s="1">
         <v>198969</v>
       </c>
-      <c r="J618" t="str">
-[...12 lines deleted...]
-    <row r="619">
+      <c r="J618" t="s">
+        <v>434</v>
+      </c>
+      <c r="K618" t="s">
+        <v>90</v>
+      </c>
+      <c r="L618" t="s">
+        <v>383</v>
+      </c>
+      <c r="M618" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="619" spans="1:13">
       <c r="A619">
         <v>618</v>
       </c>
-      <c r="B619" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B619" t="s">
+        <v>429</v>
+      </c>
+      <c r="C619" t="s">
+        <v>90</v>
+      </c>
+      <c r="D619" t="s">
+        <v>381</v>
+      </c>
+      <c r="E619" t="s">
+        <v>382</v>
+      </c>
+      <c r="F619" t="s">
+        <v>17</v>
+      </c>
+      <c r="G619" t="s">
+        <v>18</v>
       </c>
       <c r="I619" s="1">
         <v>21770</v>
       </c>
-      <c r="J619" t="str">
-[...12 lines deleted...]
-    <row r="620">
+      <c r="J619" t="s">
+        <v>615</v>
+      </c>
+      <c r="K619" t="s">
+        <v>616</v>
+      </c>
+      <c r="L619" t="s">
+        <v>832</v>
+      </c>
+      <c r="M619" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="620" spans="1:13">
       <c r="A620">
         <v>619</v>
       </c>
-      <c r="B620" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B620" t="s">
+        <v>429</v>
+      </c>
+      <c r="C620" t="s">
+        <v>90</v>
+      </c>
+      <c r="D620" t="s">
+        <v>381</v>
+      </c>
+      <c r="E620" t="s">
+        <v>382</v>
+      </c>
+      <c r="F620" t="s">
+        <v>17</v>
+      </c>
+      <c r="G620" t="s">
+        <v>18</v>
       </c>
       <c r="I620" s="1">
         <v>93000</v>
       </c>
-      <c r="J620" t="str">
-[...12 lines deleted...]
-    <row r="621">
+      <c r="J620" t="s">
+        <v>453</v>
+      </c>
+      <c r="K620" t="s">
+        <v>454</v>
+      </c>
+      <c r="L620" t="s">
+        <v>834</v>
+      </c>
+      <c r="M620" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="621" spans="1:13">
       <c r="A621">
         <v>620</v>
       </c>
-      <c r="B621" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B621" t="s">
+        <v>429</v>
+      </c>
+      <c r="C621" t="s">
+        <v>90</v>
+      </c>
+      <c r="D621" t="s">
+        <v>381</v>
+      </c>
+      <c r="E621" t="s">
+        <v>382</v>
+      </c>
+      <c r="F621" t="s">
+        <v>17</v>
+      </c>
+      <c r="G621" t="s">
+        <v>18</v>
       </c>
       <c r="I621" s="1">
         <v>32000</v>
       </c>
-      <c r="J621" t="str">
-[...12 lines deleted...]
-    <row r="622">
+      <c r="J621" t="s">
+        <v>434</v>
+      </c>
+      <c r="K621" t="s">
+        <v>90</v>
+      </c>
+      <c r="L621" t="s">
+        <v>836</v>
+      </c>
+      <c r="M621" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="622" spans="1:13">
       <c r="A622">
         <v>621</v>
       </c>
-      <c r="B622" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B622" t="s">
+        <v>775</v>
+      </c>
+      <c r="C622" t="s">
+        <v>776</v>
+      </c>
+      <c r="D622" t="s">
+        <v>140</v>
+      </c>
+      <c r="E622" t="s">
+        <v>141</v>
+      </c>
+      <c r="F622" t="s">
+        <v>17</v>
+      </c>
+      <c r="G622" t="s">
+        <v>18</v>
       </c>
       <c r="I622" s="1">
         <v>60478</v>
       </c>
-      <c r="J622" t="str">
-[...12 lines deleted...]
-    <row r="623">
+      <c r="J622" t="s">
+        <v>777</v>
+      </c>
+      <c r="K622" t="s">
+        <v>778</v>
+      </c>
+      <c r="L622" t="s">
+        <v>142</v>
+      </c>
+      <c r="M622" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="623" spans="1:13">
       <c r="A623">
         <v>622</v>
       </c>
-      <c r="B623" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B623" t="s">
+        <v>775</v>
+      </c>
+      <c r="C623" t="s">
+        <v>776</v>
+      </c>
+      <c r="D623" t="s">
+        <v>140</v>
+      </c>
+      <c r="E623" t="s">
+        <v>141</v>
+      </c>
+      <c r="F623" t="s">
+        <v>17</v>
+      </c>
+      <c r="G623" t="s">
+        <v>18</v>
       </c>
       <c r="I623" s="1">
         <v>10500</v>
       </c>
-      <c r="J623" t="str">
-[...12 lines deleted...]
-    <row r="624">
+      <c r="J623" t="s">
+        <v>777</v>
+      </c>
+      <c r="K623" t="s">
+        <v>778</v>
+      </c>
+      <c r="L623" t="s">
+        <v>787</v>
+      </c>
+      <c r="M623" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="624" spans="1:13">
       <c r="A624">
         <v>623</v>
       </c>
-      <c r="B624" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B624" t="s">
+        <v>567</v>
+      </c>
+      <c r="C624" t="s">
+        <v>568</v>
+      </c>
+      <c r="D624" t="s">
+        <v>389</v>
+      </c>
+      <c r="E624" t="s">
+        <v>390</v>
+      </c>
+      <c r="F624" t="s">
+        <v>17</v>
+      </c>
+      <c r="G624" t="s">
+        <v>18</v>
       </c>
       <c r="I624" s="1">
         <v>399976</v>
       </c>
-      <c r="J624" t="str">
-[...12 lines deleted...]
-    <row r="625">
+      <c r="J624" t="s">
+        <v>569</v>
+      </c>
+      <c r="K624" t="s">
+        <v>570</v>
+      </c>
+      <c r="L624" t="s">
+        <v>838</v>
+      </c>
+      <c r="M624" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="625" spans="1:13">
       <c r="A625">
         <v>624</v>
       </c>
-      <c r="B625" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B625" t="s">
+        <v>567</v>
+      </c>
+      <c r="C625" t="s">
+        <v>568</v>
+      </c>
+      <c r="D625" t="s">
+        <v>389</v>
+      </c>
+      <c r="E625" t="s">
+        <v>390</v>
+      </c>
+      <c r="F625" t="s">
+        <v>17</v>
+      </c>
+      <c r="G625" t="s">
+        <v>18</v>
       </c>
       <c r="I625" s="1">
         <v>95000</v>
       </c>
-      <c r="J625" t="str">
-[...12 lines deleted...]
-    <row r="626">
+      <c r="J625" t="s">
+        <v>569</v>
+      </c>
+      <c r="K625" t="s">
+        <v>570</v>
+      </c>
+      <c r="L625" t="s">
+        <v>839</v>
+      </c>
+      <c r="M625" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="626" spans="1:13">
       <c r="A626">
         <v>625</v>
       </c>
-      <c r="B626" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B626" t="s">
+        <v>567</v>
+      </c>
+      <c r="C626" t="s">
+        <v>568</v>
+      </c>
+      <c r="D626" t="s">
+        <v>389</v>
+      </c>
+      <c r="E626" t="s">
+        <v>390</v>
+      </c>
+      <c r="F626" t="s">
+        <v>17</v>
+      </c>
+      <c r="G626" t="s">
+        <v>18</v>
       </c>
       <c r="I626" s="1">
         <v>10000</v>
       </c>
-      <c r="J626" t="str">
-[...12 lines deleted...]
-    <row r="627">
+      <c r="J626" t="s">
+        <v>569</v>
+      </c>
+      <c r="K626" t="s">
+        <v>570</v>
+      </c>
+      <c r="L626" t="s">
+        <v>841</v>
+      </c>
+      <c r="M626" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="627" spans="1:13">
       <c r="A627">
         <v>626</v>
       </c>
-      <c r="B627" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B627" t="s">
+        <v>567</v>
+      </c>
+      <c r="C627" t="s">
+        <v>568</v>
+      </c>
+      <c r="D627" t="s">
+        <v>389</v>
+      </c>
+      <c r="E627" t="s">
+        <v>390</v>
+      </c>
+      <c r="F627" t="s">
+        <v>17</v>
+      </c>
+      <c r="G627" t="s">
+        <v>18</v>
       </c>
       <c r="I627" s="1">
         <v>60624</v>
       </c>
-      <c r="J627" t="str">
-[...12 lines deleted...]
-    <row r="628">
+      <c r="J627" t="s">
+        <v>569</v>
+      </c>
+      <c r="K627" t="s">
+        <v>570</v>
+      </c>
+      <c r="L627" t="s">
+        <v>843</v>
+      </c>
+      <c r="M627" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="628" spans="1:13">
       <c r="A628">
         <v>627</v>
       </c>
-      <c r="B628" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B628" t="s">
+        <v>567</v>
+      </c>
+      <c r="C628" t="s">
+        <v>568</v>
+      </c>
+      <c r="D628" t="s">
+        <v>389</v>
+      </c>
+      <c r="E628" t="s">
+        <v>390</v>
+      </c>
+      <c r="F628" t="s">
+        <v>17</v>
+      </c>
+      <c r="G628" t="s">
+        <v>18</v>
       </c>
       <c r="I628" s="1">
         <v>30000</v>
       </c>
-      <c r="J628" t="str">
-[...12 lines deleted...]
-    <row r="629">
+      <c r="J628" t="s">
+        <v>569</v>
+      </c>
+      <c r="K628" t="s">
+        <v>570</v>
+      </c>
+      <c r="L628" t="s">
+        <v>845</v>
+      </c>
+      <c r="M628" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="629" spans="1:13">
       <c r="A629">
         <v>628</v>
       </c>
-      <c r="B629" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B629" t="s">
+        <v>429</v>
+      </c>
+      <c r="C629" t="s">
+        <v>90</v>
+      </c>
+      <c r="D629" t="s">
+        <v>389</v>
+      </c>
+      <c r="E629" t="s">
+        <v>390</v>
+      </c>
+      <c r="F629" t="s">
+        <v>17</v>
+      </c>
+      <c r="G629" t="s">
+        <v>18</v>
       </c>
       <c r="I629" s="1">
         <v>85000</v>
       </c>
-      <c r="J629" t="str">
-[...12 lines deleted...]
-    <row r="630">
+      <c r="J629" t="s">
+        <v>434</v>
+      </c>
+      <c r="K629" t="s">
+        <v>90</v>
+      </c>
+      <c r="L629" t="s">
+        <v>838</v>
+      </c>
+      <c r="M629" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="630" spans="1:13">
       <c r="A630">
         <v>629</v>
       </c>
-      <c r="B630" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B630" t="s">
+        <v>429</v>
+      </c>
+      <c r="C630" t="s">
+        <v>90</v>
+      </c>
+      <c r="D630" t="s">
+        <v>389</v>
+      </c>
+      <c r="E630" t="s">
+        <v>390</v>
+      </c>
+      <c r="F630" t="s">
+        <v>17</v>
+      </c>
+      <c r="G630" t="s">
+        <v>18</v>
       </c>
       <c r="I630" s="1">
         <v>152639</v>
       </c>
-      <c r="J630" t="str">
-[...12 lines deleted...]
-    <row r="631">
+      <c r="J630" t="s">
+        <v>497</v>
+      </c>
+      <c r="K630" t="s">
+        <v>498</v>
+      </c>
+      <c r="L630" t="s">
+        <v>391</v>
+      </c>
+      <c r="M630" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="631" spans="1:13">
       <c r="A631">
         <v>630</v>
       </c>
-      <c r="B631" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B631" t="s">
+        <v>429</v>
+      </c>
+      <c r="C631" t="s">
+        <v>90</v>
+      </c>
+      <c r="D631" t="s">
+        <v>389</v>
+      </c>
+      <c r="E631" t="s">
+        <v>390</v>
+      </c>
+      <c r="F631" t="s">
+        <v>17</v>
+      </c>
+      <c r="G631" t="s">
+        <v>18</v>
       </c>
       <c r="I631" s="1">
         <v>64719</v>
       </c>
-      <c r="J631" t="str">
-[...12 lines deleted...]
-    <row r="632">
+      <c r="J631" t="s">
+        <v>434</v>
+      </c>
+      <c r="K631" t="s">
+        <v>90</v>
+      </c>
+      <c r="L631" t="s">
+        <v>393</v>
+      </c>
+      <c r="M631" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="632" spans="1:13">
       <c r="A632">
         <v>631</v>
       </c>
-      <c r="B632" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B632" t="s">
+        <v>429</v>
+      </c>
+      <c r="C632" t="s">
+        <v>90</v>
+      </c>
+      <c r="D632" t="s">
+        <v>389</v>
+      </c>
+      <c r="E632" t="s">
+        <v>390</v>
+      </c>
+      <c r="F632" t="s">
+        <v>17</v>
+      </c>
+      <c r="G632" t="s">
+        <v>18</v>
       </c>
       <c r="I632" s="1">
         <v>13000</v>
       </c>
-      <c r="J632" t="str">
-[...12 lines deleted...]
-    <row r="633">
+      <c r="J632" t="s">
+        <v>434</v>
+      </c>
+      <c r="K632" t="s">
+        <v>90</v>
+      </c>
+      <c r="L632" t="s">
+        <v>847</v>
+      </c>
+      <c r="M632" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="633" spans="1:13">
       <c r="A633">
         <v>632</v>
       </c>
-      <c r="B633" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B633" t="s">
+        <v>429</v>
+      </c>
+      <c r="C633" t="s">
+        <v>90</v>
+      </c>
+      <c r="D633" t="s">
+        <v>389</v>
+      </c>
+      <c r="E633" t="s">
+        <v>390</v>
+      </c>
+      <c r="F633" t="s">
+        <v>17</v>
+      </c>
+      <c r="G633" t="s">
+        <v>18</v>
       </c>
       <c r="I633" s="1">
         <v>10000</v>
       </c>
-      <c r="J633" t="str">
-[...12 lines deleted...]
-    <row r="634">
+      <c r="J633" t="s">
+        <v>434</v>
+      </c>
+      <c r="K633" t="s">
+        <v>90</v>
+      </c>
+      <c r="L633" t="s">
+        <v>849</v>
+      </c>
+      <c r="M633" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="634" spans="1:13">
       <c r="A634">
         <v>633</v>
       </c>
-      <c r="B634" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B634" t="s">
+        <v>429</v>
+      </c>
+      <c r="C634" t="s">
+        <v>90</v>
+      </c>
+      <c r="D634" t="s">
+        <v>389</v>
+      </c>
+      <c r="E634" t="s">
+        <v>390</v>
+      </c>
+      <c r="F634" t="s">
+        <v>17</v>
+      </c>
+      <c r="G634" t="s">
+        <v>18</v>
       </c>
       <c r="I634" s="1">
         <v>108</v>
       </c>
-      <c r="J634" t="str">
-[...12 lines deleted...]
-    <row r="635">
+      <c r="J634" t="s">
+        <v>449</v>
+      </c>
+      <c r="K634" t="s">
+        <v>450</v>
+      </c>
+      <c r="L634" t="s">
+        <v>838</v>
+      </c>
+      <c r="M634" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="635" spans="1:13">
       <c r="A635">
         <v>634</v>
       </c>
-      <c r="B635" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B635" t="s">
+        <v>429</v>
+      </c>
+      <c r="C635" t="s">
+        <v>90</v>
+      </c>
+      <c r="D635" t="s">
+        <v>389</v>
+      </c>
+      <c r="E635" t="s">
+        <v>390</v>
+      </c>
+      <c r="F635" t="s">
+        <v>17</v>
+      </c>
+      <c r="G635" t="s">
+        <v>18</v>
       </c>
       <c r="I635" s="1">
         <v>1050</v>
       </c>
-      <c r="J635" t="str">
-[...12 lines deleted...]
-    <row r="636">
+      <c r="J635" t="s">
+        <v>495</v>
+      </c>
+      <c r="K635" t="s">
+        <v>496</v>
+      </c>
+      <c r="L635" t="s">
+        <v>391</v>
+      </c>
+      <c r="M635" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="636" spans="1:13">
       <c r="A636">
         <v>635</v>
       </c>
-      <c r="B636" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B636" t="s">
+        <v>429</v>
+      </c>
+      <c r="C636" t="s">
+        <v>90</v>
+      </c>
+      <c r="D636" t="s">
+        <v>389</v>
+      </c>
+      <c r="E636" t="s">
+        <v>390</v>
+      </c>
+      <c r="F636" t="s">
+        <v>17</v>
+      </c>
+      <c r="G636" t="s">
+        <v>18</v>
       </c>
       <c r="I636" s="1">
         <v>2573</v>
       </c>
-      <c r="J636" t="str">
-[...12 lines deleted...]
-    <row r="637">
+      <c r="J636" t="s">
+        <v>468</v>
+      </c>
+      <c r="K636" t="s">
+        <v>469</v>
+      </c>
+      <c r="L636" t="s">
+        <v>391</v>
+      </c>
+      <c r="M636" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="637" spans="1:13">
       <c r="A637">
         <v>636</v>
       </c>
-      <c r="B637" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B637" t="s">
+        <v>429</v>
+      </c>
+      <c r="C637" t="s">
+        <v>90</v>
+      </c>
+      <c r="D637" t="s">
+        <v>389</v>
+      </c>
+      <c r="E637" t="s">
+        <v>390</v>
+      </c>
+      <c r="F637" t="s">
+        <v>17</v>
+      </c>
+      <c r="G637" t="s">
+        <v>18</v>
       </c>
       <c r="I637" s="1">
         <v>51716</v>
       </c>
-      <c r="J637" t="str">
-[...12 lines deleted...]
-    <row r="638">
+      <c r="J637" t="s">
+        <v>434</v>
+      </c>
+      <c r="K637" t="s">
+        <v>90</v>
+      </c>
+      <c r="L637" t="s">
+        <v>391</v>
+      </c>
+      <c r="M637" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="638" spans="1:13">
       <c r="A638">
         <v>637</v>
       </c>
-      <c r="B638" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B638" t="s">
+        <v>429</v>
+      </c>
+      <c r="C638" t="s">
+        <v>90</v>
+      </c>
+      <c r="D638" t="s">
+        <v>389</v>
+      </c>
+      <c r="E638" t="s">
+        <v>390</v>
+      </c>
+      <c r="F638" t="s">
+        <v>17</v>
+      </c>
+      <c r="G638" t="s">
+        <v>18</v>
       </c>
       <c r="I638" s="1">
         <v>3000</v>
       </c>
-      <c r="J638" t="str">
-[...12 lines deleted...]
-    <row r="639">
+      <c r="J638" t="s">
+        <v>480</v>
+      </c>
+      <c r="K638" t="s">
+        <v>481</v>
+      </c>
+      <c r="L638" t="s">
+        <v>391</v>
+      </c>
+      <c r="M638" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="639" spans="1:13">
       <c r="A639">
         <v>638</v>
       </c>
-      <c r="B639" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B639" t="s">
+        <v>429</v>
+      </c>
+      <c r="C639" t="s">
+        <v>90</v>
+      </c>
+      <c r="D639" t="s">
+        <v>389</v>
+      </c>
+      <c r="E639" t="s">
+        <v>390</v>
+      </c>
+      <c r="F639" t="s">
+        <v>17</v>
+      </c>
+      <c r="G639" t="s">
+        <v>18</v>
       </c>
       <c r="I639" s="1">
         <v>10000</v>
       </c>
-      <c r="J639" t="str">
-[...12 lines deleted...]
-    <row r="640">
+      <c r="J639" t="s">
+        <v>497</v>
+      </c>
+      <c r="K639" t="s">
+        <v>498</v>
+      </c>
+      <c r="L639" t="s">
+        <v>851</v>
+      </c>
+      <c r="M639" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="640" spans="1:13">
       <c r="A640">
         <v>639</v>
       </c>
-      <c r="B640" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B640" t="s">
+        <v>429</v>
+      </c>
+      <c r="C640" t="s">
+        <v>90</v>
+      </c>
+      <c r="D640" t="s">
+        <v>389</v>
+      </c>
+      <c r="E640" t="s">
+        <v>390</v>
+      </c>
+      <c r="F640" t="s">
+        <v>17</v>
+      </c>
+      <c r="G640" t="s">
+        <v>18</v>
       </c>
       <c r="I640" s="1">
         <v>111167</v>
       </c>
-      <c r="J640" t="str">
-[...12 lines deleted...]
-    <row r="641">
+      <c r="J640" t="s">
+        <v>493</v>
+      </c>
+      <c r="K640" t="s">
+        <v>494</v>
+      </c>
+      <c r="L640" t="s">
+        <v>839</v>
+      </c>
+      <c r="M640" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="641" spans="1:13">
       <c r="A641">
         <v>640</v>
       </c>
-      <c r="B641" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B641" t="s">
+        <v>429</v>
+      </c>
+      <c r="C641" t="s">
+        <v>90</v>
+      </c>
+      <c r="D641" t="s">
+        <v>389</v>
+      </c>
+      <c r="E641" t="s">
+        <v>390</v>
+      </c>
+      <c r="F641" t="s">
+        <v>17</v>
+      </c>
+      <c r="G641" t="s">
+        <v>18</v>
       </c>
       <c r="I641" s="1">
         <v>10000</v>
       </c>
-      <c r="J641" t="str">
-[...12 lines deleted...]
-    <row r="642">
+      <c r="J641" t="s">
+        <v>499</v>
+      </c>
+      <c r="K641" t="s">
+        <v>500</v>
+      </c>
+      <c r="L641" t="s">
+        <v>839</v>
+      </c>
+      <c r="M641" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="642" spans="1:13">
       <c r="A642">
         <v>641</v>
       </c>
-      <c r="B642" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B642" t="s">
+        <v>429</v>
+      </c>
+      <c r="C642" t="s">
+        <v>90</v>
+      </c>
+      <c r="D642" t="s">
+        <v>389</v>
+      </c>
+      <c r="E642" t="s">
+        <v>390</v>
+      </c>
+      <c r="F642" t="s">
+        <v>17</v>
+      </c>
+      <c r="G642" t="s">
+        <v>18</v>
       </c>
       <c r="I642" s="1">
         <v>21737</v>
       </c>
-      <c r="J642" t="str">
-[...12 lines deleted...]
-    <row r="643">
+      <c r="J642" t="s">
+        <v>434</v>
+      </c>
+      <c r="K642" t="s">
+        <v>90</v>
+      </c>
+      <c r="L642" t="s">
+        <v>839</v>
+      </c>
+      <c r="M642" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="643" spans="1:13">
       <c r="A643">
         <v>642</v>
       </c>
-      <c r="B643" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B643" t="s">
+        <v>429</v>
+      </c>
+      <c r="C643" t="s">
+        <v>90</v>
+      </c>
+      <c r="D643" t="s">
+        <v>389</v>
+      </c>
+      <c r="E643" t="s">
+        <v>390</v>
+      </c>
+      <c r="F643" t="s">
+        <v>17</v>
+      </c>
+      <c r="G643" t="s">
+        <v>18</v>
       </c>
       <c r="I643" s="1">
         <v>7500</v>
       </c>
-      <c r="J643" t="str">
-[...12 lines deleted...]
-    <row r="644">
+      <c r="J643" t="s">
+        <v>497</v>
+      </c>
+      <c r="K643" t="s">
+        <v>498</v>
+      </c>
+      <c r="L643" t="s">
+        <v>853</v>
+      </c>
+      <c r="M643" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="644" spans="1:13">
       <c r="A644">
         <v>643</v>
       </c>
-      <c r="B644" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B644" t="s">
+        <v>429</v>
+      </c>
+      <c r="C644" t="s">
+        <v>90</v>
+      </c>
+      <c r="D644" t="s">
+        <v>389</v>
+      </c>
+      <c r="E644" t="s">
+        <v>390</v>
+      </c>
+      <c r="F644" t="s">
+        <v>17</v>
+      </c>
+      <c r="G644" t="s">
+        <v>18</v>
       </c>
       <c r="I644" s="1">
         <v>7500</v>
       </c>
-      <c r="J644" t="str">
-[...12 lines deleted...]
-    <row r="645">
+      <c r="J644" t="s">
+        <v>497</v>
+      </c>
+      <c r="K644" t="s">
+        <v>498</v>
+      </c>
+      <c r="L644" t="s">
+        <v>855</v>
+      </c>
+      <c r="M644" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="645" spans="1:13">
       <c r="A645">
         <v>644</v>
       </c>
-      <c r="B645" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B645" t="s">
+        <v>429</v>
+      </c>
+      <c r="C645" t="s">
+        <v>90</v>
+      </c>
+      <c r="D645" t="s">
+        <v>389</v>
+      </c>
+      <c r="E645" t="s">
+        <v>390</v>
+      </c>
+      <c r="F645" t="s">
+        <v>17</v>
+      </c>
+      <c r="G645" t="s">
+        <v>18</v>
       </c>
       <c r="I645" s="1">
         <v>5000</v>
       </c>
-      <c r="J645" t="str">
-[...12 lines deleted...]
-    <row r="646">
+      <c r="J645" t="s">
+        <v>434</v>
+      </c>
+      <c r="K645" t="s">
+        <v>90</v>
+      </c>
+      <c r="L645" t="s">
+        <v>845</v>
+      </c>
+      <c r="M645" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="646" spans="1:13">
       <c r="A646">
         <v>645</v>
       </c>
-      <c r="B646" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B646" t="s">
+        <v>429</v>
+      </c>
+      <c r="C646" t="s">
+        <v>90</v>
+      </c>
+      <c r="D646" t="s">
+        <v>389</v>
+      </c>
+      <c r="E646" t="s">
+        <v>390</v>
+      </c>
+      <c r="F646" t="s">
+        <v>17</v>
+      </c>
+      <c r="G646" t="s">
+        <v>18</v>
       </c>
       <c r="I646" s="1">
         <v>7000</v>
       </c>
-      <c r="J646" t="str">
-[...12 lines deleted...]
-    <row r="647">
+      <c r="J646" t="s">
+        <v>497</v>
+      </c>
+      <c r="K646" t="s">
+        <v>498</v>
+      </c>
+      <c r="L646" t="s">
+        <v>857</v>
+      </c>
+      <c r="M646" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="647" spans="1:13">
       <c r="A647">
         <v>646</v>
       </c>
-      <c r="B647" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B647" t="s">
+        <v>429</v>
+      </c>
+      <c r="C647" t="s">
+        <v>90</v>
+      </c>
+      <c r="D647" t="s">
+        <v>389</v>
+      </c>
+      <c r="E647" t="s">
+        <v>390</v>
+      </c>
+      <c r="F647" t="s">
+        <v>17</v>
+      </c>
+      <c r="G647" t="s">
+        <v>18</v>
       </c>
       <c r="I647" s="1">
         <v>50000</v>
       </c>
-      <c r="J647" t="str">
-[...12 lines deleted...]
-    <row r="648">
+      <c r="J647" t="s">
+        <v>434</v>
+      </c>
+      <c r="K647" t="s">
+        <v>90</v>
+      </c>
+      <c r="L647" t="s">
+        <v>859</v>
+      </c>
+      <c r="M647" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="648" spans="1:13">
       <c r="A648">
         <v>647</v>
       </c>
-      <c r="B648" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B648" t="s">
+        <v>429</v>
+      </c>
+      <c r="C648" t="s">
+        <v>90</v>
+      </c>
+      <c r="D648" t="s">
+        <v>389</v>
+      </c>
+      <c r="E648" t="s">
+        <v>390</v>
+      </c>
+      <c r="F648" t="s">
+        <v>17</v>
+      </c>
+      <c r="G648" t="s">
+        <v>18</v>
       </c>
       <c r="I648" s="1">
         <v>2000</v>
       </c>
-      <c r="J648" t="str">
-[...12 lines deleted...]
-    <row r="649">
+      <c r="J648" t="s">
+        <v>434</v>
+      </c>
+      <c r="K648" t="s">
+        <v>90</v>
+      </c>
+      <c r="L648" t="s">
+        <v>841</v>
+      </c>
+      <c r="M648" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="649" spans="1:13">
       <c r="A649">
         <v>648</v>
       </c>
-      <c r="B649" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B649" t="s">
+        <v>429</v>
+      </c>
+      <c r="C649" t="s">
+        <v>90</v>
+      </c>
+      <c r="D649" t="s">
+        <v>233</v>
+      </c>
+      <c r="E649" t="s">
+        <v>234</v>
+      </c>
+      <c r="F649" t="s">
+        <v>17</v>
+      </c>
+      <c r="G649" t="s">
+        <v>18</v>
       </c>
       <c r="I649" s="1">
         <v>32699</v>
       </c>
-      <c r="J649" t="str">
-[...12 lines deleted...]
-    <row r="650">
+      <c r="J649" t="s">
+        <v>439</v>
+      </c>
+      <c r="K649" t="s">
+        <v>440</v>
+      </c>
+      <c r="L649" t="s">
+        <v>861</v>
+      </c>
+      <c r="M649" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="650" spans="1:13">
       <c r="A650">
         <v>649</v>
       </c>
-      <c r="B650" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B650" t="s">
+        <v>429</v>
+      </c>
+      <c r="C650" t="s">
+        <v>90</v>
+      </c>
+      <c r="D650" t="s">
+        <v>233</v>
+      </c>
+      <c r="E650" t="s">
+        <v>234</v>
+      </c>
+      <c r="F650" t="s">
+        <v>17</v>
+      </c>
+      <c r="G650" t="s">
+        <v>18</v>
       </c>
       <c r="I650" s="1">
         <v>2000</v>
       </c>
-      <c r="J650" t="str">
-[...12 lines deleted...]
-    <row r="651">
+      <c r="J650" t="s">
+        <v>434</v>
+      </c>
+      <c r="K650" t="s">
+        <v>90</v>
+      </c>
+      <c r="L650" t="s">
+        <v>861</v>
+      </c>
+      <c r="M650" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="651" spans="1:13">
       <c r="A651">
         <v>650</v>
       </c>
-      <c r="B651" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B651" t="s">
+        <v>429</v>
+      </c>
+      <c r="C651" t="s">
+        <v>90</v>
+      </c>
+      <c r="D651" t="s">
+        <v>233</v>
+      </c>
+      <c r="E651" t="s">
+        <v>234</v>
+      </c>
+      <c r="F651" t="s">
+        <v>17</v>
+      </c>
+      <c r="G651" t="s">
+        <v>18</v>
       </c>
       <c r="I651" s="1">
         <v>15399</v>
       </c>
-      <c r="J651" t="str">
-[...12 lines deleted...]
-    <row r="652">
+      <c r="J651" t="s">
+        <v>480</v>
+      </c>
+      <c r="K651" t="s">
+        <v>481</v>
+      </c>
+      <c r="L651" t="s">
+        <v>861</v>
+      </c>
+      <c r="M651" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="652" spans="1:13">
       <c r="A652">
         <v>651</v>
       </c>
-      <c r="B652" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B652" t="s">
+        <v>429</v>
+      </c>
+      <c r="C652" t="s">
+        <v>90</v>
+      </c>
+      <c r="D652" t="s">
+        <v>233</v>
+      </c>
+      <c r="E652" t="s">
+        <v>234</v>
+      </c>
+      <c r="F652" t="s">
+        <v>17</v>
+      </c>
+      <c r="G652" t="s">
+        <v>18</v>
       </c>
       <c r="I652" s="1">
         <v>4680</v>
       </c>
-      <c r="J652" t="str">
-[...12 lines deleted...]
-    <row r="653">
+      <c r="J652" t="s">
+        <v>659</v>
+      </c>
+      <c r="K652" t="s">
+        <v>660</v>
+      </c>
+      <c r="L652" t="s">
+        <v>237</v>
+      </c>
+      <c r="M652" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="653" spans="1:13">
       <c r="A653">
         <v>652</v>
       </c>
-      <c r="B653" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B653" t="s">
+        <v>429</v>
+      </c>
+      <c r="C653" t="s">
+        <v>90</v>
+      </c>
+      <c r="D653" t="s">
+        <v>233</v>
+      </c>
+      <c r="E653" t="s">
+        <v>234</v>
+      </c>
+      <c r="F653" t="s">
+        <v>17</v>
+      </c>
+      <c r="G653" t="s">
+        <v>18</v>
       </c>
       <c r="I653" s="1">
         <v>7700</v>
       </c>
-      <c r="J653" t="str">
-[...12 lines deleted...]
-    <row r="654">
+      <c r="J653" t="s">
+        <v>542</v>
+      </c>
+      <c r="K653" t="s">
+        <v>543</v>
+      </c>
+      <c r="L653" t="s">
+        <v>237</v>
+      </c>
+      <c r="M653" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="654" spans="1:13">
       <c r="A654">
         <v>653</v>
       </c>
-      <c r="B654" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B654" t="s">
+        <v>429</v>
+      </c>
+      <c r="C654" t="s">
+        <v>90</v>
+      </c>
+      <c r="D654" t="s">
+        <v>233</v>
+      </c>
+      <c r="E654" t="s">
+        <v>234</v>
+      </c>
+      <c r="F654" t="s">
+        <v>17</v>
+      </c>
+      <c r="G654" t="s">
+        <v>18</v>
       </c>
       <c r="I654" s="1">
         <v>14904</v>
       </c>
-      <c r="J654" t="str">
-[...12 lines deleted...]
-    <row r="655">
+      <c r="J654" t="s">
+        <v>434</v>
+      </c>
+      <c r="K654" t="s">
+        <v>90</v>
+      </c>
+      <c r="L654" t="s">
+        <v>237</v>
+      </c>
+      <c r="M654" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="655" spans="1:13">
       <c r="A655">
         <v>654</v>
       </c>
-      <c r="B655" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B655" t="s">
+        <v>429</v>
+      </c>
+      <c r="C655" t="s">
+        <v>90</v>
+      </c>
+      <c r="D655" t="s">
+        <v>233</v>
+      </c>
+      <c r="E655" t="s">
+        <v>234</v>
+      </c>
+      <c r="F655" t="s">
+        <v>17</v>
+      </c>
+      <c r="G655" t="s">
+        <v>18</v>
       </c>
       <c r="I655" s="1">
         <v>27600</v>
       </c>
-      <c r="J655" t="str">
-[...12 lines deleted...]
-    <row r="656">
+      <c r="J655" t="s">
+        <v>480</v>
+      </c>
+      <c r="K655" t="s">
+        <v>481</v>
+      </c>
+      <c r="L655" t="s">
+        <v>237</v>
+      </c>
+      <c r="M655" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="656" spans="1:13">
       <c r="A656">
         <v>655</v>
       </c>
-      <c r="B656" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B656" t="s">
+        <v>567</v>
+      </c>
+      <c r="C656" t="s">
+        <v>568</v>
+      </c>
+      <c r="D656" t="s">
+        <v>96</v>
+      </c>
+      <c r="E656" t="s">
+        <v>97</v>
+      </c>
+      <c r="F656" t="s">
+        <v>17</v>
+      </c>
+      <c r="G656" t="s">
+        <v>18</v>
       </c>
       <c r="I656" s="1">
         <v>5000</v>
       </c>
-      <c r="J656" t="str">
-[...12 lines deleted...]
-    <row r="657">
+      <c r="J656" t="s">
+        <v>863</v>
+      </c>
+      <c r="K656" t="s">
+        <v>864</v>
+      </c>
+      <c r="L656" t="s">
+        <v>657</v>
+      </c>
+      <c r="M656" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="657" spans="1:13">
       <c r="A657">
         <v>656</v>
       </c>
-      <c r="B657" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B657" t="s">
+        <v>789</v>
+      </c>
+      <c r="C657" t="s">
+        <v>790</v>
+      </c>
+      <c r="D657" t="s">
+        <v>96</v>
+      </c>
+      <c r="E657" t="s">
+        <v>97</v>
+      </c>
+      <c r="F657" t="s">
+        <v>17</v>
+      </c>
+      <c r="G657" t="s">
+        <v>18</v>
       </c>
       <c r="I657" s="1">
         <v>48000</v>
       </c>
-      <c r="J657" t="str">
-[...12 lines deleted...]
-    <row r="658">
+      <c r="J657" t="s">
+        <v>791</v>
+      </c>
+      <c r="K657" t="s">
+        <v>792</v>
+      </c>
+      <c r="L657" t="s">
+        <v>865</v>
+      </c>
+      <c r="M657" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="658" spans="1:13">
       <c r="A658">
         <v>657</v>
       </c>
-      <c r="B658" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B658" t="s">
+        <v>789</v>
+      </c>
+      <c r="C658" t="s">
+        <v>790</v>
+      </c>
+      <c r="D658" t="s">
+        <v>96</v>
+      </c>
+      <c r="E658" t="s">
+        <v>97</v>
+      </c>
+      <c r="F658" t="s">
+        <v>17</v>
+      </c>
+      <c r="G658" t="s">
+        <v>18</v>
       </c>
       <c r="I658" s="1">
         <v>3436</v>
       </c>
-      <c r="J658" t="str">
-[...12 lines deleted...]
-    <row r="659">
+      <c r="J658" t="s">
+        <v>791</v>
+      </c>
+      <c r="K658" t="s">
+        <v>792</v>
+      </c>
+      <c r="L658" t="s">
+        <v>100</v>
+      </c>
+      <c r="M658" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="659" spans="1:13">
       <c r="A659">
         <v>658</v>
       </c>
-      <c r="B659" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B659" t="s">
+        <v>775</v>
+      </c>
+      <c r="C659" t="s">
+        <v>776</v>
+      </c>
+      <c r="D659" t="s">
+        <v>96</v>
+      </c>
+      <c r="E659" t="s">
+        <v>97</v>
+      </c>
+      <c r="F659" t="s">
+        <v>17</v>
+      </c>
+      <c r="G659" t="s">
+        <v>18</v>
       </c>
       <c r="I659" s="1">
         <v>91410</v>
       </c>
-      <c r="J659" t="str">
-[...12 lines deleted...]
-    <row r="660">
+      <c r="J659" t="s">
+        <v>777</v>
+      </c>
+      <c r="K659" t="s">
+        <v>778</v>
+      </c>
+      <c r="L659" t="s">
+        <v>100</v>
+      </c>
+      <c r="M659" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="660" spans="1:13">
       <c r="A660">
         <v>659</v>
       </c>
-      <c r="B660" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B660" t="s">
+        <v>867</v>
+      </c>
+      <c r="C660" t="s">
+        <v>103</v>
+      </c>
+      <c r="D660" t="s">
+        <v>239</v>
+      </c>
+      <c r="E660" t="s">
+        <v>240</v>
+      </c>
+      <c r="F660" t="s">
+        <v>17</v>
+      </c>
+      <c r="G660" t="s">
+        <v>18</v>
       </c>
       <c r="I660" s="1">
         <v>49250</v>
       </c>
-      <c r="J660" t="str">
-[...12 lines deleted...]
-    <row r="661">
+      <c r="J660" t="s">
+        <v>868</v>
+      </c>
+      <c r="K660" t="s">
+        <v>869</v>
+      </c>
+      <c r="L660" t="s">
+        <v>243</v>
+      </c>
+      <c r="M660" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="661" spans="1:13">
       <c r="A661">
         <v>660</v>
       </c>
-      <c r="B661" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B661" t="s">
+        <v>867</v>
+      </c>
+      <c r="C661" t="s">
+        <v>103</v>
+      </c>
+      <c r="D661" t="s">
+        <v>239</v>
+      </c>
+      <c r="E661" t="s">
+        <v>240</v>
+      </c>
+      <c r="F661" t="s">
+        <v>17</v>
+      </c>
+      <c r="G661" t="s">
+        <v>18</v>
       </c>
       <c r="I661" s="1">
         <v>87672</v>
       </c>
-      <c r="J661" t="str">
-[...12 lines deleted...]
-    <row r="662">
+      <c r="J661" t="s">
+        <v>870</v>
+      </c>
+      <c r="K661" t="s">
+        <v>871</v>
+      </c>
+      <c r="L661" t="s">
+        <v>243</v>
+      </c>
+      <c r="M661" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="662" spans="1:13">
       <c r="A662">
         <v>661</v>
       </c>
-      <c r="B662" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B662" t="s">
+        <v>867</v>
+      </c>
+      <c r="C662" t="s">
+        <v>103</v>
+      </c>
+      <c r="D662" t="s">
+        <v>239</v>
+      </c>
+      <c r="E662" t="s">
+        <v>240</v>
+      </c>
+      <c r="F662" t="s">
+        <v>17</v>
+      </c>
+      <c r="G662" t="s">
+        <v>18</v>
       </c>
       <c r="I662" s="1">
         <v>40500</v>
       </c>
-      <c r="J662" t="str">
-[...12 lines deleted...]
-    <row r="663">
+      <c r="J662" t="s">
+        <v>872</v>
+      </c>
+      <c r="K662" t="s">
+        <v>873</v>
+      </c>
+      <c r="L662" t="s">
+        <v>249</v>
+      </c>
+      <c r="M662" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="663" spans="1:13">
       <c r="A663">
         <v>662</v>
       </c>
-      <c r="B663" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B663" t="s">
+        <v>567</v>
+      </c>
+      <c r="C663" t="s">
+        <v>568</v>
+      </c>
+      <c r="D663" t="s">
+        <v>255</v>
+      </c>
+      <c r="E663" t="s">
+        <v>256</v>
+      </c>
+      <c r="F663" t="s">
+        <v>17</v>
+      </c>
+      <c r="G663" t="s">
+        <v>18</v>
       </c>
       <c r="I663" s="1">
         <v>50000</v>
       </c>
-      <c r="J663" t="str">
-[...12 lines deleted...]
-    <row r="664">
+      <c r="J663" t="s">
+        <v>569</v>
+      </c>
+      <c r="K663" t="s">
+        <v>570</v>
+      </c>
+      <c r="L663" t="s">
+        <v>258</v>
+      </c>
+      <c r="M663" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="664" spans="1:13">
       <c r="A664">
         <v>663</v>
       </c>
-      <c r="B664" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B664" t="s">
+        <v>874</v>
+      </c>
+      <c r="C664" t="s">
+        <v>265</v>
+      </c>
+      <c r="D664" t="s">
+        <v>255</v>
+      </c>
+      <c r="E664" t="s">
+        <v>256</v>
+      </c>
+      <c r="F664" t="s">
+        <v>17</v>
+      </c>
+      <c r="G664" t="s">
+        <v>18</v>
       </c>
       <c r="I664" s="1">
         <v>35449</v>
       </c>
-      <c r="J664" t="str">
-[...12 lines deleted...]
-    <row r="665">
+      <c r="J664" t="s">
+        <v>875</v>
+      </c>
+      <c r="K664" t="s">
+        <v>876</v>
+      </c>
+      <c r="L664" t="s">
+        <v>258</v>
+      </c>
+      <c r="M664" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="665" spans="1:13">
       <c r="A665">
         <v>664</v>
       </c>
-      <c r="B665" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B665" t="s">
+        <v>693</v>
+      </c>
+      <c r="C665" t="s">
+        <v>283</v>
+      </c>
+      <c r="D665" t="s">
+        <v>255</v>
+      </c>
+      <c r="E665" t="s">
+        <v>256</v>
+      </c>
+      <c r="F665" t="s">
+        <v>17</v>
+      </c>
+      <c r="G665" t="s">
+        <v>18</v>
       </c>
       <c r="I665" s="1">
         <v>62690</v>
       </c>
-      <c r="J665" t="str">
-[...12 lines deleted...]
-    <row r="666">
+      <c r="J665" t="s">
+        <v>694</v>
+      </c>
+      <c r="K665" t="s">
+        <v>285</v>
+      </c>
+      <c r="L665" t="s">
+        <v>258</v>
+      </c>
+      <c r="M665" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="666" spans="1:13">
       <c r="A666">
         <v>665</v>
       </c>
-      <c r="B666" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B666" t="s">
+        <v>693</v>
+      </c>
+      <c r="C666" t="s">
+        <v>283</v>
+      </c>
+      <c r="D666" t="s">
+        <v>255</v>
+      </c>
+      <c r="E666" t="s">
+        <v>256</v>
+      </c>
+      <c r="F666" t="s">
+        <v>17</v>
+      </c>
+      <c r="G666" t="s">
+        <v>18</v>
       </c>
       <c r="I666" s="1">
         <v>38827</v>
       </c>
-      <c r="J666" t="str">
-[...12 lines deleted...]
-    <row r="667">
+      <c r="J666" t="s">
+        <v>694</v>
+      </c>
+      <c r="K666" t="s">
+        <v>285</v>
+      </c>
+      <c r="L666" t="s">
+        <v>260</v>
+      </c>
+      <c r="M666" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="667" spans="1:13">
       <c r="A667">
         <v>666</v>
       </c>
-      <c r="B667" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B667" t="s">
+        <v>693</v>
+      </c>
+      <c r="C667" t="s">
+        <v>283</v>
+      </c>
+      <c r="D667" t="s">
+        <v>255</v>
+      </c>
+      <c r="E667" t="s">
+        <v>256</v>
+      </c>
+      <c r="F667" t="s">
+        <v>17</v>
+      </c>
+      <c r="G667" t="s">
+        <v>18</v>
       </c>
       <c r="I667" s="1">
         <v>10824</v>
       </c>
-      <c r="J667" t="str">
-[...12 lines deleted...]
-    <row r="668">
+      <c r="J667" t="s">
+        <v>694</v>
+      </c>
+      <c r="K667" t="s">
+        <v>285</v>
+      </c>
+      <c r="L667" t="s">
+        <v>262</v>
+      </c>
+      <c r="M667" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="668" spans="1:13">
       <c r="A668">
         <v>667</v>
       </c>
-      <c r="B668" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B668" t="s">
+        <v>591</v>
+      </c>
+      <c r="C668" t="s">
+        <v>592</v>
+      </c>
+      <c r="D668" t="s">
+        <v>255</v>
+      </c>
+      <c r="E668" t="s">
+        <v>256</v>
+      </c>
+      <c r="F668" t="s">
+        <v>17</v>
+      </c>
+      <c r="G668" t="s">
+        <v>18</v>
       </c>
       <c r="I668" s="1">
         <v>9817</v>
       </c>
-      <c r="J668" t="str">
-[...12 lines deleted...]
-    <row r="669">
+      <c r="J668" t="s">
+        <v>593</v>
+      </c>
+      <c r="K668" t="s">
+        <v>594</v>
+      </c>
+      <c r="L668" t="s">
+        <v>260</v>
+      </c>
+      <c r="M668" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="669" spans="1:13">
       <c r="A669">
         <v>668</v>
       </c>
-      <c r="B669" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B669" t="s">
+        <v>591</v>
+      </c>
+      <c r="C669" t="s">
+        <v>592</v>
+      </c>
+      <c r="D669" t="s">
+        <v>255</v>
+      </c>
+      <c r="E669" t="s">
+        <v>256</v>
+      </c>
+      <c r="F669" t="s">
+        <v>17</v>
+      </c>
+      <c r="G669" t="s">
+        <v>18</v>
       </c>
       <c r="I669" s="1">
         <v>66298</v>
       </c>
-      <c r="J669" t="str">
-[...12 lines deleted...]
-    <row r="670">
+      <c r="J669" t="s">
+        <v>593</v>
+      </c>
+      <c r="K669" t="s">
+        <v>594</v>
+      </c>
+      <c r="L669" t="s">
+        <v>262</v>
+      </c>
+      <c r="M669" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="670" spans="1:13">
       <c r="A670">
         <v>669</v>
       </c>
-      <c r="B670" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B670" t="s">
+        <v>775</v>
+      </c>
+      <c r="C670" t="s">
+        <v>776</v>
+      </c>
+      <c r="D670" t="s">
+        <v>59</v>
+      </c>
+      <c r="E670" t="s">
+        <v>60</v>
+      </c>
+      <c r="F670" t="s">
+        <v>17</v>
+      </c>
+      <c r="G670" t="s">
+        <v>18</v>
       </c>
       <c r="I670" s="1">
         <v>4698</v>
       </c>
-      <c r="J670" t="str">
-[...12 lines deleted...]
-    <row r="671">
+      <c r="J670" t="s">
+        <v>777</v>
+      </c>
+      <c r="K670" t="s">
+        <v>778</v>
+      </c>
+      <c r="L670" t="s">
+        <v>482</v>
+      </c>
+      <c r="M670" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="671" spans="1:13">
       <c r="A671">
         <v>670</v>
       </c>
-      <c r="B671" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B671" t="s">
+        <v>567</v>
+      </c>
+      <c r="C671" t="s">
+        <v>568</v>
+      </c>
+      <c r="D671" t="s">
+        <v>59</v>
+      </c>
+      <c r="E671" t="s">
+        <v>60</v>
+      </c>
+      <c r="F671" t="s">
+        <v>17</v>
+      </c>
+      <c r="G671" t="s">
+        <v>18</v>
       </c>
       <c r="I671" s="1">
         <v>15000</v>
       </c>
-      <c r="J671" t="str">
-[...12 lines deleted...]
-    <row r="672">
+      <c r="J671" t="s">
+        <v>569</v>
+      </c>
+      <c r="K671" t="s">
+        <v>570</v>
+      </c>
+      <c r="L671" t="s">
+        <v>457</v>
+      </c>
+      <c r="M671" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="672" spans="1:13">
       <c r="A672">
         <v>671</v>
       </c>
-      <c r="B672" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B672" t="s">
+        <v>567</v>
+      </c>
+      <c r="C672" t="s">
+        <v>568</v>
+      </c>
+      <c r="D672" t="s">
+        <v>59</v>
+      </c>
+      <c r="E672" t="s">
+        <v>60</v>
+      </c>
+      <c r="F672" t="s">
+        <v>17</v>
+      </c>
+      <c r="G672" t="s">
+        <v>18</v>
       </c>
       <c r="I672" s="1">
         <v>5000</v>
       </c>
-      <c r="J672" t="str">
-[...12 lines deleted...]
-    <row r="673">
+      <c r="J672" t="s">
+        <v>569</v>
+      </c>
+      <c r="K672" t="s">
+        <v>570</v>
+      </c>
+      <c r="L672" t="s">
+        <v>509</v>
+      </c>
+      <c r="M672" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="673" spans="1:13">
       <c r="A673">
         <v>672</v>
       </c>
-      <c r="B673" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B673" t="s">
+        <v>567</v>
+      </c>
+      <c r="C673" t="s">
+        <v>568</v>
+      </c>
+      <c r="D673" t="s">
+        <v>59</v>
+      </c>
+      <c r="E673" t="s">
+        <v>60</v>
+      </c>
+      <c r="F673" t="s">
+        <v>17</v>
+      </c>
+      <c r="G673" t="s">
+        <v>18</v>
       </c>
       <c r="I673" s="1">
         <v>25000</v>
       </c>
-      <c r="J673" t="str">
-[...12 lines deleted...]
-    <row r="674">
+      <c r="J673" t="s">
+        <v>569</v>
+      </c>
+      <c r="K673" t="s">
+        <v>570</v>
+      </c>
+      <c r="L673" t="s">
+        <v>459</v>
+      </c>
+      <c r="M673" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="674" spans="1:13">
       <c r="A674">
         <v>673</v>
       </c>
-      <c r="B674" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B674" t="s">
+        <v>591</v>
+      </c>
+      <c r="C674" t="s">
+        <v>592</v>
+      </c>
+      <c r="D674" t="s">
+        <v>59</v>
+      </c>
+      <c r="E674" t="s">
+        <v>60</v>
+      </c>
+      <c r="F674" t="s">
+        <v>17</v>
+      </c>
+      <c r="G674" t="s">
+        <v>18</v>
       </c>
       <c r="I674" s="1">
         <v>135189</v>
       </c>
-      <c r="J674" t="str">
-[...12 lines deleted...]
-    <row r="675">
+      <c r="J674" t="s">
+        <v>593</v>
+      </c>
+      <c r="K674" t="s">
+        <v>594</v>
+      </c>
+      <c r="L674" t="s">
+        <v>457</v>
+      </c>
+      <c r="M674" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="675" spans="1:13">
       <c r="A675">
         <v>674</v>
       </c>
-      <c r="B675" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B675" t="s">
+        <v>591</v>
+      </c>
+      <c r="C675" t="s">
+        <v>592</v>
+      </c>
+      <c r="D675" t="s">
+        <v>59</v>
+      </c>
+      <c r="E675" t="s">
+        <v>60</v>
+      </c>
+      <c r="F675" t="s">
+        <v>17</v>
+      </c>
+      <c r="G675" t="s">
+        <v>18</v>
       </c>
       <c r="I675" s="1">
         <v>181508</v>
       </c>
-      <c r="J675" t="str">
-[...12 lines deleted...]
-    <row r="676">
+      <c r="J675" t="s">
+        <v>593</v>
+      </c>
+      <c r="K675" t="s">
+        <v>594</v>
+      </c>
+      <c r="L675" t="s">
+        <v>511</v>
+      </c>
+      <c r="M675" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="676" spans="1:13">
       <c r="A676">
         <v>675</v>
       </c>
-      <c r="B676" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B676" t="s">
+        <v>591</v>
+      </c>
+      <c r="C676" t="s">
+        <v>592</v>
+      </c>
+      <c r="D676" t="s">
+        <v>59</v>
+      </c>
+      <c r="E676" t="s">
+        <v>60</v>
+      </c>
+      <c r="F676" t="s">
+        <v>17</v>
+      </c>
+      <c r="G676" t="s">
+        <v>18</v>
       </c>
       <c r="I676" s="1">
         <v>601615</v>
       </c>
-      <c r="J676" t="str">
-[...12 lines deleted...]
-    <row r="677">
+      <c r="J676" t="s">
+        <v>593</v>
+      </c>
+      <c r="K676" t="s">
+        <v>594</v>
+      </c>
+      <c r="L676" t="s">
+        <v>459</v>
+      </c>
+      <c r="M676" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="677" spans="1:13">
       <c r="A677">
         <v>676</v>
       </c>
-      <c r="B677" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B677" t="s">
+        <v>591</v>
+      </c>
+      <c r="C677" t="s">
+        <v>592</v>
+      </c>
+      <c r="D677" t="s">
+        <v>59</v>
+      </c>
+      <c r="E677" t="s">
+        <v>60</v>
+      </c>
+      <c r="F677" t="s">
+        <v>17</v>
+      </c>
+      <c r="G677" t="s">
+        <v>18</v>
       </c>
       <c r="I677" s="1">
         <v>6824</v>
       </c>
-      <c r="J677" t="str">
-[...12 lines deleted...]
-    <row r="678">
+      <c r="J677" t="s">
+        <v>593</v>
+      </c>
+      <c r="K677" t="s">
+        <v>594</v>
+      </c>
+      <c r="L677" t="s">
+        <v>531</v>
+      </c>
+      <c r="M677" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="678" spans="1:13">
       <c r="A678">
         <v>677</v>
       </c>
-      <c r="B678" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B678" t="s">
+        <v>693</v>
+      </c>
+      <c r="C678" t="s">
+        <v>283</v>
+      </c>
+      <c r="D678" t="s">
+        <v>59</v>
+      </c>
+      <c r="E678" t="s">
+        <v>60</v>
+      </c>
+      <c r="F678" t="s">
+        <v>17</v>
+      </c>
+      <c r="G678" t="s">
+        <v>18</v>
       </c>
       <c r="I678" s="1">
         <v>26644</v>
       </c>
-      <c r="J678" t="str">
-[...12 lines deleted...]
-    <row r="679">
+      <c r="J678" t="s">
+        <v>694</v>
+      </c>
+      <c r="K678" t="s">
+        <v>285</v>
+      </c>
+      <c r="L678" t="s">
+        <v>457</v>
+      </c>
+      <c r="M678" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="679" spans="1:13">
       <c r="A679">
         <v>678</v>
       </c>
-      <c r="B679" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B679" t="s">
+        <v>693</v>
+      </c>
+      <c r="C679" t="s">
+        <v>283</v>
+      </c>
+      <c r="D679" t="s">
+        <v>59</v>
+      </c>
+      <c r="E679" t="s">
+        <v>60</v>
+      </c>
+      <c r="F679" t="s">
+        <v>17</v>
+      </c>
+      <c r="G679" t="s">
+        <v>18</v>
       </c>
       <c r="I679" s="1">
         <v>7802</v>
       </c>
-      <c r="J679" t="str">
-[...12 lines deleted...]
-    <row r="680">
+      <c r="J679" t="s">
+        <v>694</v>
+      </c>
+      <c r="K679" t="s">
+        <v>285</v>
+      </c>
+      <c r="L679" t="s">
+        <v>511</v>
+      </c>
+      <c r="M679" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="680" spans="1:13">
       <c r="A680">
         <v>679</v>
       </c>
-      <c r="B680" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B680" t="s">
+        <v>693</v>
+      </c>
+      <c r="C680" t="s">
+        <v>283</v>
+      </c>
+      <c r="D680" t="s">
+        <v>59</v>
+      </c>
+      <c r="E680" t="s">
+        <v>60</v>
+      </c>
+      <c r="F680" t="s">
+        <v>17</v>
+      </c>
+      <c r="G680" t="s">
+        <v>18</v>
       </c>
       <c r="I680" s="1">
         <v>21963</v>
       </c>
-      <c r="J680" t="str">
-[...12 lines deleted...]
-    <row r="681">
+      <c r="J680" t="s">
+        <v>694</v>
+      </c>
+      <c r="K680" t="s">
+        <v>285</v>
+      </c>
+      <c r="L680" t="s">
+        <v>459</v>
+      </c>
+      <c r="M680" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="681" spans="1:13">
       <c r="A681">
         <v>680</v>
       </c>
-      <c r="B681" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B681" t="s">
+        <v>693</v>
+      </c>
+      <c r="C681" t="s">
+        <v>283</v>
+      </c>
+      <c r="D681" t="s">
+        <v>59</v>
+      </c>
+      <c r="E681" t="s">
+        <v>60</v>
+      </c>
+      <c r="F681" t="s">
+        <v>17</v>
+      </c>
+      <c r="G681" t="s">
+        <v>18</v>
       </c>
       <c r="I681" s="1">
         <v>512</v>
       </c>
-      <c r="J681" t="str">
-[...12 lines deleted...]
-    <row r="682">
+      <c r="J681" t="s">
+        <v>694</v>
+      </c>
+      <c r="K681" t="s">
+        <v>285</v>
+      </c>
+      <c r="L681" t="s">
+        <v>531</v>
+      </c>
+      <c r="M681" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="682" spans="1:13">
       <c r="A682">
         <v>681</v>
       </c>
-      <c r="B682" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B682" t="s">
+        <v>771</v>
+      </c>
+      <c r="C682" t="s">
+        <v>772</v>
+      </c>
+      <c r="D682" t="s">
+        <v>59</v>
+      </c>
+      <c r="E682" t="s">
+        <v>60</v>
+      </c>
+      <c r="F682" t="s">
+        <v>17</v>
+      </c>
+      <c r="G682" t="s">
+        <v>18</v>
       </c>
       <c r="I682" s="1">
         <v>216355</v>
       </c>
-      <c r="J682" t="str">
-[...12 lines deleted...]
-    <row r="683">
+      <c r="J682" t="s">
+        <v>773</v>
+      </c>
+      <c r="K682" t="s">
+        <v>774</v>
+      </c>
+      <c r="L682" t="s">
+        <v>154</v>
+      </c>
+      <c r="M682" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="683" spans="1:13">
       <c r="A683">
         <v>682</v>
       </c>
-      <c r="B683" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B683" t="s">
+        <v>429</v>
+      </c>
+      <c r="C683" t="s">
+        <v>90</v>
+      </c>
+      <c r="D683" t="s">
+        <v>277</v>
+      </c>
+      <c r="E683" t="s">
+        <v>278</v>
+      </c>
+      <c r="F683" t="s">
+        <v>17</v>
+      </c>
+      <c r="G683" t="s">
+        <v>18</v>
       </c>
       <c r="I683" s="1">
         <v>2050</v>
       </c>
-      <c r="J683" t="str">
-[...12 lines deleted...]
-    <row r="684">
+      <c r="J683" t="s">
+        <v>434</v>
+      </c>
+      <c r="K683" t="s">
+        <v>90</v>
+      </c>
+      <c r="L683" t="s">
+        <v>281</v>
+      </c>
+      <c r="M683" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="684" spans="1:13">
       <c r="A684">
         <v>683</v>
       </c>
-      <c r="B684" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B684" t="s">
+        <v>693</v>
+      </c>
+      <c r="C684" t="s">
+        <v>283</v>
+      </c>
+      <c r="D684" t="s">
+        <v>277</v>
+      </c>
+      <c r="E684" t="s">
+        <v>278</v>
+      </c>
+      <c r="F684" t="s">
+        <v>17</v>
+      </c>
+      <c r="G684" t="s">
+        <v>18</v>
       </c>
       <c r="I684" s="1">
         <v>29134</v>
       </c>
-      <c r="J684" t="str">
-[...12 lines deleted...]
-    <row r="685">
+      <c r="J684" t="s">
+        <v>694</v>
+      </c>
+      <c r="K684" t="s">
+        <v>285</v>
+      </c>
+      <c r="L684" t="s">
+        <v>281</v>
+      </c>
+      <c r="M684" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="685" spans="1:13">
       <c r="A685">
         <v>684</v>
       </c>
-      <c r="B685" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B685" t="s">
+        <v>429</v>
+      </c>
+      <c r="C685" t="s">
+        <v>90</v>
+      </c>
+      <c r="D685" t="s">
+        <v>158</v>
+      </c>
+      <c r="E685" t="s">
+        <v>159</v>
+      </c>
+      <c r="F685" t="s">
+        <v>17</v>
+      </c>
+      <c r="G685" t="s">
+        <v>18</v>
       </c>
       <c r="I685" s="1">
         <v>37746</v>
       </c>
-      <c r="J685" t="str">
-[...12 lines deleted...]
-    <row r="686">
+      <c r="J685" t="s">
+        <v>877</v>
+      </c>
+      <c r="K685" t="s">
+        <v>878</v>
+      </c>
+      <c r="L685" t="s">
+        <v>879</v>
+      </c>
+      <c r="M685" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="686" spans="1:13">
       <c r="A686">
         <v>685</v>
       </c>
-      <c r="B686" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B686" t="s">
+        <v>429</v>
+      </c>
+      <c r="C686" t="s">
+        <v>90</v>
+      </c>
+      <c r="D686" t="s">
+        <v>158</v>
+      </c>
+      <c r="E686" t="s">
+        <v>159</v>
+      </c>
+      <c r="F686" t="s">
+        <v>17</v>
+      </c>
+      <c r="G686" t="s">
+        <v>18</v>
       </c>
       <c r="I686" s="1">
         <v>21000</v>
       </c>
-      <c r="J686" t="str">
-[...12 lines deleted...]
-    <row r="687">
+      <c r="J686" t="s">
+        <v>478</v>
+      </c>
+      <c r="K686" t="s">
+        <v>166</v>
+      </c>
+      <c r="L686" t="s">
+        <v>167</v>
+      </c>
+      <c r="M686" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="687" spans="1:13">
       <c r="A687">
         <v>686</v>
       </c>
-      <c r="B687" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B687" t="s">
+        <v>429</v>
+      </c>
+      <c r="C687" t="s">
+        <v>90</v>
+      </c>
+      <c r="D687" t="s">
+        <v>881</v>
+      </c>
+      <c r="E687" t="s">
+        <v>882</v>
+      </c>
+      <c r="F687" t="s">
+        <v>17</v>
+      </c>
+      <c r="G687" t="s">
+        <v>18</v>
       </c>
       <c r="I687" s="1">
         <v>1000</v>
       </c>
-      <c r="J687" t="str">
-[...12 lines deleted...]
-    <row r="688">
+      <c r="J687" t="s">
+        <v>480</v>
+      </c>
+      <c r="K687" t="s">
+        <v>481</v>
+      </c>
+      <c r="L687" t="s">
+        <v>883</v>
+      </c>
+      <c r="M687" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="688" spans="1:13">
       <c r="A688">
         <v>687</v>
       </c>
-      <c r="B688" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B688" t="s">
+        <v>771</v>
+      </c>
+      <c r="C688" t="s">
+        <v>772</v>
+      </c>
+      <c r="D688" t="s">
+        <v>182</v>
+      </c>
+      <c r="E688" t="s">
+        <v>183</v>
+      </c>
+      <c r="F688" t="s">
+        <v>17</v>
+      </c>
+      <c r="G688" t="s">
+        <v>18</v>
       </c>
       <c r="I688" s="1">
         <v>10000</v>
       </c>
-      <c r="J688" t="str">
-[...12 lines deleted...]
-    <row r="689">
+      <c r="J688" t="s">
+        <v>773</v>
+      </c>
+      <c r="K688" t="s">
+        <v>774</v>
+      </c>
+      <c r="L688" t="s">
+        <v>812</v>
+      </c>
+      <c r="M688" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="689" spans="1:13">
       <c r="A689">
         <v>688</v>
       </c>
-      <c r="B689" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B689" t="s">
+        <v>771</v>
+      </c>
+      <c r="C689" t="s">
+        <v>772</v>
+      </c>
+      <c r="D689" t="s">
+        <v>182</v>
+      </c>
+      <c r="E689" t="s">
+        <v>183</v>
+      </c>
+      <c r="F689" t="s">
+        <v>17</v>
+      </c>
+      <c r="G689" t="s">
+        <v>18</v>
       </c>
       <c r="I689" s="1">
         <v>3405341</v>
       </c>
-      <c r="J689" t="str">
-[...12 lines deleted...]
-    <row r="690">
+      <c r="J689" t="s">
+        <v>773</v>
+      </c>
+      <c r="K689" t="s">
+        <v>774</v>
+      </c>
+      <c r="L689" t="s">
+        <v>184</v>
+      </c>
+      <c r="M689" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="690" spans="1:13">
       <c r="A690">
         <v>689</v>
       </c>
-      <c r="B690" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B690" t="s">
+        <v>591</v>
+      </c>
+      <c r="C690" t="s">
+        <v>592</v>
+      </c>
+      <c r="D690" t="s">
+        <v>182</v>
+      </c>
+      <c r="E690" t="s">
+        <v>183</v>
+      </c>
+      <c r="F690" t="s">
+        <v>17</v>
+      </c>
+      <c r="G690" t="s">
+        <v>18</v>
       </c>
       <c r="I690" s="1">
         <v>69119</v>
       </c>
-      <c r="J690" t="str">
-[...12 lines deleted...]
-    <row r="691">
+      <c r="J690" t="s">
+        <v>593</v>
+      </c>
+      <c r="K690" t="s">
+        <v>594</v>
+      </c>
+      <c r="L690" t="s">
+        <v>290</v>
+      </c>
+      <c r="M690" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="691" spans="1:13">
       <c r="A691">
         <v>690</v>
       </c>
-      <c r="B691" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B691" t="s">
+        <v>693</v>
+      </c>
+      <c r="C691" t="s">
+        <v>283</v>
+      </c>
+      <c r="D691" t="s">
+        <v>182</v>
+      </c>
+      <c r="E691" t="s">
+        <v>183</v>
+      </c>
+      <c r="F691" t="s">
+        <v>17</v>
+      </c>
+      <c r="G691" t="s">
+        <v>18</v>
       </c>
       <c r="I691" s="1">
         <v>27025</v>
       </c>
-      <c r="J691" t="str">
-[...12 lines deleted...]
-    <row r="692">
+      <c r="J691" t="s">
+        <v>694</v>
+      </c>
+      <c r="K691" t="s">
+        <v>285</v>
+      </c>
+      <c r="L691" t="s">
+        <v>290</v>
+      </c>
+      <c r="M691" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="692" spans="1:13">
       <c r="A692">
         <v>691</v>
       </c>
-      <c r="B692" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B692" t="s">
+        <v>874</v>
+      </c>
+      <c r="C692" t="s">
+        <v>265</v>
+      </c>
+      <c r="D692" t="s">
+        <v>292</v>
+      </c>
+      <c r="E692" t="s">
+        <v>293</v>
+      </c>
+      <c r="F692" t="s">
+        <v>17</v>
+      </c>
+      <c r="G692" t="s">
+        <v>18</v>
       </c>
       <c r="I692" s="1">
         <v>5240</v>
       </c>
-      <c r="J692" t="str">
-[...12 lines deleted...]
-    <row r="693">
+      <c r="J692" t="s">
+        <v>875</v>
+      </c>
+      <c r="K692" t="s">
+        <v>876</v>
+      </c>
+      <c r="L692" t="s">
+        <v>294</v>
+      </c>
+      <c r="M692" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="693" spans="1:13">
       <c r="A693">
         <v>692</v>
       </c>
-      <c r="B693" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B693" t="s">
+        <v>775</v>
+      </c>
+      <c r="C693" t="s">
+        <v>776</v>
+      </c>
+      <c r="D693" t="s">
+        <v>292</v>
+      </c>
+      <c r="E693" t="s">
+        <v>293</v>
+      </c>
+      <c r="F693" t="s">
+        <v>17</v>
+      </c>
+      <c r="G693" t="s">
+        <v>18</v>
       </c>
       <c r="I693" s="1">
         <v>90000</v>
       </c>
-      <c r="J693" t="str">
-[...12 lines deleted...]
-    <row r="694">
+      <c r="J693" t="s">
+        <v>777</v>
+      </c>
+      <c r="K693" t="s">
+        <v>778</v>
+      </c>
+      <c r="L693" t="s">
+        <v>583</v>
+      </c>
+      <c r="M693" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="694" spans="1:13">
       <c r="A694">
         <v>693</v>
       </c>
-      <c r="B694" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B694" t="s">
+        <v>775</v>
+      </c>
+      <c r="C694" t="s">
+        <v>776</v>
+      </c>
+      <c r="D694" t="s">
+        <v>292</v>
+      </c>
+      <c r="E694" t="s">
+        <v>293</v>
+      </c>
+      <c r="F694" t="s">
+        <v>17</v>
+      </c>
+      <c r="G694" t="s">
+        <v>18</v>
       </c>
       <c r="I694" s="1">
         <v>180000</v>
       </c>
-      <c r="J694" t="str">
-[...12 lines deleted...]
-    <row r="695">
+      <c r="J694" t="s">
+        <v>777</v>
+      </c>
+      <c r="K694" t="s">
+        <v>778</v>
+      </c>
+      <c r="L694" t="s">
+        <v>571</v>
+      </c>
+      <c r="M694" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="695" spans="1:13">
       <c r="A695">
         <v>694</v>
       </c>
-      <c r="B695" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B695" t="s">
+        <v>775</v>
+      </c>
+      <c r="C695" t="s">
+        <v>776</v>
+      </c>
+      <c r="D695" t="s">
+        <v>292</v>
+      </c>
+      <c r="E695" t="s">
+        <v>293</v>
+      </c>
+      <c r="F695" t="s">
+        <v>17</v>
+      </c>
+      <c r="G695" t="s">
+        <v>18</v>
       </c>
       <c r="I695" s="1">
         <v>79500</v>
       </c>
-      <c r="J695" t="str">
-[...12 lines deleted...]
-    <row r="696">
+      <c r="J695" t="s">
+        <v>777</v>
+      </c>
+      <c r="K695" t="s">
+        <v>778</v>
+      </c>
+      <c r="L695" t="s">
+        <v>585</v>
+      </c>
+      <c r="M695" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="696" spans="1:13">
       <c r="A696">
         <v>695</v>
       </c>
-      <c r="B696" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B696" t="s">
+        <v>789</v>
+      </c>
+      <c r="C696" t="s">
+        <v>790</v>
+      </c>
+      <c r="D696" t="s">
+        <v>292</v>
+      </c>
+      <c r="E696" t="s">
+        <v>293</v>
+      </c>
+      <c r="F696" t="s">
+        <v>17</v>
+      </c>
+      <c r="G696" t="s">
+        <v>18</v>
       </c>
       <c r="I696" s="1">
         <v>13000</v>
       </c>
-      <c r="J696" t="str">
-[...12 lines deleted...]
-    <row r="697">
+      <c r="J696" t="s">
+        <v>791</v>
+      </c>
+      <c r="K696" t="s">
+        <v>792</v>
+      </c>
+      <c r="L696" t="s">
+        <v>589</v>
+      </c>
+      <c r="M696" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="697" spans="1:13">
       <c r="A697">
         <v>696</v>
       </c>
-      <c r="B697" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B697" t="s">
+        <v>591</v>
+      </c>
+      <c r="C697" t="s">
+        <v>592</v>
+      </c>
+      <c r="D697" t="s">
+        <v>192</v>
+      </c>
+      <c r="E697" t="s">
+        <v>193</v>
+      </c>
+      <c r="F697" t="s">
+        <v>17</v>
+      </c>
+      <c r="G697" t="s">
+        <v>18</v>
       </c>
       <c r="I697" s="1">
         <v>507859</v>
       </c>
-      <c r="J697" t="str">
-[...12 lines deleted...]
-    <row r="698">
+      <c r="J697" t="s">
+        <v>593</v>
+      </c>
+      <c r="K697" t="s">
+        <v>594</v>
+      </c>
+      <c r="L697" t="s">
+        <v>196</v>
+      </c>
+      <c r="M697" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="698" spans="1:13">
       <c r="A698">
         <v>697</v>
       </c>
-      <c r="B698" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B698" t="s">
+        <v>591</v>
+      </c>
+      <c r="C698" t="s">
+        <v>592</v>
+      </c>
+      <c r="D698" t="s">
+        <v>192</v>
+      </c>
+      <c r="E698" t="s">
+        <v>193</v>
+      </c>
+      <c r="F698" t="s">
+        <v>17</v>
+      </c>
+      <c r="G698" t="s">
+        <v>18</v>
       </c>
       <c r="I698" s="1">
         <v>13604</v>
       </c>
-      <c r="J698" t="str">
-[...12 lines deleted...]
-    <row r="699">
+      <c r="J698" t="s">
+        <v>593</v>
+      </c>
+      <c r="K698" t="s">
+        <v>594</v>
+      </c>
+      <c r="L698" t="s">
+        <v>697</v>
+      </c>
+      <c r="M698" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="699" spans="1:13">
       <c r="A699">
         <v>698</v>
       </c>
-      <c r="B699" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B699" t="s">
+        <v>591</v>
+      </c>
+      <c r="C699" t="s">
+        <v>592</v>
+      </c>
+      <c r="D699" t="s">
+        <v>192</v>
+      </c>
+      <c r="E699" t="s">
+        <v>193</v>
+      </c>
+      <c r="F699" t="s">
+        <v>17</v>
+      </c>
+      <c r="G699" t="s">
+        <v>18</v>
       </c>
       <c r="I699" s="1">
         <v>142245</v>
       </c>
-      <c r="J699" t="str">
-[...12 lines deleted...]
-    <row r="700">
+      <c r="J699" t="s">
+        <v>593</v>
+      </c>
+      <c r="K699" t="s">
+        <v>594</v>
+      </c>
+      <c r="L699" t="s">
+        <v>200</v>
+      </c>
+      <c r="M699" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="700" spans="1:13">
       <c r="A700">
         <v>699</v>
       </c>
-      <c r="B700" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B700" t="s">
+        <v>591</v>
+      </c>
+      <c r="C700" t="s">
+        <v>592</v>
+      </c>
+      <c r="D700" t="s">
+        <v>192</v>
+      </c>
+      <c r="E700" t="s">
+        <v>193</v>
+      </c>
+      <c r="F700" t="s">
+        <v>17</v>
+      </c>
+      <c r="G700" t="s">
+        <v>18</v>
       </c>
       <c r="I700" s="1">
         <v>4829</v>
       </c>
-      <c r="J700" t="str">
-[...12 lines deleted...]
-    <row r="701">
+      <c r="J700" t="s">
+        <v>593</v>
+      </c>
+      <c r="K700" t="s">
+        <v>594</v>
+      </c>
+      <c r="L700" t="s">
+        <v>198</v>
+      </c>
+      <c r="M700" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="701" spans="1:13">
       <c r="A701">
         <v>700</v>
       </c>
-      <c r="B701" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B701" t="s">
+        <v>693</v>
+      </c>
+      <c r="C701" t="s">
+        <v>283</v>
+      </c>
+      <c r="D701" t="s">
+        <v>192</v>
+      </c>
+      <c r="E701" t="s">
+        <v>193</v>
+      </c>
+      <c r="F701" t="s">
+        <v>17</v>
+      </c>
+      <c r="G701" t="s">
+        <v>18</v>
       </c>
       <c r="I701" s="1">
         <v>212240</v>
       </c>
-      <c r="J701" t="str">
-[...12 lines deleted...]
-    <row r="702">
+      <c r="J701" t="s">
+        <v>694</v>
+      </c>
+      <c r="K701" t="s">
+        <v>285</v>
+      </c>
+      <c r="L701" t="s">
+        <v>196</v>
+      </c>
+      <c r="M701" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="702" spans="1:13">
       <c r="A702">
         <v>701</v>
       </c>
-      <c r="B702" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B702" t="s">
+        <v>693</v>
+      </c>
+      <c r="C702" t="s">
+        <v>283</v>
+      </c>
+      <c r="D702" t="s">
+        <v>192</v>
+      </c>
+      <c r="E702" t="s">
+        <v>193</v>
+      </c>
+      <c r="F702" t="s">
+        <v>17</v>
+      </c>
+      <c r="G702" t="s">
+        <v>18</v>
       </c>
       <c r="I702" s="1">
         <v>10443</v>
       </c>
-      <c r="J702" t="str">
-[...12 lines deleted...]
-    <row r="703">
+      <c r="J702" t="s">
+        <v>694</v>
+      </c>
+      <c r="K702" t="s">
+        <v>285</v>
+      </c>
+      <c r="L702" t="s">
+        <v>697</v>
+      </c>
+      <c r="M702" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="703" spans="1:13">
       <c r="A703">
         <v>702</v>
       </c>
-      <c r="B703" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B703" t="s">
+        <v>693</v>
+      </c>
+      <c r="C703" t="s">
+        <v>283</v>
+      </c>
+      <c r="D703" t="s">
+        <v>192</v>
+      </c>
+      <c r="E703" t="s">
+        <v>193</v>
+      </c>
+      <c r="F703" t="s">
+        <v>17</v>
+      </c>
+      <c r="G703" t="s">
+        <v>18</v>
       </c>
       <c r="I703" s="1">
         <v>63933</v>
       </c>
-      <c r="J703" t="str">
-[...12 lines deleted...]
-    <row r="704">
+      <c r="J703" t="s">
+        <v>694</v>
+      </c>
+      <c r="K703" t="s">
+        <v>285</v>
+      </c>
+      <c r="L703" t="s">
+        <v>200</v>
+      </c>
+      <c r="M703" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="704" spans="1:13">
       <c r="A704">
         <v>703</v>
       </c>
-      <c r="B704" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B704" t="s">
+        <v>693</v>
+      </c>
+      <c r="C704" t="s">
+        <v>283</v>
+      </c>
+      <c r="D704" t="s">
+        <v>192</v>
+      </c>
+      <c r="E704" t="s">
+        <v>193</v>
+      </c>
+      <c r="F704" t="s">
+        <v>17</v>
+      </c>
+      <c r="G704" t="s">
+        <v>18</v>
       </c>
       <c r="I704" s="1">
         <v>1551</v>
       </c>
-      <c r="J704" t="str">
-[...12 lines deleted...]
-    <row r="705">
+      <c r="J704" t="s">
+        <v>694</v>
+      </c>
+      <c r="K704" t="s">
+        <v>285</v>
+      </c>
+      <c r="L704" t="s">
+        <v>198</v>
+      </c>
+      <c r="M704" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="705" spans="1:13">
       <c r="A705">
         <v>704</v>
       </c>
-      <c r="B705" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B705" t="s">
+        <v>591</v>
+      </c>
+      <c r="C705" t="s">
+        <v>592</v>
+      </c>
+      <c r="D705" t="s">
+        <v>300</v>
+      </c>
+      <c r="E705" t="s">
+        <v>301</v>
+      </c>
+      <c r="F705" t="s">
+        <v>17</v>
+      </c>
+      <c r="G705" t="s">
+        <v>18</v>
       </c>
       <c r="I705" s="1">
         <v>13746</v>
       </c>
-      <c r="J705" t="str">
-[...12 lines deleted...]
-    <row r="706">
+      <c r="J705" t="s">
+        <v>593</v>
+      </c>
+      <c r="K705" t="s">
+        <v>594</v>
+      </c>
+      <c r="L705" t="s">
+        <v>302</v>
+      </c>
+      <c r="M705" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="706" spans="1:13">
       <c r="A706">
         <v>705</v>
       </c>
-      <c r="B706" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B706" t="s">
+        <v>591</v>
+      </c>
+      <c r="C706" t="s">
+        <v>592</v>
+      </c>
+      <c r="D706" t="s">
+        <v>300</v>
+      </c>
+      <c r="E706" t="s">
+        <v>301</v>
+      </c>
+      <c r="F706" t="s">
+        <v>17</v>
+      </c>
+      <c r="G706" t="s">
+        <v>18</v>
       </c>
       <c r="I706" s="1">
         <v>58674</v>
       </c>
-      <c r="J706" t="str">
-[...12 lines deleted...]
-    <row r="707">
+      <c r="J706" t="s">
+        <v>593</v>
+      </c>
+      <c r="K706" t="s">
+        <v>594</v>
+      </c>
+      <c r="L706" t="s">
+        <v>709</v>
+      </c>
+      <c r="M706" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="707" spans="1:13">
       <c r="A707">
         <v>706</v>
       </c>
-      <c r="B707" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B707" t="s">
+        <v>693</v>
+      </c>
+      <c r="C707" t="s">
+        <v>283</v>
+      </c>
+      <c r="D707" t="s">
+        <v>300</v>
+      </c>
+      <c r="E707" t="s">
+        <v>301</v>
+      </c>
+      <c r="F707" t="s">
+        <v>17</v>
+      </c>
+      <c r="G707" t="s">
+        <v>18</v>
       </c>
       <c r="I707" s="1">
         <v>7006</v>
       </c>
-      <c r="J707" t="str">
-[...12 lines deleted...]
-    <row r="708">
+      <c r="J707" t="s">
+        <v>694</v>
+      </c>
+      <c r="K707" t="s">
+        <v>285</v>
+      </c>
+      <c r="L707" t="s">
+        <v>302</v>
+      </c>
+      <c r="M707" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="708" spans="1:13">
       <c r="A708">
         <v>707</v>
       </c>
-      <c r="B708" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B708" t="s">
+        <v>693</v>
+      </c>
+      <c r="C708" t="s">
+        <v>283</v>
+      </c>
+      <c r="D708" t="s">
+        <v>300</v>
+      </c>
+      <c r="E708" t="s">
+        <v>301</v>
+      </c>
+      <c r="F708" t="s">
+        <v>17</v>
+      </c>
+      <c r="G708" t="s">
+        <v>18</v>
       </c>
       <c r="I708" s="1">
         <v>5483</v>
       </c>
-      <c r="J708" t="str">
-[...12 lines deleted...]
-    <row r="709">
+      <c r="J708" t="s">
+        <v>694</v>
+      </c>
+      <c r="K708" t="s">
+        <v>285</v>
+      </c>
+      <c r="L708" t="s">
+        <v>709</v>
+      </c>
+      <c r="M708" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="709" spans="1:13">
       <c r="A709">
         <v>708</v>
       </c>
-      <c r="B709" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B709" t="s">
+        <v>429</v>
+      </c>
+      <c r="C709" t="s">
+        <v>90</v>
+      </c>
+      <c r="D709" t="s">
+        <v>713</v>
+      </c>
+      <c r="E709" t="s">
+        <v>714</v>
+      </c>
+      <c r="F709" t="s">
+        <v>17</v>
+      </c>
+      <c r="G709" t="s">
+        <v>18</v>
       </c>
       <c r="I709" s="1">
         <v>5005</v>
       </c>
-      <c r="J709" t="str">
-[...12 lines deleted...]
-    <row r="710">
+      <c r="J709" t="s">
+        <v>493</v>
+      </c>
+      <c r="K709" t="s">
+        <v>494</v>
+      </c>
+      <c r="L709" t="s">
+        <v>884</v>
+      </c>
+      <c r="M709" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="710" spans="1:13">
       <c r="A710">
         <v>709</v>
       </c>
-      <c r="B710" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B710" t="s">
+        <v>429</v>
+      </c>
+      <c r="C710" t="s">
+        <v>90</v>
+      </c>
+      <c r="D710" t="s">
+        <v>713</v>
+      </c>
+      <c r="E710" t="s">
+        <v>714</v>
+      </c>
+      <c r="F710" t="s">
+        <v>17</v>
+      </c>
+      <c r="G710" t="s">
+        <v>18</v>
       </c>
       <c r="I710" s="1">
         <v>2000</v>
       </c>
-      <c r="J710" t="str">
-[...12 lines deleted...]
-    <row r="711">
+      <c r="J710" t="s">
+        <v>497</v>
+      </c>
+      <c r="K710" t="s">
+        <v>498</v>
+      </c>
+      <c r="L710" t="s">
+        <v>884</v>
+      </c>
+      <c r="M710" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="711" spans="1:13">
       <c r="A711">
         <v>710</v>
       </c>
-      <c r="B711" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B711" t="s">
+        <v>429</v>
+      </c>
+      <c r="C711" t="s">
+        <v>90</v>
+      </c>
+      <c r="D711" t="s">
+        <v>713</v>
+      </c>
+      <c r="E711" t="s">
+        <v>714</v>
+      </c>
+      <c r="F711" t="s">
+        <v>17</v>
+      </c>
+      <c r="G711" t="s">
+        <v>18</v>
       </c>
       <c r="I711" s="1">
         <v>50</v>
       </c>
-      <c r="J711" t="str">
-[...12 lines deleted...]
-    <row r="712">
+      <c r="J711" t="s">
+        <v>503</v>
+      </c>
+      <c r="K711" t="s">
+        <v>504</v>
+      </c>
+      <c r="L711" t="s">
+        <v>884</v>
+      </c>
+      <c r="M711" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="712" spans="1:13">
       <c r="A712">
         <v>711</v>
       </c>
-      <c r="B712" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B712" t="s">
+        <v>429</v>
+      </c>
+      <c r="C712" t="s">
+        <v>90</v>
+      </c>
+      <c r="D712" t="s">
+        <v>713</v>
+      </c>
+      <c r="E712" t="s">
+        <v>714</v>
+      </c>
+      <c r="F712" t="s">
+        <v>17</v>
+      </c>
+      <c r="G712" t="s">
+        <v>18</v>
       </c>
       <c r="I712" s="1">
         <v>8220</v>
       </c>
-      <c r="J712" t="str">
-[...12 lines deleted...]
-    <row r="713">
+      <c r="J712" t="s">
+        <v>434</v>
+      </c>
+      <c r="K712" t="s">
+        <v>90</v>
+      </c>
+      <c r="L712" t="s">
+        <v>726</v>
+      </c>
+      <c r="M712" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="713" spans="1:13">
       <c r="A713">
         <v>712</v>
       </c>
-      <c r="B713" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B713" t="s">
+        <v>429</v>
+      </c>
+      <c r="C713" t="s">
+        <v>90</v>
+      </c>
+      <c r="D713" t="s">
+        <v>713</v>
+      </c>
+      <c r="E713" t="s">
+        <v>714</v>
+      </c>
+      <c r="F713" t="s">
+        <v>17</v>
+      </c>
+      <c r="G713" t="s">
+        <v>18</v>
       </c>
       <c r="I713" s="1">
         <v>10000</v>
       </c>
-      <c r="J713" t="str">
-[...12 lines deleted...]
-    <row r="714">
+      <c r="J713" t="s">
+        <v>434</v>
+      </c>
+      <c r="K713" t="s">
+        <v>90</v>
+      </c>
+      <c r="L713" t="s">
+        <v>717</v>
+      </c>
+      <c r="M713" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="714" spans="1:13">
       <c r="A714">
         <v>713</v>
       </c>
-      <c r="B714" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B714" t="s">
+        <v>693</v>
+      </c>
+      <c r="C714" t="s">
+        <v>283</v>
+      </c>
+      <c r="D714" t="s">
+        <v>713</v>
+      </c>
+      <c r="E714" t="s">
+        <v>714</v>
+      </c>
+      <c r="F714" t="s">
+        <v>17</v>
+      </c>
+      <c r="G714" t="s">
+        <v>18</v>
       </c>
       <c r="I714" s="1">
         <v>46</v>
       </c>
-      <c r="J714" t="str">
-[...12 lines deleted...]
-    <row r="715">
+      <c r="J714" t="s">
+        <v>694</v>
+      </c>
+      <c r="K714" t="s">
+        <v>285</v>
+      </c>
+      <c r="L714" t="s">
+        <v>721</v>
+      </c>
+      <c r="M714" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="715" spans="1:13">
       <c r="A715">
         <v>714</v>
       </c>
-      <c r="B715" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B715" t="s">
+        <v>429</v>
+      </c>
+      <c r="C715" t="s">
+        <v>90</v>
+      </c>
+      <c r="D715" t="s">
+        <v>304</v>
+      </c>
+      <c r="E715" t="s">
+        <v>305</v>
+      </c>
+      <c r="F715" t="s">
+        <v>17</v>
+      </c>
+      <c r="G715" t="s">
+        <v>18</v>
       </c>
       <c r="I715" s="1">
         <v>11200</v>
       </c>
-      <c r="J715" t="str">
-[...12 lines deleted...]
-    <row r="716">
+      <c r="J715" t="s">
+        <v>886</v>
+      </c>
+      <c r="K715" t="s">
+        <v>887</v>
+      </c>
+      <c r="L715" t="s">
+        <v>306</v>
+      </c>
+      <c r="M715" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="716" spans="1:13">
       <c r="A716">
         <v>715</v>
       </c>
-      <c r="B716" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B716" t="s">
+        <v>591</v>
+      </c>
+      <c r="C716" t="s">
+        <v>592</v>
+      </c>
+      <c r="D716" t="s">
+        <v>311</v>
+      </c>
+      <c r="E716" t="s">
+        <v>312</v>
+      </c>
+      <c r="F716" t="s">
+        <v>17</v>
+      </c>
+      <c r="G716" t="s">
+        <v>18</v>
       </c>
       <c r="I716" s="1">
         <v>11199</v>
       </c>
-      <c r="J716" t="str">
-[...12 lines deleted...]
-    <row r="717">
+      <c r="J716" t="s">
+        <v>593</v>
+      </c>
+      <c r="K716" t="s">
+        <v>594</v>
+      </c>
+      <c r="L716" t="s">
+        <v>313</v>
+      </c>
+      <c r="M716" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="717" spans="1:13">
       <c r="A717">
         <v>716</v>
       </c>
-      <c r="B717" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B717" t="s">
+        <v>693</v>
+      </c>
+      <c r="C717" t="s">
+        <v>283</v>
+      </c>
+      <c r="D717" t="s">
+        <v>311</v>
+      </c>
+      <c r="E717" t="s">
+        <v>312</v>
+      </c>
+      <c r="F717" t="s">
+        <v>17</v>
+      </c>
+      <c r="G717" t="s">
+        <v>18</v>
       </c>
       <c r="I717" s="1">
         <v>1028</v>
       </c>
-      <c r="J717" t="str">
-[...12 lines deleted...]
-    <row r="718">
+      <c r="J717" t="s">
+        <v>694</v>
+      </c>
+      <c r="K717" t="s">
+        <v>285</v>
+      </c>
+      <c r="L717" t="s">
+        <v>313</v>
+      </c>
+      <c r="M717" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="718" spans="1:13">
       <c r="A718">
         <v>717</v>
       </c>
-      <c r="B718" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B718" t="s">
+        <v>591</v>
+      </c>
+      <c r="C718" t="s">
+        <v>592</v>
+      </c>
+      <c r="D718" t="s">
+        <v>315</v>
+      </c>
+      <c r="E718" t="s">
+        <v>316</v>
+      </c>
+      <c r="F718" t="s">
+        <v>17</v>
+      </c>
+      <c r="G718" t="s">
+        <v>18</v>
       </c>
       <c r="I718" s="1">
         <v>1547626</v>
       </c>
-      <c r="J718" t="str">
-[...12 lines deleted...]
-    <row r="719">
+      <c r="J718" t="s">
+        <v>593</v>
+      </c>
+      <c r="K718" t="s">
+        <v>594</v>
+      </c>
+      <c r="L718" t="s">
+        <v>317</v>
+      </c>
+      <c r="M718" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="719" spans="1:13">
       <c r="A719">
         <v>718</v>
       </c>
-      <c r="B719" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B719" t="s">
+        <v>693</v>
+      </c>
+      <c r="C719" t="s">
+        <v>283</v>
+      </c>
+      <c r="D719" t="s">
+        <v>315</v>
+      </c>
+      <c r="E719" t="s">
+        <v>316</v>
+      </c>
+      <c r="F719" t="s">
+        <v>17</v>
+      </c>
+      <c r="G719" t="s">
+        <v>18</v>
       </c>
       <c r="I719" s="1">
         <v>635550</v>
       </c>
-      <c r="J719" t="str">
-[...12 lines deleted...]
-    <row r="720">
+      <c r="J719" t="s">
+        <v>694</v>
+      </c>
+      <c r="K719" t="s">
+        <v>285</v>
+      </c>
+      <c r="L719" t="s">
+        <v>317</v>
+      </c>
+      <c r="M719" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="720" spans="1:13">
       <c r="A720">
         <v>719</v>
       </c>
-      <c r="B720" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B720" t="s">
+        <v>667</v>
+      </c>
+      <c r="C720" t="s">
+        <v>668</v>
+      </c>
+      <c r="D720" t="s">
+        <v>112</v>
+      </c>
+      <c r="E720" t="s">
+        <v>113</v>
+      </c>
+      <c r="F720" t="s">
+        <v>17</v>
+      </c>
+      <c r="G720" t="s">
+        <v>18</v>
       </c>
       <c r="I720" s="1">
         <v>61116</v>
       </c>
-      <c r="J720" t="str">
-[...12 lines deleted...]
-    <row r="721">
+      <c r="J720" t="s">
+        <v>669</v>
+      </c>
+      <c r="K720" t="s">
+        <v>670</v>
+      </c>
+      <c r="L720" t="s">
+        <v>323</v>
+      </c>
+      <c r="M720" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="721" spans="1:13">
       <c r="A721">
         <v>720</v>
       </c>
-      <c r="B721" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B721" t="s">
+        <v>789</v>
+      </c>
+      <c r="C721" t="s">
+        <v>790</v>
+      </c>
+      <c r="D721" t="s">
+        <v>112</v>
+      </c>
+      <c r="E721" t="s">
+        <v>113</v>
+      </c>
+      <c r="F721" t="s">
+        <v>17</v>
+      </c>
+      <c r="G721" t="s">
+        <v>18</v>
       </c>
       <c r="I721" s="1">
         <v>-1485</v>
       </c>
-      <c r="J721" t="str">
-[...12 lines deleted...]
-    <row r="722">
+      <c r="J721" t="s">
+        <v>791</v>
+      </c>
+      <c r="K721" t="s">
+        <v>792</v>
+      </c>
+      <c r="L721" t="s">
+        <v>323</v>
+      </c>
+      <c r="M721" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="722" spans="1:13">
       <c r="A722">
         <v>721</v>
       </c>
-      <c r="B722" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B722" t="s">
+        <v>789</v>
+      </c>
+      <c r="C722" t="s">
+        <v>790</v>
+      </c>
+      <c r="D722" t="s">
+        <v>112</v>
+      </c>
+      <c r="E722" t="s">
+        <v>113</v>
+      </c>
+      <c r="F722" t="s">
+        <v>17</v>
+      </c>
+      <c r="G722" t="s">
+        <v>18</v>
       </c>
       <c r="I722" s="1">
         <v>15425</v>
       </c>
-      <c r="J722" t="str">
-[...12 lines deleted...]
-    <row r="723">
+      <c r="J722" t="s">
+        <v>791</v>
+      </c>
+      <c r="K722" t="s">
+        <v>792</v>
+      </c>
+      <c r="L722" t="s">
+        <v>116</v>
+      </c>
+      <c r="M722" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="723" spans="1:13">
       <c r="A723">
         <v>722</v>
       </c>
-      <c r="B723" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B723" t="s">
+        <v>888</v>
+      </c>
+      <c r="C723" t="s">
+        <v>889</v>
+      </c>
+      <c r="D723" t="s">
+        <v>112</v>
+      </c>
+      <c r="E723" t="s">
+        <v>113</v>
+      </c>
+      <c r="F723" t="s">
+        <v>17</v>
+      </c>
+      <c r="G723" t="s">
+        <v>18</v>
       </c>
       <c r="I723" s="1">
         <v>560247</v>
       </c>
-      <c r="J723" t="str">
-[...12 lines deleted...]
-    <row r="724">
+      <c r="J723" t="s">
+        <v>890</v>
+      </c>
+      <c r="K723" t="s">
+        <v>891</v>
+      </c>
+      <c r="L723" t="s">
+        <v>325</v>
+      </c>
+      <c r="M723" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="724" spans="1:13">
       <c r="A724">
         <v>723</v>
       </c>
-      <c r="B724" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B724" t="s">
+        <v>775</v>
+      </c>
+      <c r="C724" t="s">
+        <v>776</v>
+      </c>
+      <c r="D724" t="s">
+        <v>112</v>
+      </c>
+      <c r="E724" t="s">
+        <v>113</v>
+      </c>
+      <c r="F724" t="s">
+        <v>17</v>
+      </c>
+      <c r="G724" t="s">
+        <v>18</v>
       </c>
       <c r="I724" s="1">
         <v>6000</v>
       </c>
-      <c r="J724" t="str">
-[...12 lines deleted...]
-    <row r="725">
+      <c r="J724" t="s">
+        <v>777</v>
+      </c>
+      <c r="K724" t="s">
+        <v>778</v>
+      </c>
+      <c r="L724" t="s">
+        <v>114</v>
+      </c>
+      <c r="M724" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="725" spans="1:13">
       <c r="A725">
         <v>724</v>
       </c>
-      <c r="B725" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B725" t="s">
+        <v>775</v>
+      </c>
+      <c r="C725" t="s">
+        <v>776</v>
+      </c>
+      <c r="D725" t="s">
+        <v>112</v>
+      </c>
+      <c r="E725" t="s">
+        <v>113</v>
+      </c>
+      <c r="F725" t="s">
+        <v>17</v>
+      </c>
+      <c r="G725" t="s">
+        <v>18</v>
       </c>
       <c r="I725" s="1">
         <v>40320</v>
       </c>
-      <c r="J725" t="str">
-[...12 lines deleted...]
-    <row r="726">
+      <c r="J725" t="s">
+        <v>777</v>
+      </c>
+      <c r="K725" t="s">
+        <v>778</v>
+      </c>
+      <c r="L725" t="s">
+        <v>733</v>
+      </c>
+      <c r="M725" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="726" spans="1:13">
       <c r="A726">
         <v>725</v>
       </c>
-      <c r="B726" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B726" t="s">
+        <v>775</v>
+      </c>
+      <c r="C726" t="s">
+        <v>776</v>
+      </c>
+      <c r="D726" t="s">
+        <v>120</v>
+      </c>
+      <c r="E726" t="s">
+        <v>121</v>
+      </c>
+      <c r="F726" t="s">
+        <v>17</v>
+      </c>
+      <c r="G726" t="s">
+        <v>18</v>
       </c>
       <c r="I726" s="1">
         <v>312000</v>
       </c>
-      <c r="J726" t="str">
-[...12 lines deleted...]
-    <row r="727">
+      <c r="J726" t="s">
+        <v>777</v>
+      </c>
+      <c r="K726" t="s">
+        <v>778</v>
+      </c>
+      <c r="L726" t="s">
+        <v>124</v>
+      </c>
+      <c r="M726" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="727" spans="1:13">
       <c r="A727">
         <v>726</v>
       </c>
-      <c r="B727" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B727" t="s">
+        <v>775</v>
+      </c>
+      <c r="C727" t="s">
+        <v>776</v>
+      </c>
+      <c r="D727" t="s">
+        <v>120</v>
+      </c>
+      <c r="E727" t="s">
+        <v>121</v>
+      </c>
+      <c r="F727" t="s">
+        <v>17</v>
+      </c>
+      <c r="G727" t="s">
+        <v>18</v>
       </c>
       <c r="I727" s="1">
         <v>182338</v>
       </c>
-      <c r="J727" t="str">
-[...12 lines deleted...]
-    <row r="728">
+      <c r="J727" t="s">
+        <v>777</v>
+      </c>
+      <c r="K727" t="s">
+        <v>778</v>
+      </c>
+      <c r="L727" t="s">
+        <v>892</v>
+      </c>
+      <c r="M727" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="728" spans="1:13">
       <c r="A728">
         <v>727</v>
       </c>
-      <c r="B728" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B728" t="s">
+        <v>775</v>
+      </c>
+      <c r="C728" t="s">
+        <v>776</v>
+      </c>
+      <c r="D728" t="s">
+        <v>211</v>
+      </c>
+      <c r="E728" t="s">
+        <v>212</v>
+      </c>
+      <c r="F728" t="s">
+        <v>17</v>
+      </c>
+      <c r="G728" t="s">
+        <v>18</v>
       </c>
       <c r="I728" s="1">
         <v>399797</v>
       </c>
-      <c r="J728" t="str">
-[...12 lines deleted...]
-    <row r="729">
+      <c r="J728" t="s">
+        <v>777</v>
+      </c>
+      <c r="K728" t="s">
+        <v>778</v>
+      </c>
+      <c r="L728" t="s">
+        <v>331</v>
+      </c>
+      <c r="M728" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="729" spans="1:13">
       <c r="A729">
         <v>728</v>
       </c>
-      <c r="B729" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B729" t="s">
+        <v>775</v>
+      </c>
+      <c r="C729" t="s">
+        <v>776</v>
+      </c>
+      <c r="D729" t="s">
+        <v>211</v>
+      </c>
+      <c r="E729" t="s">
+        <v>212</v>
+      </c>
+      <c r="F729" t="s">
+        <v>17</v>
+      </c>
+      <c r="G729" t="s">
+        <v>18</v>
       </c>
       <c r="I729" s="1">
         <v>385628</v>
       </c>
-      <c r="J729" t="str">
-[...12 lines deleted...]
-    <row r="730">
+      <c r="J729" t="s">
+        <v>777</v>
+      </c>
+      <c r="K729" t="s">
+        <v>778</v>
+      </c>
+      <c r="L729" t="s">
+        <v>333</v>
+      </c>
+      <c r="M729" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="730" spans="1:13">
       <c r="A730">
         <v>729</v>
       </c>
-      <c r="B730" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B730" t="s">
+        <v>591</v>
+      </c>
+      <c r="C730" t="s">
+        <v>592</v>
+      </c>
+      <c r="D730" t="s">
+        <v>211</v>
+      </c>
+      <c r="E730" t="s">
+        <v>212</v>
+      </c>
+      <c r="F730" t="s">
+        <v>17</v>
+      </c>
+      <c r="G730" t="s">
+        <v>18</v>
       </c>
       <c r="I730" s="1">
         <v>10023</v>
       </c>
-      <c r="J730" t="str">
-[...12 lines deleted...]
-    <row r="731">
+      <c r="J730" t="s">
+        <v>593</v>
+      </c>
+      <c r="K730" t="s">
+        <v>594</v>
+      </c>
+      <c r="L730" t="s">
+        <v>331</v>
+      </c>
+      <c r="M730" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="731" spans="1:13">
       <c r="A731">
         <v>730</v>
       </c>
-      <c r="B731" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B731" t="s">
+        <v>591</v>
+      </c>
+      <c r="C731" t="s">
+        <v>592</v>
+      </c>
+      <c r="D731" t="s">
+        <v>211</v>
+      </c>
+      <c r="E731" t="s">
+        <v>212</v>
+      </c>
+      <c r="F731" t="s">
+        <v>17</v>
+      </c>
+      <c r="G731" t="s">
+        <v>18</v>
       </c>
       <c r="I731" s="1">
         <v>57373</v>
       </c>
-      <c r="J731" t="str">
-[...12 lines deleted...]
-    <row r="732">
+      <c r="J731" t="s">
+        <v>593</v>
+      </c>
+      <c r="K731" t="s">
+        <v>594</v>
+      </c>
+      <c r="L731" t="s">
+        <v>333</v>
+      </c>
+      <c r="M731" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="732" spans="1:13">
       <c r="A732">
         <v>731</v>
       </c>
-      <c r="B732" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B732" t="s">
+        <v>591</v>
+      </c>
+      <c r="C732" t="s">
+        <v>592</v>
+      </c>
+      <c r="D732" t="s">
+        <v>211</v>
+      </c>
+      <c r="E732" t="s">
+        <v>212</v>
+      </c>
+      <c r="F732" t="s">
+        <v>17</v>
+      </c>
+      <c r="G732" t="s">
+        <v>18</v>
       </c>
       <c r="I732" s="1">
         <v>109634</v>
       </c>
-      <c r="J732" t="str">
-[...12 lines deleted...]
-    <row r="733">
+      <c r="J732" t="s">
+        <v>593</v>
+      </c>
+      <c r="K732" t="s">
+        <v>594</v>
+      </c>
+      <c r="L732" t="s">
+        <v>215</v>
+      </c>
+      <c r="M732" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="733" spans="1:13">
       <c r="A733">
         <v>732</v>
       </c>
-      <c r="B733" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B733" t="s">
+        <v>591</v>
+      </c>
+      <c r="C733" t="s">
+        <v>592</v>
+      </c>
+      <c r="D733" t="s">
+        <v>211</v>
+      </c>
+      <c r="E733" t="s">
+        <v>212</v>
+      </c>
+      <c r="F733" t="s">
+        <v>17</v>
+      </c>
+      <c r="G733" t="s">
+        <v>18</v>
       </c>
       <c r="I733" s="1">
         <v>113884</v>
       </c>
-      <c r="J733" t="str">
-[...12 lines deleted...]
-    <row r="734">
+      <c r="J733" t="s">
+        <v>593</v>
+      </c>
+      <c r="K733" t="s">
+        <v>594</v>
+      </c>
+      <c r="L733" t="s">
+        <v>213</v>
+      </c>
+      <c r="M733" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="734" spans="1:13">
       <c r="A734">
         <v>733</v>
       </c>
-      <c r="B734" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B734" t="s">
+        <v>693</v>
+      </c>
+      <c r="C734" t="s">
+        <v>283</v>
+      </c>
+      <c r="D734" t="s">
+        <v>211</v>
+      </c>
+      <c r="E734" t="s">
+        <v>212</v>
+      </c>
+      <c r="F734" t="s">
+        <v>17</v>
+      </c>
+      <c r="G734" t="s">
+        <v>18</v>
       </c>
       <c r="I734" s="1">
         <v>1013</v>
       </c>
-      <c r="J734" t="str">
-[...12 lines deleted...]
-    <row r="735">
+      <c r="J734" t="s">
+        <v>694</v>
+      </c>
+      <c r="K734" t="s">
+        <v>285</v>
+      </c>
+      <c r="L734" t="s">
+        <v>331</v>
+      </c>
+      <c r="M734" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="735" spans="1:13">
       <c r="A735">
         <v>734</v>
       </c>
-      <c r="B735" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B735" t="s">
+        <v>693</v>
+      </c>
+      <c r="C735" t="s">
+        <v>283</v>
+      </c>
+      <c r="D735" t="s">
+        <v>211</v>
+      </c>
+      <c r="E735" t="s">
+        <v>212</v>
+      </c>
+      <c r="F735" t="s">
+        <v>17</v>
+      </c>
+      <c r="G735" t="s">
+        <v>18</v>
       </c>
       <c r="I735" s="1">
         <v>15547</v>
       </c>
-      <c r="J735" t="str">
-[...12 lines deleted...]
-    <row r="736">
+      <c r="J735" t="s">
+        <v>694</v>
+      </c>
+      <c r="K735" t="s">
+        <v>285</v>
+      </c>
+      <c r="L735" t="s">
+        <v>333</v>
+      </c>
+      <c r="M735" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="736" spans="1:13">
       <c r="A736">
         <v>735</v>
       </c>
-      <c r="B736" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B736" t="s">
+        <v>693</v>
+      </c>
+      <c r="C736" t="s">
+        <v>283</v>
+      </c>
+      <c r="D736" t="s">
+        <v>211</v>
+      </c>
+      <c r="E736" t="s">
+        <v>212</v>
+      </c>
+      <c r="F736" t="s">
+        <v>17</v>
+      </c>
+      <c r="G736" t="s">
+        <v>18</v>
       </c>
       <c r="I736" s="1">
         <v>19109</v>
       </c>
-      <c r="J736" t="str">
-[...12 lines deleted...]
-    <row r="737">
+      <c r="J736" t="s">
+        <v>694</v>
+      </c>
+      <c r="K736" t="s">
+        <v>285</v>
+      </c>
+      <c r="L736" t="s">
+        <v>215</v>
+      </c>
+      <c r="M736" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="737" spans="1:13">
       <c r="A737">
         <v>736</v>
       </c>
-      <c r="B737" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B737" t="s">
+        <v>693</v>
+      </c>
+      <c r="C737" t="s">
+        <v>283</v>
+      </c>
+      <c r="D737" t="s">
+        <v>211</v>
+      </c>
+      <c r="E737" t="s">
+        <v>212</v>
+      </c>
+      <c r="F737" t="s">
+        <v>17</v>
+      </c>
+      <c r="G737" t="s">
+        <v>18</v>
       </c>
       <c r="I737" s="1">
         <v>32756</v>
       </c>
-      <c r="J737" t="str">
-[...12 lines deleted...]
-    <row r="738">
+      <c r="J737" t="s">
+        <v>694</v>
+      </c>
+      <c r="K737" t="s">
+        <v>285</v>
+      </c>
+      <c r="L737" t="s">
+        <v>213</v>
+      </c>
+      <c r="M737" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="738" spans="1:13">
       <c r="A738">
         <v>737</v>
       </c>
-      <c r="B738" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B738" t="s">
+        <v>775</v>
+      </c>
+      <c r="C738" t="s">
+        <v>776</v>
+      </c>
+      <c r="D738" t="s">
+        <v>335</v>
+      </c>
+      <c r="E738" t="s">
+        <v>336</v>
+      </c>
+      <c r="F738" t="s">
+        <v>17</v>
+      </c>
+      <c r="G738" t="s">
+        <v>18</v>
       </c>
       <c r="I738" s="1">
         <v>7500</v>
       </c>
-      <c r="J738" t="str">
-[...12 lines deleted...]
-    <row r="739">
+      <c r="J738" t="s">
+        <v>777</v>
+      </c>
+      <c r="K738" t="s">
+        <v>778</v>
+      </c>
+      <c r="L738" t="s">
+        <v>894</v>
+      </c>
+      <c r="M738" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="739" spans="1:13">
       <c r="A739">
         <v>738</v>
       </c>
-      <c r="B739" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B739" t="s">
+        <v>775</v>
+      </c>
+      <c r="C739" t="s">
+        <v>776</v>
+      </c>
+      <c r="D739" t="s">
+        <v>335</v>
+      </c>
+      <c r="E739" t="s">
+        <v>336</v>
+      </c>
+      <c r="F739" t="s">
+        <v>17</v>
+      </c>
+      <c r="G739" t="s">
+        <v>18</v>
       </c>
       <c r="I739" s="1">
         <v>98948</v>
       </c>
-      <c r="J739" t="str">
-[...12 lines deleted...]
-    <row r="740">
+      <c r="J739" t="s">
+        <v>777</v>
+      </c>
+      <c r="K739" t="s">
+        <v>778</v>
+      </c>
+      <c r="L739" t="s">
+        <v>896</v>
+      </c>
+      <c r="M739" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="740" spans="1:13">
       <c r="A740">
         <v>739</v>
       </c>
-      <c r="B740" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B740" t="s">
+        <v>775</v>
+      </c>
+      <c r="C740" t="s">
+        <v>776</v>
+      </c>
+      <c r="D740" t="s">
+        <v>335</v>
+      </c>
+      <c r="E740" t="s">
+        <v>336</v>
+      </c>
+      <c r="F740" t="s">
+        <v>17</v>
+      </c>
+      <c r="G740" t="s">
+        <v>18</v>
       </c>
       <c r="I740" s="1">
         <v>41000</v>
       </c>
-      <c r="J740" t="str">
-[...12 lines deleted...]
-    <row r="741">
+      <c r="J740" t="s">
+        <v>777</v>
+      </c>
+      <c r="K740" t="s">
+        <v>778</v>
+      </c>
+      <c r="L740" t="s">
+        <v>741</v>
+      </c>
+      <c r="M740" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="741" spans="1:13">
       <c r="A741">
         <v>740</v>
       </c>
-      <c r="B741" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B741" t="s">
+        <v>775</v>
+      </c>
+      <c r="C741" t="s">
+        <v>776</v>
+      </c>
+      <c r="D741" t="s">
+        <v>335</v>
+      </c>
+      <c r="E741" t="s">
+        <v>336</v>
+      </c>
+      <c r="F741" t="s">
+        <v>17</v>
+      </c>
+      <c r="G741" t="s">
+        <v>18</v>
       </c>
       <c r="I741" s="1">
         <v>54575</v>
       </c>
-      <c r="J741" t="str">
-[...12 lines deleted...]
-    <row r="742">
+      <c r="J741" t="s">
+        <v>777</v>
+      </c>
+      <c r="K741" t="s">
+        <v>778</v>
+      </c>
+      <c r="L741" t="s">
+        <v>898</v>
+      </c>
+      <c r="M741" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="742" spans="1:13">
       <c r="A742">
         <v>741</v>
       </c>
-      <c r="B742" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B742" t="s">
+        <v>591</v>
+      </c>
+      <c r="C742" t="s">
+        <v>592</v>
+      </c>
+      <c r="D742" t="s">
+        <v>335</v>
+      </c>
+      <c r="E742" t="s">
+        <v>336</v>
+      </c>
+      <c r="F742" t="s">
+        <v>17</v>
+      </c>
+      <c r="G742" t="s">
+        <v>18</v>
       </c>
       <c r="I742" s="1">
         <v>193457</v>
       </c>
-      <c r="J742" t="str">
-[...12 lines deleted...]
-    <row r="743">
+      <c r="J742" t="s">
+        <v>593</v>
+      </c>
+      <c r="K742" t="s">
+        <v>594</v>
+      </c>
+      <c r="L742" t="s">
+        <v>337</v>
+      </c>
+      <c r="M742" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="743" spans="1:13">
       <c r="A743">
         <v>742</v>
       </c>
-      <c r="B743" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B743" t="s">
+        <v>693</v>
+      </c>
+      <c r="C743" t="s">
+        <v>283</v>
+      </c>
+      <c r="D743" t="s">
+        <v>335</v>
+      </c>
+      <c r="E743" t="s">
+        <v>336</v>
+      </c>
+      <c r="F743" t="s">
+        <v>17</v>
+      </c>
+      <c r="G743" t="s">
+        <v>18</v>
       </c>
       <c r="I743" s="1">
         <v>79740</v>
       </c>
-      <c r="J743" t="str">
-[...12 lines deleted...]
-    <row r="744">
+      <c r="J743" t="s">
+        <v>694</v>
+      </c>
+      <c r="K743" t="s">
+        <v>285</v>
+      </c>
+      <c r="L743" t="s">
+        <v>337</v>
+      </c>
+      <c r="M743" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="744" spans="1:13">
       <c r="A744">
         <v>743</v>
       </c>
-      <c r="B744" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B744" t="s">
+        <v>429</v>
+      </c>
+      <c r="C744" t="s">
+        <v>90</v>
+      </c>
+      <c r="D744" t="s">
+        <v>339</v>
+      </c>
+      <c r="E744" t="s">
+        <v>340</v>
+      </c>
+      <c r="F744" t="s">
+        <v>17</v>
+      </c>
+      <c r="G744" t="s">
+        <v>18</v>
       </c>
       <c r="I744" s="1">
         <v>400</v>
       </c>
-      <c r="J744" t="str">
-[...12 lines deleted...]
-    <row r="745">
+      <c r="J744" t="s">
+        <v>659</v>
+      </c>
+      <c r="K744" t="s">
+        <v>660</v>
+      </c>
+      <c r="L744" t="s">
+        <v>341</v>
+      </c>
+      <c r="M744" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="745" spans="1:13">
       <c r="A745">
         <v>744</v>
       </c>
-      <c r="B745" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B745" t="s">
+        <v>429</v>
+      </c>
+      <c r="C745" t="s">
+        <v>90</v>
+      </c>
+      <c r="D745" t="s">
+        <v>339</v>
+      </c>
+      <c r="E745" t="s">
+        <v>340</v>
+      </c>
+      <c r="F745" t="s">
+        <v>17</v>
+      </c>
+      <c r="G745" t="s">
+        <v>18</v>
       </c>
       <c r="I745" s="1">
         <v>600</v>
       </c>
-      <c r="J745" t="str">
-[...12 lines deleted...]
-    <row r="746">
+      <c r="J745" t="s">
+        <v>542</v>
+      </c>
+      <c r="K745" t="s">
+        <v>543</v>
+      </c>
+      <c r="L745" t="s">
+        <v>341</v>
+      </c>
+      <c r="M745" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="746" spans="1:13">
       <c r="A746">
         <v>745</v>
       </c>
-      <c r="B746" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B746" t="s">
+        <v>429</v>
+      </c>
+      <c r="C746" t="s">
+        <v>90</v>
+      </c>
+      <c r="D746" t="s">
+        <v>339</v>
+      </c>
+      <c r="E746" t="s">
+        <v>340</v>
+      </c>
+      <c r="F746" t="s">
+        <v>17</v>
+      </c>
+      <c r="G746" t="s">
+        <v>18</v>
       </c>
       <c r="I746" s="1">
         <v>75</v>
       </c>
-      <c r="J746" t="str">
-[...12 lines deleted...]
-    <row r="747">
+      <c r="J746" t="s">
+        <v>503</v>
+      </c>
+      <c r="K746" t="s">
+        <v>504</v>
+      </c>
+      <c r="L746" t="s">
+        <v>341</v>
+      </c>
+      <c r="M746" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="747" spans="1:13">
       <c r="A747">
         <v>746</v>
       </c>
-      <c r="B747" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B747" t="s">
+        <v>429</v>
+      </c>
+      <c r="C747" t="s">
+        <v>90</v>
+      </c>
+      <c r="D747" t="s">
+        <v>339</v>
+      </c>
+      <c r="E747" t="s">
+        <v>340</v>
+      </c>
+      <c r="F747" t="s">
+        <v>17</v>
+      </c>
+      <c r="G747" t="s">
+        <v>18</v>
       </c>
       <c r="I747" s="1">
         <v>6041</v>
       </c>
-      <c r="J747" t="str">
-[...12 lines deleted...]
-    <row r="748">
+      <c r="J747" t="s">
+        <v>434</v>
+      </c>
+      <c r="K747" t="s">
+        <v>90</v>
+      </c>
+      <c r="L747" t="s">
+        <v>341</v>
+      </c>
+      <c r="M747" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="748" spans="1:13">
       <c r="A748">
         <v>747</v>
       </c>
-      <c r="B748" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B748" t="s">
+        <v>429</v>
+      </c>
+      <c r="C748" t="s">
+        <v>90</v>
+      </c>
+      <c r="D748" t="s">
+        <v>339</v>
+      </c>
+      <c r="E748" t="s">
+        <v>340</v>
+      </c>
+      <c r="F748" t="s">
+        <v>17</v>
+      </c>
+      <c r="G748" t="s">
+        <v>18</v>
       </c>
       <c r="I748" s="1">
         <v>10000</v>
       </c>
-      <c r="J748" t="str">
-[...12 lines deleted...]
-    <row r="749">
+      <c r="J748" t="s">
+        <v>480</v>
+      </c>
+      <c r="K748" t="s">
+        <v>481</v>
+      </c>
+      <c r="L748" t="s">
+        <v>341</v>
+      </c>
+      <c r="M748" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="749" spans="1:13">
       <c r="A749">
         <v>748</v>
       </c>
-      <c r="B749" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B749" t="s">
+        <v>591</v>
+      </c>
+      <c r="C749" t="s">
+        <v>592</v>
+      </c>
+      <c r="D749" t="s">
+        <v>339</v>
+      </c>
+      <c r="E749" t="s">
+        <v>340</v>
+      </c>
+      <c r="F749" t="s">
+        <v>17</v>
+      </c>
+      <c r="G749" t="s">
+        <v>18</v>
       </c>
       <c r="I749" s="1">
         <v>27563</v>
       </c>
-      <c r="J749" t="str">
-[...12 lines deleted...]
-    <row r="750">
+      <c r="J749" t="s">
+        <v>593</v>
+      </c>
+      <c r="K749" t="s">
+        <v>594</v>
+      </c>
+      <c r="L749" t="s">
+        <v>341</v>
+      </c>
+      <c r="M749" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="750" spans="1:13">
       <c r="A750">
         <v>749</v>
       </c>
-      <c r="B750" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B750" t="s">
+        <v>693</v>
+      </c>
+      <c r="C750" t="s">
+        <v>283</v>
+      </c>
+      <c r="D750" t="s">
+        <v>339</v>
+      </c>
+      <c r="E750" t="s">
+        <v>340</v>
+      </c>
+      <c r="F750" t="s">
+        <v>17</v>
+      </c>
+      <c r="G750" t="s">
+        <v>18</v>
       </c>
       <c r="I750" s="1">
         <v>9825</v>
       </c>
-      <c r="J750" t="str">
-[...12 lines deleted...]
-    <row r="751">
+      <c r="J750" t="s">
+        <v>694</v>
+      </c>
+      <c r="K750" t="s">
+        <v>285</v>
+      </c>
+      <c r="L750" t="s">
+        <v>341</v>
+      </c>
+      <c r="M750" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="751" spans="1:13">
       <c r="A751">
         <v>750</v>
       </c>
-      <c r="B751" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B751" t="s">
+        <v>775</v>
+      </c>
+      <c r="C751" t="s">
+        <v>776</v>
+      </c>
+      <c r="D751" t="s">
+        <v>343</v>
+      </c>
+      <c r="E751" t="s">
+        <v>344</v>
+      </c>
+      <c r="F751" t="s">
+        <v>17</v>
+      </c>
+      <c r="G751" t="s">
+        <v>18</v>
       </c>
       <c r="I751" s="1">
         <v>753686</v>
       </c>
-      <c r="J751" t="str">
-[...12 lines deleted...]
-    <row r="752">
+      <c r="J751" t="s">
+        <v>777</v>
+      </c>
+      <c r="K751" t="s">
+        <v>778</v>
+      </c>
+      <c r="L751" t="s">
+        <v>345</v>
+      </c>
+      <c r="M751" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="752" spans="1:13">
       <c r="A752">
         <v>751</v>
       </c>
-      <c r="B752" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B752" t="s">
+        <v>775</v>
+      </c>
+      <c r="C752" t="s">
+        <v>776</v>
+      </c>
+      <c r="D752" t="s">
+        <v>343</v>
+      </c>
+      <c r="E752" t="s">
+        <v>344</v>
+      </c>
+      <c r="F752" t="s">
+        <v>17</v>
+      </c>
+      <c r="G752" t="s">
+        <v>18</v>
       </c>
       <c r="I752" s="1">
         <v>151453</v>
       </c>
-      <c r="J752" t="str">
-[...12 lines deleted...]
-    <row r="753">
+      <c r="J752" t="s">
+        <v>777</v>
+      </c>
+      <c r="K752" t="s">
+        <v>778</v>
+      </c>
+      <c r="L752" t="s">
+        <v>900</v>
+      </c>
+      <c r="M752" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="753" spans="1:13">
       <c r="A753">
         <v>752</v>
       </c>
-      <c r="B753" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B753" t="s">
+        <v>711</v>
+      </c>
+      <c r="C753" t="s">
+        <v>712</v>
+      </c>
+      <c r="D753" t="s">
+        <v>217</v>
+      </c>
+      <c r="E753" t="s">
+        <v>218</v>
+      </c>
+      <c r="F753" t="s">
+        <v>17</v>
+      </c>
+      <c r="G753" t="s">
+        <v>18</v>
       </c>
       <c r="I753" s="1">
         <v>102245</v>
       </c>
-      <c r="J753" t="str">
-[...12 lines deleted...]
-    <row r="754">
+      <c r="J753" t="s">
+        <v>902</v>
+      </c>
+      <c r="K753" t="s">
+        <v>903</v>
+      </c>
+      <c r="L753" t="s">
+        <v>347</v>
+      </c>
+      <c r="M753" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="754" spans="1:13">
       <c r="A754">
         <v>753</v>
       </c>
-      <c r="B754" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B754" t="s">
+        <v>711</v>
+      </c>
+      <c r="C754" t="s">
+        <v>712</v>
+      </c>
+      <c r="D754" t="s">
+        <v>217</v>
+      </c>
+      <c r="E754" t="s">
+        <v>218</v>
+      </c>
+      <c r="F754" t="s">
+        <v>17</v>
+      </c>
+      <c r="G754" t="s">
+        <v>18</v>
       </c>
       <c r="I754" s="1">
         <v>121428</v>
       </c>
-      <c r="J754" t="str">
-[...12 lines deleted...]
-    <row r="755">
+      <c r="J754" t="s">
+        <v>904</v>
+      </c>
+      <c r="K754" t="s">
+        <v>905</v>
+      </c>
+      <c r="L754" t="s">
+        <v>347</v>
+      </c>
+      <c r="M754" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="755" spans="1:13">
       <c r="A755">
         <v>754</v>
       </c>
-      <c r="B755" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B755" t="s">
+        <v>775</v>
+      </c>
+      <c r="C755" t="s">
+        <v>776</v>
+      </c>
+      <c r="D755" t="s">
+        <v>217</v>
+      </c>
+      <c r="E755" t="s">
+        <v>218</v>
+      </c>
+      <c r="F755" t="s">
+        <v>17</v>
+      </c>
+      <c r="G755" t="s">
+        <v>18</v>
       </c>
       <c r="I755" s="1">
         <v>18980</v>
       </c>
-      <c r="J755" t="str">
-[...12 lines deleted...]
-    <row r="756">
+      <c r="J755" t="s">
+        <v>777</v>
+      </c>
+      <c r="K755" t="s">
+        <v>778</v>
+      </c>
+      <c r="L755" t="s">
+        <v>347</v>
+      </c>
+      <c r="M755" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="756" spans="1:13">
       <c r="A756">
         <v>755</v>
       </c>
-      <c r="B756" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B756" t="s">
+        <v>775</v>
+      </c>
+      <c r="C756" t="s">
+        <v>776</v>
+      </c>
+      <c r="D756" t="s">
+        <v>217</v>
+      </c>
+      <c r="E756" t="s">
+        <v>218</v>
+      </c>
+      <c r="F756" t="s">
+        <v>17</v>
+      </c>
+      <c r="G756" t="s">
+        <v>18</v>
       </c>
       <c r="I756" s="1">
         <v>554</v>
       </c>
-      <c r="J756" t="str">
-[...12 lines deleted...]
-    <row r="757">
+      <c r="J756" t="s">
+        <v>777</v>
+      </c>
+      <c r="K756" t="s">
+        <v>778</v>
+      </c>
+      <c r="L756" t="s">
+        <v>603</v>
+      </c>
+      <c r="M756" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="757" spans="1:13">
       <c r="A757">
         <v>756</v>
       </c>
-      <c r="B757" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B757" t="s">
+        <v>591</v>
+      </c>
+      <c r="C757" t="s">
+        <v>592</v>
+      </c>
+      <c r="D757" t="s">
+        <v>126</v>
+      </c>
+      <c r="E757" t="s">
+        <v>127</v>
+      </c>
+      <c r="F757" t="s">
+        <v>17</v>
+      </c>
+      <c r="G757" t="s">
+        <v>18</v>
       </c>
       <c r="I757" s="1">
         <v>25104</v>
       </c>
-      <c r="J757" t="str">
-[...12 lines deleted...]
-    <row r="758">
+      <c r="J757" t="s">
+        <v>593</v>
+      </c>
+      <c r="K757" t="s">
+        <v>594</v>
+      </c>
+      <c r="L757" t="s">
+        <v>355</v>
+      </c>
+      <c r="M757" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="758" spans="1:13">
       <c r="A758">
         <v>757</v>
       </c>
-      <c r="B758" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B758" t="s">
+        <v>591</v>
+      </c>
+      <c r="C758" t="s">
+        <v>592</v>
+      </c>
+      <c r="D758" t="s">
+        <v>126</v>
+      </c>
+      <c r="E758" t="s">
+        <v>127</v>
+      </c>
+      <c r="F758" t="s">
+        <v>17</v>
+      </c>
+      <c r="G758" t="s">
+        <v>18</v>
       </c>
       <c r="I758" s="1">
         <v>23867</v>
       </c>
-      <c r="J758" t="str">
-[...12 lines deleted...]
-    <row r="759">
+      <c r="J758" t="s">
+        <v>593</v>
+      </c>
+      <c r="K758" t="s">
+        <v>594</v>
+      </c>
+      <c r="L758" t="s">
+        <v>621</v>
+      </c>
+      <c r="M758" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="759" spans="1:13">
       <c r="A759">
         <v>758</v>
       </c>
-      <c r="B759" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B759" t="s">
+        <v>693</v>
+      </c>
+      <c r="C759" t="s">
+        <v>283</v>
+      </c>
+      <c r="D759" t="s">
+        <v>126</v>
+      </c>
+      <c r="E759" t="s">
+        <v>127</v>
+      </c>
+      <c r="F759" t="s">
+        <v>17</v>
+      </c>
+      <c r="G759" t="s">
+        <v>18</v>
       </c>
       <c r="I759" s="1">
         <v>11502</v>
       </c>
-      <c r="J759" t="str">
-[...12 lines deleted...]
-    <row r="760">
+      <c r="J759" t="s">
+        <v>694</v>
+      </c>
+      <c r="K759" t="s">
+        <v>285</v>
+      </c>
+      <c r="L759" t="s">
+        <v>355</v>
+      </c>
+      <c r="M759" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="760" spans="1:13">
       <c r="A760">
         <v>759</v>
       </c>
-      <c r="B760" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B760" t="s">
+        <v>693</v>
+      </c>
+      <c r="C760" t="s">
+        <v>283</v>
+      </c>
+      <c r="D760" t="s">
+        <v>126</v>
+      </c>
+      <c r="E760" t="s">
+        <v>127</v>
+      </c>
+      <c r="F760" t="s">
+        <v>17</v>
+      </c>
+      <c r="G760" t="s">
+        <v>18</v>
       </c>
       <c r="I760" s="1">
         <v>8158</v>
       </c>
-      <c r="J760" t="str">
-[...12 lines deleted...]
-    <row r="761">
+      <c r="J760" t="s">
+        <v>694</v>
+      </c>
+      <c r="K760" t="s">
+        <v>285</v>
+      </c>
+      <c r="L760" t="s">
+        <v>621</v>
+      </c>
+      <c r="M760" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="761" spans="1:13">
       <c r="A761">
         <v>760</v>
       </c>
-      <c r="B761" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B761" t="s">
+        <v>789</v>
+      </c>
+      <c r="C761" t="s">
+        <v>790</v>
+      </c>
+      <c r="D761" t="s">
+        <v>126</v>
+      </c>
+      <c r="E761" t="s">
+        <v>127</v>
+      </c>
+      <c r="F761" t="s">
+        <v>17</v>
+      </c>
+      <c r="G761" t="s">
+        <v>18</v>
       </c>
       <c r="I761" s="1">
         <v>72865</v>
       </c>
-      <c r="J761" t="str">
-[...12 lines deleted...]
-    <row r="762">
+      <c r="J761" t="s">
+        <v>791</v>
+      </c>
+      <c r="K761" t="s">
+        <v>792</v>
+      </c>
+      <c r="L761" t="s">
+        <v>906</v>
+      </c>
+      <c r="M761" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="762" spans="1:13">
       <c r="A762">
         <v>761</v>
       </c>
-      <c r="B762" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B762" t="s">
+        <v>775</v>
+      </c>
+      <c r="C762" t="s">
+        <v>776</v>
+      </c>
+      <c r="D762" t="s">
+        <v>223</v>
+      </c>
+      <c r="E762" t="s">
+        <v>224</v>
+      </c>
+      <c r="F762" t="s">
+        <v>17</v>
+      </c>
+      <c r="G762" t="s">
+        <v>18</v>
       </c>
       <c r="I762" s="1">
         <v>10000</v>
       </c>
-      <c r="J762" t="str">
-[...12 lines deleted...]
-    <row r="763">
+      <c r="J762" t="s">
+        <v>777</v>
+      </c>
+      <c r="K762" t="s">
+        <v>778</v>
+      </c>
+      <c r="L762" t="s">
+        <v>625</v>
+      </c>
+      <c r="M762" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="763" spans="1:13">
       <c r="A763">
         <v>762</v>
       </c>
-      <c r="B763" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B763" t="s">
+        <v>908</v>
+      </c>
+      <c r="C763" t="s">
+        <v>187</v>
+      </c>
+      <c r="D763" t="s">
+        <v>223</v>
+      </c>
+      <c r="E763" t="s">
+        <v>224</v>
+      </c>
+      <c r="F763" t="s">
+        <v>17</v>
+      </c>
+      <c r="G763" t="s">
+        <v>18</v>
       </c>
       <c r="I763" s="1">
         <v>189000</v>
       </c>
-      <c r="J763" t="str">
-[...12 lines deleted...]
-    <row r="764">
+      <c r="J763" t="s">
+        <v>909</v>
+      </c>
+      <c r="K763" t="s">
+        <v>910</v>
+      </c>
+      <c r="L763" t="s">
+        <v>911</v>
+      </c>
+      <c r="M763" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="764" spans="1:13">
       <c r="A764">
         <v>763</v>
       </c>
-      <c r="B764" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B764" t="s">
+        <v>908</v>
+      </c>
+      <c r="C764" t="s">
+        <v>187</v>
+      </c>
+      <c r="D764" t="s">
+        <v>223</v>
+      </c>
+      <c r="E764" t="s">
+        <v>224</v>
+      </c>
+      <c r="F764" t="s">
+        <v>17</v>
+      </c>
+      <c r="G764" t="s">
+        <v>18</v>
       </c>
       <c r="I764" s="1">
         <v>108000</v>
       </c>
-      <c r="J764" t="str">
-[...12 lines deleted...]
-    <row r="765">
+      <c r="J764" t="s">
+        <v>909</v>
+      </c>
+      <c r="K764" t="s">
+        <v>910</v>
+      </c>
+      <c r="L764" t="s">
+        <v>913</v>
+      </c>
+      <c r="M764" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="765" spans="1:13">
       <c r="A765">
         <v>764</v>
       </c>
-      <c r="B765" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B765" t="s">
+        <v>888</v>
+      </c>
+      <c r="C765" t="s">
+        <v>889</v>
+      </c>
+      <c r="D765" t="s">
+        <v>635</v>
+      </c>
+      <c r="E765" t="s">
+        <v>636</v>
+      </c>
+      <c r="F765" t="s">
+        <v>17</v>
+      </c>
+      <c r="G765" t="s">
+        <v>18</v>
       </c>
       <c r="I765" s="1">
         <v>706131</v>
       </c>
-      <c r="J765" t="str">
-[...12 lines deleted...]
-    <row r="766">
+      <c r="J765" t="s">
+        <v>915</v>
+      </c>
+      <c r="K765" t="s">
+        <v>916</v>
+      </c>
+      <c r="L765" t="s">
+        <v>641</v>
+      </c>
+      <c r="M765" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="766" spans="1:13">
       <c r="A766">
         <v>765</v>
       </c>
-      <c r="B766" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B766" t="s">
+        <v>888</v>
+      </c>
+      <c r="C766" t="s">
+        <v>889</v>
+      </c>
+      <c r="D766" t="s">
+        <v>635</v>
+      </c>
+      <c r="E766" t="s">
+        <v>636</v>
+      </c>
+      <c r="F766" t="s">
+        <v>17</v>
+      </c>
+      <c r="G766" t="s">
+        <v>18</v>
       </c>
       <c r="I766" s="1">
         <v>215000</v>
       </c>
-      <c r="J766" t="str">
-[...12 lines deleted...]
-    <row r="767">
+      <c r="J766" t="s">
+        <v>917</v>
+      </c>
+      <c r="K766" t="s">
+        <v>918</v>
+      </c>
+      <c r="L766" t="s">
+        <v>919</v>
+      </c>
+      <c r="M766" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="767" spans="1:13">
       <c r="A767">
         <v>766</v>
       </c>
-      <c r="B767" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B767" t="s">
+        <v>888</v>
+      </c>
+      <c r="C767" t="s">
+        <v>889</v>
+      </c>
+      <c r="D767" t="s">
+        <v>635</v>
+      </c>
+      <c r="E767" t="s">
+        <v>636</v>
+      </c>
+      <c r="F767" t="s">
+        <v>17</v>
+      </c>
+      <c r="G767" t="s">
+        <v>18</v>
       </c>
       <c r="I767" s="1">
         <v>450000</v>
       </c>
-      <c r="J767" t="str">
-[...12 lines deleted...]
-    <row r="768">
+      <c r="J767" t="s">
+        <v>921</v>
+      </c>
+      <c r="K767" t="s">
+        <v>922</v>
+      </c>
+      <c r="L767" t="s">
+        <v>923</v>
+      </c>
+      <c r="M767" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="768" spans="1:13">
       <c r="A768">
         <v>767</v>
       </c>
-      <c r="B768" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B768" t="s">
+        <v>745</v>
+      </c>
+      <c r="C768" t="s">
+        <v>746</v>
+      </c>
+      <c r="D768" t="s">
+        <v>375</v>
+      </c>
+      <c r="E768" t="s">
+        <v>376</v>
+      </c>
+      <c r="F768" t="s">
+        <v>17</v>
+      </c>
+      <c r="G768" t="s">
+        <v>18</v>
       </c>
       <c r="I768" s="1">
         <v>119000</v>
       </c>
-      <c r="J768" t="str">
-[...12 lines deleted...]
-    <row r="769">
+      <c r="J768" t="s">
+        <v>925</v>
+      </c>
+      <c r="K768" t="s">
+        <v>926</v>
+      </c>
+      <c r="L768" t="s">
+        <v>927</v>
+      </c>
+      <c r="M768" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="769" spans="1:13">
       <c r="A769">
         <v>768</v>
       </c>
-      <c r="B769" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B769" t="s">
+        <v>745</v>
+      </c>
+      <c r="C769" t="s">
+        <v>746</v>
+      </c>
+      <c r="D769" t="s">
+        <v>375</v>
+      </c>
+      <c r="E769" t="s">
+        <v>376</v>
+      </c>
+      <c r="F769" t="s">
+        <v>17</v>
+      </c>
+      <c r="G769" t="s">
+        <v>18</v>
       </c>
       <c r="I769" s="1">
         <v>425000</v>
       </c>
-      <c r="J769" t="str">
-[...12 lines deleted...]
-    <row r="770">
+      <c r="J769" t="s">
+        <v>747</v>
+      </c>
+      <c r="K769" t="s">
+        <v>748</v>
+      </c>
+      <c r="L769" t="s">
+        <v>929</v>
+      </c>
+      <c r="M769" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="770" spans="1:13">
       <c r="A770">
         <v>769</v>
       </c>
-      <c r="B770" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B770" t="s">
+        <v>888</v>
+      </c>
+      <c r="C770" t="s">
+        <v>889</v>
+      </c>
+      <c r="D770" t="s">
+        <v>375</v>
+      </c>
+      <c r="E770" t="s">
+        <v>376</v>
+      </c>
+      <c r="F770" t="s">
+        <v>17</v>
+      </c>
+      <c r="G770" t="s">
+        <v>18</v>
       </c>
       <c r="I770" s="1">
         <v>3790573</v>
       </c>
-      <c r="J770" t="str">
-[...12 lines deleted...]
-    <row r="771">
+      <c r="J770" t="s">
+        <v>931</v>
+      </c>
+      <c r="K770" t="s">
+        <v>932</v>
+      </c>
+      <c r="L770" t="s">
+        <v>927</v>
+      </c>
+      <c r="M770" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="771" spans="1:13">
       <c r="A771">
         <v>770</v>
       </c>
-      <c r="B771" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B771" t="s">
+        <v>771</v>
+      </c>
+      <c r="C771" t="s">
+        <v>772</v>
+      </c>
+      <c r="D771" t="s">
+        <v>375</v>
+      </c>
+      <c r="E771" t="s">
+        <v>376</v>
+      </c>
+      <c r="F771" t="s">
+        <v>17</v>
+      </c>
+      <c r="G771" t="s">
+        <v>18</v>
       </c>
       <c r="I771" s="1">
         <v>69000</v>
       </c>
-      <c r="J771" t="str">
-[...12 lines deleted...]
-    <row r="772">
+      <c r="J771" t="s">
+        <v>773</v>
+      </c>
+      <c r="K771" t="s">
+        <v>774</v>
+      </c>
+      <c r="L771" t="s">
+        <v>783</v>
+      </c>
+      <c r="M771" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="772" spans="1:13">
       <c r="A772">
         <v>771</v>
       </c>
-      <c r="B772" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B772" t="s">
+        <v>745</v>
+      </c>
+      <c r="C772" t="s">
+        <v>746</v>
+      </c>
+      <c r="D772" t="s">
+        <v>381</v>
+      </c>
+      <c r="E772" t="s">
+        <v>382</v>
+      </c>
+      <c r="F772" t="s">
+        <v>17</v>
+      </c>
+      <c r="G772" t="s">
+        <v>18</v>
       </c>
       <c r="I772" s="1">
         <v>49000</v>
       </c>
-      <c r="J772" t="str">
-[...12 lines deleted...]
-    <row r="773">
+      <c r="J772" t="s">
+        <v>925</v>
+      </c>
+      <c r="K772" t="s">
+        <v>926</v>
+      </c>
+      <c r="L772" t="s">
+        <v>383</v>
+      </c>
+      <c r="M772" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="773" spans="1:13">
       <c r="A773">
         <v>772</v>
       </c>
-      <c r="B773" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B773" t="s">
+        <v>745</v>
+      </c>
+      <c r="C773" t="s">
+        <v>746</v>
+      </c>
+      <c r="D773" t="s">
+        <v>381</v>
+      </c>
+      <c r="E773" t="s">
+        <v>382</v>
+      </c>
+      <c r="F773" t="s">
+        <v>17</v>
+      </c>
+      <c r="G773" t="s">
+        <v>18</v>
       </c>
       <c r="I773" s="1">
         <v>266000</v>
       </c>
-      <c r="J773" t="str">
-[...12 lines deleted...]
-    <row r="774">
+      <c r="J773" t="s">
+        <v>925</v>
+      </c>
+      <c r="K773" t="s">
+        <v>926</v>
+      </c>
+      <c r="L773" t="s">
+        <v>836</v>
+      </c>
+      <c r="M773" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="774" spans="1:13">
       <c r="A774">
         <v>773</v>
       </c>
-      <c r="B774" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B774" t="s">
+        <v>888</v>
+      </c>
+      <c r="C774" t="s">
+        <v>889</v>
+      </c>
+      <c r="D774" t="s">
+        <v>381</v>
+      </c>
+      <c r="E774" t="s">
+        <v>382</v>
+      </c>
+      <c r="F774" t="s">
+        <v>17</v>
+      </c>
+      <c r="G774" t="s">
+        <v>18</v>
       </c>
       <c r="I774" s="1">
         <v>12609922</v>
       </c>
-      <c r="J774" t="str">
-[...12 lines deleted...]
-    <row r="775">
+      <c r="J774" t="s">
+        <v>890</v>
+      </c>
+      <c r="K774" t="s">
+        <v>891</v>
+      </c>
+      <c r="L774" t="s">
+        <v>383</v>
+      </c>
+      <c r="M774" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="775" spans="1:13">
       <c r="A775">
         <v>774</v>
       </c>
-      <c r="B775" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B775" t="s">
+        <v>888</v>
+      </c>
+      <c r="C775" t="s">
+        <v>889</v>
+      </c>
+      <c r="D775" t="s">
+        <v>381</v>
+      </c>
+      <c r="E775" t="s">
+        <v>382</v>
+      </c>
+      <c r="F775" t="s">
+        <v>17</v>
+      </c>
+      <c r="G775" t="s">
+        <v>18</v>
       </c>
       <c r="I775" s="1">
         <v>2919993</v>
       </c>
-      <c r="J775" t="str">
-[...12 lines deleted...]
-    <row r="776">
+      <c r="J775" t="s">
+        <v>890</v>
+      </c>
+      <c r="K775" t="s">
+        <v>891</v>
+      </c>
+      <c r="L775" t="s">
+        <v>836</v>
+      </c>
+      <c r="M775" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="776" spans="1:13">
       <c r="A776">
         <v>775</v>
       </c>
-      <c r="B776" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B776" t="s">
+        <v>775</v>
+      </c>
+      <c r="C776" t="s">
+        <v>776</v>
+      </c>
+      <c r="D776" t="s">
+        <v>381</v>
+      </c>
+      <c r="E776" t="s">
+        <v>382</v>
+      </c>
+      <c r="F776" t="s">
+        <v>17</v>
+      </c>
+      <c r="G776" t="s">
+        <v>18</v>
       </c>
       <c r="I776" s="1">
         <v>92946</v>
       </c>
-      <c r="J776" t="str">
-[...12 lines deleted...]
-    <row r="777">
+      <c r="J776" t="s">
+        <v>777</v>
+      </c>
+      <c r="K776" t="s">
+        <v>778</v>
+      </c>
+      <c r="L776" t="s">
+        <v>933</v>
+      </c>
+      <c r="M776" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="777" spans="1:13">
       <c r="A777">
         <v>776</v>
       </c>
-      <c r="B777" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B777" t="s">
+        <v>429</v>
+      </c>
+      <c r="C777" t="s">
+        <v>90</v>
+      </c>
+      <c r="D777" t="s">
+        <v>385</v>
+      </c>
+      <c r="E777" t="s">
+        <v>386</v>
+      </c>
+      <c r="F777" t="s">
+        <v>17</v>
+      </c>
+      <c r="G777" t="s">
+        <v>18</v>
       </c>
       <c r="I777" s="1">
         <v>15000</v>
       </c>
-      <c r="J777" t="str">
-[...12 lines deleted...]
-    <row r="778">
+      <c r="J777" t="s">
+        <v>434</v>
+      </c>
+      <c r="K777" t="s">
+        <v>90</v>
+      </c>
+      <c r="L777" t="s">
+        <v>935</v>
+      </c>
+      <c r="M777" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="778" spans="1:13">
       <c r="A778">
         <v>777</v>
       </c>
-      <c r="B778" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B778" t="s">
+        <v>429</v>
+      </c>
+      <c r="C778" t="s">
+        <v>90</v>
+      </c>
+      <c r="D778" t="s">
+        <v>385</v>
+      </c>
+      <c r="E778" t="s">
+        <v>386</v>
+      </c>
+      <c r="F778" t="s">
+        <v>17</v>
+      </c>
+      <c r="G778" t="s">
+        <v>18</v>
       </c>
       <c r="I778" s="1">
         <v>123499</v>
       </c>
-      <c r="J778" t="str">
-[...12 lines deleted...]
-    <row r="779">
+      <c r="J778" t="s">
+        <v>453</v>
+      </c>
+      <c r="K778" t="s">
+        <v>454</v>
+      </c>
+      <c r="L778" t="s">
+        <v>935</v>
+      </c>
+      <c r="M778" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="779" spans="1:13">
       <c r="A779">
         <v>778</v>
       </c>
-      <c r="B779" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B779" t="s">
+        <v>429</v>
+      </c>
+      <c r="C779" t="s">
+        <v>90</v>
+      </c>
+      <c r="D779" t="s">
+        <v>385</v>
+      </c>
+      <c r="E779" t="s">
+        <v>386</v>
+      </c>
+      <c r="F779" t="s">
+        <v>17</v>
+      </c>
+      <c r="G779" t="s">
+        <v>18</v>
       </c>
       <c r="I779" s="1">
         <v>102754</v>
       </c>
-      <c r="J779" t="str">
-[...12 lines deleted...]
-    <row r="780">
+      <c r="J779" t="s">
+        <v>434</v>
+      </c>
+      <c r="K779" t="s">
+        <v>90</v>
+      </c>
+      <c r="L779" t="s">
+        <v>937</v>
+      </c>
+      <c r="M779" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="780" spans="1:13">
       <c r="A780">
         <v>779</v>
       </c>
-      <c r="B780" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B780" t="s">
+        <v>429</v>
+      </c>
+      <c r="C780" t="s">
+        <v>90</v>
+      </c>
+      <c r="D780" t="s">
+        <v>385</v>
+      </c>
+      <c r="E780" t="s">
+        <v>386</v>
+      </c>
+      <c r="F780" t="s">
+        <v>17</v>
+      </c>
+      <c r="G780" t="s">
+        <v>18</v>
       </c>
       <c r="I780" s="1">
         <v>78632</v>
       </c>
-      <c r="J780" t="str">
-[...12 lines deleted...]
-    <row r="781">
+      <c r="J780" t="s">
+        <v>453</v>
+      </c>
+      <c r="K780" t="s">
+        <v>454</v>
+      </c>
+      <c r="L780" t="s">
+        <v>939</v>
+      </c>
+      <c r="M780" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="781" spans="1:13">
       <c r="A781">
         <v>780</v>
       </c>
-      <c r="B781" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B781" t="s">
+        <v>789</v>
+      </c>
+      <c r="C781" t="s">
+        <v>790</v>
+      </c>
+      <c r="D781" t="s">
+        <v>385</v>
+      </c>
+      <c r="E781" t="s">
+        <v>386</v>
+      </c>
+      <c r="F781" t="s">
+        <v>17</v>
+      </c>
+      <c r="G781" t="s">
+        <v>18</v>
       </c>
       <c r="I781" s="1">
         <v>162840</v>
       </c>
-      <c r="J781" t="str">
-[...12 lines deleted...]
-    <row r="782">
+      <c r="J781" t="s">
+        <v>791</v>
+      </c>
+      <c r="K781" t="s">
+        <v>792</v>
+      </c>
+      <c r="L781" t="s">
+        <v>941</v>
+      </c>
+      <c r="M781" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="782" spans="1:13">
       <c r="A782">
         <v>781</v>
       </c>
-      <c r="B782" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B782" t="s">
+        <v>888</v>
+      </c>
+      <c r="C782" t="s">
+        <v>889</v>
+      </c>
+      <c r="D782" t="s">
+        <v>385</v>
+      </c>
+      <c r="E782" t="s">
+        <v>386</v>
+      </c>
+      <c r="F782" t="s">
+        <v>17</v>
+      </c>
+      <c r="G782" t="s">
+        <v>18</v>
       </c>
       <c r="I782" s="1">
         <v>755820</v>
       </c>
-      <c r="J782" t="str">
-[...12 lines deleted...]
-    <row r="783">
+      <c r="J782" t="s">
+        <v>890</v>
+      </c>
+      <c r="K782" t="s">
+        <v>891</v>
+      </c>
+      <c r="L782" t="s">
+        <v>943</v>
+      </c>
+      <c r="M782" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="783" spans="1:13">
       <c r="A783">
         <v>782</v>
       </c>
-      <c r="B783" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B783" t="s">
+        <v>429</v>
+      </c>
+      <c r="C783" t="s">
+        <v>90</v>
+      </c>
+      <c r="D783" t="s">
+        <v>140</v>
+      </c>
+      <c r="E783" t="s">
+        <v>141</v>
+      </c>
+      <c r="F783" t="s">
+        <v>17</v>
+      </c>
+      <c r="G783" t="s">
+        <v>18</v>
       </c>
       <c r="I783" s="1">
         <v>10000</v>
       </c>
-      <c r="J783" t="str">
-[...12 lines deleted...]
-    <row r="784">
+      <c r="J783" t="s">
+        <v>453</v>
+      </c>
+      <c r="K783" t="s">
+        <v>454</v>
+      </c>
+      <c r="L783" t="s">
+        <v>945</v>
+      </c>
+      <c r="M783" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="784" spans="1:13">
       <c r="A784">
         <v>783</v>
       </c>
-      <c r="B784" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B784" t="s">
+        <v>429</v>
+      </c>
+      <c r="C784" t="s">
+        <v>90</v>
+      </c>
+      <c r="D784" t="s">
+        <v>140</v>
+      </c>
+      <c r="E784" t="s">
+        <v>141</v>
+      </c>
+      <c r="F784" t="s">
+        <v>17</v>
+      </c>
+      <c r="G784" t="s">
+        <v>18</v>
       </c>
       <c r="I784" s="1">
         <v>12250</v>
       </c>
-      <c r="J784" t="str">
-[...12 lines deleted...]
-    <row r="785">
+      <c r="J784" t="s">
+        <v>434</v>
+      </c>
+      <c r="K784" t="s">
+        <v>90</v>
+      </c>
+      <c r="L784" t="s">
+        <v>787</v>
+      </c>
+      <c r="M784" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="785" spans="1:13">
       <c r="A785">
         <v>784</v>
       </c>
-      <c r="B785" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B785" t="s">
+        <v>429</v>
+      </c>
+      <c r="C785" t="s">
+        <v>90</v>
+      </c>
+      <c r="D785" t="s">
+        <v>140</v>
+      </c>
+      <c r="E785" t="s">
+        <v>141</v>
+      </c>
+      <c r="F785" t="s">
+        <v>17</v>
+      </c>
+      <c r="G785" t="s">
+        <v>18</v>
       </c>
       <c r="I785" s="1">
         <v>119945</v>
       </c>
-      <c r="J785" t="str">
-[...12 lines deleted...]
-    <row r="786">
+      <c r="J785" t="s">
+        <v>434</v>
+      </c>
+      <c r="K785" t="s">
+        <v>90</v>
+      </c>
+      <c r="L785" t="s">
+        <v>142</v>
+      </c>
+      <c r="M785" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="786" spans="1:13">
       <c r="A786">
         <v>785</v>
       </c>
-      <c r="B786" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B786" t="s">
+        <v>429</v>
+      </c>
+      <c r="C786" t="s">
+        <v>90</v>
+      </c>
+      <c r="D786" t="s">
+        <v>140</v>
+      </c>
+      <c r="E786" t="s">
+        <v>141</v>
+      </c>
+      <c r="F786" t="s">
+        <v>17</v>
+      </c>
+      <c r="G786" t="s">
+        <v>18</v>
       </c>
       <c r="I786" s="1">
         <v>160000</v>
       </c>
-      <c r="J786" t="str">
-[...12 lines deleted...]
-    <row r="787">
+      <c r="J786" t="s">
+        <v>453</v>
+      </c>
+      <c r="K786" t="s">
+        <v>454</v>
+      </c>
+      <c r="L786" t="s">
+        <v>142</v>
+      </c>
+      <c r="M786" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="787" spans="1:13">
       <c r="A787">
         <v>786</v>
       </c>
-      <c r="B787" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B787" t="s">
+        <v>771</v>
+      </c>
+      <c r="C787" t="s">
+        <v>772</v>
+      </c>
+      <c r="D787" t="s">
+        <v>140</v>
+      </c>
+      <c r="E787" t="s">
+        <v>141</v>
+      </c>
+      <c r="F787" t="s">
+        <v>17</v>
+      </c>
+      <c r="G787" t="s">
+        <v>18</v>
       </c>
       <c r="I787" s="1">
         <v>987000</v>
       </c>
-      <c r="J787" t="str">
-[...12 lines deleted...]
-    <row r="788">
+      <c r="J787" t="s">
+        <v>773</v>
+      </c>
+      <c r="K787" t="s">
+        <v>774</v>
+      </c>
+      <c r="L787" t="s">
+        <v>945</v>
+      </c>
+      <c r="M787" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="788" spans="1:13">
       <c r="A788">
         <v>787</v>
       </c>
-      <c r="B788" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B788" t="s">
+        <v>693</v>
+      </c>
+      <c r="C788" t="s">
+        <v>283</v>
+      </c>
+      <c r="D788" t="s">
+        <v>140</v>
+      </c>
+      <c r="E788" t="s">
+        <v>141</v>
+      </c>
+      <c r="F788" t="s">
+        <v>17</v>
+      </c>
+      <c r="G788" t="s">
+        <v>18</v>
       </c>
       <c r="I788" s="1">
         <v>1023</v>
       </c>
-      <c r="J788" t="str">
-[...12 lines deleted...]
-    <row r="789">
+      <c r="J788" t="s">
+        <v>694</v>
+      </c>
+      <c r="K788" t="s">
+        <v>285</v>
+      </c>
+      <c r="L788" t="s">
+        <v>787</v>
+      </c>
+      <c r="M788" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="789" spans="1:13">
       <c r="A789">
         <v>788</v>
       </c>
-      <c r="B789" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B789" t="s">
+        <v>947</v>
+      </c>
+      <c r="C789" t="s">
+        <v>948</v>
+      </c>
+      <c r="D789" t="s">
+        <v>389</v>
+      </c>
+      <c r="E789" t="s">
+        <v>390</v>
+      </c>
+      <c r="F789" t="s">
+        <v>17</v>
+      </c>
+      <c r="G789" t="s">
+        <v>18</v>
       </c>
       <c r="I789" s="1">
         <v>1046998</v>
       </c>
-      <c r="J789" t="str">
-[...12 lines deleted...]
-    <row r="790">
+      <c r="J789" t="s">
+        <v>949</v>
+      </c>
+      <c r="K789" t="s">
+        <v>950</v>
+      </c>
+      <c r="L789" t="s">
+        <v>838</v>
+      </c>
+      <c r="M789" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="790" spans="1:13">
       <c r="A790">
         <v>789</v>
       </c>
-      <c r="B790" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B790" t="s">
+        <v>591</v>
+      </c>
+      <c r="C790" t="s">
+        <v>592</v>
+      </c>
+      <c r="D790" t="s">
+        <v>389</v>
+      </c>
+      <c r="E790" t="s">
+        <v>390</v>
+      </c>
+      <c r="F790" t="s">
+        <v>17</v>
+      </c>
+      <c r="G790" t="s">
+        <v>18</v>
       </c>
       <c r="I790" s="1">
         <v>664678</v>
       </c>
-      <c r="J790" t="str">
-[...12 lines deleted...]
-    <row r="791">
+      <c r="J790" t="s">
+        <v>593</v>
+      </c>
+      <c r="K790" t="s">
+        <v>594</v>
+      </c>
+      <c r="L790" t="s">
+        <v>838</v>
+      </c>
+      <c r="M790" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="791" spans="1:13">
       <c r="A791">
         <v>790</v>
       </c>
-      <c r="B791" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B791" t="s">
+        <v>693</v>
+      </c>
+      <c r="C791" t="s">
+        <v>283</v>
+      </c>
+      <c r="D791" t="s">
+        <v>389</v>
+      </c>
+      <c r="E791" t="s">
+        <v>390</v>
+      </c>
+      <c r="F791" t="s">
+        <v>17</v>
+      </c>
+      <c r="G791" t="s">
+        <v>18</v>
       </c>
       <c r="I791" s="1">
         <v>194762</v>
       </c>
-      <c r="J791" t="str">
-[...12 lines deleted...]
-    <row r="792">
+      <c r="J791" t="s">
+        <v>694</v>
+      </c>
+      <c r="K791" t="s">
+        <v>285</v>
+      </c>
+      <c r="L791" t="s">
+        <v>838</v>
+      </c>
+      <c r="M791" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="792" spans="1:13">
       <c r="A792">
         <v>791</v>
       </c>
-      <c r="B792" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B792" t="s">
+        <v>789</v>
+      </c>
+      <c r="C792" t="s">
+        <v>790</v>
+      </c>
+      <c r="D792" t="s">
+        <v>389</v>
+      </c>
+      <c r="E792" t="s">
+        <v>390</v>
+      </c>
+      <c r="F792" t="s">
+        <v>17</v>
+      </c>
+      <c r="G792" t="s">
+        <v>18</v>
       </c>
       <c r="I792" s="1">
         <v>8311</v>
       </c>
-      <c r="J792" t="str">
-[...12 lines deleted...]
-    <row r="793">
+      <c r="J792" t="s">
+        <v>791</v>
+      </c>
+      <c r="K792" t="s">
+        <v>792</v>
+      </c>
+      <c r="L792" t="s">
+        <v>393</v>
+      </c>
+      <c r="M792" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="793" spans="1:13">
       <c r="A793">
         <v>792</v>
       </c>
-      <c r="B793" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B793" t="s">
+        <v>429</v>
+      </c>
+      <c r="C793" t="s">
+        <v>90</v>
+      </c>
+      <c r="D793" t="s">
+        <v>399</v>
+      </c>
+      <c r="E793" t="s">
+        <v>400</v>
+      </c>
+      <c r="F793" t="s">
+        <v>17</v>
+      </c>
+      <c r="G793" t="s">
+        <v>18</v>
       </c>
       <c r="I793" s="1">
         <v>250000</v>
       </c>
-      <c r="J793" t="str">
-[...12 lines deleted...]
-    <row r="794">
+      <c r="J793" t="s">
+        <v>434</v>
+      </c>
+      <c r="K793" t="s">
+        <v>90</v>
+      </c>
+      <c r="L793" t="s">
+        <v>401</v>
+      </c>
+      <c r="M793" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="794" spans="1:13">
       <c r="A794">
         <v>793</v>
       </c>
-      <c r="B794" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B794" t="s">
+        <v>429</v>
+      </c>
+      <c r="C794" t="s">
+        <v>90</v>
+      </c>
+      <c r="D794" t="s">
+        <v>399</v>
+      </c>
+      <c r="E794" t="s">
+        <v>400</v>
+      </c>
+      <c r="F794" t="s">
+        <v>17</v>
+      </c>
+      <c r="G794" t="s">
+        <v>18</v>
       </c>
       <c r="I794" s="1">
         <v>59214</v>
       </c>
-      <c r="J794" t="str">
-[...12 lines deleted...]
-    <row r="795">
+      <c r="J794" t="s">
+        <v>434</v>
+      </c>
+      <c r="K794" t="s">
+        <v>90</v>
+      </c>
+      <c r="L794" t="s">
+        <v>403</v>
+      </c>
+      <c r="M794" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="795" spans="1:13">
       <c r="A795">
         <v>794</v>
       </c>
-      <c r="B795" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B795" t="s">
+        <v>951</v>
+      </c>
+      <c r="C795" t="s">
+        <v>119</v>
+      </c>
+      <c r="D795" t="s">
+        <v>399</v>
+      </c>
+      <c r="E795" t="s">
+        <v>400</v>
+      </c>
+      <c r="F795" t="s">
+        <v>17</v>
+      </c>
+      <c r="G795" t="s">
+        <v>18</v>
       </c>
       <c r="I795" s="1">
         <v>5451890</v>
       </c>
-      <c r="J795" t="str">
-[...12 lines deleted...]
-    <row r="796">
+      <c r="J795" t="s">
+        <v>952</v>
+      </c>
+      <c r="K795" t="s">
+        <v>402</v>
+      </c>
+      <c r="L795" t="s">
+        <v>401</v>
+      </c>
+      <c r="M795" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="796" spans="1:13">
       <c r="A796">
         <v>795</v>
       </c>
-      <c r="B796" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B796" t="s">
+        <v>591</v>
+      </c>
+      <c r="C796" t="s">
+        <v>592</v>
+      </c>
+      <c r="D796" t="s">
+        <v>399</v>
+      </c>
+      <c r="E796" t="s">
+        <v>400</v>
+      </c>
+      <c r="F796" t="s">
+        <v>17</v>
+      </c>
+      <c r="G796" t="s">
+        <v>18</v>
       </c>
       <c r="I796" s="1">
         <v>9199</v>
       </c>
-      <c r="J796" t="str">
-[...12 lines deleted...]
-    <row r="797">
+      <c r="J796" t="s">
+        <v>593</v>
+      </c>
+      <c r="K796" t="s">
+        <v>594</v>
+      </c>
+      <c r="L796" t="s">
+        <v>401</v>
+      </c>
+      <c r="M796" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="797" spans="1:13">
       <c r="A797">
         <v>796</v>
       </c>
-      <c r="B797" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B797" t="s">
+        <v>693</v>
+      </c>
+      <c r="C797" t="s">
+        <v>283</v>
+      </c>
+      <c r="D797" t="s">
+        <v>399</v>
+      </c>
+      <c r="E797" t="s">
+        <v>400</v>
+      </c>
+      <c r="F797" t="s">
+        <v>17</v>
+      </c>
+      <c r="G797" t="s">
+        <v>18</v>
       </c>
       <c r="I797" s="1">
         <v>2865</v>
       </c>
-      <c r="J797" t="str">
-[...12 lines deleted...]
-    <row r="798">
+      <c r="J797" t="s">
+        <v>694</v>
+      </c>
+      <c r="K797" t="s">
+        <v>285</v>
+      </c>
+      <c r="L797" t="s">
+        <v>401</v>
+      </c>
+      <c r="M797" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="798" spans="1:13">
       <c r="A798">
         <v>797</v>
       </c>
-      <c r="B798" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B798" t="s">
+        <v>771</v>
+      </c>
+      <c r="C798" t="s">
+        <v>772</v>
+      </c>
+      <c r="D798" t="s">
+        <v>229</v>
+      </c>
+      <c r="E798" t="s">
+        <v>230</v>
+      </c>
+      <c r="F798" t="s">
+        <v>17</v>
+      </c>
+      <c r="G798" t="s">
+        <v>18</v>
       </c>
       <c r="I798" s="1">
         <v>806266</v>
       </c>
-      <c r="J798" t="str">
-[...12 lines deleted...]
-    <row r="799">
+      <c r="J798" t="s">
+        <v>773</v>
+      </c>
+      <c r="K798" t="s">
+        <v>774</v>
+      </c>
+      <c r="L798" t="s">
+        <v>231</v>
+      </c>
+      <c r="M798" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="799" spans="1:13">
       <c r="A799">
         <v>798</v>
       </c>
-      <c r="B799" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B799" t="s">
+        <v>591</v>
+      </c>
+      <c r="C799" t="s">
+        <v>592</v>
+      </c>
+      <c r="D799" t="s">
+        <v>229</v>
+      </c>
+      <c r="E799" t="s">
+        <v>230</v>
+      </c>
+      <c r="F799" t="s">
+        <v>17</v>
+      </c>
+      <c r="G799" t="s">
+        <v>18</v>
       </c>
       <c r="I799" s="1">
         <v>6586</v>
       </c>
-      <c r="J799" t="str">
-[...12 lines deleted...]
-    <row r="800">
+      <c r="J799" t="s">
+        <v>593</v>
+      </c>
+      <c r="K799" t="s">
+        <v>594</v>
+      </c>
+      <c r="L799" t="s">
+        <v>643</v>
+      </c>
+      <c r="M799" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="800" spans="1:13">
       <c r="A800">
         <v>799</v>
       </c>
-      <c r="B800" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B800" t="s">
+        <v>693</v>
+      </c>
+      <c r="C800" t="s">
+        <v>283</v>
+      </c>
+      <c r="D800" t="s">
+        <v>229</v>
+      </c>
+      <c r="E800" t="s">
+        <v>230</v>
+      </c>
+      <c r="F800" t="s">
+        <v>17</v>
+      </c>
+      <c r="G800" t="s">
+        <v>18</v>
       </c>
       <c r="I800" s="1">
         <v>39862</v>
       </c>
-      <c r="J800" t="str">
-[...12 lines deleted...]
-    <row r="801">
+      <c r="J800" t="s">
+        <v>694</v>
+      </c>
+      <c r="K800" t="s">
+        <v>285</v>
+      </c>
+      <c r="L800" t="s">
+        <v>643</v>
+      </c>
+      <c r="M800" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="801" spans="1:13">
       <c r="A801">
         <v>800</v>
       </c>
-      <c r="B801" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B801" t="s">
+        <v>429</v>
+      </c>
+      <c r="C801" t="s">
+        <v>90</v>
+      </c>
+      <c r="D801" t="s">
+        <v>408</v>
+      </c>
+      <c r="E801" t="s">
+        <v>409</v>
+      </c>
+      <c r="F801" t="s">
+        <v>17</v>
+      </c>
+      <c r="G801" t="s">
+        <v>18</v>
       </c>
       <c r="I801" s="1">
         <v>100</v>
       </c>
-      <c r="J801" t="str">
-[...12 lines deleted...]
-    <row r="802">
+      <c r="J801" t="s">
+        <v>493</v>
+      </c>
+      <c r="K801" t="s">
+        <v>494</v>
+      </c>
+      <c r="L801" t="s">
+        <v>412</v>
+      </c>
+      <c r="M801" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="802" spans="1:13">
       <c r="A802">
         <v>801</v>
       </c>
-      <c r="B802" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B802" t="s">
+        <v>429</v>
+      </c>
+      <c r="C802" t="s">
+        <v>90</v>
+      </c>
+      <c r="D802" t="s">
+        <v>408</v>
+      </c>
+      <c r="E802" t="s">
+        <v>409</v>
+      </c>
+      <c r="F802" t="s">
+        <v>17</v>
+      </c>
+      <c r="G802" t="s">
+        <v>18</v>
       </c>
       <c r="I802" s="1">
         <v>500</v>
       </c>
-      <c r="J802" t="str">
-[...12 lines deleted...]
-    <row r="803">
+      <c r="J802" t="s">
+        <v>503</v>
+      </c>
+      <c r="K802" t="s">
+        <v>504</v>
+      </c>
+      <c r="L802" t="s">
+        <v>412</v>
+      </c>
+      <c r="M802" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="803" spans="1:13">
       <c r="A803">
         <v>802</v>
       </c>
-      <c r="B803" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B803" t="s">
+        <v>429</v>
+      </c>
+      <c r="C803" t="s">
+        <v>90</v>
+      </c>
+      <c r="D803" t="s">
+        <v>408</v>
+      </c>
+      <c r="E803" t="s">
+        <v>409</v>
+      </c>
+      <c r="F803" t="s">
+        <v>17</v>
+      </c>
+      <c r="G803" t="s">
+        <v>18</v>
       </c>
       <c r="I803" s="1">
         <v>15000</v>
       </c>
-      <c r="J803" t="str">
-[...12 lines deleted...]
-    <row r="804">
+      <c r="J803" t="s">
+        <v>434</v>
+      </c>
+      <c r="K803" t="s">
+        <v>90</v>
+      </c>
+      <c r="L803" t="s">
+        <v>412</v>
+      </c>
+      <c r="M803" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="804" spans="1:13">
       <c r="A804">
         <v>803</v>
       </c>
-      <c r="B804" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B804" t="s">
+        <v>429</v>
+      </c>
+      <c r="C804" t="s">
+        <v>90</v>
+      </c>
+      <c r="D804" t="s">
+        <v>408</v>
+      </c>
+      <c r="E804" t="s">
+        <v>409</v>
+      </c>
+      <c r="F804" t="s">
+        <v>17</v>
+      </c>
+      <c r="G804" t="s">
+        <v>18</v>
       </c>
       <c r="I804" s="1">
         <v>600</v>
       </c>
-      <c r="J804" t="str">
-[...12 lines deleted...]
-    <row r="805">
+      <c r="J804" t="s">
+        <v>497</v>
+      </c>
+      <c r="K804" t="s">
+        <v>498</v>
+      </c>
+      <c r="L804" t="s">
+        <v>953</v>
+      </c>
+      <c r="M804" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="805" spans="1:13">
       <c r="A805">
         <v>804</v>
       </c>
-      <c r="B805" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B805" t="s">
+        <v>429</v>
+      </c>
+      <c r="C805" t="s">
+        <v>90</v>
+      </c>
+      <c r="D805" t="s">
+        <v>408</v>
+      </c>
+      <c r="E805" t="s">
+        <v>409</v>
+      </c>
+      <c r="F805" t="s">
+        <v>17</v>
+      </c>
+      <c r="G805" t="s">
+        <v>18</v>
       </c>
       <c r="I805" s="1">
         <v>70</v>
       </c>
-      <c r="J805" t="str">
-[...12 lines deleted...]
-    <row r="806">
+      <c r="J805" t="s">
+        <v>503</v>
+      </c>
+      <c r="K805" t="s">
+        <v>504</v>
+      </c>
+      <c r="L805" t="s">
+        <v>953</v>
+      </c>
+      <c r="M805" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="806" spans="1:13">
       <c r="A806">
         <v>805</v>
       </c>
-      <c r="B806" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B806" t="s">
+        <v>429</v>
+      </c>
+      <c r="C806" t="s">
+        <v>90</v>
+      </c>
+      <c r="D806" t="s">
+        <v>408</v>
+      </c>
+      <c r="E806" t="s">
+        <v>409</v>
+      </c>
+      <c r="F806" t="s">
+        <v>17</v>
+      </c>
+      <c r="G806" t="s">
+        <v>18</v>
       </c>
       <c r="I806" s="1">
         <v>8218</v>
       </c>
-      <c r="J806" t="str">
-[...12 lines deleted...]
-    <row r="807">
+      <c r="J806" t="s">
+        <v>439</v>
+      </c>
+      <c r="K806" t="s">
+        <v>440</v>
+      </c>
+      <c r="L806" t="s">
+        <v>953</v>
+      </c>
+      <c r="M806" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="807" spans="1:13">
       <c r="A807">
         <v>806</v>
       </c>
-      <c r="B807" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B807" t="s">
+        <v>567</v>
+      </c>
+      <c r="C807" t="s">
+        <v>568</v>
+      </c>
+      <c r="D807" t="s">
+        <v>408</v>
+      </c>
+      <c r="E807" t="s">
+        <v>409</v>
+      </c>
+      <c r="F807" t="s">
+        <v>17</v>
+      </c>
+      <c r="G807" t="s">
+        <v>18</v>
       </c>
       <c r="I807" s="1">
         <v>121209</v>
       </c>
-      <c r="J807" t="str">
-[...12 lines deleted...]
-    <row r="808">
+      <c r="J807" t="s">
+        <v>569</v>
+      </c>
+      <c r="K807" t="s">
+        <v>570</v>
+      </c>
+      <c r="L807" t="s">
+        <v>412</v>
+      </c>
+      <c r="M807" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="808" spans="1:13">
       <c r="A808">
         <v>807</v>
       </c>
-      <c r="B808" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B808" t="s">
+        <v>947</v>
+      </c>
+      <c r="C808" t="s">
+        <v>948</v>
+      </c>
+      <c r="D808" t="s">
+        <v>408</v>
+      </c>
+      <c r="E808" t="s">
+        <v>409</v>
+      </c>
+      <c r="F808" t="s">
+        <v>17</v>
+      </c>
+      <c r="G808" t="s">
+        <v>18</v>
       </c>
       <c r="I808" s="1">
         <v>25000</v>
       </c>
-      <c r="J808" t="str">
-[...12 lines deleted...]
-    <row r="809">
+      <c r="J808" t="s">
+        <v>949</v>
+      </c>
+      <c r="K808" t="s">
+        <v>950</v>
+      </c>
+      <c r="L808" t="s">
+        <v>412</v>
+      </c>
+      <c r="M808" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="809" spans="1:13">
       <c r="A809">
         <v>808</v>
       </c>
-      <c r="B809" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B809" t="s">
+        <v>591</v>
+      </c>
+      <c r="C809" t="s">
+        <v>592</v>
+      </c>
+      <c r="D809" t="s">
+        <v>408</v>
+      </c>
+      <c r="E809" t="s">
+        <v>409</v>
+      </c>
+      <c r="F809" t="s">
+        <v>17</v>
+      </c>
+      <c r="G809" t="s">
+        <v>18</v>
       </c>
       <c r="I809" s="1">
         <v>20443</v>
       </c>
-      <c r="J809" t="str">
-[...12 lines deleted...]
-    <row r="810">
+      <c r="J809" t="s">
+        <v>593</v>
+      </c>
+      <c r="K809" t="s">
+        <v>594</v>
+      </c>
+      <c r="L809" t="s">
+        <v>412</v>
+      </c>
+      <c r="M809" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="810" spans="1:13">
       <c r="A810">
         <v>809</v>
       </c>
-      <c r="B810" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B810" t="s">
+        <v>591</v>
+      </c>
+      <c r="C810" t="s">
+        <v>592</v>
+      </c>
+      <c r="D810" t="s">
+        <v>408</v>
+      </c>
+      <c r="E810" t="s">
+        <v>409</v>
+      </c>
+      <c r="F810" t="s">
+        <v>17</v>
+      </c>
+      <c r="G810" t="s">
+        <v>18</v>
       </c>
       <c r="I810" s="1">
         <v>7192</v>
       </c>
-      <c r="J810" t="str">
-[...12 lines deleted...]
-    <row r="811">
+      <c r="J810" t="s">
+        <v>593</v>
+      </c>
+      <c r="K810" t="s">
+        <v>594</v>
+      </c>
+      <c r="L810" t="s">
+        <v>953</v>
+      </c>
+      <c r="M810" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="811" spans="1:13">
       <c r="A811">
         <v>810</v>
       </c>
-      <c r="B811" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B811" t="s">
+        <v>693</v>
+      </c>
+      <c r="C811" t="s">
+        <v>283</v>
+      </c>
+      <c r="D811" t="s">
+        <v>408</v>
+      </c>
+      <c r="E811" t="s">
+        <v>409</v>
+      </c>
+      <c r="F811" t="s">
+        <v>17</v>
+      </c>
+      <c r="G811" t="s">
+        <v>18</v>
       </c>
       <c r="I811" s="1">
         <v>7108</v>
       </c>
-      <c r="J811" t="str">
-[...12 lines deleted...]
-    <row r="812">
+      <c r="J811" t="s">
+        <v>694</v>
+      </c>
+      <c r="K811" t="s">
+        <v>285</v>
+      </c>
+      <c r="L811" t="s">
+        <v>412</v>
+      </c>
+      <c r="M811" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="812" spans="1:13">
       <c r="A812">
         <v>811</v>
       </c>
-      <c r="B812" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B812" t="s">
+        <v>693</v>
+      </c>
+      <c r="C812" t="s">
+        <v>283</v>
+      </c>
+      <c r="D812" t="s">
+        <v>408</v>
+      </c>
+      <c r="E812" t="s">
+        <v>409</v>
+      </c>
+      <c r="F812" t="s">
+        <v>17</v>
+      </c>
+      <c r="G812" t="s">
+        <v>18</v>
       </c>
       <c r="I812" s="1">
         <v>834</v>
       </c>
-      <c r="J812" t="str">
-[...12 lines deleted...]
-    <row r="813">
+      <c r="J812" t="s">
+        <v>694</v>
+      </c>
+      <c r="K812" t="s">
+        <v>285</v>
+      </c>
+      <c r="L812" t="s">
+        <v>953</v>
+      </c>
+      <c r="M812" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="813" spans="1:13">
       <c r="A813">
         <v>812</v>
       </c>
-      <c r="B813" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B813" t="s">
+        <v>789</v>
+      </c>
+      <c r="C813" t="s">
+        <v>790</v>
+      </c>
+      <c r="D813" t="s">
+        <v>233</v>
+      </c>
+      <c r="E813" t="s">
+        <v>234</v>
+      </c>
+      <c r="F813" t="s">
+        <v>17</v>
+      </c>
+      <c r="G813" t="s">
+        <v>18</v>
       </c>
       <c r="I813" s="1">
         <v>2046</v>
       </c>
-      <c r="J813" t="str">
-[...12 lines deleted...]
-    <row r="814">
+      <c r="J813" t="s">
+        <v>791</v>
+      </c>
+      <c r="K813" t="s">
+        <v>792</v>
+      </c>
+      <c r="L813" t="s">
+        <v>861</v>
+      </c>
+      <c r="M813" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="814" spans="1:13">
       <c r="A814">
         <v>813</v>
       </c>
-      <c r="B814" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B814" t="s">
+        <v>775</v>
+      </c>
+      <c r="C814" t="s">
+        <v>776</v>
+      </c>
+      <c r="D814" t="s">
+        <v>233</v>
+      </c>
+      <c r="E814" t="s">
+        <v>234</v>
+      </c>
+      <c r="F814" t="s">
+        <v>17</v>
+      </c>
+      <c r="G814" t="s">
+        <v>18</v>
       </c>
       <c r="I814" s="1">
         <v>2924</v>
       </c>
-      <c r="J814" t="str">
-[...12 lines deleted...]
-    <row r="815">
+      <c r="J814" t="s">
+        <v>777</v>
+      </c>
+      <c r="K814" t="s">
+        <v>778</v>
+      </c>
+      <c r="L814" t="s">
+        <v>237</v>
+      </c>
+      <c r="M814" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="815" spans="1:13">
       <c r="A815">
         <v>814</v>
       </c>
-      <c r="B815" t="str">
-[...15 lines deleted...]
-        <v>4e kwartaal</v>
+      <c r="B815" t="s">
+        <v>947</v>
+      </c>
+      <c r="C815" t="s">
+        <v>948</v>
+      </c>
+      <c r="D815" t="s">
+        <v>96</v>
+      </c>
+      <c r="E815" t="s">
+        <v>97</v>
+      </c>
+      <c r="F815" t="s">
+        <v>17</v>
+      </c>
+      <c r="G815" t="s">
+        <v>18</v>
       </c>
       <c r="I815" s="1">
         <v>120000</v>
       </c>
-      <c r="J815" t="str">
-[...9 lines deleted...]
-        <v>Burgemeester en wethouders</v>
+      <c r="J815" t="s">
+        <v>949</v>
+      </c>
+      <c r="K815" t="s">
+        <v>950</v>
+      </c>
+      <c r="L815" t="s">
+        <v>661</v>
+      </c>
+      <c r="M815" t="s">
+        <v>662</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:M815"/>
-[...2 lines deleted...]
-  </ignoredErrors>
+  <autoFilter ref="A1:M1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="6.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="11.6640625" customWidth="1"/>
+    <col min="1" max="1" width="5.7109375" customWidth="1"/>
+    <col min="2" max="2" width="17.140625" customWidth="1"/>
+    <col min="3" max="3" width="25.7109375" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...13 lines deleted...]
-    <row r="2">
+    <row r="1" spans="1:4">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>955</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>956</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2">
         <v>0</v>
       </c>
-      <c r="B2" t="str">
-[...6 lines deleted...]
-    <row r="3">
+      <c r="B2" t="s">
+        <v>958</v>
+      </c>
+      <c r="C2" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3">
         <v>1</v>
       </c>
-      <c r="B3" t="str">
-[...3 lines deleted...]
-        <v>0 Bestuur en ondersteuning</v>
+      <c r="B3" t="s">
+        <v>958</v>
+      </c>
+      <c r="C3" t="s">
+        <v>960</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
     </row>
-    <row r="4">
+    <row r="4" spans="1:4">
       <c r="A4">
         <v>2</v>
       </c>
-      <c r="B4" t="str">
-[...3 lines deleted...]
-        <v>1 Veiligheid</v>
+      <c r="B4" t="s">
+        <v>958</v>
+      </c>
+      <c r="C4" t="s">
+        <v>961</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
     </row>
-    <row r="5">
+    <row r="5" spans="1:4">
       <c r="A5">
         <v>3</v>
       </c>
-      <c r="B5" t="str">
-[...3 lines deleted...]
-        <v>2 Verkeer, vervoer en waterstaat</v>
+      <c r="B5" t="s">
+        <v>958</v>
+      </c>
+      <c r="C5" t="s">
+        <v>962</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
     </row>
-    <row r="6">
+    <row r="6" spans="1:4">
       <c r="A6">
         <v>4</v>
       </c>
-      <c r="B6" t="str">
-[...3 lines deleted...]
-        <v>3 Economie</v>
+      <c r="B6" t="s">
+        <v>958</v>
+      </c>
+      <c r="C6" t="s">
+        <v>963</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
     </row>
-    <row r="7">
+    <row r="7" spans="1:4">
       <c r="A7">
         <v>5</v>
       </c>
-      <c r="B7" t="str">
-[...3 lines deleted...]
-        <v>4 Onderwijs</v>
+      <c r="B7" t="s">
+        <v>958</v>
+      </c>
+      <c r="C7" t="s">
+        <v>964</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
     </row>
-    <row r="8">
+    <row r="8" spans="1:4">
       <c r="A8">
         <v>6</v>
       </c>
-      <c r="B8" t="str">
-[...3 lines deleted...]
-        <v>5 Sport, cultuur en recreatie</v>
+      <c r="B8" t="s">
+        <v>958</v>
+      </c>
+      <c r="C8" t="s">
+        <v>965</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
     </row>
-    <row r="9">
+    <row r="9" spans="1:4">
       <c r="A9">
         <v>7</v>
       </c>
-      <c r="B9" t="str">
-[...3 lines deleted...]
-        <v>6 Sociaal domein</v>
+      <c r="B9" t="s">
+        <v>958</v>
+      </c>
+      <c r="C9" t="s">
+        <v>966</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
     </row>
-    <row r="10">
+    <row r="10" spans="1:4">
       <c r="A10">
         <v>8</v>
       </c>
-      <c r="B10" t="str">
-[...3 lines deleted...]
-        <v>7 Volksgezondheid en milieu</v>
+      <c r="B10" t="s">
+        <v>958</v>
+      </c>
+      <c r="C10" t="s">
+        <v>967</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
     </row>
-    <row r="11">
+    <row r="11" spans="1:4">
       <c r="A11">
         <v>9</v>
       </c>
-      <c r="B11" t="str">
-[...3 lines deleted...]
-        <v>8 Ruimte</v>
+      <c r="B11" t="s">
+        <v>958</v>
+      </c>
+      <c r="C11" t="s">
+        <v>968</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
     </row>
-    <row r="12">
+    <row r="12" spans="1:4">
       <c r="A12">
         <v>10</v>
       </c>
-      <c r="B12" t="str">
-[...6 lines deleted...]
-    <row r="13">
+      <c r="B12" t="s">
+        <v>958</v>
+      </c>
+      <c r="C12" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
       <c r="A13">
         <v>11</v>
       </c>
-      <c r="B13" t="str">
-[...3 lines deleted...]
-        <v>Immateriële vaste activa</v>
+      <c r="B13" t="s">
+        <v>958</v>
+      </c>
+      <c r="C13" t="s">
+        <v>970</v>
       </c>
       <c r="D13">
         <v>10</v>
       </c>
     </row>
-    <row r="14">
+    <row r="14" spans="1:4">
       <c r="A14">
         <v>12</v>
       </c>
-      <c r="B14" t="str">
-[...3 lines deleted...]
-        <v>Materiële vaste activa</v>
+      <c r="B14" t="s">
+        <v>958</v>
+      </c>
+      <c r="C14" t="s">
+        <v>971</v>
       </c>
       <c r="D14">
         <v>10</v>
       </c>
     </row>
-    <row r="15">
+    <row r="15" spans="1:4">
       <c r="A15">
         <v>13</v>
       </c>
-      <c r="B15" t="str">
-[...3 lines deleted...]
-        <v>Financiële vaste activa</v>
+      <c r="B15" t="s">
+        <v>958</v>
+      </c>
+      <c r="C15" t="s">
+        <v>972</v>
       </c>
       <c r="D15">
         <v>10</v>
       </c>
     </row>
-    <row r="16">
+    <row r="16" spans="1:4">
       <c r="A16">
         <v>14</v>
       </c>
-      <c r="B16" t="str">
-[...3 lines deleted...]
-        <v>Voorraden</v>
+      <c r="B16" t="s">
+        <v>958</v>
+      </c>
+      <c r="C16" t="s">
+        <v>973</v>
       </c>
       <c r="D16">
         <v>10</v>
       </c>
     </row>
-    <row r="17">
+    <row r="17" spans="1:4">
       <c r="A17">
         <v>15</v>
       </c>
-      <c r="B17" t="str">
-[...3 lines deleted...]
-        <v>Uitzettingen</v>
+      <c r="B17" t="s">
+        <v>958</v>
+      </c>
+      <c r="C17" t="s">
+        <v>974</v>
       </c>
       <c r="D17">
         <v>10</v>
       </c>
     </row>
-    <row r="18">
+    <row r="18" spans="1:4">
       <c r="A18">
         <v>16</v>
       </c>
-      <c r="B18" t="str">
-[...3 lines deleted...]
-        <v>Liquide middelen</v>
+      <c r="B18" t="s">
+        <v>958</v>
+      </c>
+      <c r="C18" t="s">
+        <v>975</v>
       </c>
       <c r="D18">
         <v>10</v>
       </c>
     </row>
-    <row r="19">
+    <row r="19" spans="1:4">
       <c r="A19">
         <v>17</v>
       </c>
-      <c r="B19" t="str">
-[...3 lines deleted...]
-        <v>Overlopende activa</v>
+      <c r="B19" t="s">
+        <v>958</v>
+      </c>
+      <c r="C19" t="s">
+        <v>976</v>
       </c>
       <c r="D19">
         <v>10</v>
       </c>
     </row>
-    <row r="20">
+    <row r="20" spans="1:4">
       <c r="A20">
         <v>18</v>
       </c>
-      <c r="B20" t="str">
-[...6 lines deleted...]
-    <row r="21">
+      <c r="B20" t="s">
+        <v>958</v>
+      </c>
+      <c r="C20" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
       <c r="A21">
         <v>19</v>
       </c>
-      <c r="B21" t="str">
-[...3 lines deleted...]
-        <v>Eigen vermogen</v>
+      <c r="B21" t="s">
+        <v>958</v>
+      </c>
+      <c r="C21" t="s">
+        <v>978</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
     </row>
-    <row r="22">
+    <row r="22" spans="1:4">
       <c r="A22">
         <v>20</v>
       </c>
-      <c r="B22" t="str">
-[...3 lines deleted...]
-        <v>Voorzieningen</v>
+      <c r="B22" t="s">
+        <v>958</v>
+      </c>
+      <c r="C22" t="s">
+        <v>979</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
     </row>
-    <row r="23">
+    <row r="23" spans="1:4">
       <c r="A23">
         <v>21</v>
       </c>
-      <c r="B23" t="str">
-[...3 lines deleted...]
-        <v>Vaste schuld</v>
+      <c r="B23" t="s">
+        <v>958</v>
+      </c>
+      <c r="C23" t="s">
+        <v>980</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
     </row>
-    <row r="24">
+    <row r="24" spans="1:4">
       <c r="A24">
         <v>22</v>
       </c>
-      <c r="B24" t="str">
-[...3 lines deleted...]
-        <v>Vlottende schuld</v>
+      <c r="B24" t="s">
+        <v>958</v>
+      </c>
+      <c r="C24" t="s">
+        <v>981</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
     </row>
-    <row r="25">
+    <row r="25" spans="1:4">
       <c r="A25">
         <v>23</v>
       </c>
-      <c r="B25" t="str">
-[...3 lines deleted...]
-        <v>Overlopende passiva</v>
+      <c r="B25" t="s">
+        <v>958</v>
+      </c>
+      <c r="C25" t="s">
+        <v>982</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
     </row>
-    <row r="26">
+    <row r="26" spans="1:4">
       <c r="A26">
         <v>24</v>
       </c>
-      <c r="B26" t="str">
-[...6 lines deleted...]
-    <row r="27">
+      <c r="B26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C26" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
       <c r="A27">
         <v>25</v>
       </c>
-      <c r="B27" t="str">
-[...3 lines deleted...]
-        <v>Lasten</v>
+      <c r="B27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C27" t="s">
+        <v>8</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
     </row>
-    <row r="28">
+    <row r="28" spans="1:4">
       <c r="A28">
         <v>26</v>
       </c>
-      <c r="B28" t="str">
-[...3 lines deleted...]
-        <v>Baten</v>
+      <c r="B28" t="s">
+        <v>2</v>
+      </c>
+      <c r="C28" t="s">
+        <v>7</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
     </row>
-    <row r="29">
+    <row r="29" spans="1:4">
       <c r="A29">
         <v>27</v>
       </c>
-      <c r="B29" t="str">
-[...3 lines deleted...]
-        <v>Standen</v>
+      <c r="B29" t="s">
+        <v>2</v>
+      </c>
+      <c r="C29" t="s">
+        <v>983</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:D29"/>
-[...2 lines deleted...]
-  </ignoredErrors>
+  <autoFilter ref="A1:D1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="11.6640625" customWidth="1"/>
-    <col min="2" max="2" width="20.00390625" customWidth="1"/>
+    <col min="1" max="1" width="10" customWidth="1"/>
+    <col min="2" max="2" width="17.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...52 lines deleted...]
-        <v>Jaarrekening</v>
+    <row r="1" spans="1:2">
+      <c r="A1" s="2" t="s">
+        <v>984</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" t="s">
+        <v>985</v>
+      </c>
+      <c r="B2" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" t="s">
+        <v>987</v>
+      </c>
+      <c r="B3" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" t="s">
+        <v>989</v>
+      </c>
+      <c r="B4" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" t="s">
+        <v>991</v>
+      </c>
+      <c r="B5" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" t="s">
+        <v>993</v>
+      </c>
+      <c r="B7" t="s">
+        <v>994</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:B7"/>
-[...2 lines deleted...]
-  </ignoredErrors>
+  <autoFilter ref="A1:B1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C75"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="11.6640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="11.6640625" customWidth="1"/>
+    <col min="1" max="1" width="10" customWidth="1"/>
+    <col min="2" max="2" width="35.7109375" customWidth="1"/>
+    <col min="3" max="3" width="10" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...15 lines deleted...]
-        <v>L1.1 Salarissen en sociale lasten</v>
+    <row r="1" spans="1:3">
+      <c r="A1" s="2" t="s">
+        <v>984</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>956</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" t="s">
+        <v>667</v>
+      </c>
+      <c r="B2" t="s">
+        <v>996</v>
       </c>
       <c r="C2">
         <v>25</v>
       </c>
     </row>
-    <row r="3">
-[...4 lines deleted...]
-        <v>L2.1 Belastingen</v>
+    <row r="3" spans="1:3">
+      <c r="A3" t="s">
+        <v>997</v>
+      </c>
+      <c r="B3" t="s">
+        <v>998</v>
       </c>
       <c r="C3">
         <v>25</v>
       </c>
     </row>
-    <row r="4">
-[...4 lines deleted...]
-        <v>L3.1 Grond</v>
+    <row r="4" spans="1:3">
+      <c r="A4" t="s">
+        <v>999</v>
+      </c>
+      <c r="B4" t="s">
+        <v>1000</v>
       </c>
       <c r="C4">
         <v>25</v>
       </c>
     </row>
-    <row r="5">
-[...4 lines deleted...]
-        <v>L3.2 Duurzame goederen</v>
+    <row r="5" spans="1:3">
+      <c r="A5" t="s">
+        <v>567</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1001</v>
       </c>
       <c r="C5">
         <v>25</v>
       </c>
     </row>
-    <row r="6">
-[...4 lines deleted...]
-        <v>L3.3 Pachten</v>
+    <row r="6" spans="1:3">
+      <c r="A6" t="s">
+        <v>874</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1002</v>
       </c>
       <c r="C6">
         <v>25</v>
       </c>
     </row>
-    <row r="7">
-[...4 lines deleted...]
-        <v>L3.4.1 Sociale uitkeringen in natura</v>
+    <row r="7" spans="1:3">
+      <c r="A7" t="s">
+        <v>888</v>
+      </c>
+      <c r="B7" t="s">
+        <v>1003</v>
       </c>
       <c r="C7">
         <v>25</v>
       </c>
     </row>
-    <row r="8">
-[...4 lines deleted...]
-        <v>L3.5.1 Ingeleend personeel</v>
+    <row r="8" spans="1:3">
+      <c r="A8" t="s">
+        <v>685</v>
+      </c>
+      <c r="B8" t="s">
+        <v>1004</v>
       </c>
       <c r="C8">
         <v>25</v>
       </c>
     </row>
-    <row r="9">
-[...4 lines deleted...]
-        <v>L3.8 Overige goederen en diensten</v>
+    <row r="9" spans="1:3">
+      <c r="A9" t="s">
+        <v>429</v>
+      </c>
+      <c r="B9" t="s">
+        <v>1005</v>
       </c>
       <c r="C9">
         <v>25</v>
       </c>
     </row>
-    <row r="10">
-[...4 lines deleted...]
-        <v>L4.1.1 Sociale uitkeringen in geld</v>
+    <row r="10" spans="1:3">
+      <c r="A10" t="s">
+        <v>745</v>
+      </c>
+      <c r="B10" t="s">
+        <v>1006</v>
       </c>
       <c r="C10">
         <v>25</v>
       </c>
     </row>
-    <row r="11">
-[...4 lines deleted...]
-        <v>L4.2 Subsidies</v>
+    <row r="11" spans="1:3">
+      <c r="A11" t="s">
+        <v>775</v>
+      </c>
+      <c r="B11" t="s">
+        <v>1007</v>
       </c>
       <c r="C11">
         <v>25</v>
       </c>
     </row>
-    <row r="12">
-[...4 lines deleted...]
-        <v>L4.3.1 Inkomensoverdrachten - Rijk</v>
+    <row r="12" spans="1:3">
+      <c r="A12" t="s">
+        <v>867</v>
+      </c>
+      <c r="B12" t="s">
+        <v>1008</v>
       </c>
       <c r="C12">
         <v>25</v>
       </c>
     </row>
-    <row r="13">
-[...4 lines deleted...]
-        <v>L4.3.2 Inkomensoverdrachten - gemeenten</v>
+    <row r="13" spans="1:3">
+      <c r="A13" t="s">
+        <v>789</v>
+      </c>
+      <c r="B13" t="s">
+        <v>1009</v>
       </c>
       <c r="C13">
         <v>25</v>
       </c>
     </row>
-    <row r="14">
-[...4 lines deleted...]
-        <v>L4.3.3 Inkomensoverdrachten - gemeensc..</v>
+    <row r="14" spans="1:3">
+      <c r="A14" t="s">
+        <v>771</v>
+      </c>
+      <c r="B14" t="s">
+        <v>1010</v>
       </c>
       <c r="C14">
         <v>25</v>
       </c>
     </row>
-    <row r="15">
-[...4 lines deleted...]
-        <v>L4.3.4 Inkomensoverdrachten - provincies</v>
+    <row r="15" spans="1:3">
+      <c r="A15" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B15" t="s">
+        <v>1012</v>
       </c>
       <c r="C15">
         <v>25</v>
       </c>
     </row>
-    <row r="16">
-[...4 lines deleted...]
-        <v>L4.3.5 Inkomensoverdrachten - watersch..</v>
+    <row r="16" spans="1:3">
+      <c r="A16" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B16" t="s">
+        <v>1014</v>
       </c>
       <c r="C16">
         <v>25</v>
       </c>
     </row>
-    <row r="17">
-[...4 lines deleted...]
-        <v>L4.3.6 Inkomensoverdrachten - ov overh..</v>
+    <row r="17" spans="1:3">
+      <c r="A17" t="s">
+        <v>951</v>
+      </c>
+      <c r="B17" t="s">
+        <v>1015</v>
       </c>
       <c r="C17">
         <v>25</v>
       </c>
     </row>
-    <row r="18">
-[...4 lines deleted...]
-        <v>L4.3.7 Inkomensoverdrachten - Europese..</v>
+    <row r="18" spans="1:3">
+      <c r="A18" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B18" t="s">
+        <v>1017</v>
       </c>
       <c r="C18">
         <v>25</v>
       </c>
     </row>
-    <row r="19">
-[...4 lines deleted...]
-        <v>L4.3.8 Inkomensoverdrachten - overige ..</v>
+    <row r="19" spans="1:3">
+      <c r="A19" t="s">
+        <v>711</v>
+      </c>
+      <c r="B19" t="s">
+        <v>1018</v>
       </c>
       <c r="C19">
         <v>25</v>
       </c>
     </row>
-    <row r="20">
-[...4 lines deleted...]
-        <v>L4.3.9 Inkomensoverdrachten - onverdeeld</v>
+    <row r="20" spans="1:3">
+      <c r="A20" t="s">
+        <v>564</v>
+      </c>
+      <c r="B20" t="s">
+        <v>1019</v>
       </c>
       <c r="C20">
         <v>25</v>
       </c>
     </row>
-    <row r="21">
-[...4 lines deleted...]
-        <v>L4.4.1 Kapitaaloverdrachten - Rijk</v>
+    <row r="21" spans="1:3">
+      <c r="A21" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B21" t="s">
+        <v>1021</v>
       </c>
       <c r="C21">
         <v>25</v>
       </c>
     </row>
-    <row r="22">
-[...4 lines deleted...]
-        <v>L4.4.2 Kapitaaloverdrachten - gemeenten</v>
+    <row r="22" spans="1:3">
+      <c r="A22" t="s">
+        <v>651</v>
+      </c>
+      <c r="B22" t="s">
+        <v>1022</v>
       </c>
       <c r="C22">
         <v>25</v>
       </c>
     </row>
-    <row r="23">
-[...4 lines deleted...]
-        <v>L4.4.3 Kapitaaloverdrachten - gemeensc..</v>
+    <row r="23" spans="1:3">
+      <c r="A23" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B23" t="s">
+        <v>1024</v>
       </c>
       <c r="C23">
         <v>25</v>
       </c>
     </row>
-    <row r="24">
-[...4 lines deleted...]
-        <v>L4.4.4 Kapitaaloverdrachten - provincies</v>
+    <row r="24" spans="1:3">
+      <c r="A24" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B24" t="s">
+        <v>1026</v>
       </c>
       <c r="C24">
         <v>25</v>
       </c>
     </row>
-    <row r="25">
-[...4 lines deleted...]
-        <v>L4.4.5 Kapitaaloverdrachten - watersch..</v>
+    <row r="25" spans="1:3">
+      <c r="A25" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B25" t="s">
+        <v>1028</v>
       </c>
       <c r="C25">
         <v>25</v>
       </c>
     </row>
-    <row r="26">
-[...4 lines deleted...]
-        <v>L4.4.6 Kapitaaloverdrachten - ov overh..</v>
+    <row r="26" spans="1:3">
+      <c r="A26" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B26" t="s">
+        <v>1030</v>
       </c>
       <c r="C26">
         <v>25</v>
       </c>
     </row>
-    <row r="27">
-[...4 lines deleted...]
-        <v>L4.4.7 Kapitaaloverdrachten - Europese..</v>
+    <row r="27" spans="1:3">
+      <c r="A27" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B27" t="s">
+        <v>1032</v>
       </c>
       <c r="C27">
         <v>25</v>
       </c>
     </row>
-    <row r="28">
-[...4 lines deleted...]
-        <v>L4.4.8 Kapitaaloverdrachten - overige ..</v>
+    <row r="28" spans="1:3">
+      <c r="A28" t="s">
+        <v>908</v>
+      </c>
+      <c r="B28" t="s">
+        <v>1033</v>
       </c>
       <c r="C28">
         <v>25</v>
       </c>
     </row>
-    <row r="29">
-[...4 lines deleted...]
-        <v>L4.4.9 Kapitaaloverdrachten - onverdeeld</v>
+    <row r="29" spans="1:3">
+      <c r="A29" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B29" t="s">
+        <v>1035</v>
       </c>
       <c r="C29">
         <v>25</v>
       </c>
     </row>
-    <row r="30">
-[...4 lines deleted...]
-        <v>L5.1 Rente</v>
+    <row r="30" spans="1:3">
+      <c r="A30" t="s">
+        <v>805</v>
+      </c>
+      <c r="B30" t="s">
+        <v>1036</v>
       </c>
       <c r="C30">
         <v>25</v>
       </c>
     </row>
-    <row r="31">
-[...4 lines deleted...]
-        <v>L6.1 Financiële transacties</v>
+    <row r="31" spans="1:3">
+      <c r="A31" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B31" t="s">
+        <v>1038</v>
       </c>
       <c r="C31">
         <v>25</v>
       </c>
     </row>
-    <row r="32">
-[...4 lines deleted...]
-        <v>L7.1 Mutatie reserves</v>
+    <row r="32" spans="1:3">
+      <c r="A32" t="s">
+        <v>414</v>
+      </c>
+      <c r="B32" t="s">
+        <v>1039</v>
       </c>
       <c r="C32">
         <v>25</v>
       </c>
     </row>
-    <row r="33">
-[...4 lines deleted...]
-        <v>L7.2 Mutatie voorzieningen</v>
+    <row r="33" spans="1:3">
+      <c r="A33" t="s">
+        <v>947</v>
+      </c>
+      <c r="B33" t="s">
+        <v>1040</v>
       </c>
       <c r="C33">
         <v>25</v>
       </c>
     </row>
-    <row r="34">
-[...4 lines deleted...]
-        <v>L7.3 Afschrijvingen</v>
+    <row r="34" spans="1:3">
+      <c r="A34" t="s">
+        <v>591</v>
+      </c>
+      <c r="B34" t="s">
+        <v>1041</v>
       </c>
       <c r="C34">
         <v>25</v>
       </c>
     </row>
-    <row r="35">
-[...4 lines deleted...]
-        <v>L7.4 Toegerekende reële en bespaarde r..</v>
+    <row r="35" spans="1:3">
+      <c r="A35" t="s">
+        <v>693</v>
+      </c>
+      <c r="B35" t="s">
+        <v>1042</v>
       </c>
       <c r="C35">
         <v>25</v>
       </c>
     </row>
-    <row r="36">
-[...4 lines deleted...]
-        <v>L7.5 Overige verrekeningen</v>
+    <row r="36" spans="1:3">
+      <c r="A36" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B36" t="s">
+        <v>1044</v>
       </c>
       <c r="C36">
         <v>25</v>
       </c>
     </row>
-    <row r="37">
-[...4 lines deleted...]
-        <v>B2.2.1 Belastingen op producenten</v>
+    <row r="37" spans="1:3">
+      <c r="A37" t="s">
+        <v>156</v>
+      </c>
+      <c r="B37" t="s">
+        <v>1045</v>
       </c>
       <c r="C37">
         <v>26</v>
       </c>
     </row>
-    <row r="38">
-[...4 lines deleted...]
-        <v>B2.2.2 Belastingen op huishoudens</v>
+    <row r="38" spans="1:3">
+      <c r="A38" t="s">
+        <v>204</v>
+      </c>
+      <c r="B38" t="s">
+        <v>1046</v>
       </c>
       <c r="C38">
         <v>26</v>
       </c>
     </row>
-    <row r="39">
-[...4 lines deleted...]
-        <v>B3.1 Grond</v>
+    <row r="39" spans="1:3">
+      <c r="A39" t="s">
+        <v>269</v>
+      </c>
+      <c r="B39" t="s">
+        <v>1047</v>
       </c>
       <c r="C39">
         <v>26</v>
       </c>
     </row>
-    <row r="40">
-[...4 lines deleted...]
-        <v>B3.2 Duurzame goederen</v>
+    <row r="40" spans="1:3">
+      <c r="A40" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B40" t="s">
+        <v>1049</v>
       </c>
       <c r="C40">
         <v>26</v>
       </c>
     </row>
-    <row r="41">
-[...4 lines deleted...]
-        <v>B3.3 Pachten</v>
+    <row r="41" spans="1:3">
+      <c r="A41" t="s">
+        <v>264</v>
+      </c>
+      <c r="B41" t="s">
+        <v>1050</v>
       </c>
       <c r="C41">
         <v>26</v>
       </c>
     </row>
-    <row r="42">
-[...4 lines deleted...]
-        <v>B3.4.2 Eigen bijdragen en verhaal soci..</v>
+    <row r="42" spans="1:3">
+      <c r="A42" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B42" t="s">
+        <v>1052</v>
       </c>
       <c r="C42">
         <v>26</v>
       </c>
     </row>
-    <row r="43">
-[...4 lines deleted...]
-        <v>B3.5.2 Uitgeleend personeel</v>
+    <row r="43" spans="1:3">
+      <c r="A43" t="s">
+        <v>57</v>
+      </c>
+      <c r="B43" t="s">
+        <v>1053</v>
       </c>
       <c r="C43">
         <v>26</v>
       </c>
     </row>
-    <row r="44">
-[...4 lines deleted...]
-        <v>B3.6 Huren</v>
+    <row r="44" spans="1:3">
+      <c r="A44" t="s">
+        <v>253</v>
+      </c>
+      <c r="B44" t="s">
+        <v>1054</v>
       </c>
       <c r="C44">
         <v>26</v>
       </c>
     </row>
-    <row r="45">
-[...4 lines deleted...]
-        <v>B3.7 Leges en andere rechten</v>
+    <row r="45" spans="1:3">
+      <c r="A45" t="s">
+        <v>163</v>
+      </c>
+      <c r="B45" t="s">
+        <v>1055</v>
       </c>
       <c r="C45">
         <v>26</v>
       </c>
     </row>
-    <row r="46">
-[...4 lines deleted...]
-        <v>B3.8 Overige goederen en diensten</v>
+    <row r="46" spans="1:3">
+      <c r="A46" t="s">
+        <v>89</v>
+      </c>
+      <c r="B46" t="s">
+        <v>1056</v>
       </c>
       <c r="C46">
         <v>26</v>
       </c>
     </row>
-    <row r="47">
-[...4 lines deleted...]
-        <v>B4.1.2 Verhaal sociale uitkeringen in ..</v>
+    <row r="47" spans="1:3">
+      <c r="A47" t="s">
+        <v>327</v>
+      </c>
+      <c r="B47" t="s">
+        <v>1057</v>
       </c>
       <c r="C47">
         <v>26</v>
       </c>
     </row>
-    <row r="48">
-[...4 lines deleted...]
-        <v>B4.3.1 Inkomensoverdrachten - Rijk</v>
+    <row r="48" spans="1:3">
+      <c r="A48" t="s">
+        <v>102</v>
+      </c>
+      <c r="B48" t="s">
+        <v>1058</v>
       </c>
       <c r="C48">
         <v>26</v>
       </c>
     </row>
-    <row r="49">
-[...4 lines deleted...]
-        <v>B4.3.2 Inkomensoverdrachten - gemeenten</v>
+    <row r="49" spans="1:3">
+      <c r="A49" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B49" t="s">
+        <v>1060</v>
       </c>
       <c r="C49">
         <v>26</v>
       </c>
     </row>
-    <row r="50">
-[...4 lines deleted...]
-        <v>B4.3.3 Inkomensoverdrachten - gemeensc..</v>
+    <row r="50" spans="1:3">
+      <c r="A50" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B50" t="s">
+        <v>1062</v>
       </c>
       <c r="C50">
         <v>26</v>
       </c>
     </row>
-    <row r="51">
-[...4 lines deleted...]
-        <v>B4.3.4 Inkomensoverdrachten - provincies</v>
+    <row r="51" spans="1:3">
+      <c r="A51" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B51" t="s">
+        <v>1064</v>
       </c>
       <c r="C51">
         <v>26</v>
       </c>
     </row>
-    <row r="52">
-[...4 lines deleted...]
-        <v>B4.3.5 Inkomensoverdrachten - watersch..</v>
+    <row r="52" spans="1:3">
+      <c r="A52" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B52" t="s">
+        <v>1066</v>
       </c>
       <c r="C52">
         <v>26</v>
       </c>
     </row>
-    <row r="53">
-[...4 lines deleted...]
-        <v>B4.3.6 Inkomensoverdrachten - ov overh..</v>
+    <row r="53" spans="1:3">
+      <c r="A53" t="s">
+        <v>118</v>
+      </c>
+      <c r="B53" t="s">
+        <v>1067</v>
       </c>
       <c r="C53">
         <v>26</v>
       </c>
     </row>
-    <row r="54">
-[...4 lines deleted...]
-        <v>B4.3.7 Inkomensoverdrachten - Europese..</v>
+    <row r="54" spans="1:3">
+      <c r="A54" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B54" t="s">
+        <v>1069</v>
       </c>
       <c r="C54">
         <v>26</v>
       </c>
     </row>
-    <row r="55">
-[...4 lines deleted...]
-        <v>B4.3.8 Inkomensoverdrachten - overige ..</v>
+    <row r="55" spans="1:3">
+      <c r="A55" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B55" t="s">
+        <v>1071</v>
       </c>
       <c r="C55">
         <v>26</v>
       </c>
     </row>
-    <row r="56">
-[...4 lines deleted...]
-        <v>B4.3.9 Inkomensoverdrachten - onverdeeld</v>
+    <row r="56" spans="1:3">
+      <c r="A56" t="s">
+        <v>176</v>
+      </c>
+      <c r="B56" t="s">
+        <v>1072</v>
       </c>
       <c r="C56">
         <v>26</v>
       </c>
     </row>
-    <row r="57">
-[...4 lines deleted...]
-        <v>B4.4.1 Kapitaaloverdrachten - Rijk</v>
+    <row r="57" spans="1:3">
+      <c r="A57" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B57" t="s">
+        <v>1074</v>
       </c>
       <c r="C57">
         <v>26</v>
       </c>
     </row>
-    <row r="58">
-[...4 lines deleted...]
-        <v>B4.4.2 Kapitaaloverdrachten - gemeenten</v>
+    <row r="58" spans="1:3">
+      <c r="A58" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B58" t="s">
+        <v>1076</v>
       </c>
       <c r="C58">
         <v>26</v>
       </c>
     </row>
-    <row r="59">
-[...4 lines deleted...]
-        <v>B4.4.3 Kapitaaloverdrachten - gemeensc..</v>
+    <row r="59" spans="1:3">
+      <c r="A59" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B59" t="s">
+        <v>1078</v>
       </c>
       <c r="C59">
         <v>26</v>
       </c>
     </row>
-    <row r="60">
-[...4 lines deleted...]
-        <v>B4.4.4 Kapitaaloverdrachten - provincies</v>
+    <row r="60" spans="1:3">
+      <c r="A60" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B60" t="s">
+        <v>1080</v>
       </c>
       <c r="C60">
         <v>26</v>
       </c>
     </row>
-    <row r="61">
-[...4 lines deleted...]
-        <v>B4.4.5 Kapitaaloverdrachten - watersch..</v>
+    <row r="61" spans="1:3">
+      <c r="A61" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B61" t="s">
+        <v>1082</v>
       </c>
       <c r="C61">
         <v>26</v>
       </c>
     </row>
-    <row r="62">
-[...4 lines deleted...]
-        <v>B4.4.6 Kapitaaloverdrachten - ov overh..</v>
+    <row r="62" spans="1:3">
+      <c r="A62" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B62" t="s">
+        <v>1084</v>
       </c>
       <c r="C62">
         <v>26</v>
       </c>
     </row>
-    <row r="63">
-[...4 lines deleted...]
-        <v>B4.4.7 Kapitaaloverdrachten - Europese..</v>
+    <row r="63" spans="1:3">
+      <c r="A63" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B63" t="s">
+        <v>1086</v>
       </c>
       <c r="C63">
         <v>26</v>
       </c>
     </row>
-    <row r="64">
-[...4 lines deleted...]
-        <v>B4.4.8 Kapitaaloverdrachten - overige ..</v>
+    <row r="64" spans="1:3">
+      <c r="A64" t="s">
+        <v>186</v>
+      </c>
+      <c r="B64" t="s">
+        <v>1087</v>
       </c>
       <c r="C64">
         <v>26</v>
       </c>
     </row>
-    <row r="65">
-[...4 lines deleted...]
-        <v>B4.4.9 Kapitaaloverdrachten - onverdeeld</v>
+    <row r="65" spans="1:3">
+      <c r="A65" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B65" t="s">
+        <v>1089</v>
       </c>
       <c r="C65">
         <v>26</v>
       </c>
     </row>
-    <row r="66">
-[...4 lines deleted...]
-        <v>B5.1 Rente</v>
+    <row r="66" spans="1:3">
+      <c r="A66" t="s">
+        <v>275</v>
+      </c>
+      <c r="B66" t="s">
+        <v>1090</v>
       </c>
       <c r="C66">
         <v>26</v>
       </c>
     </row>
-    <row r="67">
-[...4 lines deleted...]
-        <v>B5.2 Dividenden en winsten</v>
+    <row r="67" spans="1:3">
+      <c r="A67" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B67" t="s">
+        <v>1092</v>
       </c>
       <c r="C67">
         <v>26</v>
       </c>
     </row>
-    <row r="68">
-[...4 lines deleted...]
-        <v>B6.1 Financiële transacties</v>
+    <row r="68" spans="1:3">
+      <c r="A68" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B68" t="s">
+        <v>1094</v>
       </c>
       <c r="C68">
         <v>26</v>
       </c>
     </row>
-    <row r="69">
-[...4 lines deleted...]
-        <v>B7.1 Mutatie reserves</v>
+    <row r="69" spans="1:3">
+      <c r="A69" t="s">
+        <v>13</v>
+      </c>
+      <c r="B69" t="s">
+        <v>1095</v>
       </c>
       <c r="C69">
         <v>26</v>
       </c>
     </row>
-    <row r="70">
-[...4 lines deleted...]
-        <v>B7.2 Mutatie voorzieningen</v>
+    <row r="70" spans="1:3">
+      <c r="A70" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B70" t="s">
+        <v>1097</v>
       </c>
       <c r="C70">
         <v>26</v>
       </c>
     </row>
-    <row r="71">
-[...4 lines deleted...]
-        <v>B7.3 Afschrijvingen</v>
+    <row r="71" spans="1:3">
+      <c r="A71" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B71" t="s">
+        <v>1099</v>
       </c>
       <c r="C71">
         <v>26</v>
       </c>
     </row>
-    <row r="72">
-[...4 lines deleted...]
-        <v>B7.4 Toegerekende reële en bespaarde r..</v>
+    <row r="72" spans="1:3">
+      <c r="A72" t="s">
+        <v>282</v>
+      </c>
+      <c r="B72" t="s">
+        <v>1100</v>
       </c>
       <c r="C72">
         <v>26</v>
       </c>
     </row>
-    <row r="73">
-[...4 lines deleted...]
-        <v>B7.5 Overige verrekeningen</v>
+    <row r="73" spans="1:3">
+      <c r="A73" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B73" t="s">
+        <v>1102</v>
       </c>
       <c r="C73">
         <v>26</v>
       </c>
     </row>
-    <row r="74">
-[...4 lines deleted...]
-        <v>Primo</v>
+    <row r="74" spans="1:3">
+      <c r="A74" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B74" t="s">
+        <v>1103</v>
       </c>
       <c r="C74">
         <v>27</v>
       </c>
     </row>
-    <row r="75">
-[...4 lines deleted...]
-        <v>Ultimo</v>
+    <row r="75" spans="1:3">
+      <c r="A75" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B75" t="s">
+        <v>1104</v>
       </c>
       <c r="C75">
         <v>27</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:C75"/>
-[...2 lines deleted...]
-  </ignoredErrors>
+  <autoFilter ref="A1:C1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C116"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="11.6640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="11.6640625" customWidth="1"/>
+    <col min="1" max="1" width="10" customWidth="1"/>
+    <col min="2" max="2" width="35.7109375" customWidth="1"/>
+    <col min="3" max="3" width="10" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...15 lines deleted...]
-        <v>0.1 Bestuur</v>
+    <row r="1" spans="1:3">
+      <c r="A1" s="2" t="s">
+        <v>984</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>956</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B2" t="s">
+        <v>1105</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
     </row>
-    <row r="3">
-[...4 lines deleted...]
-        <v>0.2 Burgerzaken</v>
+    <row r="3" spans="1:3">
+      <c r="A3" t="s">
+        <v>239</v>
+      </c>
+      <c r="B3" t="s">
+        <v>1106</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
     </row>
-    <row r="4">
-[...4 lines deleted...]
-        <v>0.3 Beheer overige gebouwen en gronden</v>
+    <row r="4" spans="1:3">
+      <c r="A4" t="s">
+        <v>255</v>
+      </c>
+      <c r="B4" t="s">
+        <v>1107</v>
       </c>
       <c r="C4">
         <v>1</v>
       </c>
     </row>
-    <row r="5">
-[...4 lines deleted...]
-        <v>0.4 Overhead</v>
+    <row r="5" spans="1:3">
+      <c r="A5" t="s">
+        <v>59</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1108</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
     </row>
-    <row r="6">
-[...4 lines deleted...]
-        <v>0.5 Treasury</v>
+    <row r="6" spans="1:3">
+      <c r="A6" t="s">
+        <v>277</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1109</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
     </row>
-    <row r="7">
-[...4 lines deleted...]
-        <v>0.61 OZB woningen</v>
+    <row r="7" spans="1:3">
+      <c r="A7" t="s">
+        <v>158</v>
+      </c>
+      <c r="B7" t="s">
+        <v>1110</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
     </row>
-    <row r="8">
-[...4 lines deleted...]
-        <v>0.62 OZB niet-woningen</v>
+    <row r="8" spans="1:3">
+      <c r="A8" t="s">
+        <v>169</v>
+      </c>
+      <c r="B8" t="s">
+        <v>1111</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
     </row>
-    <row r="9">
-[...4 lines deleted...]
-        <v>0.63 Parkeerbelasting</v>
+    <row r="9" spans="1:3">
+      <c r="A9" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B9" t="s">
+        <v>1113</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
     </row>
-    <row r="10">
-[...4 lines deleted...]
-        <v>0.64 Belastingen overig</v>
+    <row r="10" spans="1:3">
+      <c r="A10" t="s">
+        <v>286</v>
+      </c>
+      <c r="B10" t="s">
+        <v>1114</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
     </row>
-    <row r="11">
-[...4 lines deleted...]
-        <v>0.7 Algemene uitkeringen en overige ui..</v>
+    <row r="11" spans="1:3">
+      <c r="A11" t="s">
+        <v>104</v>
+      </c>
+      <c r="B11" t="s">
+        <v>1115</v>
       </c>
       <c r="C11">
         <v>1</v>
       </c>
     </row>
-    <row r="12">
-[...4 lines deleted...]
-        <v>0.8 Overige baten en lasten</v>
+    <row r="12" spans="1:3">
+      <c r="A12" t="s">
+        <v>173</v>
+      </c>
+      <c r="B12" t="s">
+        <v>1116</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
     </row>
-    <row r="13">
-[...4 lines deleted...]
-        <v>0.9 Vennootschapsbelasting</v>
+    <row r="13" spans="1:3">
+      <c r="A13" t="s">
+        <v>881</v>
+      </c>
+      <c r="B13" t="s">
+        <v>1117</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
     </row>
-    <row r="14">
-[...4 lines deleted...]
-        <v>0.10 Mutaties reserves</v>
+    <row r="14" spans="1:3">
+      <c r="A14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" t="s">
+        <v>1118</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
     </row>
-    <row r="15">
-[...4 lines deleted...]
-        <v>0.11 Resultaat van de rekening van bat..</v>
+    <row r="15" spans="1:3">
+      <c r="A15" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B15" t="s">
+        <v>1120</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
     </row>
-    <row r="16">
-[...4 lines deleted...]
-        <v>1.1 Crisisbeheersing en brandweer</v>
+    <row r="16" spans="1:3">
+      <c r="A16" t="s">
+        <v>182</v>
+      </c>
+      <c r="B16" t="s">
+        <v>1121</v>
       </c>
       <c r="C16">
         <v>2</v>
       </c>
     </row>
-    <row r="17">
-[...4 lines deleted...]
-        <v>1.2 Openbare orde en veiligheid</v>
+    <row r="17" spans="1:3">
+      <c r="A17" t="s">
+        <v>292</v>
+      </c>
+      <c r="B17" t="s">
+        <v>1122</v>
       </c>
       <c r="C17">
         <v>2</v>
       </c>
     </row>
-    <row r="18">
-[...4 lines deleted...]
-        <v>2.1 Verkeer en vervoer</v>
+    <row r="18" spans="1:3">
+      <c r="A18" t="s">
+        <v>192</v>
+      </c>
+      <c r="B18" t="s">
+        <v>1123</v>
       </c>
       <c r="C18">
         <v>3</v>
       </c>
     </row>
-    <row r="19">
-[...4 lines deleted...]
-        <v>2.2 Parkeren</v>
+    <row r="19" spans="1:3">
+      <c r="A19" t="s">
+        <v>296</v>
+      </c>
+      <c r="B19" t="s">
+        <v>1124</v>
       </c>
       <c r="C19">
         <v>3</v>
       </c>
     </row>
-    <row r="20">
-[...4 lines deleted...]
-        <v>2.3 Recreatieve havens</v>
+    <row r="20" spans="1:3">
+      <c r="A20" t="s">
+        <v>814</v>
+      </c>
+      <c r="B20" t="s">
+        <v>1125</v>
       </c>
       <c r="C20">
         <v>3</v>
       </c>
     </row>
-    <row r="21">
-[...4 lines deleted...]
-        <v>2.4 Economische havens en waterwegen</v>
+    <row r="21" spans="1:3">
+      <c r="A21" t="s">
+        <v>300</v>
+      </c>
+      <c r="B21" t="s">
+        <v>1126</v>
       </c>
       <c r="C21">
         <v>3</v>
       </c>
     </row>
-    <row r="22">
-[...4 lines deleted...]
-        <v>2.5 Openbaar vervoer</v>
+    <row r="22" spans="1:3">
+      <c r="A22" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B22" t="s">
+        <v>1128</v>
       </c>
       <c r="C22">
         <v>3</v>
       </c>
     </row>
-    <row r="23">
-[...4 lines deleted...]
-        <v>3.1 Economische ontwikkeling</v>
+    <row r="23" spans="1:3">
+      <c r="A23" t="s">
+        <v>713</v>
+      </c>
+      <c r="B23" t="s">
+        <v>1129</v>
       </c>
       <c r="C23">
         <v>4</v>
       </c>
     </row>
-    <row r="24">
-[...4 lines deleted...]
-        <v>3.2 Fysieke bedrijfsinfrastructuur</v>
+    <row r="24" spans="1:3">
+      <c r="A24" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B24" t="s">
+        <v>1131</v>
       </c>
       <c r="C24">
         <v>4</v>
       </c>
     </row>
-    <row r="25">
-[...4 lines deleted...]
-        <v>3.3 Bedrijvenloket en bedrijfsregelingen</v>
+    <row r="25" spans="1:3">
+      <c r="A25" t="s">
+        <v>304</v>
+      </c>
+      <c r="B25" t="s">
+        <v>1132</v>
       </c>
       <c r="C25">
         <v>4</v>
       </c>
     </row>
-    <row r="26">
-[...4 lines deleted...]
-        <v>3.4 Economische promotie</v>
+    <row r="26" spans="1:3">
+      <c r="A26" t="s">
+        <v>206</v>
+      </c>
+      <c r="B26" t="s">
+        <v>1133</v>
       </c>
       <c r="C26">
         <v>4</v>
       </c>
     </row>
-    <row r="27">
-[...4 lines deleted...]
-        <v>4.1 Openbaar basisonderwijs</v>
+    <row r="27" spans="1:3">
+      <c r="A27" t="s">
+        <v>311</v>
+      </c>
+      <c r="B27" t="s">
+        <v>1134</v>
       </c>
       <c r="C27">
         <v>5</v>
       </c>
     </row>
-    <row r="28">
-[...4 lines deleted...]
-        <v>4.2 Onderwijshuisvesting</v>
+    <row r="28" spans="1:3">
+      <c r="A28" t="s">
+        <v>315</v>
+      </c>
+      <c r="B28" t="s">
+        <v>1135</v>
       </c>
       <c r="C28">
         <v>5</v>
       </c>
     </row>
-    <row r="29">
-[...4 lines deleted...]
-        <v>4.3 Onderwijsbeleid en leerlingzaken</v>
+    <row r="29" spans="1:3">
+      <c r="A29" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" t="s">
+        <v>1136</v>
       </c>
       <c r="C29">
         <v>5</v>
       </c>
     </row>
-    <row r="30">
-[...4 lines deleted...]
-        <v>5.1 Sportbeleid en activering</v>
+    <row r="30" spans="1:3">
+      <c r="A30" t="s">
+        <v>120</v>
+      </c>
+      <c r="B30" t="s">
+        <v>1137</v>
       </c>
       <c r="C30">
         <v>6</v>
       </c>
     </row>
-    <row r="31">
-[...4 lines deleted...]
-        <v>5.2 Sportaccommodaties</v>
+    <row r="31" spans="1:3">
+      <c r="A31" t="s">
+        <v>211</v>
+      </c>
+      <c r="B31" t="s">
+        <v>1138</v>
       </c>
       <c r="C31">
         <v>6</v>
       </c>
     </row>
-    <row r="32">
-[...4 lines deleted...]
-        <v>5.3 Cultuurpresentatie, cultuurproduct..</v>
+    <row r="32" spans="1:3">
+      <c r="A32" t="s">
+        <v>335</v>
+      </c>
+      <c r="B32" t="s">
+        <v>1139</v>
       </c>
       <c r="C32">
         <v>6</v>
       </c>
     </row>
-    <row r="33">
-[...4 lines deleted...]
-        <v>5.4 Musea</v>
+    <row r="33" spans="1:3">
+      <c r="A33" t="s">
+        <v>339</v>
+      </c>
+      <c r="B33" t="s">
+        <v>1140</v>
       </c>
       <c r="C33">
         <v>6</v>
       </c>
     </row>
-    <row r="34">
-[...4 lines deleted...]
-        <v>5.5 Cultureel erfgoed</v>
+    <row r="34" spans="1:3">
+      <c r="A34" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B34" t="s">
+        <v>1142</v>
       </c>
       <c r="C34">
         <v>6</v>
       </c>
     </row>
-    <row r="35">
-[...4 lines deleted...]
-        <v>5.6 Media</v>
+    <row r="35" spans="1:3">
+      <c r="A35" t="s">
+        <v>343</v>
+      </c>
+      <c r="B35" t="s">
+        <v>1143</v>
       </c>
       <c r="C35">
         <v>6</v>
       </c>
     </row>
-    <row r="36">
-[...4 lines deleted...]
-        <v>5.7 Openbaar groen en (openlucht) recr..</v>
+    <row r="36" spans="1:3">
+      <c r="A36" t="s">
+        <v>217</v>
+      </c>
+      <c r="B36" t="s">
+        <v>1144</v>
       </c>
       <c r="C36">
         <v>6</v>
       </c>
     </row>
-    <row r="37">
-[...4 lines deleted...]
-        <v>6.1 Samenkracht en burgerparticipatie</v>
+    <row r="37" spans="1:3">
+      <c r="A37" t="s">
+        <v>126</v>
+      </c>
+      <c r="B37" t="s">
+        <v>1145</v>
       </c>
       <c r="C37">
         <v>7</v>
       </c>
     </row>
-    <row r="38">
-[...4 lines deleted...]
-        <v>6.2 Wijkteams</v>
+    <row r="38" spans="1:3">
+      <c r="A38" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B38" t="s">
+        <v>1147</v>
       </c>
       <c r="C38">
         <v>7</v>
       </c>
     </row>
-    <row r="39">
-[...4 lines deleted...]
-        <v>6.3 Inkomensregelingen</v>
+    <row r="39" spans="1:3">
+      <c r="A39" t="s">
+        <v>223</v>
+      </c>
+      <c r="B39" t="s">
+        <v>1148</v>
       </c>
       <c r="C39">
         <v>7</v>
       </c>
     </row>
-    <row r="40">
-[...4 lines deleted...]
-        <v>6.4 Begeleide participatie</v>
+    <row r="40" spans="1:3">
+      <c r="A40" t="s">
+        <v>132</v>
+      </c>
+      <c r="B40" t="s">
+        <v>1149</v>
       </c>
       <c r="C40">
         <v>7</v>
       </c>
     </row>
-    <row r="41">
-[...4 lines deleted...]
-        <v>6.5 Arbeidsparticipatie</v>
+    <row r="41" spans="1:3">
+      <c r="A41" t="s">
+        <v>136</v>
+      </c>
+      <c r="B41" t="s">
+        <v>1150</v>
       </c>
       <c r="C41">
         <v>7</v>
       </c>
     </row>
-    <row r="42">
-[...4 lines deleted...]
-        <v>6.6 Maatwerkvoorziening (WMO)</v>
+    <row r="42" spans="1:3">
+      <c r="A42" t="s">
+        <v>635</v>
+      </c>
+      <c r="B42" t="s">
+        <v>1151</v>
       </c>
       <c r="C42">
         <v>7</v>
       </c>
     </row>
-    <row r="43">
-[...4 lines deleted...]
-        <v>6.71 Maatwerkdienstverlening 18+</v>
+    <row r="43" spans="1:3">
+      <c r="A43" t="s">
+        <v>375</v>
+      </c>
+      <c r="B43" t="s">
+        <v>1152</v>
       </c>
       <c r="C43">
         <v>7</v>
       </c>
     </row>
-    <row r="44">
-[...4 lines deleted...]
-        <v>6.72 Maatwerkdienstverlening 18-</v>
+    <row r="44" spans="1:3">
+      <c r="A44" t="s">
+        <v>381</v>
+      </c>
+      <c r="B44" t="s">
+        <v>1153</v>
       </c>
       <c r="C44">
         <v>7</v>
       </c>
     </row>
-    <row r="45">
-[...4 lines deleted...]
-        <v>6.81 Geëscaleerde zorg 18+</v>
+    <row r="45" spans="1:3">
+      <c r="A45" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B45" t="s">
+        <v>1155</v>
       </c>
       <c r="C45">
         <v>7</v>
       </c>
     </row>
-    <row r="46">
-[...4 lines deleted...]
-        <v>6.82 Geëscaleerde zorg 18-</v>
+    <row r="46" spans="1:3">
+      <c r="A46" t="s">
+        <v>385</v>
+      </c>
+      <c r="B46" t="s">
+        <v>1156</v>
       </c>
       <c r="C46">
         <v>7</v>
       </c>
     </row>
-    <row r="47">
-[...4 lines deleted...]
-        <v>7.1 Volksgezondheid</v>
+    <row r="47" spans="1:3">
+      <c r="A47" t="s">
+        <v>140</v>
+      </c>
+      <c r="B47" t="s">
+        <v>1157</v>
       </c>
       <c r="C47">
         <v>8</v>
       </c>
     </row>
-    <row r="48">
-[...4 lines deleted...]
-        <v>7.2 Riolering</v>
+    <row r="48" spans="1:3">
+      <c r="A48" t="s">
+        <v>389</v>
+      </c>
+      <c r="B48" t="s">
+        <v>1158</v>
       </c>
       <c r="C48">
         <v>8</v>
       </c>
     </row>
-    <row r="49">
-[...4 lines deleted...]
-        <v>7.3 Afval</v>
+    <row r="49" spans="1:3">
+      <c r="A49" t="s">
+        <v>399</v>
+      </c>
+      <c r="B49" t="s">
+        <v>1159</v>
       </c>
       <c r="C49">
         <v>8</v>
       </c>
     </row>
-    <row r="50">
-[...4 lines deleted...]
-        <v>7.4 Milieubeheer</v>
+    <row r="50" spans="1:3">
+      <c r="A50" t="s">
+        <v>229</v>
+      </c>
+      <c r="B50" t="s">
+        <v>1160</v>
       </c>
       <c r="C50">
         <v>8</v>
       </c>
     </row>
-    <row r="51">
-[...4 lines deleted...]
-        <v>7.5 Begraafplaatsen en crematoria</v>
+    <row r="51" spans="1:3">
+      <c r="A51" t="s">
+        <v>408</v>
+      </c>
+      <c r="B51" t="s">
+        <v>1161</v>
       </c>
       <c r="C51">
         <v>8</v>
       </c>
     </row>
-    <row r="52">
-[...4 lines deleted...]
-        <v>8.1 Ruimte en leefomgeving</v>
+    <row r="52" spans="1:3">
+      <c r="A52" t="s">
+        <v>144</v>
+      </c>
+      <c r="B52" t="s">
+        <v>1162</v>
       </c>
       <c r="C52">
         <v>9</v>
       </c>
     </row>
-    <row r="53">
-[...4 lines deleted...]
-        <v>8.2 Grondexploitatie (niet-bedrijvente..</v>
+    <row r="53" spans="1:3">
+      <c r="A53" t="s">
+        <v>91</v>
+      </c>
+      <c r="B53" t="s">
+        <v>1163</v>
       </c>
       <c r="C53">
         <v>9</v>
       </c>
     </row>
-    <row r="54">
-[...4 lines deleted...]
-        <v>8.3 Wonen en bouwen</v>
+    <row r="54" spans="1:3">
+      <c r="A54" t="s">
+        <v>233</v>
+      </c>
+      <c r="B54" t="s">
+        <v>1164</v>
       </c>
       <c r="C54">
         <v>9</v>
       </c>
     </row>
-    <row r="55">
-[...4 lines deleted...]
-        <v>A111 Kosten verbonden aan sluiten geld..</v>
+    <row r="55" spans="1:3">
+      <c r="A55" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B55" t="s">
+        <v>1166</v>
       </c>
       <c r="C55">
         <v>11</v>
       </c>
     </row>
-    <row r="56">
-[...4 lines deleted...]
-        <v>A112 Kosten onderzoek en ontwikkeling ..</v>
+    <row r="56" spans="1:3">
+      <c r="A56" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B56" t="s">
+        <v>1168</v>
       </c>
       <c r="C56">
         <v>11</v>
       </c>
     </row>
-    <row r="57">
-[...4 lines deleted...]
-        <v>A113 Bijdragen aan activa in eigendom ..</v>
+    <row r="57" spans="1:3">
+      <c r="A57" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B57" t="s">
+        <v>1170</v>
       </c>
       <c r="C57">
         <v>11</v>
       </c>
     </row>
-    <row r="58">
-[...4 lines deleted...]
-        <v>A121 Gronden en terreinen</v>
+    <row r="58" spans="1:3">
+      <c r="A58" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B58" t="s">
+        <v>1172</v>
       </c>
       <c r="C58">
         <v>12</v>
       </c>
     </row>
-    <row r="59">
-[...4 lines deleted...]
-        <v>A122 Woonruimten</v>
+    <row r="59" spans="1:3">
+      <c r="A59" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B59" t="s">
+        <v>1174</v>
       </c>
       <c r="C59">
         <v>12</v>
       </c>
     </row>
-    <row r="60">
-[...4 lines deleted...]
-        <v>A123 Bedrijfsgebouwen</v>
+    <row r="60" spans="1:3">
+      <c r="A60" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B60" t="s">
+        <v>1176</v>
       </c>
       <c r="C60">
         <v>12</v>
       </c>
     </row>
-    <row r="61">
-[...4 lines deleted...]
-        <v>A124 Grond-, weg- en waterbouwkundige ..</v>
+    <row r="61" spans="1:3">
+      <c r="A61" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B61" t="s">
+        <v>1178</v>
       </c>
       <c r="C61">
         <v>12</v>
       </c>
     </row>
-    <row r="62">
-[...4 lines deleted...]
-        <v>A125 Vervoermiddelen</v>
+    <row r="62" spans="1:3">
+      <c r="A62" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B62" t="s">
+        <v>1180</v>
       </c>
       <c r="C62">
         <v>12</v>
       </c>
     </row>
-    <row r="63">
-[...4 lines deleted...]
-        <v>A126 Machines, apparaten en installaties</v>
+    <row r="63" spans="1:3">
+      <c r="A63" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B63" t="s">
+        <v>1182</v>
       </c>
       <c r="C63">
         <v>12</v>
       </c>
     </row>
-    <row r="64">
-[...4 lines deleted...]
-        <v>A129 Overig</v>
+    <row r="64" spans="1:3">
+      <c r="A64" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B64" t="s">
+        <v>1184</v>
       </c>
       <c r="C64">
         <v>12</v>
       </c>
     </row>
-    <row r="65">
-[...4 lines deleted...]
-        <v>A1311 Kapitaalverstrekking aan deelnem..</v>
+    <row r="65" spans="1:3">
+      <c r="A65" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B65" t="s">
+        <v>1186</v>
       </c>
       <c r="C65">
         <v>13</v>
       </c>
     </row>
-    <row r="66">
-[...4 lines deleted...]
-        <v>A1312 Kapitaalverstrekking aan gemeens..</v>
+    <row r="66" spans="1:3">
+      <c r="A66" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B66" t="s">
+        <v>1188</v>
       </c>
       <c r="C66">
         <v>13</v>
       </c>
     </row>
-    <row r="67">
-[...4 lines deleted...]
-        <v>A1313 Kapitaalverstrekking aan overige..</v>
+    <row r="67" spans="1:3">
+      <c r="A67" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B67" t="s">
+        <v>1190</v>
       </c>
       <c r="C67">
         <v>13</v>
       </c>
     </row>
-    <row r="68">
-[...4 lines deleted...]
-        <v>A1321 Leningen aan woningbouwcorporaties</v>
+    <row r="68" spans="1:3">
+      <c r="A68" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B68" t="s">
+        <v>1192</v>
       </c>
       <c r="C68">
         <v>13</v>
       </c>
     </row>
-    <row r="69">
-[...4 lines deleted...]
-        <v>A1322 Leningen aan deelnemingen</v>
+    <row r="69" spans="1:3">
+      <c r="A69" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B69" t="s">
+        <v>1194</v>
       </c>
       <c r="C69">
         <v>13</v>
       </c>
     </row>
-    <row r="70">
-[...4 lines deleted...]
-        <v>A1323 Leningen aan overige verbonden p..</v>
+    <row r="70" spans="1:3">
+      <c r="A70" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B70" t="s">
+        <v>1196</v>
       </c>
       <c r="C70">
         <v>13</v>
       </c>
     </row>
-    <row r="71">
-[...4 lines deleted...]
-        <v>A1331a Leningen aan openbare lichamen ..</v>
+    <row r="71" spans="1:3">
+      <c r="A71" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B71" t="s">
+        <v>1198</v>
       </c>
       <c r="C71">
         <v>13</v>
       </c>
     </row>
-    <row r="72">
-[...4 lines deleted...]
-        <v>A1331b Overige langlopende leningen</v>
+    <row r="72" spans="1:3">
+      <c r="A72" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B72" t="s">
+        <v>1200</v>
       </c>
       <c r="C72">
         <v>13</v>
       </c>
     </row>
-    <row r="73">
-[...4 lines deleted...]
-        <v>A1332a Uitzettingen in ‘s Rijks schatk..</v>
+    <row r="73" spans="1:3">
+      <c r="A73" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B73" t="s">
+        <v>1202</v>
       </c>
       <c r="C73">
         <v>13</v>
       </c>
     </row>
-    <row r="74">
-[...4 lines deleted...]
-        <v>A1332b Uitzettingen in de vorm van Ned..</v>
+    <row r="74" spans="1:3">
+      <c r="A74" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B74" t="s">
+        <v>1204</v>
       </c>
       <c r="C74">
         <v>13</v>
       </c>
     </row>
-    <row r="75">
-[...4 lines deleted...]
-        <v>A1332c Overige uitzettingen met loopt…</v>
+    <row r="75" spans="1:3">
+      <c r="A75" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B75" t="s">
+        <v>1206</v>
       </c>
       <c r="C75">
         <v>13</v>
       </c>
     </row>
-    <row r="76">
-[...4 lines deleted...]
-        <v>A212 Overige grond- en hulpstoffen</v>
+    <row r="76" spans="1:3">
+      <c r="A76" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B76" t="s">
+        <v>1208</v>
       </c>
       <c r="C76">
         <v>14</v>
       </c>
     </row>
-    <row r="77">
-[...4 lines deleted...]
-        <v>A213 Onderhanden werk (incl. bouwgrond..</v>
+    <row r="77" spans="1:3">
+      <c r="A77" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B77" t="s">
+        <v>1210</v>
       </c>
       <c r="C77">
         <v>14</v>
       </c>
     </row>
-    <row r="78">
-[...4 lines deleted...]
-        <v>A214 Gereed product en handelsgoederen</v>
+    <row r="78" spans="1:3">
+      <c r="A78" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B78" t="s">
+        <v>1212</v>
       </c>
       <c r="C78">
         <v>14</v>
       </c>
     </row>
-    <row r="79">
-[...4 lines deleted...]
-        <v>A215 Vooruitbetalingen</v>
+    <row r="79" spans="1:3">
+      <c r="A79" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B79" t="s">
+        <v>1214</v>
       </c>
       <c r="C79">
         <v>14</v>
       </c>
     </row>
-    <row r="80">
-[...4 lines deleted...]
-        <v>A221 Vorderingen op openbare lichamen</v>
+    <row r="80" spans="1:3">
+      <c r="A80" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B80" t="s">
+        <v>1216</v>
       </c>
       <c r="C80">
         <v>15</v>
       </c>
     </row>
-    <row r="81">
-[...4 lines deleted...]
-        <v>A222a Verstrekte kasgeldleningen aan o..</v>
+    <row r="81" spans="1:3">
+      <c r="A81" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B81" t="s">
+        <v>1218</v>
       </c>
       <c r="C81">
         <v>15</v>
       </c>
     </row>
-    <row r="82">
-[...4 lines deleted...]
-        <v>A222b Overige verstrekte kasgeldleningen</v>
+    <row r="82" spans="1:3">
+      <c r="A82" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B82" t="s">
+        <v>1220</v>
       </c>
       <c r="C82">
         <v>15</v>
       </c>
     </row>
-    <row r="83">
-[...4 lines deleted...]
-        <v>A223a Rekening courant verhouding met ..</v>
+    <row r="83" spans="1:3">
+      <c r="A83" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B83" t="s">
+        <v>1222</v>
       </c>
       <c r="C83">
         <v>15</v>
       </c>
     </row>
-    <row r="84">
-[...4 lines deleted...]
-        <v>A223b Rekening courant verhoudingen ov..</v>
+    <row r="84" spans="1:3">
+      <c r="A84" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B84" t="s">
+        <v>1224</v>
       </c>
       <c r="C84">
         <v>15</v>
       </c>
     </row>
-    <row r="85">
-[...4 lines deleted...]
-        <v>A224 Overige vorderingen</v>
+    <row r="85" spans="1:3">
+      <c r="A85" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B85" t="s">
+        <v>1226</v>
       </c>
       <c r="C85">
         <v>15</v>
       </c>
     </row>
-    <row r="86">
-[...4 lines deleted...]
-        <v>A225a Uitzettingen in ‘s Rijks schatk..</v>
+    <row r="86" spans="1:3">
+      <c r="A86" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B86" t="s">
+        <v>1228</v>
       </c>
       <c r="C86">
         <v>15</v>
       </c>
     </row>
-    <row r="87">
-[...4 lines deleted...]
-        <v>A225b Uitzettingen in de vorm van Nede..</v>
+    <row r="87" spans="1:3">
+      <c r="A87" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B87" t="s">
+        <v>1230</v>
       </c>
       <c r="C87">
         <v>15</v>
       </c>
     </row>
-    <row r="88">
-[...4 lines deleted...]
-        <v>A225c Overige uitzettingen met een loo..</v>
+    <row r="88" spans="1:3">
+      <c r="A88" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B88" t="s">
+        <v>1232</v>
       </c>
       <c r="C88">
         <v>15</v>
       </c>
     </row>
-    <row r="89">
-[...4 lines deleted...]
-        <v>A23 Liquide middelen (kas en banksaldi)</v>
+    <row r="89" spans="1:3">
+      <c r="A89" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B89" t="s">
+        <v>1234</v>
       </c>
       <c r="C89">
         <v>16</v>
       </c>
     </row>
-    <row r="90">
-[...4 lines deleted...]
-        <v>A29a Nog te ontvangen bijdragen van de..</v>
+    <row r="90" spans="1:3">
+      <c r="A90" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B90" t="s">
+        <v>1236</v>
       </c>
       <c r="C90">
         <v>17</v>
       </c>
     </row>
-    <row r="91">
-[...4 lines deleted...]
-        <v>A29b Nog te ontvangen bijdragen van he..</v>
+    <row r="91" spans="1:3">
+      <c r="A91" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B91" t="s">
+        <v>1238</v>
       </c>
       <c r="C91">
         <v>17</v>
       </c>
     </row>
-    <row r="92">
-[...4 lines deleted...]
-        <v>A29c Nog te ontvangen bijdragen van ov..</v>
+    <row r="92" spans="1:3">
+      <c r="A92" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B92" t="s">
+        <v>1240</v>
       </c>
       <c r="C92">
         <v>17</v>
       </c>
     </row>
-    <row r="93">
-[...4 lines deleted...]
-        <v>A29d Overige overlopende activa</v>
+    <row r="93" spans="1:3">
+      <c r="A93" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B93" t="s">
+        <v>1242</v>
       </c>
       <c r="C93">
         <v>17</v>
       </c>
     </row>
-    <row r="94">
-[...4 lines deleted...]
-        <v>P111 Algemene reserve</v>
+    <row r="94" spans="1:3">
+      <c r="A94" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B94" t="s">
+        <v>1244</v>
       </c>
       <c r="C94">
         <v>19</v>
       </c>
     </row>
-    <row r="95">
-[...4 lines deleted...]
-        <v>P112 Bestemmingsreserves</v>
+    <row r="95" spans="1:3">
+      <c r="A95" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B95" t="s">
+        <v>1246</v>
       </c>
       <c r="C95">
         <v>19</v>
       </c>
     </row>
-    <row r="96">
-[...4 lines deleted...]
-        <v>P114 Saldo van rekening</v>
+    <row r="96" spans="1:3">
+      <c r="A96" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B96" t="s">
+        <v>1248</v>
       </c>
       <c r="C96">
         <v>19</v>
       </c>
     </row>
-    <row r="97">
-[...4 lines deleted...]
-        <v>P12 Voorzieningen</v>
+    <row r="97" spans="1:3">
+      <c r="A97" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B97" t="s">
+        <v>1250</v>
       </c>
       <c r="C97">
         <v>20</v>
       </c>
     </row>
-    <row r="98">
-[...4 lines deleted...]
-        <v>P131 Obligatieleningen</v>
+    <row r="98" spans="1:3">
+      <c r="A98" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B98" t="s">
+        <v>1252</v>
       </c>
       <c r="C98">
         <v>21</v>
       </c>
     </row>
-    <row r="99">
-[...4 lines deleted...]
-        <v>P132 Onderhandse leningen van binnenla..</v>
+    <row r="99" spans="1:3">
+      <c r="A99" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B99" t="s">
+        <v>1254</v>
       </c>
       <c r="C99">
         <v>21</v>
       </c>
     </row>
-    <row r="100">
-[...4 lines deleted...]
-        <v>P133 Onderhandse leningen van binnenla..</v>
+    <row r="100" spans="1:3">
+      <c r="A100" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B100" t="s">
+        <v>1256</v>
       </c>
       <c r="C100">
         <v>21</v>
       </c>
     </row>
-    <row r="101">
-[...4 lines deleted...]
-        <v>P134 Onderhandse leningen van binnenla..</v>
+    <row r="101" spans="1:3">
+      <c r="A101" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B101" t="s">
+        <v>1258</v>
       </c>
       <c r="C101">
         <v>21</v>
       </c>
     </row>
-    <row r="102">
-[...4 lines deleted...]
-        <v>P135a Onderhandse leningen van openbar..</v>
+    <row r="102" spans="1:3">
+      <c r="A102" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B102" t="s">
+        <v>1260</v>
       </c>
       <c r="C102">
         <v>21</v>
       </c>
     </row>
-    <row r="103">
-[...4 lines deleted...]
-        <v>P135b Onderhandse leningen van overige..</v>
+    <row r="103" spans="1:3">
+      <c r="A103" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B103" t="s">
+        <v>1262</v>
       </c>
       <c r="C103">
         <v>21</v>
       </c>
     </row>
-    <row r="104">
-[...4 lines deleted...]
-        <v>P136 Onderhandse leningen van buitenla..</v>
+    <row r="104" spans="1:3">
+      <c r="A104" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B104" t="s">
+        <v>1264</v>
       </c>
       <c r="C104">
         <v>21</v>
       </c>
     </row>
-    <row r="105">
-[...4 lines deleted...]
-        <v>P137 Door derden belegde gelden</v>
+    <row r="105" spans="1:3">
+      <c r="A105" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B105" t="s">
+        <v>1266</v>
       </c>
       <c r="C105">
         <v>21</v>
       </c>
     </row>
-    <row r="106">
-[...4 lines deleted...]
-        <v>P138 Waarborgsommen</v>
+    <row r="106" spans="1:3">
+      <c r="A106" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B106" t="s">
+        <v>1268</v>
       </c>
       <c r="C106">
         <v>21</v>
       </c>
     </row>
-    <row r="107">
-[...4 lines deleted...]
-        <v>P139 Renteswaps en derivaten</v>
+    <row r="107" spans="1:3">
+      <c r="A107" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B107" t="s">
+        <v>1270</v>
       </c>
       <c r="C107">
         <v>21</v>
       </c>
     </row>
-    <row r="108">
-[...4 lines deleted...]
-        <v>P140 Vooruitontvangen bedragen..</v>
+    <row r="108" spans="1:3">
+      <c r="A108" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B108" t="s">
+        <v>1272</v>
       </c>
       <c r="C108">
         <v>21</v>
       </c>
     </row>
-    <row r="109">
-[...4 lines deleted...]
-        <v>P211a Kasgeldleningen van openbare lic..</v>
+    <row r="109" spans="1:3">
+      <c r="A109" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B109" t="s">
+        <v>1274</v>
       </c>
       <c r="C109">
         <v>22</v>
       </c>
     </row>
-    <row r="110">
-[...4 lines deleted...]
-        <v>P211b Overige kasgeldleningen</v>
+    <row r="110" spans="1:3">
+      <c r="A110" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B110" t="s">
+        <v>1276</v>
       </c>
       <c r="C110">
         <v>22</v>
       </c>
     </row>
-    <row r="111">
-[...4 lines deleted...]
-        <v>P212 Banksaldi</v>
+    <row r="111" spans="1:3">
+      <c r="A111" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B111" t="s">
+        <v>1278</v>
       </c>
       <c r="C111">
         <v>22</v>
       </c>
     </row>
-    <row r="112">
-[...4 lines deleted...]
-        <v>P213 Overige vlottende schulden</v>
+    <row r="112" spans="1:3">
+      <c r="A112" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B112" t="s">
+        <v>1280</v>
       </c>
       <c r="C112">
         <v>22</v>
       </c>
     </row>
-    <row r="113">
-[...4 lines deleted...]
-        <v>P29a Vooruit ontvangen bijdragen van d..</v>
+    <row r="113" spans="1:3">
+      <c r="A113" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B113" t="s">
+        <v>1282</v>
       </c>
       <c r="C113">
         <v>23</v>
       </c>
     </row>
-    <row r="114">
-[...4 lines deleted...]
-        <v>P29b Vooruit ontvangen bijdragen van h..</v>
+    <row r="114" spans="1:3">
+      <c r="A114" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B114" t="s">
+        <v>1284</v>
       </c>
       <c r="C114">
         <v>23</v>
       </c>
     </row>
-    <row r="115">
-[...4 lines deleted...]
-        <v>P29c Vooruit ontvangen bijdragen van o..</v>
+    <row r="115" spans="1:3">
+      <c r="A115" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B115" t="s">
+        <v>1286</v>
       </c>
       <c r="C115">
         <v>23</v>
       </c>
     </row>
-    <row r="116">
-[...4 lines deleted...]
-        <v>P29d Overige overlopende passiva</v>
+    <row r="116" spans="1:3">
+      <c r="A116" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B116" t="s">
+        <v>1288</v>
       </c>
       <c r="C116">
         <v>23</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:C116"/>
-[...2 lines deleted...]
-  </ignoredErrors>
+  <autoFilter ref="A1:C1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>SheetJS</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Schagen</vt:lpstr>
       <vt:lpstr>categorygroup</vt:lpstr>
       <vt:lpstr>verslagsoort</vt:lpstr>
       <vt:lpstr>categorie</vt:lpstr>
       <vt:lpstr>post</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title>Detaildata Gemeenten | Schagen (2022)</dc:title>
   <dc:creator>Open State Foundation</dc:creator>
   <dc:description>Excel download gemaakt via OpenSpending.nl, zie https://openspending.nl/gegevens/Gemeenten/details/schagen/2022</dc:description>
-  <dc:title>Detaildata Gemeenten | Schagen ( 2022)</dc:title>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>