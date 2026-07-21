--- v1 (2026-06-06)
+++ v2 (2026-07-21)
@@ -25,51 +25,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Pijnacker-Nootdorp" sheetId="1" r:id="rId1"/>
     <sheet name="categorygroup" sheetId="2" r:id="rId2"/>
     <sheet name="verslagsoort" sheetId="3" r:id="rId3"/>
     <sheet name="categorie" sheetId="4" r:id="rId4"/>
     <sheet name="post" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">categorie!$A$1:$C$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">categorygroup!$A$1:$D$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Pijnacker-Nootdorp'!$A$1:$I$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">post!$A$1:$C$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">verslagsoort!$A$1:$B$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10651" uniqueCount="622">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10659" uniqueCount="630">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Categorie Key</t>
   </si>
   <si>
     <t>Categorie</t>
   </si>
   <si>
     <t>Post Key</t>
   </si>
   <si>
     <t>Post</t>
   </si>
   <si>
     <t>Verslagsoort Key</t>
   </si>
   <si>
     <t>Verslagsoort</t>
   </si>
   <si>
     <t>Baten</t>
   </si>
   <si>
@@ -991,50 +991,74 @@
     <t>Passiva</t>
   </si>
   <si>
     <t>Eigen vermogen</t>
   </si>
   <si>
     <t>Vaste schuld</t>
   </si>
   <si>
     <t>Vlottende schuld</t>
   </si>
   <si>
     <t>Overlopende passiva</t>
   </si>
   <si>
     <t>Standen</t>
   </si>
   <si>
     <t>Key</t>
   </si>
   <si>
     <t>2025X005</t>
   </si>
   <si>
     <t>Jaarrekening</t>
+  </si>
+  <si>
+    <t>2025X000-1</t>
+  </si>
+  <si>
+    <t>begroting bijgesteld per kwartaal 1</t>
+  </si>
+  <si>
+    <t>2025X000-2</t>
+  </si>
+  <si>
+    <t>begroting bijgesteld per kwartaal 2</t>
+  </si>
+  <si>
+    <t>2025X000-3</t>
+  </si>
+  <si>
+    <t>begroting bijgesteld per kwartaal 3</t>
+  </si>
+  <si>
+    <t>2025X000-4</t>
+  </si>
+  <si>
+    <t>begroting bijgesteld per kwartaal 4</t>
   </si>
   <si>
     <t>CategoryGroupID</t>
   </si>
   <si>
     <t>L1.1 Salarissen en sociale lasten</t>
   </si>
   <si>
     <t>L2.1 Belastingen</t>
   </si>
   <si>
     <t>L3.1 Grond</t>
   </si>
   <si>
     <t>L3.2 Duurzame goederen</t>
   </si>
   <si>
     <t>L3.3</t>
   </si>
   <si>
     <t>L3.3 Pachten</t>
   </si>
   <si>
     <t>L3.4.1 Sociale uitkeringen in natura</t>
   </si>
@@ -45839,51 +45863,51 @@
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29" t="s">
         <v>2</v>
       </c>
       <c r="C29" t="s">
         <v>318</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B7"/>
+  <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="17.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>319</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2" t="s">
         <v>14</v>
       </c>
     </row>
@@ -45903,913 +45927,945 @@
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>320</v>
       </c>
       <c r="B7" t="s">
         <v>321</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" t="s">
+        <v>322</v>
+      </c>
+      <c r="B8" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" t="s">
+        <v>324</v>
+      </c>
+      <c r="B9" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" t="s">
+        <v>326</v>
+      </c>
+      <c r="B10" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" t="s">
+        <v>328</v>
+      </c>
+      <c r="B11" t="s">
+        <v>329</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:B1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C79"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>319</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>292</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
       <c r="C2">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>42</v>
       </c>
       <c r="B3" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="C3">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>64</v>
       </c>
       <c r="B4" t="s">
-        <v>325</v>
+        <v>333</v>
       </c>
       <c r="C4">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>326</v>
+        <v>334</v>
       </c>
       <c r="C5">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
-        <v>327</v>
+        <v>335</v>
       </c>
       <c r="B6" t="s">
-        <v>328</v>
+        <v>336</v>
       </c>
       <c r="C6">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>202</v>
       </c>
       <c r="B7" t="s">
-        <v>329</v>
+        <v>337</v>
       </c>
       <c r="C7">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="C8">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
       <c r="C9">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>236</v>
       </c>
       <c r="B10" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="C10">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>204</v>
       </c>
       <c r="B11" t="s">
-        <v>333</v>
+        <v>341</v>
       </c>
       <c r="C11">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>141</v>
       </c>
       <c r="B12" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
       <c r="C12">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>178</v>
       </c>
       <c r="B13" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="C13">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="C14">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>223</v>
       </c>
       <c r="B15" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="C15">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="B16" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="C16">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>186</v>
       </c>
       <c r="B17" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
       <c r="C17">
         <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B18" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C18">
         <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>34</v>
       </c>
       <c r="B19" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="C19">
         <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="C20">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B21" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C21">
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B22" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C22">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="B23" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
       <c r="C23">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="B24" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="C24">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="B25" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
       <c r="C25">
         <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="B26" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="C26">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="B27" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="C27">
         <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="B28" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="C28">
         <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="B29" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="C29">
         <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="B30" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
       <c r="C30">
         <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>238</v>
       </c>
       <c r="B31" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="C31">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>253</v>
       </c>
       <c r="B32" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="C32">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>128</v>
       </c>
       <c r="B33" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="C33">
         <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>144</v>
       </c>
       <c r="B34" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="C34">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>36</v>
       </c>
       <c r="B35" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="C35">
         <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="C36">
         <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>52</v>
       </c>
       <c r="B37" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="C37">
         <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38" t="s">
-        <v>372</v>
+        <v>380</v>
       </c>
       <c r="C38">
         <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="C39">
         <v>26</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="C40">
         <v>26</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
       <c r="C41">
         <v>26</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="B42" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="C42">
         <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>71</v>
       </c>
       <c r="B43" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="C43">
         <v>26</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>226</v>
       </c>
       <c r="B44" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="C44">
         <v>26</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>228</v>
       </c>
       <c r="B45" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="C45">
         <v>26</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="C46">
         <v>26</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>38</v>
       </c>
       <c r="B47" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="C47">
         <v>26</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
         <v>23</v>
       </c>
       <c r="B48" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="C48">
         <v>26</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>241</v>
       </c>
       <c r="B49" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="C49">
         <v>26</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
         <v>54</v>
       </c>
       <c r="B50" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="C50">
         <v>26</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>206</v>
       </c>
       <c r="B51" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="C51">
         <v>26</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>25</v>
       </c>
       <c r="B52" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="C52">
         <v>26</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
         <v>75</v>
       </c>
       <c r="B53" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="C53">
         <v>26</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="B54" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="C54">
         <v>26</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="B55" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="C55">
         <v>26</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="B56" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="C56">
         <v>26</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
         <v>77</v>
       </c>
       <c r="B57" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="C57">
         <v>26</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
         <v>119</v>
       </c>
       <c r="B58" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="C58">
         <v>26</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="B59" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="C59">
         <v>26</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="B60" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="C60">
         <v>26</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
       <c r="B61" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="C61">
         <v>26</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="B62" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="C62">
         <v>26</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="B63" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="C63">
         <v>26</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>407</v>
+        <v>415</v>
       </c>
       <c r="B64" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="C64">
         <v>26</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="B65" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="C65">
         <v>26</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="B66" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="C66">
         <v>26</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="B67" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="C67">
         <v>26</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="B68" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="C68">
         <v>26</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
         <v>78</v>
       </c>
       <c r="B69" t="s">
-        <v>417</v>
+        <v>425</v>
       </c>
       <c r="C69">
         <v>26</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
         <v>215</v>
       </c>
       <c r="B70" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
       <c r="C70">
         <v>26</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
         <v>262</v>
       </c>
       <c r="B71" t="s">
-        <v>419</v>
+        <v>427</v>
       </c>
       <c r="C71">
         <v>26</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
         <v>120</v>
       </c>
       <c r="B72" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="C72">
         <v>26</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
         <v>148</v>
       </c>
       <c r="B73" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="C73">
         <v>26</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
         <v>80</v>
       </c>
       <c r="B74" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="C74">
         <v>26</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
         <v>94</v>
       </c>
       <c r="B75" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="C75">
         <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>266</v>
       </c>
       <c r="B76" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="C76">
         <v>26</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>81</v>
       </c>
       <c r="B77" t="s">
-        <v>425</v>
+        <v>433</v>
       </c>
       <c r="C77">
         <v>26</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>84</v>
       </c>
       <c r="B78" t="s">
         <v>84</v>
       </c>
       <c r="C78">
         <v>27</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>87</v>
       </c>
       <c r="B79" t="s">
         <v>87</v>
       </c>
       <c r="C79">
         <v>27</v>
@@ -46820,1643 +46876,1643 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C146"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>319</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>292</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>111</v>
       </c>
       <c r="B2" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>126</v>
       </c>
       <c r="B3" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>188</v>
       </c>
       <c r="B4" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="C4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>213</v>
       </c>
       <c r="B5" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>243</v>
       </c>
       <c r="B6" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>269</v>
       </c>
       <c r="B7" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>88</v>
       </c>
       <c r="B9" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>109</v>
       </c>
       <c r="B10" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>115</v>
       </c>
       <c r="B11" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="C11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>124</v>
       </c>
       <c r="B12" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>135</v>
       </c>
       <c r="B13" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>158</v>
       </c>
       <c r="B14" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>162</v>
       </c>
       <c r="B15" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>166</v>
       </c>
       <c r="B16" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="C16">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>180</v>
       </c>
       <c r="B17" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="C17">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>182</v>
       </c>
       <c r="B18" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="C18">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>184</v>
       </c>
       <c r="B19" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="C19">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="B20" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="C20">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="B21" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="C21">
         <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="B22" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="C22">
         <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>190</v>
       </c>
       <c r="B23" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="C23">
         <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>192</v>
       </c>
       <c r="B24" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="C24">
         <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>194</v>
       </c>
       <c r="B25" t="s">
-        <v>452</v>
+        <v>460</v>
       </c>
       <c r="C25">
         <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>196</v>
       </c>
       <c r="B26" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="C26">
         <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B27" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C27">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>198</v>
       </c>
       <c r="B28" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
       <c r="C28">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>200</v>
       </c>
       <c r="B29" t="s">
-        <v>457</v>
+        <v>465</v>
       </c>
       <c r="C29">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>207</v>
       </c>
       <c r="B30" t="s">
-        <v>458</v>
+        <v>466</v>
       </c>
       <c r="C30">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>209</v>
       </c>
       <c r="B31" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="C31">
         <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>211</v>
       </c>
       <c r="B32" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C32">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
       <c r="B33" t="s">
-        <v>462</v>
+        <v>470</v>
       </c>
       <c r="C33">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>217</v>
       </c>
       <c r="B34" t="s">
-        <v>463</v>
+        <v>471</v>
       </c>
       <c r="C34">
         <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>219</v>
       </c>
       <c r="B35" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
       <c r="C35">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>221</v>
       </c>
       <c r="B36" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="C36">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>224</v>
       </c>
       <c r="B37" t="s">
-        <v>466</v>
+        <v>474</v>
       </c>
       <c r="C37">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>230</v>
       </c>
       <c r="B38" t="s">
-        <v>467</v>
+        <v>475</v>
       </c>
       <c r="C38">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>232</v>
       </c>
       <c r="B39" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
       <c r="C39">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>234</v>
       </c>
       <c r="B40" t="s">
-        <v>469</v>
+        <v>477</v>
       </c>
       <c r="C40">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>239</v>
       </c>
       <c r="B41" t="s">
-        <v>470</v>
+        <v>478</v>
       </c>
       <c r="C41">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>245</v>
       </c>
       <c r="B42" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
       <c r="C42">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>247</v>
       </c>
       <c r="B43" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="C43">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>249</v>
       </c>
       <c r="B44" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C44">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>251</v>
       </c>
       <c r="B45" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="C45">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>254</v>
       </c>
       <c r="B46" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="C46">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>256</v>
       </c>
       <c r="B47" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="C47">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="B48" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="C48">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>258</v>
       </c>
       <c r="B49" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
       <c r="C49">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
         <v>260</v>
       </c>
       <c r="B50" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="C50">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>264</v>
       </c>
       <c r="B51" t="s">
-        <v>481</v>
+        <v>489</v>
       </c>
       <c r="C51">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>267</v>
       </c>
       <c r="B52" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="C52">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
         <v>271</v>
       </c>
       <c r="B53" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="C53">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
         <v>273</v>
       </c>
       <c r="B54" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="C54">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
         <v>275</v>
       </c>
       <c r="B55" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="C55">
         <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
         <v>277</v>
       </c>
       <c r="B56" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="C56">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
         <v>279</v>
       </c>
       <c r="B57" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="C57">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
         <v>281</v>
       </c>
       <c r="B58" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="C58">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
         <v>283</v>
       </c>
       <c r="B59" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="C59">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
         <v>285</v>
       </c>
       <c r="B60" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
       <c r="C60">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="B61" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="C61">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
         <v>287</v>
       </c>
       <c r="B62" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="C62">
         <v>7</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
         <v>289</v>
       </c>
       <c r="B63" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
       <c r="C63">
         <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
         <v>11</v>
       </c>
       <c r="B64" t="s">
-        <v>495</v>
+        <v>503</v>
       </c>
       <c r="C64">
         <v>8</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
         <v>29</v>
       </c>
       <c r="B65" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="C65">
         <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
         <v>40</v>
       </c>
       <c r="B66" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
       <c r="C66">
         <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
         <v>58</v>
       </c>
       <c r="B67" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
       <c r="C67">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
         <v>60</v>
       </c>
       <c r="B68" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="C68">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
         <v>62</v>
       </c>
       <c r="B69" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="C69">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
         <v>82</v>
       </c>
       <c r="B70" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="C70">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
         <v>85</v>
       </c>
       <c r="B71" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="C71">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
         <v>90</v>
       </c>
       <c r="B72" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
       <c r="C72">
         <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="B73" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="C73">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
         <v>92</v>
       </c>
       <c r="B74" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="C74">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
         <v>95</v>
       </c>
       <c r="B75" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="C75">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>97</v>
       </c>
       <c r="B76" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="C76">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>99</v>
       </c>
       <c r="B77" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="C77">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>101</v>
       </c>
       <c r="B78" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
       <c r="C78">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>103</v>
       </c>
       <c r="B79" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
       <c r="C79">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
         <v>105</v>
       </c>
       <c r="B80" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="C80">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
         <v>107</v>
       </c>
       <c r="B81" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="C81">
         <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="B82" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="C82">
         <v>13</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
       <c r="B83" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="C83">
         <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
       <c r="B84" t="s">
-        <v>519</v>
+        <v>527</v>
       </c>
       <c r="C84">
         <v>13</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
-        <v>520</v>
+        <v>528</v>
       </c>
       <c r="B85" t="s">
-        <v>521</v>
+        <v>529</v>
       </c>
       <c r="C85">
         <v>13</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="B86" t="s">
-        <v>523</v>
+        <v>531</v>
       </c>
       <c r="C86">
         <v>13</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
         <v>113</v>
       </c>
       <c r="B87" t="s">
-        <v>524</v>
+        <v>532</v>
       </c>
       <c r="C87">
         <v>13</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
       <c r="B88" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
       <c r="C88">
         <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="B89" t="s">
-        <v>528</v>
+        <v>536</v>
       </c>
       <c r="C89">
         <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="B90" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="C90">
         <v>13</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="B91" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="C91">
         <v>13</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
       <c r="B92" t="s">
-        <v>534</v>
+        <v>542</v>
       </c>
       <c r="C92">
         <v>13</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
-        <v>535</v>
+        <v>543</v>
       </c>
       <c r="B93" t="s">
-        <v>536</v>
+        <v>544</v>
       </c>
       <c r="C93">
         <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
-        <v>537</v>
+        <v>545</v>
       </c>
       <c r="B94" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="C94">
         <v>14</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
         <v>117</v>
       </c>
       <c r="B95" t="s">
-        <v>539</v>
+        <v>547</v>
       </c>
       <c r="C95">
         <v>14</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
-        <v>540</v>
+        <v>548</v>
       </c>
       <c r="B96" t="s">
-        <v>541</v>
+        <v>549</v>
       </c>
       <c r="C96">
         <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
       <c r="B97" t="s">
-        <v>543</v>
+        <v>551</v>
       </c>
       <c r="C97">
         <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="B98" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="C98">
         <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>546</v>
+        <v>554</v>
       </c>
       <c r="B99" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
       <c r="C99">
         <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
         <v>122</v>
       </c>
       <c r="B100" t="s">
-        <v>548</v>
+        <v>556</v>
       </c>
       <c r="C100">
         <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
-        <v>549</v>
+        <v>557</v>
       </c>
       <c r="B101" t="s">
-        <v>550</v>
+        <v>558</v>
       </c>
       <c r="C101">
         <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
-        <v>551</v>
+        <v>559</v>
       </c>
       <c r="B102" t="s">
-        <v>552</v>
+        <v>560</v>
       </c>
       <c r="C102">
         <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
-        <v>553</v>
+        <v>561</v>
       </c>
       <c r="B103" t="s">
-        <v>554</v>
+        <v>562</v>
       </c>
       <c r="C103">
         <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
-        <v>555</v>
+        <v>563</v>
       </c>
       <c r="B104" t="s">
-        <v>556</v>
+        <v>564</v>
       </c>
       <c r="C104">
         <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
-        <v>557</v>
+        <v>565</v>
       </c>
       <c r="B105" t="s">
-        <v>558</v>
+        <v>566</v>
       </c>
       <c r="C105">
         <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
-        <v>559</v>
+        <v>567</v>
       </c>
       <c r="B106" t="s">
-        <v>560</v>
+        <v>568</v>
       </c>
       <c r="C106">
         <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
         <v>129</v>
       </c>
       <c r="B107" t="s">
-        <v>561</v>
+        <v>569</v>
       </c>
       <c r="C107">
         <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
         <v>131</v>
       </c>
       <c r="B108" t="s">
-        <v>562</v>
+        <v>570</v>
       </c>
       <c r="C108">
         <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
-        <v>563</v>
+        <v>571</v>
       </c>
       <c r="B109" t="s">
-        <v>564</v>
+        <v>572</v>
       </c>
       <c r="C109">
         <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
-        <v>565</v>
+        <v>573</v>
       </c>
       <c r="B110" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
       <c r="C110">
         <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
         <v>133</v>
       </c>
       <c r="B111" t="s">
-        <v>567</v>
+        <v>575</v>
       </c>
       <c r="C111">
         <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="B112" t="s">
-        <v>569</v>
+        <v>577</v>
       </c>
       <c r="C112">
         <v>17</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
         <v>137</v>
       </c>
       <c r="B113" t="s">
-        <v>570</v>
+        <v>578</v>
       </c>
       <c r="C113">
         <v>17</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
         <v>139</v>
       </c>
       <c r="B114" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="C114">
         <v>17</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
       <c r="B115" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="C115">
         <v>17</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="B116" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="C116">
         <v>17</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
         <v>142</v>
       </c>
       <c r="B117" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
       <c r="C117">
         <v>17</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
         <v>146</v>
       </c>
       <c r="B118" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
       <c r="C118">
         <v>19</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
         <v>149</v>
       </c>
       <c r="B119" t="s">
-        <v>578</v>
+        <v>586</v>
       </c>
       <c r="C119">
         <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
         <v>151</v>
       </c>
       <c r="B120" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
       <c r="C120">
         <v>19</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
         <v>153</v>
       </c>
       <c r="B121" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="C121">
         <v>20</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
-        <v>581</v>
+        <v>589</v>
       </c>
       <c r="B122" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="C122">
         <v>21</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
         <v>155</v>
       </c>
       <c r="B123" t="s">
-        <v>583</v>
+        <v>591</v>
       </c>
       <c r="C123">
         <v>21</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
         <v>157</v>
       </c>
       <c r="B124" t="s">
-        <v>584</v>
+        <v>592</v>
       </c>
       <c r="C124">
         <v>21</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
-        <v>585</v>
+        <v>593</v>
       </c>
       <c r="B125" t="s">
-        <v>586</v>
+        <v>594</v>
       </c>
       <c r="C125">
         <v>21</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
-        <v>587</v>
+        <v>595</v>
       </c>
       <c r="B126" t="s">
-        <v>588</v>
+        <v>596</v>
       </c>
       <c r="C126">
         <v>21</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
-        <v>589</v>
+        <v>597</v>
       </c>
       <c r="B127" t="s">
-        <v>590</v>
+        <v>598</v>
       </c>
       <c r="C127">
         <v>21</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" t="s">
-        <v>591</v>
+        <v>599</v>
       </c>
       <c r="B128" t="s">
-        <v>592</v>
+        <v>600</v>
       </c>
       <c r="C128">
         <v>21</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" t="s">
-        <v>593</v>
+        <v>601</v>
       </c>
       <c r="B129" t="s">
-        <v>594</v>
+        <v>602</v>
       </c>
       <c r="C129">
         <v>21</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" t="s">
-        <v>595</v>
+        <v>603</v>
       </c>
       <c r="B130" t="s">
-        <v>596</v>
+        <v>604</v>
       </c>
       <c r="C130">
         <v>21</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="B131" t="s">
-        <v>598</v>
+        <v>606</v>
       </c>
       <c r="C131">
         <v>21</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" t="s">
         <v>160</v>
       </c>
       <c r="B132" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
       <c r="C132">
         <v>21</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" t="s">
-        <v>600</v>
+        <v>608</v>
       </c>
       <c r="B133" t="s">
-        <v>601</v>
+        <v>609</v>
       </c>
       <c r="C133">
         <v>21</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" t="s">
-        <v>602</v>
+        <v>610</v>
       </c>
       <c r="B134" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="C134">
         <v>21</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" t="s">
-        <v>604</v>
+        <v>612</v>
       </c>
       <c r="B135" t="s">
-        <v>605</v>
+        <v>613</v>
       </c>
       <c r="C135">
         <v>22</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" t="s">
-        <v>606</v>
+        <v>614</v>
       </c>
       <c r="B136" t="s">
-        <v>607</v>
+        <v>615</v>
       </c>
       <c r="C136">
         <v>22</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" t="s">
-        <v>608</v>
+        <v>616</v>
       </c>
       <c r="B137" t="s">
-        <v>609</v>
+        <v>617</v>
       </c>
       <c r="C137">
         <v>22</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
       <c r="B138" t="s">
-        <v>611</v>
+        <v>619</v>
       </c>
       <c r="C138">
         <v>22</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
-        <v>612</v>
+        <v>620</v>
       </c>
       <c r="B139" t="s">
-        <v>613</v>
+        <v>621</v>
       </c>
       <c r="C139">
         <v>22</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
         <v>164</v>
       </c>
       <c r="B140" t="s">
-        <v>614</v>
+        <v>622</v>
       </c>
       <c r="C140">
         <v>22</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
-        <v>615</v>
+        <v>623</v>
       </c>
       <c r="B141" t="s">
-        <v>616</v>
+        <v>624</v>
       </c>
       <c r="C141">
         <v>23</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
         <v>168</v>
       </c>
       <c r="B142" t="s">
-        <v>617</v>
+        <v>625</v>
       </c>
       <c r="C142">
         <v>23</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
         <v>170</v>
       </c>
       <c r="B143" t="s">
-        <v>618</v>
+        <v>626</v>
       </c>
       <c r="C143">
         <v>23</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
         <v>172</v>
       </c>
       <c r="B144" t="s">
-        <v>619</v>
+        <v>627</v>
       </c>
       <c r="C144">
         <v>23</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" t="s">
         <v>174</v>
       </c>
       <c r="B145" t="s">
-        <v>620</v>
+        <v>628</v>
       </c>
       <c r="C145">
         <v>23</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
         <v>176</v>
       </c>
       <c r="B146" t="s">
-        <v>621</v>
+        <v>629</v>
       </c>
       <c r="C146">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:C1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>