--- v1 (2026-08-03)
+++ v2 (2026-10-05)
@@ -25,51 +25,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="De Wolden" sheetId="1" r:id="rId1"/>
     <sheet name="categorygroup" sheetId="2" r:id="rId2"/>
     <sheet name="verslagsoort" sheetId="3" r:id="rId3"/>
     <sheet name="categorie" sheetId="4" r:id="rId4"/>
     <sheet name="post" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">categorie!$A$1:$C$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">categorygroup!$A$1:$D$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'De Wolden'!$A$1:$M$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">post!$A$1:$C$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">verslagsoort!$A$1:$B$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6317" uniqueCount="1428">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13927" uniqueCount="1563">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Categorie Key</t>
   </si>
   <si>
     <t>Categorie</t>
   </si>
   <si>
     <t>Post Key</t>
   </si>
   <si>
     <t>Post</t>
   </si>
   <si>
     <t>Verslagsoort Key</t>
   </si>
   <si>
     <t>Verslagsoort</t>
   </si>
   <si>
     <t>Baten</t>
   </si>
   <si>
@@ -3087,50 +3087,488 @@
   <si>
     <t>4083080000</t>
   </si>
   <si>
     <t>Invordering Belastingen Wonen en bouwen</t>
   </si>
   <si>
     <t>4083020000</t>
   </si>
   <si>
     <t>Kosten omgevingsvergunningen</t>
   </si>
   <si>
     <t>L3.5.1</t>
   </si>
   <si>
     <t>Ingeleend personeel</t>
   </si>
   <si>
     <t>43510103</t>
   </si>
   <si>
     <t>Inhuur personeel  overig</t>
   </si>
   <si>
+    <t>2026X002</t>
+  </si>
+  <si>
+    <t>2e kwartaal</t>
+  </si>
+  <si>
+    <t>53302101</t>
+  </si>
+  <si>
+    <t>Pacht</t>
+  </si>
+  <si>
+    <t>55109104</t>
+  </si>
+  <si>
+    <t>Rente SWO</t>
+  </si>
+  <si>
+    <t>4005080000</t>
+  </si>
+  <si>
+    <t>Kapitaalverstrekking SWO</t>
+  </si>
+  <si>
+    <t>B5.2</t>
+  </si>
+  <si>
+    <t>Dividenden en winsten</t>
+  </si>
+  <si>
+    <t>55201100</t>
+  </si>
+  <si>
+    <t>Dividenduitkeringen</t>
+  </si>
+  <si>
+    <t>4005010000</t>
+  </si>
+  <si>
+    <t>Dividend Bank Nederlandse Gemeenten</t>
+  </si>
+  <si>
+    <t>4005010200</t>
+  </si>
+  <si>
+    <t>Dividend Enexis</t>
+  </si>
+  <si>
+    <t>0.8</t>
+  </si>
+  <si>
+    <t>Overige baten en lasten</t>
+  </si>
+  <si>
+    <t>4008030000</t>
+  </si>
+  <si>
+    <t>Verrekening diverse baten en lasten</t>
+  </si>
+  <si>
+    <t>53702108</t>
+  </si>
+  <si>
+    <t>Leges drank en horeca</t>
+  </si>
+  <si>
+    <t>4043050100</t>
+  </si>
+  <si>
+    <t>Laaggeletterdheid volwassenen</t>
+  </si>
+  <si>
+    <t>B4.3.6</t>
+  </si>
+  <si>
+    <t>54361000</t>
+  </si>
+  <si>
+    <t>Bijdragen van overige overheden</t>
+  </si>
+  <si>
+    <t>53426104</t>
+  </si>
+  <si>
+    <t>EB Pgb's maatw.vrz en opvang WMO</t>
+  </si>
+  <si>
+    <t>53702165</t>
+  </si>
+  <si>
+    <t>Rioolaansluitingen baten</t>
+  </si>
+  <si>
+    <t>53802160</t>
+  </si>
+  <si>
+    <t>Vergoeding oud ijzer</t>
+  </si>
+  <si>
+    <t>54388106</t>
+  </si>
+  <si>
+    <t>Ontvangst onderhoud inv werken</t>
+  </si>
+  <si>
+    <t>53602159</t>
+  </si>
+  <si>
+    <t>Vergoeding kledingcontainers</t>
+  </si>
+  <si>
+    <t>53702143</t>
+  </si>
+  <si>
+    <t>Stortingsrechten grof vuil</t>
+  </si>
+  <si>
+    <t>53702144</t>
+  </si>
+  <si>
+    <t>Vergoeding ophalen grof vuil</t>
+  </si>
+  <si>
+    <t>54386101</t>
+  </si>
+  <si>
+    <t>Eigen bijdrage particulieren</t>
+  </si>
+  <si>
+    <t>4081090154</t>
+  </si>
+  <si>
+    <t>Ant OV Hoofdstraat 89</t>
+  </si>
+  <si>
+    <t>B4.5.8</t>
+  </si>
+  <si>
+    <t>Investeringsbijdragen - ov inst..</t>
+  </si>
+  <si>
+    <t>54580001</t>
+  </si>
+  <si>
+    <t>Investeringsbijdr – overige instellingen en pers</t>
+  </si>
+  <si>
+    <t>4081090156</t>
+  </si>
+  <si>
+    <t>Ant Ov Wolvenweg/Meppelerweg</t>
+  </si>
+  <si>
+    <t>54388104</t>
+  </si>
+  <si>
+    <t>Dwangsommen</t>
+  </si>
+  <si>
+    <t>44380100</t>
+  </si>
+  <si>
+    <t>Tegemoetkomingen raadsfracties</t>
+  </si>
+  <si>
+    <t>43800115</t>
+  </si>
+  <si>
+    <t>WKR: Gebak,fruit snacks op werkplek-geen maaltijd</t>
+  </si>
+  <si>
+    <t>43800119</t>
+  </si>
+  <si>
+    <t>WKR: Cadeaubon + Bloemen/geschenken meer dan 25,-</t>
+  </si>
+  <si>
+    <t>43800122</t>
+  </si>
+  <si>
+    <t>WKR: Recepties extern - attentieregeling</t>
+  </si>
+  <si>
+    <t>43806116</t>
+  </si>
+  <si>
+    <t>Afscheid bestuurders</t>
+  </si>
+  <si>
+    <t>41100108</t>
+  </si>
+  <si>
+    <t>Thuiswerkvergoeding</t>
+  </si>
+  <si>
+    <t>43800136</t>
+  </si>
+  <si>
+    <t>Presentiegelden</t>
+  </si>
+  <si>
+    <t>43804103</t>
+  </si>
+  <si>
+    <t>Portikosten</t>
+  </si>
+  <si>
+    <t>43804128</t>
+  </si>
+  <si>
+    <t>Kosten van lijkschouwingen</t>
+  </si>
+  <si>
+    <t>4003000190</t>
+  </si>
+  <si>
+    <t>Ov.grond Middelveen V</t>
+  </si>
+  <si>
+    <t>43804124</t>
+  </si>
+  <si>
+    <t>Brand- en stormverzekering</t>
+  </si>
+  <si>
+    <t>43804118</t>
+  </si>
+  <si>
+    <t>Juridische kosten</t>
+  </si>
+  <si>
+    <t>4012020701</t>
+  </si>
+  <si>
+    <t>Drugsafval</t>
+  </si>
+  <si>
+    <t>4021010300</t>
+  </si>
+  <si>
+    <t>Bermonderhoud</t>
+  </si>
+  <si>
+    <t>4021070000</t>
+  </si>
+  <si>
+    <t>Onderhoud wegen SWD</t>
+  </si>
+  <si>
+    <t>43809205</t>
+  </si>
+  <si>
+    <t>Ruilverkavelingsrente</t>
+  </si>
+  <si>
+    <t>4042020000</t>
+  </si>
+  <si>
+    <t>Uitvoering Integr Huisvestingspl Onderw</t>
+  </si>
+  <si>
+    <t>4042010010</t>
+  </si>
+  <si>
+    <t>Huisvesting bijzonder basisonderwijs</t>
+  </si>
+  <si>
+    <t>4043000000</t>
+  </si>
+  <si>
+    <t>Nieuwkomersonderwijs</t>
+  </si>
+  <si>
+    <t>4052050000</t>
+  </si>
+  <si>
+    <t>Overige terreinen tbv sport en spel</t>
+  </si>
+  <si>
+    <t>44388111</t>
+  </si>
+  <si>
+    <t>Aanvullend subsidiebudget WVG</t>
+  </si>
+  <si>
+    <t>44368115</t>
+  </si>
+  <si>
+    <t>4061060101</t>
+  </si>
+  <si>
+    <t>Noodfonds energielasten maatschappelijk</t>
+  </si>
+  <si>
+    <t>4061040002</t>
+  </si>
+  <si>
+    <t>Moeders van De Wolden</t>
+  </si>
+  <si>
+    <t>42104100</t>
+  </si>
+  <si>
+    <t>Onroerende zaakbelasting</t>
+  </si>
+  <si>
+    <t>43806103</t>
+  </si>
+  <si>
+    <t>Werkbudget CJG</t>
+  </si>
+  <si>
+    <t>44335108</t>
+  </si>
+  <si>
+    <t>Verstrekkingen voorliggend veld</t>
+  </si>
+  <si>
+    <t>6.23</t>
+  </si>
+  <si>
+    <t>Toegang en eerstelijnsvoorz. Inte..</t>
+  </si>
+  <si>
+    <t>4062300000</t>
+  </si>
+  <si>
+    <t>Veiligheidshuis</t>
+  </si>
+  <si>
+    <t>4066010000</t>
+  </si>
+  <si>
+    <t>43806133</t>
+  </si>
+  <si>
+    <t>Aanschaf  GPK</t>
+  </si>
+  <si>
+    <t>L4.3.2</t>
+  </si>
+  <si>
+    <t>44328110</t>
+  </si>
+  <si>
+    <t>6.763</t>
+  </si>
+  <si>
+    <t>Jeugdhulp met verblijf landelijk</t>
+  </si>
+  <si>
+    <t>4067600200</t>
+  </si>
+  <si>
+    <t>#3 Jeugdhulp met verblijf landelijk</t>
+  </si>
+  <si>
+    <t>6.822</t>
+  </si>
+  <si>
+    <t>Jeugdreclassering</t>
+  </si>
+  <si>
+    <t>4068210100</t>
+  </si>
+  <si>
+    <t>#2 Jeugdreclassering</t>
+  </si>
+  <si>
+    <t>6.92</t>
+  </si>
+  <si>
+    <t>Coördinatie en beleid Jeugd</t>
+  </si>
+  <si>
+    <t>4069200000</t>
+  </si>
+  <si>
+    <t>4071040101</t>
+  </si>
+  <si>
+    <t>GALA Kansrijke start</t>
+  </si>
+  <si>
+    <t>4071000010</t>
+  </si>
+  <si>
+    <t>Uitvoering nota volksgezondheid</t>
+  </si>
+  <si>
+    <t>4071040105</t>
+  </si>
+  <si>
+    <t>GALA OKO &amp; vroegsignalering alcoholprobl</t>
+  </si>
+  <si>
+    <t>43808169</t>
+  </si>
+  <si>
+    <t>Oppompkosten riolering</t>
+  </si>
+  <si>
+    <t>42104101</t>
+  </si>
+  <si>
+    <t>Rioolrechten</t>
+  </si>
+  <si>
+    <t>43808140</t>
+  </si>
+  <si>
+    <t>Inzameling vlakglas</t>
+  </si>
+  <si>
+    <t>4074020000</t>
+  </si>
+  <si>
+    <t>Inzameling honden en katten</t>
+  </si>
+  <si>
+    <t>4081010300</t>
+  </si>
+  <si>
+    <t>Vitale vakantieparken</t>
+  </si>
+  <si>
+    <t>43808107</t>
+  </si>
+  <si>
+    <t>Kosten algemene plannen</t>
+  </si>
+  <si>
+    <t>43808125</t>
+  </si>
+  <si>
+    <t>Kosten welstandstoezicht</t>
+  </si>
+  <si>
     <t>DimensionKey</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>ParentID</t>
   </si>
   <si>
     <t>TaakveldBalanspost</t>
   </si>
   <si>
     <t>Taakveld</t>
   </si>
   <si>
     <t>0 Bestuur en ondersteuning</t>
   </si>
   <si>
     <t>1 Veiligheid</t>
   </si>
   <si>
     <t>2 Verkeer, vervoer en waterstaat</t>
   </si>
   <si>
     <t>3 Economie</t>
@@ -3183,56 +3621,50 @@
   <si>
     <t>Voorzieningen</t>
   </si>
   <si>
     <t>Vaste schuld</t>
   </si>
   <si>
     <t>Vlottende schuld</t>
   </si>
   <si>
     <t>Overlopende passiva</t>
   </si>
   <si>
     <t>Standen</t>
   </si>
   <si>
     <t>Key</t>
   </si>
   <si>
     <t>2026X000</t>
   </si>
   <si>
     <t>Begroting</t>
   </si>
   <si>
-    <t>2026X002</t>
-[...4 lines deleted...]
-  <si>
     <t>2026X003</t>
   </si>
   <si>
     <t>3e kwartaal</t>
   </si>
   <si>
     <t>2026X004</t>
   </si>
   <si>
     <t>4e kwartaal</t>
   </si>
   <si>
     <t>2026X005</t>
   </si>
   <si>
     <t>Jaarrekening</t>
   </si>
   <si>
     <t>2026X000-1</t>
   </si>
   <si>
     <t>begroting bijgesteld per kwartaal 1</t>
   </si>
   <si>
     <t>2026X000-2</t>
@@ -3273,53 +3705,50 @@
   <si>
     <t>L3.3</t>
   </si>
   <si>
     <t>L3.3 Pachten</t>
   </si>
   <si>
     <t>L3.4.1 Sociale uitkeringen in natura</t>
   </si>
   <si>
     <t>L3.5.1 Ingeleend personeel</t>
   </si>
   <si>
     <t>L3.8 Overige goederen en diensten</t>
   </si>
   <si>
     <t>L4.1.1 Sociale uitkeringen in geld</t>
   </si>
   <si>
     <t>L4.2 Subsidies</t>
   </si>
   <si>
     <t>L4.3.1 Inkomensoverdrachten - Rijk</t>
   </si>
   <si>
-    <t>L4.3.2</t>
-[...1 lines deleted...]
-  <si>
     <t>L4.3.2 Inkomensoverdrachten - gemeenten</t>
   </si>
   <si>
     <t>L4.3.3 Inkomensoverdrachten - gemeensc..</t>
   </si>
   <si>
     <t>L4.3.4</t>
   </si>
   <si>
     <t>L4.3.4 Inkomensoverdrachten - provincies</t>
   </si>
   <si>
     <t>L4.3.5</t>
   </si>
   <si>
     <t>L4.3.5 Inkomensoverdrachten - watersch..</t>
   </si>
   <si>
     <t>L4.3.6 Inkomensoverdrachten - ov overh..</t>
   </si>
   <si>
     <t>L4.3.7</t>
   </si>
   <si>
     <t>L4.3.7 Inkomensoverdrachten - Europese..</t>
@@ -3468,53 +3897,50 @@
   <si>
     <t>B4.1.2 Verhaal sociale uitkeringen in ..</t>
   </si>
   <si>
     <t>B4.3.1 Inkomensoverdrachten - Rijk</t>
   </si>
   <si>
     <t>B4.3.2 Inkomensoverdrachten - gemeenten</t>
   </si>
   <si>
     <t>B4.3.3</t>
   </si>
   <si>
     <t>B4.3.3 Inkomensoverdrachten - gemeens..</t>
   </si>
   <si>
     <t>B4.3.4 Inkomensoverdrachten - provincies</t>
   </si>
   <si>
     <t>B4.3.5</t>
   </si>
   <si>
     <t>B4.3.5 Inkomensoverdrachten - watersch..</t>
   </si>
   <si>
-    <t>B4.3.6</t>
-[...1 lines deleted...]
-  <si>
     <t>B4.3.6 Inkomensoverdrachten - ov overh..</t>
   </si>
   <si>
     <t>B4.3.7</t>
   </si>
   <si>
     <t>B4.3.7 Inkomensoverdrachten - Europese..</t>
   </si>
   <si>
     <t>B4.3.8 Inkomensoverdrachten - overige ..</t>
   </si>
   <si>
     <t>B4.3.9</t>
   </si>
   <si>
     <t>B4.3.9 Inkomensoverdrachten - onverdeeld</t>
   </si>
   <si>
     <t>B4.4.9</t>
   </si>
   <si>
     <t>B4.4.9 Kapitaaloverdrachten - onverdeeld</t>
   </si>
   <si>
     <t>B4.5.1</t>
@@ -3534,74 +3960,68 @@
   <si>
     <t>B4.5.3 Investeringsbijdragen - gemeens..</t>
   </si>
   <si>
     <t>B4.5.4 Investeringsbijdragen - provinc..</t>
   </si>
   <si>
     <t>B4.5.5</t>
   </si>
   <si>
     <t>B4.5.5 Investeringsbijdragen - watersc..</t>
   </si>
   <si>
     <t>B4.5.6</t>
   </si>
   <si>
     <t>B4.5.6 Investeringsbijdragen - ov over..</t>
   </si>
   <si>
     <t>B4.5.7</t>
   </si>
   <si>
     <t>B4.5.7 Investeringsbijdragen - Europese</t>
   </si>
   <si>
-    <t>B4.5.8</t>
-[...1 lines deleted...]
-  <si>
     <t>B4.5.8 Investeringsbijdragen - ov inst..</t>
   </si>
   <si>
     <t>B4.6.6</t>
   </si>
   <si>
     <t>B4.6.6 Ov kapitaaloverdrachten - overh..</t>
   </si>
   <si>
     <t>B4.6.8</t>
   </si>
   <si>
     <t>B4.6.8 Ov kapitaaloverdrachten - overi..</t>
   </si>
   <si>
     <t>B5.1 Rente</t>
   </si>
   <si>
-    <t>B5.2</t>
-[...1 lines deleted...]
-  <si>
     <t>B5.2 Dividenden en winsten</t>
   </si>
   <si>
     <t>B6.1</t>
   </si>
   <si>
     <t>B6.1 Financiële transacties</t>
   </si>
   <si>
     <t>B7.1</t>
   </si>
   <si>
     <t>B7.1 Mutatie reserves</t>
   </si>
   <si>
     <t>B7.2</t>
   </si>
   <si>
     <t>B7.2 Mutatie voorzieningen</t>
   </si>
   <si>
     <t>B7.3</t>
   </si>
   <si>
     <t>B7.3 Afschrijvingen</t>
@@ -3639,53 +4059,50 @@
   <si>
     <t>0.5 Treasury</t>
   </si>
   <si>
     <t>0.61 OZB woningen</t>
   </si>
   <si>
     <t>0.62 OZB niet-woningen</t>
   </si>
   <si>
     <t>0.63</t>
   </si>
   <si>
     <t>0.63 Parkeerbelasting</t>
   </si>
   <si>
     <t>0.64</t>
   </si>
   <si>
     <t>0.64 Belastingen overig</t>
   </si>
   <si>
     <t>0.7 Algemene uitkeringen en overige ui..</t>
   </si>
   <si>
-    <t>0.8</t>
-[...1 lines deleted...]
-  <si>
     <t>0.8 Overige baten en lasten</t>
   </si>
   <si>
     <t>0.9 Vennootschapsbelasting</t>
   </si>
   <si>
     <t>0.10</t>
   </si>
   <si>
     <t>0.10 Mutaties reserves</t>
   </si>
   <si>
     <t>0.11</t>
   </si>
   <si>
     <t>0.11 Resultaat van de rekening van bat..</t>
   </si>
   <si>
     <t>1.1 Crisisbeheersing en brandweer</t>
   </si>
   <si>
     <t>1.2 Openbare orde en veiligheid</t>
   </si>
   <si>
     <t>2.1 Verkeer en vervoer</t>
@@ -3741,135 +4158,123 @@
   <si>
     <t>5.3 Cultuurpresentatie, cultuurproduct..</t>
   </si>
   <si>
     <t>5.4 Musea</t>
   </si>
   <si>
     <t>5.5 Cultureel erfgoed</t>
   </si>
   <si>
     <t>5.6 Media</t>
   </si>
   <si>
     <t>5.7 Openbaar groen en (openlucht) recr..</t>
   </si>
   <si>
     <t>6.1 Samenkracht en burgerparticipatie</t>
   </si>
   <si>
     <t>6.21 Toegang en eerstelijnsvoorz. WMO</t>
   </si>
   <si>
     <t>6.22 Toegang en eerstelijnsvoorz. Jeugd</t>
   </si>
   <si>
-    <t>6.23</t>
-[...1 lines deleted...]
-  <si>
     <t>6.23 Toegang en eerstelijnsvoorz. Inte..</t>
   </si>
   <si>
     <t>6.3 Inkomensregelingen</t>
   </si>
   <si>
     <t>6.4 WSW en beschut werk</t>
   </si>
   <si>
     <t>6.5 Arbeidsparticipatie</t>
   </si>
   <si>
     <t>6.60 Hulpmiddelen en diensten (WMO)</t>
   </si>
   <si>
     <t>6.711 Huishoudelijke hulp (WMO)</t>
   </si>
   <si>
     <t>6.712 Begeleiding (WMO)</t>
   </si>
   <si>
     <t>6.713 Dagbesteding (WMO)</t>
   </si>
   <si>
     <t>6.714</t>
   </si>
   <si>
     <t>6.714 Ov.  maatwerkarrangementen (WMO)</t>
   </si>
   <si>
     <t>6.751 Jeugdhulp ambulant lokaal</t>
   </si>
   <si>
     <t>6.752 Jeugdhulp ambulant regionaal</t>
   </si>
   <si>
     <t>6.753 Jeugdhulp ambulant landelijk</t>
   </si>
   <si>
     <t>6.761 Jeugdhulp met verblijf lokaal</t>
   </si>
   <si>
     <t>6.762 Jeugdhulp met verblijf regionaal</t>
   </si>
   <si>
-    <t>6.763</t>
-[...1 lines deleted...]
-  <si>
     <t>6.763 Jeugdhulp met verblijf landelijk</t>
   </si>
   <si>
     <t>6.791 PGB WMO</t>
   </si>
   <si>
     <t>6.792 PGB Jeugd</t>
   </si>
   <si>
     <t>6.811 Beschermd wonen (WMO)</t>
   </si>
   <si>
     <t>6.812</t>
   </si>
   <si>
     <t>6.812 Maatschappelijke- en vrouwenopva..</t>
   </si>
   <si>
     <t>6.821 Jeugdbescherming</t>
   </si>
   <si>
-    <t>6.822</t>
-[...1 lines deleted...]
-  <si>
     <t>6.822 Jeugdreclassering</t>
   </si>
   <si>
     <t>6.91</t>
   </si>
   <si>
     <t>6.91 Coördinatie en beleid WMO</t>
-  </si>
-[...1 lines deleted...]
-    <t>6.92</t>
   </si>
   <si>
     <t>6.92 Coördinatie en beleid Jeugd</t>
   </si>
   <si>
     <t>7.1 Volksgezondheid</t>
   </si>
   <si>
     <t>7.2 Riolering</t>
   </si>
   <si>
     <t>7.3 Afval</t>
   </si>
   <si>
     <t>7.4 Milieubeheer</t>
   </si>
   <si>
     <t>7.5 Begraafplaatsen en crematoria</t>
   </si>
   <si>
     <t>8.1 Ruimte en leefomgeving</t>
   </si>
   <si>
     <t>8.2 Grondexploitatie (niet-bedrijvente..</t>
   </si>
@@ -4657,51 +5062,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M578"/>
+  <dimension ref="A1:M1339"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="35.7109375" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="35.7109375" customWidth="1"/>
     <col min="6" max="7" width="10" customWidth="1"/>
     <col min="8" max="9" width="14.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.28515625" customWidth="1"/>
     <col min="11" max="11" width="28.5703125" customWidth="1"/>
     <col min="12" max="12" width="14.28515625" customWidth="1"/>
     <col min="13" max="13" width="28.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -26639,409 +27044,29327 @@
       <c r="D578" t="s">
         <v>449</v>
       </c>
       <c r="E578" t="s">
         <v>450</v>
       </c>
       <c r="F578" t="s">
         <v>17</v>
       </c>
       <c r="G578" t="s">
         <v>18</v>
       </c>
       <c r="I578" s="1">
         <v>534</v>
       </c>
       <c r="J578" t="s">
         <v>1018</v>
       </c>
       <c r="K578" t="s">
         <v>1019</v>
       </c>
       <c r="L578" t="s">
         <v>1006</v>
       </c>
       <c r="M578" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="579" spans="1:13">
+      <c r="A579">
+        <v>1735</v>
+      </c>
+      <c r="B579" t="s">
+        <v>13</v>
+      </c>
+      <c r="C579" t="s">
+        <v>14</v>
+      </c>
+      <c r="D579" t="s">
+        <v>15</v>
+      </c>
+      <c r="E579" t="s">
+        <v>16</v>
+      </c>
+      <c r="F579" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G579" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H579" s="1">
+        <v>17109</v>
+      </c>
+      <c r="J579" t="s">
+        <v>19</v>
+      </c>
+      <c r="K579" t="s">
+        <v>20</v>
+      </c>
+      <c r="L579" t="s">
+        <v>21</v>
+      </c>
+      <c r="M579" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="580" spans="1:13">
+      <c r="A580">
+        <v>1736</v>
+      </c>
+      <c r="B580" t="s">
+        <v>23</v>
+      </c>
+      <c r="C580" t="s">
+        <v>24</v>
+      </c>
+      <c r="D580" t="s">
+        <v>25</v>
+      </c>
+      <c r="E580" t="s">
+        <v>26</v>
+      </c>
+      <c r="F580" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G580" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H580" s="1">
+        <v>87253</v>
+      </c>
+      <c r="J580" t="s">
+        <v>27</v>
+      </c>
+      <c r="K580" t="s">
+        <v>28</v>
+      </c>
+      <c r="L580" t="s">
+        <v>29</v>
+      </c>
+      <c r="M580" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="581" spans="1:13">
+      <c r="A581">
+        <v>1737</v>
+      </c>
+      <c r="B581" t="s">
+        <v>23</v>
+      </c>
+      <c r="C581" t="s">
+        <v>24</v>
+      </c>
+      <c r="D581" t="s">
+        <v>25</v>
+      </c>
+      <c r="E581" t="s">
+        <v>26</v>
+      </c>
+      <c r="F581" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G581" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H581" s="1">
+        <v>40636</v>
+      </c>
+      <c r="J581" t="s">
+        <v>27</v>
+      </c>
+      <c r="K581" t="s">
+        <v>28</v>
+      </c>
+      <c r="L581" t="s">
+        <v>31</v>
+      </c>
+      <c r="M581" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="582" spans="1:13">
+      <c r="A582">
+        <v>1738</v>
+      </c>
+      <c r="B582" t="s">
+        <v>23</v>
+      </c>
+      <c r="C582" t="s">
+        <v>24</v>
+      </c>
+      <c r="D582" t="s">
+        <v>25</v>
+      </c>
+      <c r="E582" t="s">
+        <v>26</v>
+      </c>
+      <c r="F582" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G582" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H582" s="1">
+        <v>34</v>
+      </c>
+      <c r="J582" t="s">
+        <v>27</v>
+      </c>
+      <c r="K582" t="s">
+        <v>28</v>
+      </c>
+      <c r="L582" t="s">
+        <v>33</v>
+      </c>
+      <c r="M582" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="583" spans="1:13">
+      <c r="A583">
+        <v>1739</v>
+      </c>
+      <c r="B583" t="s">
+        <v>23</v>
+      </c>
+      <c r="C583" t="s">
+        <v>24</v>
+      </c>
+      <c r="D583" t="s">
+        <v>25</v>
+      </c>
+      <c r="E583" t="s">
+        <v>26</v>
+      </c>
+      <c r="F583" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G583" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H583" s="1">
+        <v>858</v>
+      </c>
+      <c r="J583" t="s">
+        <v>27</v>
+      </c>
+      <c r="K583" t="s">
+        <v>28</v>
+      </c>
+      <c r="L583" t="s">
+        <v>35</v>
+      </c>
+      <c r="M583" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="584" spans="1:13">
+      <c r="A584">
+        <v>1740</v>
+      </c>
+      <c r="B584" t="s">
+        <v>23</v>
+      </c>
+      <c r="C584" t="s">
+        <v>24</v>
+      </c>
+      <c r="D584" t="s">
+        <v>25</v>
+      </c>
+      <c r="E584" t="s">
+        <v>26</v>
+      </c>
+      <c r="F584" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G584" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H584" s="1">
+        <v>36992</v>
+      </c>
+      <c r="J584" t="s">
+        <v>27</v>
+      </c>
+      <c r="K584" t="s">
+        <v>28</v>
+      </c>
+      <c r="L584" t="s">
+        <v>37</v>
+      </c>
+      <c r="M584" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="585" spans="1:13">
+      <c r="A585">
+        <v>1741</v>
+      </c>
+      <c r="B585" t="s">
+        <v>23</v>
+      </c>
+      <c r="C585" t="s">
+        <v>24</v>
+      </c>
+      <c r="D585" t="s">
+        <v>25</v>
+      </c>
+      <c r="E585" t="s">
+        <v>26</v>
+      </c>
+      <c r="F585" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G585" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H585" s="1">
+        <v>278</v>
+      </c>
+      <c r="J585" t="s">
+        <v>27</v>
+      </c>
+      <c r="K585" t="s">
+        <v>28</v>
+      </c>
+      <c r="L585" t="s">
+        <v>39</v>
+      </c>
+      <c r="M585" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="586" spans="1:13">
+      <c r="A586">
+        <v>1742</v>
+      </c>
+      <c r="B586" t="s">
+        <v>23</v>
+      </c>
+      <c r="C586" t="s">
+        <v>24</v>
+      </c>
+      <c r="D586" t="s">
+        <v>25</v>
+      </c>
+      <c r="E586" t="s">
+        <v>26</v>
+      </c>
+      <c r="F586" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G586" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H586" s="1">
+        <v>24062</v>
+      </c>
+      <c r="J586" t="s">
+        <v>27</v>
+      </c>
+      <c r="K586" t="s">
+        <v>28</v>
+      </c>
+      <c r="L586" t="s">
+        <v>41</v>
+      </c>
+      <c r="M586" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="587" spans="1:13">
+      <c r="A587">
+        <v>1743</v>
+      </c>
+      <c r="B587" t="s">
+        <v>23</v>
+      </c>
+      <c r="C587" t="s">
+        <v>24</v>
+      </c>
+      <c r="D587" t="s">
+        <v>25</v>
+      </c>
+      <c r="E587" t="s">
+        <v>26</v>
+      </c>
+      <c r="F587" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G587" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H587" s="1">
+        <v>119324</v>
+      </c>
+      <c r="J587" t="s">
+        <v>43</v>
+      </c>
+      <c r="K587" t="s">
+        <v>44</v>
+      </c>
+      <c r="L587" t="s">
+        <v>29</v>
+      </c>
+      <c r="M587" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="588" spans="1:13">
+      <c r="A588">
+        <v>1744</v>
+      </c>
+      <c r="B588" t="s">
+        <v>23</v>
+      </c>
+      <c r="C588" t="s">
+        <v>24</v>
+      </c>
+      <c r="D588" t="s">
+        <v>25</v>
+      </c>
+      <c r="E588" t="s">
+        <v>26</v>
+      </c>
+      <c r="F588" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G588" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H588" s="1">
+        <v>18565</v>
+      </c>
+      <c r="J588" t="s">
+        <v>43</v>
+      </c>
+      <c r="K588" t="s">
+        <v>44</v>
+      </c>
+      <c r="L588" t="s">
+        <v>31</v>
+      </c>
+      <c r="M588" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="589" spans="1:13">
+      <c r="A589">
+        <v>1745</v>
+      </c>
+      <c r="B589" t="s">
+        <v>23</v>
+      </c>
+      <c r="C589" t="s">
+        <v>24</v>
+      </c>
+      <c r="D589" t="s">
+        <v>25</v>
+      </c>
+      <c r="E589" t="s">
+        <v>26</v>
+      </c>
+      <c r="F589" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G589" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H589" s="1">
+        <v>2523</v>
+      </c>
+      <c r="J589" t="s">
+        <v>43</v>
+      </c>
+      <c r="K589" t="s">
+        <v>44</v>
+      </c>
+      <c r="L589" t="s">
+        <v>35</v>
+      </c>
+      <c r="M589" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="590" spans="1:13">
+      <c r="A590">
+        <v>1746</v>
+      </c>
+      <c r="B590" t="s">
+        <v>23</v>
+      </c>
+      <c r="C590" t="s">
+        <v>24</v>
+      </c>
+      <c r="D590" t="s">
+        <v>25</v>
+      </c>
+      <c r="E590" t="s">
+        <v>26</v>
+      </c>
+      <c r="F590" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G590" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H590" s="1">
+        <v>1252</v>
+      </c>
+      <c r="J590" t="s">
+        <v>43</v>
+      </c>
+      <c r="K590" t="s">
+        <v>44</v>
+      </c>
+      <c r="L590" t="s">
+        <v>39</v>
+      </c>
+      <c r="M590" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="591" spans="1:13">
+      <c r="A591">
+        <v>1747</v>
+      </c>
+      <c r="B591" t="s">
+        <v>23</v>
+      </c>
+      <c r="C591" t="s">
+        <v>24</v>
+      </c>
+      <c r="D591" t="s">
+        <v>25</v>
+      </c>
+      <c r="E591" t="s">
+        <v>26</v>
+      </c>
+      <c r="F591" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G591" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H591" s="1">
+        <v>5227</v>
+      </c>
+      <c r="J591" t="s">
+        <v>45</v>
+      </c>
+      <c r="K591" t="s">
+        <v>46</v>
+      </c>
+      <c r="L591" t="s">
+        <v>47</v>
+      </c>
+      <c r="M591" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="592" spans="1:13">
+      <c r="A592">
+        <v>1748</v>
+      </c>
+      <c r="B592" t="s">
+        <v>49</v>
+      </c>
+      <c r="C592" t="s">
+        <v>50</v>
+      </c>
+      <c r="D592" t="s">
+        <v>25</v>
+      </c>
+      <c r="E592" t="s">
+        <v>26</v>
+      </c>
+      <c r="F592" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G592" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H592" s="1">
+        <v>363</v>
+      </c>
+      <c r="J592" t="s">
+        <v>51</v>
+      </c>
+      <c r="K592" t="s">
+        <v>52</v>
+      </c>
+      <c r="L592" t="s">
+        <v>53</v>
+      </c>
+      <c r="M592" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="593" spans="1:13">
+      <c r="A593">
+        <v>1749</v>
+      </c>
+      <c r="B593" t="s">
+        <v>49</v>
+      </c>
+      <c r="C593" t="s">
+        <v>50</v>
+      </c>
+      <c r="D593" t="s">
+        <v>25</v>
+      </c>
+      <c r="E593" t="s">
+        <v>26</v>
+      </c>
+      <c r="F593" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G593" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H593" s="1">
+        <v>600</v>
+      </c>
+      <c r="J593" t="s">
+        <v>55</v>
+      </c>
+      <c r="K593" t="s">
+        <v>56</v>
+      </c>
+      <c r="L593" t="s">
+        <v>47</v>
+      </c>
+      <c r="M593" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="594" spans="1:13">
+      <c r="A594">
+        <v>1750</v>
+      </c>
+      <c r="B594" t="s">
+        <v>57</v>
+      </c>
+      <c r="C594" t="s">
+        <v>58</v>
+      </c>
+      <c r="D594" t="s">
+        <v>25</v>
+      </c>
+      <c r="E594" t="s">
+        <v>26</v>
+      </c>
+      <c r="F594" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G594" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H594" s="1">
+        <v>7174</v>
+      </c>
+      <c r="J594" t="s">
+        <v>59</v>
+      </c>
+      <c r="K594" t="s">
+        <v>60</v>
+      </c>
+      <c r="L594" t="s">
+        <v>31</v>
+      </c>
+      <c r="M594" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="595" spans="1:13">
+      <c r="A595">
+        <v>1751</v>
+      </c>
+      <c r="B595" t="s">
+        <v>77</v>
+      </c>
+      <c r="C595" t="s">
+        <v>78</v>
+      </c>
+      <c r="D595" t="s">
+        <v>63</v>
+      </c>
+      <c r="E595" t="s">
+        <v>64</v>
+      </c>
+      <c r="F595" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G595" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H595" s="1">
+        <v>375775</v>
+      </c>
+      <c r="J595" t="s">
+        <v>79</v>
+      </c>
+      <c r="K595" t="s">
+        <v>80</v>
+      </c>
+      <c r="L595" t="s">
+        <v>67</v>
+      </c>
+      <c r="M595" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="596" spans="1:13">
+      <c r="A596">
+        <v>1752</v>
+      </c>
+      <c r="B596" t="s">
+        <v>61</v>
+      </c>
+      <c r="C596" t="s">
+        <v>62</v>
+      </c>
+      <c r="D596" t="s">
+        <v>63</v>
+      </c>
+      <c r="E596" t="s">
+        <v>64</v>
+      </c>
+      <c r="F596" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G596" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H596" s="1">
+        <v>2825</v>
+      </c>
+      <c r="J596" t="s">
+        <v>65</v>
+      </c>
+      <c r="K596" t="s">
+        <v>66</v>
+      </c>
+      <c r="L596" t="s">
+        <v>67</v>
+      </c>
+      <c r="M596" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="597" spans="1:13">
+      <c r="A597">
+        <v>1753</v>
+      </c>
+      <c r="B597" t="s">
+        <v>61</v>
+      </c>
+      <c r="C597" t="s">
+        <v>62</v>
+      </c>
+      <c r="D597" t="s">
+        <v>63</v>
+      </c>
+      <c r="E597" t="s">
+        <v>64</v>
+      </c>
+      <c r="F597" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G597" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H597" s="1">
+        <v>503</v>
+      </c>
+      <c r="J597" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K597" t="s">
+        <v>1023</v>
+      </c>
+      <c r="L597" t="s">
+        <v>67</v>
+      </c>
+      <c r="M597" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="598" spans="1:13">
+      <c r="A598">
+        <v>1754</v>
+      </c>
+      <c r="B598" t="s">
+        <v>61</v>
+      </c>
+      <c r="C598" t="s">
+        <v>62</v>
+      </c>
+      <c r="D598" t="s">
+        <v>63</v>
+      </c>
+      <c r="E598" t="s">
+        <v>64</v>
+      </c>
+      <c r="F598" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G598" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H598" s="1">
+        <v>12712</v>
+      </c>
+      <c r="J598" t="s">
+        <v>69</v>
+      </c>
+      <c r="K598" t="s">
+        <v>70</v>
+      </c>
+      <c r="L598" t="s">
+        <v>67</v>
+      </c>
+      <c r="M598" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="599" spans="1:13">
+      <c r="A599">
+        <v>1755</v>
+      </c>
+      <c r="B599" t="s">
+        <v>61</v>
+      </c>
+      <c r="C599" t="s">
+        <v>62</v>
+      </c>
+      <c r="D599" t="s">
+        <v>63</v>
+      </c>
+      <c r="E599" t="s">
+        <v>64</v>
+      </c>
+      <c r="F599" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G599" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H599" s="1">
+        <v>6604</v>
+      </c>
+      <c r="J599" t="s">
+        <v>71</v>
+      </c>
+      <c r="K599" t="s">
+        <v>72</v>
+      </c>
+      <c r="L599" t="s">
+        <v>67</v>
+      </c>
+      <c r="M599" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="600" spans="1:13">
+      <c r="A600">
+        <v>1756</v>
+      </c>
+      <c r="B600" t="s">
+        <v>49</v>
+      </c>
+      <c r="C600" t="s">
+        <v>50</v>
+      </c>
+      <c r="D600" t="s">
+        <v>63</v>
+      </c>
+      <c r="E600" t="s">
+        <v>64</v>
+      </c>
+      <c r="F600" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G600" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H600" s="1">
+        <v>5798</v>
+      </c>
+      <c r="J600" t="s">
+        <v>55</v>
+      </c>
+      <c r="K600" t="s">
+        <v>56</v>
+      </c>
+      <c r="L600" t="s">
+        <v>67</v>
+      </c>
+      <c r="M600" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="601" spans="1:13">
+      <c r="A601">
+        <v>1757</v>
+      </c>
+      <c r="B601" t="s">
+        <v>73</v>
+      </c>
+      <c r="C601" t="s">
+        <v>74</v>
+      </c>
+      <c r="D601" t="s">
+        <v>63</v>
+      </c>
+      <c r="E601" t="s">
+        <v>64</v>
+      </c>
+      <c r="F601" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G601" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H601" s="1">
+        <v>5194</v>
+      </c>
+      <c r="J601" t="s">
+        <v>75</v>
+      </c>
+      <c r="K601" t="s">
+        <v>76</v>
+      </c>
+      <c r="L601" t="s">
+        <v>67</v>
+      </c>
+      <c r="M601" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="602" spans="1:13">
+      <c r="A602">
+        <v>1758</v>
+      </c>
+      <c r="B602" t="s">
+        <v>49</v>
+      </c>
+      <c r="C602" t="s">
+        <v>50</v>
+      </c>
+      <c r="D602" t="s">
+        <v>81</v>
+      </c>
+      <c r="E602" t="s">
+        <v>82</v>
+      </c>
+      <c r="F602" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G602" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H602" s="1">
+        <v>4738</v>
+      </c>
+      <c r="J602" t="s">
+        <v>85</v>
+      </c>
+      <c r="K602" t="s">
+        <v>86</v>
+      </c>
+      <c r="L602" t="s">
+        <v>87</v>
+      </c>
+      <c r="M602" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="603" spans="1:13">
+      <c r="A603">
+        <v>1759</v>
+      </c>
+      <c r="B603" t="s">
+        <v>49</v>
+      </c>
+      <c r="C603" t="s">
+        <v>50</v>
+      </c>
+      <c r="D603" t="s">
+        <v>81</v>
+      </c>
+      <c r="E603" t="s">
+        <v>82</v>
+      </c>
+      <c r="F603" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G603" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H603" s="1">
+        <v>4177</v>
+      </c>
+      <c r="J603" t="s">
+        <v>89</v>
+      </c>
+      <c r="K603" t="s">
+        <v>90</v>
+      </c>
+      <c r="L603" t="s">
+        <v>91</v>
+      </c>
+      <c r="M603" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="604" spans="1:13">
+      <c r="A604">
+        <v>1760</v>
+      </c>
+      <c r="B604" t="s">
+        <v>49</v>
+      </c>
+      <c r="C604" t="s">
+        <v>50</v>
+      </c>
+      <c r="D604" t="s">
+        <v>81</v>
+      </c>
+      <c r="E604" t="s">
+        <v>82</v>
+      </c>
+      <c r="F604" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G604" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H604" s="1">
+        <v>1375</v>
+      </c>
+      <c r="J604" t="s">
+        <v>89</v>
+      </c>
+      <c r="K604" t="s">
+        <v>90</v>
+      </c>
+      <c r="L604" t="s">
+        <v>584</v>
+      </c>
+      <c r="M604" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="605" spans="1:13">
+      <c r="A605">
+        <v>1761</v>
+      </c>
+      <c r="B605" t="s">
+        <v>93</v>
+      </c>
+      <c r="C605" t="s">
+        <v>94</v>
+      </c>
+      <c r="D605" t="s">
+        <v>95</v>
+      </c>
+      <c r="E605" t="s">
+        <v>96</v>
+      </c>
+      <c r="F605" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G605" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H605" s="1">
+        <v>28913</v>
+      </c>
+      <c r="J605" t="s">
+        <v>97</v>
+      </c>
+      <c r="K605" t="s">
+        <v>94</v>
+      </c>
+      <c r="L605" t="s">
+        <v>98</v>
+      </c>
+      <c r="M605" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="606" spans="1:13">
+      <c r="A606">
+        <v>1762</v>
+      </c>
+      <c r="B606" t="s">
+        <v>93</v>
+      </c>
+      <c r="C606" t="s">
+        <v>94</v>
+      </c>
+      <c r="D606" t="s">
+        <v>95</v>
+      </c>
+      <c r="E606" t="s">
+        <v>96</v>
+      </c>
+      <c r="F606" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G606" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H606" s="1">
+        <v>64</v>
+      </c>
+      <c r="J606" t="s">
+        <v>97</v>
+      </c>
+      <c r="K606" t="s">
+        <v>94</v>
+      </c>
+      <c r="L606" t="s">
+        <v>100</v>
+      </c>
+      <c r="M606" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="607" spans="1:13">
+      <c r="A607">
+        <v>1763</v>
+      </c>
+      <c r="B607" t="s">
+        <v>93</v>
+      </c>
+      <c r="C607" t="s">
+        <v>94</v>
+      </c>
+      <c r="D607" t="s">
+        <v>95</v>
+      </c>
+      <c r="E607" t="s">
+        <v>96</v>
+      </c>
+      <c r="F607" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G607" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H607" s="1">
+        <v>2304</v>
+      </c>
+      <c r="J607" t="s">
+        <v>102</v>
+      </c>
+      <c r="K607" t="s">
+        <v>103</v>
+      </c>
+      <c r="L607" t="s">
+        <v>104</v>
+      </c>
+      <c r="M607" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="608" spans="1:13">
+      <c r="A608">
+        <v>1764</v>
+      </c>
+      <c r="B608" t="s">
+        <v>93</v>
+      </c>
+      <c r="C608" t="s">
+        <v>94</v>
+      </c>
+      <c r="D608" t="s">
+        <v>95</v>
+      </c>
+      <c r="E608" t="s">
+        <v>96</v>
+      </c>
+      <c r="F608" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G608" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H608" s="1">
+        <v>54844</v>
+      </c>
+      <c r="J608" t="s">
+        <v>106</v>
+      </c>
+      <c r="K608" t="s">
+        <v>107</v>
+      </c>
+      <c r="L608" t="s">
+        <v>108</v>
+      </c>
+      <c r="M608" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="609" spans="1:13">
+      <c r="A609">
+        <v>1765</v>
+      </c>
+      <c r="B609" t="s">
+        <v>93</v>
+      </c>
+      <c r="C609" t="s">
+        <v>94</v>
+      </c>
+      <c r="D609" t="s">
+        <v>95</v>
+      </c>
+      <c r="E609" t="s">
+        <v>96</v>
+      </c>
+      <c r="F609" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G609" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H609" s="1">
+        <v>51226</v>
+      </c>
+      <c r="J609" t="s">
+        <v>1024</v>
+      </c>
+      <c r="K609" t="s">
+        <v>1025</v>
+      </c>
+      <c r="L609" t="s">
+        <v>1026</v>
+      </c>
+      <c r="M609" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="610" spans="1:13">
+      <c r="A610">
+        <v>1766</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D610" t="s">
+        <v>95</v>
+      </c>
+      <c r="E610" t="s">
+        <v>96</v>
+      </c>
+      <c r="F610" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G610" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H610" s="1">
+        <v>37300</v>
+      </c>
+      <c r="J610" t="s">
+        <v>1030</v>
+      </c>
+      <c r="K610" t="s">
+        <v>1031</v>
+      </c>
+      <c r="L610" t="s">
+        <v>1032</v>
+      </c>
+      <c r="M610" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="611" spans="1:13">
+      <c r="A611">
+        <v>1767</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D611" t="s">
+        <v>95</v>
+      </c>
+      <c r="E611" t="s">
+        <v>96</v>
+      </c>
+      <c r="F611" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G611" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H611" s="1">
+        <v>86400</v>
+      </c>
+      <c r="J611" t="s">
+        <v>1030</v>
+      </c>
+      <c r="K611" t="s">
+        <v>1031</v>
+      </c>
+      <c r="L611" t="s">
+        <v>1034</v>
+      </c>
+      <c r="M611" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="612" spans="1:13">
+      <c r="A612">
+        <v>1768</v>
+      </c>
+      <c r="B612" t="s">
+        <v>110</v>
+      </c>
+      <c r="C612" t="s">
+        <v>111</v>
+      </c>
+      <c r="D612" t="s">
+        <v>112</v>
+      </c>
+      <c r="E612" t="s">
+        <v>113</v>
+      </c>
+      <c r="F612" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G612" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H612" s="1">
+        <v>3989871</v>
+      </c>
+      <c r="J612" t="s">
+        <v>114</v>
+      </c>
+      <c r="K612" t="s">
+        <v>115</v>
+      </c>
+      <c r="L612" t="s">
+        <v>116</v>
+      </c>
+      <c r="M612" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="613" spans="1:13">
+      <c r="A613">
+        <v>1769</v>
+      </c>
+      <c r="B613" t="s">
+        <v>110</v>
+      </c>
+      <c r="C613" t="s">
+        <v>111</v>
+      </c>
+      <c r="D613" t="s">
+        <v>118</v>
+      </c>
+      <c r="E613" t="s">
+        <v>119</v>
+      </c>
+      <c r="F613" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G613" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H613" s="1">
+        <v>1081958</v>
+      </c>
+      <c r="J613" t="s">
+        <v>120</v>
+      </c>
+      <c r="K613" t="s">
+        <v>121</v>
+      </c>
+      <c r="L613" t="s">
+        <v>122</v>
+      </c>
+      <c r="M613" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="614" spans="1:13">
+      <c r="A614">
+        <v>1770</v>
+      </c>
+      <c r="B614" t="s">
+        <v>110</v>
+      </c>
+      <c r="C614" t="s">
+        <v>111</v>
+      </c>
+      <c r="D614" t="s">
+        <v>118</v>
+      </c>
+      <c r="E614" t="s">
+        <v>119</v>
+      </c>
+      <c r="F614" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G614" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H614" s="1">
+        <v>690676</v>
+      </c>
+      <c r="J614" t="s">
+        <v>124</v>
+      </c>
+      <c r="K614" t="s">
+        <v>125</v>
+      </c>
+      <c r="L614" t="s">
+        <v>122</v>
+      </c>
+      <c r="M614" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="615" spans="1:13">
+      <c r="A615">
+        <v>1771</v>
+      </c>
+      <c r="B615" t="s">
+        <v>57</v>
+      </c>
+      <c r="C615" t="s">
+        <v>58</v>
+      </c>
+      <c r="D615" t="s">
+        <v>126</v>
+      </c>
+      <c r="E615" t="s">
+        <v>127</v>
+      </c>
+      <c r="F615" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G615" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H615" s="1">
+        <v>24501865</v>
+      </c>
+      <c r="J615" t="s">
+        <v>128</v>
+      </c>
+      <c r="K615" t="s">
+        <v>129</v>
+      </c>
+      <c r="L615" t="s">
+        <v>130</v>
+      </c>
+      <c r="M615" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="616" spans="1:13">
+      <c r="A616">
+        <v>1772</v>
+      </c>
+      <c r="B616" t="s">
+        <v>57</v>
+      </c>
+      <c r="C616" t="s">
+        <v>58</v>
+      </c>
+      <c r="D616" t="s">
+        <v>126</v>
+      </c>
+      <c r="E616" t="s">
+        <v>127</v>
+      </c>
+      <c r="F616" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G616" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H616" s="1">
+        <v>1207994</v>
+      </c>
+      <c r="J616" t="s">
+        <v>128</v>
+      </c>
+      <c r="K616" t="s">
+        <v>129</v>
+      </c>
+      <c r="L616" t="s">
+        <v>132</v>
+      </c>
+      <c r="M616" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="617" spans="1:13">
+      <c r="A617">
+        <v>1773</v>
+      </c>
+      <c r="B617" t="s">
+        <v>49</v>
+      </c>
+      <c r="C617" t="s">
+        <v>50</v>
+      </c>
+      <c r="D617" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E617" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F617" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G617" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H617" s="1">
+        <v>144</v>
+      </c>
+      <c r="J617" t="s">
+        <v>337</v>
+      </c>
+      <c r="K617" t="s">
+        <v>338</v>
+      </c>
+      <c r="L617" t="s">
+        <v>1038</v>
+      </c>
+      <c r="M617" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="618" spans="1:13">
+      <c r="A618">
+        <v>1774</v>
+      </c>
+      <c r="B618" t="s">
+        <v>49</v>
+      </c>
+      <c r="C618" t="s">
+        <v>50</v>
+      </c>
+      <c r="D618" t="s">
+        <v>134</v>
+      </c>
+      <c r="E618" t="s">
+        <v>135</v>
+      </c>
+      <c r="F618" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G618" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H618" s="1">
+        <v>830</v>
+      </c>
+      <c r="J618" t="s">
+        <v>55</v>
+      </c>
+      <c r="K618" t="s">
+        <v>56</v>
+      </c>
+      <c r="L618" t="s">
+        <v>649</v>
+      </c>
+      <c r="M618" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="619" spans="1:13">
+      <c r="A619">
+        <v>1775</v>
+      </c>
+      <c r="B619" t="s">
+        <v>23</v>
+      </c>
+      <c r="C619" t="s">
+        <v>24</v>
+      </c>
+      <c r="D619" t="s">
+        <v>134</v>
+      </c>
+      <c r="E619" t="s">
+        <v>135</v>
+      </c>
+      <c r="F619" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G619" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H619" s="1">
+        <v>6225</v>
+      </c>
+      <c r="J619" t="s">
+        <v>27</v>
+      </c>
+      <c r="K619" t="s">
+        <v>28</v>
+      </c>
+      <c r="L619" t="s">
+        <v>136</v>
+      </c>
+      <c r="M619" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="620" spans="1:13">
+      <c r="A620">
+        <v>1776</v>
+      </c>
+      <c r="B620" t="s">
+        <v>23</v>
+      </c>
+      <c r="C620" t="s">
+        <v>24</v>
+      </c>
+      <c r="D620" t="s">
+        <v>134</v>
+      </c>
+      <c r="E620" t="s">
+        <v>135</v>
+      </c>
+      <c r="F620" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G620" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H620" s="1">
+        <v>282</v>
+      </c>
+      <c r="J620" t="s">
+        <v>1040</v>
+      </c>
+      <c r="K620" t="s">
+        <v>1041</v>
+      </c>
+      <c r="L620" t="s">
+        <v>136</v>
+      </c>
+      <c r="M620" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="621" spans="1:13">
+      <c r="A621">
+        <v>1777</v>
+      </c>
+      <c r="B621" t="s">
+        <v>49</v>
+      </c>
+      <c r="C621" t="s">
+        <v>50</v>
+      </c>
+      <c r="D621" t="s">
+        <v>138</v>
+      </c>
+      <c r="E621" t="s">
+        <v>139</v>
+      </c>
+      <c r="F621" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G621" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H621" s="1">
+        <v>-8520</v>
+      </c>
+      <c r="J621" t="s">
+        <v>163</v>
+      </c>
+      <c r="K621" t="s">
+        <v>164</v>
+      </c>
+      <c r="L621" t="s">
+        <v>161</v>
+      </c>
+      <c r="M621" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="622" spans="1:13">
+      <c r="A622">
+        <v>1778</v>
+      </c>
+      <c r="B622" t="s">
+        <v>49</v>
+      </c>
+      <c r="C622" t="s">
+        <v>50</v>
+      </c>
+      <c r="D622" t="s">
+        <v>138</v>
+      </c>
+      <c r="E622" t="s">
+        <v>139</v>
+      </c>
+      <c r="F622" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G622" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H622" s="1">
+        <v>26676</v>
+      </c>
+      <c r="J622" t="s">
+        <v>89</v>
+      </c>
+      <c r="K622" t="s">
+        <v>90</v>
+      </c>
+      <c r="L622" t="s">
+        <v>140</v>
+      </c>
+      <c r="M622" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="623" spans="1:13">
+      <c r="A623">
+        <v>1779</v>
+      </c>
+      <c r="B623" t="s">
+        <v>49</v>
+      </c>
+      <c r="C623" t="s">
+        <v>50</v>
+      </c>
+      <c r="D623" t="s">
+        <v>138</v>
+      </c>
+      <c r="E623" t="s">
+        <v>139</v>
+      </c>
+      <c r="F623" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G623" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H623" s="1">
+        <v>37850</v>
+      </c>
+      <c r="J623" t="s">
+        <v>89</v>
+      </c>
+      <c r="K623" t="s">
+        <v>90</v>
+      </c>
+      <c r="L623" t="s">
+        <v>161</v>
+      </c>
+      <c r="M623" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="624" spans="1:13">
+      <c r="A624">
+        <v>1780</v>
+      </c>
+      <c r="B624" t="s">
+        <v>61</v>
+      </c>
+      <c r="C624" t="s">
+        <v>62</v>
+      </c>
+      <c r="D624" t="s">
+        <v>138</v>
+      </c>
+      <c r="E624" t="s">
+        <v>139</v>
+      </c>
+      <c r="F624" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G624" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H624" s="1">
+        <v>14</v>
+      </c>
+      <c r="J624" t="s">
+        <v>71</v>
+      </c>
+      <c r="K624" t="s">
+        <v>72</v>
+      </c>
+      <c r="L624" t="s">
+        <v>140</v>
+      </c>
+      <c r="M624" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="625" spans="1:13">
+      <c r="A625">
+        <v>1781</v>
+      </c>
+      <c r="B625" t="s">
+        <v>142</v>
+      </c>
+      <c r="C625" t="s">
+        <v>143</v>
+      </c>
+      <c r="D625" t="s">
+        <v>138</v>
+      </c>
+      <c r="E625" t="s">
+        <v>139</v>
+      </c>
+      <c r="F625" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G625" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H625" s="1">
+        <v>146736</v>
+      </c>
+      <c r="J625" t="s">
+        <v>144</v>
+      </c>
+      <c r="K625" t="s">
+        <v>145</v>
+      </c>
+      <c r="L625" t="s">
+        <v>146</v>
+      </c>
+      <c r="M625" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="626" spans="1:13">
+      <c r="A626">
+        <v>1782</v>
+      </c>
+      <c r="B626" t="s">
+        <v>142</v>
+      </c>
+      <c r="C626" t="s">
+        <v>143</v>
+      </c>
+      <c r="D626" t="s">
+        <v>138</v>
+      </c>
+      <c r="E626" t="s">
+        <v>139</v>
+      </c>
+      <c r="F626" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G626" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H626" s="1">
+        <v>1505</v>
+      </c>
+      <c r="J626" t="s">
+        <v>148</v>
+      </c>
+      <c r="K626" t="s">
+        <v>149</v>
+      </c>
+      <c r="L626" t="s">
+        <v>152</v>
+      </c>
+      <c r="M626" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="627" spans="1:13">
+      <c r="A627">
+        <v>1783</v>
+      </c>
+      <c r="B627" t="s">
+        <v>142</v>
+      </c>
+      <c r="C627" t="s">
+        <v>143</v>
+      </c>
+      <c r="D627" t="s">
+        <v>138</v>
+      </c>
+      <c r="E627" t="s">
+        <v>139</v>
+      </c>
+      <c r="F627" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G627" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H627" s="1">
+        <v>6219</v>
+      </c>
+      <c r="J627" t="s">
+        <v>148</v>
+      </c>
+      <c r="K627" t="s">
+        <v>149</v>
+      </c>
+      <c r="L627" t="s">
+        <v>153</v>
+      </c>
+      <c r="M627" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="628" spans="1:13">
+      <c r="A628">
+        <v>1784</v>
+      </c>
+      <c r="B628" t="s">
+        <v>155</v>
+      </c>
+      <c r="C628" t="s">
+        <v>156</v>
+      </c>
+      <c r="D628" t="s">
+        <v>138</v>
+      </c>
+      <c r="E628" t="s">
+        <v>139</v>
+      </c>
+      <c r="F628" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G628" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H628" s="1">
+        <v>12672</v>
+      </c>
+      <c r="J628" t="s">
+        <v>157</v>
+      </c>
+      <c r="K628" t="s">
+        <v>158</v>
+      </c>
+      <c r="L628" t="s">
+        <v>159</v>
+      </c>
+      <c r="M628" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="629" spans="1:13">
+      <c r="A629">
+        <v>1785</v>
+      </c>
+      <c r="B629" t="s">
+        <v>23</v>
+      </c>
+      <c r="C629" t="s">
+        <v>24</v>
+      </c>
+      <c r="D629" t="s">
+        <v>138</v>
+      </c>
+      <c r="E629" t="s">
+        <v>139</v>
+      </c>
+      <c r="F629" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G629" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H629" s="1">
+        <v>27336</v>
+      </c>
+      <c r="J629" t="s">
+        <v>27</v>
+      </c>
+      <c r="K629" t="s">
+        <v>28</v>
+      </c>
+      <c r="L629" t="s">
+        <v>161</v>
+      </c>
+      <c r="M629" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="630" spans="1:13">
+      <c r="A630">
+        <v>1786</v>
+      </c>
+      <c r="B630" t="s">
+        <v>57</v>
+      </c>
+      <c r="C630" t="s">
+        <v>58</v>
+      </c>
+      <c r="D630" t="s">
+        <v>165</v>
+      </c>
+      <c r="E630" t="s">
+        <v>166</v>
+      </c>
+      <c r="F630" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G630" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H630" s="1">
+        <v>25000</v>
+      </c>
+      <c r="J630" t="s">
+        <v>59</v>
+      </c>
+      <c r="K630" t="s">
+        <v>60</v>
+      </c>
+      <c r="L630" t="s">
+        <v>167</v>
+      </c>
+      <c r="M630" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="631" spans="1:13">
+      <c r="A631">
+        <v>1787</v>
+      </c>
+      <c r="B631" t="s">
+        <v>49</v>
+      </c>
+      <c r="C631" t="s">
+        <v>50</v>
+      </c>
+      <c r="D631" t="s">
+        <v>168</v>
+      </c>
+      <c r="E631" t="s">
+        <v>169</v>
+      </c>
+      <c r="F631" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G631" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H631" s="1">
+        <v>5250</v>
+      </c>
+      <c r="J631" t="s">
+        <v>51</v>
+      </c>
+      <c r="K631" t="s">
+        <v>52</v>
+      </c>
+      <c r="L631" t="s">
+        <v>170</v>
+      </c>
+      <c r="M631" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="632" spans="1:13">
+      <c r="A632">
+        <v>1788</v>
+      </c>
+      <c r="B632" t="s">
+        <v>155</v>
+      </c>
+      <c r="C632" t="s">
+        <v>156</v>
+      </c>
+      <c r="D632" t="s">
+        <v>168</v>
+      </c>
+      <c r="E632" t="s">
+        <v>169</v>
+      </c>
+      <c r="F632" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G632" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H632" s="1">
+        <v>38200</v>
+      </c>
+      <c r="J632" t="s">
+        <v>157</v>
+      </c>
+      <c r="K632" t="s">
+        <v>158</v>
+      </c>
+      <c r="L632" t="s">
+        <v>172</v>
+      </c>
+      <c r="M632" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="633" spans="1:13">
+      <c r="A633">
+        <v>1789</v>
+      </c>
+      <c r="B633" t="s">
+        <v>174</v>
+      </c>
+      <c r="C633" t="s">
+        <v>175</v>
+      </c>
+      <c r="D633" t="s">
+        <v>176</v>
+      </c>
+      <c r="E633" t="s">
+        <v>177</v>
+      </c>
+      <c r="F633" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G633" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H633" s="1">
+        <v>43241</v>
+      </c>
+      <c r="J633" t="s">
+        <v>178</v>
+      </c>
+      <c r="K633" t="s">
+        <v>179</v>
+      </c>
+      <c r="L633" t="s">
+        <v>180</v>
+      </c>
+      <c r="M633" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="634" spans="1:13">
+      <c r="A634">
+        <v>1790</v>
+      </c>
+      <c r="B634" t="s">
+        <v>110</v>
+      </c>
+      <c r="C634" t="s">
+        <v>111</v>
+      </c>
+      <c r="D634" t="s">
+        <v>176</v>
+      </c>
+      <c r="E634" t="s">
+        <v>177</v>
+      </c>
+      <c r="F634" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G634" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H634" s="1">
+        <v>39706</v>
+      </c>
+      <c r="J634" t="s">
+        <v>181</v>
+      </c>
+      <c r="K634" t="s">
+        <v>182</v>
+      </c>
+      <c r="L634" t="s">
+        <v>183</v>
+      </c>
+      <c r="M634" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="635" spans="1:13">
+      <c r="A635">
+        <v>1791</v>
+      </c>
+      <c r="B635" t="s">
+        <v>73</v>
+      </c>
+      <c r="C635" t="s">
+        <v>74</v>
+      </c>
+      <c r="D635" t="s">
+        <v>184</v>
+      </c>
+      <c r="E635" t="s">
+        <v>185</v>
+      </c>
+      <c r="F635" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G635" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H635" s="1">
+        <v>4371</v>
+      </c>
+      <c r="J635" t="s">
+        <v>75</v>
+      </c>
+      <c r="K635" t="s">
+        <v>76</v>
+      </c>
+      <c r="L635" t="s">
+        <v>186</v>
+      </c>
+      <c r="M635" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="636" spans="1:13">
+      <c r="A636">
+        <v>1792</v>
+      </c>
+      <c r="B636" t="s">
+        <v>73</v>
+      </c>
+      <c r="C636" t="s">
+        <v>74</v>
+      </c>
+      <c r="D636" t="s">
+        <v>184</v>
+      </c>
+      <c r="E636" t="s">
+        <v>185</v>
+      </c>
+      <c r="F636" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G636" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H636" s="1">
+        <v>39726</v>
+      </c>
+      <c r="J636" t="s">
+        <v>75</v>
+      </c>
+      <c r="K636" t="s">
+        <v>76</v>
+      </c>
+      <c r="L636" t="s">
+        <v>691</v>
+      </c>
+      <c r="M636" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="637" spans="1:13">
+      <c r="A637">
+        <v>1793</v>
+      </c>
+      <c r="B637" t="s">
+        <v>49</v>
+      </c>
+      <c r="C637" t="s">
+        <v>50</v>
+      </c>
+      <c r="D637" t="s">
+        <v>184</v>
+      </c>
+      <c r="E637" t="s">
+        <v>185</v>
+      </c>
+      <c r="F637" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G637" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H637" s="1">
+        <v>-161351</v>
+      </c>
+      <c r="J637" t="s">
+        <v>89</v>
+      </c>
+      <c r="K637" t="s">
+        <v>90</v>
+      </c>
+      <c r="L637" t="s">
+        <v>186</v>
+      </c>
+      <c r="M637" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="638" spans="1:13">
+      <c r="A638">
+        <v>1794</v>
+      </c>
+      <c r="B638" t="s">
+        <v>188</v>
+      </c>
+      <c r="C638" t="s">
+        <v>189</v>
+      </c>
+      <c r="D638" t="s">
+        <v>190</v>
+      </c>
+      <c r="E638" t="s">
+        <v>191</v>
+      </c>
+      <c r="F638" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G638" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H638" s="1">
+        <v>3410</v>
+      </c>
+      <c r="J638" t="s">
+        <v>192</v>
+      </c>
+      <c r="K638" t="s">
+        <v>193</v>
+      </c>
+      <c r="L638" t="s">
+        <v>196</v>
+      </c>
+      <c r="M638" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="639" spans="1:13">
+      <c r="A639">
+        <v>1795</v>
+      </c>
+      <c r="B639" t="s">
+        <v>142</v>
+      </c>
+      <c r="C639" t="s">
+        <v>143</v>
+      </c>
+      <c r="D639" t="s">
+        <v>190</v>
+      </c>
+      <c r="E639" t="s">
+        <v>191</v>
+      </c>
+      <c r="F639" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G639" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H639" s="1">
+        <v>30000</v>
+      </c>
+      <c r="J639" t="s">
+        <v>245</v>
+      </c>
+      <c r="K639" t="s">
+        <v>246</v>
+      </c>
+      <c r="L639" t="s">
+        <v>1042</v>
+      </c>
+      <c r="M639" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="640" spans="1:13">
+      <c r="A640">
+        <v>1796</v>
+      </c>
+      <c r="B640" t="s">
+        <v>57</v>
+      </c>
+      <c r="C640" t="s">
+        <v>58</v>
+      </c>
+      <c r="D640" t="s">
+        <v>190</v>
+      </c>
+      <c r="E640" t="s">
+        <v>191</v>
+      </c>
+      <c r="F640" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G640" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H640" s="1">
+        <v>83853</v>
+      </c>
+      <c r="J640" t="s">
+        <v>59</v>
+      </c>
+      <c r="K640" t="s">
+        <v>60</v>
+      </c>
+      <c r="L640" t="s">
+        <v>198</v>
+      </c>
+      <c r="M640" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="641" spans="1:13">
+      <c r="A641">
+        <v>1797</v>
+      </c>
+      <c r="B641" t="s">
+        <v>73</v>
+      </c>
+      <c r="C641" t="s">
+        <v>74</v>
+      </c>
+      <c r="D641" t="s">
+        <v>200</v>
+      </c>
+      <c r="E641" t="s">
+        <v>201</v>
+      </c>
+      <c r="F641" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G641" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H641" s="1">
+        <v>58416</v>
+      </c>
+      <c r="J641" t="s">
+        <v>202</v>
+      </c>
+      <c r="K641" t="s">
+        <v>203</v>
+      </c>
+      <c r="L641" t="s">
+        <v>204</v>
+      </c>
+      <c r="M641" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="642" spans="1:13">
+      <c r="A642">
+        <v>1798</v>
+      </c>
+      <c r="B642" t="s">
+        <v>73</v>
+      </c>
+      <c r="C642" t="s">
+        <v>74</v>
+      </c>
+      <c r="D642" t="s">
+        <v>200</v>
+      </c>
+      <c r="E642" t="s">
+        <v>201</v>
+      </c>
+      <c r="F642" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G642" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H642" s="1">
+        <v>280</v>
+      </c>
+      <c r="J642" t="s">
+        <v>202</v>
+      </c>
+      <c r="K642" t="s">
+        <v>203</v>
+      </c>
+      <c r="L642" t="s">
+        <v>206</v>
+      </c>
+      <c r="M642" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="643" spans="1:13">
+      <c r="A643">
+        <v>1799</v>
+      </c>
+      <c r="B643" t="s">
+        <v>73</v>
+      </c>
+      <c r="C643" t="s">
+        <v>74</v>
+      </c>
+      <c r="D643" t="s">
+        <v>200</v>
+      </c>
+      <c r="E643" t="s">
+        <v>201</v>
+      </c>
+      <c r="F643" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G643" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H643" s="1">
+        <v>4200</v>
+      </c>
+      <c r="J643" t="s">
+        <v>208</v>
+      </c>
+      <c r="K643" t="s">
+        <v>209</v>
+      </c>
+      <c r="L643" t="s">
+        <v>204</v>
+      </c>
+      <c r="M643" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="644" spans="1:13">
+      <c r="A644">
+        <v>1800</v>
+      </c>
+      <c r="B644" t="s">
+        <v>49</v>
+      </c>
+      <c r="C644" t="s">
+        <v>50</v>
+      </c>
+      <c r="D644" t="s">
+        <v>200</v>
+      </c>
+      <c r="E644" t="s">
+        <v>201</v>
+      </c>
+      <c r="F644" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G644" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H644" s="1">
+        <v>4500</v>
+      </c>
+      <c r="J644" t="s">
+        <v>210</v>
+      </c>
+      <c r="K644" t="s">
+        <v>211</v>
+      </c>
+      <c r="L644" t="s">
+        <v>204</v>
+      </c>
+      <c r="M644" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="645" spans="1:13">
+      <c r="A645">
+        <v>1801</v>
+      </c>
+      <c r="B645" t="s">
+        <v>49</v>
+      </c>
+      <c r="C645" t="s">
+        <v>50</v>
+      </c>
+      <c r="D645" t="s">
+        <v>200</v>
+      </c>
+      <c r="E645" t="s">
+        <v>201</v>
+      </c>
+      <c r="F645" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G645" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H645" s="1">
+        <v>33</v>
+      </c>
+      <c r="J645" t="s">
+        <v>89</v>
+      </c>
+      <c r="K645" t="s">
+        <v>90</v>
+      </c>
+      <c r="L645" t="s">
+        <v>204</v>
+      </c>
+      <c r="M645" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="646" spans="1:13">
+      <c r="A646">
+        <v>1802</v>
+      </c>
+      <c r="B646" t="s">
+        <v>49</v>
+      </c>
+      <c r="C646" t="s">
+        <v>50</v>
+      </c>
+      <c r="D646" t="s">
+        <v>200</v>
+      </c>
+      <c r="E646" t="s">
+        <v>201</v>
+      </c>
+      <c r="F646" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G646" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H646" s="1">
+        <v>35584</v>
+      </c>
+      <c r="J646" t="s">
+        <v>89</v>
+      </c>
+      <c r="K646" t="s">
+        <v>90</v>
+      </c>
+      <c r="L646" t="s">
+        <v>206</v>
+      </c>
+      <c r="M646" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="647" spans="1:13">
+      <c r="A647">
+        <v>1803</v>
+      </c>
+      <c r="B647" t="s">
+        <v>57</v>
+      </c>
+      <c r="C647" t="s">
+        <v>58</v>
+      </c>
+      <c r="D647" t="s">
+        <v>200</v>
+      </c>
+      <c r="E647" t="s">
+        <v>201</v>
+      </c>
+      <c r="F647" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G647" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H647" s="1">
+        <v>328090</v>
+      </c>
+      <c r="J647" t="s">
+        <v>59</v>
+      </c>
+      <c r="K647" t="s">
+        <v>60</v>
+      </c>
+      <c r="L647" t="s">
+        <v>204</v>
+      </c>
+      <c r="M647" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="648" spans="1:13">
+      <c r="A648">
+        <v>1804</v>
+      </c>
+      <c r="B648" t="s">
+        <v>155</v>
+      </c>
+      <c r="C648" t="s">
+        <v>156</v>
+      </c>
+      <c r="D648" t="s">
+        <v>212</v>
+      </c>
+      <c r="E648" t="s">
+        <v>213</v>
+      </c>
+      <c r="F648" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G648" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H648" s="1">
+        <v>30018</v>
+      </c>
+      <c r="J648" t="s">
+        <v>157</v>
+      </c>
+      <c r="K648" t="s">
+        <v>158</v>
+      </c>
+      <c r="L648" t="s">
+        <v>214</v>
+      </c>
+      <c r="M648" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="649" spans="1:13">
+      <c r="A649">
+        <v>1805</v>
+      </c>
+      <c r="B649" t="s">
+        <v>216</v>
+      </c>
+      <c r="C649" t="s">
+        <v>217</v>
+      </c>
+      <c r="D649" t="s">
+        <v>218</v>
+      </c>
+      <c r="E649" t="s">
+        <v>219</v>
+      </c>
+      <c r="F649" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G649" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H649" s="1">
+        <v>5697</v>
+      </c>
+      <c r="J649" t="s">
+        <v>220</v>
+      </c>
+      <c r="K649" t="s">
+        <v>221</v>
+      </c>
+      <c r="L649" t="s">
+        <v>222</v>
+      </c>
+      <c r="M649" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="650" spans="1:13">
+      <c r="A650">
+        <v>1806</v>
+      </c>
+      <c r="B650" t="s">
+        <v>57</v>
+      </c>
+      <c r="C650" t="s">
+        <v>58</v>
+      </c>
+      <c r="D650" t="s">
+        <v>223</v>
+      </c>
+      <c r="E650" t="s">
+        <v>224</v>
+      </c>
+      <c r="F650" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G650" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H650" s="1">
+        <v>7830</v>
+      </c>
+      <c r="J650" t="s">
+        <v>59</v>
+      </c>
+      <c r="K650" t="s">
+        <v>60</v>
+      </c>
+      <c r="L650" t="s">
+        <v>225</v>
+      </c>
+      <c r="M650" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="651" spans="1:13">
+      <c r="A651">
+        <v>1807</v>
+      </c>
+      <c r="B651" t="s">
+        <v>57</v>
+      </c>
+      <c r="C651" t="s">
+        <v>58</v>
+      </c>
+      <c r="D651" t="s">
+        <v>227</v>
+      </c>
+      <c r="E651" t="s">
+        <v>228</v>
+      </c>
+      <c r="F651" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G651" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H651" s="1">
+        <v>80207</v>
+      </c>
+      <c r="J651" t="s">
+        <v>229</v>
+      </c>
+      <c r="K651" t="s">
+        <v>230</v>
+      </c>
+      <c r="L651" t="s">
+        <v>231</v>
+      </c>
+      <c r="M651" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="652" spans="1:13">
+      <c r="A652">
+        <v>1808</v>
+      </c>
+      <c r="B652" t="s">
+        <v>23</v>
+      </c>
+      <c r="C652" t="s">
+        <v>24</v>
+      </c>
+      <c r="D652" t="s">
+        <v>233</v>
+      </c>
+      <c r="E652" t="s">
+        <v>234</v>
+      </c>
+      <c r="F652" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G652" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H652" s="1">
+        <v>950</v>
+      </c>
+      <c r="J652" t="s">
+        <v>27</v>
+      </c>
+      <c r="K652" t="s">
+        <v>28</v>
+      </c>
+      <c r="L652" t="s">
+        <v>235</v>
+      </c>
+      <c r="M652" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="653" spans="1:13">
+      <c r="A653">
+        <v>1809</v>
+      </c>
+      <c r="B653" t="s">
+        <v>49</v>
+      </c>
+      <c r="C653" t="s">
+        <v>50</v>
+      </c>
+      <c r="D653" t="s">
+        <v>237</v>
+      </c>
+      <c r="E653" t="s">
+        <v>238</v>
+      </c>
+      <c r="F653" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G653" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H653" s="1">
+        <v>-75198</v>
+      </c>
+      <c r="J653" t="s">
+        <v>55</v>
+      </c>
+      <c r="K653" t="s">
+        <v>56</v>
+      </c>
+      <c r="L653" t="s">
+        <v>239</v>
+      </c>
+      <c r="M653" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="654" spans="1:13">
+      <c r="A654">
+        <v>1810</v>
+      </c>
+      <c r="B654" t="s">
+        <v>49</v>
+      </c>
+      <c r="C654" t="s">
+        <v>50</v>
+      </c>
+      <c r="D654" t="s">
+        <v>237</v>
+      </c>
+      <c r="E654" t="s">
+        <v>238</v>
+      </c>
+      <c r="F654" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G654" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H654" s="1">
+        <v>47354</v>
+      </c>
+      <c r="J654" t="s">
+        <v>241</v>
+      </c>
+      <c r="K654" t="s">
+        <v>242</v>
+      </c>
+      <c r="L654" t="s">
+        <v>239</v>
+      </c>
+      <c r="M654" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="655" spans="1:13">
+      <c r="A655">
+        <v>1811</v>
+      </c>
+      <c r="B655" t="s">
+        <v>49</v>
+      </c>
+      <c r="C655" t="s">
+        <v>50</v>
+      </c>
+      <c r="D655" t="s">
+        <v>237</v>
+      </c>
+      <c r="E655" t="s">
+        <v>238</v>
+      </c>
+      <c r="F655" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G655" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H655" s="1">
+        <v>437</v>
+      </c>
+      <c r="J655" t="s">
+        <v>89</v>
+      </c>
+      <c r="K655" t="s">
+        <v>90</v>
+      </c>
+      <c r="L655" t="s">
+        <v>243</v>
+      </c>
+      <c r="M655" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="656" spans="1:13">
+      <c r="A656">
+        <v>1812</v>
+      </c>
+      <c r="B656" t="s">
+        <v>142</v>
+      </c>
+      <c r="C656" t="s">
+        <v>143</v>
+      </c>
+      <c r="D656" t="s">
+        <v>237</v>
+      </c>
+      <c r="E656" t="s">
+        <v>238</v>
+      </c>
+      <c r="F656" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G656" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H656" s="1">
+        <v>55643</v>
+      </c>
+      <c r="J656" t="s">
+        <v>245</v>
+      </c>
+      <c r="K656" t="s">
+        <v>246</v>
+      </c>
+      <c r="L656" t="s">
+        <v>247</v>
+      </c>
+      <c r="M656" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="657" spans="1:13">
+      <c r="A657">
+        <v>1813</v>
+      </c>
+      <c r="B657" t="s">
+        <v>57</v>
+      </c>
+      <c r="C657" t="s">
+        <v>58</v>
+      </c>
+      <c r="D657" t="s">
+        <v>237</v>
+      </c>
+      <c r="E657" t="s">
+        <v>238</v>
+      </c>
+      <c r="F657" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G657" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H657" s="1">
+        <v>620592</v>
+      </c>
+      <c r="J657" t="s">
+        <v>229</v>
+      </c>
+      <c r="K657" t="s">
+        <v>230</v>
+      </c>
+      <c r="L657" t="s">
+        <v>249</v>
+      </c>
+      <c r="M657" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="658" spans="1:13">
+      <c r="A658">
+        <v>1814</v>
+      </c>
+      <c r="B658" t="s">
+        <v>57</v>
+      </c>
+      <c r="C658" t="s">
+        <v>58</v>
+      </c>
+      <c r="D658" t="s">
+        <v>237</v>
+      </c>
+      <c r="E658" t="s">
+        <v>238</v>
+      </c>
+      <c r="F658" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G658" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H658" s="1">
+        <v>-501886</v>
+      </c>
+      <c r="J658" t="s">
+        <v>59</v>
+      </c>
+      <c r="K658" t="s">
+        <v>60</v>
+      </c>
+      <c r="L658" t="s">
+        <v>239</v>
+      </c>
+      <c r="M658" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="659" spans="1:13">
+      <c r="A659">
+        <v>1815</v>
+      </c>
+      <c r="B659" t="s">
+        <v>57</v>
+      </c>
+      <c r="C659" t="s">
+        <v>58</v>
+      </c>
+      <c r="D659" t="s">
+        <v>237</v>
+      </c>
+      <c r="E659" t="s">
+        <v>238</v>
+      </c>
+      <c r="F659" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G659" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H659" s="1">
+        <v>-163572</v>
+      </c>
+      <c r="J659" t="s">
+        <v>59</v>
+      </c>
+      <c r="K659" t="s">
+        <v>60</v>
+      </c>
+      <c r="L659" t="s">
+        <v>251</v>
+      </c>
+      <c r="M659" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="660" spans="1:13">
+      <c r="A660">
+        <v>1816</v>
+      </c>
+      <c r="B660" t="s">
+        <v>57</v>
+      </c>
+      <c r="C660" t="s">
+        <v>58</v>
+      </c>
+      <c r="D660" t="s">
+        <v>237</v>
+      </c>
+      <c r="E660" t="s">
+        <v>238</v>
+      </c>
+      <c r="F660" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G660" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H660" s="1">
+        <v>-79985</v>
+      </c>
+      <c r="J660" t="s">
+        <v>59</v>
+      </c>
+      <c r="K660" t="s">
+        <v>60</v>
+      </c>
+      <c r="L660" t="s">
+        <v>249</v>
+      </c>
+      <c r="M660" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="661" spans="1:13">
+      <c r="A661">
+        <v>1817</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C661" t="s">
+        <v>536</v>
+      </c>
+      <c r="D661" t="s">
+        <v>237</v>
+      </c>
+      <c r="E661" t="s">
+        <v>238</v>
+      </c>
+      <c r="F661" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G661" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H661" s="1">
+        <v>265980</v>
+      </c>
+      <c r="J661" t="s">
+        <v>1045</v>
+      </c>
+      <c r="K661" t="s">
+        <v>1046</v>
+      </c>
+      <c r="L661" t="s">
+        <v>803</v>
+      </c>
+      <c r="M661" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="662" spans="1:13">
+      <c r="A662">
+        <v>1818</v>
+      </c>
+      <c r="B662" t="s">
+        <v>57</v>
+      </c>
+      <c r="C662" t="s">
+        <v>58</v>
+      </c>
+      <c r="D662" t="s">
+        <v>253</v>
+      </c>
+      <c r="E662" t="s">
+        <v>254</v>
+      </c>
+      <c r="F662" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G662" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H662" s="1">
+        <v>-30635</v>
+      </c>
+      <c r="J662" t="s">
+        <v>59</v>
+      </c>
+      <c r="K662" t="s">
+        <v>60</v>
+      </c>
+      <c r="L662" t="s">
+        <v>255</v>
+      </c>
+      <c r="M662" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="663" spans="1:13">
+      <c r="A663">
+        <v>1819</v>
+      </c>
+      <c r="B663" t="s">
+        <v>257</v>
+      </c>
+      <c r="C663" t="s">
+        <v>258</v>
+      </c>
+      <c r="D663" t="s">
+        <v>259</v>
+      </c>
+      <c r="E663" t="s">
+        <v>260</v>
+      </c>
+      <c r="F663" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G663" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H663" s="1">
+        <v>1493</v>
+      </c>
+      <c r="J663" t="s">
+        <v>261</v>
+      </c>
+      <c r="K663" t="s">
+        <v>262</v>
+      </c>
+      <c r="L663" t="s">
+        <v>263</v>
+      </c>
+      <c r="M663" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="664" spans="1:13">
+      <c r="A664">
+        <v>1820</v>
+      </c>
+      <c r="B664" t="s">
+        <v>257</v>
+      </c>
+      <c r="C664" t="s">
+        <v>258</v>
+      </c>
+      <c r="D664" t="s">
+        <v>259</v>
+      </c>
+      <c r="E664" t="s">
+        <v>260</v>
+      </c>
+      <c r="F664" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G664" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H664" s="1">
+        <v>5198</v>
+      </c>
+      <c r="J664" t="s">
+        <v>261</v>
+      </c>
+      <c r="K664" t="s">
+        <v>262</v>
+      </c>
+      <c r="L664" t="s">
+        <v>265</v>
+      </c>
+      <c r="M664" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="665" spans="1:13">
+      <c r="A665">
+        <v>1821</v>
+      </c>
+      <c r="B665" t="s">
+        <v>257</v>
+      </c>
+      <c r="C665" t="s">
+        <v>258</v>
+      </c>
+      <c r="D665" t="s">
+        <v>259</v>
+      </c>
+      <c r="E665" t="s">
+        <v>260</v>
+      </c>
+      <c r="F665" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G665" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H665" s="1">
+        <v>19825</v>
+      </c>
+      <c r="J665" t="s">
+        <v>261</v>
+      </c>
+      <c r="K665" t="s">
+        <v>262</v>
+      </c>
+      <c r="L665" t="s">
+        <v>267</v>
+      </c>
+      <c r="M665" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="666" spans="1:13">
+      <c r="A666">
+        <v>1822</v>
+      </c>
+      <c r="B666" t="s">
+        <v>257</v>
+      </c>
+      <c r="C666" t="s">
+        <v>258</v>
+      </c>
+      <c r="D666" t="s">
+        <v>259</v>
+      </c>
+      <c r="E666" t="s">
+        <v>260</v>
+      </c>
+      <c r="F666" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G666" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H666" s="1">
+        <v>77658</v>
+      </c>
+      <c r="J666" t="s">
+        <v>261</v>
+      </c>
+      <c r="K666" t="s">
+        <v>262</v>
+      </c>
+      <c r="L666" t="s">
+        <v>269</v>
+      </c>
+      <c r="M666" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="667" spans="1:13">
+      <c r="A667">
+        <v>1823</v>
+      </c>
+      <c r="B667" t="s">
+        <v>257</v>
+      </c>
+      <c r="C667" t="s">
+        <v>258</v>
+      </c>
+      <c r="D667" t="s">
+        <v>259</v>
+      </c>
+      <c r="E667" t="s">
+        <v>260</v>
+      </c>
+      <c r="F667" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G667" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H667" s="1">
+        <v>12712</v>
+      </c>
+      <c r="J667" t="s">
+        <v>271</v>
+      </c>
+      <c r="K667" t="s">
+        <v>272</v>
+      </c>
+      <c r="L667" t="s">
+        <v>263</v>
+      </c>
+      <c r="M667" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="668" spans="1:13">
+      <c r="A668">
+        <v>1824</v>
+      </c>
+      <c r="B668" t="s">
+        <v>257</v>
+      </c>
+      <c r="C668" t="s">
+        <v>258</v>
+      </c>
+      <c r="D668" t="s">
+        <v>259</v>
+      </c>
+      <c r="E668" t="s">
+        <v>260</v>
+      </c>
+      <c r="F668" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G668" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H668" s="1">
+        <v>2539</v>
+      </c>
+      <c r="J668" t="s">
+        <v>271</v>
+      </c>
+      <c r="K668" t="s">
+        <v>272</v>
+      </c>
+      <c r="L668" t="s">
+        <v>267</v>
+      </c>
+      <c r="M668" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="669" spans="1:13">
+      <c r="A669">
+        <v>1825</v>
+      </c>
+      <c r="B669" t="s">
+        <v>257</v>
+      </c>
+      <c r="C669" t="s">
+        <v>258</v>
+      </c>
+      <c r="D669" t="s">
+        <v>259</v>
+      </c>
+      <c r="E669" t="s">
+        <v>260</v>
+      </c>
+      <c r="F669" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G669" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H669" s="1">
+        <v>3515</v>
+      </c>
+      <c r="J669" t="s">
+        <v>273</v>
+      </c>
+      <c r="K669" t="s">
+        <v>274</v>
+      </c>
+      <c r="L669" t="s">
+        <v>265</v>
+      </c>
+      <c r="M669" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="670" spans="1:13">
+      <c r="A670">
+        <v>1826</v>
+      </c>
+      <c r="B670" t="s">
+        <v>57</v>
+      </c>
+      <c r="C670" t="s">
+        <v>58</v>
+      </c>
+      <c r="D670" t="s">
+        <v>259</v>
+      </c>
+      <c r="E670" t="s">
+        <v>260</v>
+      </c>
+      <c r="F670" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G670" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H670" s="1">
+        <v>1100</v>
+      </c>
+      <c r="J670" t="s">
+        <v>59</v>
+      </c>
+      <c r="K670" t="s">
+        <v>60</v>
+      </c>
+      <c r="L670" t="s">
+        <v>840</v>
+      </c>
+      <c r="M670" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="671" spans="1:13">
+      <c r="A671">
+        <v>1827</v>
+      </c>
+      <c r="B671" t="s">
+        <v>57</v>
+      </c>
+      <c r="C671" t="s">
+        <v>58</v>
+      </c>
+      <c r="D671" t="s">
+        <v>259</v>
+      </c>
+      <c r="E671" t="s">
+        <v>260</v>
+      </c>
+      <c r="F671" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G671" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H671" s="1">
+        <v>2300175</v>
+      </c>
+      <c r="J671" t="s">
+        <v>275</v>
+      </c>
+      <c r="K671" t="s">
+        <v>276</v>
+      </c>
+      <c r="L671" t="s">
+        <v>263</v>
+      </c>
+      <c r="M671" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="672" spans="1:13">
+      <c r="A672">
+        <v>1828</v>
+      </c>
+      <c r="B672" t="s">
+        <v>57</v>
+      </c>
+      <c r="C672" t="s">
+        <v>58</v>
+      </c>
+      <c r="D672" t="s">
+        <v>259</v>
+      </c>
+      <c r="E672" t="s">
+        <v>260</v>
+      </c>
+      <c r="F672" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G672" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H672" s="1">
+        <v>50732</v>
+      </c>
+      <c r="J672" t="s">
+        <v>275</v>
+      </c>
+      <c r="K672" t="s">
+        <v>276</v>
+      </c>
+      <c r="L672" t="s">
+        <v>265</v>
+      </c>
+      <c r="M672" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="673" spans="1:13">
+      <c r="A673">
+        <v>1829</v>
+      </c>
+      <c r="B673" t="s">
+        <v>49</v>
+      </c>
+      <c r="C673" t="s">
+        <v>50</v>
+      </c>
+      <c r="D673" t="s">
+        <v>259</v>
+      </c>
+      <c r="E673" t="s">
+        <v>260</v>
+      </c>
+      <c r="F673" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G673" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H673" s="1">
+        <v>2351</v>
+      </c>
+      <c r="J673" t="s">
+        <v>51</v>
+      </c>
+      <c r="K673" t="s">
+        <v>52</v>
+      </c>
+      <c r="L673" t="s">
+        <v>263</v>
+      </c>
+      <c r="M673" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="674" spans="1:13">
+      <c r="A674">
+        <v>1830</v>
+      </c>
+      <c r="B674" t="s">
+        <v>49</v>
+      </c>
+      <c r="C674" t="s">
+        <v>50</v>
+      </c>
+      <c r="D674" t="s">
+        <v>277</v>
+      </c>
+      <c r="E674" t="s">
+        <v>278</v>
+      </c>
+      <c r="F674" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G674" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H674" s="1">
+        <v>-1093835</v>
+      </c>
+      <c r="J674" t="s">
+        <v>55</v>
+      </c>
+      <c r="K674" t="s">
+        <v>56</v>
+      </c>
+      <c r="L674" t="s">
+        <v>279</v>
+      </c>
+      <c r="M674" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="675" spans="1:13">
+      <c r="A675">
+        <v>1831</v>
+      </c>
+      <c r="B675" t="s">
+        <v>49</v>
+      </c>
+      <c r="C675" t="s">
+        <v>50</v>
+      </c>
+      <c r="D675" t="s">
+        <v>281</v>
+      </c>
+      <c r="E675" t="s">
+        <v>282</v>
+      </c>
+      <c r="F675" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G675" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H675" s="1">
+        <v>154128</v>
+      </c>
+      <c r="J675" t="s">
+        <v>51</v>
+      </c>
+      <c r="K675" t="s">
+        <v>52</v>
+      </c>
+      <c r="L675" t="s">
+        <v>283</v>
+      </c>
+      <c r="M675" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="676" spans="1:13">
+      <c r="A676">
+        <v>1832</v>
+      </c>
+      <c r="B676" t="s">
+        <v>142</v>
+      </c>
+      <c r="C676" t="s">
+        <v>143</v>
+      </c>
+      <c r="D676" t="s">
+        <v>285</v>
+      </c>
+      <c r="E676" t="s">
+        <v>286</v>
+      </c>
+      <c r="F676" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G676" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H676" s="1">
+        <v>5615</v>
+      </c>
+      <c r="J676" t="s">
+        <v>287</v>
+      </c>
+      <c r="K676" t="s">
+        <v>288</v>
+      </c>
+      <c r="L676" t="s">
+        <v>289</v>
+      </c>
+      <c r="M676" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="677" spans="1:13">
+      <c r="A677">
+        <v>1833</v>
+      </c>
+      <c r="B677" t="s">
+        <v>23</v>
+      </c>
+      <c r="C677" t="s">
+        <v>24</v>
+      </c>
+      <c r="D677" t="s">
+        <v>285</v>
+      </c>
+      <c r="E677" t="s">
+        <v>286</v>
+      </c>
+      <c r="F677" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G677" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H677" s="1">
+        <v>2959</v>
+      </c>
+      <c r="J677" t="s">
+        <v>291</v>
+      </c>
+      <c r="K677" t="s">
+        <v>292</v>
+      </c>
+      <c r="L677" t="s">
+        <v>293</v>
+      </c>
+      <c r="M677" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="678" spans="1:13">
+      <c r="A678">
+        <v>1834</v>
+      </c>
+      <c r="B678" t="s">
+        <v>188</v>
+      </c>
+      <c r="C678" t="s">
+        <v>189</v>
+      </c>
+      <c r="D678" t="s">
+        <v>295</v>
+      </c>
+      <c r="E678" t="s">
+        <v>296</v>
+      </c>
+      <c r="F678" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G678" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H678" s="1">
+        <v>37212</v>
+      </c>
+      <c r="J678" t="s">
+        <v>1047</v>
+      </c>
+      <c r="K678" t="s">
+        <v>1048</v>
+      </c>
+      <c r="L678" t="s">
+        <v>876</v>
+      </c>
+      <c r="M678" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="679" spans="1:13">
+      <c r="A679">
+        <v>1835</v>
+      </c>
+      <c r="B679" t="s">
+        <v>155</v>
+      </c>
+      <c r="C679" t="s">
+        <v>156</v>
+      </c>
+      <c r="D679" t="s">
+        <v>295</v>
+      </c>
+      <c r="E679" t="s">
+        <v>296</v>
+      </c>
+      <c r="F679" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G679" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H679" s="1">
+        <v>62027</v>
+      </c>
+      <c r="J679" t="s">
+        <v>157</v>
+      </c>
+      <c r="K679" t="s">
+        <v>158</v>
+      </c>
+      <c r="L679" t="s">
+        <v>297</v>
+      </c>
+      <c r="M679" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="680" spans="1:13">
+      <c r="A680">
+        <v>1836</v>
+      </c>
+      <c r="B680" t="s">
+        <v>57</v>
+      </c>
+      <c r="C680" t="s">
+        <v>58</v>
+      </c>
+      <c r="D680" t="s">
+        <v>295</v>
+      </c>
+      <c r="E680" t="s">
+        <v>296</v>
+      </c>
+      <c r="F680" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G680" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H680" s="1">
+        <v>2498825</v>
+      </c>
+      <c r="J680" t="s">
+        <v>59</v>
+      </c>
+      <c r="K680" t="s">
+        <v>60</v>
+      </c>
+      <c r="L680" t="s">
+        <v>297</v>
+      </c>
+      <c r="M680" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="681" spans="1:13">
+      <c r="A681">
+        <v>1837</v>
+      </c>
+      <c r="B681" t="s">
+        <v>299</v>
+      </c>
+      <c r="C681" t="s">
+        <v>300</v>
+      </c>
+      <c r="D681" t="s">
+        <v>301</v>
+      </c>
+      <c r="E681" t="s">
+        <v>302</v>
+      </c>
+      <c r="F681" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G681" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H681" s="1">
+        <v>-826170</v>
+      </c>
+      <c r="J681" t="s">
+        <v>303</v>
+      </c>
+      <c r="K681" t="s">
+        <v>304</v>
+      </c>
+      <c r="L681" t="s">
+        <v>305</v>
+      </c>
+      <c r="M681" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="682" spans="1:13">
+      <c r="A682">
+        <v>1838</v>
+      </c>
+      <c r="B682" t="s">
+        <v>49</v>
+      </c>
+      <c r="C682" t="s">
+        <v>50</v>
+      </c>
+      <c r="D682" t="s">
+        <v>307</v>
+      </c>
+      <c r="E682" t="s">
+        <v>308</v>
+      </c>
+      <c r="F682" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G682" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H682" s="1">
+        <v>165</v>
+      </c>
+      <c r="J682" t="s">
+        <v>51</v>
+      </c>
+      <c r="K682" t="s">
+        <v>52</v>
+      </c>
+      <c r="L682" t="s">
+        <v>309</v>
+      </c>
+      <c r="M682" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="683" spans="1:13">
+      <c r="A683">
+        <v>1839</v>
+      </c>
+      <c r="B683" t="s">
+        <v>49</v>
+      </c>
+      <c r="C683" t="s">
+        <v>50</v>
+      </c>
+      <c r="D683" t="s">
+        <v>307</v>
+      </c>
+      <c r="E683" t="s">
+        <v>308</v>
+      </c>
+      <c r="F683" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G683" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H683" s="1">
+        <v>4380</v>
+      </c>
+      <c r="J683" t="s">
+        <v>55</v>
+      </c>
+      <c r="K683" t="s">
+        <v>56</v>
+      </c>
+      <c r="L683" t="s">
+        <v>311</v>
+      </c>
+      <c r="M683" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="684" spans="1:13">
+      <c r="A684">
+        <v>1840</v>
+      </c>
+      <c r="B684" t="s">
+        <v>49</v>
+      </c>
+      <c r="C684" t="s">
+        <v>50</v>
+      </c>
+      <c r="D684" t="s">
+        <v>307</v>
+      </c>
+      <c r="E684" t="s">
+        <v>308</v>
+      </c>
+      <c r="F684" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G684" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H684" s="1">
+        <v>434</v>
+      </c>
+      <c r="J684" t="s">
+        <v>55</v>
+      </c>
+      <c r="K684" t="s">
+        <v>56</v>
+      </c>
+      <c r="L684" t="s">
+        <v>309</v>
+      </c>
+      <c r="M684" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="685" spans="1:13">
+      <c r="A685">
+        <v>1841</v>
+      </c>
+      <c r="B685" t="s">
+        <v>57</v>
+      </c>
+      <c r="C685" t="s">
+        <v>58</v>
+      </c>
+      <c r="D685" t="s">
+        <v>307</v>
+      </c>
+      <c r="E685" t="s">
+        <v>308</v>
+      </c>
+      <c r="F685" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G685" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H685" s="1">
+        <v>391967</v>
+      </c>
+      <c r="J685" t="s">
+        <v>59</v>
+      </c>
+      <c r="K685" t="s">
+        <v>60</v>
+      </c>
+      <c r="L685" t="s">
+        <v>313</v>
+      </c>
+      <c r="M685" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="686" spans="1:13">
+      <c r="A686">
+        <v>1842</v>
+      </c>
+      <c r="B686" t="s">
+        <v>49</v>
+      </c>
+      <c r="C686" t="s">
+        <v>50</v>
+      </c>
+      <c r="D686" t="s">
+        <v>315</v>
+      </c>
+      <c r="E686" t="s">
+        <v>316</v>
+      </c>
+      <c r="F686" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G686" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H686" s="1">
+        <v>134</v>
+      </c>
+      <c r="J686" t="s">
+        <v>85</v>
+      </c>
+      <c r="K686" t="s">
+        <v>86</v>
+      </c>
+      <c r="L686" t="s">
+        <v>317</v>
+      </c>
+      <c r="M686" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="687" spans="1:13">
+      <c r="A687">
+        <v>1843</v>
+      </c>
+      <c r="B687" t="s">
+        <v>49</v>
+      </c>
+      <c r="C687" t="s">
+        <v>50</v>
+      </c>
+      <c r="D687" t="s">
+        <v>315</v>
+      </c>
+      <c r="E687" t="s">
+        <v>316</v>
+      </c>
+      <c r="F687" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G687" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H687" s="1">
+        <v>5470</v>
+      </c>
+      <c r="J687" t="s">
+        <v>89</v>
+      </c>
+      <c r="K687" t="s">
+        <v>90</v>
+      </c>
+      <c r="L687" t="s">
+        <v>319</v>
+      </c>
+      <c r="M687" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="688" spans="1:13">
+      <c r="A688">
+        <v>1844</v>
+      </c>
+      <c r="B688" t="s">
+        <v>23</v>
+      </c>
+      <c r="C688" t="s">
+        <v>24</v>
+      </c>
+      <c r="D688" t="s">
+        <v>315</v>
+      </c>
+      <c r="E688" t="s">
+        <v>316</v>
+      </c>
+      <c r="F688" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G688" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H688" s="1">
+        <v>5770</v>
+      </c>
+      <c r="J688" t="s">
+        <v>1049</v>
+      </c>
+      <c r="K688" t="s">
+        <v>1050</v>
+      </c>
+      <c r="L688" t="s">
+        <v>319</v>
+      </c>
+      <c r="M688" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="689" spans="1:13">
+      <c r="A689">
+        <v>1845</v>
+      </c>
+      <c r="B689" t="s">
+        <v>174</v>
+      </c>
+      <c r="C689" t="s">
+        <v>175</v>
+      </c>
+      <c r="D689" t="s">
+        <v>315</v>
+      </c>
+      <c r="E689" t="s">
+        <v>316</v>
+      </c>
+      <c r="F689" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G689" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H689" s="1">
+        <v>2100675</v>
+      </c>
+      <c r="J689" t="s">
+        <v>325</v>
+      </c>
+      <c r="K689" t="s">
+        <v>326</v>
+      </c>
+      <c r="L689" t="s">
+        <v>323</v>
+      </c>
+      <c r="M689" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="690" spans="1:13">
+      <c r="A690">
+        <v>1846</v>
+      </c>
+      <c r="B690" t="s">
+        <v>110</v>
+      </c>
+      <c r="C690" t="s">
+        <v>111</v>
+      </c>
+      <c r="D690" t="s">
+        <v>315</v>
+      </c>
+      <c r="E690" t="s">
+        <v>316</v>
+      </c>
+      <c r="F690" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G690" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H690" s="1">
+        <v>285073</v>
+      </c>
+      <c r="J690" t="s">
+        <v>321</v>
+      </c>
+      <c r="K690" t="s">
+        <v>322</v>
+      </c>
+      <c r="L690" t="s">
+        <v>323</v>
+      </c>
+      <c r="M690" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="691" spans="1:13">
+      <c r="A691">
+        <v>1847</v>
+      </c>
+      <c r="B691" t="s">
+        <v>49</v>
+      </c>
+      <c r="C691" t="s">
+        <v>50</v>
+      </c>
+      <c r="D691" t="s">
+        <v>327</v>
+      </c>
+      <c r="E691" t="s">
+        <v>328</v>
+      </c>
+      <c r="F691" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G691" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H691" s="1">
+        <v>4367</v>
+      </c>
+      <c r="J691" t="s">
+        <v>1051</v>
+      </c>
+      <c r="K691" t="s">
+        <v>1052</v>
+      </c>
+      <c r="L691" t="s">
+        <v>331</v>
+      </c>
+      <c r="M691" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="692" spans="1:13">
+      <c r="A692">
+        <v>1848</v>
+      </c>
+      <c r="B692" t="s">
+        <v>49</v>
+      </c>
+      <c r="C692" t="s">
+        <v>50</v>
+      </c>
+      <c r="D692" t="s">
+        <v>327</v>
+      </c>
+      <c r="E692" t="s">
+        <v>328</v>
+      </c>
+      <c r="F692" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G692" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H692" s="1">
+        <v>5716</v>
+      </c>
+      <c r="J692" t="s">
+        <v>329</v>
+      </c>
+      <c r="K692" t="s">
+        <v>330</v>
+      </c>
+      <c r="L692" t="s">
+        <v>331</v>
+      </c>
+      <c r="M692" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="693" spans="1:13">
+      <c r="A693">
+        <v>1849</v>
+      </c>
+      <c r="B693" t="s">
+        <v>49</v>
+      </c>
+      <c r="C693" t="s">
+        <v>50</v>
+      </c>
+      <c r="D693" t="s">
+        <v>327</v>
+      </c>
+      <c r="E693" t="s">
+        <v>328</v>
+      </c>
+      <c r="F693" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G693" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H693" s="1">
+        <v>14719</v>
+      </c>
+      <c r="J693" t="s">
+        <v>333</v>
+      </c>
+      <c r="K693" t="s">
+        <v>334</v>
+      </c>
+      <c r="L693" t="s">
+        <v>335</v>
+      </c>
+      <c r="M693" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="694" spans="1:13">
+      <c r="A694">
+        <v>1850</v>
+      </c>
+      <c r="B694" t="s">
+        <v>49</v>
+      </c>
+      <c r="C694" t="s">
+        <v>50</v>
+      </c>
+      <c r="D694" t="s">
+        <v>327</v>
+      </c>
+      <c r="E694" t="s">
+        <v>328</v>
+      </c>
+      <c r="F694" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G694" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H694" s="1">
+        <v>24899</v>
+      </c>
+      <c r="J694" t="s">
+        <v>337</v>
+      </c>
+      <c r="K694" t="s">
+        <v>338</v>
+      </c>
+      <c r="L694" t="s">
+        <v>331</v>
+      </c>
+      <c r="M694" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="695" spans="1:13">
+      <c r="A695">
+        <v>1851</v>
+      </c>
+      <c r="B695" t="s">
+        <v>142</v>
+      </c>
+      <c r="C695" t="s">
+        <v>143</v>
+      </c>
+      <c r="D695" t="s">
+        <v>327</v>
+      </c>
+      <c r="E695" t="s">
+        <v>328</v>
+      </c>
+      <c r="F695" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G695" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H695" s="1">
+        <v>20850</v>
+      </c>
+      <c r="J695" t="s">
+        <v>339</v>
+      </c>
+      <c r="K695" t="s">
+        <v>340</v>
+      </c>
+      <c r="L695" t="s">
+        <v>331</v>
+      </c>
+      <c r="M695" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="696" spans="1:13">
+      <c r="A696">
+        <v>1852</v>
+      </c>
+      <c r="B696" t="s">
+        <v>142</v>
+      </c>
+      <c r="C696" t="s">
+        <v>143</v>
+      </c>
+      <c r="D696" t="s">
+        <v>327</v>
+      </c>
+      <c r="E696" t="s">
+        <v>328</v>
+      </c>
+      <c r="F696" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G696" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H696" s="1">
+        <v>3048</v>
+      </c>
+      <c r="J696" t="s">
+        <v>1053</v>
+      </c>
+      <c r="K696" t="s">
+        <v>1054</v>
+      </c>
+      <c r="L696" t="s">
+        <v>335</v>
+      </c>
+      <c r="M696" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="697" spans="1:13">
+      <c r="A697">
+        <v>1853</v>
+      </c>
+      <c r="B697" t="s">
+        <v>73</v>
+      </c>
+      <c r="C697" t="s">
+        <v>74</v>
+      </c>
+      <c r="D697" t="s">
+        <v>327</v>
+      </c>
+      <c r="E697" t="s">
+        <v>328</v>
+      </c>
+      <c r="F697" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G697" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H697" s="1">
+        <v>1223</v>
+      </c>
+      <c r="J697" t="s">
+        <v>1055</v>
+      </c>
+      <c r="K697" t="s">
+        <v>1056</v>
+      </c>
+      <c r="L697" t="s">
+        <v>331</v>
+      </c>
+      <c r="M697" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="698" spans="1:13">
+      <c r="A698">
+        <v>1854</v>
+      </c>
+      <c r="B698" t="s">
+        <v>23</v>
+      </c>
+      <c r="C698" t="s">
+        <v>24</v>
+      </c>
+      <c r="D698" t="s">
+        <v>327</v>
+      </c>
+      <c r="E698" t="s">
+        <v>328</v>
+      </c>
+      <c r="F698" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G698" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H698" s="1">
+        <v>1968869</v>
+      </c>
+      <c r="J698" t="s">
+        <v>341</v>
+      </c>
+      <c r="K698" t="s">
+        <v>342</v>
+      </c>
+      <c r="L698" t="s">
+        <v>343</v>
+      </c>
+      <c r="M698" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="699" spans="1:13">
+      <c r="A699">
+        <v>1855</v>
+      </c>
+      <c r="B699" t="s">
+        <v>23</v>
+      </c>
+      <c r="C699" t="s">
+        <v>24</v>
+      </c>
+      <c r="D699" t="s">
+        <v>327</v>
+      </c>
+      <c r="E699" t="s">
+        <v>328</v>
+      </c>
+      <c r="F699" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G699" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H699" s="1">
+        <v>6998</v>
+      </c>
+      <c r="J699" t="s">
+        <v>1057</v>
+      </c>
+      <c r="K699" t="s">
+        <v>1058</v>
+      </c>
+      <c r="L699" t="s">
+        <v>343</v>
+      </c>
+      <c r="M699" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="700" spans="1:13">
+      <c r="A700">
+        <v>1856</v>
+      </c>
+      <c r="B700" t="s">
+        <v>23</v>
+      </c>
+      <c r="C700" t="s">
+        <v>24</v>
+      </c>
+      <c r="D700" t="s">
+        <v>327</v>
+      </c>
+      <c r="E700" t="s">
+        <v>328</v>
+      </c>
+      <c r="F700" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G700" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H700" s="1">
+        <v>1150</v>
+      </c>
+      <c r="J700" t="s">
+        <v>1059</v>
+      </c>
+      <c r="K700" t="s">
+        <v>1060</v>
+      </c>
+      <c r="L700" t="s">
+        <v>343</v>
+      </c>
+      <c r="M700" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="701" spans="1:13">
+      <c r="A701">
+        <v>1857</v>
+      </c>
+      <c r="B701" t="s">
+        <v>49</v>
+      </c>
+      <c r="C701" t="s">
+        <v>50</v>
+      </c>
+      <c r="D701" t="s">
+        <v>345</v>
+      </c>
+      <c r="E701" t="s">
+        <v>346</v>
+      </c>
+      <c r="F701" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G701" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H701" s="1">
+        <v>29250</v>
+      </c>
+      <c r="J701" t="s">
+        <v>89</v>
+      </c>
+      <c r="K701" t="s">
+        <v>90</v>
+      </c>
+      <c r="L701" t="s">
+        <v>990</v>
+      </c>
+      <c r="M701" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="702" spans="1:13">
+      <c r="A702">
+        <v>1858</v>
+      </c>
+      <c r="B702" t="s">
+        <v>57</v>
+      </c>
+      <c r="C702" t="s">
+        <v>58</v>
+      </c>
+      <c r="D702" t="s">
+        <v>345</v>
+      </c>
+      <c r="E702" t="s">
+        <v>346</v>
+      </c>
+      <c r="F702" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G702" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H702" s="1">
+        <v>308579</v>
+      </c>
+      <c r="J702" t="s">
+        <v>59</v>
+      </c>
+      <c r="K702" t="s">
+        <v>60</v>
+      </c>
+      <c r="L702" t="s">
+        <v>349</v>
+      </c>
+      <c r="M702" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="703" spans="1:13">
+      <c r="A703">
+        <v>1859</v>
+      </c>
+      <c r="B703" t="s">
+        <v>57</v>
+      </c>
+      <c r="C703" t="s">
+        <v>58</v>
+      </c>
+      <c r="D703" t="s">
+        <v>345</v>
+      </c>
+      <c r="E703" t="s">
+        <v>346</v>
+      </c>
+      <c r="F703" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G703" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H703" s="1">
+        <v>677600</v>
+      </c>
+      <c r="J703" t="s">
+        <v>59</v>
+      </c>
+      <c r="K703" t="s">
+        <v>60</v>
+      </c>
+      <c r="L703" t="s">
+        <v>351</v>
+      </c>
+      <c r="M703" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="704" spans="1:13">
+      <c r="A704">
+        <v>1860</v>
+      </c>
+      <c r="B704" t="s">
+        <v>57</v>
+      </c>
+      <c r="C704" t="s">
+        <v>58</v>
+      </c>
+      <c r="D704" t="s">
+        <v>345</v>
+      </c>
+      <c r="E704" t="s">
+        <v>346</v>
+      </c>
+      <c r="F704" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G704" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H704" s="1">
+        <v>1015363</v>
+      </c>
+      <c r="J704" t="s">
+        <v>59</v>
+      </c>
+      <c r="K704" t="s">
+        <v>60</v>
+      </c>
+      <c r="L704" t="s">
+        <v>353</v>
+      </c>
+      <c r="M704" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="705" spans="1:13">
+      <c r="A705">
+        <v>1861</v>
+      </c>
+      <c r="B705" t="s">
+        <v>57</v>
+      </c>
+      <c r="C705" t="s">
+        <v>58</v>
+      </c>
+      <c r="D705" t="s">
+        <v>345</v>
+      </c>
+      <c r="E705" t="s">
+        <v>346</v>
+      </c>
+      <c r="F705" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G705" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H705" s="1">
+        <v>2692053</v>
+      </c>
+      <c r="J705" t="s">
+        <v>59</v>
+      </c>
+      <c r="K705" t="s">
+        <v>60</v>
+      </c>
+      <c r="L705" t="s">
+        <v>355</v>
+      </c>
+      <c r="M705" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="706" spans="1:13">
+      <c r="A706">
+        <v>1862</v>
+      </c>
+      <c r="B706" t="s">
+        <v>299</v>
+      </c>
+      <c r="C706" t="s">
+        <v>300</v>
+      </c>
+      <c r="D706" t="s">
+        <v>345</v>
+      </c>
+      <c r="E706" t="s">
+        <v>346</v>
+      </c>
+      <c r="F706" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G706" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H706" s="1">
+        <v>42298</v>
+      </c>
+      <c r="J706" t="s">
+        <v>303</v>
+      </c>
+      <c r="K706" t="s">
+        <v>304</v>
+      </c>
+      <c r="L706" t="s">
+        <v>353</v>
+      </c>
+      <c r="M706" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="707" spans="1:13">
+      <c r="A707">
+        <v>1863</v>
+      </c>
+      <c r="B707" t="s">
+        <v>155</v>
+      </c>
+      <c r="C707" t="s">
+        <v>156</v>
+      </c>
+      <c r="D707" t="s">
+        <v>345</v>
+      </c>
+      <c r="E707" t="s">
+        <v>346</v>
+      </c>
+      <c r="F707" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G707" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H707" s="1">
+        <v>166462</v>
+      </c>
+      <c r="J707" t="s">
+        <v>157</v>
+      </c>
+      <c r="K707" t="s">
+        <v>158</v>
+      </c>
+      <c r="L707" t="s">
+        <v>353</v>
+      </c>
+      <c r="M707" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="708" spans="1:13">
+      <c r="A708">
+        <v>1864</v>
+      </c>
+      <c r="B708" t="s">
+        <v>23</v>
+      </c>
+      <c r="C708" t="s">
+        <v>24</v>
+      </c>
+      <c r="D708" t="s">
+        <v>357</v>
+      </c>
+      <c r="E708" t="s">
+        <v>358</v>
+      </c>
+      <c r="F708" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G708" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H708" s="1">
+        <v>80569</v>
+      </c>
+      <c r="J708" t="s">
+        <v>359</v>
+      </c>
+      <c r="K708" t="s">
+        <v>360</v>
+      </c>
+      <c r="L708" t="s">
+        <v>361</v>
+      </c>
+      <c r="M708" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="709" spans="1:13">
+      <c r="A709">
+        <v>1865</v>
+      </c>
+      <c r="B709" t="s">
+        <v>23</v>
+      </c>
+      <c r="C709" t="s">
+        <v>24</v>
+      </c>
+      <c r="D709" t="s">
+        <v>363</v>
+      </c>
+      <c r="E709" t="s">
+        <v>364</v>
+      </c>
+      <c r="F709" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G709" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H709" s="1">
+        <v>2722</v>
+      </c>
+      <c r="J709" t="s">
+        <v>27</v>
+      </c>
+      <c r="K709" t="s">
+        <v>28</v>
+      </c>
+      <c r="L709" t="s">
+        <v>365</v>
+      </c>
+      <c r="M709" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="710" spans="1:13">
+      <c r="A710">
+        <v>1866</v>
+      </c>
+      <c r="B710" t="s">
+        <v>142</v>
+      </c>
+      <c r="C710" t="s">
+        <v>143</v>
+      </c>
+      <c r="D710" t="s">
+        <v>363</v>
+      </c>
+      <c r="E710" t="s">
+        <v>364</v>
+      </c>
+      <c r="F710" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G710" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H710" s="1">
+        <v>2200</v>
+      </c>
+      <c r="J710" t="s">
+        <v>1061</v>
+      </c>
+      <c r="K710" t="s">
+        <v>1062</v>
+      </c>
+      <c r="L710" t="s">
+        <v>365</v>
+      </c>
+      <c r="M710" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="711" spans="1:13">
+      <c r="A711">
+        <v>1867</v>
+      </c>
+      <c r="B711" t="s">
+        <v>142</v>
+      </c>
+      <c r="C711" t="s">
+        <v>143</v>
+      </c>
+      <c r="D711" t="s">
+        <v>363</v>
+      </c>
+      <c r="E711" t="s">
+        <v>364</v>
+      </c>
+      <c r="F711" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G711" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H711" s="1">
+        <v>-192</v>
+      </c>
+      <c r="J711" t="s">
+        <v>144</v>
+      </c>
+      <c r="K711" t="s">
+        <v>145</v>
+      </c>
+      <c r="L711" t="s">
+        <v>367</v>
+      </c>
+      <c r="M711" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="712" spans="1:13">
+      <c r="A712">
+        <v>1868</v>
+      </c>
+      <c r="B712" t="s">
+        <v>142</v>
+      </c>
+      <c r="C712" t="s">
+        <v>143</v>
+      </c>
+      <c r="D712" t="s">
+        <v>363</v>
+      </c>
+      <c r="E712" t="s">
+        <v>364</v>
+      </c>
+      <c r="F712" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G712" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H712" s="1">
+        <v>76407</v>
+      </c>
+      <c r="J712" t="s">
+        <v>144</v>
+      </c>
+      <c r="K712" t="s">
+        <v>145</v>
+      </c>
+      <c r="L712" t="s">
+        <v>369</v>
+      </c>
+      <c r="M712" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="713" spans="1:13">
+      <c r="A713">
+        <v>1869</v>
+      </c>
+      <c r="B713" t="s">
+        <v>142</v>
+      </c>
+      <c r="C713" t="s">
+        <v>143</v>
+      </c>
+      <c r="D713" t="s">
+        <v>363</v>
+      </c>
+      <c r="E713" t="s">
+        <v>364</v>
+      </c>
+      <c r="F713" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G713" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H713" s="1">
+        <v>31562</v>
+      </c>
+      <c r="J713" t="s">
+        <v>144</v>
+      </c>
+      <c r="K713" t="s">
+        <v>145</v>
+      </c>
+      <c r="L713" t="s">
+        <v>371</v>
+      </c>
+      <c r="M713" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="714" spans="1:13">
+      <c r="A714">
+        <v>1870</v>
+      </c>
+      <c r="B714" t="s">
+        <v>142</v>
+      </c>
+      <c r="C714" t="s">
+        <v>143</v>
+      </c>
+      <c r="D714" t="s">
+        <v>363</v>
+      </c>
+      <c r="E714" t="s">
+        <v>364</v>
+      </c>
+      <c r="F714" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G714" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H714" s="1">
+        <v>-1685</v>
+      </c>
+      <c r="J714" t="s">
+        <v>144</v>
+      </c>
+      <c r="K714" t="s">
+        <v>145</v>
+      </c>
+      <c r="L714" t="s">
+        <v>373</v>
+      </c>
+      <c r="M714" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="715" spans="1:13">
+      <c r="A715">
+        <v>1871</v>
+      </c>
+      <c r="B715" t="s">
+        <v>142</v>
+      </c>
+      <c r="C715" t="s">
+        <v>143</v>
+      </c>
+      <c r="D715" t="s">
+        <v>363</v>
+      </c>
+      <c r="E715" t="s">
+        <v>364</v>
+      </c>
+      <c r="F715" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G715" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H715" s="1">
+        <v>-1094</v>
+      </c>
+      <c r="J715" t="s">
+        <v>144</v>
+      </c>
+      <c r="K715" t="s">
+        <v>145</v>
+      </c>
+      <c r="L715" t="s">
+        <v>375</v>
+      </c>
+      <c r="M715" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="716" spans="1:13">
+      <c r="A716">
+        <v>1872</v>
+      </c>
+      <c r="B716" t="s">
+        <v>142</v>
+      </c>
+      <c r="C716" t="s">
+        <v>143</v>
+      </c>
+      <c r="D716" t="s">
+        <v>363</v>
+      </c>
+      <c r="E716" t="s">
+        <v>364</v>
+      </c>
+      <c r="F716" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G716" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H716" s="1">
+        <v>2311</v>
+      </c>
+      <c r="J716" t="s">
+        <v>144</v>
+      </c>
+      <c r="K716" t="s">
+        <v>145</v>
+      </c>
+      <c r="L716" t="s">
+        <v>377</v>
+      </c>
+      <c r="M716" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="717" spans="1:13">
+      <c r="A717">
+        <v>1873</v>
+      </c>
+      <c r="B717" t="s">
+        <v>142</v>
+      </c>
+      <c r="C717" t="s">
+        <v>143</v>
+      </c>
+      <c r="D717" t="s">
+        <v>363</v>
+      </c>
+      <c r="E717" t="s">
+        <v>364</v>
+      </c>
+      <c r="F717" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G717" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H717" s="1">
+        <v>-12284</v>
+      </c>
+      <c r="J717" t="s">
+        <v>144</v>
+      </c>
+      <c r="K717" t="s">
+        <v>145</v>
+      </c>
+      <c r="L717" t="s">
+        <v>379</v>
+      </c>
+      <c r="M717" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="718" spans="1:13">
+      <c r="A718">
+        <v>1874</v>
+      </c>
+      <c r="B718" t="s">
+        <v>142</v>
+      </c>
+      <c r="C718" t="s">
+        <v>143</v>
+      </c>
+      <c r="D718" t="s">
+        <v>363</v>
+      </c>
+      <c r="E718" t="s">
+        <v>364</v>
+      </c>
+      <c r="F718" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G718" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H718" s="1">
+        <v>14880</v>
+      </c>
+      <c r="J718" t="s">
+        <v>144</v>
+      </c>
+      <c r="K718" t="s">
+        <v>145</v>
+      </c>
+      <c r="L718" t="s">
+        <v>381</v>
+      </c>
+      <c r="M718" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="719" spans="1:13">
+      <c r="A719">
+        <v>1875</v>
+      </c>
+      <c r="B719" t="s">
+        <v>142</v>
+      </c>
+      <c r="C719" t="s">
+        <v>143</v>
+      </c>
+      <c r="D719" t="s">
+        <v>363</v>
+      </c>
+      <c r="E719" t="s">
+        <v>364</v>
+      </c>
+      <c r="F719" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G719" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H719" s="1">
+        <v>-7462</v>
+      </c>
+      <c r="J719" t="s">
+        <v>144</v>
+      </c>
+      <c r="K719" t="s">
+        <v>145</v>
+      </c>
+      <c r="L719" t="s">
+        <v>391</v>
+      </c>
+      <c r="M719" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="720" spans="1:13">
+      <c r="A720">
+        <v>1876</v>
+      </c>
+      <c r="B720" t="s">
+        <v>142</v>
+      </c>
+      <c r="C720" t="s">
+        <v>143</v>
+      </c>
+      <c r="D720" t="s">
+        <v>363</v>
+      </c>
+      <c r="E720" t="s">
+        <v>364</v>
+      </c>
+      <c r="F720" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G720" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H720" s="1">
+        <v>-28421</v>
+      </c>
+      <c r="J720" t="s">
+        <v>144</v>
+      </c>
+      <c r="K720" t="s">
+        <v>145</v>
+      </c>
+      <c r="L720" t="s">
+        <v>393</v>
+      </c>
+      <c r="M720" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="721" spans="1:13">
+      <c r="A721">
+        <v>1877</v>
+      </c>
+      <c r="B721" t="s">
+        <v>142</v>
+      </c>
+      <c r="C721" t="s">
+        <v>143</v>
+      </c>
+      <c r="D721" t="s">
+        <v>363</v>
+      </c>
+      <c r="E721" t="s">
+        <v>364</v>
+      </c>
+      <c r="F721" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G721" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H721" s="1">
+        <v>23928</v>
+      </c>
+      <c r="J721" t="s">
+        <v>144</v>
+      </c>
+      <c r="K721" t="s">
+        <v>145</v>
+      </c>
+      <c r="L721" t="s">
+        <v>395</v>
+      </c>
+      <c r="M721" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="722" spans="1:13">
+      <c r="A722">
+        <v>1878</v>
+      </c>
+      <c r="B722" t="s">
+        <v>142</v>
+      </c>
+      <c r="C722" t="s">
+        <v>143</v>
+      </c>
+      <c r="D722" t="s">
+        <v>363</v>
+      </c>
+      <c r="E722" t="s">
+        <v>364</v>
+      </c>
+      <c r="F722" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G722" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H722" s="1">
+        <v>300</v>
+      </c>
+      <c r="J722" t="s">
+        <v>144</v>
+      </c>
+      <c r="K722" t="s">
+        <v>145</v>
+      </c>
+      <c r="L722" t="s">
+        <v>397</v>
+      </c>
+      <c r="M722" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="723" spans="1:13">
+      <c r="A723">
+        <v>1879</v>
+      </c>
+      <c r="B723" t="s">
+        <v>142</v>
+      </c>
+      <c r="C723" t="s">
+        <v>143</v>
+      </c>
+      <c r="D723" t="s">
+        <v>363</v>
+      </c>
+      <c r="E723" t="s">
+        <v>364</v>
+      </c>
+      <c r="F723" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G723" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H723" s="1">
+        <v>-58613</v>
+      </c>
+      <c r="J723" t="s">
+        <v>144</v>
+      </c>
+      <c r="K723" t="s">
+        <v>145</v>
+      </c>
+      <c r="L723" t="s">
+        <v>399</v>
+      </c>
+      <c r="M723" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="724" spans="1:13">
+      <c r="A724">
+        <v>1880</v>
+      </c>
+      <c r="B724" t="s">
+        <v>142</v>
+      </c>
+      <c r="C724" t="s">
+        <v>143</v>
+      </c>
+      <c r="D724" t="s">
+        <v>363</v>
+      </c>
+      <c r="E724" t="s">
+        <v>364</v>
+      </c>
+      <c r="F724" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G724" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H724" s="1">
+        <v>-3030</v>
+      </c>
+      <c r="J724" t="s">
+        <v>144</v>
+      </c>
+      <c r="K724" t="s">
+        <v>145</v>
+      </c>
+      <c r="L724" t="s">
+        <v>401</v>
+      </c>
+      <c r="M724" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="725" spans="1:13">
+      <c r="A725">
+        <v>1881</v>
+      </c>
+      <c r="B725" t="s">
+        <v>142</v>
+      </c>
+      <c r="C725" t="s">
+        <v>143</v>
+      </c>
+      <c r="D725" t="s">
+        <v>363</v>
+      </c>
+      <c r="E725" t="s">
+        <v>364</v>
+      </c>
+      <c r="F725" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G725" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H725" s="1">
+        <v>-3756</v>
+      </c>
+      <c r="J725" t="s">
+        <v>144</v>
+      </c>
+      <c r="K725" t="s">
+        <v>145</v>
+      </c>
+      <c r="L725" t="s">
+        <v>403</v>
+      </c>
+      <c r="M725" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="726" spans="1:13">
+      <c r="A726">
+        <v>1882</v>
+      </c>
+      <c r="B726" t="s">
+        <v>142</v>
+      </c>
+      <c r="C726" t="s">
+        <v>143</v>
+      </c>
+      <c r="D726" t="s">
+        <v>363</v>
+      </c>
+      <c r="E726" t="s">
+        <v>364</v>
+      </c>
+      <c r="F726" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G726" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H726" s="1">
+        <v>-81</v>
+      </c>
+      <c r="J726" t="s">
+        <v>144</v>
+      </c>
+      <c r="K726" t="s">
+        <v>145</v>
+      </c>
+      <c r="L726" t="s">
+        <v>405</v>
+      </c>
+      <c r="M726" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="727" spans="1:13">
+      <c r="A727">
+        <v>1883</v>
+      </c>
+      <c r="B727" t="s">
+        <v>142</v>
+      </c>
+      <c r="C727" t="s">
+        <v>143</v>
+      </c>
+      <c r="D727" t="s">
+        <v>363</v>
+      </c>
+      <c r="E727" t="s">
+        <v>364</v>
+      </c>
+      <c r="F727" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G727" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H727" s="1">
+        <v>49891</v>
+      </c>
+      <c r="J727" t="s">
+        <v>144</v>
+      </c>
+      <c r="K727" t="s">
+        <v>145</v>
+      </c>
+      <c r="L727" t="s">
+        <v>407</v>
+      </c>
+      <c r="M727" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="728" spans="1:13">
+      <c r="A728">
+        <v>1884</v>
+      </c>
+      <c r="B728" t="s">
+        <v>142</v>
+      </c>
+      <c r="C728" t="s">
+        <v>143</v>
+      </c>
+      <c r="D728" t="s">
+        <v>363</v>
+      </c>
+      <c r="E728" t="s">
+        <v>364</v>
+      </c>
+      <c r="F728" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G728" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H728" s="1">
+        <v>-6718</v>
+      </c>
+      <c r="J728" t="s">
+        <v>144</v>
+      </c>
+      <c r="K728" t="s">
+        <v>145</v>
+      </c>
+      <c r="L728" t="s">
+        <v>409</v>
+      </c>
+      <c r="M728" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="729" spans="1:13">
+      <c r="A729">
+        <v>1885</v>
+      </c>
+      <c r="B729" t="s">
+        <v>142</v>
+      </c>
+      <c r="C729" t="s">
+        <v>143</v>
+      </c>
+      <c r="D729" t="s">
+        <v>363</v>
+      </c>
+      <c r="E729" t="s">
+        <v>364</v>
+      </c>
+      <c r="F729" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G729" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H729" s="1">
+        <v>19370</v>
+      </c>
+      <c r="J729" t="s">
+        <v>144</v>
+      </c>
+      <c r="K729" t="s">
+        <v>145</v>
+      </c>
+      <c r="L729" t="s">
+        <v>411</v>
+      </c>
+      <c r="M729" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="730" spans="1:13">
+      <c r="A730">
+        <v>1886</v>
+      </c>
+      <c r="B730" t="s">
+        <v>142</v>
+      </c>
+      <c r="C730" t="s">
+        <v>143</v>
+      </c>
+      <c r="D730" t="s">
+        <v>363</v>
+      </c>
+      <c r="E730" t="s">
+        <v>364</v>
+      </c>
+      <c r="F730" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G730" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H730" s="1">
+        <v>8000</v>
+      </c>
+      <c r="J730" t="s">
+        <v>144</v>
+      </c>
+      <c r="K730" t="s">
+        <v>145</v>
+      </c>
+      <c r="L730" t="s">
+        <v>413</v>
+      </c>
+      <c r="M730" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="731" spans="1:13">
+      <c r="A731">
+        <v>1887</v>
+      </c>
+      <c r="B731" t="s">
+        <v>142</v>
+      </c>
+      <c r="C731" t="s">
+        <v>143</v>
+      </c>
+      <c r="D731" t="s">
+        <v>363</v>
+      </c>
+      <c r="E731" t="s">
+        <v>364</v>
+      </c>
+      <c r="F731" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G731" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H731" s="1">
+        <v>17477</v>
+      </c>
+      <c r="J731" t="s">
+        <v>144</v>
+      </c>
+      <c r="K731" t="s">
+        <v>145</v>
+      </c>
+      <c r="L731" t="s">
+        <v>415</v>
+      </c>
+      <c r="M731" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="732" spans="1:13">
+      <c r="A732">
+        <v>1888</v>
+      </c>
+      <c r="B732" t="s">
+        <v>142</v>
+      </c>
+      <c r="C732" t="s">
+        <v>143</v>
+      </c>
+      <c r="D732" t="s">
+        <v>363</v>
+      </c>
+      <c r="E732" t="s">
+        <v>364</v>
+      </c>
+      <c r="F732" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G732" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H732" s="1">
+        <v>11507</v>
+      </c>
+      <c r="J732" t="s">
+        <v>144</v>
+      </c>
+      <c r="K732" t="s">
+        <v>145</v>
+      </c>
+      <c r="L732" t="s">
+        <v>417</v>
+      </c>
+      <c r="M732" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="733" spans="1:13">
+      <c r="A733">
+        <v>1889</v>
+      </c>
+      <c r="B733" t="s">
+        <v>142</v>
+      </c>
+      <c r="C733" t="s">
+        <v>143</v>
+      </c>
+      <c r="D733" t="s">
+        <v>363</v>
+      </c>
+      <c r="E733" t="s">
+        <v>364</v>
+      </c>
+      <c r="F733" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G733" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H733" s="1">
+        <v>-4611</v>
+      </c>
+      <c r="J733" t="s">
+        <v>144</v>
+      </c>
+      <c r="K733" t="s">
+        <v>145</v>
+      </c>
+      <c r="L733" t="s">
+        <v>419</v>
+      </c>
+      <c r="M733" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="734" spans="1:13">
+      <c r="A734">
+        <v>1890</v>
+      </c>
+      <c r="B734" t="s">
+        <v>142</v>
+      </c>
+      <c r="C734" t="s">
+        <v>143</v>
+      </c>
+      <c r="D734" t="s">
+        <v>363</v>
+      </c>
+      <c r="E734" t="s">
+        <v>364</v>
+      </c>
+      <c r="F734" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G734" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H734" s="1">
+        <v>8689</v>
+      </c>
+      <c r="J734" t="s">
+        <v>144</v>
+      </c>
+      <c r="K734" t="s">
+        <v>145</v>
+      </c>
+      <c r="L734" t="s">
+        <v>421</v>
+      </c>
+      <c r="M734" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="735" spans="1:13">
+      <c r="A735">
+        <v>1891</v>
+      </c>
+      <c r="B735" t="s">
+        <v>142</v>
+      </c>
+      <c r="C735" t="s">
+        <v>143</v>
+      </c>
+      <c r="D735" t="s">
+        <v>363</v>
+      </c>
+      <c r="E735" t="s">
+        <v>364</v>
+      </c>
+      <c r="F735" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G735" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H735" s="1">
+        <v>-957</v>
+      </c>
+      <c r="J735" t="s">
+        <v>144</v>
+      </c>
+      <c r="K735" t="s">
+        <v>145</v>
+      </c>
+      <c r="L735" t="s">
+        <v>423</v>
+      </c>
+      <c r="M735" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="736" spans="1:13">
+      <c r="A736">
+        <v>1892</v>
+      </c>
+      <c r="B736" t="s">
+        <v>142</v>
+      </c>
+      <c r="C736" t="s">
+        <v>143</v>
+      </c>
+      <c r="D736" t="s">
+        <v>363</v>
+      </c>
+      <c r="E736" t="s">
+        <v>364</v>
+      </c>
+      <c r="F736" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G736" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H736" s="1">
+        <v>21263</v>
+      </c>
+      <c r="J736" t="s">
+        <v>144</v>
+      </c>
+      <c r="K736" t="s">
+        <v>145</v>
+      </c>
+      <c r="L736" t="s">
+        <v>425</v>
+      </c>
+      <c r="M736" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="737" spans="1:13">
+      <c r="A737">
+        <v>1893</v>
+      </c>
+      <c r="B737" t="s">
+        <v>142</v>
+      </c>
+      <c r="C737" t="s">
+        <v>143</v>
+      </c>
+      <c r="D737" t="s">
+        <v>363</v>
+      </c>
+      <c r="E737" t="s">
+        <v>364</v>
+      </c>
+      <c r="F737" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G737" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H737" s="1">
+        <v>-588</v>
+      </c>
+      <c r="J737" t="s">
+        <v>144</v>
+      </c>
+      <c r="K737" t="s">
+        <v>145</v>
+      </c>
+      <c r="L737" t="s">
+        <v>427</v>
+      </c>
+      <c r="M737" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="738" spans="1:13">
+      <c r="A738">
+        <v>1894</v>
+      </c>
+      <c r="B738" t="s">
+        <v>142</v>
+      </c>
+      <c r="C738" t="s">
+        <v>143</v>
+      </c>
+      <c r="D738" t="s">
+        <v>363</v>
+      </c>
+      <c r="E738" t="s">
+        <v>364</v>
+      </c>
+      <c r="F738" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G738" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H738" s="1">
+        <v>-357</v>
+      </c>
+      <c r="J738" t="s">
+        <v>144</v>
+      </c>
+      <c r="K738" t="s">
+        <v>145</v>
+      </c>
+      <c r="L738" t="s">
+        <v>429</v>
+      </c>
+      <c r="M738" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="739" spans="1:13">
+      <c r="A739">
+        <v>1895</v>
+      </c>
+      <c r="B739" t="s">
+        <v>142</v>
+      </c>
+      <c r="C739" t="s">
+        <v>143</v>
+      </c>
+      <c r="D739" t="s">
+        <v>363</v>
+      </c>
+      <c r="E739" t="s">
+        <v>364</v>
+      </c>
+      <c r="F739" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G739" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H739" s="1">
+        <v>12574</v>
+      </c>
+      <c r="J739" t="s">
+        <v>144</v>
+      </c>
+      <c r="K739" t="s">
+        <v>145</v>
+      </c>
+      <c r="L739" t="s">
+        <v>431</v>
+      </c>
+      <c r="M739" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="740" spans="1:13">
+      <c r="A740">
+        <v>1896</v>
+      </c>
+      <c r="B740" t="s">
+        <v>142</v>
+      </c>
+      <c r="C740" t="s">
+        <v>143</v>
+      </c>
+      <c r="D740" t="s">
+        <v>363</v>
+      </c>
+      <c r="E740" t="s">
+        <v>364</v>
+      </c>
+      <c r="F740" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G740" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H740" s="1">
+        <v>-4155</v>
+      </c>
+      <c r="J740" t="s">
+        <v>144</v>
+      </c>
+      <c r="K740" t="s">
+        <v>145</v>
+      </c>
+      <c r="L740" t="s">
+        <v>433</v>
+      </c>
+      <c r="M740" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="741" spans="1:13">
+      <c r="A741">
+        <v>1897</v>
+      </c>
+      <c r="B741" t="s">
+        <v>142</v>
+      </c>
+      <c r="C741" t="s">
+        <v>143</v>
+      </c>
+      <c r="D741" t="s">
+        <v>363</v>
+      </c>
+      <c r="E741" t="s">
+        <v>364</v>
+      </c>
+      <c r="F741" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G741" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H741" s="1">
+        <v>31349</v>
+      </c>
+      <c r="J741" t="s">
+        <v>144</v>
+      </c>
+      <c r="K741" t="s">
+        <v>145</v>
+      </c>
+      <c r="L741" t="s">
+        <v>435</v>
+      </c>
+      <c r="M741" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="742" spans="1:13">
+      <c r="A742">
+        <v>1898</v>
+      </c>
+      <c r="B742" t="s">
+        <v>142</v>
+      </c>
+      <c r="C742" t="s">
+        <v>143</v>
+      </c>
+      <c r="D742" t="s">
+        <v>363</v>
+      </c>
+      <c r="E742" t="s">
+        <v>364</v>
+      </c>
+      <c r="F742" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G742" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H742" s="1">
+        <v>17500</v>
+      </c>
+      <c r="J742" t="s">
+        <v>144</v>
+      </c>
+      <c r="K742" t="s">
+        <v>145</v>
+      </c>
+      <c r="L742" t="s">
+        <v>437</v>
+      </c>
+      <c r="M742" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="743" spans="1:13">
+      <c r="A743">
+        <v>1899</v>
+      </c>
+      <c r="B743" t="s">
+        <v>142</v>
+      </c>
+      <c r="C743" t="s">
+        <v>143</v>
+      </c>
+      <c r="D743" t="s">
+        <v>363</v>
+      </c>
+      <c r="E743" t="s">
+        <v>364</v>
+      </c>
+      <c r="F743" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G743" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H743" s="1">
+        <v>-856</v>
+      </c>
+      <c r="J743" t="s">
+        <v>144</v>
+      </c>
+      <c r="K743" t="s">
+        <v>145</v>
+      </c>
+      <c r="L743" t="s">
+        <v>439</v>
+      </c>
+      <c r="M743" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="744" spans="1:13">
+      <c r="A744">
+        <v>1900</v>
+      </c>
+      <c r="B744" t="s">
+        <v>142</v>
+      </c>
+      <c r="C744" t="s">
+        <v>143</v>
+      </c>
+      <c r="D744" t="s">
+        <v>363</v>
+      </c>
+      <c r="E744" t="s">
+        <v>364</v>
+      </c>
+      <c r="F744" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G744" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H744" s="1">
+        <v>-228</v>
+      </c>
+      <c r="J744" t="s">
+        <v>144</v>
+      </c>
+      <c r="K744" t="s">
+        <v>145</v>
+      </c>
+      <c r="L744" t="s">
+        <v>441</v>
+      </c>
+      <c r="M744" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="745" spans="1:13">
+      <c r="A745">
+        <v>1901</v>
+      </c>
+      <c r="B745" t="s">
+        <v>142</v>
+      </c>
+      <c r="C745" t="s">
+        <v>143</v>
+      </c>
+      <c r="D745" t="s">
+        <v>363</v>
+      </c>
+      <c r="E745" t="s">
+        <v>364</v>
+      </c>
+      <c r="F745" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G745" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H745" s="1">
+        <v>-456</v>
+      </c>
+      <c r="J745" t="s">
+        <v>144</v>
+      </c>
+      <c r="K745" t="s">
+        <v>145</v>
+      </c>
+      <c r="L745" t="s">
+        <v>443</v>
+      </c>
+      <c r="M745" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="746" spans="1:13">
+      <c r="A746">
+        <v>1902</v>
+      </c>
+      <c r="B746" t="s">
+        <v>142</v>
+      </c>
+      <c r="C746" t="s">
+        <v>143</v>
+      </c>
+      <c r="D746" t="s">
+        <v>363</v>
+      </c>
+      <c r="E746" t="s">
+        <v>364</v>
+      </c>
+      <c r="F746" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G746" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H746" s="1">
+        <v>-4653</v>
+      </c>
+      <c r="J746" t="s">
+        <v>144</v>
+      </c>
+      <c r="K746" t="s">
+        <v>145</v>
+      </c>
+      <c r="L746" t="s">
+        <v>445</v>
+      </c>
+      <c r="M746" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="747" spans="1:13">
+      <c r="A747">
+        <v>1903</v>
+      </c>
+      <c r="B747" t="s">
+        <v>142</v>
+      </c>
+      <c r="C747" t="s">
+        <v>143</v>
+      </c>
+      <c r="D747" t="s">
+        <v>363</v>
+      </c>
+      <c r="E747" t="s">
+        <v>364</v>
+      </c>
+      <c r="F747" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G747" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H747" s="1">
+        <v>-86</v>
+      </c>
+      <c r="J747" t="s">
+        <v>144</v>
+      </c>
+      <c r="K747" t="s">
+        <v>145</v>
+      </c>
+      <c r="L747" t="s">
+        <v>447</v>
+      </c>
+      <c r="M747" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="748" spans="1:13">
+      <c r="A748">
+        <v>1904</v>
+      </c>
+      <c r="B748" t="s">
+        <v>142</v>
+      </c>
+      <c r="C748" t="s">
+        <v>143</v>
+      </c>
+      <c r="D748" t="s">
+        <v>363</v>
+      </c>
+      <c r="E748" t="s">
+        <v>364</v>
+      </c>
+      <c r="F748" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G748" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H748" s="1">
+        <v>20000</v>
+      </c>
+      <c r="J748" t="s">
+        <v>144</v>
+      </c>
+      <c r="K748" t="s">
+        <v>145</v>
+      </c>
+      <c r="L748" t="s">
+        <v>1063</v>
+      </c>
+      <c r="M748" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="749" spans="1:13">
+      <c r="A749">
+        <v>1905</v>
+      </c>
+      <c r="B749" t="s">
+        <v>49</v>
+      </c>
+      <c r="C749" t="s">
+        <v>50</v>
+      </c>
+      <c r="D749" t="s">
+        <v>363</v>
+      </c>
+      <c r="E749" t="s">
+        <v>364</v>
+      </c>
+      <c r="F749" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G749" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H749" s="1">
+        <v>3150</v>
+      </c>
+      <c r="J749" t="s">
+        <v>55</v>
+      </c>
+      <c r="K749" t="s">
+        <v>56</v>
+      </c>
+      <c r="L749" t="s">
+        <v>365</v>
+      </c>
+      <c r="M749" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="750" spans="1:13">
+      <c r="A750">
+        <v>1906</v>
+      </c>
+      <c r="B750" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C750" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D750" t="s">
+        <v>363</v>
+      </c>
+      <c r="E750" t="s">
+        <v>364</v>
+      </c>
+      <c r="F750" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G750" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H750" s="1">
+        <v>31850</v>
+      </c>
+      <c r="J750" t="s">
+        <v>1067</v>
+      </c>
+      <c r="K750" t="s">
+        <v>1068</v>
+      </c>
+      <c r="L750" t="s">
+        <v>1069</v>
+      </c>
+      <c r="M750" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="751" spans="1:13">
+      <c r="A751">
+        <v>1907</v>
+      </c>
+      <c r="B751" t="s">
+        <v>57</v>
+      </c>
+      <c r="C751" t="s">
+        <v>58</v>
+      </c>
+      <c r="D751" t="s">
+        <v>449</v>
+      </c>
+      <c r="E751" t="s">
+        <v>450</v>
+      </c>
+      <c r="F751" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G751" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H751" s="1">
+        <v>22500</v>
+      </c>
+      <c r="J751" t="s">
+        <v>59</v>
+      </c>
+      <c r="K751" t="s">
+        <v>60</v>
+      </c>
+      <c r="L751" t="s">
+        <v>451</v>
+      </c>
+      <c r="M751" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="752" spans="1:13">
+      <c r="A752">
+        <v>1908</v>
+      </c>
+      <c r="B752" t="s">
+        <v>155</v>
+      </c>
+      <c r="C752" t="s">
+        <v>156</v>
+      </c>
+      <c r="D752" t="s">
+        <v>449</v>
+      </c>
+      <c r="E752" t="s">
+        <v>450</v>
+      </c>
+      <c r="F752" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G752" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H752" s="1">
+        <v>240000</v>
+      </c>
+      <c r="J752" t="s">
+        <v>157</v>
+      </c>
+      <c r="K752" t="s">
+        <v>158</v>
+      </c>
+      <c r="L752" t="s">
+        <v>451</v>
+      </c>
+      <c r="M752" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="753" spans="1:13">
+      <c r="A753">
+        <v>1909</v>
+      </c>
+      <c r="B753" t="s">
+        <v>142</v>
+      </c>
+      <c r="C753" t="s">
+        <v>143</v>
+      </c>
+      <c r="D753" t="s">
+        <v>453</v>
+      </c>
+      <c r="E753" t="s">
+        <v>454</v>
+      </c>
+      <c r="F753" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G753" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H753" s="1">
+        <v>-18000</v>
+      </c>
+      <c r="J753" t="s">
+        <v>1071</v>
+      </c>
+      <c r="K753" t="s">
+        <v>1072</v>
+      </c>
+      <c r="L753" t="s">
+        <v>1014</v>
+      </c>
+      <c r="M753" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="754" spans="1:13">
+      <c r="A754">
+        <v>1910</v>
+      </c>
+      <c r="B754" t="s">
+        <v>49</v>
+      </c>
+      <c r="C754" t="s">
+        <v>50</v>
+      </c>
+      <c r="D754" t="s">
+        <v>453</v>
+      </c>
+      <c r="E754" t="s">
+        <v>454</v>
+      </c>
+      <c r="F754" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G754" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H754" s="1">
+        <v>56</v>
+      </c>
+      <c r="J754" t="s">
+        <v>459</v>
+      </c>
+      <c r="K754" t="s">
+        <v>460</v>
+      </c>
+      <c r="L754" t="s">
+        <v>455</v>
+      </c>
+      <c r="M754" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="755" spans="1:13">
+      <c r="A755">
+        <v>1911</v>
+      </c>
+      <c r="B755" t="s">
+        <v>23</v>
+      </c>
+      <c r="C755" t="s">
+        <v>24</v>
+      </c>
+      <c r="D755" t="s">
+        <v>453</v>
+      </c>
+      <c r="E755" t="s">
+        <v>454</v>
+      </c>
+      <c r="F755" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G755" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H755" s="1">
+        <v>189427</v>
+      </c>
+      <c r="J755" t="s">
+        <v>27</v>
+      </c>
+      <c r="K755" t="s">
+        <v>28</v>
+      </c>
+      <c r="L755" t="s">
+        <v>455</v>
+      </c>
+      <c r="M755" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="756" spans="1:13">
+      <c r="A756">
+        <v>1912</v>
+      </c>
+      <c r="B756" t="s">
+        <v>23</v>
+      </c>
+      <c r="C756" t="s">
+        <v>24</v>
+      </c>
+      <c r="D756" t="s">
+        <v>453</v>
+      </c>
+      <c r="E756" t="s">
+        <v>454</v>
+      </c>
+      <c r="F756" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G756" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H756" s="1">
+        <v>2437</v>
+      </c>
+      <c r="J756" t="s">
+        <v>457</v>
+      </c>
+      <c r="K756" t="s">
+        <v>458</v>
+      </c>
+      <c r="L756" t="s">
+        <v>455</v>
+      </c>
+      <c r="M756" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="757" spans="1:13">
+      <c r="A757">
+        <v>1913</v>
+      </c>
+      <c r="B757" t="s">
+        <v>57</v>
+      </c>
+      <c r="C757" t="s">
+        <v>58</v>
+      </c>
+      <c r="D757" t="s">
+        <v>453</v>
+      </c>
+      <c r="E757" t="s">
+        <v>454</v>
+      </c>
+      <c r="F757" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G757" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H757" s="1">
+        <v>732800</v>
+      </c>
+      <c r="J757" t="s">
+        <v>59</v>
+      </c>
+      <c r="K757" t="s">
+        <v>60</v>
+      </c>
+      <c r="L757" t="s">
+        <v>461</v>
+      </c>
+      <c r="M757" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="758" spans="1:13">
+      <c r="A758">
+        <v>1914</v>
+      </c>
+      <c r="B758" t="s">
+        <v>654</v>
+      </c>
+      <c r="C758" t="s">
+        <v>143</v>
+      </c>
+      <c r="D758" t="s">
+        <v>15</v>
+      </c>
+      <c r="E758" t="s">
+        <v>16</v>
+      </c>
+      <c r="F758" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G758" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I758" s="1">
+        <v>2279</v>
+      </c>
+      <c r="J758" t="s">
+        <v>1073</v>
+      </c>
+      <c r="K758" t="s">
+        <v>1074</v>
+      </c>
+      <c r="L758" t="s">
+        <v>468</v>
+      </c>
+      <c r="M758" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="759" spans="1:13">
+      <c r="A759">
+        <v>1915</v>
+      </c>
+      <c r="B759" t="s">
+        <v>463</v>
+      </c>
+      <c r="C759" t="s">
+        <v>50</v>
+      </c>
+      <c r="D759" t="s">
+        <v>15</v>
+      </c>
+      <c r="E759" t="s">
+        <v>16</v>
+      </c>
+      <c r="F759" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G759" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I759" s="1">
+        <v>2375</v>
+      </c>
+      <c r="J759" t="s">
+        <v>464</v>
+      </c>
+      <c r="K759" t="s">
+        <v>465</v>
+      </c>
+      <c r="L759" t="s">
+        <v>468</v>
+      </c>
+      <c r="M759" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="760" spans="1:13">
+      <c r="A760">
+        <v>1916</v>
+      </c>
+      <c r="B760" t="s">
+        <v>463</v>
+      </c>
+      <c r="C760" t="s">
+        <v>50</v>
+      </c>
+      <c r="D760" t="s">
+        <v>15</v>
+      </c>
+      <c r="E760" t="s">
+        <v>16</v>
+      </c>
+      <c r="F760" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G760" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I760" s="1">
+        <v>2781</v>
+      </c>
+      <c r="J760" t="s">
+        <v>464</v>
+      </c>
+      <c r="K760" t="s">
+        <v>465</v>
+      </c>
+      <c r="L760" t="s">
+        <v>470</v>
+      </c>
+      <c r="M760" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="761" spans="1:13">
+      <c r="A761">
+        <v>1917</v>
+      </c>
+      <c r="B761" t="s">
+        <v>463</v>
+      </c>
+      <c r="C761" t="s">
+        <v>50</v>
+      </c>
+      <c r="D761" t="s">
+        <v>15</v>
+      </c>
+      <c r="E761" t="s">
+        <v>16</v>
+      </c>
+      <c r="F761" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G761" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I761" s="1">
+        <v>2810</v>
+      </c>
+      <c r="J761" t="s">
+        <v>464</v>
+      </c>
+      <c r="K761" t="s">
+        <v>465</v>
+      </c>
+      <c r="L761" t="s">
+        <v>21</v>
+      </c>
+      <c r="M761" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="762" spans="1:13">
+      <c r="A762">
+        <v>1918</v>
+      </c>
+      <c r="B762" t="s">
+        <v>463</v>
+      </c>
+      <c r="C762" t="s">
+        <v>50</v>
+      </c>
+      <c r="D762" t="s">
+        <v>15</v>
+      </c>
+      <c r="E762" t="s">
+        <v>16</v>
+      </c>
+      <c r="F762" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G762" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I762" s="1">
+        <v>115</v>
+      </c>
+      <c r="J762" t="s">
+        <v>466</v>
+      </c>
+      <c r="K762" t="s">
+        <v>467</v>
+      </c>
+      <c r="L762" t="s">
+        <v>468</v>
+      </c>
+      <c r="M762" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="763" spans="1:13">
+      <c r="A763">
+        <v>1919</v>
+      </c>
+      <c r="B763" t="s">
+        <v>463</v>
+      </c>
+      <c r="C763" t="s">
+        <v>50</v>
+      </c>
+      <c r="D763" t="s">
+        <v>15</v>
+      </c>
+      <c r="E763" t="s">
+        <v>16</v>
+      </c>
+      <c r="F763" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G763" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I763" s="1">
+        <v>1202</v>
+      </c>
+      <c r="J763" t="s">
+        <v>466</v>
+      </c>
+      <c r="K763" t="s">
+        <v>467</v>
+      </c>
+      <c r="L763" t="s">
+        <v>470</v>
+      </c>
+      <c r="M763" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="764" spans="1:13">
+      <c r="A764">
+        <v>1920</v>
+      </c>
+      <c r="B764" t="s">
+        <v>463</v>
+      </c>
+      <c r="C764" t="s">
+        <v>50</v>
+      </c>
+      <c r="D764" t="s">
+        <v>15</v>
+      </c>
+      <c r="E764" t="s">
+        <v>16</v>
+      </c>
+      <c r="F764" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G764" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I764" s="1">
+        <v>6885</v>
+      </c>
+      <c r="J764" t="s">
+        <v>466</v>
+      </c>
+      <c r="K764" t="s">
+        <v>467</v>
+      </c>
+      <c r="L764" t="s">
+        <v>472</v>
+      </c>
+      <c r="M764" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="765" spans="1:13">
+      <c r="A765">
+        <v>1921</v>
+      </c>
+      <c r="B765" t="s">
+        <v>463</v>
+      </c>
+      <c r="C765" t="s">
+        <v>50</v>
+      </c>
+      <c r="D765" t="s">
+        <v>15</v>
+      </c>
+      <c r="E765" t="s">
+        <v>16</v>
+      </c>
+      <c r="F765" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G765" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I765" s="1">
+        <v>-420</v>
+      </c>
+      <c r="J765" t="s">
+        <v>466</v>
+      </c>
+      <c r="K765" t="s">
+        <v>467</v>
+      </c>
+      <c r="L765" t="s">
+        <v>21</v>
+      </c>
+      <c r="M765" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="766" spans="1:13">
+      <c r="A766">
+        <v>1922</v>
+      </c>
+      <c r="B766" t="s">
+        <v>463</v>
+      </c>
+      <c r="C766" t="s">
+        <v>50</v>
+      </c>
+      <c r="D766" t="s">
+        <v>15</v>
+      </c>
+      <c r="E766" t="s">
+        <v>16</v>
+      </c>
+      <c r="F766" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G766" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I766" s="1">
+        <v>48</v>
+      </c>
+      <c r="J766" t="s">
+        <v>474</v>
+      </c>
+      <c r="K766" t="s">
+        <v>475</v>
+      </c>
+      <c r="L766" t="s">
+        <v>468</v>
+      </c>
+      <c r="M766" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="767" spans="1:13">
+      <c r="A767">
+        <v>1923</v>
+      </c>
+      <c r="B767" t="s">
+        <v>463</v>
+      </c>
+      <c r="C767" t="s">
+        <v>50</v>
+      </c>
+      <c r="D767" t="s">
+        <v>15</v>
+      </c>
+      <c r="E767" t="s">
+        <v>16</v>
+      </c>
+      <c r="F767" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G767" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I767" s="1">
+        <v>35</v>
+      </c>
+      <c r="J767" t="s">
+        <v>474</v>
+      </c>
+      <c r="K767" t="s">
+        <v>475</v>
+      </c>
+      <c r="L767" t="s">
+        <v>472</v>
+      </c>
+      <c r="M767" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="768" spans="1:13">
+      <c r="A768">
+        <v>1924</v>
+      </c>
+      <c r="B768" t="s">
+        <v>463</v>
+      </c>
+      <c r="C768" t="s">
+        <v>50</v>
+      </c>
+      <c r="D768" t="s">
+        <v>15</v>
+      </c>
+      <c r="E768" t="s">
+        <v>16</v>
+      </c>
+      <c r="F768" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G768" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I768" s="1">
+        <v>1072</v>
+      </c>
+      <c r="J768" t="s">
+        <v>474</v>
+      </c>
+      <c r="K768" t="s">
+        <v>475</v>
+      </c>
+      <c r="L768" t="s">
+        <v>21</v>
+      </c>
+      <c r="M768" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="769" spans="1:13">
+      <c r="A769">
+        <v>1925</v>
+      </c>
+      <c r="B769" t="s">
+        <v>463</v>
+      </c>
+      <c r="C769" t="s">
+        <v>50</v>
+      </c>
+      <c r="D769" t="s">
+        <v>15</v>
+      </c>
+      <c r="E769" t="s">
+        <v>16</v>
+      </c>
+      <c r="F769" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G769" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I769" s="1">
+        <v>293</v>
+      </c>
+      <c r="J769" t="s">
+        <v>476</v>
+      </c>
+      <c r="K769" t="s">
+        <v>477</v>
+      </c>
+      <c r="L769" t="s">
+        <v>478</v>
+      </c>
+      <c r="M769" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="770" spans="1:13">
+      <c r="A770">
+        <v>1926</v>
+      </c>
+      <c r="B770" t="s">
+        <v>463</v>
+      </c>
+      <c r="C770" t="s">
+        <v>50</v>
+      </c>
+      <c r="D770" t="s">
+        <v>15</v>
+      </c>
+      <c r="E770" t="s">
+        <v>16</v>
+      </c>
+      <c r="F770" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G770" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I770" s="1">
+        <v>201</v>
+      </c>
+      <c r="J770" t="s">
+        <v>480</v>
+      </c>
+      <c r="K770" t="s">
+        <v>481</v>
+      </c>
+      <c r="L770" t="s">
+        <v>470</v>
+      </c>
+      <c r="M770" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="771" spans="1:13">
+      <c r="A771">
+        <v>1927</v>
+      </c>
+      <c r="B771" t="s">
+        <v>463</v>
+      </c>
+      <c r="C771" t="s">
+        <v>50</v>
+      </c>
+      <c r="D771" t="s">
+        <v>15</v>
+      </c>
+      <c r="E771" t="s">
+        <v>16</v>
+      </c>
+      <c r="F771" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G771" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I771" s="1">
+        <v>877</v>
+      </c>
+      <c r="J771" t="s">
+        <v>480</v>
+      </c>
+      <c r="K771" t="s">
+        <v>481</v>
+      </c>
+      <c r="L771" t="s">
+        <v>472</v>
+      </c>
+      <c r="M771" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="772" spans="1:13">
+      <c r="A772">
+        <v>1928</v>
+      </c>
+      <c r="B772" t="s">
+        <v>463</v>
+      </c>
+      <c r="C772" t="s">
+        <v>50</v>
+      </c>
+      <c r="D772" t="s">
+        <v>15</v>
+      </c>
+      <c r="E772" t="s">
+        <v>16</v>
+      </c>
+      <c r="F772" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G772" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I772" s="1">
+        <v>158</v>
+      </c>
+      <c r="J772" t="s">
+        <v>482</v>
+      </c>
+      <c r="K772" t="s">
+        <v>483</v>
+      </c>
+      <c r="L772" t="s">
+        <v>470</v>
+      </c>
+      <c r="M772" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="773" spans="1:13">
+      <c r="A773">
+        <v>1929</v>
+      </c>
+      <c r="B773" t="s">
+        <v>463</v>
+      </c>
+      <c r="C773" t="s">
+        <v>50</v>
+      </c>
+      <c r="D773" t="s">
+        <v>15</v>
+      </c>
+      <c r="E773" t="s">
+        <v>16</v>
+      </c>
+      <c r="F773" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G773" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I773" s="1">
+        <v>177</v>
+      </c>
+      <c r="J773" t="s">
+        <v>482</v>
+      </c>
+      <c r="K773" t="s">
+        <v>483</v>
+      </c>
+      <c r="L773" t="s">
+        <v>472</v>
+      </c>
+      <c r="M773" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="774" spans="1:13">
+      <c r="A774">
+        <v>1930</v>
+      </c>
+      <c r="B774" t="s">
+        <v>463</v>
+      </c>
+      <c r="C774" t="s">
+        <v>50</v>
+      </c>
+      <c r="D774" t="s">
+        <v>15</v>
+      </c>
+      <c r="E774" t="s">
+        <v>16</v>
+      </c>
+      <c r="F774" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G774" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I774" s="1">
+        <v>223</v>
+      </c>
+      <c r="J774" t="s">
+        <v>482</v>
+      </c>
+      <c r="K774" t="s">
+        <v>483</v>
+      </c>
+      <c r="L774" t="s">
+        <v>494</v>
+      </c>
+      <c r="M774" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="775" spans="1:13">
+      <c r="A775">
+        <v>1931</v>
+      </c>
+      <c r="B775" t="s">
+        <v>463</v>
+      </c>
+      <c r="C775" t="s">
+        <v>50</v>
+      </c>
+      <c r="D775" t="s">
+        <v>15</v>
+      </c>
+      <c r="E775" t="s">
+        <v>16</v>
+      </c>
+      <c r="F775" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G775" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I775" s="1">
+        <v>5260</v>
+      </c>
+      <c r="J775" t="s">
+        <v>484</v>
+      </c>
+      <c r="K775" t="s">
+        <v>485</v>
+      </c>
+      <c r="L775" t="s">
+        <v>468</v>
+      </c>
+      <c r="M775" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="776" spans="1:13">
+      <c r="A776">
+        <v>1932</v>
+      </c>
+      <c r="B776" t="s">
+        <v>463</v>
+      </c>
+      <c r="C776" t="s">
+        <v>50</v>
+      </c>
+      <c r="D776" t="s">
+        <v>15</v>
+      </c>
+      <c r="E776" t="s">
+        <v>16</v>
+      </c>
+      <c r="F776" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G776" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I776" s="1">
+        <v>385</v>
+      </c>
+      <c r="J776" t="s">
+        <v>484</v>
+      </c>
+      <c r="K776" t="s">
+        <v>485</v>
+      </c>
+      <c r="L776" t="s">
+        <v>472</v>
+      </c>
+      <c r="M776" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="777" spans="1:13">
+      <c r="A777">
+        <v>1933</v>
+      </c>
+      <c r="B777" t="s">
+        <v>463</v>
+      </c>
+      <c r="C777" t="s">
+        <v>50</v>
+      </c>
+      <c r="D777" t="s">
+        <v>15</v>
+      </c>
+      <c r="E777" t="s">
+        <v>16</v>
+      </c>
+      <c r="F777" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G777" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I777" s="1">
+        <v>75</v>
+      </c>
+      <c r="J777" t="s">
+        <v>484</v>
+      </c>
+      <c r="K777" t="s">
+        <v>485</v>
+      </c>
+      <c r="L777" t="s">
+        <v>21</v>
+      </c>
+      <c r="M777" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="778" spans="1:13">
+      <c r="A778">
+        <v>1934</v>
+      </c>
+      <c r="B778" t="s">
+        <v>463</v>
+      </c>
+      <c r="C778" t="s">
+        <v>50</v>
+      </c>
+      <c r="D778" t="s">
+        <v>15</v>
+      </c>
+      <c r="E778" t="s">
+        <v>16</v>
+      </c>
+      <c r="F778" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G778" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I778" s="1">
+        <v>165</v>
+      </c>
+      <c r="J778" t="s">
+        <v>484</v>
+      </c>
+      <c r="K778" t="s">
+        <v>485</v>
+      </c>
+      <c r="L778" t="s">
+        <v>494</v>
+      </c>
+      <c r="M778" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="779" spans="1:13">
+      <c r="A779">
+        <v>1935</v>
+      </c>
+      <c r="B779" t="s">
+        <v>463</v>
+      </c>
+      <c r="C779" t="s">
+        <v>50</v>
+      </c>
+      <c r="D779" t="s">
+        <v>15</v>
+      </c>
+      <c r="E779" t="s">
+        <v>16</v>
+      </c>
+      <c r="F779" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G779" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I779" s="1">
+        <v>1101</v>
+      </c>
+      <c r="J779" t="s">
+        <v>486</v>
+      </c>
+      <c r="K779" t="s">
+        <v>487</v>
+      </c>
+      <c r="L779" t="s">
+        <v>468</v>
+      </c>
+      <c r="M779" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="780" spans="1:13">
+      <c r="A780">
+        <v>1936</v>
+      </c>
+      <c r="B780" t="s">
+        <v>463</v>
+      </c>
+      <c r="C780" t="s">
+        <v>50</v>
+      </c>
+      <c r="D780" t="s">
+        <v>15</v>
+      </c>
+      <c r="E780" t="s">
+        <v>16</v>
+      </c>
+      <c r="F780" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G780" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I780" s="1">
+        <v>46</v>
+      </c>
+      <c r="J780" t="s">
+        <v>486</v>
+      </c>
+      <c r="K780" t="s">
+        <v>487</v>
+      </c>
+      <c r="L780" t="s">
+        <v>478</v>
+      </c>
+      <c r="M780" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="781" spans="1:13">
+      <c r="A781">
+        <v>1937</v>
+      </c>
+      <c r="B781" t="s">
+        <v>463</v>
+      </c>
+      <c r="C781" t="s">
+        <v>50</v>
+      </c>
+      <c r="D781" t="s">
+        <v>15</v>
+      </c>
+      <c r="E781" t="s">
+        <v>16</v>
+      </c>
+      <c r="F781" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G781" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I781" s="1">
+        <v>25</v>
+      </c>
+      <c r="J781" t="s">
+        <v>486</v>
+      </c>
+      <c r="K781" t="s">
+        <v>487</v>
+      </c>
+      <c r="L781" t="s">
+        <v>21</v>
+      </c>
+      <c r="M781" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="782" spans="1:13">
+      <c r="A782">
+        <v>1938</v>
+      </c>
+      <c r="B782" t="s">
+        <v>463</v>
+      </c>
+      <c r="C782" t="s">
+        <v>50</v>
+      </c>
+      <c r="D782" t="s">
+        <v>15</v>
+      </c>
+      <c r="E782" t="s">
+        <v>16</v>
+      </c>
+      <c r="F782" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G782" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I782" s="1">
+        <v>18</v>
+      </c>
+      <c r="J782" t="s">
+        <v>1075</v>
+      </c>
+      <c r="K782" t="s">
+        <v>1076</v>
+      </c>
+      <c r="L782" t="s">
+        <v>468</v>
+      </c>
+      <c r="M782" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="783" spans="1:13">
+      <c r="A783">
+        <v>1939</v>
+      </c>
+      <c r="B783" t="s">
+        <v>463</v>
+      </c>
+      <c r="C783" t="s">
+        <v>50</v>
+      </c>
+      <c r="D783" t="s">
+        <v>15</v>
+      </c>
+      <c r="E783" t="s">
+        <v>16</v>
+      </c>
+      <c r="F783" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G783" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I783" s="1">
+        <v>3570</v>
+      </c>
+      <c r="J783" t="s">
+        <v>1077</v>
+      </c>
+      <c r="K783" t="s">
+        <v>1078</v>
+      </c>
+      <c r="L783" t="s">
+        <v>468</v>
+      </c>
+      <c r="M783" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="784" spans="1:13">
+      <c r="A784">
+        <v>1940</v>
+      </c>
+      <c r="B784" t="s">
+        <v>463</v>
+      </c>
+      <c r="C784" t="s">
+        <v>50</v>
+      </c>
+      <c r="D784" t="s">
+        <v>15</v>
+      </c>
+      <c r="E784" t="s">
+        <v>16</v>
+      </c>
+      <c r="F784" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G784" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I784" s="1">
+        <v>358</v>
+      </c>
+      <c r="J784" t="s">
+        <v>1077</v>
+      </c>
+      <c r="K784" t="s">
+        <v>1078</v>
+      </c>
+      <c r="L784" t="s">
+        <v>472</v>
+      </c>
+      <c r="M784" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="785" spans="1:13">
+      <c r="A785">
+        <v>1941</v>
+      </c>
+      <c r="B785" t="s">
+        <v>463</v>
+      </c>
+      <c r="C785" t="s">
+        <v>50</v>
+      </c>
+      <c r="D785" t="s">
+        <v>15</v>
+      </c>
+      <c r="E785" t="s">
+        <v>16</v>
+      </c>
+      <c r="F785" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G785" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I785" s="1">
+        <v>2606</v>
+      </c>
+      <c r="J785" t="s">
+        <v>488</v>
+      </c>
+      <c r="K785" t="s">
+        <v>489</v>
+      </c>
+      <c r="L785" t="s">
+        <v>468</v>
+      </c>
+      <c r="M785" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="786" spans="1:13">
+      <c r="A786">
+        <v>1942</v>
+      </c>
+      <c r="B786" t="s">
+        <v>463</v>
+      </c>
+      <c r="C786" t="s">
+        <v>50</v>
+      </c>
+      <c r="D786" t="s">
+        <v>15</v>
+      </c>
+      <c r="E786" t="s">
+        <v>16</v>
+      </c>
+      <c r="F786" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G786" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I786" s="1">
+        <v>14</v>
+      </c>
+      <c r="J786" t="s">
+        <v>488</v>
+      </c>
+      <c r="K786" t="s">
+        <v>489</v>
+      </c>
+      <c r="L786" t="s">
+        <v>472</v>
+      </c>
+      <c r="M786" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="787" spans="1:13">
+      <c r="A787">
+        <v>1943</v>
+      </c>
+      <c r="B787" t="s">
+        <v>463</v>
+      </c>
+      <c r="C787" t="s">
+        <v>50</v>
+      </c>
+      <c r="D787" t="s">
+        <v>15</v>
+      </c>
+      <c r="E787" t="s">
+        <v>16</v>
+      </c>
+      <c r="F787" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G787" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I787" s="1">
+        <v>2231</v>
+      </c>
+      <c r="J787" t="s">
+        <v>488</v>
+      </c>
+      <c r="K787" t="s">
+        <v>489</v>
+      </c>
+      <c r="L787" t="s">
+        <v>478</v>
+      </c>
+      <c r="M787" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="788" spans="1:13">
+      <c r="A788">
+        <v>1944</v>
+      </c>
+      <c r="B788" t="s">
+        <v>463</v>
+      </c>
+      <c r="C788" t="s">
+        <v>50</v>
+      </c>
+      <c r="D788" t="s">
+        <v>15</v>
+      </c>
+      <c r="E788" t="s">
+        <v>16</v>
+      </c>
+      <c r="F788" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G788" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I788" s="1">
+        <v>9</v>
+      </c>
+      <c r="J788" t="s">
+        <v>488</v>
+      </c>
+      <c r="K788" t="s">
+        <v>489</v>
+      </c>
+      <c r="L788" t="s">
+        <v>522</v>
+      </c>
+      <c r="M788" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="789" spans="1:13">
+      <c r="A789">
+        <v>1945</v>
+      </c>
+      <c r="B789" t="s">
+        <v>463</v>
+      </c>
+      <c r="C789" t="s">
+        <v>50</v>
+      </c>
+      <c r="D789" t="s">
+        <v>15</v>
+      </c>
+      <c r="E789" t="s">
+        <v>16</v>
+      </c>
+      <c r="F789" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G789" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I789" s="1">
+        <v>539</v>
+      </c>
+      <c r="J789" t="s">
+        <v>1079</v>
+      </c>
+      <c r="K789" t="s">
+        <v>1080</v>
+      </c>
+      <c r="L789" t="s">
+        <v>472</v>
+      </c>
+      <c r="M789" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="790" spans="1:13">
+      <c r="A790">
+        <v>1946</v>
+      </c>
+      <c r="B790" t="s">
+        <v>463</v>
+      </c>
+      <c r="C790" t="s">
+        <v>50</v>
+      </c>
+      <c r="D790" t="s">
+        <v>15</v>
+      </c>
+      <c r="E790" t="s">
+        <v>16</v>
+      </c>
+      <c r="F790" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G790" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I790" s="1">
+        <v>353</v>
+      </c>
+      <c r="J790" t="s">
+        <v>545</v>
+      </c>
+      <c r="K790" t="s">
+        <v>546</v>
+      </c>
+      <c r="L790" t="s">
+        <v>468</v>
+      </c>
+      <c r="M790" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="791" spans="1:13">
+      <c r="A791">
+        <v>1947</v>
+      </c>
+      <c r="B791" t="s">
+        <v>463</v>
+      </c>
+      <c r="C791" t="s">
+        <v>50</v>
+      </c>
+      <c r="D791" t="s">
+        <v>15</v>
+      </c>
+      <c r="E791" t="s">
+        <v>16</v>
+      </c>
+      <c r="F791" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G791" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I791" s="1">
+        <v>63</v>
+      </c>
+      <c r="J791" t="s">
+        <v>490</v>
+      </c>
+      <c r="K791" t="s">
+        <v>491</v>
+      </c>
+      <c r="L791" t="s">
+        <v>468</v>
+      </c>
+      <c r="M791" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="792" spans="1:13">
+      <c r="A792">
+        <v>1948</v>
+      </c>
+      <c r="B792" t="s">
+        <v>463</v>
+      </c>
+      <c r="C792" t="s">
+        <v>50</v>
+      </c>
+      <c r="D792" t="s">
+        <v>15</v>
+      </c>
+      <c r="E792" t="s">
+        <v>16</v>
+      </c>
+      <c r="F792" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G792" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I792" s="1">
+        <v>31</v>
+      </c>
+      <c r="J792" t="s">
+        <v>490</v>
+      </c>
+      <c r="K792" t="s">
+        <v>491</v>
+      </c>
+      <c r="L792" t="s">
+        <v>470</v>
+      </c>
+      <c r="M792" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="793" spans="1:13">
+      <c r="A793">
+        <v>1949</v>
+      </c>
+      <c r="B793" t="s">
+        <v>463</v>
+      </c>
+      <c r="C793" t="s">
+        <v>50</v>
+      </c>
+      <c r="D793" t="s">
+        <v>15</v>
+      </c>
+      <c r="E793" t="s">
+        <v>16</v>
+      </c>
+      <c r="F793" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G793" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I793" s="1">
+        <v>20</v>
+      </c>
+      <c r="J793" t="s">
+        <v>490</v>
+      </c>
+      <c r="K793" t="s">
+        <v>491</v>
+      </c>
+      <c r="L793" t="s">
+        <v>472</v>
+      </c>
+      <c r="M793" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="794" spans="1:13">
+      <c r="A794">
+        <v>1950</v>
+      </c>
+      <c r="B794" t="s">
+        <v>463</v>
+      </c>
+      <c r="C794" t="s">
+        <v>50</v>
+      </c>
+      <c r="D794" t="s">
+        <v>15</v>
+      </c>
+      <c r="E794" t="s">
+        <v>16</v>
+      </c>
+      <c r="F794" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G794" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I794" s="1">
+        <v>3366</v>
+      </c>
+      <c r="J794" t="s">
+        <v>490</v>
+      </c>
+      <c r="K794" t="s">
+        <v>491</v>
+      </c>
+      <c r="L794" t="s">
+        <v>478</v>
+      </c>
+      <c r="M794" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="795" spans="1:13">
+      <c r="A795">
+        <v>1951</v>
+      </c>
+      <c r="B795" t="s">
+        <v>463</v>
+      </c>
+      <c r="C795" t="s">
+        <v>50</v>
+      </c>
+      <c r="D795" t="s">
+        <v>15</v>
+      </c>
+      <c r="E795" t="s">
+        <v>16</v>
+      </c>
+      <c r="F795" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G795" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I795" s="1">
+        <v>483</v>
+      </c>
+      <c r="J795" t="s">
+        <v>492</v>
+      </c>
+      <c r="K795" t="s">
+        <v>493</v>
+      </c>
+      <c r="L795" t="s">
+        <v>468</v>
+      </c>
+      <c r="M795" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="796" spans="1:13">
+      <c r="A796">
+        <v>1952</v>
+      </c>
+      <c r="B796" t="s">
+        <v>463</v>
+      </c>
+      <c r="C796" t="s">
+        <v>50</v>
+      </c>
+      <c r="D796" t="s">
+        <v>15</v>
+      </c>
+      <c r="E796" t="s">
+        <v>16</v>
+      </c>
+      <c r="F796" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G796" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I796" s="1">
+        <v>2367</v>
+      </c>
+      <c r="J796" t="s">
+        <v>492</v>
+      </c>
+      <c r="K796" t="s">
+        <v>493</v>
+      </c>
+      <c r="L796" t="s">
+        <v>472</v>
+      </c>
+      <c r="M796" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="797" spans="1:13">
+      <c r="A797">
+        <v>1953</v>
+      </c>
+      <c r="B797" t="s">
+        <v>463</v>
+      </c>
+      <c r="C797" t="s">
+        <v>50</v>
+      </c>
+      <c r="D797" t="s">
+        <v>15</v>
+      </c>
+      <c r="E797" t="s">
+        <v>16</v>
+      </c>
+      <c r="F797" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G797" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I797" s="1">
+        <v>195</v>
+      </c>
+      <c r="J797" t="s">
+        <v>492</v>
+      </c>
+      <c r="K797" t="s">
+        <v>493</v>
+      </c>
+      <c r="L797" t="s">
+        <v>21</v>
+      </c>
+      <c r="M797" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="798" spans="1:13">
+      <c r="A798">
+        <v>1954</v>
+      </c>
+      <c r="B798" t="s">
+        <v>463</v>
+      </c>
+      <c r="C798" t="s">
+        <v>50</v>
+      </c>
+      <c r="D798" t="s">
+        <v>15</v>
+      </c>
+      <c r="E798" t="s">
+        <v>16</v>
+      </c>
+      <c r="F798" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G798" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I798" s="1">
+        <v>460</v>
+      </c>
+      <c r="J798" t="s">
+        <v>492</v>
+      </c>
+      <c r="K798" t="s">
+        <v>493</v>
+      </c>
+      <c r="L798" t="s">
+        <v>494</v>
+      </c>
+      <c r="M798" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="799" spans="1:13">
+      <c r="A799">
+        <v>1955</v>
+      </c>
+      <c r="B799" t="s">
+        <v>463</v>
+      </c>
+      <c r="C799" t="s">
+        <v>50</v>
+      </c>
+      <c r="D799" t="s">
+        <v>15</v>
+      </c>
+      <c r="E799" t="s">
+        <v>16</v>
+      </c>
+      <c r="F799" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G799" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I799" s="1">
+        <v>92</v>
+      </c>
+      <c r="J799" t="s">
+        <v>496</v>
+      </c>
+      <c r="K799" t="s">
+        <v>497</v>
+      </c>
+      <c r="L799" t="s">
+        <v>21</v>
+      </c>
+      <c r="M799" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="800" spans="1:13">
+      <c r="A800">
+        <v>1956</v>
+      </c>
+      <c r="B800" t="s">
+        <v>463</v>
+      </c>
+      <c r="C800" t="s">
+        <v>50</v>
+      </c>
+      <c r="D800" t="s">
+        <v>15</v>
+      </c>
+      <c r="E800" t="s">
+        <v>16</v>
+      </c>
+      <c r="F800" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G800" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I800" s="1">
+        <v>511</v>
+      </c>
+      <c r="J800" t="s">
+        <v>498</v>
+      </c>
+      <c r="K800" t="s">
+        <v>499</v>
+      </c>
+      <c r="L800" t="s">
+        <v>468</v>
+      </c>
+      <c r="M800" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="801" spans="1:13">
+      <c r="A801">
+        <v>1957</v>
+      </c>
+      <c r="B801" t="s">
+        <v>463</v>
+      </c>
+      <c r="C801" t="s">
+        <v>50</v>
+      </c>
+      <c r="D801" t="s">
+        <v>15</v>
+      </c>
+      <c r="E801" t="s">
+        <v>16</v>
+      </c>
+      <c r="F801" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G801" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I801" s="1">
+        <v>142</v>
+      </c>
+      <c r="J801" t="s">
+        <v>500</v>
+      </c>
+      <c r="K801" t="s">
+        <v>501</v>
+      </c>
+      <c r="L801" t="s">
+        <v>472</v>
+      </c>
+      <c r="M801" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="802" spans="1:13">
+      <c r="A802">
+        <v>1958</v>
+      </c>
+      <c r="B802" t="s">
+        <v>463</v>
+      </c>
+      <c r="C802" t="s">
+        <v>50</v>
+      </c>
+      <c r="D802" t="s">
+        <v>15</v>
+      </c>
+      <c r="E802" t="s">
+        <v>16</v>
+      </c>
+      <c r="F802" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G802" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I802" s="1">
+        <v>201</v>
+      </c>
+      <c r="J802" t="s">
+        <v>502</v>
+      </c>
+      <c r="K802" t="s">
+        <v>503</v>
+      </c>
+      <c r="L802" t="s">
+        <v>21</v>
+      </c>
+      <c r="M802" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="803" spans="1:13">
+      <c r="A803">
+        <v>1959</v>
+      </c>
+      <c r="B803" t="s">
+        <v>463</v>
+      </c>
+      <c r="C803" t="s">
+        <v>50</v>
+      </c>
+      <c r="D803" t="s">
+        <v>15</v>
+      </c>
+      <c r="E803" t="s">
+        <v>16</v>
+      </c>
+      <c r="F803" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G803" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I803" s="1">
+        <v>590</v>
+      </c>
+      <c r="J803" t="s">
+        <v>504</v>
+      </c>
+      <c r="K803" t="s">
+        <v>505</v>
+      </c>
+      <c r="L803" t="s">
+        <v>468</v>
+      </c>
+      <c r="M803" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="804" spans="1:13">
+      <c r="A804">
+        <v>1960</v>
+      </c>
+      <c r="B804" t="s">
+        <v>463</v>
+      </c>
+      <c r="C804" t="s">
+        <v>50</v>
+      </c>
+      <c r="D804" t="s">
+        <v>15</v>
+      </c>
+      <c r="E804" t="s">
+        <v>16</v>
+      </c>
+      <c r="F804" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G804" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I804" s="1">
+        <v>700</v>
+      </c>
+      <c r="J804" t="s">
+        <v>504</v>
+      </c>
+      <c r="K804" t="s">
+        <v>505</v>
+      </c>
+      <c r="L804" t="s">
+        <v>478</v>
+      </c>
+      <c r="M804" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="805" spans="1:13">
+      <c r="A805">
+        <v>1961</v>
+      </c>
+      <c r="B805" t="s">
+        <v>463</v>
+      </c>
+      <c r="C805" t="s">
+        <v>50</v>
+      </c>
+      <c r="D805" t="s">
+        <v>15</v>
+      </c>
+      <c r="E805" t="s">
+        <v>16</v>
+      </c>
+      <c r="F805" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G805" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I805" s="1">
+        <v>60</v>
+      </c>
+      <c r="J805" t="s">
+        <v>504</v>
+      </c>
+      <c r="K805" t="s">
+        <v>505</v>
+      </c>
+      <c r="L805" t="s">
+        <v>522</v>
+      </c>
+      <c r="M805" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="806" spans="1:13">
+      <c r="A806">
+        <v>1962</v>
+      </c>
+      <c r="B806" t="s">
+        <v>463</v>
+      </c>
+      <c r="C806" t="s">
+        <v>50</v>
+      </c>
+      <c r="D806" t="s">
+        <v>15</v>
+      </c>
+      <c r="E806" t="s">
+        <v>16</v>
+      </c>
+      <c r="F806" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G806" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I806" s="1">
+        <v>102823</v>
+      </c>
+      <c r="J806" t="s">
+        <v>506</v>
+      </c>
+      <c r="K806" t="s">
+        <v>507</v>
+      </c>
+      <c r="L806" t="s">
+        <v>494</v>
+      </c>
+      <c r="M806" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="807" spans="1:13">
+      <c r="A807">
+        <v>1963</v>
+      </c>
+      <c r="B807" t="s">
+        <v>463</v>
+      </c>
+      <c r="C807" t="s">
+        <v>50</v>
+      </c>
+      <c r="D807" t="s">
+        <v>15</v>
+      </c>
+      <c r="E807" t="s">
+        <v>16</v>
+      </c>
+      <c r="F807" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G807" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I807" s="1">
+        <v>17501</v>
+      </c>
+      <c r="J807" t="s">
+        <v>508</v>
+      </c>
+      <c r="K807" t="s">
+        <v>509</v>
+      </c>
+      <c r="L807" t="s">
+        <v>468</v>
+      </c>
+      <c r="M807" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="808" spans="1:13">
+      <c r="A808">
+        <v>1964</v>
+      </c>
+      <c r="B808" t="s">
+        <v>463</v>
+      </c>
+      <c r="C808" t="s">
+        <v>50</v>
+      </c>
+      <c r="D808" t="s">
+        <v>15</v>
+      </c>
+      <c r="E808" t="s">
+        <v>16</v>
+      </c>
+      <c r="F808" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G808" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I808" s="1">
+        <v>900</v>
+      </c>
+      <c r="J808" t="s">
+        <v>1081</v>
+      </c>
+      <c r="K808" t="s">
+        <v>1082</v>
+      </c>
+      <c r="L808" t="s">
+        <v>472</v>
+      </c>
+      <c r="M808" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="809" spans="1:13">
+      <c r="A809">
+        <v>1965</v>
+      </c>
+      <c r="B809" t="s">
+        <v>463</v>
+      </c>
+      <c r="C809" t="s">
+        <v>50</v>
+      </c>
+      <c r="D809" t="s">
+        <v>15</v>
+      </c>
+      <c r="E809" t="s">
+        <v>16</v>
+      </c>
+      <c r="F809" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G809" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I809" s="1">
+        <v>120</v>
+      </c>
+      <c r="J809" t="s">
+        <v>510</v>
+      </c>
+      <c r="K809" t="s">
+        <v>511</v>
+      </c>
+      <c r="L809" t="s">
+        <v>468</v>
+      </c>
+      <c r="M809" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="810" spans="1:13">
+      <c r="A810">
+        <v>1966</v>
+      </c>
+      <c r="B810" t="s">
+        <v>463</v>
+      </c>
+      <c r="C810" t="s">
+        <v>50</v>
+      </c>
+      <c r="D810" t="s">
+        <v>15</v>
+      </c>
+      <c r="E810" t="s">
+        <v>16</v>
+      </c>
+      <c r="F810" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G810" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I810" s="1">
+        <v>870</v>
+      </c>
+      <c r="J810" t="s">
+        <v>510</v>
+      </c>
+      <c r="K810" t="s">
+        <v>511</v>
+      </c>
+      <c r="L810" t="s">
+        <v>512</v>
+      </c>
+      <c r="M810" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="811" spans="1:13">
+      <c r="A811">
+        <v>1967</v>
+      </c>
+      <c r="B811" t="s">
+        <v>463</v>
+      </c>
+      <c r="C811" t="s">
+        <v>50</v>
+      </c>
+      <c r="D811" t="s">
+        <v>15</v>
+      </c>
+      <c r="E811" t="s">
+        <v>16</v>
+      </c>
+      <c r="F811" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G811" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I811" s="1">
+        <v>4052</v>
+      </c>
+      <c r="J811" t="s">
+        <v>510</v>
+      </c>
+      <c r="K811" t="s">
+        <v>511</v>
+      </c>
+      <c r="L811" t="s">
+        <v>472</v>
+      </c>
+      <c r="M811" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="812" spans="1:13">
+      <c r="A812">
+        <v>1968</v>
+      </c>
+      <c r="B812" t="s">
+        <v>463</v>
+      </c>
+      <c r="C812" t="s">
+        <v>50</v>
+      </c>
+      <c r="D812" t="s">
+        <v>15</v>
+      </c>
+      <c r="E812" t="s">
+        <v>16</v>
+      </c>
+      <c r="F812" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G812" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I812" s="1">
+        <v>6690</v>
+      </c>
+      <c r="J812" t="s">
+        <v>510</v>
+      </c>
+      <c r="K812" t="s">
+        <v>511</v>
+      </c>
+      <c r="L812" t="s">
+        <v>514</v>
+      </c>
+      <c r="M812" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="813" spans="1:13">
+      <c r="A813">
+        <v>1969</v>
+      </c>
+      <c r="B813" t="s">
+        <v>463</v>
+      </c>
+      <c r="C813" t="s">
+        <v>50</v>
+      </c>
+      <c r="D813" t="s">
+        <v>15</v>
+      </c>
+      <c r="E813" t="s">
+        <v>16</v>
+      </c>
+      <c r="F813" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G813" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I813" s="1">
+        <v>24</v>
+      </c>
+      <c r="J813" t="s">
+        <v>510</v>
+      </c>
+      <c r="K813" t="s">
+        <v>511</v>
+      </c>
+      <c r="L813" t="s">
+        <v>478</v>
+      </c>
+      <c r="M813" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="814" spans="1:13">
+      <c r="A814">
+        <v>1970</v>
+      </c>
+      <c r="B814" t="s">
+        <v>463</v>
+      </c>
+      <c r="C814" t="s">
+        <v>50</v>
+      </c>
+      <c r="D814" t="s">
+        <v>15</v>
+      </c>
+      <c r="E814" t="s">
+        <v>16</v>
+      </c>
+      <c r="F814" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G814" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I814" s="1">
+        <v>560</v>
+      </c>
+      <c r="J814" t="s">
+        <v>516</v>
+      </c>
+      <c r="K814" t="s">
+        <v>517</v>
+      </c>
+      <c r="L814" t="s">
+        <v>478</v>
+      </c>
+      <c r="M814" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="815" spans="1:13">
+      <c r="A815">
+        <v>1971</v>
+      </c>
+      <c r="B815" t="s">
+        <v>463</v>
+      </c>
+      <c r="C815" t="s">
+        <v>50</v>
+      </c>
+      <c r="D815" t="s">
+        <v>15</v>
+      </c>
+      <c r="E815" t="s">
+        <v>16</v>
+      </c>
+      <c r="F815" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G815" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I815" s="1">
+        <v>46138</v>
+      </c>
+      <c r="J815" t="s">
+        <v>518</v>
+      </c>
+      <c r="K815" t="s">
+        <v>519</v>
+      </c>
+      <c r="L815" t="s">
+        <v>468</v>
+      </c>
+      <c r="M815" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="816" spans="1:13">
+      <c r="A816">
+        <v>1972</v>
+      </c>
+      <c r="B816" t="s">
+        <v>463</v>
+      </c>
+      <c r="C816" t="s">
+        <v>50</v>
+      </c>
+      <c r="D816" t="s">
+        <v>15</v>
+      </c>
+      <c r="E816" t="s">
+        <v>16</v>
+      </c>
+      <c r="F816" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G816" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I816" s="1">
+        <v>1226</v>
+      </c>
+      <c r="J816" t="s">
+        <v>520</v>
+      </c>
+      <c r="K816" t="s">
+        <v>521</v>
+      </c>
+      <c r="L816" t="s">
+        <v>522</v>
+      </c>
+      <c r="M816" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="817" spans="1:13">
+      <c r="A817">
+        <v>1973</v>
+      </c>
+      <c r="B817" t="s">
+        <v>524</v>
+      </c>
+      <c r="C817" t="s">
+        <v>525</v>
+      </c>
+      <c r="D817" t="s">
+        <v>15</v>
+      </c>
+      <c r="E817" t="s">
+        <v>16</v>
+      </c>
+      <c r="F817" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G817" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I817" s="1">
+        <v>234281</v>
+      </c>
+      <c r="J817" t="s">
+        <v>526</v>
+      </c>
+      <c r="K817" t="s">
+        <v>525</v>
+      </c>
+      <c r="L817" t="s">
+        <v>468</v>
+      </c>
+      <c r="M817" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="818" spans="1:13">
+      <c r="A818">
+        <v>1974</v>
+      </c>
+      <c r="B818" t="s">
+        <v>524</v>
+      </c>
+      <c r="C818" t="s">
+        <v>525</v>
+      </c>
+      <c r="D818" t="s">
+        <v>15</v>
+      </c>
+      <c r="E818" t="s">
+        <v>16</v>
+      </c>
+      <c r="F818" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G818" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I818" s="1">
+        <v>90091</v>
+      </c>
+      <c r="J818" t="s">
+        <v>526</v>
+      </c>
+      <c r="K818" t="s">
+        <v>525</v>
+      </c>
+      <c r="L818" t="s">
+        <v>470</v>
+      </c>
+      <c r="M818" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="819" spans="1:13">
+      <c r="A819">
+        <v>1975</v>
+      </c>
+      <c r="B819" t="s">
+        <v>524</v>
+      </c>
+      <c r="C819" t="s">
+        <v>525</v>
+      </c>
+      <c r="D819" t="s">
+        <v>15</v>
+      </c>
+      <c r="E819" t="s">
+        <v>16</v>
+      </c>
+      <c r="F819" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G819" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I819" s="1">
+        <v>231674</v>
+      </c>
+      <c r="J819" t="s">
+        <v>526</v>
+      </c>
+      <c r="K819" t="s">
+        <v>525</v>
+      </c>
+      <c r="L819" t="s">
+        <v>472</v>
+      </c>
+      <c r="M819" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="820" spans="1:13">
+      <c r="A820">
+        <v>1976</v>
+      </c>
+      <c r="B820" t="s">
+        <v>524</v>
+      </c>
+      <c r="C820" t="s">
+        <v>525</v>
+      </c>
+      <c r="D820" t="s">
+        <v>15</v>
+      </c>
+      <c r="E820" t="s">
+        <v>16</v>
+      </c>
+      <c r="F820" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G820" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I820" s="1">
+        <v>168495</v>
+      </c>
+      <c r="J820" t="s">
+        <v>526</v>
+      </c>
+      <c r="K820" t="s">
+        <v>525</v>
+      </c>
+      <c r="L820" t="s">
+        <v>21</v>
+      </c>
+      <c r="M820" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="821" spans="1:13">
+      <c r="A821">
+        <v>1977</v>
+      </c>
+      <c r="B821" t="s">
+        <v>524</v>
+      </c>
+      <c r="C821" t="s">
+        <v>525</v>
+      </c>
+      <c r="D821" t="s">
+        <v>15</v>
+      </c>
+      <c r="E821" t="s">
+        <v>16</v>
+      </c>
+      <c r="F821" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G821" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I821" s="1">
+        <v>84826</v>
+      </c>
+      <c r="J821" t="s">
+        <v>526</v>
+      </c>
+      <c r="K821" t="s">
+        <v>525</v>
+      </c>
+      <c r="L821" t="s">
+        <v>527</v>
+      </c>
+      <c r="M821" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="822" spans="1:13">
+      <c r="A822">
+        <v>1978</v>
+      </c>
+      <c r="B822" t="s">
+        <v>524</v>
+      </c>
+      <c r="C822" t="s">
+        <v>525</v>
+      </c>
+      <c r="D822" t="s">
+        <v>15</v>
+      </c>
+      <c r="E822" t="s">
+        <v>16</v>
+      </c>
+      <c r="F822" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G822" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I822" s="1">
+        <v>-7516</v>
+      </c>
+      <c r="J822" t="s">
+        <v>526</v>
+      </c>
+      <c r="K822" t="s">
+        <v>525</v>
+      </c>
+      <c r="L822" t="s">
+        <v>494</v>
+      </c>
+      <c r="M822" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="823" spans="1:13">
+      <c r="A823">
+        <v>1979</v>
+      </c>
+      <c r="B823" t="s">
+        <v>524</v>
+      </c>
+      <c r="C823" t="s">
+        <v>525</v>
+      </c>
+      <c r="D823" t="s">
+        <v>15</v>
+      </c>
+      <c r="E823" t="s">
+        <v>16</v>
+      </c>
+      <c r="F823" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G823" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I823" s="1">
+        <v>185</v>
+      </c>
+      <c r="J823" t="s">
+        <v>1083</v>
+      </c>
+      <c r="K823" t="s">
+        <v>1084</v>
+      </c>
+      <c r="L823" t="s">
+        <v>21</v>
+      </c>
+      <c r="M823" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="824" spans="1:13">
+      <c r="A824">
+        <v>1980</v>
+      </c>
+      <c r="B824" t="s">
+        <v>524</v>
+      </c>
+      <c r="C824" t="s">
+        <v>525</v>
+      </c>
+      <c r="D824" t="s">
+        <v>15</v>
+      </c>
+      <c r="E824" t="s">
+        <v>16</v>
+      </c>
+      <c r="F824" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G824" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I824" s="1">
+        <v>-68</v>
+      </c>
+      <c r="J824" t="s">
+        <v>529</v>
+      </c>
+      <c r="K824" t="s">
+        <v>530</v>
+      </c>
+      <c r="L824" t="s">
+        <v>21</v>
+      </c>
+      <c r="M824" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="825" spans="1:13">
+      <c r="A825">
+        <v>1981</v>
+      </c>
+      <c r="B825" t="s">
+        <v>524</v>
+      </c>
+      <c r="C825" t="s">
+        <v>525</v>
+      </c>
+      <c r="D825" t="s">
+        <v>15</v>
+      </c>
+      <c r="E825" t="s">
+        <v>16</v>
+      </c>
+      <c r="F825" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G825" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I825" s="1">
+        <v>13445</v>
+      </c>
+      <c r="J825" t="s">
+        <v>531</v>
+      </c>
+      <c r="K825" t="s">
+        <v>532</v>
+      </c>
+      <c r="L825" t="s">
+        <v>472</v>
+      </c>
+      <c r="M825" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="826" spans="1:13">
+      <c r="A826">
+        <v>1982</v>
+      </c>
+      <c r="B826" t="s">
+        <v>524</v>
+      </c>
+      <c r="C826" t="s">
+        <v>525</v>
+      </c>
+      <c r="D826" t="s">
+        <v>15</v>
+      </c>
+      <c r="E826" t="s">
+        <v>16</v>
+      </c>
+      <c r="F826" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G826" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I826" s="1">
+        <v>54144</v>
+      </c>
+      <c r="J826" t="s">
+        <v>533</v>
+      </c>
+      <c r="K826" t="s">
+        <v>534</v>
+      </c>
+      <c r="L826" t="s">
+        <v>514</v>
+      </c>
+      <c r="M826" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="827" spans="1:13">
+      <c r="A827">
+        <v>1983</v>
+      </c>
+      <c r="B827" t="s">
+        <v>565</v>
+      </c>
+      <c r="C827" t="s">
+        <v>566</v>
+      </c>
+      <c r="D827" t="s">
+        <v>15</v>
+      </c>
+      <c r="E827" t="s">
+        <v>16</v>
+      </c>
+      <c r="F827" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G827" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I827" s="1">
+        <v>250</v>
+      </c>
+      <c r="J827" t="s">
+        <v>809</v>
+      </c>
+      <c r="K827" t="s">
+        <v>810</v>
+      </c>
+      <c r="L827" t="s">
+        <v>478</v>
+      </c>
+      <c r="M827" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="828" spans="1:13">
+      <c r="A828">
+        <v>1984</v>
+      </c>
+      <c r="B828" t="s">
+        <v>535</v>
+      </c>
+      <c r="C828" t="s">
+        <v>536</v>
+      </c>
+      <c r="D828" t="s">
+        <v>15</v>
+      </c>
+      <c r="E828" t="s">
+        <v>16</v>
+      </c>
+      <c r="F828" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G828" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I828" s="1">
+        <v>19464</v>
+      </c>
+      <c r="J828" t="s">
+        <v>537</v>
+      </c>
+      <c r="K828" t="s">
+        <v>538</v>
+      </c>
+      <c r="L828" t="s">
+        <v>539</v>
+      </c>
+      <c r="M828" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="829" spans="1:13">
+      <c r="A829">
+        <v>1985</v>
+      </c>
+      <c r="B829" t="s">
+        <v>535</v>
+      </c>
+      <c r="C829" t="s">
+        <v>536</v>
+      </c>
+      <c r="D829" t="s">
+        <v>15</v>
+      </c>
+      <c r="E829" t="s">
+        <v>16</v>
+      </c>
+      <c r="F829" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G829" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I829" s="1">
+        <v>140248</v>
+      </c>
+      <c r="J829" t="s">
+        <v>541</v>
+      </c>
+      <c r="K829" t="s">
+        <v>542</v>
+      </c>
+      <c r="L829" t="s">
+        <v>539</v>
+      </c>
+      <c r="M829" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="830" spans="1:13">
+      <c r="A830">
+        <v>1986</v>
+      </c>
+      <c r="B830" t="s">
+        <v>463</v>
+      </c>
+      <c r="C830" t="s">
+        <v>50</v>
+      </c>
+      <c r="D830" t="s">
+        <v>25</v>
+      </c>
+      <c r="E830" t="s">
+        <v>26</v>
+      </c>
+      <c r="F830" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G830" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I830" s="1">
+        <v>25</v>
+      </c>
+      <c r="J830" t="s">
+        <v>466</v>
+      </c>
+      <c r="K830" t="s">
+        <v>467</v>
+      </c>
+      <c r="L830" t="s">
+        <v>551</v>
+      </c>
+      <c r="M830" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="831" spans="1:13">
+      <c r="A831">
+        <v>1987</v>
+      </c>
+      <c r="B831" t="s">
+        <v>463</v>
+      </c>
+      <c r="C831" t="s">
+        <v>50</v>
+      </c>
+      <c r="D831" t="s">
+        <v>25</v>
+      </c>
+      <c r="E831" t="s">
+        <v>26</v>
+      </c>
+      <c r="F831" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G831" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I831" s="1">
+        <v>1528</v>
+      </c>
+      <c r="J831" t="s">
+        <v>482</v>
+      </c>
+      <c r="K831" t="s">
+        <v>483</v>
+      </c>
+      <c r="L831" t="s">
+        <v>547</v>
+      </c>
+      <c r="M831" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="832" spans="1:13">
+      <c r="A832">
+        <v>1988</v>
+      </c>
+      <c r="B832" t="s">
+        <v>463</v>
+      </c>
+      <c r="C832" t="s">
+        <v>50</v>
+      </c>
+      <c r="D832" t="s">
+        <v>25</v>
+      </c>
+      <c r="E832" t="s">
+        <v>26</v>
+      </c>
+      <c r="F832" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G832" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I832" s="1">
+        <v>55</v>
+      </c>
+      <c r="J832" t="s">
+        <v>486</v>
+      </c>
+      <c r="K832" t="s">
+        <v>487</v>
+      </c>
+      <c r="L832" t="s">
+        <v>547</v>
+      </c>
+      <c r="M832" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="833" spans="1:13">
+      <c r="A833">
+        <v>1989</v>
+      </c>
+      <c r="B833" t="s">
+        <v>463</v>
+      </c>
+      <c r="C833" t="s">
+        <v>50</v>
+      </c>
+      <c r="D833" t="s">
+        <v>25</v>
+      </c>
+      <c r="E833" t="s">
+        <v>26</v>
+      </c>
+      <c r="F833" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G833" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I833" s="1">
+        <v>563</v>
+      </c>
+      <c r="J833" t="s">
+        <v>1075</v>
+      </c>
+      <c r="K833" t="s">
+        <v>1076</v>
+      </c>
+      <c r="L833" t="s">
+        <v>547</v>
+      </c>
+      <c r="M833" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="834" spans="1:13">
+      <c r="A834">
+        <v>1990</v>
+      </c>
+      <c r="B834" t="s">
+        <v>463</v>
+      </c>
+      <c r="C834" t="s">
+        <v>50</v>
+      </c>
+      <c r="D834" t="s">
+        <v>25</v>
+      </c>
+      <c r="E834" t="s">
+        <v>26</v>
+      </c>
+      <c r="F834" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G834" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I834" s="1">
+        <v>30</v>
+      </c>
+      <c r="J834" t="s">
+        <v>488</v>
+      </c>
+      <c r="K834" t="s">
+        <v>489</v>
+      </c>
+      <c r="L834" t="s">
+        <v>543</v>
+      </c>
+      <c r="M834" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="835" spans="1:13">
+      <c r="A835">
+        <v>1991</v>
+      </c>
+      <c r="B835" t="s">
+        <v>463</v>
+      </c>
+      <c r="C835" t="s">
+        <v>50</v>
+      </c>
+      <c r="D835" t="s">
+        <v>25</v>
+      </c>
+      <c r="E835" t="s">
+        <v>26</v>
+      </c>
+      <c r="F835" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G835" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I835" s="1">
+        <v>867</v>
+      </c>
+      <c r="J835" t="s">
+        <v>488</v>
+      </c>
+      <c r="K835" t="s">
+        <v>489</v>
+      </c>
+      <c r="L835" t="s">
+        <v>547</v>
+      </c>
+      <c r="M835" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="836" spans="1:13">
+      <c r="A836">
+        <v>1992</v>
+      </c>
+      <c r="B836" t="s">
+        <v>463</v>
+      </c>
+      <c r="C836" t="s">
+        <v>50</v>
+      </c>
+      <c r="D836" t="s">
+        <v>25</v>
+      </c>
+      <c r="E836" t="s">
+        <v>26</v>
+      </c>
+      <c r="F836" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G836" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I836" s="1">
+        <v>778</v>
+      </c>
+      <c r="J836" t="s">
+        <v>545</v>
+      </c>
+      <c r="K836" t="s">
+        <v>546</v>
+      </c>
+      <c r="L836" t="s">
+        <v>547</v>
+      </c>
+      <c r="M836" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="837" spans="1:13">
+      <c r="A837">
+        <v>1993</v>
+      </c>
+      <c r="B837" t="s">
+        <v>463</v>
+      </c>
+      <c r="C837" t="s">
+        <v>50</v>
+      </c>
+      <c r="D837" t="s">
+        <v>25</v>
+      </c>
+      <c r="E837" t="s">
+        <v>26</v>
+      </c>
+      <c r="F837" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G837" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I837" s="1">
+        <v>186</v>
+      </c>
+      <c r="J837" t="s">
+        <v>490</v>
+      </c>
+      <c r="K837" t="s">
+        <v>491</v>
+      </c>
+      <c r="L837" t="s">
+        <v>543</v>
+      </c>
+      <c r="M837" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="838" spans="1:13">
+      <c r="A838">
+        <v>1994</v>
+      </c>
+      <c r="B838" t="s">
+        <v>463</v>
+      </c>
+      <c r="C838" t="s">
+        <v>50</v>
+      </c>
+      <c r="D838" t="s">
+        <v>25</v>
+      </c>
+      <c r="E838" t="s">
+        <v>26</v>
+      </c>
+      <c r="F838" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G838" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I838" s="1">
+        <v>400</v>
+      </c>
+      <c r="J838" t="s">
+        <v>490</v>
+      </c>
+      <c r="K838" t="s">
+        <v>491</v>
+      </c>
+      <c r="L838" t="s">
+        <v>547</v>
+      </c>
+      <c r="M838" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="839" spans="1:13">
+      <c r="A839">
+        <v>1995</v>
+      </c>
+      <c r="B839" t="s">
+        <v>463</v>
+      </c>
+      <c r="C839" t="s">
+        <v>50</v>
+      </c>
+      <c r="D839" t="s">
+        <v>25</v>
+      </c>
+      <c r="E839" t="s">
+        <v>26</v>
+      </c>
+      <c r="F839" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G839" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I839" s="1">
+        <v>29855</v>
+      </c>
+      <c r="J839" t="s">
+        <v>1085</v>
+      </c>
+      <c r="K839" t="s">
+        <v>1086</v>
+      </c>
+      <c r="L839" t="s">
+        <v>547</v>
+      </c>
+      <c r="M839" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="840" spans="1:13">
+      <c r="A840">
+        <v>1996</v>
+      </c>
+      <c r="B840" t="s">
+        <v>463</v>
+      </c>
+      <c r="C840" t="s">
+        <v>50</v>
+      </c>
+      <c r="D840" t="s">
+        <v>25</v>
+      </c>
+      <c r="E840" t="s">
+        <v>26</v>
+      </c>
+      <c r="F840" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G840" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I840" s="1">
+        <v>150</v>
+      </c>
+      <c r="J840" t="s">
+        <v>504</v>
+      </c>
+      <c r="K840" t="s">
+        <v>505</v>
+      </c>
+      <c r="L840" t="s">
+        <v>547</v>
+      </c>
+      <c r="M840" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="841" spans="1:13">
+      <c r="A841">
+        <v>1997</v>
+      </c>
+      <c r="B841" t="s">
+        <v>463</v>
+      </c>
+      <c r="C841" t="s">
+        <v>50</v>
+      </c>
+      <c r="D841" t="s">
+        <v>25</v>
+      </c>
+      <c r="E841" t="s">
+        <v>26</v>
+      </c>
+      <c r="F841" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G841" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I841" s="1">
+        <v>4695</v>
+      </c>
+      <c r="J841" t="s">
+        <v>801</v>
+      </c>
+      <c r="K841" t="s">
+        <v>802</v>
+      </c>
+      <c r="L841" t="s">
+        <v>547</v>
+      </c>
+      <c r="M841" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="842" spans="1:13">
+      <c r="A842">
+        <v>1999</v>
+      </c>
+      <c r="B842" t="s">
+        <v>463</v>
+      </c>
+      <c r="C842" t="s">
+        <v>50</v>
+      </c>
+      <c r="D842" t="s">
+        <v>25</v>
+      </c>
+      <c r="E842" t="s">
+        <v>26</v>
+      </c>
+      <c r="F842" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G842" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I842" s="1">
+        <v>12018</v>
+      </c>
+      <c r="J842" t="s">
+        <v>1087</v>
+      </c>
+      <c r="K842" t="s">
+        <v>1088</v>
+      </c>
+      <c r="L842" t="s">
+        <v>547</v>
+      </c>
+      <c r="M842" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="843" spans="1:13">
+      <c r="A843">
+        <v>2000</v>
+      </c>
+      <c r="B843" t="s">
+        <v>463</v>
+      </c>
+      <c r="C843" t="s">
+        <v>50</v>
+      </c>
+      <c r="D843" t="s">
+        <v>25</v>
+      </c>
+      <c r="E843" t="s">
+        <v>26</v>
+      </c>
+      <c r="F843" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G843" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I843" s="1">
+        <v>22430</v>
+      </c>
+      <c r="J843" t="s">
+        <v>508</v>
+      </c>
+      <c r="K843" t="s">
+        <v>509</v>
+      </c>
+      <c r="L843" t="s">
+        <v>547</v>
+      </c>
+      <c r="M843" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="844" spans="1:13">
+      <c r="A844">
+        <v>2001</v>
+      </c>
+      <c r="B844" t="s">
+        <v>463</v>
+      </c>
+      <c r="C844" t="s">
+        <v>50</v>
+      </c>
+      <c r="D844" t="s">
+        <v>25</v>
+      </c>
+      <c r="E844" t="s">
+        <v>26</v>
+      </c>
+      <c r="F844" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G844" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I844" s="1">
+        <v>851</v>
+      </c>
+      <c r="J844" t="s">
+        <v>1089</v>
+      </c>
+      <c r="K844" t="s">
+        <v>1090</v>
+      </c>
+      <c r="L844" t="s">
+        <v>543</v>
+      </c>
+      <c r="M844" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="845" spans="1:13">
+      <c r="A845">
+        <v>2002</v>
+      </c>
+      <c r="B845" t="s">
+        <v>463</v>
+      </c>
+      <c r="C845" t="s">
+        <v>50</v>
+      </c>
+      <c r="D845" t="s">
+        <v>25</v>
+      </c>
+      <c r="E845" t="s">
+        <v>26</v>
+      </c>
+      <c r="F845" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G845" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I845" s="1">
+        <v>1222</v>
+      </c>
+      <c r="J845" t="s">
+        <v>549</v>
+      </c>
+      <c r="K845" t="s">
+        <v>550</v>
+      </c>
+      <c r="L845" t="s">
+        <v>547</v>
+      </c>
+      <c r="M845" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="846" spans="1:13">
+      <c r="A846">
+        <v>2003</v>
+      </c>
+      <c r="B846" t="s">
+        <v>463</v>
+      </c>
+      <c r="C846" t="s">
+        <v>50</v>
+      </c>
+      <c r="D846" t="s">
+        <v>25</v>
+      </c>
+      <c r="E846" t="s">
+        <v>26</v>
+      </c>
+      <c r="F846" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G846" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I846" s="1">
+        <v>2384</v>
+      </c>
+      <c r="J846" t="s">
+        <v>510</v>
+      </c>
+      <c r="K846" t="s">
+        <v>511</v>
+      </c>
+      <c r="L846" t="s">
+        <v>551</v>
+      </c>
+      <c r="M846" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="847" spans="1:13">
+      <c r="A847">
+        <v>2004</v>
+      </c>
+      <c r="B847" t="s">
+        <v>463</v>
+      </c>
+      <c r="C847" t="s">
+        <v>50</v>
+      </c>
+      <c r="D847" t="s">
+        <v>25</v>
+      </c>
+      <c r="E847" t="s">
+        <v>26</v>
+      </c>
+      <c r="F847" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G847" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I847" s="1">
+        <v>3167</v>
+      </c>
+      <c r="J847" t="s">
+        <v>510</v>
+      </c>
+      <c r="K847" t="s">
+        <v>511</v>
+      </c>
+      <c r="L847" t="s">
+        <v>53</v>
+      </c>
+      <c r="M847" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="848" spans="1:13">
+      <c r="A848">
+        <v>2005</v>
+      </c>
+      <c r="B848" t="s">
+        <v>463</v>
+      </c>
+      <c r="C848" t="s">
+        <v>50</v>
+      </c>
+      <c r="D848" t="s">
+        <v>25</v>
+      </c>
+      <c r="E848" t="s">
+        <v>26</v>
+      </c>
+      <c r="F848" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G848" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I848" s="1">
+        <v>456</v>
+      </c>
+      <c r="J848" t="s">
+        <v>553</v>
+      </c>
+      <c r="K848" t="s">
+        <v>554</v>
+      </c>
+      <c r="L848" t="s">
+        <v>555</v>
+      </c>
+      <c r="M848" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="849" spans="1:13">
+      <c r="A849">
+        <v>2006</v>
+      </c>
+      <c r="B849" t="s">
+        <v>463</v>
+      </c>
+      <c r="C849" t="s">
+        <v>50</v>
+      </c>
+      <c r="D849" t="s">
+        <v>25</v>
+      </c>
+      <c r="E849" t="s">
+        <v>26</v>
+      </c>
+      <c r="F849" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G849" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I849" s="1">
+        <v>2081</v>
+      </c>
+      <c r="J849" t="s">
+        <v>553</v>
+      </c>
+      <c r="K849" t="s">
+        <v>554</v>
+      </c>
+      <c r="L849" t="s">
+        <v>557</v>
+      </c>
+      <c r="M849" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="850" spans="1:13">
+      <c r="A850">
+        <v>2007</v>
+      </c>
+      <c r="B850" t="s">
+        <v>463</v>
+      </c>
+      <c r="C850" t="s">
+        <v>50</v>
+      </c>
+      <c r="D850" t="s">
+        <v>25</v>
+      </c>
+      <c r="E850" t="s">
+        <v>26</v>
+      </c>
+      <c r="F850" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G850" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I850" s="1">
+        <v>98</v>
+      </c>
+      <c r="J850" t="s">
+        <v>553</v>
+      </c>
+      <c r="K850" t="s">
+        <v>554</v>
+      </c>
+      <c r="L850" t="s">
+        <v>543</v>
+      </c>
+      <c r="M850" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="851" spans="1:13">
+      <c r="A851">
+        <v>2008</v>
+      </c>
+      <c r="B851" t="s">
+        <v>463</v>
+      </c>
+      <c r="C851" t="s">
+        <v>50</v>
+      </c>
+      <c r="D851" t="s">
+        <v>25</v>
+      </c>
+      <c r="E851" t="s">
+        <v>26</v>
+      </c>
+      <c r="F851" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G851" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I851" s="1">
+        <v>7</v>
+      </c>
+      <c r="J851" t="s">
+        <v>559</v>
+      </c>
+      <c r="K851" t="s">
+        <v>560</v>
+      </c>
+      <c r="L851" t="s">
+        <v>561</v>
+      </c>
+      <c r="M851" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="852" spans="1:13">
+      <c r="A852">
+        <v>2009</v>
+      </c>
+      <c r="B852" t="s">
+        <v>463</v>
+      </c>
+      <c r="C852" t="s">
+        <v>50</v>
+      </c>
+      <c r="D852" t="s">
+        <v>25</v>
+      </c>
+      <c r="E852" t="s">
+        <v>26</v>
+      </c>
+      <c r="F852" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G852" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I852" s="1">
+        <v>15857</v>
+      </c>
+      <c r="J852" t="s">
+        <v>563</v>
+      </c>
+      <c r="K852" t="s">
+        <v>564</v>
+      </c>
+      <c r="L852" t="s">
+        <v>561</v>
+      </c>
+      <c r="M852" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="853" spans="1:13">
+      <c r="A853">
+        <v>2010</v>
+      </c>
+      <c r="B853" t="s">
+        <v>524</v>
+      </c>
+      <c r="C853" t="s">
+        <v>525</v>
+      </c>
+      <c r="D853" t="s">
+        <v>25</v>
+      </c>
+      <c r="E853" t="s">
+        <v>26</v>
+      </c>
+      <c r="F853" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G853" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I853" s="1">
+        <v>3052</v>
+      </c>
+      <c r="J853" t="s">
+        <v>526</v>
+      </c>
+      <c r="K853" t="s">
+        <v>525</v>
+      </c>
+      <c r="L853" t="s">
+        <v>551</v>
+      </c>
+      <c r="M853" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="854" spans="1:13">
+      <c r="A854">
+        <v>2011</v>
+      </c>
+      <c r="B854" t="s">
+        <v>524</v>
+      </c>
+      <c r="C854" t="s">
+        <v>525</v>
+      </c>
+      <c r="D854" t="s">
+        <v>25</v>
+      </c>
+      <c r="E854" t="s">
+        <v>26</v>
+      </c>
+      <c r="F854" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G854" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I854" s="1">
+        <v>30</v>
+      </c>
+      <c r="J854" t="s">
+        <v>529</v>
+      </c>
+      <c r="K854" t="s">
+        <v>530</v>
+      </c>
+      <c r="L854" t="s">
+        <v>551</v>
+      </c>
+      <c r="M854" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="855" spans="1:13">
+      <c r="A855">
+        <v>2012</v>
+      </c>
+      <c r="B855" t="s">
+        <v>565</v>
+      </c>
+      <c r="C855" t="s">
+        <v>566</v>
+      </c>
+      <c r="D855" t="s">
+        <v>25</v>
+      </c>
+      <c r="E855" t="s">
+        <v>26</v>
+      </c>
+      <c r="F855" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G855" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I855" s="1">
+        <v>11861</v>
+      </c>
+      <c r="J855" t="s">
+        <v>567</v>
+      </c>
+      <c r="K855" t="s">
+        <v>568</v>
+      </c>
+      <c r="L855" t="s">
+        <v>547</v>
+      </c>
+      <c r="M855" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="856" spans="1:13">
+      <c r="A856">
+        <v>2013</v>
+      </c>
+      <c r="B856" t="s">
+        <v>565</v>
+      </c>
+      <c r="C856" t="s">
+        <v>566</v>
+      </c>
+      <c r="D856" t="s">
+        <v>25</v>
+      </c>
+      <c r="E856" t="s">
+        <v>26</v>
+      </c>
+      <c r="F856" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G856" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I856" s="1">
+        <v>6800</v>
+      </c>
+      <c r="J856" t="s">
+        <v>809</v>
+      </c>
+      <c r="K856" t="s">
+        <v>810</v>
+      </c>
+      <c r="L856" t="s">
+        <v>547</v>
+      </c>
+      <c r="M856" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="857" spans="1:13">
+      <c r="A857">
+        <v>2014</v>
+      </c>
+      <c r="B857" t="s">
+        <v>569</v>
+      </c>
+      <c r="C857" t="s">
+        <v>58</v>
+      </c>
+      <c r="D857" t="s">
+        <v>25</v>
+      </c>
+      <c r="E857" t="s">
+        <v>26</v>
+      </c>
+      <c r="F857" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G857" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I857" s="1">
+        <v>77798</v>
+      </c>
+      <c r="J857" t="s">
+        <v>570</v>
+      </c>
+      <c r="K857" t="s">
+        <v>571</v>
+      </c>
+      <c r="L857" t="s">
+        <v>29</v>
+      </c>
+      <c r="M857" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="858" spans="1:13">
+      <c r="A858">
+        <v>2015</v>
+      </c>
+      <c r="B858" t="s">
+        <v>569</v>
+      </c>
+      <c r="C858" t="s">
+        <v>58</v>
+      </c>
+      <c r="D858" t="s">
+        <v>25</v>
+      </c>
+      <c r="E858" t="s">
+        <v>26</v>
+      </c>
+      <c r="F858" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G858" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I858" s="1">
+        <v>15185</v>
+      </c>
+      <c r="J858" t="s">
+        <v>570</v>
+      </c>
+      <c r="K858" t="s">
+        <v>571</v>
+      </c>
+      <c r="L858" t="s">
+        <v>31</v>
+      </c>
+      <c r="M858" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="859" spans="1:13">
+      <c r="A859">
+        <v>2016</v>
+      </c>
+      <c r="B859" t="s">
+        <v>569</v>
+      </c>
+      <c r="C859" t="s">
+        <v>58</v>
+      </c>
+      <c r="D859" t="s">
+        <v>25</v>
+      </c>
+      <c r="E859" t="s">
+        <v>26</v>
+      </c>
+      <c r="F859" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G859" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I859" s="1">
+        <v>2523</v>
+      </c>
+      <c r="J859" t="s">
+        <v>570</v>
+      </c>
+      <c r="K859" t="s">
+        <v>571</v>
+      </c>
+      <c r="L859" t="s">
+        <v>35</v>
+      </c>
+      <c r="M859" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="860" spans="1:13">
+      <c r="A860">
+        <v>2017</v>
+      </c>
+      <c r="B860" t="s">
+        <v>569</v>
+      </c>
+      <c r="C860" t="s">
+        <v>58</v>
+      </c>
+      <c r="D860" t="s">
+        <v>25</v>
+      </c>
+      <c r="E860" t="s">
+        <v>26</v>
+      </c>
+      <c r="F860" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G860" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I860" s="1">
+        <v>1219</v>
+      </c>
+      <c r="J860" t="s">
+        <v>570</v>
+      </c>
+      <c r="K860" t="s">
+        <v>571</v>
+      </c>
+      <c r="L860" t="s">
+        <v>39</v>
+      </c>
+      <c r="M860" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="861" spans="1:13">
+      <c r="A861">
+        <v>2018</v>
+      </c>
+      <c r="B861" t="s">
+        <v>463</v>
+      </c>
+      <c r="C861" t="s">
+        <v>50</v>
+      </c>
+      <c r="D861" t="s">
+        <v>63</v>
+      </c>
+      <c r="E861" t="s">
+        <v>64</v>
+      </c>
+      <c r="F861" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G861" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I861" s="1">
+        <v>10280</v>
+      </c>
+      <c r="J861" t="s">
+        <v>510</v>
+      </c>
+      <c r="K861" t="s">
+        <v>511</v>
+      </c>
+      <c r="L861" t="s">
+        <v>67</v>
+      </c>
+      <c r="M861" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="862" spans="1:13">
+      <c r="A862">
+        <v>2019</v>
+      </c>
+      <c r="B862" t="s">
+        <v>463</v>
+      </c>
+      <c r="C862" t="s">
+        <v>50</v>
+      </c>
+      <c r="D862" t="s">
+        <v>63</v>
+      </c>
+      <c r="E862" t="s">
+        <v>64</v>
+      </c>
+      <c r="F862" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G862" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I862" s="1">
+        <v>60</v>
+      </c>
+      <c r="J862" t="s">
+        <v>510</v>
+      </c>
+      <c r="K862" t="s">
+        <v>511</v>
+      </c>
+      <c r="L862" t="s">
+        <v>1091</v>
+      </c>
+      <c r="M862" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="863" spans="1:13">
+      <c r="A863">
+        <v>2020</v>
+      </c>
+      <c r="B863" t="s">
+        <v>572</v>
+      </c>
+      <c r="C863" t="s">
+        <v>573</v>
+      </c>
+      <c r="D863" t="s">
+        <v>63</v>
+      </c>
+      <c r="E863" t="s">
+        <v>64</v>
+      </c>
+      <c r="F863" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G863" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I863" s="1">
+        <v>95214</v>
+      </c>
+      <c r="J863" t="s">
+        <v>574</v>
+      </c>
+      <c r="K863" t="s">
+        <v>575</v>
+      </c>
+      <c r="L863" t="s">
+        <v>67</v>
+      </c>
+      <c r="M863" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="864" spans="1:13">
+      <c r="A864">
+        <v>2021</v>
+      </c>
+      <c r="B864" t="s">
+        <v>565</v>
+      </c>
+      <c r="C864" t="s">
+        <v>566</v>
+      </c>
+      <c r="D864" t="s">
+        <v>81</v>
+      </c>
+      <c r="E864" t="s">
+        <v>82</v>
+      </c>
+      <c r="F864" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G864" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I864" s="1">
+        <v>13042330</v>
+      </c>
+      <c r="J864" t="s">
+        <v>576</v>
+      </c>
+      <c r="K864" t="s">
+        <v>577</v>
+      </c>
+      <c r="L864" t="s">
+        <v>83</v>
+      </c>
+      <c r="M864" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="865" spans="1:13">
+      <c r="A865">
+        <v>2022</v>
+      </c>
+      <c r="B865" t="s">
+        <v>463</v>
+      </c>
+      <c r="C865" t="s">
+        <v>50</v>
+      </c>
+      <c r="D865" t="s">
+        <v>81</v>
+      </c>
+      <c r="E865" t="s">
+        <v>82</v>
+      </c>
+      <c r="F865" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G865" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I865" s="1">
+        <v>-1462</v>
+      </c>
+      <c r="J865" t="s">
+        <v>466</v>
+      </c>
+      <c r="K865" t="s">
+        <v>467</v>
+      </c>
+      <c r="L865" t="s">
+        <v>578</v>
+      </c>
+      <c r="M865" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="866" spans="1:13">
+      <c r="A866">
+        <v>2023</v>
+      </c>
+      <c r="B866" t="s">
+        <v>463</v>
+      </c>
+      <c r="C866" t="s">
+        <v>50</v>
+      </c>
+      <c r="D866" t="s">
+        <v>81</v>
+      </c>
+      <c r="E866" t="s">
+        <v>82</v>
+      </c>
+      <c r="F866" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G866" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I866" s="1">
+        <v>73</v>
+      </c>
+      <c r="J866" t="s">
+        <v>466</v>
+      </c>
+      <c r="K866" t="s">
+        <v>467</v>
+      </c>
+      <c r="L866" t="s">
+        <v>605</v>
+      </c>
+      <c r="M866" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="867" spans="1:13">
+      <c r="A867">
+        <v>2024</v>
+      </c>
+      <c r="B867" t="s">
+        <v>463</v>
+      </c>
+      <c r="C867" t="s">
+        <v>50</v>
+      </c>
+      <c r="D867" t="s">
+        <v>81</v>
+      </c>
+      <c r="E867" t="s">
+        <v>82</v>
+      </c>
+      <c r="F867" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G867" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I867" s="1">
+        <v>201</v>
+      </c>
+      <c r="J867" t="s">
+        <v>480</v>
+      </c>
+      <c r="K867" t="s">
+        <v>481</v>
+      </c>
+      <c r="L867" t="s">
+        <v>578</v>
+      </c>
+      <c r="M867" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="868" spans="1:13">
+      <c r="A868">
+        <v>2025</v>
+      </c>
+      <c r="B868" t="s">
+        <v>463</v>
+      </c>
+      <c r="C868" t="s">
+        <v>50</v>
+      </c>
+      <c r="D868" t="s">
+        <v>81</v>
+      </c>
+      <c r="E868" t="s">
+        <v>82</v>
+      </c>
+      <c r="F868" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G868" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I868" s="1">
+        <v>256</v>
+      </c>
+      <c r="J868" t="s">
+        <v>545</v>
+      </c>
+      <c r="K868" t="s">
+        <v>546</v>
+      </c>
+      <c r="L868" t="s">
+        <v>578</v>
+      </c>
+      <c r="M868" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="869" spans="1:13">
+      <c r="A869">
+        <v>2026</v>
+      </c>
+      <c r="B869" t="s">
+        <v>463</v>
+      </c>
+      <c r="C869" t="s">
+        <v>50</v>
+      </c>
+      <c r="D869" t="s">
+        <v>81</v>
+      </c>
+      <c r="E869" t="s">
+        <v>82</v>
+      </c>
+      <c r="F869" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G869" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I869" s="1">
+        <v>435</v>
+      </c>
+      <c r="J869" t="s">
+        <v>1085</v>
+      </c>
+      <c r="K869" t="s">
+        <v>1086</v>
+      </c>
+      <c r="L869" t="s">
+        <v>605</v>
+      </c>
+      <c r="M869" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="870" spans="1:13">
+      <c r="A870">
+        <v>2027</v>
+      </c>
+      <c r="B870" t="s">
+        <v>463</v>
+      </c>
+      <c r="C870" t="s">
+        <v>50</v>
+      </c>
+      <c r="D870" t="s">
+        <v>81</v>
+      </c>
+      <c r="E870" t="s">
+        <v>82</v>
+      </c>
+      <c r="F870" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G870" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I870" s="1">
+        <v>145</v>
+      </c>
+      <c r="J870" t="s">
+        <v>504</v>
+      </c>
+      <c r="K870" t="s">
+        <v>505</v>
+      </c>
+      <c r="L870" t="s">
+        <v>578</v>
+      </c>
+      <c r="M870" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="871" spans="1:13">
+      <c r="A871">
+        <v>2028</v>
+      </c>
+      <c r="B871" t="s">
+        <v>463</v>
+      </c>
+      <c r="C871" t="s">
+        <v>50</v>
+      </c>
+      <c r="D871" t="s">
+        <v>81</v>
+      </c>
+      <c r="E871" t="s">
+        <v>82</v>
+      </c>
+      <c r="F871" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G871" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I871" s="1">
+        <v>1529</v>
+      </c>
+      <c r="J871" t="s">
+        <v>580</v>
+      </c>
+      <c r="K871" t="s">
+        <v>581</v>
+      </c>
+      <c r="L871" t="s">
+        <v>582</v>
+      </c>
+      <c r="M871" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="872" spans="1:13">
+      <c r="A872">
+        <v>2029</v>
+      </c>
+      <c r="B872" t="s">
+        <v>463</v>
+      </c>
+      <c r="C872" t="s">
+        <v>50</v>
+      </c>
+      <c r="D872" t="s">
+        <v>81</v>
+      </c>
+      <c r="E872" t="s">
+        <v>82</v>
+      </c>
+      <c r="F872" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G872" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I872" s="1">
+        <v>41</v>
+      </c>
+      <c r="J872" t="s">
+        <v>580</v>
+      </c>
+      <c r="K872" t="s">
+        <v>581</v>
+      </c>
+      <c r="L872" t="s">
+        <v>584</v>
+      </c>
+      <c r="M872" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="873" spans="1:13">
+      <c r="A873">
+        <v>2030</v>
+      </c>
+      <c r="B873" t="s">
+        <v>463</v>
+      </c>
+      <c r="C873" t="s">
+        <v>50</v>
+      </c>
+      <c r="D873" t="s">
+        <v>81</v>
+      </c>
+      <c r="E873" t="s">
+        <v>82</v>
+      </c>
+      <c r="F873" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G873" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I873" s="1">
+        <v>44859</v>
+      </c>
+      <c r="J873" t="s">
+        <v>586</v>
+      </c>
+      <c r="K873" t="s">
+        <v>587</v>
+      </c>
+      <c r="L873" t="s">
+        <v>87</v>
+      </c>
+      <c r="M873" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="874" spans="1:13">
+      <c r="A874">
+        <v>2031</v>
+      </c>
+      <c r="B874" t="s">
+        <v>463</v>
+      </c>
+      <c r="C874" t="s">
+        <v>50</v>
+      </c>
+      <c r="D874" t="s">
+        <v>81</v>
+      </c>
+      <c r="E874" t="s">
+        <v>82</v>
+      </c>
+      <c r="F874" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G874" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I874" s="1">
+        <v>579</v>
+      </c>
+      <c r="J874" t="s">
+        <v>586</v>
+      </c>
+      <c r="K874" t="s">
+        <v>587</v>
+      </c>
+      <c r="L874" t="s">
+        <v>582</v>
+      </c>
+      <c r="M874" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="875" spans="1:13">
+      <c r="A875">
+        <v>2032</v>
+      </c>
+      <c r="B875" t="s">
+        <v>463</v>
+      </c>
+      <c r="C875" t="s">
+        <v>50</v>
+      </c>
+      <c r="D875" t="s">
+        <v>81</v>
+      </c>
+      <c r="E875" t="s">
+        <v>82</v>
+      </c>
+      <c r="F875" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G875" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I875" s="1">
+        <v>-69</v>
+      </c>
+      <c r="J875" t="s">
+        <v>588</v>
+      </c>
+      <c r="K875" t="s">
+        <v>589</v>
+      </c>
+      <c r="L875" t="s">
+        <v>87</v>
+      </c>
+      <c r="M875" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="876" spans="1:13">
+      <c r="A876">
+        <v>2033</v>
+      </c>
+      <c r="B876" t="s">
+        <v>463</v>
+      </c>
+      <c r="C876" t="s">
+        <v>50</v>
+      </c>
+      <c r="D876" t="s">
+        <v>81</v>
+      </c>
+      <c r="E876" t="s">
+        <v>82</v>
+      </c>
+      <c r="F876" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G876" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I876" s="1">
+        <v>593</v>
+      </c>
+      <c r="J876" t="s">
+        <v>590</v>
+      </c>
+      <c r="K876" t="s">
+        <v>591</v>
+      </c>
+      <c r="L876" t="s">
+        <v>87</v>
+      </c>
+      <c r="M876" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="877" spans="1:13">
+      <c r="A877">
+        <v>2034</v>
+      </c>
+      <c r="B877" t="s">
+        <v>463</v>
+      </c>
+      <c r="C877" t="s">
+        <v>50</v>
+      </c>
+      <c r="D877" t="s">
+        <v>81</v>
+      </c>
+      <c r="E877" t="s">
+        <v>82</v>
+      </c>
+      <c r="F877" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G877" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I877" s="1">
+        <v>1101</v>
+      </c>
+      <c r="J877" t="s">
+        <v>590</v>
+      </c>
+      <c r="K877" t="s">
+        <v>591</v>
+      </c>
+      <c r="L877" t="s">
+        <v>582</v>
+      </c>
+      <c r="M877" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="878" spans="1:13">
+      <c r="A878">
+        <v>2035</v>
+      </c>
+      <c r="B878" t="s">
+        <v>463</v>
+      </c>
+      <c r="C878" t="s">
+        <v>50</v>
+      </c>
+      <c r="D878" t="s">
+        <v>81</v>
+      </c>
+      <c r="E878" t="s">
+        <v>82</v>
+      </c>
+      <c r="F878" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G878" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I878" s="1">
+        <v>8353</v>
+      </c>
+      <c r="J878" t="s">
+        <v>592</v>
+      </c>
+      <c r="K878" t="s">
+        <v>593</v>
+      </c>
+      <c r="L878" t="s">
+        <v>87</v>
+      </c>
+      <c r="M878" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="879" spans="1:13">
+      <c r="A879">
+        <v>2036</v>
+      </c>
+      <c r="B879" t="s">
+        <v>463</v>
+      </c>
+      <c r="C879" t="s">
+        <v>50</v>
+      </c>
+      <c r="D879" t="s">
+        <v>81</v>
+      </c>
+      <c r="E879" t="s">
+        <v>82</v>
+      </c>
+      <c r="F879" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G879" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I879" s="1">
+        <v>19231</v>
+      </c>
+      <c r="J879" t="s">
+        <v>1093</v>
+      </c>
+      <c r="K879" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L879" t="s">
+        <v>87</v>
+      </c>
+      <c r="M879" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="880" spans="1:13">
+      <c r="A880">
+        <v>2037</v>
+      </c>
+      <c r="B880" t="s">
+        <v>463</v>
+      </c>
+      <c r="C880" t="s">
+        <v>50</v>
+      </c>
+      <c r="D880" t="s">
+        <v>81</v>
+      </c>
+      <c r="E880" t="s">
+        <v>82</v>
+      </c>
+      <c r="F880" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G880" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I880" s="1">
+        <v>1899</v>
+      </c>
+      <c r="J880" t="s">
+        <v>1093</v>
+      </c>
+      <c r="K880" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L880" t="s">
+        <v>582</v>
+      </c>
+      <c r="M880" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="881" spans="1:13">
+      <c r="A881">
+        <v>2038</v>
+      </c>
+      <c r="B881" t="s">
+        <v>463</v>
+      </c>
+      <c r="C881" t="s">
+        <v>50</v>
+      </c>
+      <c r="D881" t="s">
+        <v>81</v>
+      </c>
+      <c r="E881" t="s">
+        <v>82</v>
+      </c>
+      <c r="F881" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G881" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I881" s="1">
+        <v>134</v>
+      </c>
+      <c r="J881" t="s">
+        <v>1093</v>
+      </c>
+      <c r="K881" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L881" t="s">
+        <v>91</v>
+      </c>
+      <c r="M881" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="882" spans="1:13">
+      <c r="A882">
+        <v>2039</v>
+      </c>
+      <c r="B882" t="s">
+        <v>463</v>
+      </c>
+      <c r="C882" t="s">
+        <v>50</v>
+      </c>
+      <c r="D882" t="s">
+        <v>81</v>
+      </c>
+      <c r="E882" t="s">
+        <v>82</v>
+      </c>
+      <c r="F882" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G882" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I882" s="1">
+        <v>682</v>
+      </c>
+      <c r="J882" t="s">
+        <v>1093</v>
+      </c>
+      <c r="K882" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L882" t="s">
+        <v>584</v>
+      </c>
+      <c r="M882" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="883" spans="1:13">
+      <c r="A883">
+        <v>2040</v>
+      </c>
+      <c r="B883" t="s">
+        <v>463</v>
+      </c>
+      <c r="C883" t="s">
+        <v>50</v>
+      </c>
+      <c r="D883" t="s">
+        <v>81</v>
+      </c>
+      <c r="E883" t="s">
+        <v>82</v>
+      </c>
+      <c r="F883" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G883" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I883" s="1">
+        <v>5358</v>
+      </c>
+      <c r="J883" t="s">
+        <v>510</v>
+      </c>
+      <c r="K883" t="s">
+        <v>511</v>
+      </c>
+      <c r="L883" t="s">
+        <v>594</v>
+      </c>
+      <c r="M883" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="884" spans="1:13">
+      <c r="A884">
+        <v>2041</v>
+      </c>
+      <c r="B884" t="s">
+        <v>463</v>
+      </c>
+      <c r="C884" t="s">
+        <v>50</v>
+      </c>
+      <c r="D884" t="s">
+        <v>81</v>
+      </c>
+      <c r="E884" t="s">
+        <v>82</v>
+      </c>
+      <c r="F884" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G884" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I884" s="1">
+        <v>21309</v>
+      </c>
+      <c r="J884" t="s">
+        <v>516</v>
+      </c>
+      <c r="K884" t="s">
+        <v>517</v>
+      </c>
+      <c r="L884" t="s">
+        <v>596</v>
+      </c>
+      <c r="M884" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="885" spans="1:13">
+      <c r="A885">
+        <v>2042</v>
+      </c>
+      <c r="B885" t="s">
+        <v>463</v>
+      </c>
+      <c r="C885" t="s">
+        <v>50</v>
+      </c>
+      <c r="D885" t="s">
+        <v>81</v>
+      </c>
+      <c r="E885" t="s">
+        <v>82</v>
+      </c>
+      <c r="F885" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G885" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I885" s="1">
+        <v>1374</v>
+      </c>
+      <c r="J885" t="s">
+        <v>598</v>
+      </c>
+      <c r="K885" t="s">
+        <v>599</v>
+      </c>
+      <c r="L885" t="s">
+        <v>87</v>
+      </c>
+      <c r="M885" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="886" spans="1:13">
+      <c r="A886">
+        <v>2043</v>
+      </c>
+      <c r="B886" t="s">
+        <v>463</v>
+      </c>
+      <c r="C886" t="s">
+        <v>50</v>
+      </c>
+      <c r="D886" t="s">
+        <v>81</v>
+      </c>
+      <c r="E886" t="s">
+        <v>82</v>
+      </c>
+      <c r="F886" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G886" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I886" s="1">
+        <v>54787</v>
+      </c>
+      <c r="J886" t="s">
+        <v>600</v>
+      </c>
+      <c r="K886" t="s">
+        <v>601</v>
+      </c>
+      <c r="L886" t="s">
+        <v>87</v>
+      </c>
+      <c r="M886" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="887" spans="1:13">
+      <c r="A887">
+        <v>2044</v>
+      </c>
+      <c r="B887" t="s">
+        <v>463</v>
+      </c>
+      <c r="C887" t="s">
+        <v>50</v>
+      </c>
+      <c r="D887" t="s">
+        <v>81</v>
+      </c>
+      <c r="E887" t="s">
+        <v>82</v>
+      </c>
+      <c r="F887" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G887" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I887" s="1">
+        <v>3239</v>
+      </c>
+      <c r="J887" t="s">
+        <v>600</v>
+      </c>
+      <c r="K887" t="s">
+        <v>601</v>
+      </c>
+      <c r="L887" t="s">
+        <v>582</v>
+      </c>
+      <c r="M887" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="888" spans="1:13">
+      <c r="A888">
+        <v>2045</v>
+      </c>
+      <c r="B888" t="s">
+        <v>463</v>
+      </c>
+      <c r="C888" t="s">
+        <v>50</v>
+      </c>
+      <c r="D888" t="s">
+        <v>81</v>
+      </c>
+      <c r="E888" t="s">
+        <v>82</v>
+      </c>
+      <c r="F888" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G888" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I888" s="1">
+        <v>925</v>
+      </c>
+      <c r="J888" t="s">
+        <v>602</v>
+      </c>
+      <c r="K888" t="s">
+        <v>603</v>
+      </c>
+      <c r="L888" t="s">
+        <v>87</v>
+      </c>
+      <c r="M888" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="889" spans="1:13">
+      <c r="A889">
+        <v>2046</v>
+      </c>
+      <c r="B889" t="s">
+        <v>463</v>
+      </c>
+      <c r="C889" t="s">
+        <v>50</v>
+      </c>
+      <c r="D889" t="s">
+        <v>81</v>
+      </c>
+      <c r="E889" t="s">
+        <v>82</v>
+      </c>
+      <c r="F889" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G889" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I889" s="1">
+        <v>1081</v>
+      </c>
+      <c r="J889" t="s">
+        <v>602</v>
+      </c>
+      <c r="K889" t="s">
+        <v>603</v>
+      </c>
+      <c r="L889" t="s">
+        <v>582</v>
+      </c>
+      <c r="M889" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="890" spans="1:13">
+      <c r="A890">
+        <v>2047</v>
+      </c>
+      <c r="B890" t="s">
+        <v>463</v>
+      </c>
+      <c r="C890" t="s">
+        <v>50</v>
+      </c>
+      <c r="D890" t="s">
+        <v>81</v>
+      </c>
+      <c r="E890" t="s">
+        <v>82</v>
+      </c>
+      <c r="F890" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G890" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I890" s="1">
+        <v>4177</v>
+      </c>
+      <c r="J890" t="s">
+        <v>604</v>
+      </c>
+      <c r="K890" t="s">
+        <v>90</v>
+      </c>
+      <c r="L890" t="s">
+        <v>91</v>
+      </c>
+      <c r="M890" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="891" spans="1:13">
+      <c r="A891">
+        <v>2048</v>
+      </c>
+      <c r="B891" t="s">
+        <v>524</v>
+      </c>
+      <c r="C891" t="s">
+        <v>525</v>
+      </c>
+      <c r="D891" t="s">
+        <v>81</v>
+      </c>
+      <c r="E891" t="s">
+        <v>82</v>
+      </c>
+      <c r="F891" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G891" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I891" s="1">
+        <v>67465</v>
+      </c>
+      <c r="J891" t="s">
+        <v>526</v>
+      </c>
+      <c r="K891" t="s">
+        <v>525</v>
+      </c>
+      <c r="L891" t="s">
+        <v>578</v>
+      </c>
+      <c r="M891" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="892" spans="1:13">
+      <c r="A892">
+        <v>2049</v>
+      </c>
+      <c r="B892" t="s">
+        <v>524</v>
+      </c>
+      <c r="C892" t="s">
+        <v>525</v>
+      </c>
+      <c r="D892" t="s">
+        <v>81</v>
+      </c>
+      <c r="E892" t="s">
+        <v>82</v>
+      </c>
+      <c r="F892" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G892" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I892" s="1">
+        <v>6603</v>
+      </c>
+      <c r="J892" t="s">
+        <v>526</v>
+      </c>
+      <c r="K892" t="s">
+        <v>525</v>
+      </c>
+      <c r="L892" t="s">
+        <v>605</v>
+      </c>
+      <c r="M892" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="893" spans="1:13">
+      <c r="A893">
+        <v>2050</v>
+      </c>
+      <c r="B893" t="s">
+        <v>524</v>
+      </c>
+      <c r="C893" t="s">
+        <v>525</v>
+      </c>
+      <c r="D893" t="s">
+        <v>81</v>
+      </c>
+      <c r="E893" t="s">
+        <v>82</v>
+      </c>
+      <c r="F893" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G893" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I893" s="1">
+        <v>15614</v>
+      </c>
+      <c r="J893" t="s">
+        <v>1083</v>
+      </c>
+      <c r="K893" t="s">
+        <v>1084</v>
+      </c>
+      <c r="L893" t="s">
+        <v>578</v>
+      </c>
+      <c r="M893" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="894" spans="1:13">
+      <c r="A894">
+        <v>2051</v>
+      </c>
+      <c r="B894" t="s">
+        <v>524</v>
+      </c>
+      <c r="C894" t="s">
+        <v>525</v>
+      </c>
+      <c r="D894" t="s">
+        <v>81</v>
+      </c>
+      <c r="E894" t="s">
+        <v>82</v>
+      </c>
+      <c r="F894" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G894" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I894" s="1">
+        <v>-5629</v>
+      </c>
+      <c r="J894" t="s">
+        <v>529</v>
+      </c>
+      <c r="K894" t="s">
+        <v>530</v>
+      </c>
+      <c r="L894" t="s">
+        <v>578</v>
+      </c>
+      <c r="M894" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="895" spans="1:13">
+      <c r="A895">
+        <v>2052</v>
+      </c>
+      <c r="B895" t="s">
+        <v>607</v>
+      </c>
+      <c r="C895" t="s">
+        <v>608</v>
+      </c>
+      <c r="D895" t="s">
+        <v>81</v>
+      </c>
+      <c r="E895" t="s">
+        <v>82</v>
+      </c>
+      <c r="F895" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G895" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I895" s="1">
+        <v>-885</v>
+      </c>
+      <c r="J895" t="s">
+        <v>609</v>
+      </c>
+      <c r="K895" t="s">
+        <v>610</v>
+      </c>
+      <c r="L895" t="s">
+        <v>87</v>
+      </c>
+      <c r="M895" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="896" spans="1:13">
+      <c r="A896">
+        <v>2053</v>
+      </c>
+      <c r="B896" t="s">
+        <v>463</v>
+      </c>
+      <c r="C896" t="s">
+        <v>50</v>
+      </c>
+      <c r="D896" t="s">
+        <v>95</v>
+      </c>
+      <c r="E896" t="s">
+        <v>96</v>
+      </c>
+      <c r="F896" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G896" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I896" s="1">
+        <v>3683</v>
+      </c>
+      <c r="J896" t="s">
+        <v>611</v>
+      </c>
+      <c r="K896" t="s">
+        <v>612</v>
+      </c>
+      <c r="L896" t="s">
+        <v>98</v>
+      </c>
+      <c r="M896" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="897" spans="1:13">
+      <c r="A897">
+        <v>2054</v>
+      </c>
+      <c r="B897" t="s">
+        <v>613</v>
+      </c>
+      <c r="C897" t="s">
+        <v>94</v>
+      </c>
+      <c r="D897" t="s">
+        <v>95</v>
+      </c>
+      <c r="E897" t="s">
+        <v>96</v>
+      </c>
+      <c r="F897" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G897" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I897" s="1">
+        <v>642</v>
+      </c>
+      <c r="J897" t="s">
+        <v>614</v>
+      </c>
+      <c r="K897" t="s">
+        <v>94</v>
+      </c>
+      <c r="L897" t="s">
+        <v>98</v>
+      </c>
+      <c r="M897" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="898" spans="1:13">
+      <c r="A898">
+        <v>2055</v>
+      </c>
+      <c r="B898" t="s">
+        <v>613</v>
+      </c>
+      <c r="C898" t="s">
+        <v>94</v>
+      </c>
+      <c r="D898" t="s">
+        <v>95</v>
+      </c>
+      <c r="E898" t="s">
+        <v>96</v>
+      </c>
+      <c r="F898" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G898" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I898" s="1">
+        <v>65977</v>
+      </c>
+      <c r="J898" t="s">
+        <v>615</v>
+      </c>
+      <c r="K898" t="s">
+        <v>616</v>
+      </c>
+      <c r="L898" t="s">
+        <v>617</v>
+      </c>
+      <c r="M898" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="899" spans="1:13">
+      <c r="A899">
+        <v>2056</v>
+      </c>
+      <c r="B899" t="s">
+        <v>463</v>
+      </c>
+      <c r="C899" t="s">
+        <v>50</v>
+      </c>
+      <c r="D899" t="s">
+        <v>112</v>
+      </c>
+      <c r="E899" t="s">
+        <v>113</v>
+      </c>
+      <c r="F899" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G899" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I899" s="1">
+        <v>701</v>
+      </c>
+      <c r="J899" t="s">
+        <v>619</v>
+      </c>
+      <c r="K899" t="s">
+        <v>620</v>
+      </c>
+      <c r="L899" t="s">
+        <v>621</v>
+      </c>
+      <c r="M899" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="900" spans="1:13">
+      <c r="A900">
+        <v>2057</v>
+      </c>
+      <c r="B900" t="s">
+        <v>463</v>
+      </c>
+      <c r="C900" t="s">
+        <v>50</v>
+      </c>
+      <c r="D900" t="s">
+        <v>112</v>
+      </c>
+      <c r="E900" t="s">
+        <v>113</v>
+      </c>
+      <c r="F900" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G900" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I900" s="1">
+        <v>588</v>
+      </c>
+      <c r="J900" t="s">
+        <v>1095</v>
+      </c>
+      <c r="K900" t="s">
+        <v>1096</v>
+      </c>
+      <c r="L900" t="s">
+        <v>623</v>
+      </c>
+      <c r="M900" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="901" spans="1:13">
+      <c r="A901">
+        <v>2058</v>
+      </c>
+      <c r="B901" t="s">
+        <v>463</v>
+      </c>
+      <c r="C901" t="s">
+        <v>50</v>
+      </c>
+      <c r="D901" t="s">
+        <v>112</v>
+      </c>
+      <c r="E901" t="s">
+        <v>113</v>
+      </c>
+      <c r="F901" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G901" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I901" s="1">
+        <v>12411</v>
+      </c>
+      <c r="J901" t="s">
+        <v>559</v>
+      </c>
+      <c r="K901" t="s">
+        <v>560</v>
+      </c>
+      <c r="L901" t="s">
+        <v>623</v>
+      </c>
+      <c r="M901" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="902" spans="1:13">
+      <c r="A902">
+        <v>2059</v>
+      </c>
+      <c r="B902" t="s">
+        <v>463</v>
+      </c>
+      <c r="C902" t="s">
+        <v>50</v>
+      </c>
+      <c r="D902" t="s">
+        <v>112</v>
+      </c>
+      <c r="E902" t="s">
+        <v>113</v>
+      </c>
+      <c r="F902" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G902" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I902" s="1">
+        <v>5922</v>
+      </c>
+      <c r="J902" t="s">
+        <v>625</v>
+      </c>
+      <c r="K902" t="s">
+        <v>626</v>
+      </c>
+      <c r="L902" t="s">
+        <v>627</v>
+      </c>
+      <c r="M902" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="903" spans="1:13">
+      <c r="A903">
+        <v>2060</v>
+      </c>
+      <c r="B903" t="s">
+        <v>463</v>
+      </c>
+      <c r="C903" t="s">
+        <v>50</v>
+      </c>
+      <c r="D903" t="s">
+        <v>118</v>
+      </c>
+      <c r="E903" t="s">
+        <v>119</v>
+      </c>
+      <c r="F903" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G903" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I903" s="1">
+        <v>283</v>
+      </c>
+      <c r="J903" t="s">
+        <v>619</v>
+      </c>
+      <c r="K903" t="s">
+        <v>620</v>
+      </c>
+      <c r="L903" t="s">
+        <v>629</v>
+      </c>
+      <c r="M903" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="904" spans="1:13">
+      <c r="A904">
+        <v>2061</v>
+      </c>
+      <c r="B904" t="s">
+        <v>463</v>
+      </c>
+      <c r="C904" t="s">
+        <v>50</v>
+      </c>
+      <c r="D904" t="s">
+        <v>118</v>
+      </c>
+      <c r="E904" t="s">
+        <v>119</v>
+      </c>
+      <c r="F904" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G904" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I904" s="1">
+        <v>2692</v>
+      </c>
+      <c r="J904" t="s">
+        <v>625</v>
+      </c>
+      <c r="K904" t="s">
+        <v>626</v>
+      </c>
+      <c r="L904" t="s">
+        <v>631</v>
+      </c>
+      <c r="M904" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="905" spans="1:13">
+      <c r="A905">
+        <v>2062</v>
+      </c>
+      <c r="B905" t="s">
+        <v>607</v>
+      </c>
+      <c r="C905" t="s">
+        <v>608</v>
+      </c>
+      <c r="D905" t="s">
+        <v>633</v>
+      </c>
+      <c r="E905" t="s">
+        <v>634</v>
+      </c>
+      <c r="F905" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G905" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I905" s="1">
+        <v>2963</v>
+      </c>
+      <c r="J905" t="s">
+        <v>635</v>
+      </c>
+      <c r="K905" t="s">
+        <v>634</v>
+      </c>
+      <c r="L905" t="s">
+        <v>636</v>
+      </c>
+      <c r="M905" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="906" spans="1:13">
+      <c r="A906">
+        <v>2063</v>
+      </c>
+      <c r="B906" t="s">
+        <v>565</v>
+      </c>
+      <c r="C906" t="s">
+        <v>566</v>
+      </c>
+      <c r="D906" t="s">
+        <v>637</v>
+      </c>
+      <c r="E906" t="s">
+        <v>638</v>
+      </c>
+      <c r="F906" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G906" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I906" s="1">
+        <v>6225</v>
+      </c>
+      <c r="J906" t="s">
+        <v>576</v>
+      </c>
+      <c r="K906" t="s">
+        <v>577</v>
+      </c>
+      <c r="L906" t="s">
+        <v>639</v>
+      </c>
+      <c r="M906" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="907" spans="1:13">
+      <c r="A907">
+        <v>2064</v>
+      </c>
+      <c r="B907" t="s">
+        <v>565</v>
+      </c>
+      <c r="C907" t="s">
+        <v>566</v>
+      </c>
+      <c r="D907" t="s">
+        <v>637</v>
+      </c>
+      <c r="E907" t="s">
+        <v>638</v>
+      </c>
+      <c r="F907" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G907" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I907" s="1">
+        <v>776007</v>
+      </c>
+      <c r="J907" t="s">
+        <v>576</v>
+      </c>
+      <c r="K907" t="s">
+        <v>577</v>
+      </c>
+      <c r="L907" t="s">
+        <v>641</v>
+      </c>
+      <c r="M907" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="908" spans="1:13">
+      <c r="A908">
+        <v>2065</v>
+      </c>
+      <c r="B908" t="s">
+        <v>654</v>
+      </c>
+      <c r="C908" t="s">
+        <v>143</v>
+      </c>
+      <c r="D908" t="s">
+        <v>637</v>
+      </c>
+      <c r="E908" t="s">
+        <v>638</v>
+      </c>
+      <c r="F908" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G908" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I908" s="1">
+        <v>4851</v>
+      </c>
+      <c r="J908" t="s">
+        <v>655</v>
+      </c>
+      <c r="K908" t="s">
+        <v>656</v>
+      </c>
+      <c r="L908" t="s">
+        <v>639</v>
+      </c>
+      <c r="M908" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="909" spans="1:13">
+      <c r="A909">
+        <v>2066</v>
+      </c>
+      <c r="B909" t="s">
+        <v>463</v>
+      </c>
+      <c r="C909" t="s">
+        <v>50</v>
+      </c>
+      <c r="D909" t="s">
+        <v>637</v>
+      </c>
+      <c r="E909" t="s">
+        <v>638</v>
+      </c>
+      <c r="F909" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G909" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I909" s="1">
+        <v>4527</v>
+      </c>
+      <c r="J909" t="s">
+        <v>1093</v>
+      </c>
+      <c r="K909" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L909" t="s">
+        <v>643</v>
+      </c>
+      <c r="M909" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="910" spans="1:13">
+      <c r="A910">
+        <v>2067</v>
+      </c>
+      <c r="B910" t="s">
+        <v>463</v>
+      </c>
+      <c r="C910" t="s">
+        <v>50</v>
+      </c>
+      <c r="D910" t="s">
+        <v>637</v>
+      </c>
+      <c r="E910" t="s">
+        <v>638</v>
+      </c>
+      <c r="F910" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G910" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I910" s="1">
+        <v>11017</v>
+      </c>
+      <c r="J910" t="s">
+        <v>600</v>
+      </c>
+      <c r="K910" t="s">
+        <v>601</v>
+      </c>
+      <c r="L910" t="s">
+        <v>643</v>
+      </c>
+      <c r="M910" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="911" spans="1:13">
+      <c r="A911">
+        <v>2068</v>
+      </c>
+      <c r="B911" t="s">
+        <v>463</v>
+      </c>
+      <c r="C911" t="s">
+        <v>50</v>
+      </c>
+      <c r="D911" t="s">
+        <v>637</v>
+      </c>
+      <c r="E911" t="s">
+        <v>638</v>
+      </c>
+      <c r="F911" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G911" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I911" s="1">
+        <v>32704</v>
+      </c>
+      <c r="J911" t="s">
+        <v>645</v>
+      </c>
+      <c r="K911" t="s">
+        <v>646</v>
+      </c>
+      <c r="L911" t="s">
+        <v>643</v>
+      </c>
+      <c r="M911" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="912" spans="1:13">
+      <c r="A912">
+        <v>2069</v>
+      </c>
+      <c r="B912" t="s">
+        <v>463</v>
+      </c>
+      <c r="C912" t="s">
+        <v>50</v>
+      </c>
+      <c r="D912" t="s">
+        <v>134</v>
+      </c>
+      <c r="E912" t="s">
+        <v>135</v>
+      </c>
+      <c r="F912" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G912" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I912" s="1">
+        <v>14400</v>
+      </c>
+      <c r="J912" t="s">
+        <v>510</v>
+      </c>
+      <c r="K912" t="s">
+        <v>511</v>
+      </c>
+      <c r="L912" t="s">
+        <v>647</v>
+      </c>
+      <c r="M912" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="913" spans="1:13">
+      <c r="A913">
+        <v>2070</v>
+      </c>
+      <c r="B913" t="s">
+        <v>463</v>
+      </c>
+      <c r="C913" t="s">
+        <v>50</v>
+      </c>
+      <c r="D913" t="s">
+        <v>134</v>
+      </c>
+      <c r="E913" t="s">
+        <v>135</v>
+      </c>
+      <c r="F913" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G913" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I913" s="1">
+        <v>7677</v>
+      </c>
+      <c r="J913" t="s">
+        <v>518</v>
+      </c>
+      <c r="K913" t="s">
+        <v>519</v>
+      </c>
+      <c r="L913" t="s">
+        <v>649</v>
+      </c>
+      <c r="M913" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="914" spans="1:13">
+      <c r="A914">
+        <v>2071</v>
+      </c>
+      <c r="B914" t="s">
+        <v>463</v>
+      </c>
+      <c r="C914" t="s">
+        <v>50</v>
+      </c>
+      <c r="D914" t="s">
+        <v>134</v>
+      </c>
+      <c r="E914" t="s">
+        <v>135</v>
+      </c>
+      <c r="F914" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G914" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I914" s="1">
+        <v>2966</v>
+      </c>
+      <c r="J914" t="s">
+        <v>518</v>
+      </c>
+      <c r="K914" t="s">
+        <v>519</v>
+      </c>
+      <c r="L914" t="s">
+        <v>1097</v>
+      </c>
+      <c r="M914" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="915" spans="1:13">
+      <c r="A915">
+        <v>2072</v>
+      </c>
+      <c r="B915" t="s">
+        <v>463</v>
+      </c>
+      <c r="C915" t="s">
+        <v>50</v>
+      </c>
+      <c r="D915" t="s">
+        <v>134</v>
+      </c>
+      <c r="E915" t="s">
+        <v>135</v>
+      </c>
+      <c r="F915" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G915" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I915" s="1">
+        <v>2489</v>
+      </c>
+      <c r="J915" t="s">
+        <v>520</v>
+      </c>
+      <c r="K915" t="s">
+        <v>521</v>
+      </c>
+      <c r="L915" t="s">
+        <v>649</v>
+      </c>
+      <c r="M915" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="916" spans="1:13">
+      <c r="A916">
+        <v>2073</v>
+      </c>
+      <c r="B916" t="s">
+        <v>463</v>
+      </c>
+      <c r="C916" t="s">
+        <v>50</v>
+      </c>
+      <c r="D916" t="s">
+        <v>134</v>
+      </c>
+      <c r="E916" t="s">
+        <v>135</v>
+      </c>
+      <c r="F916" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G916" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I916" s="1">
+        <v>1318</v>
+      </c>
+      <c r="J916" t="s">
+        <v>650</v>
+      </c>
+      <c r="K916" t="s">
+        <v>651</v>
+      </c>
+      <c r="L916" t="s">
+        <v>649</v>
+      </c>
+      <c r="M916" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="917" spans="1:13">
+      <c r="A917">
+        <v>2074</v>
+      </c>
+      <c r="B917" t="s">
+        <v>463</v>
+      </c>
+      <c r="C917" t="s">
+        <v>50</v>
+      </c>
+      <c r="D917" t="s">
+        <v>134</v>
+      </c>
+      <c r="E917" t="s">
+        <v>135</v>
+      </c>
+      <c r="F917" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G917" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I917" s="1">
+        <v>3797</v>
+      </c>
+      <c r="J917" t="s">
+        <v>650</v>
+      </c>
+      <c r="K917" t="s">
+        <v>651</v>
+      </c>
+      <c r="L917" t="s">
+        <v>652</v>
+      </c>
+      <c r="M917" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="918" spans="1:13">
+      <c r="A918">
+        <v>2075</v>
+      </c>
+      <c r="B918" t="s">
+        <v>654</v>
+      </c>
+      <c r="C918" t="s">
+        <v>143</v>
+      </c>
+      <c r="D918" t="s">
+        <v>134</v>
+      </c>
+      <c r="E918" t="s">
+        <v>135</v>
+      </c>
+      <c r="F918" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G918" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I918" s="1">
+        <v>14272</v>
+      </c>
+      <c r="J918" t="s">
+        <v>655</v>
+      </c>
+      <c r="K918" t="s">
+        <v>656</v>
+      </c>
+      <c r="L918" t="s">
+        <v>657</v>
+      </c>
+      <c r="M918" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="919" spans="1:13">
+      <c r="A919">
+        <v>2076</v>
+      </c>
+      <c r="B919" t="s">
+        <v>463</v>
+      </c>
+      <c r="C919" t="s">
+        <v>50</v>
+      </c>
+      <c r="D919" t="s">
+        <v>138</v>
+      </c>
+      <c r="E919" t="s">
+        <v>139</v>
+      </c>
+      <c r="F919" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G919" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I919" s="1">
+        <v>250</v>
+      </c>
+      <c r="J919" t="s">
+        <v>488</v>
+      </c>
+      <c r="K919" t="s">
+        <v>489</v>
+      </c>
+      <c r="L919" t="s">
+        <v>146</v>
+      </c>
+      <c r="M919" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="920" spans="1:13">
+      <c r="A920">
+        <v>2077</v>
+      </c>
+      <c r="B920" t="s">
+        <v>463</v>
+      </c>
+      <c r="C920" t="s">
+        <v>50</v>
+      </c>
+      <c r="D920" t="s">
+        <v>138</v>
+      </c>
+      <c r="E920" t="s">
+        <v>139</v>
+      </c>
+      <c r="F920" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G920" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I920" s="1">
+        <v>42</v>
+      </c>
+      <c r="J920" t="s">
+        <v>488</v>
+      </c>
+      <c r="K920" t="s">
+        <v>489</v>
+      </c>
+      <c r="L920" t="s">
+        <v>153</v>
+      </c>
+      <c r="M920" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="921" spans="1:13">
+      <c r="A921">
+        <v>2078</v>
+      </c>
+      <c r="B921" t="s">
+        <v>463</v>
+      </c>
+      <c r="C921" t="s">
+        <v>50</v>
+      </c>
+      <c r="D921" t="s">
+        <v>138</v>
+      </c>
+      <c r="E921" t="s">
+        <v>139</v>
+      </c>
+      <c r="F921" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G921" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I921" s="1">
+        <v>1210</v>
+      </c>
+      <c r="J921" t="s">
+        <v>586</v>
+      </c>
+      <c r="K921" t="s">
+        <v>587</v>
+      </c>
+      <c r="L921" t="s">
+        <v>140</v>
+      </c>
+      <c r="M921" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="922" spans="1:13">
+      <c r="A922">
+        <v>2079</v>
+      </c>
+      <c r="B922" t="s">
+        <v>463</v>
+      </c>
+      <c r="C922" t="s">
+        <v>50</v>
+      </c>
+      <c r="D922" t="s">
+        <v>138</v>
+      </c>
+      <c r="E922" t="s">
+        <v>139</v>
+      </c>
+      <c r="F922" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G922" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I922" s="1">
+        <v>78</v>
+      </c>
+      <c r="J922" t="s">
+        <v>586</v>
+      </c>
+      <c r="K922" t="s">
+        <v>587</v>
+      </c>
+      <c r="L922" t="s">
+        <v>159</v>
+      </c>
+      <c r="M922" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="923" spans="1:13">
+      <c r="A923">
+        <v>2080</v>
+      </c>
+      <c r="B923" t="s">
+        <v>463</v>
+      </c>
+      <c r="C923" t="s">
+        <v>50</v>
+      </c>
+      <c r="D923" t="s">
+        <v>138</v>
+      </c>
+      <c r="E923" t="s">
+        <v>139</v>
+      </c>
+      <c r="F923" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G923" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I923" s="1">
+        <v>83236</v>
+      </c>
+      <c r="J923" t="s">
+        <v>586</v>
+      </c>
+      <c r="K923" t="s">
+        <v>587</v>
+      </c>
+      <c r="L923" t="s">
+        <v>153</v>
+      </c>
+      <c r="M923" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="924" spans="1:13">
+      <c r="A924">
+        <v>2081</v>
+      </c>
+      <c r="B924" t="s">
+        <v>463</v>
+      </c>
+      <c r="C924" t="s">
+        <v>50</v>
+      </c>
+      <c r="D924" t="s">
+        <v>138</v>
+      </c>
+      <c r="E924" t="s">
+        <v>139</v>
+      </c>
+      <c r="F924" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G924" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I924" s="1">
+        <v>1656</v>
+      </c>
+      <c r="J924" t="s">
+        <v>592</v>
+      </c>
+      <c r="K924" t="s">
+        <v>593</v>
+      </c>
+      <c r="L924" t="s">
+        <v>140</v>
+      </c>
+      <c r="M924" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="925" spans="1:13">
+      <c r="A925">
+        <v>2082</v>
+      </c>
+      <c r="B925" t="s">
+        <v>463</v>
+      </c>
+      <c r="C925" t="s">
+        <v>50</v>
+      </c>
+      <c r="D925" t="s">
+        <v>138</v>
+      </c>
+      <c r="E925" t="s">
+        <v>139</v>
+      </c>
+      <c r="F925" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G925" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I925" s="1">
+        <v>1684</v>
+      </c>
+      <c r="J925" t="s">
+        <v>592</v>
+      </c>
+      <c r="K925" t="s">
+        <v>593</v>
+      </c>
+      <c r="L925" t="s">
+        <v>153</v>
+      </c>
+      <c r="M925" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="926" spans="1:13">
+      <c r="A926">
+        <v>2083</v>
+      </c>
+      <c r="B926" t="s">
+        <v>463</v>
+      </c>
+      <c r="C926" t="s">
+        <v>50</v>
+      </c>
+      <c r="D926" t="s">
+        <v>138</v>
+      </c>
+      <c r="E926" t="s">
+        <v>139</v>
+      </c>
+      <c r="F926" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G926" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I926" s="1">
+        <v>16591</v>
+      </c>
+      <c r="J926" t="s">
+        <v>549</v>
+      </c>
+      <c r="K926" t="s">
+        <v>550</v>
+      </c>
+      <c r="L926" t="s">
+        <v>661</v>
+      </c>
+      <c r="M926" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="927" spans="1:13">
+      <c r="A927">
+        <v>2084</v>
+      </c>
+      <c r="B927" t="s">
+        <v>463</v>
+      </c>
+      <c r="C927" t="s">
+        <v>50</v>
+      </c>
+      <c r="D927" t="s">
+        <v>138</v>
+      </c>
+      <c r="E927" t="s">
+        <v>139</v>
+      </c>
+      <c r="F927" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G927" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I927" s="1">
+        <v>8232</v>
+      </c>
+      <c r="J927" t="s">
+        <v>549</v>
+      </c>
+      <c r="K927" t="s">
+        <v>550</v>
+      </c>
+      <c r="L927" t="s">
+        <v>146</v>
+      </c>
+      <c r="M927" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="928" spans="1:13">
+      <c r="A928">
+        <v>2085</v>
+      </c>
+      <c r="B928" t="s">
+        <v>463</v>
+      </c>
+      <c r="C928" t="s">
+        <v>50</v>
+      </c>
+      <c r="D928" t="s">
+        <v>138</v>
+      </c>
+      <c r="E928" t="s">
+        <v>139</v>
+      </c>
+      <c r="F928" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G928" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I928" s="1">
+        <v>12360</v>
+      </c>
+      <c r="J928" t="s">
+        <v>549</v>
+      </c>
+      <c r="K928" t="s">
+        <v>550</v>
+      </c>
+      <c r="L928" t="s">
+        <v>1099</v>
+      </c>
+      <c r="M928" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="929" spans="1:13">
+      <c r="A929">
+        <v>2086</v>
+      </c>
+      <c r="B929" t="s">
+        <v>463</v>
+      </c>
+      <c r="C929" t="s">
+        <v>50</v>
+      </c>
+      <c r="D929" t="s">
+        <v>138</v>
+      </c>
+      <c r="E929" t="s">
+        <v>139</v>
+      </c>
+      <c r="F929" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G929" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I929" s="1">
+        <v>4431</v>
+      </c>
+      <c r="J929" t="s">
+        <v>549</v>
+      </c>
+      <c r="K929" t="s">
+        <v>550</v>
+      </c>
+      <c r="L929" t="s">
+        <v>152</v>
+      </c>
+      <c r="M929" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="930" spans="1:13">
+      <c r="A930">
+        <v>2087</v>
+      </c>
+      <c r="B930" t="s">
+        <v>463</v>
+      </c>
+      <c r="C930" t="s">
+        <v>50</v>
+      </c>
+      <c r="D930" t="s">
+        <v>138</v>
+      </c>
+      <c r="E930" t="s">
+        <v>139</v>
+      </c>
+      <c r="F930" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G930" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I930" s="1">
+        <v>5565</v>
+      </c>
+      <c r="J930" t="s">
+        <v>549</v>
+      </c>
+      <c r="K930" t="s">
+        <v>550</v>
+      </c>
+      <c r="L930" t="s">
+        <v>663</v>
+      </c>
+      <c r="M930" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="931" spans="1:13">
+      <c r="A931">
+        <v>2088</v>
+      </c>
+      <c r="B931" t="s">
+        <v>463</v>
+      </c>
+      <c r="C931" t="s">
+        <v>50</v>
+      </c>
+      <c r="D931" t="s">
+        <v>138</v>
+      </c>
+      <c r="E931" t="s">
+        <v>139</v>
+      </c>
+      <c r="F931" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G931" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I931" s="1">
+        <v>7226</v>
+      </c>
+      <c r="J931" t="s">
+        <v>510</v>
+      </c>
+      <c r="K931" t="s">
+        <v>511</v>
+      </c>
+      <c r="L931" t="s">
+        <v>140</v>
+      </c>
+      <c r="M931" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="932" spans="1:13">
+      <c r="A932">
+        <v>2089</v>
+      </c>
+      <c r="B932" t="s">
+        <v>463</v>
+      </c>
+      <c r="C932" t="s">
+        <v>50</v>
+      </c>
+      <c r="D932" t="s">
+        <v>138</v>
+      </c>
+      <c r="E932" t="s">
+        <v>139</v>
+      </c>
+      <c r="F932" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G932" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I932" s="1">
+        <v>5307</v>
+      </c>
+      <c r="J932" t="s">
+        <v>510</v>
+      </c>
+      <c r="K932" t="s">
+        <v>511</v>
+      </c>
+      <c r="L932" t="s">
+        <v>161</v>
+      </c>
+      <c r="M932" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="933" spans="1:13">
+      <c r="A933">
+        <v>2090</v>
+      </c>
+      <c r="B933" t="s">
+        <v>463</v>
+      </c>
+      <c r="C933" t="s">
+        <v>50</v>
+      </c>
+      <c r="D933" t="s">
+        <v>138</v>
+      </c>
+      <c r="E933" t="s">
+        <v>139</v>
+      </c>
+      <c r="F933" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G933" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I933" s="1">
+        <v>250318</v>
+      </c>
+      <c r="J933" t="s">
+        <v>518</v>
+      </c>
+      <c r="K933" t="s">
+        <v>519</v>
+      </c>
+      <c r="L933" t="s">
+        <v>140</v>
+      </c>
+      <c r="M933" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="934" spans="1:13">
+      <c r="A934">
+        <v>2091</v>
+      </c>
+      <c r="B934" t="s">
+        <v>463</v>
+      </c>
+      <c r="C934" t="s">
+        <v>50</v>
+      </c>
+      <c r="D934" t="s">
+        <v>138</v>
+      </c>
+      <c r="E934" t="s">
+        <v>139</v>
+      </c>
+      <c r="F934" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G934" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I934" s="1">
+        <v>10042</v>
+      </c>
+      <c r="J934" t="s">
+        <v>518</v>
+      </c>
+      <c r="K934" t="s">
+        <v>519</v>
+      </c>
+      <c r="L934" t="s">
+        <v>1099</v>
+      </c>
+      <c r="M934" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="935" spans="1:13">
+      <c r="A935">
+        <v>2092</v>
+      </c>
+      <c r="B935" t="s">
+        <v>463</v>
+      </c>
+      <c r="C935" t="s">
+        <v>50</v>
+      </c>
+      <c r="D935" t="s">
+        <v>138</v>
+      </c>
+      <c r="E935" t="s">
+        <v>139</v>
+      </c>
+      <c r="F935" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G935" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I935" s="1">
+        <v>16652</v>
+      </c>
+      <c r="J935" t="s">
+        <v>520</v>
+      </c>
+      <c r="K935" t="s">
+        <v>521</v>
+      </c>
+      <c r="L935" t="s">
+        <v>159</v>
+      </c>
+      <c r="M935" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="936" spans="1:13">
+      <c r="A936">
+        <v>2093</v>
+      </c>
+      <c r="B936" t="s">
+        <v>463</v>
+      </c>
+      <c r="C936" t="s">
+        <v>50</v>
+      </c>
+      <c r="D936" t="s">
+        <v>138</v>
+      </c>
+      <c r="E936" t="s">
+        <v>139</v>
+      </c>
+      <c r="F936" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G936" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I936" s="1">
+        <v>66437</v>
+      </c>
+      <c r="J936" t="s">
+        <v>759</v>
+      </c>
+      <c r="K936" t="s">
+        <v>760</v>
+      </c>
+      <c r="L936" t="s">
+        <v>1101</v>
+      </c>
+      <c r="M936" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="937" spans="1:13">
+      <c r="A937">
+        <v>2094</v>
+      </c>
+      <c r="B937" t="s">
+        <v>463</v>
+      </c>
+      <c r="C937" t="s">
+        <v>50</v>
+      </c>
+      <c r="D937" t="s">
+        <v>138</v>
+      </c>
+      <c r="E937" t="s">
+        <v>139</v>
+      </c>
+      <c r="F937" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G937" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I937" s="1">
+        <v>50603</v>
+      </c>
+      <c r="J937" t="s">
+        <v>665</v>
+      </c>
+      <c r="K937" t="s">
+        <v>666</v>
+      </c>
+      <c r="L937" t="s">
+        <v>667</v>
+      </c>
+      <c r="M937" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="938" spans="1:13">
+      <c r="A938">
+        <v>2095</v>
+      </c>
+      <c r="B938" t="s">
+        <v>463</v>
+      </c>
+      <c r="C938" t="s">
+        <v>50</v>
+      </c>
+      <c r="D938" t="s">
+        <v>138</v>
+      </c>
+      <c r="E938" t="s">
+        <v>139</v>
+      </c>
+      <c r="F938" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G938" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I938" s="1">
+        <v>81477</v>
+      </c>
+      <c r="J938" t="s">
+        <v>669</v>
+      </c>
+      <c r="K938" t="s">
+        <v>670</v>
+      </c>
+      <c r="L938" t="s">
+        <v>153</v>
+      </c>
+      <c r="M938" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="939" spans="1:13">
+      <c r="A939">
+        <v>2096</v>
+      </c>
+      <c r="B939" t="s">
+        <v>463</v>
+      </c>
+      <c r="C939" t="s">
+        <v>50</v>
+      </c>
+      <c r="D939" t="s">
+        <v>138</v>
+      </c>
+      <c r="E939" t="s">
+        <v>139</v>
+      </c>
+      <c r="F939" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G939" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I939" s="1">
+        <v>17403</v>
+      </c>
+      <c r="J939" t="s">
+        <v>1103</v>
+      </c>
+      <c r="K939" t="s">
+        <v>1104</v>
+      </c>
+      <c r="L939" t="s">
+        <v>140</v>
+      </c>
+      <c r="M939" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="940" spans="1:13">
+      <c r="A940">
+        <v>2097</v>
+      </c>
+      <c r="B940" t="s">
+        <v>565</v>
+      </c>
+      <c r="C940" t="s">
+        <v>566</v>
+      </c>
+      <c r="D940" t="s">
+        <v>165</v>
+      </c>
+      <c r="E940" t="s">
+        <v>166</v>
+      </c>
+      <c r="F940" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G940" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I940" s="1">
+        <v>20145</v>
+      </c>
+      <c r="J940" t="s">
+        <v>576</v>
+      </c>
+      <c r="K940" t="s">
+        <v>577</v>
+      </c>
+      <c r="L940" t="s">
+        <v>167</v>
+      </c>
+      <c r="M940" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="941" spans="1:13">
+      <c r="A941">
+        <v>2098</v>
+      </c>
+      <c r="B941" t="s">
+        <v>463</v>
+      </c>
+      <c r="C941" t="s">
+        <v>50</v>
+      </c>
+      <c r="D941" t="s">
+        <v>168</v>
+      </c>
+      <c r="E941" t="s">
+        <v>169</v>
+      </c>
+      <c r="F941" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G941" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I941" s="1">
+        <v>118</v>
+      </c>
+      <c r="J941" t="s">
+        <v>545</v>
+      </c>
+      <c r="K941" t="s">
+        <v>546</v>
+      </c>
+      <c r="L941" t="s">
+        <v>170</v>
+      </c>
+      <c r="M941" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="942" spans="1:13">
+      <c r="A942">
+        <v>2099</v>
+      </c>
+      <c r="B942" t="s">
+        <v>463</v>
+      </c>
+      <c r="C942" t="s">
+        <v>50</v>
+      </c>
+      <c r="D942" t="s">
+        <v>168</v>
+      </c>
+      <c r="E942" t="s">
+        <v>169</v>
+      </c>
+      <c r="F942" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G942" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I942" s="1">
+        <v>131</v>
+      </c>
+      <c r="J942" t="s">
+        <v>545</v>
+      </c>
+      <c r="K942" t="s">
+        <v>546</v>
+      </c>
+      <c r="L942" t="s">
+        <v>172</v>
+      </c>
+      <c r="M942" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="943" spans="1:13">
+      <c r="A943">
+        <v>2100</v>
+      </c>
+      <c r="B943" t="s">
+        <v>463</v>
+      </c>
+      <c r="C943" t="s">
+        <v>50</v>
+      </c>
+      <c r="D943" t="s">
+        <v>168</v>
+      </c>
+      <c r="E943" t="s">
+        <v>169</v>
+      </c>
+      <c r="F943" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G943" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I943" s="1">
+        <v>14</v>
+      </c>
+      <c r="J943" t="s">
+        <v>490</v>
+      </c>
+      <c r="K943" t="s">
+        <v>491</v>
+      </c>
+      <c r="L943" t="s">
+        <v>170</v>
+      </c>
+      <c r="M943" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="944" spans="1:13">
+      <c r="A944">
+        <v>2101</v>
+      </c>
+      <c r="B944" t="s">
+        <v>463</v>
+      </c>
+      <c r="C944" t="s">
+        <v>50</v>
+      </c>
+      <c r="D944" t="s">
+        <v>168</v>
+      </c>
+      <c r="E944" t="s">
+        <v>169</v>
+      </c>
+      <c r="F944" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G944" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I944" s="1">
+        <v>100</v>
+      </c>
+      <c r="J944" t="s">
+        <v>504</v>
+      </c>
+      <c r="K944" t="s">
+        <v>505</v>
+      </c>
+      <c r="L944" t="s">
+        <v>170</v>
+      </c>
+      <c r="M944" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="945" spans="1:13">
+      <c r="A945">
+        <v>2102</v>
+      </c>
+      <c r="B945" t="s">
+        <v>463</v>
+      </c>
+      <c r="C945" t="s">
+        <v>50</v>
+      </c>
+      <c r="D945" t="s">
+        <v>168</v>
+      </c>
+      <c r="E945" t="s">
+        <v>169</v>
+      </c>
+      <c r="F945" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G945" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I945" s="1">
+        <v>65</v>
+      </c>
+      <c r="J945" t="s">
+        <v>504</v>
+      </c>
+      <c r="K945" t="s">
+        <v>505</v>
+      </c>
+      <c r="L945" t="s">
+        <v>172</v>
+      </c>
+      <c r="M945" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="946" spans="1:13">
+      <c r="A946">
+        <v>2103</v>
+      </c>
+      <c r="B946" t="s">
+        <v>463</v>
+      </c>
+      <c r="C946" t="s">
+        <v>50</v>
+      </c>
+      <c r="D946" t="s">
+        <v>168</v>
+      </c>
+      <c r="E946" t="s">
+        <v>169</v>
+      </c>
+      <c r="F946" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G946" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I946" s="1">
+        <v>35500</v>
+      </c>
+      <c r="J946" t="s">
+        <v>518</v>
+      </c>
+      <c r="K946" t="s">
+        <v>519</v>
+      </c>
+      <c r="L946" t="s">
+        <v>170</v>
+      </c>
+      <c r="M946" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="947" spans="1:13">
+      <c r="A947">
+        <v>2104</v>
+      </c>
+      <c r="B947" t="s">
+        <v>463</v>
+      </c>
+      <c r="C947" t="s">
+        <v>50</v>
+      </c>
+      <c r="D947" t="s">
+        <v>168</v>
+      </c>
+      <c r="E947" t="s">
+        <v>169</v>
+      </c>
+      <c r="F947" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G947" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I947" s="1">
+        <v>1250</v>
+      </c>
+      <c r="J947" t="s">
+        <v>518</v>
+      </c>
+      <c r="K947" t="s">
+        <v>519</v>
+      </c>
+      <c r="L947" t="s">
+        <v>172</v>
+      </c>
+      <c r="M947" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="948" spans="1:13">
+      <c r="A948">
+        <v>2105</v>
+      </c>
+      <c r="B948" t="s">
+        <v>463</v>
+      </c>
+      <c r="C948" t="s">
+        <v>50</v>
+      </c>
+      <c r="D948" t="s">
+        <v>168</v>
+      </c>
+      <c r="E948" t="s">
+        <v>169</v>
+      </c>
+      <c r="F948" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G948" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I948" s="1">
+        <v>5000</v>
+      </c>
+      <c r="J948" t="s">
+        <v>650</v>
+      </c>
+      <c r="K948" t="s">
+        <v>651</v>
+      </c>
+      <c r="L948" t="s">
+        <v>170</v>
+      </c>
+      <c r="M948" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="949" spans="1:13">
+      <c r="A949">
+        <v>2106</v>
+      </c>
+      <c r="B949" t="s">
+        <v>463</v>
+      </c>
+      <c r="C949" t="s">
+        <v>50</v>
+      </c>
+      <c r="D949" t="s">
+        <v>168</v>
+      </c>
+      <c r="E949" t="s">
+        <v>169</v>
+      </c>
+      <c r="F949" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G949" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I949" s="1">
+        <v>100</v>
+      </c>
+      <c r="J949" t="s">
+        <v>671</v>
+      </c>
+      <c r="K949" t="s">
+        <v>672</v>
+      </c>
+      <c r="L949" t="s">
+        <v>170</v>
+      </c>
+      <c r="M949" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="950" spans="1:13">
+      <c r="A950">
+        <v>2107</v>
+      </c>
+      <c r="B950" t="s">
+        <v>463</v>
+      </c>
+      <c r="C950" t="s">
+        <v>50</v>
+      </c>
+      <c r="D950" t="s">
+        <v>168</v>
+      </c>
+      <c r="E950" t="s">
+        <v>169</v>
+      </c>
+      <c r="F950" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G950" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I950" s="1">
+        <v>6455</v>
+      </c>
+      <c r="J950" t="s">
+        <v>673</v>
+      </c>
+      <c r="K950" t="s">
+        <v>674</v>
+      </c>
+      <c r="L950" t="s">
+        <v>170</v>
+      </c>
+      <c r="M950" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="951" spans="1:13">
+      <c r="A951">
+        <v>2108</v>
+      </c>
+      <c r="B951" t="s">
+        <v>572</v>
+      </c>
+      <c r="C951" t="s">
+        <v>573</v>
+      </c>
+      <c r="D951" t="s">
+        <v>675</v>
+      </c>
+      <c r="E951" t="s">
+        <v>676</v>
+      </c>
+      <c r="F951" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G951" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I951" s="1">
+        <v>19273</v>
+      </c>
+      <c r="J951" t="s">
+        <v>574</v>
+      </c>
+      <c r="K951" t="s">
+        <v>575</v>
+      </c>
+      <c r="L951" t="s">
+        <v>677</v>
+      </c>
+      <c r="M951" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="952" spans="1:13">
+      <c r="A952">
+        <v>2109</v>
+      </c>
+      <c r="B952" t="s">
+        <v>654</v>
+      </c>
+      <c r="C952" t="s">
+        <v>143</v>
+      </c>
+      <c r="D952" t="s">
+        <v>679</v>
+      </c>
+      <c r="E952" t="s">
+        <v>680</v>
+      </c>
+      <c r="F952" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G952" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I952" s="1">
+        <v>149198</v>
+      </c>
+      <c r="J952" t="s">
+        <v>655</v>
+      </c>
+      <c r="K952" t="s">
+        <v>656</v>
+      </c>
+      <c r="L952" t="s">
+        <v>681</v>
+      </c>
+      <c r="M952" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="953" spans="1:13">
+      <c r="A953">
+        <v>2110</v>
+      </c>
+      <c r="B953" t="s">
+        <v>463</v>
+      </c>
+      <c r="C953" t="s">
+        <v>50</v>
+      </c>
+      <c r="D953" t="s">
+        <v>683</v>
+      </c>
+      <c r="E953" t="s">
+        <v>684</v>
+      </c>
+      <c r="F953" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G953" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I953" s="1">
+        <v>30449</v>
+      </c>
+      <c r="J953" t="s">
+        <v>685</v>
+      </c>
+      <c r="K953" t="s">
+        <v>686</v>
+      </c>
+      <c r="L953" t="s">
+        <v>687</v>
+      </c>
+      <c r="M953" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="954" spans="1:13">
+      <c r="A954">
+        <v>2111</v>
+      </c>
+      <c r="B954" t="s">
+        <v>654</v>
+      </c>
+      <c r="C954" t="s">
+        <v>143</v>
+      </c>
+      <c r="D954" t="s">
+        <v>683</v>
+      </c>
+      <c r="E954" t="s">
+        <v>684</v>
+      </c>
+      <c r="F954" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G954" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I954" s="1">
+        <v>41929</v>
+      </c>
+      <c r="J954" t="s">
+        <v>655</v>
+      </c>
+      <c r="K954" t="s">
+        <v>656</v>
+      </c>
+      <c r="L954" t="s">
+        <v>687</v>
+      </c>
+      <c r="M954" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="955" spans="1:13">
+      <c r="A955">
+        <v>2112</v>
+      </c>
+      <c r="B955" t="s">
+        <v>688</v>
+      </c>
+      <c r="C955" t="s">
+        <v>689</v>
+      </c>
+      <c r="D955" t="s">
+        <v>683</v>
+      </c>
+      <c r="E955" t="s">
+        <v>684</v>
+      </c>
+      <c r="F955" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G955" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I955" s="1">
+        <v>154597</v>
+      </c>
+      <c r="J955" t="s">
+        <v>690</v>
+      </c>
+      <c r="K955" t="s">
+        <v>689</v>
+      </c>
+      <c r="L955" t="s">
+        <v>687</v>
+      </c>
+      <c r="M955" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="956" spans="1:13">
+      <c r="A956">
+        <v>2113</v>
+      </c>
+      <c r="B956" t="s">
+        <v>463</v>
+      </c>
+      <c r="C956" t="s">
+        <v>50</v>
+      </c>
+      <c r="D956" t="s">
+        <v>184</v>
+      </c>
+      <c r="E956" t="s">
+        <v>185</v>
+      </c>
+      <c r="F956" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G956" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I956" s="1">
+        <v>36473</v>
+      </c>
+      <c r="J956" t="s">
+        <v>580</v>
+      </c>
+      <c r="K956" t="s">
+        <v>581</v>
+      </c>
+      <c r="L956" t="s">
+        <v>186</v>
+      </c>
+      <c r="M956" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="957" spans="1:13">
+      <c r="A957">
+        <v>2114</v>
+      </c>
+      <c r="B957" t="s">
+        <v>463</v>
+      </c>
+      <c r="C957" t="s">
+        <v>50</v>
+      </c>
+      <c r="D957" t="s">
+        <v>184</v>
+      </c>
+      <c r="E957" t="s">
+        <v>185</v>
+      </c>
+      <c r="F957" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G957" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I957" s="1">
+        <v>15580</v>
+      </c>
+      <c r="J957" t="s">
+        <v>586</v>
+      </c>
+      <c r="K957" t="s">
+        <v>587</v>
+      </c>
+      <c r="L957" t="s">
+        <v>186</v>
+      </c>
+      <c r="M957" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="958" spans="1:13">
+      <c r="A958">
+        <v>2115</v>
+      </c>
+      <c r="B958" t="s">
+        <v>463</v>
+      </c>
+      <c r="C958" t="s">
+        <v>50</v>
+      </c>
+      <c r="D958" t="s">
+        <v>184</v>
+      </c>
+      <c r="E958" t="s">
+        <v>185</v>
+      </c>
+      <c r="F958" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G958" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I958" s="1">
+        <v>16988</v>
+      </c>
+      <c r="J958" t="s">
+        <v>588</v>
+      </c>
+      <c r="K958" t="s">
+        <v>589</v>
+      </c>
+      <c r="L958" t="s">
+        <v>1105</v>
+      </c>
+      <c r="M958" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="959" spans="1:13">
+      <c r="A959">
+        <v>2116</v>
+      </c>
+      <c r="B959" t="s">
+        <v>463</v>
+      </c>
+      <c r="C959" t="s">
+        <v>50</v>
+      </c>
+      <c r="D959" t="s">
+        <v>184</v>
+      </c>
+      <c r="E959" t="s">
+        <v>185</v>
+      </c>
+      <c r="F959" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G959" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I959" s="1">
+        <v>1573</v>
+      </c>
+      <c r="J959" t="s">
+        <v>590</v>
+      </c>
+      <c r="K959" t="s">
+        <v>591</v>
+      </c>
+      <c r="L959" t="s">
+        <v>186</v>
+      </c>
+      <c r="M959" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="960" spans="1:13">
+      <c r="A960">
+        <v>2117</v>
+      </c>
+      <c r="B960" t="s">
+        <v>463</v>
+      </c>
+      <c r="C960" t="s">
+        <v>50</v>
+      </c>
+      <c r="D960" t="s">
+        <v>184</v>
+      </c>
+      <c r="E960" t="s">
+        <v>185</v>
+      </c>
+      <c r="F960" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G960" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I960" s="1">
+        <v>37518</v>
+      </c>
+      <c r="J960" t="s">
+        <v>1093</v>
+      </c>
+      <c r="K960" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L960" t="s">
+        <v>186</v>
+      </c>
+      <c r="M960" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="961" spans="1:13">
+      <c r="A961">
+        <v>2118</v>
+      </c>
+      <c r="B961" t="s">
+        <v>463</v>
+      </c>
+      <c r="C961" t="s">
+        <v>50</v>
+      </c>
+      <c r="D961" t="s">
+        <v>184</v>
+      </c>
+      <c r="E961" t="s">
+        <v>185</v>
+      </c>
+      <c r="F961" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G961" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I961" s="1">
+        <v>9647</v>
+      </c>
+      <c r="J961" t="s">
+        <v>1093</v>
+      </c>
+      <c r="K961" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L961" t="s">
+        <v>1107</v>
+      </c>
+      <c r="M961" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="962" spans="1:13">
+      <c r="A962">
+        <v>2119</v>
+      </c>
+      <c r="B962" t="s">
+        <v>463</v>
+      </c>
+      <c r="C962" t="s">
+        <v>50</v>
+      </c>
+      <c r="D962" t="s">
+        <v>184</v>
+      </c>
+      <c r="E962" t="s">
+        <v>185</v>
+      </c>
+      <c r="F962" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G962" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I962" s="1">
+        <v>1353</v>
+      </c>
+      <c r="J962" t="s">
+        <v>1093</v>
+      </c>
+      <c r="K962" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L962" t="s">
+        <v>691</v>
+      </c>
+      <c r="M962" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="963" spans="1:13">
+      <c r="A963">
+        <v>2120</v>
+      </c>
+      <c r="B963" t="s">
+        <v>463</v>
+      </c>
+      <c r="C963" t="s">
+        <v>50</v>
+      </c>
+      <c r="D963" t="s">
+        <v>184</v>
+      </c>
+      <c r="E963" t="s">
+        <v>185</v>
+      </c>
+      <c r="F963" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G963" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I963" s="1">
+        <v>43255</v>
+      </c>
+      <c r="J963" t="s">
+        <v>600</v>
+      </c>
+      <c r="K963" t="s">
+        <v>601</v>
+      </c>
+      <c r="L963" t="s">
+        <v>186</v>
+      </c>
+      <c r="M963" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="964" spans="1:13">
+      <c r="A964">
+        <v>2121</v>
+      </c>
+      <c r="B964" t="s">
+        <v>463</v>
+      </c>
+      <c r="C964" t="s">
+        <v>50</v>
+      </c>
+      <c r="D964" t="s">
+        <v>184</v>
+      </c>
+      <c r="E964" t="s">
+        <v>185</v>
+      </c>
+      <c r="F964" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G964" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I964" s="1">
+        <v>1491</v>
+      </c>
+      <c r="J964" t="s">
+        <v>600</v>
+      </c>
+      <c r="K964" t="s">
+        <v>601</v>
+      </c>
+      <c r="L964" t="s">
+        <v>691</v>
+      </c>
+      <c r="M964" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="965" spans="1:13">
+      <c r="A965">
+        <v>2122</v>
+      </c>
+      <c r="B965" t="s">
+        <v>463</v>
+      </c>
+      <c r="C965" t="s">
+        <v>50</v>
+      </c>
+      <c r="D965" t="s">
+        <v>184</v>
+      </c>
+      <c r="E965" t="s">
+        <v>185</v>
+      </c>
+      <c r="F965" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G965" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I965" s="1">
+        <v>5065</v>
+      </c>
+      <c r="J965" t="s">
+        <v>645</v>
+      </c>
+      <c r="K965" t="s">
+        <v>646</v>
+      </c>
+      <c r="L965" t="s">
+        <v>186</v>
+      </c>
+      <c r="M965" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="966" spans="1:13">
+      <c r="A966">
+        <v>2123</v>
+      </c>
+      <c r="B966" t="s">
+        <v>463</v>
+      </c>
+      <c r="C966" t="s">
+        <v>50</v>
+      </c>
+      <c r="D966" t="s">
+        <v>184</v>
+      </c>
+      <c r="E966" t="s">
+        <v>185</v>
+      </c>
+      <c r="F966" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G966" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I966" s="1">
+        <v>2494</v>
+      </c>
+      <c r="J966" t="s">
+        <v>602</v>
+      </c>
+      <c r="K966" t="s">
+        <v>603</v>
+      </c>
+      <c r="L966" t="s">
+        <v>186</v>
+      </c>
+      <c r="M966" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="967" spans="1:13">
+      <c r="A967">
+        <v>2124</v>
+      </c>
+      <c r="B967" t="s">
+        <v>607</v>
+      </c>
+      <c r="C967" t="s">
+        <v>608</v>
+      </c>
+      <c r="D967" t="s">
+        <v>184</v>
+      </c>
+      <c r="E967" t="s">
+        <v>185</v>
+      </c>
+      <c r="F967" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G967" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I967" s="1">
+        <v>1694</v>
+      </c>
+      <c r="J967" t="s">
+        <v>609</v>
+      </c>
+      <c r="K967" t="s">
+        <v>610</v>
+      </c>
+      <c r="L967" t="s">
+        <v>186</v>
+      </c>
+      <c r="M967" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="968" spans="1:13">
+      <c r="A968">
+        <v>2125</v>
+      </c>
+      <c r="B968" t="s">
+        <v>463</v>
+      </c>
+      <c r="C968" t="s">
+        <v>50</v>
+      </c>
+      <c r="D968" t="s">
+        <v>190</v>
+      </c>
+      <c r="E968" t="s">
+        <v>191</v>
+      </c>
+      <c r="F968" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G968" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I968" s="1">
+        <v>39437</v>
+      </c>
+      <c r="J968" t="s">
+        <v>693</v>
+      </c>
+      <c r="K968" t="s">
+        <v>694</v>
+      </c>
+      <c r="L968" t="s">
+        <v>198</v>
+      </c>
+      <c r="M968" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="969" spans="1:13">
+      <c r="A969">
+        <v>2126</v>
+      </c>
+      <c r="B969" t="s">
+        <v>463</v>
+      </c>
+      <c r="C969" t="s">
+        <v>50</v>
+      </c>
+      <c r="D969" t="s">
+        <v>190</v>
+      </c>
+      <c r="E969" t="s">
+        <v>191</v>
+      </c>
+      <c r="F969" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G969" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I969" s="1">
+        <v>13298</v>
+      </c>
+      <c r="J969" t="s">
+        <v>685</v>
+      </c>
+      <c r="K969" t="s">
+        <v>686</v>
+      </c>
+      <c r="L969" t="s">
+        <v>194</v>
+      </c>
+      <c r="M969" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="970" spans="1:13">
+      <c r="A970">
+        <v>2127</v>
+      </c>
+      <c r="B970" t="s">
+        <v>463</v>
+      </c>
+      <c r="C970" t="s">
+        <v>50</v>
+      </c>
+      <c r="D970" t="s">
+        <v>190</v>
+      </c>
+      <c r="E970" t="s">
+        <v>191</v>
+      </c>
+      <c r="F970" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G970" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I970" s="1">
+        <v>5914</v>
+      </c>
+      <c r="J970" t="s">
+        <v>510</v>
+      </c>
+      <c r="K970" t="s">
+        <v>511</v>
+      </c>
+      <c r="L970" t="s">
+        <v>1109</v>
+      </c>
+      <c r="M970" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="971" spans="1:13">
+      <c r="A971">
+        <v>2128</v>
+      </c>
+      <c r="B971" t="s">
+        <v>463</v>
+      </c>
+      <c r="C971" t="s">
+        <v>50</v>
+      </c>
+      <c r="D971" t="s">
+        <v>190</v>
+      </c>
+      <c r="E971" t="s">
+        <v>191</v>
+      </c>
+      <c r="F971" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G971" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I971" s="1">
+        <v>232</v>
+      </c>
+      <c r="J971" t="s">
+        <v>510</v>
+      </c>
+      <c r="K971" t="s">
+        <v>511</v>
+      </c>
+      <c r="L971" t="s">
+        <v>198</v>
+      </c>
+      <c r="M971" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="972" spans="1:13">
+      <c r="A972">
+        <v>2129</v>
+      </c>
+      <c r="B972" t="s">
+        <v>688</v>
+      </c>
+      <c r="C972" t="s">
+        <v>689</v>
+      </c>
+      <c r="D972" t="s">
+        <v>190</v>
+      </c>
+      <c r="E972" t="s">
+        <v>191</v>
+      </c>
+      <c r="F972" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G972" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I972" s="1">
+        <v>59230</v>
+      </c>
+      <c r="J972" t="s">
+        <v>690</v>
+      </c>
+      <c r="K972" t="s">
+        <v>689</v>
+      </c>
+      <c r="L972" t="s">
+        <v>194</v>
+      </c>
+      <c r="M972" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="973" spans="1:13">
+      <c r="A973">
+        <v>2130</v>
+      </c>
+      <c r="B973" t="s">
+        <v>383</v>
+      </c>
+      <c r="C973" t="s">
+        <v>384</v>
+      </c>
+      <c r="D973" t="s">
+        <v>190</v>
+      </c>
+      <c r="E973" t="s">
+        <v>191</v>
+      </c>
+      <c r="F973" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G973" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I973" s="1">
+        <v>189059</v>
+      </c>
+      <c r="J973" t="s">
+        <v>695</v>
+      </c>
+      <c r="K973" t="s">
+        <v>696</v>
+      </c>
+      <c r="L973" t="s">
+        <v>196</v>
+      </c>
+      <c r="M973" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="974" spans="1:13">
+      <c r="A974">
+        <v>2131</v>
+      </c>
+      <c r="B974" t="s">
+        <v>383</v>
+      </c>
+      <c r="C974" t="s">
+        <v>384</v>
+      </c>
+      <c r="D974" t="s">
+        <v>190</v>
+      </c>
+      <c r="E974" t="s">
+        <v>191</v>
+      </c>
+      <c r="F974" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G974" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I974" s="1">
+        <v>934</v>
+      </c>
+      <c r="J974" t="s">
+        <v>697</v>
+      </c>
+      <c r="K974" t="s">
+        <v>698</v>
+      </c>
+      <c r="L974" t="s">
+        <v>699</v>
+      </c>
+      <c r="M974" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="975" spans="1:13">
+      <c r="A975">
+        <v>2132</v>
+      </c>
+      <c r="B975" t="s">
+        <v>383</v>
+      </c>
+      <c r="C975" t="s">
+        <v>384</v>
+      </c>
+      <c r="D975" t="s">
+        <v>190</v>
+      </c>
+      <c r="E975" t="s">
+        <v>191</v>
+      </c>
+      <c r="F975" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G975" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I975" s="1">
+        <v>88285</v>
+      </c>
+      <c r="J975" t="s">
+        <v>697</v>
+      </c>
+      <c r="K975" t="s">
+        <v>698</v>
+      </c>
+      <c r="L975" t="s">
+        <v>198</v>
+      </c>
+      <c r="M975" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="976" spans="1:13">
+      <c r="A976">
+        <v>2133</v>
+      </c>
+      <c r="B976" t="s">
+        <v>535</v>
+      </c>
+      <c r="C976" t="s">
+        <v>536</v>
+      </c>
+      <c r="D976" t="s">
+        <v>190</v>
+      </c>
+      <c r="E976" t="s">
+        <v>191</v>
+      </c>
+      <c r="F976" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G976" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I976" s="1">
+        <v>5000</v>
+      </c>
+      <c r="J976" t="s">
+        <v>701</v>
+      </c>
+      <c r="K976" t="s">
+        <v>702</v>
+      </c>
+      <c r="L976" t="s">
+        <v>198</v>
+      </c>
+      <c r="M976" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="977" spans="1:13">
+      <c r="A977">
+        <v>2134</v>
+      </c>
+      <c r="B977" t="s">
+        <v>654</v>
+      </c>
+      <c r="C977" t="s">
+        <v>143</v>
+      </c>
+      <c r="D977" t="s">
+        <v>703</v>
+      </c>
+      <c r="E977" t="s">
+        <v>704</v>
+      </c>
+      <c r="F977" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G977" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I977" s="1">
+        <v>24999</v>
+      </c>
+      <c r="J977" t="s">
+        <v>655</v>
+      </c>
+      <c r="K977" t="s">
+        <v>656</v>
+      </c>
+      <c r="L977" t="s">
+        <v>705</v>
+      </c>
+      <c r="M977" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="978" spans="1:13">
+      <c r="A978">
+        <v>2135</v>
+      </c>
+      <c r="B978" t="s">
+        <v>654</v>
+      </c>
+      <c r="C978" t="s">
+        <v>143</v>
+      </c>
+      <c r="D978" t="s">
+        <v>703</v>
+      </c>
+      <c r="E978" t="s">
+        <v>704</v>
+      </c>
+      <c r="F978" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G978" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I978" s="1">
+        <v>15000</v>
+      </c>
+      <c r="J978" t="s">
+        <v>655</v>
+      </c>
+      <c r="K978" t="s">
+        <v>656</v>
+      </c>
+      <c r="L978" t="s">
+        <v>707</v>
+      </c>
+      <c r="M978" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="979" spans="1:13">
+      <c r="A979">
+        <v>2136</v>
+      </c>
+      <c r="B979" t="s">
+        <v>535</v>
+      </c>
+      <c r="C979" t="s">
+        <v>536</v>
+      </c>
+      <c r="D979" t="s">
+        <v>703</v>
+      </c>
+      <c r="E979" t="s">
+        <v>704</v>
+      </c>
+      <c r="F979" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G979" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I979" s="1">
+        <v>1216</v>
+      </c>
+      <c r="J979" t="s">
+        <v>701</v>
+      </c>
+      <c r="K979" t="s">
+        <v>702</v>
+      </c>
+      <c r="L979" t="s">
+        <v>705</v>
+      </c>
+      <c r="M979" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="980" spans="1:13">
+      <c r="A980">
+        <v>2137</v>
+      </c>
+      <c r="B980" t="s">
+        <v>463</v>
+      </c>
+      <c r="C980" t="s">
+        <v>50</v>
+      </c>
+      <c r="D980" t="s">
+        <v>703</v>
+      </c>
+      <c r="E980" t="s">
+        <v>704</v>
+      </c>
+      <c r="F980" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G980" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I980" s="1">
+        <v>254</v>
+      </c>
+      <c r="J980" t="s">
+        <v>488</v>
+      </c>
+      <c r="K980" t="s">
+        <v>489</v>
+      </c>
+      <c r="L980" t="s">
+        <v>707</v>
+      </c>
+      <c r="M980" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="981" spans="1:13">
+      <c r="A981">
+        <v>2138</v>
+      </c>
+      <c r="B981" t="s">
+        <v>463</v>
+      </c>
+      <c r="C981" t="s">
+        <v>50</v>
+      </c>
+      <c r="D981" t="s">
+        <v>703</v>
+      </c>
+      <c r="E981" t="s">
+        <v>704</v>
+      </c>
+      <c r="F981" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G981" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I981" s="1">
+        <v>7993</v>
+      </c>
+      <c r="J981" t="s">
+        <v>709</v>
+      </c>
+      <c r="K981" t="s">
+        <v>710</v>
+      </c>
+      <c r="L981" t="s">
+        <v>707</v>
+      </c>
+      <c r="M981" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="982" spans="1:13">
+      <c r="A982">
+        <v>2139</v>
+      </c>
+      <c r="B982" t="s">
+        <v>463</v>
+      </c>
+      <c r="C982" t="s">
+        <v>50</v>
+      </c>
+      <c r="D982" t="s">
+        <v>703</v>
+      </c>
+      <c r="E982" t="s">
+        <v>704</v>
+      </c>
+      <c r="F982" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G982" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I982" s="1">
+        <v>3591</v>
+      </c>
+      <c r="J982" t="s">
+        <v>510</v>
+      </c>
+      <c r="K982" t="s">
+        <v>511</v>
+      </c>
+      <c r="L982" t="s">
+        <v>711</v>
+      </c>
+      <c r="M982" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="983" spans="1:13">
+      <c r="A983">
+        <v>2140</v>
+      </c>
+      <c r="B983" t="s">
+        <v>463</v>
+      </c>
+      <c r="C983" t="s">
+        <v>50</v>
+      </c>
+      <c r="D983" t="s">
+        <v>200</v>
+      </c>
+      <c r="E983" t="s">
+        <v>201</v>
+      </c>
+      <c r="F983" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G983" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I983" s="1">
+        <v>66</v>
+      </c>
+      <c r="J983" t="s">
+        <v>717</v>
+      </c>
+      <c r="K983" t="s">
+        <v>718</v>
+      </c>
+      <c r="L983" t="s">
+        <v>204</v>
+      </c>
+      <c r="M983" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="984" spans="1:13">
+      <c r="A984">
+        <v>2141</v>
+      </c>
+      <c r="B984" t="s">
+        <v>463</v>
+      </c>
+      <c r="C984" t="s">
+        <v>50</v>
+      </c>
+      <c r="D984" t="s">
+        <v>200</v>
+      </c>
+      <c r="E984" t="s">
+        <v>201</v>
+      </c>
+      <c r="F984" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G984" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I984" s="1">
+        <v>11494</v>
+      </c>
+      <c r="J984" t="s">
+        <v>580</v>
+      </c>
+      <c r="K984" t="s">
+        <v>581</v>
+      </c>
+      <c r="L984" t="s">
+        <v>204</v>
+      </c>
+      <c r="M984" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="985" spans="1:13">
+      <c r="A985">
+        <v>2142</v>
+      </c>
+      <c r="B985" t="s">
+        <v>463</v>
+      </c>
+      <c r="C985" t="s">
+        <v>50</v>
+      </c>
+      <c r="D985" t="s">
+        <v>200</v>
+      </c>
+      <c r="E985" t="s">
+        <v>201</v>
+      </c>
+      <c r="F985" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G985" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I985" s="1">
+        <v>7084</v>
+      </c>
+      <c r="J985" t="s">
+        <v>580</v>
+      </c>
+      <c r="K985" t="s">
+        <v>581</v>
+      </c>
+      <c r="L985" t="s">
+        <v>715</v>
+      </c>
+      <c r="M985" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="986" spans="1:13">
+      <c r="A986">
+        <v>2143</v>
+      </c>
+      <c r="B986" t="s">
+        <v>463</v>
+      </c>
+      <c r="C986" t="s">
+        <v>50</v>
+      </c>
+      <c r="D986" t="s">
+        <v>200</v>
+      </c>
+      <c r="E986" t="s">
+        <v>201</v>
+      </c>
+      <c r="F986" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G986" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I986" s="1">
+        <v>33371</v>
+      </c>
+      <c r="J986" t="s">
+        <v>586</v>
+      </c>
+      <c r="K986" t="s">
+        <v>587</v>
+      </c>
+      <c r="L986" t="s">
+        <v>204</v>
+      </c>
+      <c r="M986" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="987" spans="1:13">
+      <c r="A987">
+        <v>2144</v>
+      </c>
+      <c r="B987" t="s">
+        <v>463</v>
+      </c>
+      <c r="C987" t="s">
+        <v>50</v>
+      </c>
+      <c r="D987" t="s">
+        <v>200</v>
+      </c>
+      <c r="E987" t="s">
+        <v>201</v>
+      </c>
+      <c r="F987" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G987" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I987" s="1">
+        <v>8494</v>
+      </c>
+      <c r="J987" t="s">
+        <v>586</v>
+      </c>
+      <c r="K987" t="s">
+        <v>587</v>
+      </c>
+      <c r="L987" t="s">
+        <v>715</v>
+      </c>
+      <c r="M987" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="988" spans="1:13">
+      <c r="A988">
+        <v>2145</v>
+      </c>
+      <c r="B988" t="s">
+        <v>463</v>
+      </c>
+      <c r="C988" t="s">
+        <v>50</v>
+      </c>
+      <c r="D988" t="s">
+        <v>200</v>
+      </c>
+      <c r="E988" t="s">
+        <v>201</v>
+      </c>
+      <c r="F988" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G988" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I988" s="1">
+        <v>8046</v>
+      </c>
+      <c r="J988" t="s">
+        <v>719</v>
+      </c>
+      <c r="K988" t="s">
+        <v>720</v>
+      </c>
+      <c r="L988" t="s">
+        <v>204</v>
+      </c>
+      <c r="M988" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="989" spans="1:13">
+      <c r="A989">
+        <v>2146</v>
+      </c>
+      <c r="B989" t="s">
+        <v>463</v>
+      </c>
+      <c r="C989" t="s">
+        <v>50</v>
+      </c>
+      <c r="D989" t="s">
+        <v>200</v>
+      </c>
+      <c r="E989" t="s">
+        <v>201</v>
+      </c>
+      <c r="F989" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G989" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I989" s="1">
+        <v>242</v>
+      </c>
+      <c r="J989" t="s">
+        <v>719</v>
+      </c>
+      <c r="K989" t="s">
+        <v>720</v>
+      </c>
+      <c r="L989" t="s">
+        <v>206</v>
+      </c>
+      <c r="M989" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="990" spans="1:13">
+      <c r="A990">
+        <v>2147</v>
+      </c>
+      <c r="B990" t="s">
+        <v>463</v>
+      </c>
+      <c r="C990" t="s">
+        <v>50</v>
+      </c>
+      <c r="D990" t="s">
+        <v>200</v>
+      </c>
+      <c r="E990" t="s">
+        <v>201</v>
+      </c>
+      <c r="F990" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G990" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I990" s="1">
+        <v>3424</v>
+      </c>
+      <c r="J990" t="s">
+        <v>588</v>
+      </c>
+      <c r="K990" t="s">
+        <v>589</v>
+      </c>
+      <c r="L990" t="s">
+        <v>204</v>
+      </c>
+      <c r="M990" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="991" spans="1:13">
+      <c r="A991">
+        <v>2148</v>
+      </c>
+      <c r="B991" t="s">
+        <v>463</v>
+      </c>
+      <c r="C991" t="s">
+        <v>50</v>
+      </c>
+      <c r="D991" t="s">
+        <v>200</v>
+      </c>
+      <c r="E991" t="s">
+        <v>201</v>
+      </c>
+      <c r="F991" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G991" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I991" s="1">
+        <v>12158</v>
+      </c>
+      <c r="J991" t="s">
+        <v>659</v>
+      </c>
+      <c r="K991" t="s">
+        <v>660</v>
+      </c>
+      <c r="L991" t="s">
+        <v>204</v>
+      </c>
+      <c r="M991" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="992" spans="1:13">
+      <c r="A992">
+        <v>2149</v>
+      </c>
+      <c r="B992" t="s">
+        <v>463</v>
+      </c>
+      <c r="C992" t="s">
+        <v>50</v>
+      </c>
+      <c r="D992" t="s">
+        <v>200</v>
+      </c>
+      <c r="E992" t="s">
+        <v>201</v>
+      </c>
+      <c r="F992" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G992" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I992" s="1">
+        <v>10302</v>
+      </c>
+      <c r="J992" t="s">
+        <v>590</v>
+      </c>
+      <c r="K992" t="s">
+        <v>591</v>
+      </c>
+      <c r="L992" t="s">
+        <v>204</v>
+      </c>
+      <c r="M992" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="993" spans="1:13">
+      <c r="A993">
+        <v>2150</v>
+      </c>
+      <c r="B993" t="s">
+        <v>463</v>
+      </c>
+      <c r="C993" t="s">
+        <v>50</v>
+      </c>
+      <c r="D993" t="s">
+        <v>200</v>
+      </c>
+      <c r="E993" t="s">
+        <v>201</v>
+      </c>
+      <c r="F993" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G993" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I993" s="1">
+        <v>119</v>
+      </c>
+      <c r="J993" t="s">
+        <v>590</v>
+      </c>
+      <c r="K993" t="s">
+        <v>591</v>
+      </c>
+      <c r="L993" t="s">
+        <v>715</v>
+      </c>
+      <c r="M993" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="994" spans="1:13">
+      <c r="A994">
+        <v>2151</v>
+      </c>
+      <c r="B994" t="s">
+        <v>463</v>
+      </c>
+      <c r="C994" t="s">
+        <v>50</v>
+      </c>
+      <c r="D994" t="s">
+        <v>200</v>
+      </c>
+      <c r="E994" t="s">
+        <v>201</v>
+      </c>
+      <c r="F994" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G994" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I994" s="1">
+        <v>17355</v>
+      </c>
+      <c r="J994" t="s">
+        <v>1093</v>
+      </c>
+      <c r="K994" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L994" t="s">
+        <v>204</v>
+      </c>
+      <c r="M994" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="995" spans="1:13">
+      <c r="A995">
+        <v>2152</v>
+      </c>
+      <c r="B995" t="s">
+        <v>463</v>
+      </c>
+      <c r="C995" t="s">
+        <v>50</v>
+      </c>
+      <c r="D995" t="s">
+        <v>200</v>
+      </c>
+      <c r="E995" t="s">
+        <v>201</v>
+      </c>
+      <c r="F995" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G995" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I995" s="1">
+        <v>8183</v>
+      </c>
+      <c r="J995" t="s">
+        <v>1093</v>
+      </c>
+      <c r="K995" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L995" t="s">
+        <v>715</v>
+      </c>
+      <c r="M995" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="996" spans="1:13">
+      <c r="A996">
+        <v>2153</v>
+      </c>
+      <c r="B996" t="s">
+        <v>463</v>
+      </c>
+      <c r="C996" t="s">
+        <v>50</v>
+      </c>
+      <c r="D996" t="s">
+        <v>200</v>
+      </c>
+      <c r="E996" t="s">
+        <v>201</v>
+      </c>
+      <c r="F996" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G996" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I996" s="1">
+        <v>191</v>
+      </c>
+      <c r="J996" t="s">
+        <v>1093</v>
+      </c>
+      <c r="K996" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L996" t="s">
+        <v>1111</v>
+      </c>
+      <c r="M996" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="997" spans="1:13">
+      <c r="A997">
+        <v>2154</v>
+      </c>
+      <c r="B997" t="s">
+        <v>463</v>
+      </c>
+      <c r="C997" t="s">
+        <v>50</v>
+      </c>
+      <c r="D997" t="s">
+        <v>200</v>
+      </c>
+      <c r="E997" t="s">
+        <v>201</v>
+      </c>
+      <c r="F997" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G997" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I997" s="1">
+        <v>2751</v>
+      </c>
+      <c r="J997" t="s">
+        <v>598</v>
+      </c>
+      <c r="K997" t="s">
+        <v>599</v>
+      </c>
+      <c r="L997" t="s">
+        <v>204</v>
+      </c>
+      <c r="M997" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="998" spans="1:13">
+      <c r="A998">
+        <v>2155</v>
+      </c>
+      <c r="B998" t="s">
+        <v>463</v>
+      </c>
+      <c r="C998" t="s">
+        <v>50</v>
+      </c>
+      <c r="D998" t="s">
+        <v>200</v>
+      </c>
+      <c r="E998" t="s">
+        <v>201</v>
+      </c>
+      <c r="F998" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G998" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I998" s="1">
+        <v>987</v>
+      </c>
+      <c r="J998" t="s">
+        <v>598</v>
+      </c>
+      <c r="K998" t="s">
+        <v>599</v>
+      </c>
+      <c r="L998" t="s">
+        <v>715</v>
+      </c>
+      <c r="M998" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="999" spans="1:13">
+      <c r="A999">
+        <v>2156</v>
+      </c>
+      <c r="B999" t="s">
+        <v>463</v>
+      </c>
+      <c r="C999" t="s">
+        <v>50</v>
+      </c>
+      <c r="D999" t="s">
+        <v>200</v>
+      </c>
+      <c r="E999" t="s">
+        <v>201</v>
+      </c>
+      <c r="F999" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G999" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I999" s="1">
+        <v>30196</v>
+      </c>
+      <c r="J999" t="s">
+        <v>600</v>
+      </c>
+      <c r="K999" t="s">
+        <v>601</v>
+      </c>
+      <c r="L999" t="s">
+        <v>204</v>
+      </c>
+      <c r="M999" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:13">
+      <c r="A1000">
+        <v>2157</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>200</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>201</v>
+      </c>
+      <c r="F1000" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1000" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1000" s="1">
+        <v>14634</v>
+      </c>
+      <c r="J1000" t="s">
+        <v>600</v>
+      </c>
+      <c r="K1000" t="s">
+        <v>601</v>
+      </c>
+      <c r="L1000" t="s">
+        <v>715</v>
+      </c>
+      <c r="M1000" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:13">
+      <c r="A1001">
+        <v>2158</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>200</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>201</v>
+      </c>
+      <c r="F1001" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1001" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1001" s="1">
+        <v>114105</v>
+      </c>
+      <c r="J1001" t="s">
+        <v>645</v>
+      </c>
+      <c r="K1001" t="s">
+        <v>646</v>
+      </c>
+      <c r="L1001" t="s">
+        <v>204</v>
+      </c>
+      <c r="M1001" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:13">
+      <c r="A1002">
+        <v>2159</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>200</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>201</v>
+      </c>
+      <c r="F1002" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1002" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1002" s="1">
+        <v>10388</v>
+      </c>
+      <c r="J1002" t="s">
+        <v>645</v>
+      </c>
+      <c r="K1002" t="s">
+        <v>646</v>
+      </c>
+      <c r="L1002" t="s">
+        <v>715</v>
+      </c>
+      <c r="M1002" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:13">
+      <c r="A1003">
+        <v>2160</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>200</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>201</v>
+      </c>
+      <c r="F1003" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1003" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1003" s="1">
+        <v>23582</v>
+      </c>
+      <c r="J1003" t="s">
+        <v>721</v>
+      </c>
+      <c r="K1003" t="s">
+        <v>722</v>
+      </c>
+      <c r="L1003" t="s">
+        <v>715</v>
+      </c>
+      <c r="M1003" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:13">
+      <c r="A1004">
+        <v>2161</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>200</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>201</v>
+      </c>
+      <c r="F1004" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1004" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1004" s="1">
+        <v>34140</v>
+      </c>
+      <c r="J1004" t="s">
+        <v>604</v>
+      </c>
+      <c r="K1004" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1004" t="s">
+        <v>206</v>
+      </c>
+      <c r="M1004" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:13">
+      <c r="A1005">
+        <v>2162</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>688</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>689</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>200</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>201</v>
+      </c>
+      <c r="F1005" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1005" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1005" s="1">
+        <v>-141019</v>
+      </c>
+      <c r="J1005" t="s">
+        <v>690</v>
+      </c>
+      <c r="K1005" t="s">
+        <v>689</v>
+      </c>
+      <c r="L1005" t="s">
+        <v>204</v>
+      </c>
+      <c r="M1005" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:13">
+      <c r="A1006">
+        <v>2163</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>688</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>689</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>200</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>201</v>
+      </c>
+      <c r="F1006" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1006" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1006" s="1">
+        <v>-72808</v>
+      </c>
+      <c r="J1006" t="s">
+        <v>690</v>
+      </c>
+      <c r="K1006" t="s">
+        <v>689</v>
+      </c>
+      <c r="L1006" t="s">
+        <v>206</v>
+      </c>
+      <c r="M1006" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:13">
+      <c r="A1007">
+        <v>2164</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>200</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>201</v>
+      </c>
+      <c r="F1007" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1007" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1007" s="1">
+        <v>124000</v>
+      </c>
+      <c r="J1007" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1007" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1007" t="s">
+        <v>723</v>
+      </c>
+      <c r="M1007" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:13">
+      <c r="A1008">
+        <v>2165</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>200</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>201</v>
+      </c>
+      <c r="F1008" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1008" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1008" s="1">
+        <v>134374</v>
+      </c>
+      <c r="J1008" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1008" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1008" t="s">
+        <v>725</v>
+      </c>
+      <c r="M1008" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:13">
+      <c r="A1009">
+        <v>2166</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>200</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>201</v>
+      </c>
+      <c r="F1009" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1009" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1009" s="1">
+        <v>155530</v>
+      </c>
+      <c r="J1009" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1009" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1009" t="s">
+        <v>727</v>
+      </c>
+      <c r="M1009" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:13">
+      <c r="A1010">
+        <v>2167</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>200</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>201</v>
+      </c>
+      <c r="F1010" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1010" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1010" s="1">
+        <v>184478</v>
+      </c>
+      <c r="J1010" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1010" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1010" t="s">
+        <v>715</v>
+      </c>
+      <c r="M1010" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:13">
+      <c r="A1011">
+        <v>2168</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>200</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>201</v>
+      </c>
+      <c r="F1011" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1011" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1011" s="1">
+        <v>55242</v>
+      </c>
+      <c r="J1011" t="s">
+        <v>729</v>
+      </c>
+      <c r="K1011" t="s">
+        <v>730</v>
+      </c>
+      <c r="L1011" t="s">
+        <v>204</v>
+      </c>
+      <c r="M1011" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:13">
+      <c r="A1012">
+        <v>2169</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>200</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>201</v>
+      </c>
+      <c r="F1012" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1012" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1012" s="1">
+        <v>21817</v>
+      </c>
+      <c r="J1012" t="s">
+        <v>729</v>
+      </c>
+      <c r="K1012" t="s">
+        <v>730</v>
+      </c>
+      <c r="L1012" t="s">
+        <v>715</v>
+      </c>
+      <c r="M1012" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:13">
+      <c r="A1013">
+        <v>2170</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>607</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>608</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>200</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>201</v>
+      </c>
+      <c r="F1013" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1013" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1013" s="1">
+        <v>3362</v>
+      </c>
+      <c r="J1013" t="s">
+        <v>609</v>
+      </c>
+      <c r="K1013" t="s">
+        <v>610</v>
+      </c>
+      <c r="L1013" t="s">
+        <v>204</v>
+      </c>
+      <c r="M1013" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:13">
+      <c r="A1014">
+        <v>2171</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>607</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>608</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>200</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>201</v>
+      </c>
+      <c r="F1014" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1014" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1014" s="1">
+        <v>3619</v>
+      </c>
+      <c r="J1014" t="s">
+        <v>609</v>
+      </c>
+      <c r="K1014" t="s">
+        <v>610</v>
+      </c>
+      <c r="L1014" t="s">
+        <v>715</v>
+      </c>
+      <c r="M1014" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:13">
+      <c r="A1015">
+        <v>2172</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>212</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>213</v>
+      </c>
+      <c r="F1015" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1015" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1015" s="1">
+        <v>483</v>
+      </c>
+      <c r="J1015" t="s">
+        <v>488</v>
+      </c>
+      <c r="K1015" t="s">
+        <v>489</v>
+      </c>
+      <c r="L1015" t="s">
+        <v>214</v>
+      </c>
+      <c r="M1015" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:13">
+      <c r="A1016">
+        <v>2173</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>212</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>213</v>
+      </c>
+      <c r="F1016" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1016" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1016" s="1">
+        <v>796</v>
+      </c>
+      <c r="J1016" t="s">
+        <v>545</v>
+      </c>
+      <c r="K1016" t="s">
+        <v>546</v>
+      </c>
+      <c r="L1016" t="s">
+        <v>214</v>
+      </c>
+      <c r="M1016" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:13">
+      <c r="A1017">
+        <v>2174</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>212</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>213</v>
+      </c>
+      <c r="F1017" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1017" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1017" s="1">
+        <v>336</v>
+      </c>
+      <c r="J1017" t="s">
+        <v>504</v>
+      </c>
+      <c r="K1017" t="s">
+        <v>505</v>
+      </c>
+      <c r="L1017" t="s">
+        <v>214</v>
+      </c>
+      <c r="M1017" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:13">
+      <c r="A1018">
+        <v>2175</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>212</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>213</v>
+      </c>
+      <c r="F1018" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1018" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1018" s="1">
+        <v>209</v>
+      </c>
+      <c r="J1018" t="s">
+        <v>731</v>
+      </c>
+      <c r="K1018" t="s">
+        <v>732</v>
+      </c>
+      <c r="L1018" t="s">
+        <v>733</v>
+      </c>
+      <c r="M1018" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:13">
+      <c r="A1019">
+        <v>2176</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>212</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>213</v>
+      </c>
+      <c r="F1019" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1019" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1019" s="1">
+        <v>9</v>
+      </c>
+      <c r="J1019" t="s">
+        <v>1093</v>
+      </c>
+      <c r="K1019" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L1019" t="s">
+        <v>735</v>
+      </c>
+      <c r="M1019" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:13">
+      <c r="A1020">
+        <v>2177</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>212</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>213</v>
+      </c>
+      <c r="F1020" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1020" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1020" s="1">
+        <v>1387</v>
+      </c>
+      <c r="J1020" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1020" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1020" t="s">
+        <v>214</v>
+      </c>
+      <c r="M1020" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:13">
+      <c r="A1021">
+        <v>2178</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>212</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>213</v>
+      </c>
+      <c r="F1021" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1021" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1021" s="1">
+        <v>63731</v>
+      </c>
+      <c r="J1021" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1021" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1021" t="s">
+        <v>735</v>
+      </c>
+      <c r="M1021" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:13">
+      <c r="A1022">
+        <v>2179</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>212</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>213</v>
+      </c>
+      <c r="F1022" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1022" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1022" s="1">
+        <v>4719</v>
+      </c>
+      <c r="J1022" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1022" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1022" t="s">
+        <v>214</v>
+      </c>
+      <c r="M1022" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:13">
+      <c r="A1023">
+        <v>2180</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>566</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>212</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>213</v>
+      </c>
+      <c r="F1023" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1023" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1023" s="1">
+        <v>50</v>
+      </c>
+      <c r="J1023" t="s">
+        <v>809</v>
+      </c>
+      <c r="K1023" t="s">
+        <v>810</v>
+      </c>
+      <c r="L1023" t="s">
+        <v>214</v>
+      </c>
+      <c r="M1023" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:13">
+      <c r="A1024">
+        <v>2181</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>535</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>536</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>212</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>213</v>
+      </c>
+      <c r="F1024" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1024" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1024" s="1">
+        <v>1000</v>
+      </c>
+      <c r="J1024" t="s">
+        <v>701</v>
+      </c>
+      <c r="K1024" t="s">
+        <v>702</v>
+      </c>
+      <c r="L1024" t="s">
+        <v>214</v>
+      </c>
+      <c r="M1024" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:13">
+      <c r="A1025">
+        <v>2182</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>535</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>536</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>212</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>213</v>
+      </c>
+      <c r="F1025" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1025" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1025" s="1">
+        <v>128116</v>
+      </c>
+      <c r="J1025" t="s">
+        <v>701</v>
+      </c>
+      <c r="K1025" t="s">
+        <v>702</v>
+      </c>
+      <c r="L1025" t="s">
+        <v>737</v>
+      </c>
+      <c r="M1025" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:13">
+      <c r="A1026">
+        <v>2183</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>218</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>219</v>
+      </c>
+      <c r="F1026" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1026" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1026" s="1">
+        <v>10356</v>
+      </c>
+      <c r="J1026" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1026" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1026" t="s">
+        <v>739</v>
+      </c>
+      <c r="M1026" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:13">
+      <c r="A1027">
+        <v>2184</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>218</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>219</v>
+      </c>
+      <c r="F1027" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1027" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1027" s="1">
+        <v>16742</v>
+      </c>
+      <c r="J1027" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1027" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1027" t="s">
+        <v>222</v>
+      </c>
+      <c r="M1027" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:13">
+      <c r="A1028">
+        <v>2185</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>218</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>219</v>
+      </c>
+      <c r="F1028" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1028" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1028" s="1">
+        <v>14729</v>
+      </c>
+      <c r="J1028" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1028" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1028" t="s">
+        <v>741</v>
+      </c>
+      <c r="M1028" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:13">
+      <c r="A1029">
+        <v>2186</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>218</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>219</v>
+      </c>
+      <c r="F1029" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1029" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1029" s="1">
+        <v>74</v>
+      </c>
+      <c r="J1029" t="s">
+        <v>580</v>
+      </c>
+      <c r="K1029" t="s">
+        <v>581</v>
+      </c>
+      <c r="L1029" t="s">
+        <v>741</v>
+      </c>
+      <c r="M1029" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:13">
+      <c r="A1030">
+        <v>2187</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>218</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>219</v>
+      </c>
+      <c r="F1030" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1030" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1030" s="1">
+        <v>2440</v>
+      </c>
+      <c r="J1030" t="s">
+        <v>1093</v>
+      </c>
+      <c r="K1030" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L1030" t="s">
+        <v>222</v>
+      </c>
+      <c r="M1030" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:13">
+      <c r="A1031">
+        <v>2188</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>218</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>219</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1031" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1031" s="1">
+        <v>2030</v>
+      </c>
+      <c r="J1031" t="s">
+        <v>1093</v>
+      </c>
+      <c r="K1031" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L1031" t="s">
+        <v>741</v>
+      </c>
+      <c r="M1031" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:13">
+      <c r="A1032">
+        <v>2189</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>218</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>219</v>
+      </c>
+      <c r="F1032" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1032" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1032" s="1">
+        <v>9204</v>
+      </c>
+      <c r="J1032" t="s">
+        <v>600</v>
+      </c>
+      <c r="K1032" t="s">
+        <v>601</v>
+      </c>
+      <c r="L1032" t="s">
+        <v>222</v>
+      </c>
+      <c r="M1032" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:13">
+      <c r="A1033">
+        <v>2190</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>218</v>
+      </c>
+      <c r="E1033" t="s">
+        <v>219</v>
+      </c>
+      <c r="F1033" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1033" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1033" s="1">
+        <v>868</v>
+      </c>
+      <c r="J1033" t="s">
+        <v>600</v>
+      </c>
+      <c r="K1033" t="s">
+        <v>601</v>
+      </c>
+      <c r="L1033" t="s">
+        <v>741</v>
+      </c>
+      <c r="M1033" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:13">
+      <c r="A1034">
+        <v>2191</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>218</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>219</v>
+      </c>
+      <c r="F1034" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1034" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1034" s="1">
+        <v>5905</v>
+      </c>
+      <c r="J1034" t="s">
+        <v>645</v>
+      </c>
+      <c r="K1034" t="s">
+        <v>646</v>
+      </c>
+      <c r="L1034" t="s">
+        <v>222</v>
+      </c>
+      <c r="M1034" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:13">
+      <c r="A1035">
+        <v>2192</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>218</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>219</v>
+      </c>
+      <c r="F1035" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1035" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1035" s="1">
+        <v>509</v>
+      </c>
+      <c r="J1035" t="s">
+        <v>602</v>
+      </c>
+      <c r="K1035" t="s">
+        <v>603</v>
+      </c>
+      <c r="L1035" t="s">
+        <v>222</v>
+      </c>
+      <c r="M1035" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:13">
+      <c r="A1036">
+        <v>2193</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>223</v>
+      </c>
+      <c r="E1036" t="s">
+        <v>224</v>
+      </c>
+      <c r="F1036" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1036" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1036" s="1">
+        <v>3353</v>
+      </c>
+      <c r="J1036" t="s">
+        <v>1093</v>
+      </c>
+      <c r="K1036" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L1036" t="s">
+        <v>225</v>
+      </c>
+      <c r="M1036" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:13">
+      <c r="A1037">
+        <v>2194</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>223</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>224</v>
+      </c>
+      <c r="F1037" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1037" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1037" s="1">
+        <v>174</v>
+      </c>
+      <c r="J1037" t="s">
+        <v>549</v>
+      </c>
+      <c r="K1037" t="s">
+        <v>550</v>
+      </c>
+      <c r="L1037" t="s">
+        <v>225</v>
+      </c>
+      <c r="M1037" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:13">
+      <c r="A1038">
+        <v>2195</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>223</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>224</v>
+      </c>
+      <c r="F1038" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1038" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1038" s="1">
+        <v>3293</v>
+      </c>
+      <c r="J1038" t="s">
+        <v>518</v>
+      </c>
+      <c r="K1038" t="s">
+        <v>519</v>
+      </c>
+      <c r="L1038" t="s">
+        <v>743</v>
+      </c>
+      <c r="M1038" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:13">
+      <c r="A1039">
+        <v>2196</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>223</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>224</v>
+      </c>
+      <c r="F1039" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1039" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1039" s="1">
+        <v>3464</v>
+      </c>
+      <c r="J1039" t="s">
+        <v>600</v>
+      </c>
+      <c r="K1039" t="s">
+        <v>601</v>
+      </c>
+      <c r="L1039" t="s">
+        <v>225</v>
+      </c>
+      <c r="M1039" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:13">
+      <c r="A1040">
+        <v>2197</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>223</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>224</v>
+      </c>
+      <c r="F1040" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1040" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1040" s="1">
+        <v>500</v>
+      </c>
+      <c r="J1040" t="s">
+        <v>1113</v>
+      </c>
+      <c r="K1040" t="s">
+        <v>1114</v>
+      </c>
+      <c r="L1040" t="s">
+        <v>743</v>
+      </c>
+      <c r="M1040" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:13">
+      <c r="A1041">
+        <v>2198</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>223</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>224</v>
+      </c>
+      <c r="F1041" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1041" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1041" s="1">
+        <v>13500</v>
+      </c>
+      <c r="J1041" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1041" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1041" t="s">
+        <v>743</v>
+      </c>
+      <c r="M1041" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:13">
+      <c r="A1042">
+        <v>2199</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>227</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>228</v>
+      </c>
+      <c r="F1042" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1042" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1042" s="1">
+        <v>47904</v>
+      </c>
+      <c r="J1042" t="s">
+        <v>801</v>
+      </c>
+      <c r="K1042" t="s">
+        <v>802</v>
+      </c>
+      <c r="L1042" t="s">
+        <v>231</v>
+      </c>
+      <c r="M1042" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:13">
+      <c r="A1043">
+        <v>2200</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>227</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>228</v>
+      </c>
+      <c r="F1043" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1043" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1043" s="1">
+        <v>4346</v>
+      </c>
+      <c r="J1043" t="s">
+        <v>719</v>
+      </c>
+      <c r="K1043" t="s">
+        <v>720</v>
+      </c>
+      <c r="L1043" t="s">
+        <v>231</v>
+      </c>
+      <c r="M1043" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:13">
+      <c r="A1044">
+        <v>2201</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>535</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>536</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>227</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>228</v>
+      </c>
+      <c r="F1044" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1044" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1044" s="1">
+        <v>631845</v>
+      </c>
+      <c r="J1044" t="s">
+        <v>701</v>
+      </c>
+      <c r="K1044" t="s">
+        <v>702</v>
+      </c>
+      <c r="L1044" t="s">
+        <v>231</v>
+      </c>
+      <c r="M1044" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:13">
+      <c r="A1045">
+        <v>2202</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>535</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>536</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>227</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>228</v>
+      </c>
+      <c r="F1045" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1045" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1045" s="1">
+        <v>14888</v>
+      </c>
+      <c r="J1045" t="s">
+        <v>701</v>
+      </c>
+      <c r="K1045" t="s">
+        <v>702</v>
+      </c>
+      <c r="L1045" t="s">
+        <v>745</v>
+      </c>
+      <c r="M1045" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:13">
+      <c r="A1046">
+        <v>2203</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>233</v>
+      </c>
+      <c r="E1046" t="s">
+        <v>234</v>
+      </c>
+      <c r="F1046" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1046" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1046" s="1">
+        <v>25</v>
+      </c>
+      <c r="J1046" t="s">
+        <v>486</v>
+      </c>
+      <c r="K1046" t="s">
+        <v>487</v>
+      </c>
+      <c r="L1046" t="s">
+        <v>757</v>
+      </c>
+      <c r="M1046" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:13">
+      <c r="A1047">
+        <v>2204</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>233</v>
+      </c>
+      <c r="E1047" t="s">
+        <v>234</v>
+      </c>
+      <c r="F1047" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1047" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1047" s="1">
+        <v>226</v>
+      </c>
+      <c r="J1047" t="s">
+        <v>545</v>
+      </c>
+      <c r="K1047" t="s">
+        <v>546</v>
+      </c>
+      <c r="L1047" t="s">
+        <v>757</v>
+      </c>
+      <c r="M1047" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:13">
+      <c r="A1048">
+        <v>2205</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>233</v>
+      </c>
+      <c r="E1048" t="s">
+        <v>234</v>
+      </c>
+      <c r="F1048" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1048" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1048" s="1">
+        <v>371</v>
+      </c>
+      <c r="J1048" t="s">
+        <v>586</v>
+      </c>
+      <c r="K1048" t="s">
+        <v>587</v>
+      </c>
+      <c r="L1048" t="s">
+        <v>747</v>
+      </c>
+      <c r="M1048" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:13">
+      <c r="A1049">
+        <v>2206</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>233</v>
+      </c>
+      <c r="E1049" t="s">
+        <v>234</v>
+      </c>
+      <c r="F1049" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1049" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1049" s="1">
+        <v>13171</v>
+      </c>
+      <c r="J1049" t="s">
+        <v>586</v>
+      </c>
+      <c r="K1049" t="s">
+        <v>587</v>
+      </c>
+      <c r="L1049" t="s">
+        <v>235</v>
+      </c>
+      <c r="M1049" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:13">
+      <c r="A1050">
+        <v>2207</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>233</v>
+      </c>
+      <c r="E1050" t="s">
+        <v>234</v>
+      </c>
+      <c r="F1050" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1050" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1050" s="1">
+        <v>-147</v>
+      </c>
+      <c r="J1050" t="s">
+        <v>590</v>
+      </c>
+      <c r="K1050" t="s">
+        <v>591</v>
+      </c>
+      <c r="L1050" t="s">
+        <v>747</v>
+      </c>
+      <c r="M1050" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:13">
+      <c r="A1051">
+        <v>2208</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>233</v>
+      </c>
+      <c r="E1051" t="s">
+        <v>234</v>
+      </c>
+      <c r="F1051" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1051" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1051" s="1">
+        <v>309</v>
+      </c>
+      <c r="J1051" t="s">
+        <v>590</v>
+      </c>
+      <c r="K1051" t="s">
+        <v>591</v>
+      </c>
+      <c r="L1051" t="s">
+        <v>235</v>
+      </c>
+      <c r="M1051" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:13">
+      <c r="A1052">
+        <v>2209</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>233</v>
+      </c>
+      <c r="E1052" t="s">
+        <v>234</v>
+      </c>
+      <c r="F1052" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1052" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1052" s="1">
+        <v>3503</v>
+      </c>
+      <c r="J1052" t="s">
+        <v>592</v>
+      </c>
+      <c r="K1052" t="s">
+        <v>593</v>
+      </c>
+      <c r="L1052" t="s">
+        <v>755</v>
+      </c>
+      <c r="M1052" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:13">
+      <c r="A1053">
+        <v>2210</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>233</v>
+      </c>
+      <c r="E1053" t="s">
+        <v>234</v>
+      </c>
+      <c r="F1053" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1053" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1053" s="1">
+        <v>42</v>
+      </c>
+      <c r="J1053" t="s">
+        <v>592</v>
+      </c>
+      <c r="K1053" t="s">
+        <v>593</v>
+      </c>
+      <c r="L1053" t="s">
+        <v>753</v>
+      </c>
+      <c r="M1053" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:13">
+      <c r="A1054">
+        <v>2211</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>233</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>234</v>
+      </c>
+      <c r="F1054" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1054" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1054" s="1">
+        <v>20752</v>
+      </c>
+      <c r="J1054" t="s">
+        <v>549</v>
+      </c>
+      <c r="K1054" t="s">
+        <v>550</v>
+      </c>
+      <c r="L1054" t="s">
+        <v>751</v>
+      </c>
+      <c r="M1054" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:13">
+      <c r="A1055">
+        <v>2212</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>233</v>
+      </c>
+      <c r="E1055" t="s">
+        <v>234</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1055" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1055" s="1">
+        <v>475</v>
+      </c>
+      <c r="J1055" t="s">
+        <v>549</v>
+      </c>
+      <c r="K1055" t="s">
+        <v>550</v>
+      </c>
+      <c r="L1055" t="s">
+        <v>753</v>
+      </c>
+      <c r="M1055" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:13">
+      <c r="A1056">
+        <v>2213</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>233</v>
+      </c>
+      <c r="E1056" t="s">
+        <v>234</v>
+      </c>
+      <c r="F1056" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1056" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1056" s="1">
+        <v>4132</v>
+      </c>
+      <c r="J1056" t="s">
+        <v>518</v>
+      </c>
+      <c r="K1056" t="s">
+        <v>519</v>
+      </c>
+      <c r="L1056" t="s">
+        <v>747</v>
+      </c>
+      <c r="M1056" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:13">
+      <c r="A1057">
+        <v>2214</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>233</v>
+      </c>
+      <c r="E1057" t="s">
+        <v>234</v>
+      </c>
+      <c r="F1057" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1057" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1057" s="1">
+        <v>5128</v>
+      </c>
+      <c r="J1057" t="s">
+        <v>520</v>
+      </c>
+      <c r="K1057" t="s">
+        <v>521</v>
+      </c>
+      <c r="L1057" t="s">
+        <v>757</v>
+      </c>
+      <c r="M1057" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:13">
+      <c r="A1058">
+        <v>2215</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>233</v>
+      </c>
+      <c r="E1058" t="s">
+        <v>234</v>
+      </c>
+      <c r="F1058" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1058" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1058" s="1">
+        <v>109462</v>
+      </c>
+      <c r="J1058" t="s">
+        <v>759</v>
+      </c>
+      <c r="K1058" t="s">
+        <v>760</v>
+      </c>
+      <c r="L1058" t="s">
+        <v>749</v>
+      </c>
+      <c r="M1058" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:13">
+      <c r="A1059">
+        <v>2216</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>233</v>
+      </c>
+      <c r="E1059" t="s">
+        <v>234</v>
+      </c>
+      <c r="F1059" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1059" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1059" s="1">
+        <v>194668</v>
+      </c>
+      <c r="J1059" t="s">
+        <v>759</v>
+      </c>
+      <c r="K1059" t="s">
+        <v>760</v>
+      </c>
+      <c r="L1059" t="s">
+        <v>761</v>
+      </c>
+      <c r="M1059" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:13">
+      <c r="A1060">
+        <v>2217</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>233</v>
+      </c>
+      <c r="E1060" t="s">
+        <v>234</v>
+      </c>
+      <c r="F1060" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1060" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1060" s="1">
+        <v>14</v>
+      </c>
+      <c r="J1060" t="s">
+        <v>600</v>
+      </c>
+      <c r="K1060" t="s">
+        <v>601</v>
+      </c>
+      <c r="L1060" t="s">
+        <v>235</v>
+      </c>
+      <c r="M1060" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:13">
+      <c r="A1061">
+        <v>2218</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>233</v>
+      </c>
+      <c r="E1061" t="s">
+        <v>234</v>
+      </c>
+      <c r="F1061" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1061" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1061" s="1">
+        <v>111057</v>
+      </c>
+      <c r="J1061" t="s">
+        <v>763</v>
+      </c>
+      <c r="K1061" t="s">
+        <v>764</v>
+      </c>
+      <c r="L1061" t="s">
+        <v>749</v>
+      </c>
+      <c r="M1061" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:13">
+      <c r="A1062">
+        <v>2219</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>233</v>
+      </c>
+      <c r="E1062" t="s">
+        <v>234</v>
+      </c>
+      <c r="F1062" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1062" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1062" s="1">
+        <v>98562</v>
+      </c>
+      <c r="J1062" t="s">
+        <v>763</v>
+      </c>
+      <c r="K1062" t="s">
+        <v>764</v>
+      </c>
+      <c r="L1062" t="s">
+        <v>755</v>
+      </c>
+      <c r="M1062" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:13">
+      <c r="A1063">
+        <v>2220</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>233</v>
+      </c>
+      <c r="E1063" t="s">
+        <v>234</v>
+      </c>
+      <c r="F1063" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1063" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1063" s="1">
+        <v>5603</v>
+      </c>
+      <c r="J1063" t="s">
+        <v>763</v>
+      </c>
+      <c r="K1063" t="s">
+        <v>764</v>
+      </c>
+      <c r="L1063" t="s">
+        <v>751</v>
+      </c>
+      <c r="M1063" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:13">
+      <c r="A1064">
+        <v>2221</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>233</v>
+      </c>
+      <c r="E1064" t="s">
+        <v>234</v>
+      </c>
+      <c r="F1064" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1064" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1064" s="1">
+        <v>9047</v>
+      </c>
+      <c r="J1064" t="s">
+        <v>765</v>
+      </c>
+      <c r="K1064" t="s">
+        <v>766</v>
+      </c>
+      <c r="L1064" t="s">
+        <v>767</v>
+      </c>
+      <c r="M1064" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:13">
+      <c r="A1065">
+        <v>2222</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>233</v>
+      </c>
+      <c r="E1065" t="s">
+        <v>234</v>
+      </c>
+      <c r="F1065" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1065" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1065" s="1">
+        <v>860</v>
+      </c>
+      <c r="J1065" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1065" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1065" t="s">
+        <v>769</v>
+      </c>
+      <c r="M1065" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:13">
+      <c r="A1066">
+        <v>2223</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>233</v>
+      </c>
+      <c r="E1066" t="s">
+        <v>234</v>
+      </c>
+      <c r="F1066" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1066" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1066" s="1">
+        <v>9200</v>
+      </c>
+      <c r="J1066" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1066" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1066" t="s">
+        <v>757</v>
+      </c>
+      <c r="M1066" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:13">
+      <c r="A1067">
+        <v>2224</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>233</v>
+      </c>
+      <c r="E1067" t="s">
+        <v>234</v>
+      </c>
+      <c r="F1067" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1067" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1067" s="1">
+        <v>630</v>
+      </c>
+      <c r="J1067" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1067" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1067" t="s">
+        <v>771</v>
+      </c>
+      <c r="M1067" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:13">
+      <c r="A1068">
+        <v>2225</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>773</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>774</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>233</v>
+      </c>
+      <c r="E1068" t="s">
+        <v>234</v>
+      </c>
+      <c r="F1068" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1068" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1068" s="1">
+        <v>60000</v>
+      </c>
+      <c r="J1068" t="s">
+        <v>775</v>
+      </c>
+      <c r="K1068" t="s">
+        <v>776</v>
+      </c>
+      <c r="L1068" t="s">
+        <v>757</v>
+      </c>
+      <c r="M1068" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:13">
+      <c r="A1069">
+        <v>2226</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>566</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>233</v>
+      </c>
+      <c r="E1069" t="s">
+        <v>234</v>
+      </c>
+      <c r="F1069" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1069" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1069" s="1">
+        <v>95452</v>
+      </c>
+      <c r="J1069" t="s">
+        <v>576</v>
+      </c>
+      <c r="K1069" t="s">
+        <v>577</v>
+      </c>
+      <c r="L1069" t="s">
+        <v>757</v>
+      </c>
+      <c r="M1069" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:13">
+      <c r="A1070">
+        <v>2227</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>566</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>233</v>
+      </c>
+      <c r="E1070" t="s">
+        <v>234</v>
+      </c>
+      <c r="F1070" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1070" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1070" s="1">
+        <v>7917</v>
+      </c>
+      <c r="J1070" t="s">
+        <v>809</v>
+      </c>
+      <c r="K1070" t="s">
+        <v>810</v>
+      </c>
+      <c r="L1070" t="s">
+        <v>761</v>
+      </c>
+      <c r="M1070" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:13">
+      <c r="A1071">
+        <v>2228</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>535</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>536</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1071" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1071" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1071" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1071" s="1">
+        <v>1716249</v>
+      </c>
+      <c r="J1071" t="s">
+        <v>701</v>
+      </c>
+      <c r="K1071" t="s">
+        <v>702</v>
+      </c>
+      <c r="L1071" t="s">
+        <v>777</v>
+      </c>
+      <c r="M1071" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:13">
+      <c r="A1072">
+        <v>2229</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>535</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>536</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1072" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1072" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1072" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1072" s="1">
+        <v>64673</v>
+      </c>
+      <c r="J1072" t="s">
+        <v>701</v>
+      </c>
+      <c r="K1072" t="s">
+        <v>702</v>
+      </c>
+      <c r="L1072" t="s">
+        <v>779</v>
+      </c>
+      <c r="M1072" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:13">
+      <c r="A1073">
+        <v>2230</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>535</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>536</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1073" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1073" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1073" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1073" s="1">
+        <v>120834</v>
+      </c>
+      <c r="J1073" t="s">
+        <v>701</v>
+      </c>
+      <c r="K1073" t="s">
+        <v>702</v>
+      </c>
+      <c r="L1073" t="s">
+        <v>781</v>
+      </c>
+      <c r="M1073" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:13">
+      <c r="A1074">
+        <v>2231</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>535</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>536</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1074" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1074" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1074" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1074" s="1">
+        <v>1773</v>
+      </c>
+      <c r="J1074" t="s">
+        <v>701</v>
+      </c>
+      <c r="K1074" t="s">
+        <v>702</v>
+      </c>
+      <c r="L1074" t="s">
+        <v>783</v>
+      </c>
+      <c r="M1074" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:13">
+      <c r="A1075">
+        <v>2232</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>535</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>536</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1075" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1075" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1075" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1075" s="1">
+        <v>-5157</v>
+      </c>
+      <c r="J1075" t="s">
+        <v>1115</v>
+      </c>
+      <c r="K1075" t="s">
+        <v>246</v>
+      </c>
+      <c r="L1075" t="s">
+        <v>1116</v>
+      </c>
+      <c r="M1075" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:13">
+      <c r="A1076">
+        <v>2233</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1076" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1076" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1076" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1076" s="1">
+        <v>-409333</v>
+      </c>
+      <c r="J1076" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1076" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1076" t="s">
+        <v>777</v>
+      </c>
+      <c r="M1076" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:13">
+      <c r="A1077">
+        <v>2234</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1077" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1077" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1077" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1077" s="1">
+        <v>12867</v>
+      </c>
+      <c r="J1077" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1077" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1077" t="s">
+        <v>779</v>
+      </c>
+      <c r="M1077" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:13">
+      <c r="A1078">
+        <v>2235</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1078" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1078" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1078" s="1">
+        <v>1078</v>
+      </c>
+      <c r="J1078" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1078" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1078" t="s">
+        <v>785</v>
+      </c>
+      <c r="M1078" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:13">
+      <c r="A1079">
+        <v>2236</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1079" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1079" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1079" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1079" s="1">
+        <v>115500</v>
+      </c>
+      <c r="J1079" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1079" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1079" t="s">
+        <v>787</v>
+      </c>
+      <c r="M1079" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:13">
+      <c r="A1080">
+        <v>2237</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1080" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1080" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1080" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1080" s="1">
+        <v>39000</v>
+      </c>
+      <c r="J1080" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1080" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1080" t="s">
+        <v>247</v>
+      </c>
+      <c r="M1080" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:13">
+      <c r="A1081">
+        <v>2238</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1081" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1081" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1081" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1081" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1081" s="1">
+        <v>1590</v>
+      </c>
+      <c r="J1081" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1081" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1081" t="s">
+        <v>783</v>
+      </c>
+      <c r="M1081" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:13">
+      <c r="A1082">
+        <v>2239</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1082" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1082" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1082" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1082" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1082" s="1">
+        <v>76</v>
+      </c>
+      <c r="J1082" t="s">
+        <v>474</v>
+      </c>
+      <c r="K1082" t="s">
+        <v>475</v>
+      </c>
+      <c r="L1082" t="s">
+        <v>787</v>
+      </c>
+      <c r="M1082" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:13">
+      <c r="A1083">
+        <v>2240</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1083" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1083" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1083" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1083" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1083" s="1">
+        <v>36</v>
+      </c>
+      <c r="J1083" t="s">
+        <v>482</v>
+      </c>
+      <c r="K1083" t="s">
+        <v>483</v>
+      </c>
+      <c r="L1083" t="s">
+        <v>793</v>
+      </c>
+      <c r="M1083" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:13">
+      <c r="A1084">
+        <v>2241</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1084" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1084" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1084" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1084" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1084" s="1">
+        <v>288</v>
+      </c>
+      <c r="J1084" t="s">
+        <v>482</v>
+      </c>
+      <c r="K1084" t="s">
+        <v>483</v>
+      </c>
+      <c r="L1084" t="s">
+        <v>797</v>
+      </c>
+      <c r="M1084" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:13">
+      <c r="A1085">
+        <v>2242</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1085" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1085" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1085" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1085" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1085" s="1">
+        <v>10</v>
+      </c>
+      <c r="J1085" t="s">
+        <v>1075</v>
+      </c>
+      <c r="K1085" t="s">
+        <v>1076</v>
+      </c>
+      <c r="L1085" t="s">
+        <v>793</v>
+      </c>
+      <c r="M1085" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:13">
+      <c r="A1086">
+        <v>2243</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1086" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1086" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1086" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1086" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1086" s="1">
+        <v>207</v>
+      </c>
+      <c r="J1086" t="s">
+        <v>488</v>
+      </c>
+      <c r="K1086" t="s">
+        <v>489</v>
+      </c>
+      <c r="L1086" t="s">
+        <v>793</v>
+      </c>
+      <c r="M1086" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:13">
+      <c r="A1087">
+        <v>2244</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1087" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1087" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1087" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1087" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1087" s="1">
+        <v>29</v>
+      </c>
+      <c r="J1087" t="s">
+        <v>488</v>
+      </c>
+      <c r="K1087" t="s">
+        <v>489</v>
+      </c>
+      <c r="L1087" t="s">
+        <v>795</v>
+      </c>
+      <c r="M1087" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:13">
+      <c r="A1088">
+        <v>2245</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1088" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1088" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1088" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1088" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1088" s="1">
+        <v>984</v>
+      </c>
+      <c r="J1088" t="s">
+        <v>488</v>
+      </c>
+      <c r="K1088" t="s">
+        <v>489</v>
+      </c>
+      <c r="L1088" t="s">
+        <v>787</v>
+      </c>
+      <c r="M1088" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:13">
+      <c r="A1089">
+        <v>2246</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1089" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1089" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1089" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1089" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1089" s="1">
+        <v>402</v>
+      </c>
+      <c r="J1089" t="s">
+        <v>545</v>
+      </c>
+      <c r="K1089" t="s">
+        <v>546</v>
+      </c>
+      <c r="L1089" t="s">
+        <v>787</v>
+      </c>
+      <c r="M1089" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:13">
+      <c r="A1090">
+        <v>2247</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1090" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1090" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1090" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1090" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1090" s="1">
+        <v>70</v>
+      </c>
+      <c r="J1090" t="s">
+        <v>545</v>
+      </c>
+      <c r="K1090" t="s">
+        <v>546</v>
+      </c>
+      <c r="L1090" t="s">
+        <v>797</v>
+      </c>
+      <c r="M1090" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:13">
+      <c r="A1091">
+        <v>2248</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1091" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1091" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1091" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1091" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1091" s="1">
+        <v>101</v>
+      </c>
+      <c r="J1091" t="s">
+        <v>490</v>
+      </c>
+      <c r="K1091" t="s">
+        <v>491</v>
+      </c>
+      <c r="L1091" t="s">
+        <v>787</v>
+      </c>
+      <c r="M1091" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:13">
+      <c r="A1092">
+        <v>2249</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1092" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1092" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1092" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1092" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1092" s="1">
+        <v>162</v>
+      </c>
+      <c r="J1092" t="s">
+        <v>490</v>
+      </c>
+      <c r="K1092" t="s">
+        <v>491</v>
+      </c>
+      <c r="L1092" t="s">
+        <v>797</v>
+      </c>
+      <c r="M1092" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:13">
+      <c r="A1093">
+        <v>2250</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1093" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1093" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1093" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1093" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1093" s="1">
+        <v>1595</v>
+      </c>
+      <c r="J1093" t="s">
+        <v>500</v>
+      </c>
+      <c r="K1093" t="s">
+        <v>501</v>
+      </c>
+      <c r="L1093" t="s">
+        <v>793</v>
+      </c>
+      <c r="M1093" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:13">
+      <c r="A1094">
+        <v>2251</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1094" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1094" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1094" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1094" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1094" s="1">
+        <v>223</v>
+      </c>
+      <c r="J1094" t="s">
+        <v>500</v>
+      </c>
+      <c r="K1094" t="s">
+        <v>501</v>
+      </c>
+      <c r="L1094" t="s">
+        <v>799</v>
+      </c>
+      <c r="M1094" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:13">
+      <c r="A1095">
+        <v>2252</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1095" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1095" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1095" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1095" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1095" s="1">
+        <v>325</v>
+      </c>
+      <c r="J1095" t="s">
+        <v>504</v>
+      </c>
+      <c r="K1095" t="s">
+        <v>505</v>
+      </c>
+      <c r="L1095" t="s">
+        <v>787</v>
+      </c>
+      <c r="M1095" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:13">
+      <c r="A1096">
+        <v>2253</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1096" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1096" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1096" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1096" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1096" s="1">
+        <v>514</v>
+      </c>
+      <c r="J1096" t="s">
+        <v>504</v>
+      </c>
+      <c r="K1096" t="s">
+        <v>505</v>
+      </c>
+      <c r="L1096" t="s">
+        <v>797</v>
+      </c>
+      <c r="M1096" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:13">
+      <c r="A1097">
+        <v>2254</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1097" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1097" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1097" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1097" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1097" s="1">
+        <v>606809</v>
+      </c>
+      <c r="J1097" t="s">
+        <v>801</v>
+      </c>
+      <c r="K1097" t="s">
+        <v>802</v>
+      </c>
+      <c r="L1097" t="s">
+        <v>239</v>
+      </c>
+      <c r="M1097" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:13">
+      <c r="A1098">
+        <v>2255</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1098" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1098" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1098" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1098" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1098" s="1">
+        <v>78479</v>
+      </c>
+      <c r="J1098" t="s">
+        <v>801</v>
+      </c>
+      <c r="K1098" t="s">
+        <v>802</v>
+      </c>
+      <c r="L1098" t="s">
+        <v>803</v>
+      </c>
+      <c r="M1098" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:13">
+      <c r="A1099">
+        <v>2256</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1099" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1099" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1099" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1099" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1099" s="1">
+        <v>904</v>
+      </c>
+      <c r="J1099" t="s">
+        <v>713</v>
+      </c>
+      <c r="K1099" t="s">
+        <v>714</v>
+      </c>
+      <c r="L1099" t="s">
+        <v>243</v>
+      </c>
+      <c r="M1099" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:13">
+      <c r="A1100">
+        <v>2257</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1100" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1100" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1100" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1100" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1100" s="1">
+        <v>3513</v>
+      </c>
+      <c r="J1100" t="s">
+        <v>805</v>
+      </c>
+      <c r="K1100" t="s">
+        <v>806</v>
+      </c>
+      <c r="L1100" t="s">
+        <v>239</v>
+      </c>
+      <c r="M1100" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:13">
+      <c r="A1101">
+        <v>2258</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1101" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1101" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1101" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1101" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1101" s="1">
+        <v>1350</v>
+      </c>
+      <c r="J1101" t="s">
+        <v>805</v>
+      </c>
+      <c r="K1101" t="s">
+        <v>806</v>
+      </c>
+      <c r="L1101" t="s">
+        <v>803</v>
+      </c>
+      <c r="M1101" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:13">
+      <c r="A1102">
+        <v>2259</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1102" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1102" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1102" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1102" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1102" s="1">
+        <v>47239</v>
+      </c>
+      <c r="J1102" t="s">
+        <v>580</v>
+      </c>
+      <c r="K1102" t="s">
+        <v>581</v>
+      </c>
+      <c r="L1102" t="s">
+        <v>239</v>
+      </c>
+      <c r="M1102" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:13">
+      <c r="A1103">
+        <v>2260</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1103" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1103" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1103" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1103" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1103" s="1">
+        <v>4949</v>
+      </c>
+      <c r="J1103" t="s">
+        <v>580</v>
+      </c>
+      <c r="K1103" t="s">
+        <v>581</v>
+      </c>
+      <c r="L1103" t="s">
+        <v>803</v>
+      </c>
+      <c r="M1103" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:13">
+      <c r="A1104">
+        <v>2261</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1104" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1104" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1104" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1104" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1104" s="1">
+        <v>18129</v>
+      </c>
+      <c r="J1104" t="s">
+        <v>586</v>
+      </c>
+      <c r="K1104" t="s">
+        <v>587</v>
+      </c>
+      <c r="L1104" t="s">
+        <v>239</v>
+      </c>
+      <c r="M1104" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:13">
+      <c r="A1105">
+        <v>2262</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1105" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1105" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1105" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1105" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1105" s="1">
+        <v>8674</v>
+      </c>
+      <c r="J1105" t="s">
+        <v>586</v>
+      </c>
+      <c r="K1105" t="s">
+        <v>587</v>
+      </c>
+      <c r="L1105" t="s">
+        <v>803</v>
+      </c>
+      <c r="M1105" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:13">
+      <c r="A1106">
+        <v>2263</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1106" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1106" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1106" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1106" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1106" s="1">
+        <v>87</v>
+      </c>
+      <c r="J1106" t="s">
+        <v>588</v>
+      </c>
+      <c r="K1106" t="s">
+        <v>589</v>
+      </c>
+      <c r="L1106" t="s">
+        <v>239</v>
+      </c>
+      <c r="M1106" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:13">
+      <c r="A1107">
+        <v>2264</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1107" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1107" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1107" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1107" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1107" s="1">
+        <v>13707</v>
+      </c>
+      <c r="J1107" t="s">
+        <v>659</v>
+      </c>
+      <c r="K1107" t="s">
+        <v>660</v>
+      </c>
+      <c r="L1107" t="s">
+        <v>239</v>
+      </c>
+      <c r="M1107" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:13">
+      <c r="A1108">
+        <v>2265</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1108" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1108" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1108" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1108" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1108" s="1">
+        <v>6413</v>
+      </c>
+      <c r="J1108" t="s">
+        <v>590</v>
+      </c>
+      <c r="K1108" t="s">
+        <v>591</v>
+      </c>
+      <c r="L1108" t="s">
+        <v>239</v>
+      </c>
+      <c r="M1108" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:13">
+      <c r="A1109">
+        <v>2266</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1109" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1109" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1109" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1109" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1109" s="1">
+        <v>839</v>
+      </c>
+      <c r="J1109" t="s">
+        <v>590</v>
+      </c>
+      <c r="K1109" t="s">
+        <v>591</v>
+      </c>
+      <c r="L1109" t="s">
+        <v>803</v>
+      </c>
+      <c r="M1109" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:13">
+      <c r="A1110">
+        <v>2267</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1110" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1110" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1110" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1110" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1110" s="1">
+        <v>2098</v>
+      </c>
+      <c r="J1110" t="s">
+        <v>1093</v>
+      </c>
+      <c r="K1110" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L1110" t="s">
+        <v>243</v>
+      </c>
+      <c r="M1110" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:13">
+      <c r="A1111">
+        <v>2268</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1111" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1111" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1111" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1111" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1111" s="1">
+        <v>3636</v>
+      </c>
+      <c r="J1111" t="s">
+        <v>1093</v>
+      </c>
+      <c r="K1111" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L1111" t="s">
+        <v>779</v>
+      </c>
+      <c r="M1111" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:13">
+      <c r="A1112">
+        <v>2269</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1112" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1112" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1112" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1112" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1112" s="1">
+        <v>7680</v>
+      </c>
+      <c r="J1112" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1112" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1112" t="s">
+        <v>777</v>
+      </c>
+      <c r="M1112" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:13">
+      <c r="A1113">
+        <v>2270</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1113" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1113" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1113" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1113" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1113" s="1">
+        <v>11411</v>
+      </c>
+      <c r="J1113" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1113" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1113" t="s">
+        <v>793</v>
+      </c>
+      <c r="M1113" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:13">
+      <c r="A1114">
+        <v>2271</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1114" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1114" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1114" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1114" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1114" s="1">
+        <v>1526</v>
+      </c>
+      <c r="J1114" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1114" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1114" t="s">
+        <v>799</v>
+      </c>
+      <c r="M1114" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:13">
+      <c r="A1115">
+        <v>2272</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1115" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1115" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1115" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1115" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1115" s="1">
+        <v>1729</v>
+      </c>
+      <c r="J1115" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1115" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1115" t="s">
+        <v>787</v>
+      </c>
+      <c r="M1115" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:13">
+      <c r="A1116">
+        <v>2273</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1116" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1116" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1116" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1116" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1116" s="1">
+        <v>3579</v>
+      </c>
+      <c r="J1116" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1116" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1116" t="s">
+        <v>797</v>
+      </c>
+      <c r="M1116" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:13">
+      <c r="A1117">
+        <v>2274</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1117" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1117" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1117" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1117" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1117" s="1">
+        <v>42552</v>
+      </c>
+      <c r="J1117" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1117" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1117" t="s">
+        <v>239</v>
+      </c>
+      <c r="M1117" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:13">
+      <c r="A1118">
+        <v>2275</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1118" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1118" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1118" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1118" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1118" s="1">
+        <v>59807</v>
+      </c>
+      <c r="J1118" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1118" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1118" t="s">
+        <v>251</v>
+      </c>
+      <c r="M1118" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:13">
+      <c r="A1119">
+        <v>2276</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1119" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1119" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1119" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1119" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1119" s="1">
+        <v>42441</v>
+      </c>
+      <c r="J1119" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1119" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1119" t="s">
+        <v>803</v>
+      </c>
+      <c r="M1119" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:13">
+      <c r="A1120">
+        <v>2277</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1120" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1120" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1120" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1120" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1120" s="1">
+        <v>92775</v>
+      </c>
+      <c r="J1120" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1120" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1120" t="s">
+        <v>249</v>
+      </c>
+      <c r="M1120" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:13">
+      <c r="A1121">
+        <v>2278</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1121" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1121" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1121" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1121" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1121" s="1">
+        <v>490</v>
+      </c>
+      <c r="J1121" t="s">
+        <v>516</v>
+      </c>
+      <c r="K1121" t="s">
+        <v>517</v>
+      </c>
+      <c r="L1121" t="s">
+        <v>797</v>
+      </c>
+      <c r="M1121" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:13">
+      <c r="A1122">
+        <v>2279</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1122" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1122" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1122" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1122" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1122" s="1">
+        <v>4009</v>
+      </c>
+      <c r="J1122" t="s">
+        <v>807</v>
+      </c>
+      <c r="K1122" t="s">
+        <v>808</v>
+      </c>
+      <c r="L1122" t="s">
+        <v>239</v>
+      </c>
+      <c r="M1122" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:13">
+      <c r="A1123">
+        <v>2280</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1123" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1123" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1123" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1123" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1123" s="1">
+        <v>2510</v>
+      </c>
+      <c r="J1123" t="s">
+        <v>807</v>
+      </c>
+      <c r="K1123" t="s">
+        <v>808</v>
+      </c>
+      <c r="L1123" t="s">
+        <v>803</v>
+      </c>
+      <c r="M1123" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:13">
+      <c r="A1124">
+        <v>2281</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1124" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1124" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1124" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1124" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1124" s="1">
+        <v>115</v>
+      </c>
+      <c r="J1124" t="s">
+        <v>518</v>
+      </c>
+      <c r="K1124" t="s">
+        <v>519</v>
+      </c>
+      <c r="L1124" t="s">
+        <v>787</v>
+      </c>
+      <c r="M1124" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:13">
+      <c r="A1125">
+        <v>2282</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1125" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1125" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1125" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1125" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1125" s="1">
+        <v>1372</v>
+      </c>
+      <c r="J1125" t="s">
+        <v>518</v>
+      </c>
+      <c r="K1125" t="s">
+        <v>519</v>
+      </c>
+      <c r="L1125" t="s">
+        <v>797</v>
+      </c>
+      <c r="M1125" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:13">
+      <c r="A1126">
+        <v>2283</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1126" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1126" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1126" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1126" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1126" s="1">
+        <v>237741</v>
+      </c>
+      <c r="J1126" t="s">
+        <v>518</v>
+      </c>
+      <c r="K1126" t="s">
+        <v>519</v>
+      </c>
+      <c r="L1126" t="s">
+        <v>783</v>
+      </c>
+      <c r="M1126" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:13">
+      <c r="A1127">
+        <v>2284</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1127" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1127" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1127" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1127" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1127" s="1">
+        <v>14920</v>
+      </c>
+      <c r="J1127" t="s">
+        <v>600</v>
+      </c>
+      <c r="K1127" t="s">
+        <v>601</v>
+      </c>
+      <c r="L1127" t="s">
+        <v>243</v>
+      </c>
+      <c r="M1127" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:13">
+      <c r="A1128">
+        <v>2285</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1128" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1128" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1128" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1128" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1128" s="1">
+        <v>7442</v>
+      </c>
+      <c r="J1128" t="s">
+        <v>645</v>
+      </c>
+      <c r="K1128" t="s">
+        <v>646</v>
+      </c>
+      <c r="L1128" t="s">
+        <v>243</v>
+      </c>
+      <c r="M1128" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:13">
+      <c r="A1129">
+        <v>2286</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1129" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1129" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1129" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1129" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1129" s="1">
+        <v>636</v>
+      </c>
+      <c r="J1129" t="s">
+        <v>602</v>
+      </c>
+      <c r="K1129" t="s">
+        <v>603</v>
+      </c>
+      <c r="L1129" t="s">
+        <v>243</v>
+      </c>
+      <c r="M1129" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:13">
+      <c r="A1130">
+        <v>2287</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1130" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1130" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1130" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1130" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1130" s="1">
+        <v>437</v>
+      </c>
+      <c r="J1130" t="s">
+        <v>604</v>
+      </c>
+      <c r="K1130" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1130" t="s">
+        <v>243</v>
+      </c>
+      <c r="M1130" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:13">
+      <c r="A1131">
+        <v>2288</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>383</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1131" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1131" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1131" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1131" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1131" s="1">
+        <v>700</v>
+      </c>
+      <c r="J1131" t="s">
+        <v>697</v>
+      </c>
+      <c r="K1131" t="s">
+        <v>698</v>
+      </c>
+      <c r="L1131" t="s">
+        <v>791</v>
+      </c>
+      <c r="M1131" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:13">
+      <c r="A1132">
+        <v>2289</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>383</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1132" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1132" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1132" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1132" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1132" s="1">
+        <v>55351</v>
+      </c>
+      <c r="J1132" t="s">
+        <v>789</v>
+      </c>
+      <c r="K1132" t="s">
+        <v>790</v>
+      </c>
+      <c r="L1132" t="s">
+        <v>791</v>
+      </c>
+      <c r="M1132" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:13">
+      <c r="A1133">
+        <v>2290</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>566</v>
+      </c>
+      <c r="D1133" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1133" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1133" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1133" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1133" s="1">
+        <v>25863</v>
+      </c>
+      <c r="J1133" t="s">
+        <v>567</v>
+      </c>
+      <c r="K1133" t="s">
+        <v>568</v>
+      </c>
+      <c r="L1133" t="s">
+        <v>1118</v>
+      </c>
+      <c r="M1133" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:13">
+      <c r="A1134">
+        <v>2291</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>566</v>
+      </c>
+      <c r="D1134" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1134" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1134" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1134" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1134" s="1">
+        <v>6951</v>
+      </c>
+      <c r="J1134" t="s">
+        <v>567</v>
+      </c>
+      <c r="K1134" t="s">
+        <v>568</v>
+      </c>
+      <c r="L1134" t="s">
+        <v>793</v>
+      </c>
+      <c r="M1134" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:13">
+      <c r="A1135">
+        <v>2292</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>566</v>
+      </c>
+      <c r="D1135" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1135" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1135" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1135" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1135" s="1">
+        <v>99606</v>
+      </c>
+      <c r="J1135" t="s">
+        <v>567</v>
+      </c>
+      <c r="K1135" t="s">
+        <v>568</v>
+      </c>
+      <c r="L1135" t="s">
+        <v>239</v>
+      </c>
+      <c r="M1135" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:13">
+      <c r="A1136">
+        <v>2293</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>566</v>
+      </c>
+      <c r="D1136" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1136" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1136" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1136" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1136" s="1">
+        <v>107682</v>
+      </c>
+      <c r="J1136" t="s">
+        <v>567</v>
+      </c>
+      <c r="K1136" t="s">
+        <v>568</v>
+      </c>
+      <c r="L1136" t="s">
+        <v>803</v>
+      </c>
+      <c r="M1136" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:13">
+      <c r="A1137">
+        <v>2294</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>566</v>
+      </c>
+      <c r="D1137" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1137" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1137" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1137" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1137" s="1">
+        <v>466409</v>
+      </c>
+      <c r="J1137" t="s">
+        <v>809</v>
+      </c>
+      <c r="K1137" t="s">
+        <v>810</v>
+      </c>
+      <c r="L1137" t="s">
+        <v>239</v>
+      </c>
+      <c r="M1137" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:13">
+      <c r="A1138">
+        <v>2295</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>566</v>
+      </c>
+      <c r="D1138" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1138" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1138" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1138" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1138" s="1">
+        <v>98582</v>
+      </c>
+      <c r="J1138" t="s">
+        <v>809</v>
+      </c>
+      <c r="K1138" t="s">
+        <v>810</v>
+      </c>
+      <c r="L1138" t="s">
+        <v>803</v>
+      </c>
+      <c r="M1138" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:13">
+      <c r="A1139">
+        <v>2296</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>607</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>608</v>
+      </c>
+      <c r="D1139" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1139" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1139" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1139" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1139" s="1">
+        <v>14945</v>
+      </c>
+      <c r="J1139" t="s">
+        <v>1120</v>
+      </c>
+      <c r="K1139" t="s">
+        <v>1121</v>
+      </c>
+      <c r="L1139" t="s">
+        <v>239</v>
+      </c>
+      <c r="M1139" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:13">
+      <c r="A1140">
+        <v>2297</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>607</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>608</v>
+      </c>
+      <c r="D1140" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1140" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1140" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1140" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1140" s="1">
+        <v>5488</v>
+      </c>
+      <c r="J1140" t="s">
+        <v>609</v>
+      </c>
+      <c r="K1140" t="s">
+        <v>610</v>
+      </c>
+      <c r="L1140" t="s">
+        <v>239</v>
+      </c>
+      <c r="M1140" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:13">
+      <c r="A1141">
+        <v>2298</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>607</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>608</v>
+      </c>
+      <c r="D1141" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1141" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1141" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1141" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1141" s="1">
+        <v>2592</v>
+      </c>
+      <c r="J1141" t="s">
+        <v>609</v>
+      </c>
+      <c r="K1141" t="s">
+        <v>610</v>
+      </c>
+      <c r="L1141" t="s">
+        <v>803</v>
+      </c>
+      <c r="M1141" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:13">
+      <c r="A1142">
+        <v>2299</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>811</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>812</v>
+      </c>
+      <c r="D1142" t="s">
+        <v>237</v>
+      </c>
+      <c r="E1142" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1142" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1142" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1142" s="1">
+        <v>104774</v>
+      </c>
+      <c r="J1142" t="s">
+        <v>813</v>
+      </c>
+      <c r="K1142" t="s">
+        <v>814</v>
+      </c>
+      <c r="L1142" t="s">
+        <v>239</v>
+      </c>
+      <c r="M1142" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:13">
+      <c r="A1143">
+        <v>2300</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1143" t="s">
+        <v>815</v>
+      </c>
+      <c r="E1143" t="s">
+        <v>816</v>
+      </c>
+      <c r="F1143" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1143" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1143" s="1">
+        <v>132</v>
+      </c>
+      <c r="J1143" t="s">
+        <v>545</v>
+      </c>
+      <c r="K1143" t="s">
+        <v>546</v>
+      </c>
+      <c r="L1143" t="s">
+        <v>817</v>
+      </c>
+      <c r="M1143" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:13">
+      <c r="A1144">
+        <v>2301</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1144" t="s">
+        <v>815</v>
+      </c>
+      <c r="E1144" t="s">
+        <v>816</v>
+      </c>
+      <c r="F1144" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1144" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1144" s="1">
+        <v>295</v>
+      </c>
+      <c r="J1144" t="s">
+        <v>504</v>
+      </c>
+      <c r="K1144" t="s">
+        <v>505</v>
+      </c>
+      <c r="L1144" t="s">
+        <v>817</v>
+      </c>
+      <c r="M1144" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:13">
+      <c r="A1145">
+        <v>2302</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1145" t="s">
+        <v>815</v>
+      </c>
+      <c r="E1145" t="s">
+        <v>816</v>
+      </c>
+      <c r="F1145" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1145" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1145" s="1">
+        <v>3609</v>
+      </c>
+      <c r="J1145" t="s">
+        <v>819</v>
+      </c>
+      <c r="K1145" t="s">
+        <v>820</v>
+      </c>
+      <c r="L1145" t="s">
+        <v>817</v>
+      </c>
+      <c r="M1145" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:13">
+      <c r="A1146">
+        <v>2303</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1146" t="s">
+        <v>815</v>
+      </c>
+      <c r="E1146" t="s">
+        <v>816</v>
+      </c>
+      <c r="F1146" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1146" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1146" s="1">
+        <v>90000</v>
+      </c>
+      <c r="J1146" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1146" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1146" t="s">
+        <v>817</v>
+      </c>
+      <c r="M1146" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:13">
+      <c r="A1147">
+        <v>2304</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1147" t="s">
+        <v>253</v>
+      </c>
+      <c r="E1147" t="s">
+        <v>254</v>
+      </c>
+      <c r="F1147" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1147" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1147" s="1">
+        <v>20</v>
+      </c>
+      <c r="J1147" t="s">
+        <v>490</v>
+      </c>
+      <c r="K1147" t="s">
+        <v>491</v>
+      </c>
+      <c r="L1147" t="s">
+        <v>821</v>
+      </c>
+      <c r="M1147" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:13">
+      <c r="A1148">
+        <v>2305</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1148" t="s">
+        <v>253</v>
+      </c>
+      <c r="E1148" t="s">
+        <v>254</v>
+      </c>
+      <c r="F1148" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1148" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1148" s="1">
+        <v>89144</v>
+      </c>
+      <c r="J1148" t="s">
+        <v>1122</v>
+      </c>
+      <c r="K1148" t="s">
+        <v>1123</v>
+      </c>
+      <c r="L1148" t="s">
+        <v>255</v>
+      </c>
+      <c r="M1148" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:13">
+      <c r="A1149">
+        <v>2306</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1149" t="s">
+        <v>253</v>
+      </c>
+      <c r="E1149" t="s">
+        <v>254</v>
+      </c>
+      <c r="F1149" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1149" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1149" s="1">
+        <v>1775</v>
+      </c>
+      <c r="J1149" t="s">
+        <v>823</v>
+      </c>
+      <c r="K1149" t="s">
+        <v>824</v>
+      </c>
+      <c r="L1149" t="s">
+        <v>825</v>
+      </c>
+      <c r="M1149" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:13">
+      <c r="A1150">
+        <v>2307</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1150" t="s">
+        <v>253</v>
+      </c>
+      <c r="E1150" t="s">
+        <v>254</v>
+      </c>
+      <c r="F1150" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1150" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1150" s="1">
+        <v>18512</v>
+      </c>
+      <c r="J1150" t="s">
+        <v>823</v>
+      </c>
+      <c r="K1150" t="s">
+        <v>824</v>
+      </c>
+      <c r="L1150" t="s">
+        <v>255</v>
+      </c>
+      <c r="M1150" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:13">
+      <c r="A1151">
+        <v>2308</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1151" t="s">
+        <v>253</v>
+      </c>
+      <c r="E1151" t="s">
+        <v>254</v>
+      </c>
+      <c r="F1151" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1151" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1151" s="1">
+        <v>3188</v>
+      </c>
+      <c r="J1151" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1151" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1151" t="s">
+        <v>825</v>
+      </c>
+      <c r="M1151" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:13">
+      <c r="A1152">
+        <v>2309</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1152" t="s">
+        <v>253</v>
+      </c>
+      <c r="E1152" t="s">
+        <v>254</v>
+      </c>
+      <c r="F1152" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1152" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1152" s="1">
+        <v>207546</v>
+      </c>
+      <c r="J1152" t="s">
+        <v>518</v>
+      </c>
+      <c r="K1152" t="s">
+        <v>519</v>
+      </c>
+      <c r="L1152" t="s">
+        <v>255</v>
+      </c>
+      <c r="M1152" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:13">
+      <c r="A1153">
+        <v>2310</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>566</v>
+      </c>
+      <c r="D1153" t="s">
+        <v>253</v>
+      </c>
+      <c r="E1153" t="s">
+        <v>254</v>
+      </c>
+      <c r="F1153" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1153" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1153" s="1">
+        <v>494</v>
+      </c>
+      <c r="J1153" t="s">
+        <v>1124</v>
+      </c>
+      <c r="K1153" t="s">
+        <v>1125</v>
+      </c>
+      <c r="L1153" t="s">
+        <v>255</v>
+      </c>
+      <c r="M1153" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:13">
+      <c r="A1154">
+        <v>2311</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>566</v>
+      </c>
+      <c r="D1154" t="s">
+        <v>253</v>
+      </c>
+      <c r="E1154" t="s">
+        <v>254</v>
+      </c>
+      <c r="F1154" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1154" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1154" s="1">
+        <v>207237</v>
+      </c>
+      <c r="J1154" t="s">
+        <v>576</v>
+      </c>
+      <c r="K1154" t="s">
+        <v>577</v>
+      </c>
+      <c r="L1154" t="s">
+        <v>821</v>
+      </c>
+      <c r="M1154" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:13">
+      <c r="A1155">
+        <v>2312</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>566</v>
+      </c>
+      <c r="D1155" t="s">
+        <v>253</v>
+      </c>
+      <c r="E1155" t="s">
+        <v>254</v>
+      </c>
+      <c r="F1155" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1155" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1155" s="1">
+        <v>58198</v>
+      </c>
+      <c r="J1155" t="s">
+        <v>567</v>
+      </c>
+      <c r="K1155" t="s">
+        <v>568</v>
+      </c>
+      <c r="L1155" t="s">
+        <v>825</v>
+      </c>
+      <c r="M1155" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:13">
+      <c r="A1156">
+        <v>2313</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>566</v>
+      </c>
+      <c r="D1156" t="s">
+        <v>253</v>
+      </c>
+      <c r="E1156" t="s">
+        <v>254</v>
+      </c>
+      <c r="F1156" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1156" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1156" s="1">
+        <v>29222</v>
+      </c>
+      <c r="J1156" t="s">
+        <v>809</v>
+      </c>
+      <c r="K1156" t="s">
+        <v>810</v>
+      </c>
+      <c r="L1156" t="s">
+        <v>825</v>
+      </c>
+      <c r="M1156" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:13">
+      <c r="A1157">
+        <v>2314</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>566</v>
+      </c>
+      <c r="D1157" t="s">
+        <v>253</v>
+      </c>
+      <c r="E1157" t="s">
+        <v>254</v>
+      </c>
+      <c r="F1157" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1157" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1157" s="1">
+        <v>8330</v>
+      </c>
+      <c r="J1157" t="s">
+        <v>809</v>
+      </c>
+      <c r="K1157" t="s">
+        <v>810</v>
+      </c>
+      <c r="L1157" t="s">
+        <v>255</v>
+      </c>
+      <c r="M1157" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:13">
+      <c r="A1158">
+        <v>2315</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1158" t="s">
+        <v>253</v>
+      </c>
+      <c r="E1158" t="s">
+        <v>254</v>
+      </c>
+      <c r="F1158" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1158" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1158" s="1">
+        <v>50505</v>
+      </c>
+      <c r="J1158" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1158" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1158" t="s">
+        <v>255</v>
+      </c>
+      <c r="M1158" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:13">
+      <c r="A1159">
+        <v>2316</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>566</v>
+      </c>
+      <c r="D1159" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E1159" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F1159" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1159" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1159" s="1">
+        <v>45419</v>
+      </c>
+      <c r="J1159" t="s">
+        <v>576</v>
+      </c>
+      <c r="K1159" t="s">
+        <v>577</v>
+      </c>
+      <c r="L1159" t="s">
+        <v>1128</v>
+      </c>
+      <c r="M1159" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:13">
+      <c r="A1160">
+        <v>2317</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1160" t="s">
+        <v>259</v>
+      </c>
+      <c r="E1160" t="s">
+        <v>260</v>
+      </c>
+      <c r="F1160" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1160" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1160" s="1">
+        <v>-4207</v>
+      </c>
+      <c r="J1160" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1160" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1160" t="s">
+        <v>826</v>
+      </c>
+      <c r="M1160" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:13">
+      <c r="A1161">
+        <v>2318</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1161" t="s">
+        <v>259</v>
+      </c>
+      <c r="E1161" t="s">
+        <v>260</v>
+      </c>
+      <c r="F1161" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1161" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1161" s="1">
+        <v>227</v>
+      </c>
+      <c r="J1161" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1161" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1161" t="s">
+        <v>828</v>
+      </c>
+      <c r="M1161" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:13">
+      <c r="A1162">
+        <v>2319</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>811</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>812</v>
+      </c>
+      <c r="D1162" t="s">
+        <v>259</v>
+      </c>
+      <c r="E1162" t="s">
+        <v>260</v>
+      </c>
+      <c r="F1162" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1162" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1162" s="1">
+        <v>1237499</v>
+      </c>
+      <c r="J1162" t="s">
+        <v>830</v>
+      </c>
+      <c r="K1162" t="s">
+        <v>831</v>
+      </c>
+      <c r="L1162" t="s">
+        <v>263</v>
+      </c>
+      <c r="M1162" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:13">
+      <c r="A1163">
+        <v>2320</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>773</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>774</v>
+      </c>
+      <c r="D1163" t="s">
+        <v>259</v>
+      </c>
+      <c r="E1163" t="s">
+        <v>260</v>
+      </c>
+      <c r="F1163" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1163" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1163" s="1">
+        <v>119558</v>
+      </c>
+      <c r="J1163" t="s">
+        <v>832</v>
+      </c>
+      <c r="K1163" t="s">
+        <v>833</v>
+      </c>
+      <c r="L1163" t="s">
+        <v>263</v>
+      </c>
+      <c r="M1163" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:13">
+      <c r="A1164">
+        <v>2321</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>773</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>774</v>
+      </c>
+      <c r="D1164" t="s">
+        <v>259</v>
+      </c>
+      <c r="E1164" t="s">
+        <v>260</v>
+      </c>
+      <c r="F1164" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1164" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1164" s="1">
+        <v>48345</v>
+      </c>
+      <c r="J1164" t="s">
+        <v>834</v>
+      </c>
+      <c r="K1164" t="s">
+        <v>835</v>
+      </c>
+      <c r="L1164" t="s">
+        <v>263</v>
+      </c>
+      <c r="M1164" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:13">
+      <c r="A1165">
+        <v>2322</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>836</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>837</v>
+      </c>
+      <c r="D1165" t="s">
+        <v>259</v>
+      </c>
+      <c r="E1165" t="s">
+        <v>260</v>
+      </c>
+      <c r="F1165" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1165" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1165" s="1">
+        <v>37182</v>
+      </c>
+      <c r="J1165" t="s">
+        <v>838</v>
+      </c>
+      <c r="K1165" t="s">
+        <v>839</v>
+      </c>
+      <c r="L1165" t="s">
+        <v>840</v>
+      </c>
+      <c r="M1165" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:13">
+      <c r="A1166">
+        <v>2323</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>836</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>837</v>
+      </c>
+      <c r="D1166" t="s">
+        <v>259</v>
+      </c>
+      <c r="E1166" t="s">
+        <v>260</v>
+      </c>
+      <c r="F1166" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1166" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1166" s="1">
+        <v>31204</v>
+      </c>
+      <c r="J1166" t="s">
+        <v>842</v>
+      </c>
+      <c r="K1166" t="s">
+        <v>843</v>
+      </c>
+      <c r="L1166" t="s">
+        <v>840</v>
+      </c>
+      <c r="M1166" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:13">
+      <c r="A1167">
+        <v>2324</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>383</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1167" t="s">
+        <v>259</v>
+      </c>
+      <c r="E1167" t="s">
+        <v>260</v>
+      </c>
+      <c r="F1167" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1167" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1167" s="1">
+        <v>203951</v>
+      </c>
+      <c r="J1167" t="s">
+        <v>844</v>
+      </c>
+      <c r="K1167" t="s">
+        <v>845</v>
+      </c>
+      <c r="L1167" t="s">
+        <v>267</v>
+      </c>
+      <c r="M1167" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:13">
+      <c r="A1168">
+        <v>2325</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>383</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1168" t="s">
+        <v>259</v>
+      </c>
+      <c r="E1168" t="s">
+        <v>260</v>
+      </c>
+      <c r="F1168" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1168" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1168" s="1">
+        <v>105087</v>
+      </c>
+      <c r="J1168" t="s">
+        <v>844</v>
+      </c>
+      <c r="K1168" t="s">
+        <v>845</v>
+      </c>
+      <c r="L1168" t="s">
+        <v>269</v>
+      </c>
+      <c r="M1168" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:13">
+      <c r="A1169">
+        <v>2326</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>383</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1169" t="s">
+        <v>259</v>
+      </c>
+      <c r="E1169" t="s">
+        <v>260</v>
+      </c>
+      <c r="F1169" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1169" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1169" s="1">
+        <v>54536</v>
+      </c>
+      <c r="J1169" t="s">
+        <v>844</v>
+      </c>
+      <c r="K1169" t="s">
+        <v>845</v>
+      </c>
+      <c r="L1169" t="s">
+        <v>846</v>
+      </c>
+      <c r="M1169" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:13">
+      <c r="A1170">
+        <v>2327</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>383</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1170" t="s">
+        <v>259</v>
+      </c>
+      <c r="E1170" t="s">
+        <v>260</v>
+      </c>
+      <c r="F1170" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1170" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1170" s="1">
+        <v>59333</v>
+      </c>
+      <c r="J1170" t="s">
+        <v>844</v>
+      </c>
+      <c r="K1170" t="s">
+        <v>845</v>
+      </c>
+      <c r="L1170" t="s">
+        <v>848</v>
+      </c>
+      <c r="M1170" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:13">
+      <c r="A1171">
+        <v>2328</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1171" t="s">
+        <v>259</v>
+      </c>
+      <c r="E1171" t="s">
+        <v>260</v>
+      </c>
+      <c r="F1171" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1171" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1171" s="1">
+        <v>55000</v>
+      </c>
+      <c r="J1171" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1171" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1171" t="s">
+        <v>267</v>
+      </c>
+      <c r="M1171" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:13">
+      <c r="A1172">
+        <v>2329</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1172" t="s">
+        <v>259</v>
+      </c>
+      <c r="E1172" t="s">
+        <v>260</v>
+      </c>
+      <c r="F1172" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1172" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1172" s="1">
+        <v>4355</v>
+      </c>
+      <c r="J1172" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1172" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1172" t="s">
+        <v>269</v>
+      </c>
+      <c r="M1172" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:13">
+      <c r="A1173">
+        <v>2330</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>566</v>
+      </c>
+      <c r="D1173" t="s">
+        <v>259</v>
+      </c>
+      <c r="E1173" t="s">
+        <v>260</v>
+      </c>
+      <c r="F1173" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1173" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1173" s="1">
+        <v>1003</v>
+      </c>
+      <c r="J1173" t="s">
+        <v>809</v>
+      </c>
+      <c r="K1173" t="s">
+        <v>810</v>
+      </c>
+      <c r="L1173" t="s">
+        <v>848</v>
+      </c>
+      <c r="M1173" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:13">
+      <c r="A1174">
+        <v>2331</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1174" t="s">
+        <v>277</v>
+      </c>
+      <c r="E1174" t="s">
+        <v>278</v>
+      </c>
+      <c r="F1174" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1174" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1174" s="1">
+        <v>29772</v>
+      </c>
+      <c r="J1174" t="s">
+        <v>850</v>
+      </c>
+      <c r="K1174" t="s">
+        <v>851</v>
+      </c>
+      <c r="L1174" t="s">
+        <v>852</v>
+      </c>
+      <c r="M1174" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:13">
+      <c r="A1175">
+        <v>2332</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1175" t="s">
+        <v>277</v>
+      </c>
+      <c r="E1175" t="s">
+        <v>278</v>
+      </c>
+      <c r="F1175" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1175" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1175" s="1">
+        <v>26932</v>
+      </c>
+      <c r="J1175" t="s">
+        <v>854</v>
+      </c>
+      <c r="K1175" t="s">
+        <v>855</v>
+      </c>
+      <c r="L1175" t="s">
+        <v>856</v>
+      </c>
+      <c r="M1175" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:13">
+      <c r="A1176">
+        <v>2333</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>535</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>536</v>
+      </c>
+      <c r="D1176" t="s">
+        <v>277</v>
+      </c>
+      <c r="E1176" t="s">
+        <v>278</v>
+      </c>
+      <c r="F1176" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1176" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1176" s="1">
+        <v>362705</v>
+      </c>
+      <c r="J1176" t="s">
+        <v>860</v>
+      </c>
+      <c r="K1176" t="s">
+        <v>861</v>
+      </c>
+      <c r="L1176" t="s">
+        <v>856</v>
+      </c>
+      <c r="M1176" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:13">
+      <c r="A1177">
+        <v>2334</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>566</v>
+      </c>
+      <c r="D1177" t="s">
+        <v>277</v>
+      </c>
+      <c r="E1177" t="s">
+        <v>278</v>
+      </c>
+      <c r="F1177" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1177" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1177" s="1">
+        <v>30163</v>
+      </c>
+      <c r="J1177" t="s">
+        <v>858</v>
+      </c>
+      <c r="K1177" t="s">
+        <v>859</v>
+      </c>
+      <c r="L1177" t="s">
+        <v>856</v>
+      </c>
+      <c r="M1177" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:13">
+      <c r="A1178">
+        <v>2335</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>566</v>
+      </c>
+      <c r="D1178" t="s">
+        <v>277</v>
+      </c>
+      <c r="E1178" t="s">
+        <v>278</v>
+      </c>
+      <c r="F1178" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1178" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1178" s="1">
+        <v>18417</v>
+      </c>
+      <c r="J1178" t="s">
+        <v>576</v>
+      </c>
+      <c r="K1178" t="s">
+        <v>577</v>
+      </c>
+      <c r="L1178" t="s">
+        <v>856</v>
+      </c>
+      <c r="M1178" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:13">
+      <c r="A1179">
+        <v>2336</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1179" t="s">
+        <v>281</v>
+      </c>
+      <c r="E1179" t="s">
+        <v>282</v>
+      </c>
+      <c r="F1179" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1179" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1179" s="1">
+        <v>904</v>
+      </c>
+      <c r="J1179" t="s">
+        <v>488</v>
+      </c>
+      <c r="K1179" t="s">
+        <v>489</v>
+      </c>
+      <c r="L1179" t="s">
+        <v>862</v>
+      </c>
+      <c r="M1179" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:13">
+      <c r="A1180">
+        <v>2337</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1180" t="s">
+        <v>281</v>
+      </c>
+      <c r="E1180" t="s">
+        <v>282</v>
+      </c>
+      <c r="F1180" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1180" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1180" s="1">
+        <v>3500</v>
+      </c>
+      <c r="J1180" t="s">
+        <v>850</v>
+      </c>
+      <c r="K1180" t="s">
+        <v>851</v>
+      </c>
+      <c r="L1180" t="s">
+        <v>862</v>
+      </c>
+      <c r="M1180" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:13">
+      <c r="A1181">
+        <v>2338</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1181" t="s">
+        <v>281</v>
+      </c>
+      <c r="E1181" t="s">
+        <v>282</v>
+      </c>
+      <c r="F1181" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1181" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1181" s="1">
+        <v>27971</v>
+      </c>
+      <c r="J1181" t="s">
+        <v>864</v>
+      </c>
+      <c r="K1181" t="s">
+        <v>865</v>
+      </c>
+      <c r="L1181" t="s">
+        <v>283</v>
+      </c>
+      <c r="M1181" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:13">
+      <c r="A1182">
+        <v>2339</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1182" t="s">
+        <v>281</v>
+      </c>
+      <c r="E1182" t="s">
+        <v>282</v>
+      </c>
+      <c r="F1182" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1182" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1182" s="1">
+        <v>23378</v>
+      </c>
+      <c r="J1182" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1182" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1182" t="s">
+        <v>862</v>
+      </c>
+      <c r="M1182" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:13">
+      <c r="A1183">
+        <v>2340</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>383</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1183" t="s">
+        <v>285</v>
+      </c>
+      <c r="E1183" t="s">
+        <v>286</v>
+      </c>
+      <c r="F1183" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1183" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1183" s="1">
+        <v>219447</v>
+      </c>
+      <c r="J1183" t="s">
+        <v>866</v>
+      </c>
+      <c r="K1183" t="s">
+        <v>867</v>
+      </c>
+      <c r="L1183" t="s">
+        <v>289</v>
+      </c>
+      <c r="M1183" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:13">
+      <c r="A1184">
+        <v>2341</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>383</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1184" t="s">
+        <v>285</v>
+      </c>
+      <c r="E1184" t="s">
+        <v>286</v>
+      </c>
+      <c r="F1184" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1184" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1184" s="1">
+        <v>70717</v>
+      </c>
+      <c r="J1184" t="s">
+        <v>868</v>
+      </c>
+      <c r="K1184" t="s">
+        <v>869</v>
+      </c>
+      <c r="L1184" t="s">
+        <v>870</v>
+      </c>
+      <c r="M1184" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:13">
+      <c r="A1185">
+        <v>2342</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>383</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1185" t="s">
+        <v>285</v>
+      </c>
+      <c r="E1185" t="s">
+        <v>286</v>
+      </c>
+      <c r="F1185" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1185" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1185" s="1">
+        <v>30795</v>
+      </c>
+      <c r="J1185" t="s">
+        <v>872</v>
+      </c>
+      <c r="K1185" t="s">
+        <v>873</v>
+      </c>
+      <c r="L1185" t="s">
+        <v>870</v>
+      </c>
+      <c r="M1185" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:13">
+      <c r="A1186">
+        <v>2343</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1186" t="s">
+        <v>285</v>
+      </c>
+      <c r="E1186" t="s">
+        <v>286</v>
+      </c>
+      <c r="F1186" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1186" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1186" s="1">
+        <v>34</v>
+      </c>
+      <c r="J1186" t="s">
+        <v>490</v>
+      </c>
+      <c r="K1186" t="s">
+        <v>491</v>
+      </c>
+      <c r="L1186" t="s">
+        <v>1130</v>
+      </c>
+      <c r="M1186" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:13">
+      <c r="A1187">
+        <v>2344</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1187" t="s">
+        <v>285</v>
+      </c>
+      <c r="E1187" t="s">
+        <v>286</v>
+      </c>
+      <c r="F1187" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1187" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1187" s="1">
+        <v>825</v>
+      </c>
+      <c r="J1187" t="s">
+        <v>1131</v>
+      </c>
+      <c r="K1187" t="s">
+        <v>1132</v>
+      </c>
+      <c r="L1187" t="s">
+        <v>293</v>
+      </c>
+      <c r="M1187" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:13">
+      <c r="A1188">
+        <v>2345</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1188" t="s">
+        <v>285</v>
+      </c>
+      <c r="E1188" t="s">
+        <v>286</v>
+      </c>
+      <c r="F1188" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1188" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1188" s="1">
+        <v>4242</v>
+      </c>
+      <c r="J1188" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1188" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1188" t="s">
+        <v>293</v>
+      </c>
+      <c r="M1188" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:13">
+      <c r="A1189">
+        <v>2346</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>383</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1189" t="s">
+        <v>295</v>
+      </c>
+      <c r="E1189" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1189" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1189" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1189" s="1">
+        <v>812139</v>
+      </c>
+      <c r="J1189" t="s">
+        <v>874</v>
+      </c>
+      <c r="K1189" t="s">
+        <v>875</v>
+      </c>
+      <c r="L1189" t="s">
+        <v>876</v>
+      </c>
+      <c r="M1189" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:13">
+      <c r="A1190">
+        <v>2347</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1190" t="s">
+        <v>295</v>
+      </c>
+      <c r="E1190" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1190" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1190" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1190" s="1">
+        <v>3405</v>
+      </c>
+      <c r="J1190" t="s">
+        <v>488</v>
+      </c>
+      <c r="K1190" t="s">
+        <v>489</v>
+      </c>
+      <c r="L1190" t="s">
+        <v>297</v>
+      </c>
+      <c r="M1190" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:13">
+      <c r="A1191">
+        <v>2348</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1191" t="s">
+        <v>295</v>
+      </c>
+      <c r="E1191" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1191" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1191" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1191" s="1">
+        <v>40</v>
+      </c>
+      <c r="J1191" t="s">
+        <v>490</v>
+      </c>
+      <c r="K1191" t="s">
+        <v>491</v>
+      </c>
+      <c r="L1191" t="s">
+        <v>297</v>
+      </c>
+      <c r="M1191" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:13">
+      <c r="A1192">
+        <v>2349</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1192" t="s">
+        <v>295</v>
+      </c>
+      <c r="E1192" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1192" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1192" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1192" s="1">
+        <v>1168</v>
+      </c>
+      <c r="J1192" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1192" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1192" t="s">
+        <v>876</v>
+      </c>
+      <c r="M1192" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:13">
+      <c r="A1193">
+        <v>2350</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1193" t="s">
+        <v>295</v>
+      </c>
+      <c r="E1193" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1193" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1193" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1193" s="1">
+        <v>67839</v>
+      </c>
+      <c r="J1193" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1193" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1193" t="s">
+        <v>297</v>
+      </c>
+      <c r="M1193" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:13">
+      <c r="A1194">
+        <v>2351</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1194" t="s">
+        <v>295</v>
+      </c>
+      <c r="E1194" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1194" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1194" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1194" s="1">
+        <v>226175</v>
+      </c>
+      <c r="J1194" t="s">
+        <v>518</v>
+      </c>
+      <c r="K1194" t="s">
+        <v>519</v>
+      </c>
+      <c r="L1194" t="s">
+        <v>297</v>
+      </c>
+      <c r="M1194" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:13">
+      <c r="A1195">
+        <v>2352</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1195" t="s">
+        <v>878</v>
+      </c>
+      <c r="E1195" t="s">
+        <v>879</v>
+      </c>
+      <c r="F1195" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1195" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1195" s="1">
+        <v>-811</v>
+      </c>
+      <c r="J1195" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1195" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1195" t="s">
+        <v>880</v>
+      </c>
+      <c r="M1195" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:13">
+      <c r="A1196">
+        <v>2353</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>383</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1196" t="s">
+        <v>878</v>
+      </c>
+      <c r="E1196" t="s">
+        <v>879</v>
+      </c>
+      <c r="F1196" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1196" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1196" s="1">
+        <v>335966</v>
+      </c>
+      <c r="J1196" t="s">
+        <v>872</v>
+      </c>
+      <c r="K1196" t="s">
+        <v>873</v>
+      </c>
+      <c r="L1196" t="s">
+        <v>880</v>
+      </c>
+      <c r="M1196" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:13">
+      <c r="A1197">
+        <v>2354</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>383</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1197" t="s">
+        <v>882</v>
+      </c>
+      <c r="E1197" t="s">
+        <v>883</v>
+      </c>
+      <c r="F1197" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1197" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1197" s="1">
+        <v>187540</v>
+      </c>
+      <c r="J1197" t="s">
+        <v>872</v>
+      </c>
+      <c r="K1197" t="s">
+        <v>873</v>
+      </c>
+      <c r="L1197" t="s">
+        <v>884</v>
+      </c>
+      <c r="M1197" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:13">
+      <c r="A1198">
+        <v>2355</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>566</v>
+      </c>
+      <c r="D1198" t="s">
+        <v>295</v>
+      </c>
+      <c r="E1198" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1198" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1198" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1198" s="1">
+        <v>64547</v>
+      </c>
+      <c r="J1198" t="s">
+        <v>567</v>
+      </c>
+      <c r="K1198" t="s">
+        <v>568</v>
+      </c>
+      <c r="L1198" t="s">
+        <v>297</v>
+      </c>
+      <c r="M1198" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:13">
+      <c r="A1199">
+        <v>2356</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D1199" t="s">
+        <v>295</v>
+      </c>
+      <c r="E1199" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1199" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1199" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1199" s="1">
+        <v>1568</v>
+      </c>
+      <c r="J1199" t="s">
+        <v>1018</v>
+      </c>
+      <c r="K1199" t="s">
+        <v>1019</v>
+      </c>
+      <c r="L1199" t="s">
+        <v>297</v>
+      </c>
+      <c r="M1199" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:13">
+      <c r="A1200">
+        <v>2357</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>300</v>
+      </c>
+      <c r="D1200" t="s">
+        <v>295</v>
+      </c>
+      <c r="E1200" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1200" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1200" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1200" s="1">
+        <v>128075</v>
+      </c>
+      <c r="J1200" t="s">
+        <v>1134</v>
+      </c>
+      <c r="K1200" t="s">
+        <v>300</v>
+      </c>
+      <c r="L1200" t="s">
+        <v>297</v>
+      </c>
+      <c r="M1200" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:13">
+      <c r="A1201">
+        <v>2358</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>383</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1201" t="s">
+        <v>886</v>
+      </c>
+      <c r="E1201" t="s">
+        <v>887</v>
+      </c>
+      <c r="F1201" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1201" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1201" s="1">
+        <v>73398</v>
+      </c>
+      <c r="J1201" t="s">
+        <v>888</v>
+      </c>
+      <c r="K1201" t="s">
+        <v>889</v>
+      </c>
+      <c r="L1201" t="s">
+        <v>890</v>
+      </c>
+      <c r="M1201" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:13">
+      <c r="A1202">
+        <v>2359</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>383</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1202" t="s">
+        <v>892</v>
+      </c>
+      <c r="E1202" t="s">
+        <v>893</v>
+      </c>
+      <c r="F1202" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1202" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1202" s="1">
+        <v>1090930</v>
+      </c>
+      <c r="J1202" t="s">
+        <v>888</v>
+      </c>
+      <c r="K1202" t="s">
+        <v>889</v>
+      </c>
+      <c r="L1202" t="s">
+        <v>894</v>
+      </c>
+      <c r="M1202" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:13">
+      <c r="A1203">
+        <v>2360</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1203" t="s">
+        <v>892</v>
+      </c>
+      <c r="E1203" t="s">
+        <v>893</v>
+      </c>
+      <c r="F1203" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1203" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1203" s="1">
+        <v>-17721</v>
+      </c>
+      <c r="J1203" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1203" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1203" t="s">
+        <v>894</v>
+      </c>
+      <c r="M1203" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:13">
+      <c r="A1204">
+        <v>2361</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>383</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1204" t="s">
+        <v>896</v>
+      </c>
+      <c r="E1204" t="s">
+        <v>897</v>
+      </c>
+      <c r="F1204" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1204" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1204" s="1">
+        <v>23399</v>
+      </c>
+      <c r="J1204" t="s">
+        <v>888</v>
+      </c>
+      <c r="K1204" t="s">
+        <v>889</v>
+      </c>
+      <c r="L1204" t="s">
+        <v>898</v>
+      </c>
+      <c r="M1204" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:13">
+      <c r="A1205">
+        <v>2362</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>383</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1205" t="s">
+        <v>900</v>
+      </c>
+      <c r="E1205" t="s">
+        <v>901</v>
+      </c>
+      <c r="F1205" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1205" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1205" s="1">
+        <v>134315</v>
+      </c>
+      <c r="J1205" t="s">
+        <v>888</v>
+      </c>
+      <c r="K1205" t="s">
+        <v>889</v>
+      </c>
+      <c r="L1205" t="s">
+        <v>902</v>
+      </c>
+      <c r="M1205" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:13">
+      <c r="A1206">
+        <v>2363</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>383</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1206" t="s">
+        <v>904</v>
+      </c>
+      <c r="E1206" t="s">
+        <v>905</v>
+      </c>
+      <c r="F1206" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1206" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1206" s="1">
+        <v>325325</v>
+      </c>
+      <c r="J1206" t="s">
+        <v>888</v>
+      </c>
+      <c r="K1206" t="s">
+        <v>889</v>
+      </c>
+      <c r="L1206" t="s">
+        <v>906</v>
+      </c>
+      <c r="M1206" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:13">
+      <c r="A1207">
+        <v>2364</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>383</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1207" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E1207" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F1207" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1207" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1207" s="1">
+        <v>75314</v>
+      </c>
+      <c r="J1207" t="s">
+        <v>888</v>
+      </c>
+      <c r="K1207" t="s">
+        <v>889</v>
+      </c>
+      <c r="L1207" t="s">
+        <v>1137</v>
+      </c>
+      <c r="M1207" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:13">
+      <c r="A1208">
+        <v>2365</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>383</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1208" t="s">
+        <v>908</v>
+      </c>
+      <c r="E1208" t="s">
+        <v>909</v>
+      </c>
+      <c r="F1208" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1208" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1208" s="1">
+        <v>10500</v>
+      </c>
+      <c r="J1208" t="s">
+        <v>874</v>
+      </c>
+      <c r="K1208" t="s">
+        <v>875</v>
+      </c>
+      <c r="L1208" t="s">
+        <v>910</v>
+      </c>
+      <c r="M1208" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:13">
+      <c r="A1209">
+        <v>2366</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>383</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1209" t="s">
+        <v>908</v>
+      </c>
+      <c r="E1209" t="s">
+        <v>909</v>
+      </c>
+      <c r="F1209" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1209" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1209" s="1">
+        <v>55700</v>
+      </c>
+      <c r="J1209" t="s">
+        <v>872</v>
+      </c>
+      <c r="K1209" t="s">
+        <v>873</v>
+      </c>
+      <c r="L1209" t="s">
+        <v>910</v>
+      </c>
+      <c r="M1209" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:13">
+      <c r="A1210">
+        <v>2367</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>383</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1210" t="s">
+        <v>385</v>
+      </c>
+      <c r="E1210" t="s">
+        <v>386</v>
+      </c>
+      <c r="F1210" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1210" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1210" s="1">
+        <v>33100</v>
+      </c>
+      <c r="J1210" t="s">
+        <v>888</v>
+      </c>
+      <c r="K1210" t="s">
+        <v>889</v>
+      </c>
+      <c r="L1210" t="s">
+        <v>389</v>
+      </c>
+      <c r="M1210" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:13">
+      <c r="A1211">
+        <v>2368</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>383</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1211" t="s">
+        <v>385</v>
+      </c>
+      <c r="E1211" t="s">
+        <v>386</v>
+      </c>
+      <c r="F1211" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1211" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1211" s="1">
+        <v>-11300</v>
+      </c>
+      <c r="J1211" t="s">
+        <v>387</v>
+      </c>
+      <c r="K1211" t="s">
+        <v>388</v>
+      </c>
+      <c r="L1211" t="s">
+        <v>389</v>
+      </c>
+      <c r="M1211" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:13">
+      <c r="A1212">
+        <v>2369</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>383</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1212" t="s">
+        <v>912</v>
+      </c>
+      <c r="E1212" t="s">
+        <v>913</v>
+      </c>
+      <c r="F1212" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1212" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1212" s="1">
+        <v>94867</v>
+      </c>
+      <c r="J1212" t="s">
+        <v>888</v>
+      </c>
+      <c r="K1212" t="s">
+        <v>889</v>
+      </c>
+      <c r="L1212" t="s">
+        <v>914</v>
+      </c>
+      <c r="M1212" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:13">
+      <c r="A1213">
+        <v>2370</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1213" t="s">
+        <v>912</v>
+      </c>
+      <c r="E1213" t="s">
+        <v>913</v>
+      </c>
+      <c r="F1213" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1213" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1213" s="1">
+        <v>8641</v>
+      </c>
+      <c r="J1213" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1213" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1213" t="s">
+        <v>914</v>
+      </c>
+      <c r="M1213" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:13">
+      <c r="A1214">
+        <v>2371</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>383</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1214" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E1214" t="s">
+        <v>1140</v>
+      </c>
+      <c r="F1214" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1214" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1214" s="1">
+        <v>18448</v>
+      </c>
+      <c r="J1214" t="s">
+        <v>888</v>
+      </c>
+      <c r="K1214" t="s">
+        <v>889</v>
+      </c>
+      <c r="L1214" t="s">
+        <v>1141</v>
+      </c>
+      <c r="M1214" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:13">
+      <c r="A1215">
+        <v>2372</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1215" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E1215" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F1215" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1215" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1215" s="1">
+        <v>36845</v>
+      </c>
+      <c r="J1215" t="s">
+        <v>518</v>
+      </c>
+      <c r="K1215" t="s">
+        <v>519</v>
+      </c>
+      <c r="L1215" t="s">
+        <v>1145</v>
+      </c>
+      <c r="M1215" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:13">
+      <c r="A1216">
+        <v>2373</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>566</v>
+      </c>
+      <c r="D1216" t="s">
+        <v>307</v>
+      </c>
+      <c r="E1216" t="s">
+        <v>308</v>
+      </c>
+      <c r="F1216" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1216" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1216" s="1">
+        <v>221815</v>
+      </c>
+      <c r="J1216" t="s">
+        <v>576</v>
+      </c>
+      <c r="K1216" t="s">
+        <v>577</v>
+      </c>
+      <c r="L1216" t="s">
+        <v>916</v>
+      </c>
+      <c r="M1216" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:13">
+      <c r="A1217">
+        <v>2374</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>566</v>
+      </c>
+      <c r="D1217" t="s">
+        <v>307</v>
+      </c>
+      <c r="E1217" t="s">
+        <v>308</v>
+      </c>
+      <c r="F1217" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1217" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1217" s="1">
+        <v>4011</v>
+      </c>
+      <c r="J1217" t="s">
+        <v>576</v>
+      </c>
+      <c r="K1217" t="s">
+        <v>577</v>
+      </c>
+      <c r="L1217" t="s">
+        <v>918</v>
+      </c>
+      <c r="M1217" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:13">
+      <c r="A1218">
+        <v>2375</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>566</v>
+      </c>
+      <c r="D1218" t="s">
+        <v>307</v>
+      </c>
+      <c r="E1218" t="s">
+        <v>308</v>
+      </c>
+      <c r="F1218" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1218" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1218" s="1">
+        <v>673364</v>
+      </c>
+      <c r="J1218" t="s">
+        <v>576</v>
+      </c>
+      <c r="K1218" t="s">
+        <v>577</v>
+      </c>
+      <c r="L1218" t="s">
+        <v>920</v>
+      </c>
+      <c r="M1218" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:13">
+      <c r="A1219">
+        <v>2376</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>566</v>
+      </c>
+      <c r="D1219" t="s">
+        <v>307</v>
+      </c>
+      <c r="E1219" t="s">
+        <v>308</v>
+      </c>
+      <c r="F1219" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1219" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1219" s="1">
+        <v>3923</v>
+      </c>
+      <c r="J1219" t="s">
+        <v>567</v>
+      </c>
+      <c r="K1219" t="s">
+        <v>568</v>
+      </c>
+      <c r="L1219" t="s">
+        <v>1146</v>
+      </c>
+      <c r="M1219" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:13">
+      <c r="A1220">
+        <v>2377</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>566</v>
+      </c>
+      <c r="D1220" t="s">
+        <v>307</v>
+      </c>
+      <c r="E1220" t="s">
+        <v>308</v>
+      </c>
+      <c r="F1220" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1220" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1220" s="1">
+        <v>31406</v>
+      </c>
+      <c r="J1220" t="s">
+        <v>567</v>
+      </c>
+      <c r="K1220" t="s">
+        <v>568</v>
+      </c>
+      <c r="L1220" t="s">
+        <v>313</v>
+      </c>
+      <c r="M1220" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:13">
+      <c r="A1221">
+        <v>2378</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1221" t="s">
+        <v>307</v>
+      </c>
+      <c r="E1221" t="s">
+        <v>308</v>
+      </c>
+      <c r="F1221" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1221" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1221" s="1">
+        <v>6342</v>
+      </c>
+      <c r="J1221" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1221" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1221" t="s">
+        <v>916</v>
+      </c>
+      <c r="M1221" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:13">
+      <c r="A1222">
+        <v>2379</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1222" t="s">
+        <v>307</v>
+      </c>
+      <c r="E1222" t="s">
+        <v>308</v>
+      </c>
+      <c r="F1222" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1222" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1222" s="1">
+        <v>112</v>
+      </c>
+      <c r="J1222" t="s">
+        <v>488</v>
+      </c>
+      <c r="K1222" t="s">
+        <v>489</v>
+      </c>
+      <c r="L1222" t="s">
+        <v>916</v>
+      </c>
+      <c r="M1222" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:13">
+      <c r="A1223">
+        <v>2380</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1223" t="s">
+        <v>307</v>
+      </c>
+      <c r="E1223" t="s">
+        <v>308</v>
+      </c>
+      <c r="F1223" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1223" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1223" s="1">
+        <v>986</v>
+      </c>
+      <c r="J1223" t="s">
+        <v>545</v>
+      </c>
+      <c r="K1223" t="s">
+        <v>546</v>
+      </c>
+      <c r="L1223" t="s">
+        <v>1148</v>
+      </c>
+      <c r="M1223" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:13">
+      <c r="A1224">
+        <v>2381</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1224" t="s">
+        <v>307</v>
+      </c>
+      <c r="E1224" t="s">
+        <v>308</v>
+      </c>
+      <c r="F1224" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1224" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1224" s="1">
+        <v>223</v>
+      </c>
+      <c r="J1224" t="s">
+        <v>500</v>
+      </c>
+      <c r="K1224" t="s">
+        <v>501</v>
+      </c>
+      <c r="L1224" t="s">
+        <v>311</v>
+      </c>
+      <c r="M1224" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:13">
+      <c r="A1225">
+        <v>2382</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1225" t="s">
+        <v>307</v>
+      </c>
+      <c r="E1225" t="s">
+        <v>308</v>
+      </c>
+      <c r="F1225" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1225" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1225" s="1">
+        <v>1521</v>
+      </c>
+      <c r="J1225" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1225" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1225" t="s">
+        <v>1148</v>
+      </c>
+      <c r="M1225" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:13">
+      <c r="A1226">
+        <v>2383</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1226" t="s">
+        <v>307</v>
+      </c>
+      <c r="E1226" t="s">
+        <v>308</v>
+      </c>
+      <c r="F1226" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1226" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1226" s="1">
+        <v>8061</v>
+      </c>
+      <c r="J1226" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1226" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1226" t="s">
+        <v>311</v>
+      </c>
+      <c r="M1226" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:13">
+      <c r="A1227">
+        <v>2384</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1227" t="s">
+        <v>307</v>
+      </c>
+      <c r="E1227" t="s">
+        <v>308</v>
+      </c>
+      <c r="F1227" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1227" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1227" s="1">
+        <v>1015</v>
+      </c>
+      <c r="J1227" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1227" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1227" t="s">
+        <v>309</v>
+      </c>
+      <c r="M1227" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:13">
+      <c r="A1228">
+        <v>2385</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1228" t="s">
+        <v>307</v>
+      </c>
+      <c r="E1228" t="s">
+        <v>308</v>
+      </c>
+      <c r="F1228" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1228" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1228" s="1">
+        <v>250</v>
+      </c>
+      <c r="J1228" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1228" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1228" t="s">
+        <v>1150</v>
+      </c>
+      <c r="M1228" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:13">
+      <c r="A1229">
+        <v>2386</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1229" t="s">
+        <v>315</v>
+      </c>
+      <c r="E1229" t="s">
+        <v>316</v>
+      </c>
+      <c r="F1229" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1229" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1229" s="1">
+        <v>782</v>
+      </c>
+      <c r="J1229" t="s">
+        <v>619</v>
+      </c>
+      <c r="K1229" t="s">
+        <v>620</v>
+      </c>
+      <c r="L1229" t="s">
+        <v>922</v>
+      </c>
+      <c r="M1229" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:13">
+      <c r="A1230">
+        <v>2387</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1230" t="s">
+        <v>315</v>
+      </c>
+      <c r="E1230" t="s">
+        <v>316</v>
+      </c>
+      <c r="F1230" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1230" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1230" s="1">
+        <v>134604</v>
+      </c>
+      <c r="J1230" t="s">
+        <v>586</v>
+      </c>
+      <c r="K1230" t="s">
+        <v>587</v>
+      </c>
+      <c r="L1230" t="s">
+        <v>924</v>
+      </c>
+      <c r="M1230" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:13">
+      <c r="A1231">
+        <v>2388</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1231" t="s">
+        <v>315</v>
+      </c>
+      <c r="E1231" t="s">
+        <v>316</v>
+      </c>
+      <c r="F1231" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1231" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1231" s="1">
+        <v>51062</v>
+      </c>
+      <c r="J1231" t="s">
+        <v>586</v>
+      </c>
+      <c r="K1231" t="s">
+        <v>587</v>
+      </c>
+      <c r="L1231" t="s">
+        <v>317</v>
+      </c>
+      <c r="M1231" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:13">
+      <c r="A1232">
+        <v>2389</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1232" t="s">
+        <v>315</v>
+      </c>
+      <c r="E1232" t="s">
+        <v>316</v>
+      </c>
+      <c r="F1232" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1232" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1232" s="1">
+        <v>4545</v>
+      </c>
+      <c r="J1232" t="s">
+        <v>592</v>
+      </c>
+      <c r="K1232" t="s">
+        <v>593</v>
+      </c>
+      <c r="L1232" t="s">
+        <v>319</v>
+      </c>
+      <c r="M1232" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:13">
+      <c r="A1233">
+        <v>2390</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1233" t="s">
+        <v>315</v>
+      </c>
+      <c r="E1233" t="s">
+        <v>316</v>
+      </c>
+      <c r="F1233" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1233" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1233" s="1">
+        <v>6041</v>
+      </c>
+      <c r="J1233" t="s">
+        <v>592</v>
+      </c>
+      <c r="K1233" t="s">
+        <v>593</v>
+      </c>
+      <c r="L1233" t="s">
+        <v>924</v>
+      </c>
+      <c r="M1233" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:13">
+      <c r="A1234">
+        <v>2391</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1234" t="s">
+        <v>315</v>
+      </c>
+      <c r="E1234" t="s">
+        <v>316</v>
+      </c>
+      <c r="F1234" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1234" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1234" s="1">
+        <v>40</v>
+      </c>
+      <c r="J1234" t="s">
+        <v>1093</v>
+      </c>
+      <c r="K1234" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L1234" t="s">
+        <v>319</v>
+      </c>
+      <c r="M1234" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:13">
+      <c r="A1235">
+        <v>2392</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1235" t="s">
+        <v>315</v>
+      </c>
+      <c r="E1235" t="s">
+        <v>316</v>
+      </c>
+      <c r="F1235" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1235" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1235" s="1">
+        <v>2431</v>
+      </c>
+      <c r="J1235" t="s">
+        <v>549</v>
+      </c>
+      <c r="K1235" t="s">
+        <v>550</v>
+      </c>
+      <c r="L1235" t="s">
+        <v>319</v>
+      </c>
+      <c r="M1235" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:13">
+      <c r="A1236">
+        <v>2393</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1236" t="s">
+        <v>315</v>
+      </c>
+      <c r="E1236" t="s">
+        <v>316</v>
+      </c>
+      <c r="F1236" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1236" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1236" s="1">
+        <v>9121</v>
+      </c>
+      <c r="J1236" t="s">
+        <v>549</v>
+      </c>
+      <c r="K1236" t="s">
+        <v>550</v>
+      </c>
+      <c r="L1236" t="s">
+        <v>924</v>
+      </c>
+      <c r="M1236" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:13">
+      <c r="A1237">
+        <v>2394</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1237" t="s">
+        <v>315</v>
+      </c>
+      <c r="E1237" t="s">
+        <v>316</v>
+      </c>
+      <c r="F1237" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1237" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1237" s="1">
+        <v>20732</v>
+      </c>
+      <c r="J1237" t="s">
+        <v>926</v>
+      </c>
+      <c r="K1237" t="s">
+        <v>927</v>
+      </c>
+      <c r="L1237" t="s">
+        <v>319</v>
+      </c>
+      <c r="M1237" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:13">
+      <c r="A1238">
+        <v>2395</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1238" t="s">
+        <v>315</v>
+      </c>
+      <c r="E1238" t="s">
+        <v>316</v>
+      </c>
+      <c r="F1238" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1238" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1238" s="1">
+        <v>5914</v>
+      </c>
+      <c r="J1238" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1238" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1238" t="s">
+        <v>319</v>
+      </c>
+      <c r="M1238" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:13">
+      <c r="A1239">
+        <v>2396</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1239" t="s">
+        <v>315</v>
+      </c>
+      <c r="E1239" t="s">
+        <v>316</v>
+      </c>
+      <c r="F1239" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1239" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1239" s="1">
+        <v>4633</v>
+      </c>
+      <c r="J1239" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1239" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1239" t="s">
+        <v>924</v>
+      </c>
+      <c r="M1239" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:13">
+      <c r="A1240">
+        <v>2397</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1240" t="s">
+        <v>315</v>
+      </c>
+      <c r="E1240" t="s">
+        <v>316</v>
+      </c>
+      <c r="F1240" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1240" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1240" s="1">
+        <v>126175</v>
+      </c>
+      <c r="J1240" t="s">
+        <v>928</v>
+      </c>
+      <c r="K1240" t="s">
+        <v>929</v>
+      </c>
+      <c r="L1240" t="s">
+        <v>319</v>
+      </c>
+      <c r="M1240" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:13">
+      <c r="A1241">
+        <v>2398</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1241" t="s">
+        <v>315</v>
+      </c>
+      <c r="E1241" t="s">
+        <v>316</v>
+      </c>
+      <c r="F1241" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1241" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1241" s="1">
+        <v>31941</v>
+      </c>
+      <c r="J1241" t="s">
+        <v>928</v>
+      </c>
+      <c r="K1241" t="s">
+        <v>929</v>
+      </c>
+      <c r="L1241" t="s">
+        <v>924</v>
+      </c>
+      <c r="M1241" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:13">
+      <c r="A1242">
+        <v>2399</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1242" t="s">
+        <v>315</v>
+      </c>
+      <c r="E1242" t="s">
+        <v>316</v>
+      </c>
+      <c r="F1242" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1242" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1242" s="1">
+        <v>26818</v>
+      </c>
+      <c r="J1242" t="s">
+        <v>928</v>
+      </c>
+      <c r="K1242" t="s">
+        <v>929</v>
+      </c>
+      <c r="L1242" t="s">
+        <v>317</v>
+      </c>
+      <c r="M1242" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:13">
+      <c r="A1243">
+        <v>2400</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1243" t="s">
+        <v>315</v>
+      </c>
+      <c r="E1243" t="s">
+        <v>316</v>
+      </c>
+      <c r="F1243" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1243" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1243" s="1">
+        <v>27300</v>
+      </c>
+      <c r="J1243" t="s">
+        <v>1152</v>
+      </c>
+      <c r="K1243" t="s">
+        <v>1153</v>
+      </c>
+      <c r="L1243" t="s">
+        <v>319</v>
+      </c>
+      <c r="M1243" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:13">
+      <c r="A1244">
+        <v>2401</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1244" t="s">
+        <v>315</v>
+      </c>
+      <c r="E1244" t="s">
+        <v>316</v>
+      </c>
+      <c r="F1244" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1244" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1244" s="1">
+        <v>5025</v>
+      </c>
+      <c r="J1244" t="s">
+        <v>625</v>
+      </c>
+      <c r="K1244" t="s">
+        <v>626</v>
+      </c>
+      <c r="L1244" t="s">
+        <v>930</v>
+      </c>
+      <c r="M1244" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:13">
+      <c r="A1245">
+        <v>2402</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1245" t="s">
+        <v>315</v>
+      </c>
+      <c r="E1245" t="s">
+        <v>316</v>
+      </c>
+      <c r="F1245" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1245" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1245" s="1">
+        <v>5470</v>
+      </c>
+      <c r="J1245" t="s">
+        <v>604</v>
+      </c>
+      <c r="K1245" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1245" t="s">
+        <v>319</v>
+      </c>
+      <c r="M1245" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:13">
+      <c r="A1246">
+        <v>2403</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1246" t="s">
+        <v>315</v>
+      </c>
+      <c r="E1246" t="s">
+        <v>316</v>
+      </c>
+      <c r="F1246" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1246" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1246" s="1">
+        <v>1356</v>
+      </c>
+      <c r="J1246" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1246" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1246" t="s">
+        <v>319</v>
+      </c>
+      <c r="M1246" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:13">
+      <c r="A1247">
+        <v>2404</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>607</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>608</v>
+      </c>
+      <c r="D1247" t="s">
+        <v>315</v>
+      </c>
+      <c r="E1247" t="s">
+        <v>316</v>
+      </c>
+      <c r="F1247" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1247" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1247" s="1">
+        <v>243</v>
+      </c>
+      <c r="J1247" t="s">
+        <v>1154</v>
+      </c>
+      <c r="K1247" t="s">
+        <v>1155</v>
+      </c>
+      <c r="L1247" t="s">
+        <v>319</v>
+      </c>
+      <c r="M1247" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:13">
+      <c r="A1248">
+        <v>2405</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1248" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1248" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1248" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1248" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1248" s="1">
+        <v>769</v>
+      </c>
+      <c r="J1248" t="s">
+        <v>619</v>
+      </c>
+      <c r="K1248" t="s">
+        <v>620</v>
+      </c>
+      <c r="L1248" t="s">
+        <v>932</v>
+      </c>
+      <c r="M1248" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:13">
+      <c r="A1249">
+        <v>2406</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1249" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1249" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1249" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1249" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1249" s="1">
+        <v>83614</v>
+      </c>
+      <c r="J1249" t="s">
+        <v>934</v>
+      </c>
+      <c r="K1249" t="s">
+        <v>935</v>
+      </c>
+      <c r="L1249" t="s">
+        <v>936</v>
+      </c>
+      <c r="M1249" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:13">
+      <c r="A1250">
+        <v>2407</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1250" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1250" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1250" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1250" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1250" s="1">
+        <v>152924</v>
+      </c>
+      <c r="J1250" t="s">
+        <v>934</v>
+      </c>
+      <c r="K1250" t="s">
+        <v>935</v>
+      </c>
+      <c r="L1250" t="s">
+        <v>938</v>
+      </c>
+      <c r="M1250" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:13">
+      <c r="A1251">
+        <v>2408</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1251" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1251" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1251" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1251" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1251" s="1">
+        <v>144414</v>
+      </c>
+      <c r="J1251" t="s">
+        <v>934</v>
+      </c>
+      <c r="K1251" t="s">
+        <v>935</v>
+      </c>
+      <c r="L1251" t="s">
+        <v>940</v>
+      </c>
+      <c r="M1251" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:13">
+      <c r="A1252">
+        <v>2409</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1252" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1252" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1252" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1252" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1252" s="1">
+        <v>110302</v>
+      </c>
+      <c r="J1252" t="s">
+        <v>934</v>
+      </c>
+      <c r="K1252" t="s">
+        <v>935</v>
+      </c>
+      <c r="L1252" t="s">
+        <v>942</v>
+      </c>
+      <c r="M1252" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:13">
+      <c r="A1253">
+        <v>2410</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1253" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1253" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1253" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1253" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1253" s="1">
+        <v>7936</v>
+      </c>
+      <c r="J1253" t="s">
+        <v>934</v>
+      </c>
+      <c r="K1253" t="s">
+        <v>935</v>
+      </c>
+      <c r="L1253" t="s">
+        <v>944</v>
+      </c>
+      <c r="M1253" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:13">
+      <c r="A1254">
+        <v>2411</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1254" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1254" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1254" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1254" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1254" s="1">
+        <v>89794</v>
+      </c>
+      <c r="J1254" t="s">
+        <v>934</v>
+      </c>
+      <c r="K1254" t="s">
+        <v>935</v>
+      </c>
+      <c r="L1254" t="s">
+        <v>946</v>
+      </c>
+      <c r="M1254" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:13">
+      <c r="A1255">
+        <v>2412</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1255" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1255" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1255" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1255" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1255" s="1">
+        <v>19586</v>
+      </c>
+      <c r="J1255" t="s">
+        <v>934</v>
+      </c>
+      <c r="K1255" t="s">
+        <v>935</v>
+      </c>
+      <c r="L1255" t="s">
+        <v>948</v>
+      </c>
+      <c r="M1255" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:13">
+      <c r="A1256">
+        <v>2413</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1256" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1256" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1256" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1256" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1256" s="1">
+        <v>154376</v>
+      </c>
+      <c r="J1256" t="s">
+        <v>950</v>
+      </c>
+      <c r="K1256" t="s">
+        <v>951</v>
+      </c>
+      <c r="L1256" t="s">
+        <v>938</v>
+      </c>
+      <c r="M1256" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:13">
+      <c r="A1257">
+        <v>2414</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1257" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1257" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1257" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1257" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1257" s="1">
+        <v>55618</v>
+      </c>
+      <c r="J1257" t="s">
+        <v>950</v>
+      </c>
+      <c r="K1257" t="s">
+        <v>951</v>
+      </c>
+      <c r="L1257" t="s">
+        <v>940</v>
+      </c>
+      <c r="M1257" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:13">
+      <c r="A1258">
+        <v>2415</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1258" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1258" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1258" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1258" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1258" s="1">
+        <v>2662</v>
+      </c>
+      <c r="J1258" t="s">
+        <v>950</v>
+      </c>
+      <c r="K1258" t="s">
+        <v>951</v>
+      </c>
+      <c r="L1258" t="s">
+        <v>948</v>
+      </c>
+      <c r="M1258" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:13">
+      <c r="A1259">
+        <v>2416</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1259" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1259" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1259" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1259" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1259" s="1">
+        <v>4503</v>
+      </c>
+      <c r="J1259" t="s">
+        <v>801</v>
+      </c>
+      <c r="K1259" t="s">
+        <v>802</v>
+      </c>
+      <c r="L1259" t="s">
+        <v>960</v>
+      </c>
+      <c r="M1259" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:13">
+      <c r="A1260">
+        <v>2417</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1260" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1260" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1260" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1260" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1260" s="1">
+        <v>934</v>
+      </c>
+      <c r="J1260" t="s">
+        <v>952</v>
+      </c>
+      <c r="K1260" t="s">
+        <v>953</v>
+      </c>
+      <c r="L1260" t="s">
+        <v>331</v>
+      </c>
+      <c r="M1260" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:13">
+      <c r="A1261">
+        <v>2418</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1261" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1261" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1261" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1261" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1261" s="1">
+        <v>1029</v>
+      </c>
+      <c r="J1261" t="s">
+        <v>954</v>
+      </c>
+      <c r="K1261" t="s">
+        <v>955</v>
+      </c>
+      <c r="L1261" t="s">
+        <v>331</v>
+      </c>
+      <c r="M1261" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:13">
+      <c r="A1262">
+        <v>2419</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1262" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1262" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1262" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1262" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1262" s="1">
+        <v>1172</v>
+      </c>
+      <c r="J1262" t="s">
+        <v>956</v>
+      </c>
+      <c r="K1262" t="s">
+        <v>957</v>
+      </c>
+      <c r="L1262" t="s">
+        <v>331</v>
+      </c>
+      <c r="M1262" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:13">
+      <c r="A1263">
+        <v>2420</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1263" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1263" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1263" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1263" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1263" s="1">
+        <v>5212</v>
+      </c>
+      <c r="J1263" t="s">
+        <v>958</v>
+      </c>
+      <c r="K1263" t="s">
+        <v>959</v>
+      </c>
+      <c r="L1263" t="s">
+        <v>331</v>
+      </c>
+      <c r="M1263" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:13">
+      <c r="A1264">
+        <v>2421</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1264" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1264" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1264" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1264" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1264" s="1">
+        <v>-4</v>
+      </c>
+      <c r="J1264" t="s">
+        <v>586</v>
+      </c>
+      <c r="K1264" t="s">
+        <v>587</v>
+      </c>
+      <c r="L1264" t="s">
+        <v>335</v>
+      </c>
+      <c r="M1264" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:13">
+      <c r="A1265">
+        <v>2422</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1265" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1265" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1265" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1265" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1265" s="1">
+        <v>1144</v>
+      </c>
+      <c r="J1265" t="s">
+        <v>586</v>
+      </c>
+      <c r="K1265" t="s">
+        <v>587</v>
+      </c>
+      <c r="L1265" t="s">
+        <v>960</v>
+      </c>
+      <c r="M1265" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:13">
+      <c r="A1266">
+        <v>2423</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1266" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1266" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1266" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1266" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1266" s="1">
+        <v>1031</v>
+      </c>
+      <c r="J1266" t="s">
+        <v>590</v>
+      </c>
+      <c r="K1266" t="s">
+        <v>591</v>
+      </c>
+      <c r="L1266" t="s">
+        <v>960</v>
+      </c>
+      <c r="M1266" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:13">
+      <c r="A1267">
+        <v>2424</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1267" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1267" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1267" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1267" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1267" s="1">
+        <v>779</v>
+      </c>
+      <c r="J1267" t="s">
+        <v>549</v>
+      </c>
+      <c r="K1267" t="s">
+        <v>550</v>
+      </c>
+      <c r="L1267" t="s">
+        <v>331</v>
+      </c>
+      <c r="M1267" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:13">
+      <c r="A1268">
+        <v>2425</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1268" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1268" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1268" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1268" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1268" s="1">
+        <v>-8620</v>
+      </c>
+      <c r="J1268" t="s">
+        <v>549</v>
+      </c>
+      <c r="K1268" t="s">
+        <v>550</v>
+      </c>
+      <c r="L1268" t="s">
+        <v>960</v>
+      </c>
+      <c r="M1268" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:13">
+      <c r="A1269">
+        <v>2426</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1269" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1269" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1269" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1269" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1269" s="1">
+        <v>-41824</v>
+      </c>
+      <c r="J1269" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1269" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1269" t="s">
+        <v>946</v>
+      </c>
+      <c r="M1269" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:13">
+      <c r="A1270">
+        <v>2427</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1270" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1270" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1270" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1270" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1270" s="1">
+        <v>19379</v>
+      </c>
+      <c r="J1270" t="s">
+        <v>518</v>
+      </c>
+      <c r="K1270" t="s">
+        <v>519</v>
+      </c>
+      <c r="L1270" t="s">
+        <v>331</v>
+      </c>
+      <c r="M1270" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:13">
+      <c r="A1271">
+        <v>2428</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1271" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1271" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1271" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1271" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1271" s="1">
+        <v>996</v>
+      </c>
+      <c r="J1271" t="s">
+        <v>962</v>
+      </c>
+      <c r="K1271" t="s">
+        <v>963</v>
+      </c>
+      <c r="L1271" t="s">
+        <v>331</v>
+      </c>
+      <c r="M1271" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:13">
+      <c r="A1272">
+        <v>2429</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1272" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1272" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1272" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1272" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1272" s="1">
+        <v>-22194</v>
+      </c>
+      <c r="J1272" t="s">
+        <v>964</v>
+      </c>
+      <c r="K1272" t="s">
+        <v>965</v>
+      </c>
+      <c r="L1272" t="s">
+        <v>331</v>
+      </c>
+      <c r="M1272" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:13">
+      <c r="A1273">
+        <v>2430</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1273" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1273" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1273" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1273" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1273" s="1">
+        <v>28090</v>
+      </c>
+      <c r="J1273" t="s">
+        <v>966</v>
+      </c>
+      <c r="K1273" t="s">
+        <v>967</v>
+      </c>
+      <c r="L1273" t="s">
+        <v>331</v>
+      </c>
+      <c r="M1273" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:13">
+      <c r="A1274">
+        <v>2431</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1274" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1274" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1274" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1274" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1274" s="1">
+        <v>805</v>
+      </c>
+      <c r="J1274" t="s">
+        <v>671</v>
+      </c>
+      <c r="K1274" t="s">
+        <v>672</v>
+      </c>
+      <c r="L1274" t="s">
+        <v>331</v>
+      </c>
+      <c r="M1274" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:13">
+      <c r="A1275">
+        <v>2432</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1275" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1275" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1275" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1275" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1275" s="1">
+        <v>5428</v>
+      </c>
+      <c r="J1275" t="s">
+        <v>968</v>
+      </c>
+      <c r="K1275" t="s">
+        <v>969</v>
+      </c>
+      <c r="L1275" t="s">
+        <v>331</v>
+      </c>
+      <c r="M1275" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:13">
+      <c r="A1276">
+        <v>2433</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1276" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1276" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1276" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1276" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1276" s="1">
+        <v>8298</v>
+      </c>
+      <c r="J1276" t="s">
+        <v>970</v>
+      </c>
+      <c r="K1276" t="s">
+        <v>971</v>
+      </c>
+      <c r="L1276" t="s">
+        <v>331</v>
+      </c>
+      <c r="M1276" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:13">
+      <c r="A1277">
+        <v>2435</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1277" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1277" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1277" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1277" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1277" s="1">
+        <v>1394</v>
+      </c>
+      <c r="J1277" t="s">
+        <v>972</v>
+      </c>
+      <c r="K1277" t="s">
+        <v>973</v>
+      </c>
+      <c r="L1277" t="s">
+        <v>331</v>
+      </c>
+      <c r="M1277" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:13">
+      <c r="A1278">
+        <v>2436</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1278" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1278" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1278" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1278" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1278" s="1">
+        <v>360</v>
+      </c>
+      <c r="J1278" t="s">
+        <v>1156</v>
+      </c>
+      <c r="K1278" t="s">
+        <v>1157</v>
+      </c>
+      <c r="L1278" t="s">
+        <v>331</v>
+      </c>
+      <c r="M1278" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:13">
+      <c r="A1279">
+        <v>2437</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1279" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1279" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1279" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1279" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1279" s="1">
+        <v>328</v>
+      </c>
+      <c r="J1279" t="s">
+        <v>974</v>
+      </c>
+      <c r="K1279" t="s">
+        <v>975</v>
+      </c>
+      <c r="L1279" t="s">
+        <v>331</v>
+      </c>
+      <c r="M1279" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:13">
+      <c r="A1280">
+        <v>2438</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1280" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1280" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1280" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1280" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1280" s="1">
+        <v>5651</v>
+      </c>
+      <c r="J1280" t="s">
+        <v>976</v>
+      </c>
+      <c r="K1280" t="s">
+        <v>977</v>
+      </c>
+      <c r="L1280" t="s">
+        <v>331</v>
+      </c>
+      <c r="M1280" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:13">
+      <c r="A1281">
+        <v>2439</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1281" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1281" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1281" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1281" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1281" s="1">
+        <v>6319</v>
+      </c>
+      <c r="J1281" t="s">
+        <v>645</v>
+      </c>
+      <c r="K1281" t="s">
+        <v>646</v>
+      </c>
+      <c r="L1281" t="s">
+        <v>960</v>
+      </c>
+      <c r="M1281" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:13">
+      <c r="A1282">
+        <v>2440</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1282" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1282" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1282" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1282" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1282" s="1">
+        <v>87739</v>
+      </c>
+      <c r="J1282" t="s">
+        <v>978</v>
+      </c>
+      <c r="K1282" t="s">
+        <v>979</v>
+      </c>
+      <c r="L1282" t="s">
+        <v>335</v>
+      </c>
+      <c r="M1282" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:13">
+      <c r="A1283">
+        <v>2441</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1283" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1283" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1283" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1283" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1283" s="1">
+        <v>1329</v>
+      </c>
+      <c r="J1283" t="s">
+        <v>980</v>
+      </c>
+      <c r="K1283" t="s">
+        <v>981</v>
+      </c>
+      <c r="L1283" t="s">
+        <v>331</v>
+      </c>
+      <c r="M1283" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:13">
+      <c r="A1284">
+        <v>2442</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1284" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1284" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1284" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1284" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1284" s="1">
+        <v>14673</v>
+      </c>
+      <c r="J1284" t="s">
+        <v>982</v>
+      </c>
+      <c r="K1284" t="s">
+        <v>983</v>
+      </c>
+      <c r="L1284" t="s">
+        <v>331</v>
+      </c>
+      <c r="M1284" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:13">
+      <c r="A1285">
+        <v>2443</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1285" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1285" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1285" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1285" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1285" s="1">
+        <v>4307</v>
+      </c>
+      <c r="J1285" t="s">
+        <v>625</v>
+      </c>
+      <c r="K1285" t="s">
+        <v>626</v>
+      </c>
+      <c r="L1285" t="s">
+        <v>984</v>
+      </c>
+      <c r="M1285" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:13">
+      <c r="A1286">
+        <v>2444</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1286" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1286" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1286" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1286" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1286" s="1">
+        <v>107</v>
+      </c>
+      <c r="J1286" t="s">
+        <v>986</v>
+      </c>
+      <c r="K1286" t="s">
+        <v>987</v>
+      </c>
+      <c r="L1286" t="s">
+        <v>331</v>
+      </c>
+      <c r="M1286" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:13">
+      <c r="A1287">
+        <v>2445</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1287" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1287" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1287" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1287" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1287" s="1">
+        <v>52602</v>
+      </c>
+      <c r="J1287" t="s">
+        <v>986</v>
+      </c>
+      <c r="K1287" t="s">
+        <v>987</v>
+      </c>
+      <c r="L1287" t="s">
+        <v>940</v>
+      </c>
+      <c r="M1287" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:13">
+      <c r="A1288">
+        <v>2446</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1288" t="s">
+        <v>327</v>
+      </c>
+      <c r="E1288" t="s">
+        <v>328</v>
+      </c>
+      <c r="F1288" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1288" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1288" s="1">
+        <v>7164</v>
+      </c>
+      <c r="J1288" t="s">
+        <v>988</v>
+      </c>
+      <c r="K1288" t="s">
+        <v>989</v>
+      </c>
+      <c r="L1288" t="s">
+        <v>331</v>
+      </c>
+      <c r="M1288" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:13">
+      <c r="A1289">
+        <v>2447</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>566</v>
+      </c>
+      <c r="D1289" t="s">
+        <v>345</v>
+      </c>
+      <c r="E1289" t="s">
+        <v>346</v>
+      </c>
+      <c r="F1289" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1289" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1289" s="1">
+        <v>868145</v>
+      </c>
+      <c r="J1289" t="s">
+        <v>576</v>
+      </c>
+      <c r="K1289" t="s">
+        <v>577</v>
+      </c>
+      <c r="L1289" t="s">
+        <v>347</v>
+      </c>
+      <c r="M1289" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:13">
+      <c r="A1290">
+        <v>2448</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>566</v>
+      </c>
+      <c r="D1290" t="s">
+        <v>345</v>
+      </c>
+      <c r="E1290" t="s">
+        <v>346</v>
+      </c>
+      <c r="F1290" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1290" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1290" s="1">
+        <v>28325</v>
+      </c>
+      <c r="J1290" t="s">
+        <v>567</v>
+      </c>
+      <c r="K1290" t="s">
+        <v>568</v>
+      </c>
+      <c r="L1290" t="s">
+        <v>353</v>
+      </c>
+      <c r="M1290" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:13">
+      <c r="A1291">
+        <v>2450</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1291" t="s">
+        <v>345</v>
+      </c>
+      <c r="E1291" t="s">
+        <v>346</v>
+      </c>
+      <c r="F1291" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1291" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1291" s="1">
+        <v>1680</v>
+      </c>
+      <c r="J1291" t="s">
+        <v>545</v>
+      </c>
+      <c r="K1291" t="s">
+        <v>546</v>
+      </c>
+      <c r="L1291" t="s">
+        <v>990</v>
+      </c>
+      <c r="M1291" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:13">
+      <c r="A1292">
+        <v>2451</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1292" t="s">
+        <v>345</v>
+      </c>
+      <c r="E1292" t="s">
+        <v>346</v>
+      </c>
+      <c r="F1292" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1292" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1292" s="1">
+        <v>1240</v>
+      </c>
+      <c r="J1292" t="s">
+        <v>504</v>
+      </c>
+      <c r="K1292" t="s">
+        <v>505</v>
+      </c>
+      <c r="L1292" t="s">
+        <v>990</v>
+      </c>
+      <c r="M1292" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:13">
+      <c r="A1293">
+        <v>2452</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1293" t="s">
+        <v>345</v>
+      </c>
+      <c r="E1293" t="s">
+        <v>346</v>
+      </c>
+      <c r="F1293" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1293" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1293" s="1">
+        <v>-15000</v>
+      </c>
+      <c r="J1293" t="s">
+        <v>992</v>
+      </c>
+      <c r="K1293" t="s">
+        <v>993</v>
+      </c>
+      <c r="L1293" t="s">
+        <v>990</v>
+      </c>
+      <c r="M1293" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:13">
+      <c r="A1294">
+        <v>2453</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1294" t="s">
+        <v>345</v>
+      </c>
+      <c r="E1294" t="s">
+        <v>346</v>
+      </c>
+      <c r="F1294" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1294" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1294" s="1">
+        <v>82</v>
+      </c>
+      <c r="J1294" t="s">
+        <v>549</v>
+      </c>
+      <c r="K1294" t="s">
+        <v>550</v>
+      </c>
+      <c r="L1294" t="s">
+        <v>1158</v>
+      </c>
+      <c r="M1294" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:13">
+      <c r="A1295">
+        <v>2454</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1295" t="s">
+        <v>345</v>
+      </c>
+      <c r="E1295" t="s">
+        <v>346</v>
+      </c>
+      <c r="F1295" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1295" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1295" s="1">
+        <v>11630</v>
+      </c>
+      <c r="J1295" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1295" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1295" t="s">
+        <v>994</v>
+      </c>
+      <c r="M1295" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:13">
+      <c r="A1296">
+        <v>2455</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1296" t="s">
+        <v>345</v>
+      </c>
+      <c r="E1296" t="s">
+        <v>346</v>
+      </c>
+      <c r="F1296" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1296" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1296" s="1">
+        <v>868</v>
+      </c>
+      <c r="J1296" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1296" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1296" t="s">
+        <v>990</v>
+      </c>
+      <c r="M1296" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:13">
+      <c r="A1297">
+        <v>2456</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1297" t="s">
+        <v>345</v>
+      </c>
+      <c r="E1297" t="s">
+        <v>346</v>
+      </c>
+      <c r="F1297" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1297" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1297" s="1">
+        <v>139559</v>
+      </c>
+      <c r="J1297" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1297" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1297" t="s">
+        <v>353</v>
+      </c>
+      <c r="M1297" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:13">
+      <c r="A1298">
+        <v>2457</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1298" t="s">
+        <v>345</v>
+      </c>
+      <c r="E1298" t="s">
+        <v>346</v>
+      </c>
+      <c r="F1298" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1298" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1298" s="1">
+        <v>450</v>
+      </c>
+      <c r="J1298" t="s">
+        <v>553</v>
+      </c>
+      <c r="K1298" t="s">
+        <v>554</v>
+      </c>
+      <c r="L1298" t="s">
+        <v>996</v>
+      </c>
+      <c r="M1298" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:13">
+      <c r="A1299">
+        <v>2458</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1299" t="s">
+        <v>345</v>
+      </c>
+      <c r="E1299" t="s">
+        <v>346</v>
+      </c>
+      <c r="F1299" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1299" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1299" s="1">
+        <v>25590</v>
+      </c>
+      <c r="J1299" t="s">
+        <v>650</v>
+      </c>
+      <c r="K1299" t="s">
+        <v>651</v>
+      </c>
+      <c r="L1299" t="s">
+        <v>990</v>
+      </c>
+      <c r="M1299" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:13">
+      <c r="A1300">
+        <v>2459</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1300" t="s">
+        <v>345</v>
+      </c>
+      <c r="E1300" t="s">
+        <v>346</v>
+      </c>
+      <c r="F1300" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1300" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1300" s="1">
+        <v>17914</v>
+      </c>
+      <c r="J1300" t="s">
+        <v>998</v>
+      </c>
+      <c r="K1300" t="s">
+        <v>999</v>
+      </c>
+      <c r="L1300" t="s">
+        <v>990</v>
+      </c>
+      <c r="M1300" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:13">
+      <c r="A1301">
+        <v>2460</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1301" t="s">
+        <v>345</v>
+      </c>
+      <c r="E1301" t="s">
+        <v>346</v>
+      </c>
+      <c r="F1301" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1301" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1301" s="1">
+        <v>29250</v>
+      </c>
+      <c r="J1301" t="s">
+        <v>604</v>
+      </c>
+      <c r="K1301" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1301" t="s">
+        <v>990</v>
+      </c>
+      <c r="M1301" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:13">
+      <c r="A1302">
+        <v>2461</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1302" t="s">
+        <v>345</v>
+      </c>
+      <c r="E1302" t="s">
+        <v>346</v>
+      </c>
+      <c r="F1302" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1302" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1302" s="1">
+        <v>30000</v>
+      </c>
+      <c r="J1302" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1302" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1302" t="s">
+        <v>990</v>
+      </c>
+      <c r="M1302" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:13">
+      <c r="A1303">
+        <v>2462</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1303" t="s">
+        <v>345</v>
+      </c>
+      <c r="E1303" t="s">
+        <v>346</v>
+      </c>
+      <c r="F1303" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1303" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1303" s="1">
+        <v>2160</v>
+      </c>
+      <c r="J1303" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1303" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1303" t="s">
+        <v>355</v>
+      </c>
+      <c r="M1303" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:13">
+      <c r="A1304">
+        <v>2463</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1304" t="s">
+        <v>357</v>
+      </c>
+      <c r="E1304" t="s">
+        <v>358</v>
+      </c>
+      <c r="F1304" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1304" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1304" s="1">
+        <v>225</v>
+      </c>
+      <c r="J1304" t="s">
+        <v>488</v>
+      </c>
+      <c r="K1304" t="s">
+        <v>489</v>
+      </c>
+      <c r="L1304" t="s">
+        <v>361</v>
+      </c>
+      <c r="M1304" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:13">
+      <c r="A1305">
+        <v>2464</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1305" t="s">
+        <v>357</v>
+      </c>
+      <c r="E1305" t="s">
+        <v>358</v>
+      </c>
+      <c r="F1305" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1305" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1305" s="1">
+        <v>363</v>
+      </c>
+      <c r="J1305" t="s">
+        <v>504</v>
+      </c>
+      <c r="K1305" t="s">
+        <v>505</v>
+      </c>
+      <c r="L1305" t="s">
+        <v>361</v>
+      </c>
+      <c r="M1305" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:13">
+      <c r="A1306">
+        <v>2465</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1306" t="s">
+        <v>357</v>
+      </c>
+      <c r="E1306" t="s">
+        <v>358</v>
+      </c>
+      <c r="F1306" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1306" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1306" s="1">
+        <v>5853</v>
+      </c>
+      <c r="J1306" t="s">
+        <v>992</v>
+      </c>
+      <c r="K1306" t="s">
+        <v>993</v>
+      </c>
+      <c r="L1306" t="s">
+        <v>361</v>
+      </c>
+      <c r="M1306" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:13">
+      <c r="A1307">
+        <v>2466</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1307" t="s">
+        <v>357</v>
+      </c>
+      <c r="E1307" t="s">
+        <v>358</v>
+      </c>
+      <c r="F1307" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1307" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1307" s="1">
+        <v>588</v>
+      </c>
+      <c r="J1307" t="s">
+        <v>580</v>
+      </c>
+      <c r="K1307" t="s">
+        <v>581</v>
+      </c>
+      <c r="L1307" t="s">
+        <v>361</v>
+      </c>
+      <c r="M1307" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:13">
+      <c r="A1308">
+        <v>2467</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1308" t="s">
+        <v>357</v>
+      </c>
+      <c r="E1308" t="s">
+        <v>358</v>
+      </c>
+      <c r="F1308" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1308" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1308" s="1">
+        <v>1521</v>
+      </c>
+      <c r="J1308" t="s">
+        <v>586</v>
+      </c>
+      <c r="K1308" t="s">
+        <v>587</v>
+      </c>
+      <c r="L1308" t="s">
+        <v>361</v>
+      </c>
+      <c r="M1308" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:13">
+      <c r="A1309">
+        <v>2468</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1309" t="s">
+        <v>357</v>
+      </c>
+      <c r="E1309" t="s">
+        <v>358</v>
+      </c>
+      <c r="F1309" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1309" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1309" s="1">
+        <v>409</v>
+      </c>
+      <c r="J1309" t="s">
+        <v>590</v>
+      </c>
+      <c r="K1309" t="s">
+        <v>591</v>
+      </c>
+      <c r="L1309" t="s">
+        <v>361</v>
+      </c>
+      <c r="M1309" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:13">
+      <c r="A1310">
+        <v>2469</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1310" t="s">
+        <v>357</v>
+      </c>
+      <c r="E1310" t="s">
+        <v>358</v>
+      </c>
+      <c r="F1310" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1310" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1310" s="1">
+        <v>361</v>
+      </c>
+      <c r="J1310" t="s">
+        <v>592</v>
+      </c>
+      <c r="K1310" t="s">
+        <v>593</v>
+      </c>
+      <c r="L1310" t="s">
+        <v>361</v>
+      </c>
+      <c r="M1310" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:13">
+      <c r="A1311">
+        <v>2470</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1311" t="s">
+        <v>357</v>
+      </c>
+      <c r="E1311" t="s">
+        <v>358</v>
+      </c>
+      <c r="F1311" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1311" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1311" s="1">
+        <v>820</v>
+      </c>
+      <c r="J1311" t="s">
+        <v>1093</v>
+      </c>
+      <c r="K1311" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L1311" t="s">
+        <v>361</v>
+      </c>
+      <c r="M1311" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:13">
+      <c r="A1312">
+        <v>2471</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1312" t="s">
+        <v>357</v>
+      </c>
+      <c r="E1312" t="s">
+        <v>358</v>
+      </c>
+      <c r="F1312" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1312" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1312" s="1">
+        <v>2875</v>
+      </c>
+      <c r="J1312" t="s">
+        <v>1089</v>
+      </c>
+      <c r="K1312" t="s">
+        <v>1090</v>
+      </c>
+      <c r="L1312" t="s">
+        <v>361</v>
+      </c>
+      <c r="M1312" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:13">
+      <c r="A1313">
+        <v>2472</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1313" t="s">
+        <v>357</v>
+      </c>
+      <c r="E1313" t="s">
+        <v>358</v>
+      </c>
+      <c r="F1313" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1313" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1313" s="1">
+        <v>243</v>
+      </c>
+      <c r="J1313" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1313" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1313" t="s">
+        <v>361</v>
+      </c>
+      <c r="M1313" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:13">
+      <c r="A1314">
+        <v>2473</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1314" t="s">
+        <v>357</v>
+      </c>
+      <c r="E1314" t="s">
+        <v>358</v>
+      </c>
+      <c r="F1314" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1314" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1314" s="1">
+        <v>12155</v>
+      </c>
+      <c r="J1314" t="s">
+        <v>518</v>
+      </c>
+      <c r="K1314" t="s">
+        <v>519</v>
+      </c>
+      <c r="L1314" t="s">
+        <v>361</v>
+      </c>
+      <c r="M1314" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:13">
+      <c r="A1315">
+        <v>2474</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1315" t="s">
+        <v>357</v>
+      </c>
+      <c r="E1315" t="s">
+        <v>358</v>
+      </c>
+      <c r="F1315" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1315" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1315" s="1">
+        <v>4710</v>
+      </c>
+      <c r="J1315" t="s">
+        <v>598</v>
+      </c>
+      <c r="K1315" t="s">
+        <v>599</v>
+      </c>
+      <c r="L1315" t="s">
+        <v>361</v>
+      </c>
+      <c r="M1315" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:13">
+      <c r="A1316">
+        <v>2475</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1316" t="s">
+        <v>357</v>
+      </c>
+      <c r="E1316" t="s">
+        <v>358</v>
+      </c>
+      <c r="F1316" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1316" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1316" s="1">
+        <v>7028</v>
+      </c>
+      <c r="J1316" t="s">
+        <v>600</v>
+      </c>
+      <c r="K1316" t="s">
+        <v>601</v>
+      </c>
+      <c r="L1316" t="s">
+        <v>361</v>
+      </c>
+      <c r="M1316" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:13">
+      <c r="A1317">
+        <v>2476</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D1317" t="s">
+        <v>363</v>
+      </c>
+      <c r="E1317" t="s">
+        <v>364</v>
+      </c>
+      <c r="F1317" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1317" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1317" s="1">
+        <v>-3124</v>
+      </c>
+      <c r="J1317" t="s">
+        <v>1018</v>
+      </c>
+      <c r="K1317" t="s">
+        <v>1019</v>
+      </c>
+      <c r="L1317" t="s">
+        <v>365</v>
+      </c>
+      <c r="M1317" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:13">
+      <c r="A1318">
+        <v>2477</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1318" t="s">
+        <v>363</v>
+      </c>
+      <c r="E1318" t="s">
+        <v>364</v>
+      </c>
+      <c r="F1318" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1318" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1318" s="1">
+        <v>16</v>
+      </c>
+      <c r="J1318" t="s">
+        <v>488</v>
+      </c>
+      <c r="K1318" t="s">
+        <v>489</v>
+      </c>
+      <c r="L1318" t="s">
+        <v>1000</v>
+      </c>
+      <c r="M1318" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:13">
+      <c r="A1319">
+        <v>2478</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1319" t="s">
+        <v>363</v>
+      </c>
+      <c r="E1319" t="s">
+        <v>364</v>
+      </c>
+      <c r="F1319" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1319" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1319" s="1">
+        <v>385</v>
+      </c>
+      <c r="J1319" t="s">
+        <v>545</v>
+      </c>
+      <c r="K1319" t="s">
+        <v>546</v>
+      </c>
+      <c r="L1319" t="s">
+        <v>1004</v>
+      </c>
+      <c r="M1319" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:13">
+      <c r="A1320">
+        <v>2479</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1320" t="s">
+        <v>363</v>
+      </c>
+      <c r="E1320" t="s">
+        <v>364</v>
+      </c>
+      <c r="F1320" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1320" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1320" s="1">
+        <v>9500</v>
+      </c>
+      <c r="J1320" t="s">
+        <v>1002</v>
+      </c>
+      <c r="K1320" t="s">
+        <v>1003</v>
+      </c>
+      <c r="L1320" t="s">
+        <v>1004</v>
+      </c>
+      <c r="M1320" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:13">
+      <c r="A1321">
+        <v>2480</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1321" t="s">
+        <v>363</v>
+      </c>
+      <c r="E1321" t="s">
+        <v>364</v>
+      </c>
+      <c r="F1321" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1321" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1321" s="1">
+        <v>11278</v>
+      </c>
+      <c r="J1321" t="s">
+        <v>650</v>
+      </c>
+      <c r="K1321" t="s">
+        <v>651</v>
+      </c>
+      <c r="L1321" t="s">
+        <v>1160</v>
+      </c>
+      <c r="M1321" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:13">
+      <c r="A1322">
+        <v>2481</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1322" t="s">
+        <v>363</v>
+      </c>
+      <c r="E1322" t="s">
+        <v>364</v>
+      </c>
+      <c r="F1322" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1322" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1322" s="1">
+        <v>6685</v>
+      </c>
+      <c r="J1322" t="s">
+        <v>1008</v>
+      </c>
+      <c r="K1322" t="s">
+        <v>1009</v>
+      </c>
+      <c r="L1322" t="s">
+        <v>365</v>
+      </c>
+      <c r="M1322" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:13">
+      <c r="A1323">
+        <v>2482</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1323" t="s">
+        <v>449</v>
+      </c>
+      <c r="E1323" t="s">
+        <v>450</v>
+      </c>
+      <c r="F1323" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1323" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1323" s="1">
+        <v>29</v>
+      </c>
+      <c r="J1323" t="s">
+        <v>545</v>
+      </c>
+      <c r="K1323" t="s">
+        <v>546</v>
+      </c>
+      <c r="L1323" t="s">
+        <v>1006</v>
+      </c>
+      <c r="M1323" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:13">
+      <c r="A1324">
+        <v>2483</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1324" t="s">
+        <v>449</v>
+      </c>
+      <c r="E1324" t="s">
+        <v>450</v>
+      </c>
+      <c r="F1324" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1324" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1324" s="1">
+        <v>51</v>
+      </c>
+      <c r="J1324" t="s">
+        <v>504</v>
+      </c>
+      <c r="K1324" t="s">
+        <v>505</v>
+      </c>
+      <c r="L1324" t="s">
+        <v>1006</v>
+      </c>
+      <c r="M1324" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:13">
+      <c r="A1325">
+        <v>2484</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1325" t="s">
+        <v>449</v>
+      </c>
+      <c r="E1325" t="s">
+        <v>450</v>
+      </c>
+      <c r="F1325" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1325" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1325" s="1">
+        <v>905</v>
+      </c>
+      <c r="J1325" t="s">
+        <v>1093</v>
+      </c>
+      <c r="K1325" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L1325" t="s">
+        <v>451</v>
+      </c>
+      <c r="M1325" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:13">
+      <c r="A1326">
+        <v>2485</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1326" t="s">
+        <v>449</v>
+      </c>
+      <c r="E1326" t="s">
+        <v>450</v>
+      </c>
+      <c r="F1326" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1326" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1326" s="1">
+        <v>3258</v>
+      </c>
+      <c r="J1326" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1326" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1326" t="s">
+        <v>1006</v>
+      </c>
+      <c r="M1326" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:13">
+      <c r="A1327">
+        <v>2486</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1327" t="s">
+        <v>449</v>
+      </c>
+      <c r="E1327" t="s">
+        <v>450</v>
+      </c>
+      <c r="F1327" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1327" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1327" s="1">
+        <v>2891</v>
+      </c>
+      <c r="J1327" t="s">
+        <v>1162</v>
+      </c>
+      <c r="K1327" t="s">
+        <v>1163</v>
+      </c>
+      <c r="L1327" t="s">
+        <v>451</v>
+      </c>
+      <c r="M1327" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:13">
+      <c r="A1328">
+        <v>2487</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1328" t="s">
+        <v>449</v>
+      </c>
+      <c r="E1328" t="s">
+        <v>450</v>
+      </c>
+      <c r="F1328" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1328" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1328" s="1">
+        <v>8203</v>
+      </c>
+      <c r="J1328" t="s">
+        <v>518</v>
+      </c>
+      <c r="K1328" t="s">
+        <v>519</v>
+      </c>
+      <c r="L1328" t="s">
+        <v>1006</v>
+      </c>
+      <c r="M1328" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:13">
+      <c r="A1329">
+        <v>2488</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1329" t="s">
+        <v>449</v>
+      </c>
+      <c r="E1329" t="s">
+        <v>450</v>
+      </c>
+      <c r="F1329" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1329" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1329" s="1">
+        <v>951</v>
+      </c>
+      <c r="J1329" t="s">
+        <v>520</v>
+      </c>
+      <c r="K1329" t="s">
+        <v>521</v>
+      </c>
+      <c r="L1329" t="s">
+        <v>1006</v>
+      </c>
+      <c r="M1329" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:13">
+      <c r="A1330">
+        <v>2489</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1330" t="s">
+        <v>449</v>
+      </c>
+      <c r="E1330" t="s">
+        <v>450</v>
+      </c>
+      <c r="F1330" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1330" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1330" s="1">
+        <v>13475</v>
+      </c>
+      <c r="J1330" t="s">
+        <v>1008</v>
+      </c>
+      <c r="K1330" t="s">
+        <v>1009</v>
+      </c>
+      <c r="L1330" t="s">
+        <v>451</v>
+      </c>
+      <c r="M1330" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:13">
+      <c r="A1331">
+        <v>2490</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1331" t="s">
+        <v>453</v>
+      </c>
+      <c r="E1331" t="s">
+        <v>454</v>
+      </c>
+      <c r="F1331" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1331" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1331" s="1">
+        <v>2400</v>
+      </c>
+      <c r="J1331" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1331" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1331" t="s">
+        <v>1010</v>
+      </c>
+      <c r="M1331" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:13">
+      <c r="A1332">
+        <v>2491</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1332" t="s">
+        <v>453</v>
+      </c>
+      <c r="E1332" t="s">
+        <v>454</v>
+      </c>
+      <c r="F1332" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1332" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1332" s="1">
+        <v>120</v>
+      </c>
+      <c r="J1332" t="s">
+        <v>619</v>
+      </c>
+      <c r="K1332" t="s">
+        <v>620</v>
+      </c>
+      <c r="L1332" t="s">
+        <v>1012</v>
+      </c>
+      <c r="M1332" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:13">
+      <c r="A1333">
+        <v>2492</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1333" t="s">
+        <v>453</v>
+      </c>
+      <c r="E1333" t="s">
+        <v>454</v>
+      </c>
+      <c r="F1333" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1333" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1333" s="1">
+        <v>22318</v>
+      </c>
+      <c r="J1333" t="s">
+        <v>992</v>
+      </c>
+      <c r="K1333" t="s">
+        <v>993</v>
+      </c>
+      <c r="L1333" t="s">
+        <v>1010</v>
+      </c>
+      <c r="M1333" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:13">
+      <c r="A1334">
+        <v>2493</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1334" t="s">
+        <v>453</v>
+      </c>
+      <c r="E1334" t="s">
+        <v>454</v>
+      </c>
+      <c r="F1334" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1334" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1334" s="1">
+        <v>282000</v>
+      </c>
+      <c r="J1334" t="s">
+        <v>510</v>
+      </c>
+      <c r="K1334" t="s">
+        <v>511</v>
+      </c>
+      <c r="L1334" t="s">
+        <v>461</v>
+      </c>
+      <c r="M1334" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:13">
+      <c r="A1335">
+        <v>2494</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1335" t="s">
+        <v>453</v>
+      </c>
+      <c r="E1335" t="s">
+        <v>454</v>
+      </c>
+      <c r="F1335" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1335" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1335" s="1">
+        <v>5009</v>
+      </c>
+      <c r="J1335" t="s">
+        <v>1002</v>
+      </c>
+      <c r="K1335" t="s">
+        <v>1003</v>
+      </c>
+      <c r="L1335" t="s">
+        <v>1014</v>
+      </c>
+      <c r="M1335" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:13">
+      <c r="A1336">
+        <v>2495</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1336" t="s">
+        <v>453</v>
+      </c>
+      <c r="E1336" t="s">
+        <v>454</v>
+      </c>
+      <c r="F1336" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1336" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1336" s="1">
+        <v>5000</v>
+      </c>
+      <c r="J1336" t="s">
+        <v>650</v>
+      </c>
+      <c r="K1336" t="s">
+        <v>651</v>
+      </c>
+      <c r="L1336" t="s">
+        <v>1010</v>
+      </c>
+      <c r="M1336" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:13">
+      <c r="A1337">
+        <v>2496</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1337" t="s">
+        <v>453</v>
+      </c>
+      <c r="E1337" t="s">
+        <v>454</v>
+      </c>
+      <c r="F1337" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1337" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1337" s="1">
+        <v>1983</v>
+      </c>
+      <c r="J1337" t="s">
+        <v>1164</v>
+      </c>
+      <c r="K1337" t="s">
+        <v>1165</v>
+      </c>
+      <c r="L1337" t="s">
+        <v>1014</v>
+      </c>
+      <c r="M1337" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:13">
+      <c r="A1338">
+        <v>2497</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1338" t="s">
+        <v>449</v>
+      </c>
+      <c r="E1338" t="s">
+        <v>450</v>
+      </c>
+      <c r="F1338" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1338" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1338" s="1">
+        <v>44000</v>
+      </c>
+      <c r="J1338" t="s">
+        <v>655</v>
+      </c>
+      <c r="K1338" t="s">
+        <v>656</v>
+      </c>
+      <c r="L1338" t="s">
+        <v>1006</v>
+      </c>
+      <c r="M1338" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:13">
+      <c r="A1339">
+        <v>2498</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C1339" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D1339" t="s">
+        <v>449</v>
+      </c>
+      <c r="E1339" t="s">
+        <v>450</v>
+      </c>
+      <c r="F1339" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G1339" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I1339" s="1">
+        <v>1374</v>
+      </c>
+      <c r="J1339" t="s">
+        <v>1018</v>
+      </c>
+      <c r="K1339" t="s">
+        <v>1019</v>
+      </c>
+      <c r="L1339" t="s">
+        <v>1006</v>
+      </c>
+      <c r="M1339" t="s">
         <v>1007</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.7109375" customWidth="1"/>
     <col min="2" max="2" width="17.140625" customWidth="1"/>
     <col min="3" max="3" width="25.7109375" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1020</v>
+        <v>1166</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1021</v>
+        <v>1167</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1022</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>1023</v>
+        <v>1169</v>
       </c>
       <c r="C2" t="s">
-        <v>1024</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>1023</v>
+        <v>1169</v>
       </c>
       <c r="C3" t="s">
-        <v>1025</v>
+        <v>1171</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>1023</v>
+        <v>1169</v>
       </c>
       <c r="C4" t="s">
-        <v>1026</v>
+        <v>1172</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>1023</v>
+        <v>1169</v>
       </c>
       <c r="C5" t="s">
-        <v>1027</v>
+        <v>1173</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>1023</v>
+        <v>1169</v>
       </c>
       <c r="C6" t="s">
-        <v>1028</v>
+        <v>1174</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7" t="s">
-        <v>1023</v>
+        <v>1169</v>
       </c>
       <c r="C7" t="s">
-        <v>1029</v>
+        <v>1175</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8" t="s">
-        <v>1023</v>
+        <v>1169</v>
       </c>
       <c r="C8" t="s">
-        <v>1030</v>
+        <v>1176</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9" t="s">
-        <v>1023</v>
+        <v>1169</v>
       </c>
       <c r="C9" t="s">
-        <v>1031</v>
+        <v>1177</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>1023</v>
+        <v>1169</v>
       </c>
       <c r="C10" t="s">
-        <v>1032</v>
+        <v>1178</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11" t="s">
-        <v>1023</v>
+        <v>1169</v>
       </c>
       <c r="C11" t="s">
-        <v>1033</v>
+        <v>1179</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12" t="s">
-        <v>1023</v>
+        <v>1169</v>
       </c>
       <c r="C12" t="s">
-        <v>1034</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>1023</v>
+        <v>1169</v>
       </c>
       <c r="C13" t="s">
-        <v>1035</v>
+        <v>1181</v>
       </c>
       <c r="D13">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14" t="s">
-        <v>1023</v>
+        <v>1169</v>
       </c>
       <c r="C14" t="s">
-        <v>1036</v>
+        <v>1182</v>
       </c>
       <c r="D14">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15" t="s">
-        <v>1023</v>
+        <v>1169</v>
       </c>
       <c r="C15" t="s">
-        <v>1037</v>
+        <v>1183</v>
       </c>
       <c r="D15">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16" t="s">
-        <v>1023</v>
+        <v>1169</v>
       </c>
       <c r="C16" t="s">
-        <v>1038</v>
+        <v>1184</v>
       </c>
       <c r="D16">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17" t="s">
-        <v>1023</v>
+        <v>1169</v>
       </c>
       <c r="C17" t="s">
-        <v>1039</v>
+        <v>1185</v>
       </c>
       <c r="D17">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18" t="s">
-        <v>1023</v>
+        <v>1169</v>
       </c>
       <c r="C18" t="s">
-        <v>1040</v>
+        <v>1186</v>
       </c>
       <c r="D18">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19" t="s">
-        <v>1023</v>
+        <v>1169</v>
       </c>
       <c r="C19" t="s">
-        <v>1041</v>
+        <v>1187</v>
       </c>
       <c r="D19">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20" t="s">
-        <v>1023</v>
+        <v>1169</v>
       </c>
       <c r="C20" t="s">
-        <v>1042</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21" t="s">
-        <v>1023</v>
+        <v>1169</v>
       </c>
       <c r="C21" t="s">
-        <v>1043</v>
+        <v>1189</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22" t="s">
-        <v>1023</v>
+        <v>1169</v>
       </c>
       <c r="C22" t="s">
-        <v>1044</v>
+        <v>1190</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23" t="s">
-        <v>1023</v>
+        <v>1169</v>
       </c>
       <c r="C23" t="s">
-        <v>1045</v>
+        <v>1191</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24" t="s">
-        <v>1023</v>
+        <v>1169</v>
       </c>
       <c r="C24" t="s">
-        <v>1046</v>
+        <v>1192</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25" t="s">
-        <v>1023</v>
+        <v>1169</v>
       </c>
       <c r="C25" t="s">
-        <v>1047</v>
+        <v>1193</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26" t="s">
         <v>2</v>
       </c>
       <c r="C26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27" t="s">
         <v>2</v>
       </c>
       <c r="C27" t="s">
         <v>8</v>
@@ -27050,2670 +56373,2670 @@
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28" t="s">
         <v>2</v>
       </c>
       <c r="C28" t="s">
         <v>7</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29" t="s">
         <v>2</v>
       </c>
       <c r="C29" t="s">
-        <v>1048</v>
+        <v>1194</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="17.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
-        <v>1049</v>
+        <v>1195</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1021</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>1050</v>
+        <v>1196</v>
       </c>
       <c r="B2" t="s">
-        <v>1051</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>1052</v>
+        <v>1020</v>
       </c>
       <c r="B4" t="s">
-        <v>1053</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>1054</v>
+        <v>1198</v>
       </c>
       <c r="B5" t="s">
-        <v>1055</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>1056</v>
+        <v>1200</v>
       </c>
       <c r="B6" t="s">
-        <v>1057</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>1058</v>
+        <v>1202</v>
       </c>
       <c r="B7" t="s">
-        <v>1059</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>1060</v>
+        <v>1204</v>
       </c>
       <c r="B8" t="s">
-        <v>1061</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>1062</v>
+        <v>1206</v>
       </c>
       <c r="B9" t="s">
-        <v>1063</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>1064</v>
+        <v>1208</v>
       </c>
       <c r="B10" t="s">
-        <v>1065</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>1066</v>
+        <v>1210</v>
       </c>
       <c r="B11" t="s">
-        <v>1067</v>
+        <v>1211</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:B1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C79"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
-        <v>1049</v>
+        <v>1195</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1021</v>
+        <v>1167</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1068</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>524</v>
       </c>
       <c r="B2" t="s">
-        <v>1069</v>
+        <v>1213</v>
       </c>
       <c r="C2">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>607</v>
       </c>
       <c r="B3" t="s">
-        <v>1070</v>
+        <v>1214</v>
       </c>
       <c r="C3">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>1071</v>
+        <v>1215</v>
       </c>
       <c r="B4" t="s">
-        <v>1072</v>
+        <v>1216</v>
       </c>
       <c r="C4">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>572</v>
       </c>
       <c r="B5" t="s">
-        <v>1073</v>
+        <v>1217</v>
       </c>
       <c r="C5">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
-        <v>1074</v>
+        <v>1218</v>
       </c>
       <c r="B6" t="s">
-        <v>1075</v>
+        <v>1219</v>
       </c>
       <c r="C6">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>383</v>
       </c>
       <c r="B7" t="s">
-        <v>1076</v>
+        <v>1220</v>
       </c>
       <c r="C7">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>1016</v>
       </c>
       <c r="B8" t="s">
-        <v>1077</v>
+        <v>1221</v>
       </c>
       <c r="C8">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>463</v>
       </c>
       <c r="B9" t="s">
-        <v>1078</v>
+        <v>1222</v>
       </c>
       <c r="C9">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>811</v>
       </c>
       <c r="B10" t="s">
-        <v>1079</v>
+        <v>1223</v>
       </c>
       <c r="C10">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>773</v>
       </c>
       <c r="B11" t="s">
-        <v>1080</v>
+        <v>1224</v>
       </c>
       <c r="C11">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>569</v>
       </c>
       <c r="B12" t="s">
-        <v>1081</v>
+        <v>1225</v>
       </c>
       <c r="C12">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
-        <v>1082</v>
+        <v>1133</v>
       </c>
       <c r="B13" t="s">
-        <v>1083</v>
+        <v>1226</v>
       </c>
       <c r="C13">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>565</v>
       </c>
       <c r="B14" t="s">
-        <v>1084</v>
+        <v>1227</v>
       </c>
       <c r="C14">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
-        <v>1085</v>
+        <v>1228</v>
       </c>
       <c r="B15" t="s">
-        <v>1086</v>
+        <v>1229</v>
       </c>
       <c r="C15">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
-        <v>1087</v>
+        <v>1230</v>
       </c>
       <c r="B16" t="s">
-        <v>1088</v>
+        <v>1231</v>
       </c>
       <c r="C16">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>535</v>
       </c>
       <c r="B17" t="s">
-        <v>1089</v>
+        <v>1232</v>
       </c>
       <c r="C17">
         <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>1090</v>
+        <v>1233</v>
       </c>
       <c r="B18" t="s">
-        <v>1091</v>
+        <v>1234</v>
       </c>
       <c r="C18">
         <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>654</v>
       </c>
       <c r="B19" t="s">
-        <v>1092</v>
+        <v>1235</v>
       </c>
       <c r="C19">
         <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
-        <v>1093</v>
+        <v>1236</v>
       </c>
       <c r="B20" t="s">
-        <v>1094</v>
+        <v>1237</v>
       </c>
       <c r="C20">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>1095</v>
+        <v>1238</v>
       </c>
       <c r="B21" t="s">
-        <v>1096</v>
+        <v>1239</v>
       </c>
       <c r="C21">
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>1097</v>
+        <v>1240</v>
       </c>
       <c r="B22" t="s">
-        <v>1098</v>
+        <v>1241</v>
       </c>
       <c r="C22">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>1099</v>
+        <v>1242</v>
       </c>
       <c r="B23" t="s">
-        <v>1100</v>
+        <v>1243</v>
       </c>
       <c r="C23">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>1101</v>
+        <v>1244</v>
       </c>
       <c r="B24" t="s">
-        <v>1102</v>
+        <v>1245</v>
       </c>
       <c r="C24">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
-        <v>1103</v>
+        <v>1246</v>
       </c>
       <c r="B25" t="s">
-        <v>1104</v>
+        <v>1247</v>
       </c>
       <c r="C25">
         <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>1105</v>
+        <v>1248</v>
       </c>
       <c r="B26" t="s">
-        <v>1106</v>
+        <v>1249</v>
       </c>
       <c r="C26">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>1107</v>
+        <v>1250</v>
       </c>
       <c r="B27" t="s">
-        <v>1108</v>
+        <v>1251</v>
       </c>
       <c r="C27">
         <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>1109</v>
+        <v>1252</v>
       </c>
       <c r="B28" t="s">
-        <v>1110</v>
+        <v>1253</v>
       </c>
       <c r="C28">
         <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
-        <v>1111</v>
+        <v>1254</v>
       </c>
       <c r="B29" t="s">
-        <v>1112</v>
+        <v>1255</v>
       </c>
       <c r="C29">
         <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
-        <v>1113</v>
+        <v>1256</v>
       </c>
       <c r="B30" t="s">
-        <v>1114</v>
+        <v>1257</v>
       </c>
       <c r="C30">
         <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>836</v>
       </c>
       <c r="B31" t="s">
-        <v>1115</v>
+        <v>1258</v>
       </c>
       <c r="C31">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>613</v>
       </c>
       <c r="B32" t="s">
-        <v>1116</v>
+        <v>1259</v>
       </c>
       <c r="C32">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>1117</v>
+        <v>1260</v>
       </c>
       <c r="B33" t="s">
-        <v>1118</v>
+        <v>1261</v>
       </c>
       <c r="C33">
         <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
-        <v>1119</v>
+        <v>1262</v>
       </c>
       <c r="B34" t="s">
-        <v>1120</v>
+        <v>1263</v>
       </c>
       <c r="C34">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
-        <v>1121</v>
+        <v>1264</v>
       </c>
       <c r="B35" t="s">
-        <v>1122</v>
+        <v>1265</v>
       </c>
       <c r="C35">
         <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
-        <v>1123</v>
+        <v>1266</v>
       </c>
       <c r="B36" t="s">
-        <v>1124</v>
+        <v>1267</v>
       </c>
       <c r="C36">
         <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
-        <v>1125</v>
+        <v>1268</v>
       </c>
       <c r="B37" t="s">
-        <v>1126</v>
+        <v>1269</v>
       </c>
       <c r="C37">
         <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>688</v>
       </c>
       <c r="B38" t="s">
-        <v>1127</v>
+        <v>1270</v>
       </c>
       <c r="C38">
         <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>110</v>
       </c>
       <c r="B39" t="s">
-        <v>1128</v>
+        <v>1271</v>
       </c>
       <c r="C39">
         <v>26</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>174</v>
       </c>
       <c r="B40" t="s">
-        <v>1129</v>
+        <v>1272</v>
       </c>
       <c r="C40">
         <v>26</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>77</v>
       </c>
       <c r="B41" t="s">
-        <v>1130</v>
+        <v>1273</v>
       </c>
       <c r="C41">
         <v>26</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
-        <v>1131</v>
+        <v>1274</v>
       </c>
       <c r="B42" t="s">
-        <v>1132</v>
+        <v>1275</v>
       </c>
       <c r="C42">
         <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>61</v>
       </c>
       <c r="B43" t="s">
-        <v>1133</v>
+        <v>1276</v>
       </c>
       <c r="C43">
         <v>26</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>188</v>
       </c>
       <c r="B44" t="s">
-        <v>1134</v>
+        <v>1277</v>
       </c>
       <c r="C44">
         <v>26</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>13</v>
       </c>
       <c r="B45" t="s">
-        <v>1135</v>
+        <v>1278</v>
       </c>
       <c r="C45">
         <v>26</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46" t="s">
-        <v>1136</v>
+        <v>1279</v>
       </c>
       <c r="C46">
         <v>26</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>23</v>
       </c>
       <c r="B47" t="s">
-        <v>1137</v>
+        <v>1280</v>
       </c>
       <c r="C47">
         <v>26</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
         <v>49</v>
       </c>
       <c r="B48" t="s">
-        <v>1138</v>
+        <v>1281</v>
       </c>
       <c r="C48">
         <v>26</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>257</v>
       </c>
       <c r="B49" t="s">
-        <v>1139</v>
+        <v>1282</v>
       </c>
       <c r="C49">
         <v>26</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50" t="s">
-        <v>1140</v>
+        <v>1283</v>
       </c>
       <c r="C50">
         <v>26</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>299</v>
       </c>
       <c r="B51" t="s">
-        <v>1141</v>
+        <v>1284</v>
       </c>
       <c r="C51">
         <v>26</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
-        <v>1142</v>
+        <v>1285</v>
       </c>
       <c r="B52" t="s">
-        <v>1143</v>
+        <v>1286</v>
       </c>
       <c r="C52">
         <v>26</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
         <v>155</v>
       </c>
       <c r="B53" t="s">
-        <v>1144</v>
+        <v>1287</v>
       </c>
       <c r="C53">
         <v>26</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>1145</v>
+        <v>1288</v>
       </c>
       <c r="B54" t="s">
-        <v>1146</v>
+        <v>1289</v>
       </c>
       <c r="C54">
         <v>26</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
-        <v>1147</v>
+        <v>1044</v>
       </c>
       <c r="B55" t="s">
-        <v>1148</v>
+        <v>1290</v>
       </c>
       <c r="C55">
         <v>26</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>1149</v>
+        <v>1291</v>
       </c>
       <c r="B56" t="s">
-        <v>1150</v>
+        <v>1292</v>
       </c>
       <c r="C56">
         <v>26</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
-        <v>1151</v>
+        <v>1293</v>
       </c>
       <c r="C57">
         <v>26</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>1152</v>
+        <v>1294</v>
       </c>
       <c r="B58" t="s">
-        <v>1153</v>
+        <v>1295</v>
       </c>
       <c r="C58">
         <v>26</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>1154</v>
+        <v>1296</v>
       </c>
       <c r="B59" t="s">
-        <v>1155</v>
+        <v>1297</v>
       </c>
       <c r="C59">
         <v>26</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>1156</v>
+        <v>1298</v>
       </c>
       <c r="B60" t="s">
-        <v>1157</v>
+        <v>1299</v>
       </c>
       <c r="C60">
         <v>26</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>1158</v>
+        <v>1300</v>
       </c>
       <c r="B61" t="s">
-        <v>1159</v>
+        <v>1301</v>
       </c>
       <c r="C61">
         <v>26</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>1160</v>
+        <v>1302</v>
       </c>
       <c r="B62" t="s">
-        <v>1161</v>
+        <v>1303</v>
       </c>
       <c r="C62">
         <v>26</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
         <v>216</v>
       </c>
       <c r="B63" t="s">
-        <v>1162</v>
+        <v>1304</v>
       </c>
       <c r="C63">
         <v>26</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>1163</v>
+        <v>1305</v>
       </c>
       <c r="B64" t="s">
-        <v>1164</v>
+        <v>1306</v>
       </c>
       <c r="C64">
         <v>26</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>1165</v>
+        <v>1307</v>
       </c>
       <c r="B65" t="s">
-        <v>1166</v>
+        <v>1308</v>
       </c>
       <c r="C65">
         <v>26</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>1167</v>
+        <v>1309</v>
       </c>
       <c r="B66" t="s">
-        <v>1168</v>
+        <v>1310</v>
       </c>
       <c r="C66">
         <v>26</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>1169</v>
+        <v>1065</v>
       </c>
       <c r="B67" t="s">
-        <v>1170</v>
+        <v>1311</v>
       </c>
       <c r="C67">
         <v>26</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
-        <v>1171</v>
+        <v>1312</v>
       </c>
       <c r="B68" t="s">
-        <v>1172</v>
+        <v>1313</v>
       </c>
       <c r="C68">
         <v>26</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
-        <v>1173</v>
+        <v>1314</v>
       </c>
       <c r="B69" t="s">
-        <v>1174</v>
+        <v>1315</v>
       </c>
       <c r="C69">
         <v>26</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
         <v>93</v>
       </c>
       <c r="B70" t="s">
-        <v>1175</v>
+        <v>1316</v>
       </c>
       <c r="C70">
         <v>26</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
-        <v>1176</v>
+        <v>1028</v>
       </c>
       <c r="B71" t="s">
-        <v>1177</v>
+        <v>1317</v>
       </c>
       <c r="C71">
         <v>26</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
-        <v>1178</v>
+        <v>1318</v>
       </c>
       <c r="B72" t="s">
-        <v>1179</v>
+        <v>1319</v>
       </c>
       <c r="C72">
         <v>26</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>1180</v>
+        <v>1320</v>
       </c>
       <c r="B73" t="s">
-        <v>1181</v>
+        <v>1321</v>
       </c>
       <c r="C73">
         <v>26</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>1182</v>
+        <v>1322</v>
       </c>
       <c r="B74" t="s">
-        <v>1183</v>
+        <v>1323</v>
       </c>
       <c r="C74">
         <v>26</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>1184</v>
+        <v>1324</v>
       </c>
       <c r="B75" t="s">
-        <v>1185</v>
+        <v>1325</v>
       </c>
       <c r="C75">
         <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>1186</v>
+        <v>1326</v>
       </c>
       <c r="B76" t="s">
-        <v>1187</v>
+        <v>1327</v>
       </c>
       <c r="C76">
         <v>26</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
-        <v>1188</v>
+        <v>1328</v>
       </c>
       <c r="B77" t="s">
-        <v>1189</v>
+        <v>1329</v>
       </c>
       <c r="C77">
         <v>26</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>1190</v>
+        <v>1330</v>
       </c>
       <c r="B78" t="s">
-        <v>1190</v>
+        <v>1330</v>
       </c>
       <c r="C78">
         <v>27</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>1191</v>
+        <v>1331</v>
       </c>
       <c r="B79" t="s">
-        <v>1191</v>
+        <v>1331</v>
       </c>
       <c r="C79">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:C1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C146"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
-        <v>1049</v>
+        <v>1195</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1021</v>
+        <v>1167</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1068</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2" t="s">
-        <v>1192</v>
+        <v>1332</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
-        <v>1193</v>
+        <v>1333</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>63</v>
       </c>
       <c r="B4" t="s">
-        <v>1194</v>
+        <v>1334</v>
       </c>
       <c r="C4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>81</v>
       </c>
       <c r="B5" t="s">
-        <v>1195</v>
+        <v>1335</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>95</v>
       </c>
       <c r="B6" t="s">
-        <v>1196</v>
+        <v>1336</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>112</v>
       </c>
       <c r="B7" t="s">
-        <v>1197</v>
+        <v>1337</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>118</v>
       </c>
       <c r="B8" t="s">
-        <v>1198</v>
+        <v>1338</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
-        <v>1199</v>
+        <v>1339</v>
       </c>
       <c r="B9" t="s">
-        <v>1200</v>
+        <v>1340</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
-        <v>1201</v>
+        <v>1341</v>
       </c>
       <c r="B10" t="s">
-        <v>1202</v>
+        <v>1342</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>126</v>
       </c>
       <c r="B11" t="s">
-        <v>1203</v>
+        <v>1343</v>
       </c>
       <c r="C11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
-        <v>1204</v>
+        <v>1036</v>
       </c>
       <c r="B12" t="s">
-        <v>1205</v>
+        <v>1344</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>633</v>
       </c>
       <c r="B13" t="s">
-        <v>1206</v>
+        <v>1345</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
-        <v>1207</v>
+        <v>1346</v>
       </c>
       <c r="B14" t="s">
-        <v>1208</v>
+        <v>1347</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
-        <v>1209</v>
+        <v>1348</v>
       </c>
       <c r="B15" t="s">
-        <v>1210</v>
+        <v>1349</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>637</v>
       </c>
       <c r="B16" t="s">
-        <v>1211</v>
+        <v>1350</v>
       </c>
       <c r="C16">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>134</v>
       </c>
       <c r="B17" t="s">
-        <v>1212</v>
+        <v>1351</v>
       </c>
       <c r="C17">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>138</v>
       </c>
       <c r="B18" t="s">
-        <v>1213</v>
+        <v>1352</v>
       </c>
       <c r="C18">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
-        <v>1214</v>
+        <v>1353</v>
       </c>
       <c r="B19" t="s">
-        <v>1215</v>
+        <v>1354</v>
       </c>
       <c r="C19">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
-        <v>1216</v>
+        <v>1355</v>
       </c>
       <c r="B20" t="s">
-        <v>1217</v>
+        <v>1356</v>
       </c>
       <c r="C20">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>1218</v>
+        <v>1357</v>
       </c>
       <c r="B21" t="s">
-        <v>1219</v>
+        <v>1358</v>
       </c>
       <c r="C21">
         <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>165</v>
       </c>
       <c r="B22" t="s">
-        <v>1220</v>
+        <v>1359</v>
       </c>
       <c r="C22">
         <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>168</v>
       </c>
       <c r="B23" t="s">
-        <v>1221</v>
+        <v>1360</v>
       </c>
       <c r="C23">
         <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>675</v>
       </c>
       <c r="B24" t="s">
-        <v>1222</v>
+        <v>1361</v>
       </c>
       <c r="C24">
         <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>679</v>
       </c>
       <c r="B25" t="s">
-        <v>1223</v>
+        <v>1362</v>
       </c>
       <c r="C25">
         <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>176</v>
       </c>
       <c r="B26" t="s">
-        <v>1224</v>
+        <v>1363</v>
       </c>
       <c r="C26">
         <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>683</v>
       </c>
       <c r="B27" t="s">
-        <v>1225</v>
+        <v>1364</v>
       </c>
       <c r="C27">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>184</v>
       </c>
       <c r="B28" t="s">
-        <v>1226</v>
+        <v>1365</v>
       </c>
       <c r="C28">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>190</v>
       </c>
       <c r="B29" t="s">
-        <v>1227</v>
+        <v>1366</v>
       </c>
       <c r="C29">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>703</v>
       </c>
       <c r="B30" t="s">
-        <v>1228</v>
+        <v>1367</v>
       </c>
       <c r="C30">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>200</v>
       </c>
       <c r="B31" t="s">
-        <v>1229</v>
+        <v>1368</v>
       </c>
       <c r="C31">
         <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>212</v>
       </c>
       <c r="B32" t="s">
-        <v>1230</v>
+        <v>1369</v>
       </c>
       <c r="C32">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>218</v>
       </c>
       <c r="B33" t="s">
-        <v>1231</v>
+        <v>1370</v>
       </c>
       <c r="C33">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>223</v>
       </c>
       <c r="B34" t="s">
-        <v>1232</v>
+        <v>1371</v>
       </c>
       <c r="C34">
         <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>227</v>
       </c>
       <c r="B35" t="s">
-        <v>1233</v>
+        <v>1372</v>
       </c>
       <c r="C35">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>233</v>
       </c>
       <c r="B36" t="s">
-        <v>1234</v>
+        <v>1373</v>
       </c>
       <c r="C36">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>237</v>
       </c>
       <c r="B37" t="s">
-        <v>1235</v>
+        <v>1374</v>
       </c>
       <c r="C37">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>815</v>
       </c>
       <c r="B38" t="s">
-        <v>1236</v>
+        <v>1375</v>
       </c>
       <c r="C38">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>253</v>
       </c>
       <c r="B39" t="s">
-        <v>1237</v>
+        <v>1376</v>
       </c>
       <c r="C39">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
-        <v>1238</v>
+        <v>1126</v>
       </c>
       <c r="B40" t="s">
-        <v>1239</v>
+        <v>1377</v>
       </c>
       <c r="C40">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>259</v>
       </c>
       <c r="B41" t="s">
-        <v>1240</v>
+        <v>1378</v>
       </c>
       <c r="C41">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>277</v>
       </c>
       <c r="B42" t="s">
-        <v>1241</v>
+        <v>1379</v>
       </c>
       <c r="C42">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>281</v>
       </c>
       <c r="B43" t="s">
-        <v>1242</v>
+        <v>1380</v>
       </c>
       <c r="C43">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>285</v>
       </c>
       <c r="B44" t="s">
-        <v>1243</v>
+        <v>1381</v>
       </c>
       <c r="C44">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>295</v>
       </c>
       <c r="B45" t="s">
-        <v>1244</v>
+        <v>1382</v>
       </c>
       <c r="C45">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>878</v>
       </c>
       <c r="B46" t="s">
-        <v>1245</v>
+        <v>1383</v>
       </c>
       <c r="C46">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>882</v>
       </c>
       <c r="B47" t="s">
-        <v>1246</v>
+        <v>1384</v>
       </c>
       <c r="C47">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
-        <v>1247</v>
+        <v>1385</v>
       </c>
       <c r="B48" t="s">
-        <v>1248</v>
+        <v>1386</v>
       </c>
       <c r="C48">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>886</v>
       </c>
       <c r="B49" t="s">
-        <v>1249</v>
+        <v>1387</v>
       </c>
       <c r="C49">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
         <v>892</v>
       </c>
       <c r="B50" t="s">
-        <v>1250</v>
+        <v>1388</v>
       </c>
       <c r="C50">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>896</v>
       </c>
       <c r="B51" t="s">
-        <v>1251</v>
+        <v>1389</v>
       </c>
       <c r="C51">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>900</v>
       </c>
       <c r="B52" t="s">
-        <v>1252</v>
+        <v>1390</v>
       </c>
       <c r="C52">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
         <v>904</v>
       </c>
       <c r="B53" t="s">
-        <v>1253</v>
+        <v>1391</v>
       </c>
       <c r="C53">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>1254</v>
+        <v>1135</v>
       </c>
       <c r="B54" t="s">
-        <v>1255</v>
+        <v>1392</v>
       </c>
       <c r="C54">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
         <v>908</v>
       </c>
       <c r="B55" t="s">
-        <v>1256</v>
+        <v>1393</v>
       </c>
       <c r="C55">
         <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
         <v>385</v>
       </c>
       <c r="B56" t="s">
-        <v>1257</v>
+        <v>1394</v>
       </c>
       <c r="C56">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
         <v>301</v>
       </c>
       <c r="B57" t="s">
-        <v>1258</v>
+        <v>1395</v>
       </c>
       <c r="C57">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>1259</v>
+        <v>1396</v>
       </c>
       <c r="B58" t="s">
-        <v>1260</v>
+        <v>1397</v>
       </c>
       <c r="C58">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
         <v>912</v>
       </c>
       <c r="B59" t="s">
-        <v>1261</v>
+        <v>1398</v>
       </c>
       <c r="C59">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>1262</v>
+        <v>1139</v>
       </c>
       <c r="B60" t="s">
-        <v>1263</v>
+        <v>1399</v>
       </c>
       <c r="C60">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>1264</v>
+        <v>1400</v>
       </c>
       <c r="B61" t="s">
-        <v>1265</v>
+        <v>1401</v>
       </c>
       <c r="C61">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>1266</v>
+        <v>1143</v>
       </c>
       <c r="B62" t="s">
-        <v>1267</v>
+        <v>1402</v>
       </c>
       <c r="C62">
         <v>7</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
         <v>307</v>
       </c>
       <c r="B63" t="s">
-        <v>1268</v>
+        <v>1403</v>
       </c>
       <c r="C63">
         <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
         <v>315</v>
       </c>
       <c r="B64" t="s">
-        <v>1269</v>
+        <v>1404</v>
       </c>
       <c r="C64">
         <v>8</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
         <v>327</v>
       </c>
       <c r="B65" t="s">
-        <v>1270</v>
+        <v>1405</v>
       </c>
       <c r="C65">
         <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
         <v>345</v>
       </c>
       <c r="B66" t="s">
-        <v>1271</v>
+        <v>1406</v>
       </c>
       <c r="C66">
         <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
         <v>357</v>
       </c>
       <c r="B67" t="s">
-        <v>1272</v>
+        <v>1407</v>
       </c>
       <c r="C67">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
         <v>363</v>
       </c>
       <c r="B68" t="s">
-        <v>1273</v>
+        <v>1408</v>
       </c>
       <c r="C68">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
         <v>449</v>
       </c>
       <c r="B69" t="s">
-        <v>1274</v>
+        <v>1409</v>
       </c>
       <c r="C69">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
         <v>453</v>
       </c>
       <c r="B70" t="s">
-        <v>1275</v>
+        <v>1410</v>
       </c>
       <c r="C70">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
-        <v>1276</v>
+        <v>1411</v>
       </c>
       <c r="B71" t="s">
-        <v>1277</v>
+        <v>1412</v>
       </c>
       <c r="C71">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
-        <v>1278</v>
+        <v>1413</v>
       </c>
       <c r="B72" t="s">
-        <v>1279</v>
+        <v>1414</v>
       </c>
       <c r="C72">
         <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>1280</v>
+        <v>1415</v>
       </c>
       <c r="B73" t="s">
-        <v>1281</v>
+        <v>1416</v>
       </c>
       <c r="C73">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>1282</v>
+        <v>1417</v>
       </c>
       <c r="B74" t="s">
-        <v>1283</v>
+        <v>1418</v>
       </c>
       <c r="C74">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>1284</v>
+        <v>1419</v>
       </c>
       <c r="B75" t="s">
-        <v>1285</v>
+        <v>1420</v>
       </c>
       <c r="C75">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>1286</v>
+        <v>1421</v>
       </c>
       <c r="B76" t="s">
-        <v>1287</v>
+        <v>1422</v>
       </c>
       <c r="C76">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
-        <v>1288</v>
+        <v>1423</v>
       </c>
       <c r="B77" t="s">
-        <v>1289</v>
+        <v>1424</v>
       </c>
       <c r="C77">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>1290</v>
+        <v>1425</v>
       </c>
       <c r="B78" t="s">
-        <v>1291</v>
+        <v>1426</v>
       </c>
       <c r="C78">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>1292</v>
+        <v>1427</v>
       </c>
       <c r="B79" t="s">
-        <v>1293</v>
+        <v>1428</v>
       </c>
       <c r="C79">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>1294</v>
+        <v>1429</v>
       </c>
       <c r="B80" t="s">
-        <v>1295</v>
+        <v>1430</v>
       </c>
       <c r="C80">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>1296</v>
+        <v>1431</v>
       </c>
       <c r="B81" t="s">
-        <v>1297</v>
+        <v>1432</v>
       </c>
       <c r="C81">
         <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>1298</v>
+        <v>1433</v>
       </c>
       <c r="B82" t="s">
-        <v>1299</v>
+        <v>1434</v>
       </c>
       <c r="C82">
         <v>13</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>1300</v>
+        <v>1435</v>
       </c>
       <c r="B83" t="s">
-        <v>1301</v>
+        <v>1436</v>
       </c>
       <c r="C83">
         <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
-        <v>1302</v>
+        <v>1437</v>
       </c>
       <c r="B84" t="s">
-        <v>1303</v>
+        <v>1438</v>
       </c>
       <c r="C84">
         <v>13</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
-        <v>1304</v>
+        <v>1439</v>
       </c>
       <c r="B85" t="s">
-        <v>1305</v>
+        <v>1440</v>
       </c>
       <c r="C85">
         <v>13</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
-        <v>1306</v>
+        <v>1441</v>
       </c>
       <c r="B86" t="s">
-        <v>1307</v>
+        <v>1442</v>
       </c>
       <c r="C86">
         <v>13</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
-        <v>1308</v>
+        <v>1443</v>
       </c>
       <c r="B87" t="s">
-        <v>1309</v>
+        <v>1444</v>
       </c>
       <c r="C87">
         <v>13</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
-        <v>1310</v>
+        <v>1445</v>
       </c>
       <c r="B88" t="s">
-        <v>1311</v>
+        <v>1446</v>
       </c>
       <c r="C88">
         <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
-        <v>1312</v>
+        <v>1447</v>
       </c>
       <c r="B89" t="s">
-        <v>1313</v>
+        <v>1448</v>
       </c>
       <c r="C89">
         <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
-        <v>1314</v>
+        <v>1449</v>
       </c>
       <c r="B90" t="s">
-        <v>1315</v>
+        <v>1450</v>
       </c>
       <c r="C90">
         <v>13</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
-        <v>1316</v>
+        <v>1451</v>
       </c>
       <c r="B91" t="s">
-        <v>1317</v>
+        <v>1452</v>
       </c>
       <c r="C91">
         <v>13</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
-        <v>1318</v>
+        <v>1453</v>
       </c>
       <c r="B92" t="s">
-        <v>1319</v>
+        <v>1454</v>
       </c>
       <c r="C92">
         <v>13</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
-        <v>1320</v>
+        <v>1455</v>
       </c>
       <c r="B93" t="s">
-        <v>1321</v>
+        <v>1456</v>
       </c>
       <c r="C93">
         <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
-        <v>1322</v>
+        <v>1457</v>
       </c>
       <c r="B94" t="s">
-        <v>1323</v>
+        <v>1458</v>
       </c>
       <c r="C94">
         <v>14</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
-        <v>1324</v>
+        <v>1459</v>
       </c>
       <c r="B95" t="s">
-        <v>1325</v>
+        <v>1460</v>
       </c>
       <c r="C95">
         <v>14</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
-        <v>1326</v>
+        <v>1461</v>
       </c>
       <c r="B96" t="s">
-        <v>1327</v>
+        <v>1462</v>
       </c>
       <c r="C96">
         <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>1328</v>
+        <v>1463</v>
       </c>
       <c r="B97" t="s">
-        <v>1329</v>
+        <v>1464</v>
       </c>
       <c r="C97">
         <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>1330</v>
+        <v>1465</v>
       </c>
       <c r="B98" t="s">
-        <v>1331</v>
+        <v>1466</v>
       </c>
       <c r="C98">
         <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>1332</v>
+        <v>1467</v>
       </c>
       <c r="B99" t="s">
-        <v>1333</v>
+        <v>1468</v>
       </c>
       <c r="C99">
         <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
-        <v>1334</v>
+        <v>1469</v>
       </c>
       <c r="B100" t="s">
-        <v>1335</v>
+        <v>1470</v>
       </c>
       <c r="C100">
         <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
-        <v>1336</v>
+        <v>1471</v>
       </c>
       <c r="B101" t="s">
-        <v>1337</v>
+        <v>1472</v>
       </c>
       <c r="C101">
         <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
-        <v>1338</v>
+        <v>1473</v>
       </c>
       <c r="B102" t="s">
-        <v>1339</v>
+        <v>1474</v>
       </c>
       <c r="C102">
         <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
-        <v>1340</v>
+        <v>1475</v>
       </c>
       <c r="B103" t="s">
-        <v>1341</v>
+        <v>1476</v>
       </c>
       <c r="C103">
         <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
-        <v>1342</v>
+        <v>1477</v>
       </c>
       <c r="B104" t="s">
-        <v>1343</v>
+        <v>1478</v>
       </c>
       <c r="C104">
         <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
-        <v>1344</v>
+        <v>1479</v>
       </c>
       <c r="B105" t="s">
-        <v>1345</v>
+        <v>1480</v>
       </c>
       <c r="C105">
         <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
-        <v>1346</v>
+        <v>1481</v>
       </c>
       <c r="B106" t="s">
-        <v>1347</v>
+        <v>1482</v>
       </c>
       <c r="C106">
         <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
-        <v>1348</v>
+        <v>1483</v>
       </c>
       <c r="B107" t="s">
-        <v>1349</v>
+        <v>1484</v>
       </c>
       <c r="C107">
         <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
-        <v>1350</v>
+        <v>1485</v>
       </c>
       <c r="B108" t="s">
-        <v>1351</v>
+        <v>1486</v>
       </c>
       <c r="C108">
         <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
-        <v>1352</v>
+        <v>1487</v>
       </c>
       <c r="B109" t="s">
-        <v>1353</v>
+        <v>1488</v>
       </c>
       <c r="C109">
         <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
-        <v>1354</v>
+        <v>1489</v>
       </c>
       <c r="B110" t="s">
-        <v>1355</v>
+        <v>1490</v>
       </c>
       <c r="C110">
         <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
-        <v>1356</v>
+        <v>1491</v>
       </c>
       <c r="B111" t="s">
-        <v>1357</v>
+        <v>1492</v>
       </c>
       <c r="C111">
         <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
-        <v>1358</v>
+        <v>1493</v>
       </c>
       <c r="B112" t="s">
-        <v>1359</v>
+        <v>1494</v>
       </c>
       <c r="C112">
         <v>17</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
-        <v>1360</v>
+        <v>1495</v>
       </c>
       <c r="B113" t="s">
-        <v>1361</v>
+        <v>1496</v>
       </c>
       <c r="C113">
         <v>17</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
-        <v>1362</v>
+        <v>1497</v>
       </c>
       <c r="B114" t="s">
-        <v>1363</v>
+        <v>1498</v>
       </c>
       <c r="C114">
         <v>17</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
-        <v>1364</v>
+        <v>1499</v>
       </c>
       <c r="B115" t="s">
-        <v>1365</v>
+        <v>1500</v>
       </c>
       <c r="C115">
         <v>17</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
-        <v>1366</v>
+        <v>1501</v>
       </c>
       <c r="B116" t="s">
-        <v>1367</v>
+        <v>1502</v>
       </c>
       <c r="C116">
         <v>17</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
-        <v>1368</v>
+        <v>1503</v>
       </c>
       <c r="B117" t="s">
-        <v>1369</v>
+        <v>1504</v>
       </c>
       <c r="C117">
         <v>17</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
-        <v>1370</v>
+        <v>1505</v>
       </c>
       <c r="B118" t="s">
-        <v>1371</v>
+        <v>1506</v>
       </c>
       <c r="C118">
         <v>19</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
-        <v>1372</v>
+        <v>1507</v>
       </c>
       <c r="B119" t="s">
-        <v>1373</v>
+        <v>1508</v>
       </c>
       <c r="C119">
         <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
-        <v>1374</v>
+        <v>1509</v>
       </c>
       <c r="B120" t="s">
-        <v>1375</v>
+        <v>1510</v>
       </c>
       <c r="C120">
         <v>19</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
-        <v>1376</v>
+        <v>1511</v>
       </c>
       <c r="B121" t="s">
-        <v>1377</v>
+        <v>1512</v>
       </c>
       <c r="C121">
         <v>20</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
-        <v>1378</v>
+        <v>1513</v>
       </c>
       <c r="B122" t="s">
-        <v>1379</v>
+        <v>1514</v>
       </c>
       <c r="C122">
         <v>21</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
-        <v>1380</v>
+        <v>1515</v>
       </c>
       <c r="B123" t="s">
-        <v>1381</v>
+        <v>1516</v>
       </c>
       <c r="C123">
         <v>21</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
-        <v>1382</v>
+        <v>1517</v>
       </c>
       <c r="B124" t="s">
-        <v>1383</v>
+        <v>1518</v>
       </c>
       <c r="C124">
         <v>21</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
-        <v>1384</v>
+        <v>1519</v>
       </c>
       <c r="B125" t="s">
-        <v>1385</v>
+        <v>1520</v>
       </c>
       <c r="C125">
         <v>21</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
-        <v>1386</v>
+        <v>1521</v>
       </c>
       <c r="B126" t="s">
-        <v>1387</v>
+        <v>1522</v>
       </c>
       <c r="C126">
         <v>21</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
-        <v>1388</v>
+        <v>1523</v>
       </c>
       <c r="B127" t="s">
-        <v>1389</v>
+        <v>1524</v>
       </c>
       <c r="C127">
         <v>21</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" t="s">
-        <v>1390</v>
+        <v>1525</v>
       </c>
       <c r="B128" t="s">
-        <v>1391</v>
+        <v>1526</v>
       </c>
       <c r="C128">
         <v>21</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" t="s">
-        <v>1392</v>
+        <v>1527</v>
       </c>
       <c r="B129" t="s">
-        <v>1393</v>
+        <v>1528</v>
       </c>
       <c r="C129">
         <v>21</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" t="s">
-        <v>1394</v>
+        <v>1529</v>
       </c>
       <c r="B130" t="s">
-        <v>1395</v>
+        <v>1530</v>
       </c>
       <c r="C130">
         <v>21</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" t="s">
-        <v>1396</v>
+        <v>1531</v>
       </c>
       <c r="B131" t="s">
-        <v>1397</v>
+        <v>1532</v>
       </c>
       <c r="C131">
         <v>21</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" t="s">
-        <v>1398</v>
+        <v>1533</v>
       </c>
       <c r="B132" t="s">
-        <v>1399</v>
+        <v>1534</v>
       </c>
       <c r="C132">
         <v>21</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" t="s">
-        <v>1400</v>
+        <v>1535</v>
       </c>
       <c r="B133" t="s">
-        <v>1401</v>
+        <v>1536</v>
       </c>
       <c r="C133">
         <v>21</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" t="s">
-        <v>1402</v>
+        <v>1537</v>
       </c>
       <c r="B134" t="s">
-        <v>1403</v>
+        <v>1538</v>
       </c>
       <c r="C134">
         <v>21</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" t="s">
-        <v>1404</v>
+        <v>1539</v>
       </c>
       <c r="B135" t="s">
-        <v>1405</v>
+        <v>1540</v>
       </c>
       <c r="C135">
         <v>22</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" t="s">
-        <v>1406</v>
+        <v>1541</v>
       </c>
       <c r="B136" t="s">
-        <v>1407</v>
+        <v>1542</v>
       </c>
       <c r="C136">
         <v>22</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" t="s">
-        <v>1408</v>
+        <v>1543</v>
       </c>
       <c r="B137" t="s">
-        <v>1409</v>
+        <v>1544</v>
       </c>
       <c r="C137">
         <v>22</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
-        <v>1410</v>
+        <v>1545</v>
       </c>
       <c r="B138" t="s">
-        <v>1411</v>
+        <v>1546</v>
       </c>
       <c r="C138">
         <v>22</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
-        <v>1412</v>
+        <v>1547</v>
       </c>
       <c r="B139" t="s">
-        <v>1413</v>
+        <v>1548</v>
       </c>
       <c r="C139">
         <v>22</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
-        <v>1414</v>
+        <v>1549</v>
       </c>
       <c r="B140" t="s">
-        <v>1415</v>
+        <v>1550</v>
       </c>
       <c r="C140">
         <v>22</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
-        <v>1416</v>
+        <v>1551</v>
       </c>
       <c r="B141" t="s">
-        <v>1417</v>
+        <v>1552</v>
       </c>
       <c r="C141">
         <v>23</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
-        <v>1418</v>
+        <v>1553</v>
       </c>
       <c r="B142" t="s">
-        <v>1419</v>
+        <v>1554</v>
       </c>
       <c r="C142">
         <v>23</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
-        <v>1420</v>
+        <v>1555</v>
       </c>
       <c r="B143" t="s">
-        <v>1421</v>
+        <v>1556</v>
       </c>
       <c r="C143">
         <v>23</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
-        <v>1422</v>
+        <v>1557</v>
       </c>
       <c r="B144" t="s">
-        <v>1423</v>
+        <v>1558</v>
       </c>
       <c r="C144">
         <v>23</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" t="s">
-        <v>1424</v>
+        <v>1559</v>
       </c>
       <c r="B145" t="s">
-        <v>1425</v>
+        <v>1560</v>
       </c>
       <c r="C145">
         <v>23</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
-        <v>1426</v>
+        <v>1561</v>
       </c>
       <c r="B146" t="s">
-        <v>1427</v>
+        <v>1562</v>
       </c>
       <c r="C146">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:C1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>