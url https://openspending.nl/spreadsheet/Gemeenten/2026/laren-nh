--- v0 (2026-05-04)
+++ v1 (2026-05-25)
@@ -1,152 +1,1893 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
-<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="bin" ContentType="application/vnd.ms-excel.sheet.binary.macroEnabled.main"/>
-[...12 lines deleted...]
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <workbookPr codeName="ThisWorkbook"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr defaultThemeVersion="124226"/>
+  <bookViews>
+    <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
+  </bookViews>
   <sheets>
     <sheet name="Laren (NH.)" sheetId="1" r:id="rId1"/>
     <sheet name="categorygroup" sheetId="2" r:id="rId2"/>
     <sheet name="verslagsoort" sheetId="3" r:id="rId3"/>
     <sheet name="categorie" sheetId="4" r:id="rId4"/>
     <sheet name="post" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0">'Laren (NH.)'!A1:I230</definedName>
-[...3 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="4">'post'!A1:C146</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">categorie!$A$1:$C$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">categorygroup!$A$1:$D$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Laren (NH.)'!$A$1:$I$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">post!$A$1:$C$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">verslagsoort!$A$1:$B$1</definedName>
   </definedNames>
+  <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-</metadata>
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1909" uniqueCount="586">
+  <si>
+    <t>ID</t>
+  </si>
+  <si>
+    <t>Categorie Key</t>
+  </si>
+  <si>
+    <t>Categorie</t>
+  </si>
+  <si>
+    <t>Post Key</t>
+  </si>
+  <si>
+    <t>Post</t>
+  </si>
+  <si>
+    <t>Verslagsoort Key</t>
+  </si>
+  <si>
+    <t>Verslagsoort</t>
+  </si>
+  <si>
+    <t>Baten</t>
+  </si>
+  <si>
+    <t>Lasten</t>
+  </si>
+  <si>
+    <t>B2.2.1</t>
+  </si>
+  <si>
+    <t>Belastingen op producenten</t>
+  </si>
+  <si>
+    <t>7.2</t>
+  </si>
+  <si>
+    <t>Riolering</t>
+  </si>
+  <si>
+    <t>2026X000</t>
+  </si>
+  <si>
+    <t>Begroting</t>
+  </si>
+  <si>
+    <t>L3.8</t>
+  </si>
+  <si>
+    <t>Overige goederen en diensten</t>
+  </si>
+  <si>
+    <t>7.3</t>
+  </si>
+  <si>
+    <t>Afval</t>
+  </si>
+  <si>
+    <t>L4.3.3</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten - gemeensc..</t>
+  </si>
+  <si>
+    <t>B3.7</t>
+  </si>
+  <si>
+    <t>Leges en andere rechten</t>
+  </si>
+  <si>
+    <t>7.4</t>
+  </si>
+  <si>
+    <t>Milieubeheer</t>
+  </si>
+  <si>
+    <t>B4.3.1</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten - Rijk</t>
+  </si>
+  <si>
+    <t>0.62</t>
+  </si>
+  <si>
+    <t>OZB niet-woningen</t>
+  </si>
+  <si>
+    <t>7.5</t>
+  </si>
+  <si>
+    <t>Begraafplaatsen en crematoria</t>
+  </si>
+  <si>
+    <t>L7.2</t>
+  </si>
+  <si>
+    <t>Mutatie voorzieningen</t>
+  </si>
+  <si>
+    <t>L7.3</t>
+  </si>
+  <si>
+    <t>Afschrijvingen</t>
+  </si>
+  <si>
+    <t>L7.4</t>
+  </si>
+  <si>
+    <t>Toegerekende reële en bespaarde r..</t>
+  </si>
+  <si>
+    <t>B4.4.9</t>
+  </si>
+  <si>
+    <t>Kapitaaloverdrachten - onverdeeld</t>
+  </si>
+  <si>
+    <t>B7.1</t>
+  </si>
+  <si>
+    <t>Mutatie reserves</t>
+  </si>
+  <si>
+    <t>8.1</t>
+  </si>
+  <si>
+    <t>Ruimte en leefomgeving</t>
+  </si>
+  <si>
+    <t>L3.2</t>
+  </si>
+  <si>
+    <t>Duurzame goederen</t>
+  </si>
+  <si>
+    <t>8.2</t>
+  </si>
+  <si>
+    <t>Grondexploitatie (niet-bedrijvente..</t>
+  </si>
+  <si>
+    <t>B7.4</t>
+  </si>
+  <si>
+    <t>8.3</t>
+  </si>
+  <si>
+    <t>Wonen en bouwen</t>
+  </si>
+  <si>
+    <t>0.64</t>
+  </si>
+  <si>
+    <t>Belastingen overig</t>
+  </si>
+  <si>
+    <t>B2.2.2</t>
+  </si>
+  <si>
+    <t>Belastingen op huishoudens</t>
+  </si>
+  <si>
+    <t>B3.3</t>
+  </si>
+  <si>
+    <t>Pachten</t>
+  </si>
+  <si>
+    <t>0.1</t>
+  </si>
+  <si>
+    <t>Bestuur</t>
+  </si>
+  <si>
+    <t>0.7</t>
+  </si>
+  <si>
+    <t>Algemene uitkeringen en overige ui..</t>
+  </si>
+  <si>
+    <t>L1.1</t>
+  </si>
+  <si>
+    <t>Salarissen en sociale lasten</t>
+  </si>
+  <si>
+    <t>0.2</t>
+  </si>
+  <si>
+    <t>Burgerzaken</t>
+  </si>
+  <si>
+    <t>0.8</t>
+  </si>
+  <si>
+    <t>Overige baten en lasten</t>
+  </si>
+  <si>
+    <t>B3.8</t>
+  </si>
+  <si>
+    <t>L2.1</t>
+  </si>
+  <si>
+    <t>Belastingen</t>
+  </si>
+  <si>
+    <t>0.9</t>
+  </si>
+  <si>
+    <t>Vennootschapsbelasting</t>
+  </si>
+  <si>
+    <t>L4.3.1</t>
+  </si>
+  <si>
+    <t>B6.1</t>
+  </si>
+  <si>
+    <t>Financiële transacties</t>
+  </si>
+  <si>
+    <t>0.10</t>
+  </si>
+  <si>
+    <t>Mutaties reserves</t>
+  </si>
+  <si>
+    <t>0.11</t>
+  </si>
+  <si>
+    <t>Resultaat van de rekening van bat..</t>
+  </si>
+  <si>
+    <t>1.1</t>
+  </si>
+  <si>
+    <t>Crisisbeheersing en brandweer</t>
+  </si>
+  <si>
+    <t>L4.3.8</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten - overige ..</t>
+  </si>
+  <si>
+    <t>B3.6</t>
+  </si>
+  <si>
+    <t>Huren</t>
+  </si>
+  <si>
+    <t>L3.5.1</t>
+  </si>
+  <si>
+    <t>Ingeleend personeel</t>
+  </si>
+  <si>
+    <t>1.2</t>
+  </si>
+  <si>
+    <t>Openbare orde en veiligheid</t>
+  </si>
+  <si>
+    <t>L4.2</t>
+  </si>
+  <si>
+    <t>Subsidies</t>
+  </si>
+  <si>
+    <t>L4.3.2</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten - gemeenten</t>
+  </si>
+  <si>
+    <t>2.1</t>
+  </si>
+  <si>
+    <t>Verkeer en vervoer</t>
+  </si>
+  <si>
+    <t>B4.3.2</t>
+  </si>
+  <si>
+    <t>2.2</t>
+  </si>
+  <si>
+    <t>Parkeren</t>
+  </si>
+  <si>
+    <t>L4.3.6</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten - ov overh..</t>
+  </si>
+  <si>
+    <t>0.3</t>
+  </si>
+  <si>
+    <t>Beheer overige gebouwen en gronden</t>
+  </si>
+  <si>
+    <t>3.1</t>
+  </si>
+  <si>
+    <t>Economische ontwikkeling</t>
+  </si>
+  <si>
+    <t>3.3</t>
+  </si>
+  <si>
+    <t>Bedrijvenloket en bedrijfsregelingen</t>
+  </si>
+  <si>
+    <t>3.4</t>
+  </si>
+  <si>
+    <t>Economische promotie</t>
+  </si>
+  <si>
+    <t>B3.1</t>
+  </si>
+  <si>
+    <t>Grond</t>
+  </si>
+  <si>
+    <t>4.1</t>
+  </si>
+  <si>
+    <t>Openbaar basisonderwijs</t>
+  </si>
+  <si>
+    <t>4.2</t>
+  </si>
+  <si>
+    <t>Onderwijshuisvesting</t>
+  </si>
+  <si>
+    <t>L3.4.1</t>
+  </si>
+  <si>
+    <t>Sociale uitkeringen in natura</t>
+  </si>
+  <si>
+    <t>4.3</t>
+  </si>
+  <si>
+    <t>Onderwijsbeleid en leerlingzaken</t>
+  </si>
+  <si>
+    <t>5.1</t>
+  </si>
+  <si>
+    <t>Sportbeleid en activering</t>
+  </si>
+  <si>
+    <t>5.2</t>
+  </si>
+  <si>
+    <t>Sportaccommodaties</t>
+  </si>
+  <si>
+    <t>5.3</t>
+  </si>
+  <si>
+    <t>Cultuurpresentatie, cultuurproduct..</t>
+  </si>
+  <si>
+    <t>0.4</t>
+  </si>
+  <si>
+    <t>Overhead</t>
+  </si>
+  <si>
+    <t>B4.3.3</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten - gemeens..</t>
+  </si>
+  <si>
+    <t>B4.3.6</t>
+  </si>
+  <si>
+    <t>5.4</t>
+  </si>
+  <si>
+    <t>Musea</t>
+  </si>
+  <si>
+    <t>5.5</t>
+  </si>
+  <si>
+    <t>Cultureel erfgoed</t>
+  </si>
+  <si>
+    <t>5.6</t>
+  </si>
+  <si>
+    <t>Media</t>
+  </si>
+  <si>
+    <t>5.7</t>
+  </si>
+  <si>
+    <t>Openbaar groen en (openlucht) recr..</t>
+  </si>
+  <si>
+    <t>L7.5</t>
+  </si>
+  <si>
+    <t>Overige verrekeningen</t>
+  </si>
+  <si>
+    <t>6.1</t>
+  </si>
+  <si>
+    <t>Samenkracht en burgerparticipatie</t>
+  </si>
+  <si>
+    <t>6.21</t>
+  </si>
+  <si>
+    <t>Toegang en eerstelijnsvoorz. WMO</t>
+  </si>
+  <si>
+    <t>6.22</t>
+  </si>
+  <si>
+    <t>Toegang en eerstelijnsvoorz. Jeugd</t>
+  </si>
+  <si>
+    <t>6.23</t>
+  </si>
+  <si>
+    <t>Toegang en eerstelijnsvoorz. Inte..</t>
+  </si>
+  <si>
+    <t>6.3</t>
+  </si>
+  <si>
+    <t>Inkomensregelingen</t>
+  </si>
+  <si>
+    <t>L4.1.1</t>
+  </si>
+  <si>
+    <t>Sociale uitkeringen in geld</t>
+  </si>
+  <si>
+    <t>L4.6.8</t>
+  </si>
+  <si>
+    <t>Ov kapitaaloverdrachten - overi..</t>
+  </si>
+  <si>
+    <t>B4.1.2</t>
+  </si>
+  <si>
+    <t>Verhaal sociale uitkeringen in ..</t>
+  </si>
+  <si>
+    <t>6.4</t>
+  </si>
+  <si>
+    <t>WSW en beschut werk</t>
+  </si>
+  <si>
+    <t>0.5</t>
+  </si>
+  <si>
+    <t>Treasury</t>
+  </si>
+  <si>
+    <t>6.5</t>
+  </si>
+  <si>
+    <t>Arbeidsparticipatie</t>
+  </si>
+  <si>
+    <t>6.60</t>
+  </si>
+  <si>
+    <t>Hulpmiddelen en diensten (WMO)</t>
+  </si>
+  <si>
+    <t>6.711</t>
+  </si>
+  <si>
+    <t>Huishoudelijke hulp (WMO)</t>
+  </si>
+  <si>
+    <t>B3.4.2</t>
+  </si>
+  <si>
+    <t>Eigen bijdragen en verhaal soci..</t>
+  </si>
+  <si>
+    <t>L5.1</t>
+  </si>
+  <si>
+    <t>Rente</t>
+  </si>
+  <si>
+    <t>6.712</t>
+  </si>
+  <si>
+    <t>Begeleiding (WMO)</t>
+  </si>
+  <si>
+    <t>6.713</t>
+  </si>
+  <si>
+    <t>Dagbesteding (WMO)</t>
+  </si>
+  <si>
+    <t>6.714</t>
+  </si>
+  <si>
+    <t>Ov.  maatwerkarrangementen (WMO)</t>
+  </si>
+  <si>
+    <t>6.752</t>
+  </si>
+  <si>
+    <t>Jeugdhulp ambulant regionaal</t>
+  </si>
+  <si>
+    <t>B5.1</t>
+  </si>
+  <si>
+    <t>6.761</t>
+  </si>
+  <si>
+    <t>Jeugdhulp met verblijf lokaal</t>
+  </si>
+  <si>
+    <t>0.61</t>
+  </si>
+  <si>
+    <t>OZB woningen</t>
+  </si>
+  <si>
+    <t>6.762</t>
+  </si>
+  <si>
+    <t>Jeugdhulp met verblijf regionaal</t>
+  </si>
+  <si>
+    <t>6.791</t>
+  </si>
+  <si>
+    <t>PGB WMO</t>
+  </si>
+  <si>
+    <t>6.792</t>
+  </si>
+  <si>
+    <t>PGB Jeugd</t>
+  </si>
+  <si>
+    <t>6.821</t>
+  </si>
+  <si>
+    <t>Jeugdbescherming</t>
+  </si>
+  <si>
+    <t>6.822</t>
+  </si>
+  <si>
+    <t>Jeugdreclassering</t>
+  </si>
+  <si>
+    <t>6.91</t>
+  </si>
+  <si>
+    <t>Coördinatie en beleid WMO</t>
+  </si>
+  <si>
+    <t>6.92</t>
+  </si>
+  <si>
+    <t>Coördinatie en beleid Jeugd</t>
+  </si>
+  <si>
+    <t>7.1</t>
+  </si>
+  <si>
+    <t>Volksgezondheid</t>
+  </si>
+  <si>
+    <t>DimensionKey</t>
+  </si>
+  <si>
+    <t>Title</t>
+  </si>
+  <si>
+    <t>ParentID</t>
+  </si>
+  <si>
+    <t>TaakveldBalanspost</t>
+  </si>
+  <si>
+    <t>Taakveld</t>
+  </si>
+  <si>
+    <t>0 Bestuur en ondersteuning</t>
+  </si>
+  <si>
+    <t>1 Veiligheid</t>
+  </si>
+  <si>
+    <t>2 Verkeer, vervoer en waterstaat</t>
+  </si>
+  <si>
+    <t>3 Economie</t>
+  </si>
+  <si>
+    <t>4 Onderwijs</t>
+  </si>
+  <si>
+    <t>5 Sport, cultuur en recreatie</t>
+  </si>
+  <si>
+    <t>6 Sociaal domein</t>
+  </si>
+  <si>
+    <t>7 Volksgezondheid en milieu</t>
+  </si>
+  <si>
+    <t>8 Ruimte</t>
+  </si>
+  <si>
+    <t>Activa</t>
+  </si>
+  <si>
+    <t>Immateriële vaste activa</t>
+  </si>
+  <si>
+    <t>Materiële vaste activa</t>
+  </si>
+  <si>
+    <t>Financiële vaste activa</t>
+  </si>
+  <si>
+    <t>Voorraden</t>
+  </si>
+  <si>
+    <t>Uitzettingen</t>
+  </si>
+  <si>
+    <t>Liquide middelen</t>
+  </si>
+  <si>
+    <t>Overlopende activa</t>
+  </si>
+  <si>
+    <t>Passiva</t>
+  </si>
+  <si>
+    <t>Eigen vermogen</t>
+  </si>
+  <si>
+    <t>Voorzieningen</t>
+  </si>
+  <si>
+    <t>Vaste schuld</t>
+  </si>
+  <si>
+    <t>Vlottende schuld</t>
+  </si>
+  <si>
+    <t>Overlopende passiva</t>
+  </si>
+  <si>
+    <t>Standen</t>
+  </si>
+  <si>
+    <t>Key</t>
+  </si>
+  <si>
+    <t>2026X001</t>
+  </si>
+  <si>
+    <t>1e kwartaal</t>
+  </si>
+  <si>
+    <t>2026X002</t>
+  </si>
+  <si>
+    <t>2e kwartaal</t>
+  </si>
+  <si>
+    <t>2026X003</t>
+  </si>
+  <si>
+    <t>3e kwartaal</t>
+  </si>
+  <si>
+    <t>2026X004</t>
+  </si>
+  <si>
+    <t>4e kwartaal</t>
+  </si>
+  <si>
+    <t>2026X005</t>
+  </si>
+  <si>
+    <t>Jaarrekening</t>
+  </si>
+  <si>
+    <t>CategoryGroupID</t>
+  </si>
+  <si>
+    <t>L1.1 Salarissen en sociale lasten</t>
+  </si>
+  <si>
+    <t>L2.1 Belastingen</t>
+  </si>
+  <si>
+    <t>L3.1</t>
+  </si>
+  <si>
+    <t>L3.1 Grond</t>
+  </si>
+  <si>
+    <t>L3.2 Duurzame goederen</t>
+  </si>
+  <si>
+    <t>L3.3</t>
+  </si>
+  <si>
+    <t>L3.3 Pachten</t>
+  </si>
+  <si>
+    <t>L3.4.1 Sociale uitkeringen in natura</t>
+  </si>
+  <si>
+    <t>L3.5.1 Ingeleend personeel</t>
+  </si>
+  <si>
+    <t>L3.8 Overige goederen en diensten</t>
+  </si>
+  <si>
+    <t>L4.1.1 Sociale uitkeringen in geld</t>
+  </si>
+  <si>
+    <t>L4.2 Subsidies</t>
+  </si>
+  <si>
+    <t>L4.3.1 Inkomensoverdrachten - Rijk</t>
+  </si>
+  <si>
+    <t>L4.3.2 Inkomensoverdrachten - gemeenten</t>
+  </si>
+  <si>
+    <t>L4.3.3 Inkomensoverdrachten - gemeensc..</t>
+  </si>
+  <si>
+    <t>L4.3.4</t>
+  </si>
+  <si>
+    <t>L4.3.4 Inkomensoverdrachten - provincies</t>
+  </si>
+  <si>
+    <t>L4.3.5</t>
+  </si>
+  <si>
+    <t>L4.3.5 Inkomensoverdrachten - watersch..</t>
+  </si>
+  <si>
+    <t>L4.3.6 Inkomensoverdrachten - ov overh..</t>
+  </si>
+  <si>
+    <t>L4.3.7</t>
+  </si>
+  <si>
+    <t>L4.3.7 Inkomensoverdrachten - Europese..</t>
+  </si>
+  <si>
+    <t>L4.3.8 Inkomensoverdrachten - overige ..</t>
+  </si>
+  <si>
+    <t>L4.3.9</t>
+  </si>
+  <si>
+    <t>L4.3.9 Inkomensoverdrachten - onverdeeld</t>
+  </si>
+  <si>
+    <t>L4.4.9</t>
+  </si>
+  <si>
+    <t>L4.4.9 Kapitaaloverdrachten - onverdeeld</t>
+  </si>
+  <si>
+    <t>L4.5.1</t>
+  </si>
+  <si>
+    <t>L4.5.1 Investeringsbijdragen - Rijk</t>
+  </si>
+  <si>
+    <t>L4.5.2</t>
+  </si>
+  <si>
+    <t>L4.5.2 Investeringsbijdragen - gemeenten</t>
+  </si>
+  <si>
+    <t>L4.5.3</t>
+  </si>
+  <si>
+    <t>L4.5.3 Investeringsbijdragen - gemeens..</t>
+  </si>
+  <si>
+    <t>L4.5.4</t>
+  </si>
+  <si>
+    <t>L4.5.4 Investeringsbijdragen - provinc..</t>
+  </si>
+  <si>
+    <t>L4.5.5</t>
+  </si>
+  <si>
+    <t>L4.5.5 Investeringsbijdragen - watersc..</t>
+  </si>
+  <si>
+    <t>L4.5.6</t>
+  </si>
+  <si>
+    <t>L4.5.6 Investeringsbijdragen - ov over..</t>
+  </si>
+  <si>
+    <t>L4.5.7</t>
+  </si>
+  <si>
+    <t>L4.5.7 Investeringsbijdragen - Europese</t>
+  </si>
+  <si>
+    <t>L4.5.8</t>
+  </si>
+  <si>
+    <t>L4.5.8 Investeringsbijdragen - ov inst..</t>
+  </si>
+  <si>
+    <t>L4.6.6</t>
+  </si>
+  <si>
+    <t>L4.6.6 Ov kapitaaloverdrachten - overh..</t>
+  </si>
+  <si>
+    <t>L4.6.8 Ov kapitaaloverdrachten - overi..</t>
+  </si>
+  <si>
+    <t>L5.1 Rente</t>
+  </si>
+  <si>
+    <t>L6.1</t>
+  </si>
+  <si>
+    <t>L6.1 Financiële transacties</t>
+  </si>
+  <si>
+    <t>L7.1</t>
+  </si>
+  <si>
+    <t>L7.1 Mutatie reserves</t>
+  </si>
+  <si>
+    <t>L7.2 Mutatie voorzieningen</t>
+  </si>
+  <si>
+    <t>L7.3 Afschrijvingen</t>
+  </si>
+  <si>
+    <t>L7.4 Toegerekende reële en bespaarde r..</t>
+  </si>
+  <si>
+    <t>L7.5 Overige verrekeningen</t>
+  </si>
+  <si>
+    <t>B2.2.1 Belastingen op producenten</t>
+  </si>
+  <si>
+    <t>B2.2.2 Belastingen op huishoudens</t>
+  </si>
+  <si>
+    <t>B3.1 Grond</t>
+  </si>
+  <si>
+    <t>B3.2</t>
+  </si>
+  <si>
+    <t>B3.2 Duurzame goederen</t>
+  </si>
+  <si>
+    <t>B3.3 Pachten</t>
+  </si>
+  <si>
+    <t>B3.4.2 Eigen bijdragen en verhaal soci..</t>
+  </si>
+  <si>
+    <t>B3.5.2</t>
+  </si>
+  <si>
+    <t>B3.5.2 Uitgeleend personeel</t>
+  </si>
+  <si>
+    <t>B3.6 Huren</t>
+  </si>
+  <si>
+    <t>B3.7 Leges en andere rechten</t>
+  </si>
+  <si>
+    <t>B3.8 Overige goederen en diensten</t>
+  </si>
+  <si>
+    <t>B4.1.2 Verhaal sociale uitkeringen in ..</t>
+  </si>
+  <si>
+    <t>B4.3.1 Inkomensoverdrachten - Rijk</t>
+  </si>
+  <si>
+    <t>B4.3.2 Inkomensoverdrachten - gemeenten</t>
+  </si>
+  <si>
+    <t>B4.3.3 Inkomensoverdrachten - gemeens..</t>
+  </si>
+  <si>
+    <t>B4.3.4</t>
+  </si>
+  <si>
+    <t>B4.3.4 Inkomensoverdrachten - provincies</t>
+  </si>
+  <si>
+    <t>B4.3.5</t>
+  </si>
+  <si>
+    <t>B4.3.5 Inkomensoverdrachten - watersch..</t>
+  </si>
+  <si>
+    <t>B4.3.6 Inkomensoverdrachten - ov overh..</t>
+  </si>
+  <si>
+    <t>B4.3.7</t>
+  </si>
+  <si>
+    <t>B4.3.7 Inkomensoverdrachten - Europese..</t>
+  </si>
+  <si>
+    <t>B4.3.8</t>
+  </si>
+  <si>
+    <t>B4.3.8 Inkomensoverdrachten - overige ..</t>
+  </si>
+  <si>
+    <t>B4.3.9</t>
+  </si>
+  <si>
+    <t>B4.3.9 Inkomensoverdrachten - onverdeeld</t>
+  </si>
+  <si>
+    <t>B4.4.9 Kapitaaloverdrachten - onverdeeld</t>
+  </si>
+  <si>
+    <t>B4.5.1</t>
+  </si>
+  <si>
+    <t>B4.5.1  Investeringsbijdragen - Rijk</t>
+  </si>
+  <si>
+    <t>B4.5.2</t>
+  </si>
+  <si>
+    <t>B4.5.2 Investeringsbijdragen - gemeenten</t>
+  </si>
+  <si>
+    <t>B4.5.3</t>
+  </si>
+  <si>
+    <t>B4.5.3 Investeringsbijdragen - gemeens..</t>
+  </si>
+  <si>
+    <t>B4.5.4</t>
+  </si>
+  <si>
+    <t>B4.5.4 Investeringsbijdragen - provinc..</t>
+  </si>
+  <si>
+    <t>B4.5.5</t>
+  </si>
+  <si>
+    <t>B4.5.5 Investeringsbijdragen - watersc..</t>
+  </si>
+  <si>
+    <t>B4.5.6</t>
+  </si>
+  <si>
+    <t>B4.5.6 Investeringsbijdragen - ov over..</t>
+  </si>
+  <si>
+    <t>B4.5.7</t>
+  </si>
+  <si>
+    <t>B4.5.7 Investeringsbijdragen - Europese</t>
+  </si>
+  <si>
+    <t>B4.5.8</t>
+  </si>
+  <si>
+    <t>B4.5.8 Investeringsbijdragen - ov inst..</t>
+  </si>
+  <si>
+    <t>B4.6.6</t>
+  </si>
+  <si>
+    <t>B4.6.6 Ov kapitaaloverdrachten - overh..</t>
+  </si>
+  <si>
+    <t>B4.6.8</t>
+  </si>
+  <si>
+    <t>B4.6.8 Ov kapitaaloverdrachten - overi..</t>
+  </si>
+  <si>
+    <t>B5.1 Rente</t>
+  </si>
+  <si>
+    <t>B5.2</t>
+  </si>
+  <si>
+    <t>B5.2 Dividenden en winsten</t>
+  </si>
+  <si>
+    <t>B6.1 Financiële transacties</t>
+  </si>
+  <si>
+    <t>B7.1 Mutatie reserves</t>
+  </si>
+  <si>
+    <t>B7.2</t>
+  </si>
+  <si>
+    <t>B7.2 Mutatie voorzieningen</t>
+  </si>
+  <si>
+    <t>B7.3</t>
+  </si>
+  <si>
+    <t>B7.3 Afschrijvingen</t>
+  </si>
+  <si>
+    <t>B7.4 Toegerekende reële en bespaarde r..</t>
+  </si>
+  <si>
+    <t>B7.5</t>
+  </si>
+  <si>
+    <t>B7.5 Overige verrekeningen</t>
+  </si>
+  <si>
+    <t>Primo</t>
+  </si>
+  <si>
+    <t>Ultimo</t>
+  </si>
+  <si>
+    <t>0.1 Bestuur</t>
+  </si>
+  <si>
+    <t>0.2 Burgerzaken</t>
+  </si>
+  <si>
+    <t>0.3 Beheer overige gebouwen en gronden</t>
+  </si>
+  <si>
+    <t>0.4 Overhead</t>
+  </si>
+  <si>
+    <t>0.5 Treasury</t>
+  </si>
+  <si>
+    <t>0.61 OZB woningen</t>
+  </si>
+  <si>
+    <t>0.62 OZB niet-woningen</t>
+  </si>
+  <si>
+    <t>0.63</t>
+  </si>
+  <si>
+    <t>0.63 Parkeerbelasting</t>
+  </si>
+  <si>
+    <t>0.64 Belastingen overig</t>
+  </si>
+  <si>
+    <t>0.7 Algemene uitkeringen en overige ui..</t>
+  </si>
+  <si>
+    <t>0.8 Overige baten en lasten</t>
+  </si>
+  <si>
+    <t>0.9 Vennootschapsbelasting</t>
+  </si>
+  <si>
+    <t>0.10 Mutaties reserves</t>
+  </si>
+  <si>
+    <t>0.11 Resultaat van de rekening van bat..</t>
+  </si>
+  <si>
+    <t>1.1 Crisisbeheersing en brandweer</t>
+  </si>
+  <si>
+    <t>1.2 Openbare orde en veiligheid</t>
+  </si>
+  <si>
+    <t>2.1 Verkeer en vervoer</t>
+  </si>
+  <si>
+    <t>2.2 Parkeren</t>
+  </si>
+  <si>
+    <t>2.3</t>
+  </si>
+  <si>
+    <t>2.3 Recreatieve havens</t>
+  </si>
+  <si>
+    <t>2.4</t>
+  </si>
+  <si>
+    <t>2.4 Economische havens en waterwegen</t>
+  </si>
+  <si>
+    <t>2.5</t>
+  </si>
+  <si>
+    <t>2.5 Openbaar vervoer</t>
+  </si>
+  <si>
+    <t>3.1 Economische ontwikkeling</t>
+  </si>
+  <si>
+    <t>3.2</t>
+  </si>
+  <si>
+    <t>3.2 Fysieke bedrijfsinfrastructuur</t>
+  </si>
+  <si>
+    <t>3.3 Bedrijvenloket en bedrijfsregelingen</t>
+  </si>
+  <si>
+    <t>3.4 Economische promotie</t>
+  </si>
+  <si>
+    <t>4.1 Openbaar basisonderwijs</t>
+  </si>
+  <si>
+    <t>4.2 Onderwijshuisvesting</t>
+  </si>
+  <si>
+    <t>4.3 Onderwijsbeleid en leerlingzaken</t>
+  </si>
+  <si>
+    <t>5.1 Sportbeleid en activering</t>
+  </si>
+  <si>
+    <t>5.2 Sportaccommodaties</t>
+  </si>
+  <si>
+    <t>5.3 Cultuurpresentatie, cultuurproduct..</t>
+  </si>
+  <si>
+    <t>5.4 Musea</t>
+  </si>
+  <si>
+    <t>5.5 Cultureel erfgoed</t>
+  </si>
+  <si>
+    <t>5.6 Media</t>
+  </si>
+  <si>
+    <t>5.7 Openbaar groen en (openlucht) recr..</t>
+  </si>
+  <si>
+    <t>6.1 Samenkracht en burgerparticipatie</t>
+  </si>
+  <si>
+    <t>6.21 Toegang en eerstelijnsvoorz. WMO</t>
+  </si>
+  <si>
+    <t>6.22 Toegang en eerstelijnsvoorz. Jeugd</t>
+  </si>
+  <si>
+    <t>6.23 Toegang en eerstelijnsvoorz. Inte..</t>
+  </si>
+  <si>
+    <t>6.3 Inkomensregelingen</t>
+  </si>
+  <si>
+    <t>6.4 WSW en beschut werk</t>
+  </si>
+  <si>
+    <t>6.5 Arbeidsparticipatie</t>
+  </si>
+  <si>
+    <t>6.60 Hulpmiddelen en diensten (WMO)</t>
+  </si>
+  <si>
+    <t>6.711 Huishoudelijke hulp (WMO)</t>
+  </si>
+  <si>
+    <t>6.712 Begeleiding (WMO)</t>
+  </si>
+  <si>
+    <t>6.713 Dagbesteding (WMO)</t>
+  </si>
+  <si>
+    <t>6.714 Ov.  maatwerkarrangementen (WMO)</t>
+  </si>
+  <si>
+    <t>6.751</t>
+  </si>
+  <si>
+    <t>6.751 Jeugdhulp ambulant lokaal</t>
+  </si>
+  <si>
+    <t>6.752 Jeugdhulp ambulant regionaal</t>
+  </si>
+  <si>
+    <t>6.753</t>
+  </si>
+  <si>
+    <t>6.753 Jeugdhulp ambulant landelijk</t>
+  </si>
+  <si>
+    <t>6.761 Jeugdhulp met verblijf lokaal</t>
+  </si>
+  <si>
+    <t>6.762 Jeugdhulp met verblijf regionaal</t>
+  </si>
+  <si>
+    <t>6.763</t>
+  </si>
+  <si>
+    <t>6.763 Jeugdhulp met verblijf landelijk</t>
+  </si>
+  <si>
+    <t>6.791 PGB WMO</t>
+  </si>
+  <si>
+    <t>6.792 PGB Jeugd</t>
+  </si>
+  <si>
+    <t>6.811</t>
+  </si>
+  <si>
+    <t>6.811 Beschermd wonen (WMO)</t>
+  </si>
+  <si>
+    <t>6.812</t>
+  </si>
+  <si>
+    <t>6.812 Maatschappelijke- en vrouwenopva..</t>
+  </si>
+  <si>
+    <t>6.821 Jeugdbescherming</t>
+  </si>
+  <si>
+    <t>6.822 Jeugdreclassering</t>
+  </si>
+  <si>
+    <t>6.91 Coördinatie en beleid WMO</t>
+  </si>
+  <si>
+    <t>6.92 Coördinatie en beleid Jeugd</t>
+  </si>
+  <si>
+    <t>7.1 Volksgezondheid</t>
+  </si>
+  <si>
+    <t>7.2 Riolering</t>
+  </si>
+  <si>
+    <t>7.3 Afval</t>
+  </si>
+  <si>
+    <t>7.4 Milieubeheer</t>
+  </si>
+  <si>
+    <t>7.5 Begraafplaatsen en crematoria</t>
+  </si>
+  <si>
+    <t>8.1 Ruimte en leefomgeving</t>
+  </si>
+  <si>
+    <t>8.2 Grondexploitatie (niet-bedrijvente..</t>
+  </si>
+  <si>
+    <t>8.3 Wonen en bouwen</t>
+  </si>
+  <si>
+    <t>A111</t>
+  </si>
+  <si>
+    <t>A111 Kosten verbonden aan sluiten geld..</t>
+  </si>
+  <si>
+    <t>A112</t>
+  </si>
+  <si>
+    <t>A112 Kosten onderzoek en ontwikkeling ..</t>
+  </si>
+  <si>
+    <t>A113</t>
+  </si>
+  <si>
+    <t>A113 Bijdragen aan activa in eigendom ..</t>
+  </si>
+  <si>
+    <t>A121</t>
+  </si>
+  <si>
+    <t>A121 Gronden en terreinen</t>
+  </si>
+  <si>
+    <t>A122</t>
+  </si>
+  <si>
+    <t>A122 Woonruimten</t>
+  </si>
+  <si>
+    <t>A123</t>
+  </si>
+  <si>
+    <t>A123 Bedrijfsgebouwen</t>
+  </si>
+  <si>
+    <t>A124</t>
+  </si>
+  <si>
+    <t>A124 Grond-, weg- en waterbouwkundige ..</t>
+  </si>
+  <si>
+    <t>A125</t>
+  </si>
+  <si>
+    <t>A125 Vervoermiddelen</t>
+  </si>
+  <si>
+    <t>A126</t>
+  </si>
+  <si>
+    <t>A126 Machines, apparaten en installaties</t>
+  </si>
+  <si>
+    <t>A129</t>
+  </si>
+  <si>
+    <t>A129 Overig</t>
+  </si>
+  <si>
+    <t>A1311</t>
+  </si>
+  <si>
+    <t>A1311 Kapitaalverstrekking aan deelnem..</t>
+  </si>
+  <si>
+    <t>A1312</t>
+  </si>
+  <si>
+    <t>A1312 Kapitaalverstrekking aan gemeens..</t>
+  </si>
+  <si>
+    <t>A1313</t>
+  </si>
+  <si>
+    <t>A1313 Kapitaalverstrekking aan overige..</t>
+  </si>
+  <si>
+    <t>A1321</t>
+  </si>
+  <si>
+    <t>A1321 Leningen aan woningbouwcorporaties</t>
+  </si>
+  <si>
+    <t>A1322</t>
+  </si>
+  <si>
+    <t>A1322 Leningen aan deelnemingen</t>
+  </si>
+  <si>
+    <t>A1323</t>
+  </si>
+  <si>
+    <t>A1323 Leningen aan overige verbonden p..</t>
+  </si>
+  <si>
+    <t>A1331b</t>
+  </si>
+  <si>
+    <t>A1331b Overige langlopende leningen</t>
+  </si>
+  <si>
+    <t>A1331c</t>
+  </si>
+  <si>
+    <t>A1331c Langlopende leningen aan gemeen..</t>
+  </si>
+  <si>
+    <t>A1331d</t>
+  </si>
+  <si>
+    <t>A1331d Langlopende leningen aan gemeen..</t>
+  </si>
+  <si>
+    <t>A1331e</t>
+  </si>
+  <si>
+    <t>A1331e Langopende leningen aan overige</t>
+  </si>
+  <si>
+    <t>A1332a</t>
+  </si>
+  <si>
+    <t>A1332a Uitzettingen in ‘s Rijks schatk..</t>
+  </si>
+  <si>
+    <t>A1332b</t>
+  </si>
+  <si>
+    <t>A1332b Uitzettingen in de vorm van Ned..</t>
+  </si>
+  <si>
+    <t>A1332c</t>
+  </si>
+  <si>
+    <t>A1332c Overige uitzettingen met loopt…</t>
+  </si>
+  <si>
+    <t>A212</t>
+  </si>
+  <si>
+    <t>A212 Overige grond- en hulpstoffen</t>
+  </si>
+  <si>
+    <t>A213</t>
+  </si>
+  <si>
+    <t>A213 Onderhanden werk (incl. bouwgrond..</t>
+  </si>
+  <si>
+    <t>A214</t>
+  </si>
+  <si>
+    <t>A214 Gereed product en handelsgoederen</t>
+  </si>
+  <si>
+    <t>A215</t>
+  </si>
+  <si>
+    <t>A215 Vooruitbetalingen</t>
+  </si>
+  <si>
+    <t>A221a</t>
+  </si>
+  <si>
+    <t>A221a Vorderingen op gemeenten</t>
+  </si>
+  <si>
+    <t>A221b</t>
+  </si>
+  <si>
+    <t>A221b Vorderingen op gemeenschappelijke</t>
+  </si>
+  <si>
+    <t>A221c</t>
+  </si>
+  <si>
+    <t>A221c Vorderingen op overige overheden</t>
+  </si>
+  <si>
+    <t>A222b</t>
+  </si>
+  <si>
+    <t>A222b Overige verstrekte kasgeldleningen</t>
+  </si>
+  <si>
+    <t>A222c</t>
+  </si>
+  <si>
+    <t>A222c Verstrekte kasgeldleningen aan g..</t>
+  </si>
+  <si>
+    <t>A222d</t>
+  </si>
+  <si>
+    <t>A222d Verstrekte kasgeldleningen aan g..</t>
+  </si>
+  <si>
+    <t>A222e</t>
+  </si>
+  <si>
+    <t>A222e Verstrekte kasgeldleningen aan ov.</t>
+  </si>
+  <si>
+    <t>A223a</t>
+  </si>
+  <si>
+    <t>A223a Rekening courant verhouding met ..</t>
+  </si>
+  <si>
+    <t>A223b</t>
+  </si>
+  <si>
+    <t>A223b Rekening courant verhoudingen ov..</t>
+  </si>
+  <si>
+    <t>A224</t>
+  </si>
+  <si>
+    <t>A224 Overige vorderingen (niet-overheid)</t>
+  </si>
+  <si>
+    <t>A225a</t>
+  </si>
+  <si>
+    <t>A225a Uitzettingen in ‘s Rijks schatk..</t>
+  </si>
+  <si>
+    <t>A225b</t>
+  </si>
+  <si>
+    <t>A225b Uitzettingen in de vorm van Nede..</t>
+  </si>
+  <si>
+    <t>A225c</t>
+  </si>
+  <si>
+    <t>A225c Overige uitzettingen met een loo..</t>
+  </si>
+  <si>
+    <t>A23</t>
+  </si>
+  <si>
+    <t>A23 Liquide middelen (kas en banksaldi)</t>
+  </si>
+  <si>
+    <t>A29a</t>
+  </si>
+  <si>
+    <t>A29a Nog te ontvangen bijdragen van de..</t>
+  </si>
+  <si>
+    <t>A29b</t>
+  </si>
+  <si>
+    <t>A29b Nog te ontvangen bijdragen van he..</t>
+  </si>
+  <si>
+    <t>A29d</t>
+  </si>
+  <si>
+    <t>A29d Overige overlopende activa</t>
+  </si>
+  <si>
+    <t>A29e</t>
+  </si>
+  <si>
+    <t>A29e Nog te ontvangen bjidragen van pr..</t>
+  </si>
+  <si>
+    <t>A29f</t>
+  </si>
+  <si>
+    <t>A29f Nog te ontvangen bijdragen van ge..</t>
+  </si>
+  <si>
+    <t>A29g</t>
+  </si>
+  <si>
+    <t>A29g Nog te ontvangen bijdragen van ov..</t>
+  </si>
+  <si>
+    <t>P111</t>
+  </si>
+  <si>
+    <t>P111 Algemene reserve</t>
+  </si>
+  <si>
+    <t>P112</t>
+  </si>
+  <si>
+    <t>P112 Bestemmingsreserves</t>
+  </si>
+  <si>
+    <t>P114</t>
+  </si>
+  <si>
+    <t>P114 Saldo van rekening</t>
+  </si>
+  <si>
+    <t>P12</t>
+  </si>
+  <si>
+    <t>P12 Voorzieningen</t>
+  </si>
+  <si>
+    <t>P131</t>
+  </si>
+  <si>
+    <t>P131 Obligatieleningen</t>
+  </si>
+  <si>
+    <t>P132</t>
+  </si>
+  <si>
+    <t>P132 Onderhandse leningen van binnenla..</t>
+  </si>
+  <si>
+    <t>P133</t>
+  </si>
+  <si>
+    <t>P133 Onderhandse leningen van binnenla..</t>
+  </si>
+  <si>
+    <t>P134</t>
+  </si>
+  <si>
+    <t>P134 Onderhandse leningen van binnenla..</t>
+  </si>
+  <si>
+    <t>P135b</t>
+  </si>
+  <si>
+    <t>P135b Onderhandse leningen van overige..</t>
+  </si>
+  <si>
+    <t>P135c</t>
+  </si>
+  <si>
+    <t>P135c Onderhandse leningen van provinc..</t>
+  </si>
+  <si>
+    <t>P135d</t>
+  </si>
+  <si>
+    <t>P135d Onderhandse leningen van gemeenten</t>
+  </si>
+  <si>
+    <t>P135e</t>
+  </si>
+  <si>
+    <t>P135e Onderhandse leningen van overige</t>
+  </si>
+  <si>
+    <t>P136</t>
+  </si>
+  <si>
+    <t>P136 Onderhandse leningen van buitenla..</t>
+  </si>
+  <si>
+    <t>P137</t>
+  </si>
+  <si>
+    <t>P137 Door derden belegde gelden</t>
+  </si>
+  <si>
+    <t>P138</t>
+  </si>
+  <si>
+    <t>P138 Waarborgsommen</t>
+  </si>
+  <si>
+    <t>P139</t>
+  </si>
+  <si>
+    <t>P139 Renteswaps en derivaten</t>
+  </si>
+  <si>
+    <t>P140</t>
+  </si>
+  <si>
+    <t>P140 Vooruitontvangen bedragen..</t>
+  </si>
+  <si>
+    <t>P211b</t>
+  </si>
+  <si>
+    <t>P211b Overige kasgeldleningen</t>
+  </si>
+  <si>
+    <t>P211c</t>
+  </si>
+  <si>
+    <t>P211c Kasgeldleningen van provincies</t>
+  </si>
+  <si>
+    <t>P211d</t>
+  </si>
+  <si>
+    <t>P211d Kasgeldleningen van gemeenten</t>
+  </si>
+  <si>
+    <t>P211e</t>
+  </si>
+  <si>
+    <t>P211e Kasgeldleningen van overige over..</t>
+  </si>
+  <si>
+    <t>P212</t>
+  </si>
+  <si>
+    <t>P212 Banksaldi</t>
+  </si>
+  <si>
+    <t>P213</t>
+  </si>
+  <si>
+    <t>P213 Overige vlottende schulden</t>
+  </si>
+  <si>
+    <t>P29a</t>
+  </si>
+  <si>
+    <t>P29a Vooruit ontvangen bijdragen van d..</t>
+  </si>
+  <si>
+    <t>P29b</t>
+  </si>
+  <si>
+    <t>P29b Vooruit ontvangen bijdragen van h..</t>
+  </si>
+  <si>
+    <t>P29d</t>
+  </si>
+  <si>
+    <t>P29d Overige overlopende passiva</t>
+  </si>
+  <si>
+    <t>P29e</t>
+  </si>
+  <si>
+    <t>P29e Vooruit ontvangen bijdragen van p..</t>
+  </si>
+  <si>
+    <t>P29f</t>
+  </si>
+  <si>
+    <t>P29f Vooruit ontvangen bijdragen van g..</t>
+  </si>
+  <si>
+    <t>P29g</t>
+  </si>
+  <si>
+    <t>P29g Vooruit ontvangen bijdragen van o..</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...2 lines deleted...]
-    <numFmt numFmtId="60" formatCode="€ #,##0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="€ #,##0"/>
   </numFmts>
-  <fonts count="1">
+  <fonts count="2">
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
-[...1 lines deleted...]
-    <xf numFmtId="60" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+  <cellXfs count="3">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -180,130 +1921,132 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
-                <a:shade val="100000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -381,9116 +2124,9079 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I230"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="11.6640625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="16.6640625" customWidth="1"/>
+    <col min="1" max="2" width="10" customWidth="1"/>
+    <col min="3" max="3" width="35.7109375" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="35.7109375" customWidth="1"/>
+    <col min="6" max="6" width="10" customWidth="1"/>
+    <col min="7" max="7" width="14.28515625" customWidth="1"/>
+    <col min="8" max="9" width="14.28515625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...28 lines deleted...]
-    <row r="2">
+    <row r="1" spans="1:9">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2">
         <v>10000338</v>
       </c>
-      <c r="B2" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>14</v>
       </c>
       <c r="H2" s="1">
         <v>1795000</v>
       </c>
     </row>
-    <row r="3">
+    <row r="3" spans="1:9">
       <c r="A3">
         <v>10098834</v>
       </c>
-      <c r="B3" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
       </c>
       <c r="I3" s="1">
         <v>1000</v>
       </c>
     </row>
-    <row r="4">
+    <row r="4" spans="1:9">
       <c r="A4">
         <v>10109094</v>
       </c>
-      <c r="B4" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
       </c>
       <c r="I4" s="1">
         <v>1515000</v>
       </c>
     </row>
-    <row r="5">
+    <row r="5" spans="1:9">
       <c r="A5">
         <v>10176810</v>
       </c>
-      <c r="B5" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
       </c>
       <c r="H5" s="1">
         <v>1932000</v>
       </c>
     </row>
-    <row r="6">
+    <row r="6" spans="1:9">
       <c r="A6">
         <v>10258890</v>
       </c>
-      <c r="B6" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
       </c>
       <c r="I6" s="1">
         <v>136000</v>
       </c>
     </row>
-    <row r="7">
+    <row r="7" spans="1:9">
       <c r="A7">
         <v>10269150</v>
       </c>
-      <c r="B7" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
       </c>
       <c r="I7" s="1">
         <v>526000</v>
       </c>
     </row>
-    <row r="8">
+    <row r="8" spans="1:9">
       <c r="A8">
         <v>10343022</v>
       </c>
-      <c r="B8" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" t="s">
+        <v>14</v>
       </c>
       <c r="H8" s="1">
         <v>275000</v>
       </c>
     </row>
-    <row r="9">
+    <row r="9" spans="1:9">
       <c r="A9">
         <v>1037202</v>
       </c>
-      <c r="B9" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>14</v>
       </c>
       <c r="H9" s="1">
         <v>1767000</v>
       </c>
     </row>
-    <row r="10">
+    <row r="10" spans="1:9">
       <c r="A10">
         <v>10418946</v>
       </c>
-      <c r="B10" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" t="s">
+        <v>30</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" t="s">
+        <v>14</v>
       </c>
       <c r="I10" s="1">
         <v>27000</v>
       </c>
     </row>
-    <row r="11">
+    <row r="11" spans="1:9">
       <c r="A11">
         <v>10429206</v>
       </c>
-      <c r="B11" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B11" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" t="s">
+        <v>29</v>
+      </c>
+      <c r="E11" t="s">
+        <v>30</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" t="s">
+        <v>14</v>
       </c>
       <c r="I11" s="1">
         <v>163000</v>
       </c>
     </row>
-    <row r="12">
+    <row r="12" spans="1:9">
       <c r="A12">
         <v>10472298</v>
       </c>
-      <c r="B12" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
+        <v>29</v>
+      </c>
+      <c r="E12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" t="s">
+        <v>14</v>
       </c>
       <c r="I12" s="1">
         <v>126000</v>
       </c>
     </row>
-    <row r="13">
+    <row r="13" spans="1:9">
       <c r="A13">
         <v>10474350</v>
       </c>
-      <c r="B13" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
+        <v>29</v>
+      </c>
+      <c r="E13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" t="s">
+        <v>14</v>
       </c>
       <c r="I13" s="1">
         <v>5000</v>
       </c>
     </row>
-    <row r="14">
+    <row r="14" spans="1:9">
       <c r="A14">
         <v>10476402</v>
       </c>
-      <c r="B14" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B14" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" t="s">
+        <v>29</v>
+      </c>
+      <c r="E14" t="s">
+        <v>30</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" t="s">
+        <v>14</v>
       </c>
       <c r="I14" s="1">
         <v>1000</v>
       </c>
     </row>
-    <row r="15">
+    <row r="15" spans="1:9">
       <c r="A15">
         <v>10496922</v>
       </c>
-      <c r="B15" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B15" t="s">
+        <v>21</v>
+      </c>
+      <c r="C15" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" t="s">
+        <v>29</v>
+      </c>
+      <c r="E15" t="s">
+        <v>30</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" t="s">
+        <v>14</v>
       </c>
       <c r="H15" s="1">
         <v>68000</v>
       </c>
     </row>
-    <row r="16">
+    <row r="16" spans="1:9">
       <c r="A16">
         <v>10521546</v>
       </c>
-      <c r="B16" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16" t="s">
+        <v>29</v>
+      </c>
+      <c r="E16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" t="s">
+        <v>14</v>
       </c>
       <c r="H16" s="1">
         <v>70000</v>
       </c>
     </row>
-    <row r="17">
+    <row r="17" spans="1:9">
       <c r="A17">
         <v>10550274</v>
       </c>
-      <c r="B17" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B17" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17" t="s">
+        <v>29</v>
+      </c>
+      <c r="E17" t="s">
+        <v>30</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" t="s">
+        <v>14</v>
       </c>
       <c r="H17" s="1">
         <v>55000</v>
       </c>
     </row>
-    <row r="18">
+    <row r="18" spans="1:9">
       <c r="A18">
         <v>10579002</v>
       </c>
-      <c r="B18" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>41</v>
+      </c>
+      <c r="E18" t="s">
+        <v>42</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" t="s">
+        <v>14</v>
       </c>
       <c r="I18" s="1">
         <v>74000</v>
       </c>
     </row>
-    <row r="19">
+    <row r="19" spans="1:9">
       <c r="A19">
         <v>10589262</v>
       </c>
-      <c r="B19" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B19" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19" t="s">
+        <v>41</v>
+      </c>
+      <c r="E19" t="s">
+        <v>42</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" t="s">
+        <v>14</v>
       </c>
       <c r="I19" s="1">
         <v>234000</v>
       </c>
     </row>
-    <row r="20">
+    <row r="20" spans="1:9">
       <c r="A20">
         <v>10656978</v>
       </c>
-      <c r="B20" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C20" t="s">
+        <v>22</v>
+      </c>
+      <c r="D20" t="s">
+        <v>41</v>
+      </c>
+      <c r="E20" t="s">
+        <v>42</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" t="s">
+        <v>14</v>
       </c>
       <c r="H20" s="1">
         <v>30000</v>
       </c>
     </row>
-    <row r="21">
+    <row r="21" spans="1:9">
       <c r="A21">
         <v>10730850</v>
       </c>
-      <c r="B21" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B21" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D21" t="s">
+        <v>45</v>
+      </c>
+      <c r="E21" t="s">
+        <v>46</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" t="s">
+        <v>14</v>
       </c>
       <c r="I21" s="1">
         <v>216000</v>
       </c>
     </row>
-    <row r="22">
+    <row r="22" spans="1:9">
       <c r="A22">
         <v>10749318</v>
       </c>
-      <c r="B22" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B22" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" t="s">
+        <v>20</v>
+      </c>
+      <c r="D22" t="s">
+        <v>45</v>
+      </c>
+      <c r="E22" t="s">
+        <v>46</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" t="s">
+        <v>14</v>
       </c>
       <c r="I22" s="1">
         <v>3000</v>
       </c>
     </row>
-    <row r="23">
+    <row r="23" spans="1:9">
       <c r="A23">
         <v>10876542</v>
       </c>
-      <c r="B23" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23" t="s">
+        <v>45</v>
+      </c>
+      <c r="E23" t="s">
+        <v>46</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" t="s">
+        <v>14</v>
       </c>
       <c r="H23" s="1">
         <v>219000</v>
       </c>
     </row>
-    <row r="24">
+    <row r="24" spans="1:9">
       <c r="A24">
         <v>10899114</v>
       </c>
-      <c r="B24" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" t="s">
+        <v>48</v>
+      </c>
+      <c r="E24" t="s">
+        <v>49</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" t="s">
+        <v>14</v>
       </c>
       <c r="I24" s="1">
         <v>58000</v>
       </c>
     </row>
-    <row r="25">
+    <row r="25" spans="1:9">
       <c r="A25">
         <v>10909374</v>
       </c>
-      <c r="B25" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B25" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" t="s">
+        <v>20</v>
+      </c>
+      <c r="D25" t="s">
+        <v>48</v>
+      </c>
+      <c r="E25" t="s">
+        <v>49</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" t="s">
+        <v>14</v>
       </c>
       <c r="I25" s="1">
         <v>912000</v>
       </c>
     </row>
-    <row r="26">
+    <row r="26" spans="1:9">
       <c r="A26">
         <v>10977090</v>
       </c>
-      <c r="B26" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B26" t="s">
+        <v>21</v>
+      </c>
+      <c r="C26" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" t="s">
+        <v>48</v>
+      </c>
+      <c r="E26" t="s">
+        <v>49</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" t="s">
+        <v>14</v>
       </c>
       <c r="H26" s="1">
         <v>1143000</v>
       </c>
     </row>
-    <row r="27">
+    <row r="27" spans="1:9">
       <c r="A27">
         <v>1295754</v>
       </c>
-      <c r="B27" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" t="s">
+        <v>50</v>
+      </c>
+      <c r="E27" t="s">
+        <v>51</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" t="s">
+        <v>14</v>
       </c>
       <c r="I27" s="1">
         <v>3000</v>
       </c>
     </row>
-    <row r="28">
+    <row r="28" spans="1:9">
       <c r="A28">
         <v>1359366</v>
       </c>
-      <c r="B28" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B28" t="s">
+        <v>52</v>
+      </c>
+      <c r="C28" t="s">
+        <v>53</v>
+      </c>
+      <c r="D28" t="s">
+        <v>50</v>
+      </c>
+      <c r="E28" t="s">
+        <v>51</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" t="s">
+        <v>14</v>
       </c>
       <c r="H28" s="1">
         <v>79000</v>
       </c>
     </row>
-    <row r="29">
+    <row r="29" spans="1:9">
       <c r="A29">
         <v>1365522</v>
       </c>
-      <c r="B29" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B29" t="s">
+        <v>54</v>
+      </c>
+      <c r="C29" t="s">
+        <v>55</v>
+      </c>
+      <c r="D29" t="s">
+        <v>50</v>
+      </c>
+      <c r="E29" t="s">
+        <v>51</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" t="s">
+        <v>14</v>
       </c>
       <c r="H29" s="1">
         <v>21000</v>
       </c>
     </row>
-    <row r="30">
+    <row r="30" spans="1:9">
       <c r="A30">
         <v>15306</v>
       </c>
-      <c r="B30" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" t="s">
+        <v>56</v>
+      </c>
+      <c r="E30" t="s">
+        <v>57</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" t="s">
+        <v>14</v>
       </c>
       <c r="I30" s="1">
         <v>282000</v>
       </c>
     </row>
-    <row r="31">
+    <row r="31" spans="1:9">
       <c r="A31">
         <v>1539942</v>
       </c>
-      <c r="B31" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B31" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" t="s">
+        <v>26</v>
+      </c>
+      <c r="D31" t="s">
+        <v>58</v>
+      </c>
+      <c r="E31" t="s">
+        <v>59</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" t="s">
+        <v>14</v>
       </c>
       <c r="H31" s="1">
         <v>19172000</v>
       </c>
     </row>
-    <row r="32">
+    <row r="32" spans="1:9">
       <c r="A32">
         <v>160998</v>
       </c>
-      <c r="B32" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B32" t="s">
+        <v>60</v>
+      </c>
+      <c r="C32" t="s">
+        <v>61</v>
+      </c>
+      <c r="D32" t="s">
+        <v>62</v>
+      </c>
+      <c r="E32" t="s">
+        <v>63</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" t="s">
+        <v>14</v>
       </c>
       <c r="I32" s="1">
         <v>3000</v>
       </c>
     </row>
-    <row r="33">
+    <row r="33" spans="1:9">
       <c r="A33">
         <v>1615866</v>
       </c>
-      <c r="B33" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C33" t="s">
+        <v>16</v>
+      </c>
+      <c r="D33" t="s">
+        <v>64</v>
+      </c>
+      <c r="E33" t="s">
+        <v>65</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" t="s">
+        <v>14</v>
       </c>
       <c r="I33" s="1">
         <v>-10000</v>
       </c>
     </row>
-    <row r="34">
+    <row r="34" spans="1:9">
       <c r="A34">
         <v>1626126</v>
       </c>
-      <c r="B34" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B34" t="s">
+        <v>19</v>
+      </c>
+      <c r="C34" t="s">
+        <v>20</v>
+      </c>
+      <c r="D34" t="s">
+        <v>64</v>
+      </c>
+      <c r="E34" t="s">
+        <v>65</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" t="s">
+        <v>14</v>
       </c>
       <c r="I34" s="1">
         <v>53000</v>
       </c>
     </row>
-    <row r="35">
+    <row r="35" spans="1:9">
       <c r="A35">
         <v>1695894</v>
       </c>
-      <c r="B35" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B35" t="s">
+        <v>66</v>
+      </c>
+      <c r="C35" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" t="s">
+        <v>64</v>
+      </c>
+      <c r="E35" t="s">
+        <v>65</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" t="s">
+        <v>14</v>
       </c>
       <c r="H35" s="1">
         <v>145000</v>
       </c>
     </row>
-    <row r="36">
+    <row r="36" spans="1:9">
       <c r="A36">
         <v>175362</v>
       </c>
-      <c r="B36" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B36" t="s">
+        <v>15</v>
+      </c>
+      <c r="C36" t="s">
+        <v>16</v>
+      </c>
+      <c r="D36" t="s">
+        <v>62</v>
+      </c>
+      <c r="E36" t="s">
+        <v>63</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" t="s">
+        <v>14</v>
       </c>
       <c r="I36" s="1">
         <v>40000</v>
       </c>
     </row>
-    <row r="37">
+    <row r="37" spans="1:9">
       <c r="A37">
         <v>1763610</v>
       </c>
-      <c r="B37" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B37" t="s">
+        <v>67</v>
+      </c>
+      <c r="C37" t="s">
+        <v>68</v>
+      </c>
+      <c r="D37" t="s">
+        <v>69</v>
+      </c>
+      <c r="E37" t="s">
+        <v>70</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" t="s">
+        <v>14</v>
       </c>
       <c r="I37" s="1">
         <v>1000</v>
       </c>
     </row>
-    <row r="38">
+    <row r="38" spans="1:9">
       <c r="A38">
         <v>181518</v>
       </c>
-      <c r="B38" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B38" t="s">
+        <v>71</v>
+      </c>
+      <c r="C38" t="s">
+        <v>26</v>
+      </c>
+      <c r="D38" t="s">
+        <v>62</v>
+      </c>
+      <c r="E38" t="s">
+        <v>63</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" t="s">
+        <v>14</v>
       </c>
       <c r="I38" s="1">
         <v>121000</v>
       </c>
     </row>
-    <row r="39">
+    <row r="39" spans="1:9">
       <c r="A39">
         <v>185622</v>
       </c>
-      <c r="B39" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B39" t="s">
+        <v>19</v>
+      </c>
+      <c r="C39" t="s">
+        <v>20</v>
+      </c>
+      <c r="D39" t="s">
+        <v>62</v>
+      </c>
+      <c r="E39" t="s">
+        <v>63</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" t="s">
+        <v>14</v>
       </c>
       <c r="I39" s="1">
         <v>638000</v>
       </c>
     </row>
-    <row r="40">
+    <row r="40" spans="1:9">
       <c r="A40">
         <v>2065254</v>
       </c>
-      <c r="B40" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B40" t="s">
+        <v>72</v>
+      </c>
+      <c r="C40" t="s">
+        <v>73</v>
+      </c>
+      <c r="D40" t="s">
+        <v>74</v>
+      </c>
+      <c r="E40" t="s">
+        <v>75</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" t="s">
+        <v>14</v>
       </c>
       <c r="H40" s="1">
         <v>87000</v>
       </c>
     </row>
-    <row r="41">
+    <row r="41" spans="1:9">
       <c r="A41">
         <v>2225310</v>
       </c>
-      <c r="B41" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B41" t="s">
+        <v>72</v>
+      </c>
+      <c r="C41" t="s">
+        <v>73</v>
+      </c>
+      <c r="D41" t="s">
+        <v>76</v>
+      </c>
+      <c r="E41" t="s">
+        <v>77</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" t="s">
+        <v>14</v>
       </c>
       <c r="H41" s="1">
         <v>692000</v>
       </c>
     </row>
-    <row r="42">
+    <row r="42" spans="1:9">
       <c r="A42">
         <v>2241726</v>
       </c>
-      <c r="B42" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B42" t="s">
+        <v>60</v>
+      </c>
+      <c r="C42" t="s">
+        <v>61</v>
+      </c>
+      <c r="D42" t="s">
+        <v>78</v>
+      </c>
+      <c r="E42" t="s">
+        <v>79</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" t="s">
+        <v>14</v>
       </c>
       <c r="I42" s="1">
         <v>10000</v>
       </c>
     </row>
-    <row r="43">
+    <row r="43" spans="1:9">
       <c r="A43">
         <v>2243778</v>
       </c>
-      <c r="B43" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B43" t="s">
+        <v>67</v>
+      </c>
+      <c r="C43" t="s">
+        <v>68</v>
+      </c>
+      <c r="D43" t="s">
+        <v>78</v>
+      </c>
+      <c r="E43" t="s">
+        <v>79</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" t="s">
+        <v>14</v>
       </c>
       <c r="I43" s="1">
         <v>8000</v>
       </c>
     </row>
-    <row r="44">
+    <row r="44" spans="1:9">
       <c r="A44">
         <v>2256090</v>
       </c>
-      <c r="B44" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B44" t="s">
+        <v>15</v>
+      </c>
+      <c r="C44" t="s">
+        <v>16</v>
+      </c>
+      <c r="D44" t="s">
+        <v>78</v>
+      </c>
+      <c r="E44" t="s">
+        <v>79</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" t="s">
+        <v>14</v>
       </c>
       <c r="I44" s="1">
         <v>44000</v>
       </c>
     </row>
-    <row r="45">
+    <row r="45" spans="1:9">
       <c r="A45">
         <v>2266350</v>
       </c>
-      <c r="B45" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B45" t="s">
+        <v>19</v>
+      </c>
+      <c r="C45" t="s">
+        <v>20</v>
+      </c>
+      <c r="D45" t="s">
+        <v>78</v>
+      </c>
+      <c r="E45" t="s">
+        <v>79</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" t="s">
+        <v>14</v>
       </c>
       <c r="I45" s="1">
         <v>1204000</v>
       </c>
     </row>
-    <row r="46">
+    <row r="46" spans="1:9">
       <c r="A46">
         <v>2276610</v>
       </c>
-      <c r="B46" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B46" t="s">
+        <v>80</v>
+      </c>
+      <c r="C46" t="s">
+        <v>81</v>
+      </c>
+      <c r="D46" t="s">
+        <v>78</v>
+      </c>
+      <c r="E46" t="s">
+        <v>79</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" t="s">
+        <v>14</v>
       </c>
       <c r="I46" s="1">
         <v>2000</v>
       </c>
     </row>
-    <row r="47">
+    <row r="47" spans="1:9">
       <c r="A47">
         <v>2309442</v>
       </c>
-      <c r="B47" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B47" t="s">
+        <v>31</v>
+      </c>
+      <c r="C47" t="s">
+        <v>32</v>
+      </c>
+      <c r="D47" t="s">
+        <v>78</v>
+      </c>
+      <c r="E47" t="s">
+        <v>79</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" t="s">
+        <v>14</v>
       </c>
       <c r="I47" s="1">
         <v>70000</v>
       </c>
     </row>
-    <row r="48">
+    <row r="48" spans="1:9">
       <c r="A48">
         <v>2311494</v>
       </c>
-      <c r="B48" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B48" t="s">
+        <v>33</v>
+      </c>
+      <c r="C48" t="s">
+        <v>34</v>
+      </c>
+      <c r="D48" t="s">
+        <v>78</v>
+      </c>
+      <c r="E48" t="s">
+        <v>79</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" t="s">
+        <v>14</v>
       </c>
       <c r="I48" s="1">
         <v>29000</v>
       </c>
     </row>
-    <row r="49">
+    <row r="49" spans="1:9">
       <c r="A49">
         <v>2313546</v>
       </c>
-      <c r="B49" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B49" t="s">
+        <v>35</v>
+      </c>
+      <c r="C49" t="s">
+        <v>36</v>
+      </c>
+      <c r="D49" t="s">
+        <v>78</v>
+      </c>
+      <c r="E49" t="s">
+        <v>79</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" t="s">
+        <v>14</v>
       </c>
       <c r="I49" s="1">
         <v>5000</v>
       </c>
     </row>
-    <row r="50">
+    <row r="50" spans="1:9">
       <c r="A50">
         <v>2332014</v>
       </c>
-      <c r="B50" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B50" t="s">
+        <v>82</v>
+      </c>
+      <c r="C50" t="s">
+        <v>83</v>
+      </c>
+      <c r="D50" t="s">
+        <v>78</v>
+      </c>
+      <c r="E50" t="s">
+        <v>79</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" t="s">
+        <v>14</v>
       </c>
       <c r="H50" s="1">
         <v>78000</v>
       </c>
     </row>
-    <row r="51">
+    <row r="51" spans="1:9">
       <c r="A51">
         <v>2414094</v>
       </c>
-      <c r="B51" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B51" t="s">
+        <v>84</v>
+      </c>
+      <c r="C51" t="s">
+        <v>85</v>
+      </c>
+      <c r="D51" t="s">
+        <v>86</v>
+      </c>
+      <c r="E51" t="s">
+        <v>87</v>
+      </c>
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" t="s">
+        <v>14</v>
       </c>
       <c r="I51" s="1">
         <v>37000</v>
       </c>
     </row>
-    <row r="52">
+    <row r="52" spans="1:9">
       <c r="A52">
         <v>2416146</v>
       </c>
-      <c r="B52" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B52" t="s">
+        <v>15</v>
+      </c>
+      <c r="C52" t="s">
+        <v>16</v>
+      </c>
+      <c r="D52" t="s">
+        <v>86</v>
+      </c>
+      <c r="E52" t="s">
+        <v>87</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" t="s">
+        <v>14</v>
       </c>
       <c r="I52" s="1">
         <v>84000</v>
       </c>
     </row>
-    <row r="53">
+    <row r="53" spans="1:9">
       <c r="A53">
         <v>2420250</v>
       </c>
-      <c r="B53" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B53" t="s">
+        <v>88</v>
+      </c>
+      <c r="C53" t="s">
+        <v>89</v>
+      </c>
+      <c r="D53" t="s">
+        <v>86</v>
+      </c>
+      <c r="E53" t="s">
+        <v>87</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" t="s">
+        <v>14</v>
       </c>
       <c r="I53" s="1">
         <v>10000</v>
       </c>
     </row>
-    <row r="54">
+    <row r="54" spans="1:9">
       <c r="A54">
         <v>2424354</v>
       </c>
-      <c r="B54" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B54" t="s">
+        <v>90</v>
+      </c>
+      <c r="C54" t="s">
+        <v>91</v>
+      </c>
+      <c r="D54" t="s">
+        <v>86</v>
+      </c>
+      <c r="E54" t="s">
+        <v>87</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" t="s">
+        <v>14</v>
       </c>
       <c r="I54" s="1">
         <v>11000</v>
       </c>
     </row>
-    <row r="55">
+    <row r="55" spans="1:9">
       <c r="A55">
         <v>2426406</v>
       </c>
-      <c r="B55" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B55" t="s">
+        <v>19</v>
+      </c>
+      <c r="C55" t="s">
+        <v>20</v>
+      </c>
+      <c r="D55" t="s">
+        <v>86</v>
+      </c>
+      <c r="E55" t="s">
+        <v>87</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" t="s">
+        <v>14</v>
       </c>
       <c r="I55" s="1">
         <v>387000</v>
       </c>
     </row>
-    <row r="56">
+    <row r="56" spans="1:9">
       <c r="A56">
         <v>2494122</v>
       </c>
-      <c r="B56" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B56" t="s">
+        <v>21</v>
+      </c>
+      <c r="C56" t="s">
+        <v>22</v>
+      </c>
+      <c r="D56" t="s">
+        <v>86</v>
+      </c>
+      <c r="E56" t="s">
+        <v>87</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" t="s">
+        <v>14</v>
       </c>
       <c r="H56" s="1">
         <v>15000</v>
       </c>
     </row>
-    <row r="57">
+    <row r="57" spans="1:9">
       <c r="A57">
         <v>253338</v>
       </c>
-      <c r="B57" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B57" t="s">
+        <v>21</v>
+      </c>
+      <c r="C57" t="s">
+        <v>22</v>
+      </c>
+      <c r="D57" t="s">
+        <v>62</v>
+      </c>
+      <c r="E57" t="s">
+        <v>63</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" t="s">
+        <v>14</v>
       </c>
       <c r="H57" s="1">
         <v>274000</v>
       </c>
     </row>
-    <row r="58">
+    <row r="58" spans="1:9">
       <c r="A58">
         <v>25566</v>
       </c>
-      <c r="B58" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B58" t="s">
+        <v>19</v>
+      </c>
+      <c r="C58" t="s">
+        <v>20</v>
+      </c>
+      <c r="D58" t="s">
+        <v>56</v>
+      </c>
+      <c r="E58" t="s">
+        <v>57</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" t="s">
+        <v>14</v>
       </c>
       <c r="I58" s="1">
         <v>42000</v>
       </c>
     </row>
-    <row r="59">
+    <row r="59" spans="1:9">
       <c r="A59">
         <v>2563890</v>
       </c>
-      <c r="B59" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B59" t="s">
+        <v>67</v>
+      </c>
+      <c r="C59" t="s">
+        <v>68</v>
+      </c>
+      <c r="D59" t="s">
+        <v>92</v>
+      </c>
+      <c r="E59" t="s">
+        <v>93</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" t="s">
+        <v>14</v>
       </c>
       <c r="I59" s="1">
         <v>15000</v>
       </c>
     </row>
-    <row r="60">
+    <row r="60" spans="1:9">
       <c r="A60">
         <v>2576202</v>
       </c>
-      <c r="B60" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B60" t="s">
+        <v>15</v>
+      </c>
+      <c r="C60" t="s">
+        <v>16</v>
+      </c>
+      <c r="D60" t="s">
+        <v>92</v>
+      </c>
+      <c r="E60" t="s">
+        <v>93</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" t="s">
+        <v>14</v>
       </c>
       <c r="I60" s="1">
         <v>1314000</v>
       </c>
     </row>
-    <row r="61">
+    <row r="61" spans="1:9">
       <c r="A61">
         <v>2586462</v>
       </c>
-      <c r="B61" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B61" t="s">
+        <v>19</v>
+      </c>
+      <c r="C61" t="s">
+        <v>20</v>
+      </c>
+      <c r="D61" t="s">
+        <v>92</v>
+      </c>
+      <c r="E61" t="s">
+        <v>93</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" t="s">
+        <v>14</v>
       </c>
       <c r="I61" s="1">
         <v>586000</v>
       </c>
     </row>
-    <row r="62">
+    <row r="62" spans="1:9">
       <c r="A62">
         <v>2631606</v>
       </c>
-      <c r="B62" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B62" t="s">
+        <v>33</v>
+      </c>
+      <c r="C62" t="s">
+        <v>34</v>
+      </c>
+      <c r="D62" t="s">
+        <v>92</v>
+      </c>
+      <c r="E62" t="s">
+        <v>93</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" t="s">
+        <v>14</v>
       </c>
       <c r="I62" s="1">
         <v>530000</v>
       </c>
     </row>
-    <row r="63">
+    <row r="63" spans="1:9">
       <c r="A63">
         <v>2633658</v>
       </c>
-      <c r="B63" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B63" t="s">
+        <v>35</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63" t="s">
+        <v>92</v>
+      </c>
+      <c r="E63" t="s">
+        <v>93</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" t="s">
+        <v>14</v>
       </c>
       <c r="I63" s="1">
         <v>133000</v>
       </c>
     </row>
-    <row r="64">
+    <row r="64" spans="1:9">
       <c r="A64">
         <v>2654178</v>
       </c>
-      <c r="B64" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B64" t="s">
+        <v>21</v>
+      </c>
+      <c r="C64" t="s">
+        <v>22</v>
+      </c>
+      <c r="D64" t="s">
+        <v>92</v>
+      </c>
+      <c r="E64" t="s">
+        <v>93</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" t="s">
+        <v>14</v>
       </c>
       <c r="H64" s="1">
         <v>41000</v>
       </c>
     </row>
-    <row r="65">
+    <row r="65" spans="1:9">
       <c r="A65">
         <v>2656230</v>
       </c>
-      <c r="B65" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B65" t="s">
+        <v>66</v>
+      </c>
+      <c r="C65" t="s">
+        <v>16</v>
+      </c>
+      <c r="D65" t="s">
+        <v>92</v>
+      </c>
+      <c r="E65" t="s">
+        <v>93</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" t="s">
+        <v>14</v>
       </c>
       <c r="H65" s="1">
         <v>10000</v>
       </c>
     </row>
-    <row r="66">
+    <row r="66" spans="1:9">
       <c r="A66">
         <v>2662386</v>
       </c>
-      <c r="B66" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B66" t="s">
+        <v>94</v>
+      </c>
+      <c r="C66" t="s">
+        <v>91</v>
+      </c>
+      <c r="D66" t="s">
+        <v>92</v>
+      </c>
+      <c r="E66" t="s">
+        <v>93</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" t="s">
+        <v>14</v>
       </c>
       <c r="H66" s="1">
         <v>3000</v>
       </c>
     </row>
-    <row r="67">
+    <row r="67" spans="1:9">
       <c r="A67">
         <v>2736258</v>
       </c>
-      <c r="B67" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B67" t="s">
+        <v>15</v>
+      </c>
+      <c r="C67" t="s">
+        <v>16</v>
+      </c>
+      <c r="D67" t="s">
+        <v>95</v>
+      </c>
+      <c r="E67" t="s">
+        <v>96</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" t="s">
+        <v>14</v>
       </c>
       <c r="I67" s="1">
         <v>5000</v>
       </c>
     </row>
-    <row r="68">
+    <row r="68" spans="1:9">
       <c r="A68">
         <v>2791662</v>
       </c>
-      <c r="B68" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B68" t="s">
+        <v>33</v>
+      </c>
+      <c r="C68" t="s">
+        <v>34</v>
+      </c>
+      <c r="D68" t="s">
+        <v>95</v>
+      </c>
+      <c r="E68" t="s">
+        <v>96</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" t="s">
+        <v>14</v>
       </c>
       <c r="I68" s="1">
         <v>10000</v>
       </c>
     </row>
-    <row r="69">
+    <row r="69" spans="1:9">
       <c r="A69">
         <v>2793714</v>
       </c>
-      <c r="B69" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B69" t="s">
+        <v>35</v>
+      </c>
+      <c r="C69" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69" t="s">
+        <v>95</v>
+      </c>
+      <c r="E69" t="s">
+        <v>96</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" t="s">
+        <v>14</v>
       </c>
       <c r="I69" s="1">
         <v>10000</v>
       </c>
     </row>
-    <row r="70">
+    <row r="70" spans="1:9">
       <c r="A70">
         <v>2814234</v>
       </c>
-      <c r="B70" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B70" t="s">
+        <v>21</v>
+      </c>
+      <c r="C70" t="s">
+        <v>22</v>
+      </c>
+      <c r="D70" t="s">
+        <v>95</v>
+      </c>
+      <c r="E70" t="s">
+        <v>96</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" t="s">
+        <v>14</v>
       </c>
       <c r="H70" s="1">
         <v>4000</v>
       </c>
     </row>
-    <row r="71">
+    <row r="71" spans="1:9">
       <c r="A71">
         <v>2816286</v>
       </c>
-      <c r="B71" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B71" t="s">
+        <v>66</v>
+      </c>
+      <c r="C71" t="s">
+        <v>16</v>
+      </c>
+      <c r="D71" t="s">
+        <v>95</v>
+      </c>
+      <c r="E71" t="s">
+        <v>96</v>
+      </c>
+      <c r="F71" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" t="s">
+        <v>14</v>
       </c>
       <c r="H71" s="1">
         <v>5000</v>
       </c>
     </row>
-    <row r="72">
+    <row r="72" spans="1:9">
       <c r="A72">
         <v>2994</v>
       </c>
-      <c r="B72" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B72" t="s">
+        <v>67</v>
+      </c>
+      <c r="C72" t="s">
+        <v>68</v>
+      </c>
+      <c r="D72" t="s">
+        <v>56</v>
+      </c>
+      <c r="E72" t="s">
+        <v>57</v>
+      </c>
+      <c r="F72" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" t="s">
+        <v>14</v>
       </c>
       <c r="I72" s="1">
         <v>1000</v>
       </c>
     </row>
-    <row r="73">
+    <row r="73" spans="1:9">
       <c r="A73">
         <v>31722</v>
       </c>
-      <c r="B73" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B73" t="s">
+        <v>97</v>
+      </c>
+      <c r="C73" t="s">
+        <v>98</v>
+      </c>
+      <c r="D73" t="s">
+        <v>56</v>
+      </c>
+      <c r="E73" t="s">
+        <v>57</v>
+      </c>
+      <c r="F73" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" t="s">
+        <v>14</v>
       </c>
       <c r="I73" s="1">
         <v>35000</v>
       </c>
     </row>
-    <row r="74">
+    <row r="74" spans="1:9">
       <c r="A74">
         <v>335418</v>
       </c>
-      <c r="B74" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B74" t="s">
+        <v>15</v>
+      </c>
+      <c r="C74" t="s">
+        <v>16</v>
+      </c>
+      <c r="D74" t="s">
+        <v>99</v>
+      </c>
+      <c r="E74" t="s">
+        <v>100</v>
+      </c>
+      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" t="s">
+        <v>14</v>
       </c>
       <c r="I74" s="1">
         <v>7000</v>
       </c>
     </row>
-    <row r="75">
+    <row r="75" spans="1:9">
       <c r="A75">
         <v>3386742</v>
       </c>
-      <c r="B75" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B75" t="s">
+        <v>19</v>
+      </c>
+      <c r="C75" t="s">
+        <v>20</v>
+      </c>
+      <c r="D75" t="s">
+        <v>101</v>
+      </c>
+      <c r="E75" t="s">
+        <v>102</v>
+      </c>
+      <c r="F75" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" t="s">
+        <v>14</v>
       </c>
       <c r="I75" s="1">
         <v>39000</v>
       </c>
     </row>
-    <row r="76">
+    <row r="76" spans="1:9">
       <c r="A76">
         <v>3397002</v>
       </c>
-      <c r="B76" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B76" t="s">
+        <v>80</v>
+      </c>
+      <c r="C76" t="s">
+        <v>81</v>
+      </c>
+      <c r="D76" t="s">
+        <v>101</v>
+      </c>
+      <c r="E76" t="s">
+        <v>102</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" t="s">
+        <v>14</v>
       </c>
       <c r="I76" s="1">
         <v>180000</v>
       </c>
     </row>
-    <row r="77">
+    <row r="77" spans="1:9">
       <c r="A77">
         <v>345678</v>
       </c>
-      <c r="B77" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B77" t="s">
+        <v>19</v>
+      </c>
+      <c r="C77" t="s">
+        <v>20</v>
+      </c>
+      <c r="D77" t="s">
+        <v>99</v>
+      </c>
+      <c r="E77" t="s">
+        <v>100</v>
+      </c>
+      <c r="F77" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" t="s">
+        <v>14</v>
       </c>
       <c r="I77" s="1">
         <v>207000</v>
       </c>
     </row>
-    <row r="78">
+    <row r="78" spans="1:9">
       <c r="A78">
         <v>3694542</v>
       </c>
-      <c r="B78" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B78" t="s">
+        <v>84</v>
+      </c>
+      <c r="C78" t="s">
+        <v>85</v>
+      </c>
+      <c r="D78" t="s">
+        <v>103</v>
+      </c>
+      <c r="E78" t="s">
+        <v>104</v>
+      </c>
+      <c r="F78" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" t="s">
+        <v>14</v>
       </c>
       <c r="I78" s="1">
         <v>8000</v>
       </c>
     </row>
-    <row r="79">
+    <row r="79" spans="1:9">
       <c r="A79">
         <v>3696594</v>
       </c>
-      <c r="B79" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B79" t="s">
+        <v>15</v>
+      </c>
+      <c r="C79" t="s">
+        <v>16</v>
+      </c>
+      <c r="D79" t="s">
+        <v>103</v>
+      </c>
+      <c r="E79" t="s">
+        <v>104</v>
+      </c>
+      <c r="F79" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" t="s">
+        <v>14</v>
       </c>
       <c r="I79" s="1">
         <v>22000</v>
       </c>
     </row>
-    <row r="80">
+    <row r="80" spans="1:9">
       <c r="A80">
         <v>3706854</v>
       </c>
-      <c r="B80" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B80" t="s">
+        <v>19</v>
+      </c>
+      <c r="C80" t="s">
+        <v>20</v>
+      </c>
+      <c r="D80" t="s">
+        <v>103</v>
+      </c>
+      <c r="E80" t="s">
+        <v>104</v>
+      </c>
+      <c r="F80" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" t="s">
+        <v>14</v>
       </c>
       <c r="I80" s="1">
         <v>24000</v>
       </c>
     </row>
-    <row r="81">
+    <row r="81" spans="1:9">
       <c r="A81">
         <v>3774570</v>
       </c>
-      <c r="B81" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B81" t="s">
+        <v>21</v>
+      </c>
+      <c r="C81" t="s">
+        <v>22</v>
+      </c>
+      <c r="D81" t="s">
+        <v>103</v>
+      </c>
+      <c r="E81" t="s">
+        <v>104</v>
+      </c>
+      <c r="F81" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" t="s">
+        <v>14</v>
       </c>
       <c r="H81" s="1">
         <v>42000</v>
       </c>
     </row>
-    <row r="82">
+    <row r="82" spans="1:9">
       <c r="A82">
         <v>3776622</v>
       </c>
-      <c r="B82" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B82" t="s">
+        <v>66</v>
+      </c>
+      <c r="C82" t="s">
+        <v>16</v>
+      </c>
+      <c r="D82" t="s">
+        <v>103</v>
+      </c>
+      <c r="E82" t="s">
+        <v>104</v>
+      </c>
+      <c r="F82" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" t="s">
+        <v>14</v>
       </c>
       <c r="H82" s="1">
         <v>5000</v>
       </c>
     </row>
-    <row r="83">
+    <row r="83" spans="1:9">
       <c r="A83">
         <v>3856650</v>
       </c>
-      <c r="B83" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B83" t="s">
+        <v>15</v>
+      </c>
+      <c r="C83" t="s">
+        <v>16</v>
+      </c>
+      <c r="D83" t="s">
+        <v>105</v>
+      </c>
+      <c r="E83" t="s">
+        <v>106</v>
+      </c>
+      <c r="F83" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" t="s">
+        <v>14</v>
       </c>
       <c r="I83" s="1">
         <v>5000</v>
       </c>
     </row>
-    <row r="84">
+    <row r="84" spans="1:9">
       <c r="A84">
         <v>3866910</v>
       </c>
-      <c r="B84" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B84" t="s">
+        <v>19</v>
+      </c>
+      <c r="C84" t="s">
+        <v>20</v>
+      </c>
+      <c r="D84" t="s">
+        <v>105</v>
+      </c>
+      <c r="E84" t="s">
+        <v>106</v>
+      </c>
+      <c r="F84" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" t="s">
+        <v>14</v>
       </c>
       <c r="I84" s="1">
         <v>14000</v>
       </c>
     </row>
-    <row r="85">
+    <row r="85" spans="1:9">
       <c r="A85">
         <v>388770</v>
       </c>
-      <c r="B85" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B85" t="s">
+        <v>31</v>
+      </c>
+      <c r="C85" t="s">
+        <v>32</v>
+      </c>
+      <c r="D85" t="s">
+        <v>99</v>
+      </c>
+      <c r="E85" t="s">
+        <v>100</v>
+      </c>
+      <c r="F85" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" t="s">
+        <v>14</v>
       </c>
       <c r="I85" s="1">
         <v>1000</v>
       </c>
     </row>
-    <row r="86">
+    <row r="86" spans="1:9">
       <c r="A86">
         <v>390822</v>
       </c>
-      <c r="B86" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B86" t="s">
+        <v>33</v>
+      </c>
+      <c r="C86" t="s">
+        <v>34</v>
+      </c>
+      <c r="D86" t="s">
+        <v>99</v>
+      </c>
+      <c r="E86" t="s">
+        <v>100</v>
+      </c>
+      <c r="F86" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" t="s">
+        <v>14</v>
       </c>
       <c r="I86" s="1">
         <v>4000</v>
       </c>
     </row>
-    <row r="87">
+    <row r="87" spans="1:9">
       <c r="A87">
         <v>392874</v>
       </c>
-      <c r="B87" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B87" t="s">
+        <v>35</v>
+      </c>
+      <c r="C87" t="s">
+        <v>36</v>
+      </c>
+      <c r="D87" t="s">
+        <v>99</v>
+      </c>
+      <c r="E87" t="s">
+        <v>100</v>
+      </c>
+      <c r="F87" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" t="s">
+        <v>14</v>
       </c>
       <c r="I87" s="1">
         <v>1000</v>
       </c>
     </row>
-    <row r="88">
+    <row r="88" spans="1:9">
       <c r="A88">
         <v>401082</v>
       </c>
-      <c r="B88" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C88" t="s">
+        <v>108</v>
+      </c>
+      <c r="D88" t="s">
+        <v>99</v>
+      </c>
+      <c r="E88" t="s">
+        <v>100</v>
+      </c>
+      <c r="F88" t="s">
+        <v>13</v>
+      </c>
+      <c r="G88" t="s">
+        <v>14</v>
       </c>
       <c r="H88" s="1">
         <v>5000</v>
       </c>
     </row>
-    <row r="89">
+    <row r="89" spans="1:9">
       <c r="A89">
         <v>4016706</v>
       </c>
-      <c r="B89" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B89" t="s">
+        <v>15</v>
+      </c>
+      <c r="C89" t="s">
+        <v>16</v>
+      </c>
+      <c r="D89" t="s">
+        <v>109</v>
+      </c>
+      <c r="E89" t="s">
+        <v>110</v>
+      </c>
+      <c r="F89" t="s">
+        <v>13</v>
+      </c>
+      <c r="G89" t="s">
+        <v>14</v>
       </c>
       <c r="I89" s="1">
         <v>8000</v>
       </c>
     </row>
-    <row r="90">
+    <row r="90" spans="1:9">
       <c r="A90">
         <v>405186</v>
       </c>
-      <c r="B90" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B90" t="s">
+        <v>54</v>
+      </c>
+      <c r="C90" t="s">
+        <v>55</v>
+      </c>
+      <c r="D90" t="s">
+        <v>99</v>
+      </c>
+      <c r="E90" t="s">
+        <v>100</v>
+      </c>
+      <c r="F90" t="s">
+        <v>13</v>
+      </c>
+      <c r="G90" t="s">
+        <v>14</v>
       </c>
       <c r="H90" s="1">
         <v>41000</v>
       </c>
     </row>
-    <row r="91">
+    <row r="91" spans="1:9">
       <c r="A91">
         <v>411342</v>
       </c>
-      <c r="B91" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B91" t="s">
+        <v>82</v>
+      </c>
+      <c r="C91" t="s">
+        <v>83</v>
+      </c>
+      <c r="D91" t="s">
+        <v>99</v>
+      </c>
+      <c r="E91" t="s">
+        <v>100</v>
+      </c>
+      <c r="F91" t="s">
+        <v>13</v>
+      </c>
+      <c r="G91" t="s">
+        <v>14</v>
       </c>
       <c r="H91" s="1">
         <v>81000</v>
       </c>
     </row>
-    <row r="92">
+    <row r="92" spans="1:9">
       <c r="A92">
         <v>415446</v>
       </c>
-      <c r="B92" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B92" t="s">
+        <v>66</v>
+      </c>
+      <c r="C92" t="s">
+        <v>16</v>
+      </c>
+      <c r="D92" t="s">
+        <v>99</v>
+      </c>
+      <c r="E92" t="s">
+        <v>100</v>
+      </c>
+      <c r="F92" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" t="s">
+        <v>14</v>
       </c>
       <c r="H92" s="1">
         <v>10000</v>
       </c>
     </row>
-    <row r="93">
+    <row r="93" spans="1:9">
       <c r="A93">
         <v>4164450</v>
       </c>
-      <c r="B93" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B93" t="s">
+        <v>67</v>
+      </c>
+      <c r="C93" t="s">
+        <v>68</v>
+      </c>
+      <c r="D93" t="s">
+        <v>111</v>
+      </c>
+      <c r="E93" t="s">
+        <v>112</v>
+      </c>
+      <c r="F93" t="s">
+        <v>13</v>
+      </c>
+      <c r="G93" t="s">
+        <v>14</v>
       </c>
       <c r="I93" s="1">
         <v>73000</v>
       </c>
     </row>
-    <row r="94">
+    <row r="94" spans="1:9">
       <c r="A94">
         <v>4176762</v>
       </c>
-      <c r="B94" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B94" t="s">
+        <v>15</v>
+      </c>
+      <c r="C94" t="s">
+        <v>16</v>
+      </c>
+      <c r="D94" t="s">
+        <v>111</v>
+      </c>
+      <c r="E94" t="s">
+        <v>112</v>
+      </c>
+      <c r="F94" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" t="s">
+        <v>14</v>
       </c>
       <c r="I94" s="1">
         <v>624000</v>
       </c>
     </row>
-    <row r="95">
+    <row r="95" spans="1:9">
       <c r="A95">
         <v>4187022</v>
       </c>
-      <c r="B95" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B95" t="s">
+        <v>19</v>
+      </c>
+      <c r="C95" t="s">
+        <v>20</v>
+      </c>
+      <c r="D95" t="s">
+        <v>111</v>
+      </c>
+      <c r="E95" t="s">
+        <v>112</v>
+      </c>
+      <c r="F95" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" t="s">
+        <v>14</v>
       </c>
       <c r="I95" s="1">
         <v>30000</v>
       </c>
     </row>
-    <row r="96">
+    <row r="96" spans="1:9">
       <c r="A96">
         <v>4232166</v>
       </c>
-      <c r="B96" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B96" t="s">
+        <v>33</v>
+      </c>
+      <c r="C96" t="s">
+        <v>34</v>
+      </c>
+      <c r="D96" t="s">
+        <v>111</v>
+      </c>
+      <c r="E96" t="s">
+        <v>112</v>
+      </c>
+      <c r="F96" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" t="s">
+        <v>14</v>
       </c>
       <c r="I96" s="1">
         <v>112000</v>
       </c>
     </row>
-    <row r="97">
+    <row r="97" spans="1:9">
       <c r="A97">
         <v>4234218</v>
       </c>
-      <c r="B97" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B97" t="s">
+        <v>35</v>
+      </c>
+      <c r="C97" t="s">
+        <v>36</v>
+      </c>
+      <c r="D97" t="s">
+        <v>111</v>
+      </c>
+      <c r="E97" t="s">
+        <v>112</v>
+      </c>
+      <c r="F97" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" t="s">
+        <v>14</v>
       </c>
       <c r="I97" s="1">
         <v>21000</v>
       </c>
     </row>
-    <row r="98">
+    <row r="98" spans="1:9">
       <c r="A98">
         <v>4256790</v>
       </c>
-      <c r="B98" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B98" t="s">
+        <v>66</v>
+      </c>
+      <c r="C98" t="s">
+        <v>16</v>
+      </c>
+      <c r="D98" t="s">
+        <v>111</v>
+      </c>
+      <c r="E98" t="s">
+        <v>112</v>
+      </c>
+      <c r="F98" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" t="s">
+        <v>14</v>
       </c>
       <c r="H98" s="1">
         <v>1000</v>
       </c>
     </row>
-    <row r="99">
+    <row r="99" spans="1:9">
       <c r="A99">
         <v>4332714</v>
       </c>
-      <c r="B99" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B99" t="s">
+        <v>113</v>
+      </c>
+      <c r="C99" t="s">
+        <v>114</v>
+      </c>
+      <c r="D99" t="s">
+        <v>115</v>
+      </c>
+      <c r="E99" t="s">
+        <v>116</v>
+      </c>
+      <c r="F99" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" t="s">
+        <v>14</v>
       </c>
       <c r="I99" s="1">
         <v>11000</v>
       </c>
     </row>
-    <row r="100">
+    <row r="100" spans="1:9">
       <c r="A100">
         <v>4336818</v>
       </c>
-      <c r="B100" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B100" t="s">
+        <v>15</v>
+      </c>
+      <c r="C100" t="s">
+        <v>16</v>
+      </c>
+      <c r="D100" t="s">
+        <v>115</v>
+      </c>
+      <c r="E100" t="s">
+        <v>116</v>
+      </c>
+      <c r="F100" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" t="s">
+        <v>14</v>
       </c>
       <c r="I100" s="1">
         <v>52000</v>
       </c>
     </row>
-    <row r="101">
+    <row r="101" spans="1:9">
       <c r="A101">
         <v>4340922</v>
       </c>
-      <c r="B101" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B101" t="s">
+        <v>88</v>
+      </c>
+      <c r="C101" t="s">
+        <v>89</v>
+      </c>
+      <c r="D101" t="s">
+        <v>115</v>
+      </c>
+      <c r="E101" t="s">
+        <v>116</v>
+      </c>
+      <c r="F101" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" t="s">
+        <v>14</v>
       </c>
       <c r="I101" s="1">
         <v>170000</v>
       </c>
     </row>
-    <row r="102">
+    <row r="102" spans="1:9">
       <c r="A102">
         <v>4347078</v>
       </c>
-      <c r="B102" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B102" t="s">
+        <v>19</v>
+      </c>
+      <c r="C102" t="s">
+        <v>20</v>
+      </c>
+      <c r="D102" t="s">
+        <v>115</v>
+      </c>
+      <c r="E102" t="s">
+        <v>116</v>
+      </c>
+      <c r="F102" t="s">
+        <v>13</v>
+      </c>
+      <c r="G102" t="s">
+        <v>14</v>
       </c>
       <c r="I102" s="1">
         <v>166000</v>
       </c>
     </row>
-    <row r="103">
+    <row r="103" spans="1:9">
       <c r="A103">
         <v>4420950</v>
       </c>
-      <c r="B103" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B103" t="s">
+        <v>25</v>
+      </c>
+      <c r="C103" t="s">
+        <v>26</v>
+      </c>
+      <c r="D103" t="s">
+        <v>115</v>
+      </c>
+      <c r="E103" t="s">
+        <v>116</v>
+      </c>
+      <c r="F103" t="s">
+        <v>13</v>
+      </c>
+      <c r="G103" t="s">
+        <v>14</v>
       </c>
       <c r="H103" s="1">
         <v>64000</v>
       </c>
     </row>
-    <row r="104">
+    <row r="104" spans="1:9">
       <c r="A104">
         <v>4496874</v>
       </c>
-      <c r="B104" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B104" t="s">
+        <v>15</v>
+      </c>
+      <c r="C104" t="s">
+        <v>16</v>
+      </c>
+      <c r="D104" t="s">
+        <v>117</v>
+      </c>
+      <c r="E104" t="s">
+        <v>118</v>
+      </c>
+      <c r="F104" t="s">
+        <v>13</v>
+      </c>
+      <c r="G104" t="s">
+        <v>14</v>
       </c>
       <c r="I104" s="1">
         <v>1000</v>
       </c>
     </row>
-    <row r="105">
+    <row r="105" spans="1:9">
       <c r="A105">
         <v>4507134</v>
       </c>
-      <c r="B105" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B105" t="s">
+        <v>19</v>
+      </c>
+      <c r="C105" t="s">
+        <v>20</v>
+      </c>
+      <c r="D105" t="s">
+        <v>117</v>
+      </c>
+      <c r="E105" t="s">
+        <v>118</v>
+      </c>
+      <c r="F105" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" t="s">
+        <v>14</v>
       </c>
       <c r="I105" s="1">
         <v>38000</v>
       </c>
     </row>
-    <row r="106">
+    <row r="106" spans="1:9">
       <c r="A106">
         <v>4517394</v>
       </c>
-      <c r="B106" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B106" t="s">
+        <v>80</v>
+      </c>
+      <c r="C106" t="s">
+        <v>81</v>
+      </c>
+      <c r="D106" t="s">
+        <v>117</v>
+      </c>
+      <c r="E106" t="s">
+        <v>118</v>
+      </c>
+      <c r="F106" t="s">
+        <v>13</v>
+      </c>
+      <c r="G106" t="s">
+        <v>14</v>
       </c>
       <c r="I106" s="1">
         <v>5000</v>
       </c>
     </row>
-    <row r="107">
+    <row r="107" spans="1:9">
       <c r="A107">
         <v>4644618</v>
       </c>
-      <c r="B107" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B107" t="s">
+        <v>67</v>
+      </c>
+      <c r="C107" t="s">
+        <v>68</v>
+      </c>
+      <c r="D107" t="s">
+        <v>119</v>
+      </c>
+      <c r="E107" t="s">
+        <v>120</v>
+      </c>
+      <c r="F107" t="s">
+        <v>13</v>
+      </c>
+      <c r="G107" t="s">
+        <v>14</v>
       </c>
       <c r="I107" s="1">
         <v>10000</v>
       </c>
     </row>
-    <row r="108">
+    <row r="108" spans="1:9">
       <c r="A108">
         <v>4656930</v>
       </c>
-      <c r="B108" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B108" t="s">
+        <v>15</v>
+      </c>
+      <c r="C108" t="s">
+        <v>16</v>
+      </c>
+      <c r="D108" t="s">
+        <v>119</v>
+      </c>
+      <c r="E108" t="s">
+        <v>120</v>
+      </c>
+      <c r="F108" t="s">
+        <v>13</v>
+      </c>
+      <c r="G108" t="s">
+        <v>14</v>
       </c>
       <c r="I108" s="1">
         <v>55000</v>
       </c>
     </row>
-    <row r="109">
+    <row r="109" spans="1:9">
       <c r="A109">
         <v>4661034</v>
       </c>
-      <c r="B109" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B109" t="s">
+        <v>88</v>
+      </c>
+      <c r="C109" t="s">
+        <v>89</v>
+      </c>
+      <c r="D109" t="s">
+        <v>119</v>
+      </c>
+      <c r="E109" t="s">
+        <v>120</v>
+      </c>
+      <c r="F109" t="s">
+        <v>13</v>
+      </c>
+      <c r="G109" t="s">
+        <v>14</v>
       </c>
       <c r="I109" s="1">
         <v>855000</v>
       </c>
     </row>
-    <row r="110">
+    <row r="110" spans="1:9">
       <c r="A110">
         <v>4712334</v>
       </c>
-      <c r="B110" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B110" t="s">
+        <v>33</v>
+      </c>
+      <c r="C110" t="s">
+        <v>34</v>
+      </c>
+      <c r="D110" t="s">
+        <v>119</v>
+      </c>
+      <c r="E110" t="s">
+        <v>120</v>
+      </c>
+      <c r="F110" t="s">
+        <v>13</v>
+      </c>
+      <c r="G110" t="s">
+        <v>14</v>
       </c>
       <c r="I110" s="1">
         <v>5000</v>
       </c>
     </row>
-    <row r="111">
+    <row r="111" spans="1:9">
       <c r="A111">
         <v>4743114</v>
       </c>
-      <c r="B111" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B111" t="s">
+        <v>94</v>
+      </c>
+      <c r="C111" t="s">
+        <v>91</v>
+      </c>
+      <c r="D111" t="s">
+        <v>119</v>
+      </c>
+      <c r="E111" t="s">
+        <v>120</v>
+      </c>
+      <c r="F111" t="s">
+        <v>13</v>
+      </c>
+      <c r="G111" t="s">
+        <v>14</v>
       </c>
       <c r="H111" s="1">
         <v>275000</v>
       </c>
     </row>
-    <row r="112">
+    <row r="112" spans="1:9">
       <c r="A112">
         <v>4804674</v>
       </c>
-      <c r="B112" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B112" t="s">
+        <v>67</v>
+      </c>
+      <c r="C112" t="s">
+        <v>68</v>
+      </c>
+      <c r="D112" t="s">
+        <v>121</v>
+      </c>
+      <c r="E112" t="s">
+        <v>122</v>
+      </c>
+      <c r="F112" t="s">
+        <v>13</v>
+      </c>
+      <c r="G112" t="s">
+        <v>14</v>
       </c>
       <c r="I112" s="1">
         <v>2000</v>
       </c>
     </row>
-    <row r="113">
+    <row r="113" spans="1:9">
       <c r="A113">
         <v>481110</v>
       </c>
-      <c r="B113" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B113" t="s">
+        <v>60</v>
+      </c>
+      <c r="C113" t="s">
+        <v>61</v>
+      </c>
+      <c r="D113" t="s">
+        <v>123</v>
+      </c>
+      <c r="E113" t="s">
+        <v>124</v>
+      </c>
+      <c r="F113" t="s">
+        <v>13</v>
+      </c>
+      <c r="G113" t="s">
+        <v>14</v>
       </c>
       <c r="I113" s="1">
         <v>297000</v>
       </c>
     </row>
-    <row r="114">
+    <row r="114" spans="1:9">
       <c r="A114">
         <v>4816986</v>
       </c>
-      <c r="B114" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B114" t="s">
+        <v>15</v>
+      </c>
+      <c r="C114" t="s">
+        <v>16</v>
+      </c>
+      <c r="D114" t="s">
+        <v>121</v>
+      </c>
+      <c r="E114" t="s">
+        <v>122</v>
+      </c>
+      <c r="F114" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" t="s">
+        <v>14</v>
       </c>
       <c r="I114" s="1">
         <v>60000</v>
       </c>
     </row>
-    <row r="115">
+    <row r="115" spans="1:9">
       <c r="A115">
         <v>4821090</v>
       </c>
-      <c r="B115" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B115" t="s">
+        <v>88</v>
+      </c>
+      <c r="C115" t="s">
+        <v>89</v>
+      </c>
+      <c r="D115" t="s">
+        <v>121</v>
+      </c>
+      <c r="E115" t="s">
+        <v>122</v>
+      </c>
+      <c r="F115" t="s">
+        <v>13</v>
+      </c>
+      <c r="G115" t="s">
+        <v>14</v>
       </c>
       <c r="I115" s="1">
         <v>8000</v>
       </c>
     </row>
-    <row r="116">
+    <row r="116" spans="1:9">
       <c r="A116">
         <v>4827246</v>
       </c>
-      <c r="B116" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B116" t="s">
+        <v>19</v>
+      </c>
+      <c r="C116" t="s">
+        <v>20</v>
+      </c>
+      <c r="D116" t="s">
+        <v>121</v>
+      </c>
+      <c r="E116" t="s">
+        <v>122</v>
+      </c>
+      <c r="F116" t="s">
+        <v>13</v>
+      </c>
+      <c r="G116" t="s">
+        <v>14</v>
       </c>
       <c r="I116" s="1">
         <v>62000</v>
       </c>
     </row>
-    <row r="117">
+    <row r="117" spans="1:9">
       <c r="A117">
         <v>4837506</v>
       </c>
-      <c r="B117" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B117" t="s">
+        <v>80</v>
+      </c>
+      <c r="C117" t="s">
+        <v>81</v>
+      </c>
+      <c r="D117" t="s">
+        <v>121</v>
+      </c>
+      <c r="E117" t="s">
+        <v>122</v>
+      </c>
+      <c r="F117" t="s">
+        <v>13</v>
+      </c>
+      <c r="G117" t="s">
+        <v>14</v>
       </c>
       <c r="I117" s="1">
         <v>6000</v>
       </c>
     </row>
-    <row r="118">
+    <row r="118" spans="1:9">
       <c r="A118">
         <v>4870338</v>
       </c>
-      <c r="B118" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B118" t="s">
+        <v>31</v>
+      </c>
+      <c r="C118" t="s">
+        <v>32</v>
+      </c>
+      <c r="D118" t="s">
+        <v>121</v>
+      </c>
+      <c r="E118" t="s">
+        <v>122</v>
+      </c>
+      <c r="F118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" t="s">
+        <v>14</v>
       </c>
       <c r="I118" s="1">
         <v>22000</v>
       </c>
     </row>
-    <row r="119">
+    <row r="119" spans="1:9">
       <c r="A119">
         <v>4872390</v>
       </c>
-      <c r="B119" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B119" t="s">
+        <v>33</v>
+      </c>
+      <c r="C119" t="s">
+        <v>34</v>
+      </c>
+      <c r="D119" t="s">
+        <v>121</v>
+      </c>
+      <c r="E119" t="s">
+        <v>122</v>
+      </c>
+      <c r="F119" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" t="s">
+        <v>14</v>
       </c>
       <c r="I119" s="1">
         <v>26000</v>
       </c>
     </row>
-    <row r="120">
+    <row r="120" spans="1:9">
       <c r="A120">
         <v>4874442</v>
       </c>
-      <c r="B120" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B120" t="s">
+        <v>35</v>
+      </c>
+      <c r="C120" t="s">
+        <v>36</v>
+      </c>
+      <c r="D120" t="s">
+        <v>121</v>
+      </c>
+      <c r="E120" t="s">
+        <v>122</v>
+      </c>
+      <c r="F120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" t="s">
+        <v>14</v>
       </c>
       <c r="I120" s="1">
         <v>7000</v>
       </c>
     </row>
-    <row r="121">
+    <row r="121" spans="1:9">
       <c r="A121">
         <v>4892910</v>
       </c>
-      <c r="B121" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B121" t="s">
+        <v>82</v>
+      </c>
+      <c r="C121" t="s">
+        <v>83</v>
+      </c>
+      <c r="D121" t="s">
+        <v>121</v>
+      </c>
+      <c r="E121" t="s">
+        <v>122</v>
+      </c>
+      <c r="F121" t="s">
+        <v>13</v>
+      </c>
+      <c r="G121" t="s">
+        <v>14</v>
       </c>
       <c r="H121" s="1">
         <v>117000</v>
       </c>
     </row>
-    <row r="122">
+    <row r="122" spans="1:9">
       <c r="A122">
         <v>4897014</v>
       </c>
-      <c r="B122" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B122" t="s">
+        <v>66</v>
+      </c>
+      <c r="C122" t="s">
+        <v>16</v>
+      </c>
+      <c r="D122" t="s">
+        <v>121</v>
+      </c>
+      <c r="E122" t="s">
+        <v>122</v>
+      </c>
+      <c r="F122" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" t="s">
+        <v>14</v>
       </c>
       <c r="H122" s="1">
         <v>3000</v>
       </c>
     </row>
-    <row r="123">
+    <row r="123" spans="1:9">
       <c r="A123">
         <v>4901118</v>
       </c>
-      <c r="B123" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B123" t="s">
+        <v>25</v>
+      </c>
+      <c r="C123" t="s">
+        <v>26</v>
+      </c>
+      <c r="D123" t="s">
+        <v>121</v>
+      </c>
+      <c r="E123" t="s">
+        <v>122</v>
+      </c>
+      <c r="F123" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" t="s">
+        <v>14</v>
       </c>
       <c r="H123" s="1">
         <v>2000</v>
       </c>
     </row>
-    <row r="124">
+    <row r="124" spans="1:9">
       <c r="A124">
         <v>4905222</v>
       </c>
-      <c r="B124" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B124" t="s">
+        <v>125</v>
+      </c>
+      <c r="C124" t="s">
+        <v>126</v>
+      </c>
+      <c r="D124" t="s">
+        <v>121</v>
+      </c>
+      <c r="E124" t="s">
+        <v>122</v>
+      </c>
+      <c r="F124" t="s">
+        <v>13</v>
+      </c>
+      <c r="G124" t="s">
+        <v>14</v>
       </c>
       <c r="H124" s="1">
         <v>1000</v>
       </c>
     </row>
-    <row r="125">
+    <row r="125" spans="1:9">
       <c r="A125">
         <v>4911378</v>
       </c>
-      <c r="B125" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B125" t="s">
+        <v>127</v>
+      </c>
+      <c r="C125" t="s">
+        <v>98</v>
+      </c>
+      <c r="D125" t="s">
+        <v>121</v>
+      </c>
+      <c r="E125" t="s">
+        <v>122</v>
+      </c>
+      <c r="F125" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" t="s">
+        <v>14</v>
       </c>
       <c r="H125" s="1">
         <v>6000</v>
       </c>
     </row>
-    <row r="126">
+    <row r="126" spans="1:9">
       <c r="A126">
         <v>495474</v>
       </c>
-      <c r="B126" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B126" t="s">
+        <v>15</v>
+      </c>
+      <c r="C126" t="s">
+        <v>16</v>
+      </c>
+      <c r="D126" t="s">
+        <v>123</v>
+      </c>
+      <c r="E126" t="s">
+        <v>124</v>
+      </c>
+      <c r="F126" t="s">
+        <v>13</v>
+      </c>
+      <c r="G126" t="s">
+        <v>14</v>
       </c>
       <c r="I126" s="1">
         <v>464000</v>
       </c>
     </row>
-    <row r="127">
+    <row r="127" spans="1:9">
       <c r="A127">
         <v>4964730</v>
       </c>
-      <c r="B127" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B127" t="s">
+        <v>67</v>
+      </c>
+      <c r="C127" t="s">
+        <v>68</v>
+      </c>
+      <c r="D127" t="s">
+        <v>128</v>
+      </c>
+      <c r="E127" t="s">
+        <v>129</v>
+      </c>
+      <c r="F127" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" t="s">
+        <v>14</v>
       </c>
       <c r="I127" s="1">
         <v>1000</v>
       </c>
     </row>
-    <row r="128">
+    <row r="128" spans="1:9">
       <c r="A128">
         <v>4977042</v>
       </c>
-      <c r="B128" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B128" t="s">
+        <v>15</v>
+      </c>
+      <c r="C128" t="s">
+        <v>16</v>
+      </c>
+      <c r="D128" t="s">
+        <v>128</v>
+      </c>
+      <c r="E128" t="s">
+        <v>129</v>
+      </c>
+      <c r="F128" t="s">
+        <v>13</v>
+      </c>
+      <c r="G128" t="s">
+        <v>14</v>
       </c>
       <c r="I128" s="1">
         <v>2000</v>
       </c>
     </row>
-    <row r="129">
+    <row r="129" spans="1:9">
       <c r="A129">
         <v>4981146</v>
       </c>
-      <c r="B129" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B129" t="s">
+        <v>88</v>
+      </c>
+      <c r="C129" t="s">
+        <v>89</v>
+      </c>
+      <c r="D129" t="s">
+        <v>128</v>
+      </c>
+      <c r="E129" t="s">
+        <v>129</v>
+      </c>
+      <c r="F129" t="s">
+        <v>13</v>
+      </c>
+      <c r="G129" t="s">
+        <v>14</v>
       </c>
       <c r="I129" s="1">
         <v>351000</v>
       </c>
     </row>
-    <row r="130">
+    <row r="130" spans="1:9">
       <c r="A130">
         <v>4997562</v>
       </c>
-      <c r="B130" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B130" t="s">
+        <v>80</v>
+      </c>
+      <c r="C130" t="s">
+        <v>81</v>
+      </c>
+      <c r="D130" t="s">
+        <v>128</v>
+      </c>
+      <c r="E130" t="s">
+        <v>129</v>
+      </c>
+      <c r="F130" t="s">
+        <v>13</v>
+      </c>
+      <c r="G130" t="s">
+        <v>14</v>
       </c>
       <c r="I130" s="1">
         <v>2000</v>
       </c>
     </row>
-    <row r="131">
+    <row r="131" spans="1:9">
       <c r="A131">
         <v>503682</v>
       </c>
-      <c r="B131" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B131" t="s">
+        <v>90</v>
+      </c>
+      <c r="C131" t="s">
+        <v>91</v>
+      </c>
+      <c r="D131" t="s">
+        <v>123</v>
+      </c>
+      <c r="E131" t="s">
+        <v>124</v>
+      </c>
+      <c r="F131" t="s">
+        <v>13</v>
+      </c>
+      <c r="G131" t="s">
+        <v>14</v>
       </c>
       <c r="I131" s="1">
         <v>77000</v>
       </c>
     </row>
-    <row r="132">
+    <row r="132" spans="1:9">
       <c r="A132">
         <v>5046810</v>
       </c>
-      <c r="B132" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B132" t="s">
+        <v>54</v>
+      </c>
+      <c r="C132" t="s">
+        <v>55</v>
+      </c>
+      <c r="D132" t="s">
+        <v>128</v>
+      </c>
+      <c r="E132" t="s">
+        <v>129</v>
+      </c>
+      <c r="F132" t="s">
+        <v>13</v>
+      </c>
+      <c r="G132" t="s">
+        <v>14</v>
       </c>
       <c r="H132" s="1">
         <v>1000</v>
       </c>
     </row>
-    <row r="133">
+    <row r="133" spans="1:9">
       <c r="A133">
         <v>505734</v>
       </c>
-      <c r="B133" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B133" t="s">
+        <v>19</v>
+      </c>
+      <c r="C133" t="s">
+        <v>20</v>
+      </c>
+      <c r="D133" t="s">
+        <v>123</v>
+      </c>
+      <c r="E133" t="s">
+        <v>124</v>
+      </c>
+      <c r="F133" t="s">
+        <v>13</v>
+      </c>
+      <c r="G133" t="s">
+        <v>14</v>
       </c>
       <c r="I133" s="1">
         <v>6067000</v>
       </c>
     </row>
-    <row r="134">
+    <row r="134" spans="1:9">
       <c r="A134">
         <v>511890</v>
       </c>
-      <c r="B134" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B134" t="s">
+        <v>97</v>
+      </c>
+      <c r="C134" t="s">
+        <v>98</v>
+      </c>
+      <c r="D134" t="s">
+        <v>123</v>
+      </c>
+      <c r="E134" t="s">
+        <v>124</v>
+      </c>
+      <c r="F134" t="s">
+        <v>13</v>
+      </c>
+      <c r="G134" t="s">
+        <v>14</v>
       </c>
       <c r="I134" s="1">
         <v>16000</v>
       </c>
     </row>
-    <row r="135">
+    <row r="135" spans="1:9">
       <c r="A135">
         <v>5137098</v>
       </c>
-      <c r="B135" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B135" t="s">
+        <v>15</v>
+      </c>
+      <c r="C135" t="s">
+        <v>16</v>
+      </c>
+      <c r="D135" t="s">
+        <v>130</v>
+      </c>
+      <c r="E135" t="s">
+        <v>131</v>
+      </c>
+      <c r="F135" t="s">
+        <v>13</v>
+      </c>
+      <c r="G135" t="s">
+        <v>14</v>
       </c>
       <c r="I135" s="1">
         <v>5000</v>
       </c>
     </row>
-    <row r="136">
+    <row r="136" spans="1:9">
       <c r="A136">
         <v>5147358</v>
       </c>
-      <c r="B136" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B136" t="s">
+        <v>19</v>
+      </c>
+      <c r="C136" t="s">
+        <v>20</v>
+      </c>
+      <c r="D136" t="s">
+        <v>130</v>
+      </c>
+      <c r="E136" t="s">
+        <v>131</v>
+      </c>
+      <c r="F136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G136" t="s">
+        <v>14</v>
       </c>
       <c r="I136" s="1">
         <v>25000</v>
       </c>
     </row>
-    <row r="137">
+    <row r="137" spans="1:9">
       <c r="A137">
         <v>5215074</v>
       </c>
-      <c r="B137" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B137" t="s">
+        <v>21</v>
+      </c>
+      <c r="C137" t="s">
+        <v>22</v>
+      </c>
+      <c r="D137" t="s">
+        <v>130</v>
+      </c>
+      <c r="E137" t="s">
+        <v>131</v>
+      </c>
+      <c r="F137" t="s">
+        <v>13</v>
+      </c>
+      <c r="G137" t="s">
+        <v>14</v>
       </c>
       <c r="H137" s="1">
         <v>2000</v>
       </c>
     </row>
-    <row r="138">
+    <row r="138" spans="1:9">
       <c r="A138">
         <v>5301258</v>
       </c>
-      <c r="B138" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B138" t="s">
+        <v>88</v>
+      </c>
+      <c r="C138" t="s">
+        <v>89</v>
+      </c>
+      <c r="D138" t="s">
+        <v>132</v>
+      </c>
+      <c r="E138" t="s">
+        <v>133</v>
+      </c>
+      <c r="F138" t="s">
+        <v>13</v>
+      </c>
+      <c r="G138" t="s">
+        <v>14</v>
       </c>
       <c r="I138" s="1">
         <v>383000</v>
       </c>
     </row>
-    <row r="139">
+    <row r="139" spans="1:9">
       <c r="A139">
         <v>5307414</v>
       </c>
-      <c r="B139" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B139" t="s">
+        <v>19</v>
+      </c>
+      <c r="C139" t="s">
+        <v>20</v>
+      </c>
+      <c r="D139" t="s">
+        <v>132</v>
+      </c>
+      <c r="E139" t="s">
+        <v>133</v>
+      </c>
+      <c r="F139" t="s">
+        <v>13</v>
+      </c>
+      <c r="G139" t="s">
+        <v>14</v>
       </c>
       <c r="I139" s="1">
         <v>6000</v>
       </c>
     </row>
-    <row r="140">
+    <row r="140" spans="1:9">
       <c r="A140">
         <v>5317674</v>
       </c>
-      <c r="B140" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B140" t="s">
+        <v>80</v>
+      </c>
+      <c r="C140" t="s">
+        <v>81</v>
+      </c>
+      <c r="D140" t="s">
+        <v>132</v>
+      </c>
+      <c r="E140" t="s">
+        <v>133</v>
+      </c>
+      <c r="F140" t="s">
+        <v>13</v>
+      </c>
+      <c r="G140" t="s">
+        <v>14</v>
       </c>
       <c r="I140" s="1">
         <v>9000</v>
       </c>
     </row>
-    <row r="141">
+    <row r="141" spans="1:9">
       <c r="A141">
         <v>5373078</v>
       </c>
-      <c r="B141" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B141" t="s">
+        <v>82</v>
+      </c>
+      <c r="C141" t="s">
+        <v>83</v>
+      </c>
+      <c r="D141" t="s">
+        <v>132</v>
+      </c>
+      <c r="E141" t="s">
+        <v>133</v>
+      </c>
+      <c r="F141" t="s">
+        <v>13</v>
+      </c>
+      <c r="G141" t="s">
+        <v>14</v>
       </c>
       <c r="H141" s="1">
         <v>20000</v>
       </c>
     </row>
-    <row r="142">
+    <row r="142" spans="1:9">
       <c r="A142">
         <v>5381286</v>
       </c>
-      <c r="B142" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B142" t="s">
+        <v>25</v>
+      </c>
+      <c r="C142" t="s">
+        <v>26</v>
+      </c>
+      <c r="D142" t="s">
+        <v>132</v>
+      </c>
+      <c r="E142" t="s">
+        <v>133</v>
+      </c>
+      <c r="F142" t="s">
+        <v>13</v>
+      </c>
+      <c r="G142" t="s">
+        <v>14</v>
       </c>
       <c r="H142" s="1">
         <v>11000</v>
       </c>
     </row>
-    <row r="143">
+    <row r="143" spans="1:9">
       <c r="A143">
         <v>5444898</v>
       </c>
-      <c r="B143" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B143" t="s">
+        <v>67</v>
+      </c>
+      <c r="C143" t="s">
+        <v>68</v>
+      </c>
+      <c r="D143" t="s">
+        <v>134</v>
+      </c>
+      <c r="E143" t="s">
+        <v>135</v>
+      </c>
+      <c r="F143" t="s">
+        <v>13</v>
+      </c>
+      <c r="G143" t="s">
+        <v>14</v>
       </c>
       <c r="I143" s="1">
         <v>1000</v>
       </c>
     </row>
-    <row r="144">
+    <row r="144" spans="1:9">
       <c r="A144">
         <v>5449002</v>
       </c>
-      <c r="B144" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B144" t="s">
+        <v>43</v>
+      </c>
+      <c r="C144" t="s">
+        <v>44</v>
+      </c>
+      <c r="D144" t="s">
+        <v>134</v>
+      </c>
+      <c r="E144" t="s">
+        <v>135</v>
+      </c>
+      <c r="F144" t="s">
+        <v>13</v>
+      </c>
+      <c r="G144" t="s">
+        <v>14</v>
       </c>
       <c r="I144" s="1">
         <v>15000</v>
       </c>
     </row>
-    <row r="145">
+    <row r="145" spans="1:9">
       <c r="A145">
         <v>5455158</v>
       </c>
-      <c r="B145" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B145" t="s">
+        <v>84</v>
+      </c>
+      <c r="C145" t="s">
+        <v>85</v>
+      </c>
+      <c r="D145" t="s">
+        <v>134</v>
+      </c>
+      <c r="E145" t="s">
+        <v>135</v>
+      </c>
+      <c r="F145" t="s">
+        <v>13</v>
+      </c>
+      <c r="G145" t="s">
+        <v>14</v>
       </c>
       <c r="I145" s="1">
         <v>3000</v>
       </c>
     </row>
-    <row r="146">
+    <row r="146" spans="1:9">
       <c r="A146">
         <v>5457210</v>
       </c>
-      <c r="B146" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B146" t="s">
+        <v>15</v>
+      </c>
+      <c r="C146" t="s">
+        <v>16</v>
+      </c>
+      <c r="D146" t="s">
+        <v>134</v>
+      </c>
+      <c r="E146" t="s">
+        <v>135</v>
+      </c>
+      <c r="F146" t="s">
+        <v>13</v>
+      </c>
+      <c r="G146" t="s">
+        <v>14</v>
       </c>
       <c r="I146" s="1">
         <v>837000</v>
       </c>
     </row>
-    <row r="147">
+    <row r="147" spans="1:9">
       <c r="A147">
         <v>5461314</v>
       </c>
-      <c r="B147" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B147" t="s">
+        <v>88</v>
+      </c>
+      <c r="C147" t="s">
+        <v>89</v>
+      </c>
+      <c r="D147" t="s">
+        <v>134</v>
+      </c>
+      <c r="E147" t="s">
+        <v>135</v>
+      </c>
+      <c r="F147" t="s">
+        <v>13</v>
+      </c>
+      <c r="G147" t="s">
+        <v>14</v>
       </c>
       <c r="I147" s="1">
         <v>13000</v>
       </c>
     </row>
-    <row r="148">
+    <row r="148" spans="1:9">
       <c r="A148">
         <v>5467470</v>
       </c>
-      <c r="B148" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B148" t="s">
+        <v>19</v>
+      </c>
+      <c r="C148" t="s">
+        <v>20</v>
+      </c>
+      <c r="D148" t="s">
+        <v>134</v>
+      </c>
+      <c r="E148" t="s">
+        <v>135</v>
+      </c>
+      <c r="F148" t="s">
+        <v>13</v>
+      </c>
+      <c r="G148" t="s">
+        <v>14</v>
       </c>
       <c r="I148" s="1">
         <v>840000</v>
       </c>
     </row>
-    <row r="149">
+    <row r="149" spans="1:9">
       <c r="A149">
         <v>550878</v>
       </c>
-      <c r="B149" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B149" t="s">
+        <v>33</v>
+      </c>
+      <c r="C149" t="s">
+        <v>34</v>
+      </c>
+      <c r="D149" t="s">
+        <v>123</v>
+      </c>
+      <c r="E149" t="s">
+        <v>124</v>
+      </c>
+      <c r="F149" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" t="s">
+        <v>14</v>
       </c>
       <c r="I149" s="1">
         <v>16000</v>
       </c>
     </row>
-    <row r="150">
+    <row r="150" spans="1:9">
       <c r="A150">
         <v>5510562</v>
       </c>
-      <c r="B150" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B150" t="s">
+        <v>31</v>
+      </c>
+      <c r="C150" t="s">
+        <v>32</v>
+      </c>
+      <c r="D150" t="s">
+        <v>134</v>
+      </c>
+      <c r="E150" t="s">
+        <v>135</v>
+      </c>
+      <c r="F150" t="s">
+        <v>13</v>
+      </c>
+      <c r="G150" t="s">
+        <v>14</v>
       </c>
       <c r="I150" s="1">
         <v>3000</v>
       </c>
     </row>
-    <row r="151">
+    <row r="151" spans="1:9">
       <c r="A151">
         <v>5512614</v>
       </c>
-      <c r="B151" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B151" t="s">
+        <v>33</v>
+      </c>
+      <c r="C151" t="s">
+        <v>34</v>
+      </c>
+      <c r="D151" t="s">
+        <v>134</v>
+      </c>
+      <c r="E151" t="s">
+        <v>135</v>
+      </c>
+      <c r="F151" t="s">
+        <v>13</v>
+      </c>
+      <c r="G151" t="s">
+        <v>14</v>
       </c>
       <c r="I151" s="1">
         <v>10000</v>
       </c>
     </row>
-    <row r="152">
+    <row r="152" spans="1:9">
       <c r="A152">
         <v>5514666</v>
       </c>
-      <c r="B152" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B152" t="s">
+        <v>35</v>
+      </c>
+      <c r="C152" t="s">
+        <v>36</v>
+      </c>
+      <c r="D152" t="s">
+        <v>134</v>
+      </c>
+      <c r="E152" t="s">
+        <v>135</v>
+      </c>
+      <c r="F152" t="s">
+        <v>13</v>
+      </c>
+      <c r="G152" t="s">
+        <v>14</v>
       </c>
       <c r="I152" s="1">
         <v>3000</v>
       </c>
     </row>
-    <row r="153">
+    <row r="153" spans="1:9">
       <c r="A153">
         <v>552930</v>
       </c>
-      <c r="B153" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B153" t="s">
+        <v>35</v>
+      </c>
+      <c r="C153" t="s">
+        <v>36</v>
+      </c>
+      <c r="D153" t="s">
+        <v>123</v>
+      </c>
+      <c r="E153" t="s">
+        <v>124</v>
+      </c>
+      <c r="F153" t="s">
+        <v>13</v>
+      </c>
+      <c r="G153" t="s">
+        <v>14</v>
       </c>
       <c r="I153" s="1">
         <v>2000</v>
       </c>
     </row>
-    <row r="154">
+    <row r="154" spans="1:9">
       <c r="A154">
         <v>5533134</v>
       </c>
-      <c r="B154" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B154" t="s">
+        <v>82</v>
+      </c>
+      <c r="C154" t="s">
+        <v>83</v>
+      </c>
+      <c r="D154" t="s">
+        <v>134</v>
+      </c>
+      <c r="E154" t="s">
+        <v>135</v>
+      </c>
+      <c r="F154" t="s">
+        <v>13</v>
+      </c>
+      <c r="G154" t="s">
+        <v>14</v>
       </c>
       <c r="H154" s="1">
         <v>39000</v>
       </c>
     </row>
-    <row r="155">
+    <row r="155" spans="1:9">
       <c r="A155">
         <v>5535186</v>
       </c>
-      <c r="B155" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B155" t="s">
+        <v>21</v>
+      </c>
+      <c r="C155" t="s">
+        <v>22</v>
+      </c>
+      <c r="D155" t="s">
+        <v>134</v>
+      </c>
+      <c r="E155" t="s">
+        <v>135</v>
+      </c>
+      <c r="F155" t="s">
+        <v>13</v>
+      </c>
+      <c r="G155" t="s">
+        <v>14</v>
       </c>
       <c r="H155" s="1">
         <v>15000</v>
       </c>
     </row>
-    <row r="156">
+    <row r="156" spans="1:9">
       <c r="A156">
         <v>5537238</v>
       </c>
-      <c r="B156" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B156" t="s">
+        <v>66</v>
+      </c>
+      <c r="C156" t="s">
+        <v>16</v>
+      </c>
+      <c r="D156" t="s">
+        <v>134</v>
+      </c>
+      <c r="E156" t="s">
+        <v>135</v>
+      </c>
+      <c r="F156" t="s">
+        <v>13</v>
+      </c>
+      <c r="G156" t="s">
+        <v>14</v>
       </c>
       <c r="H156" s="1">
         <v>18000</v>
       </c>
     </row>
-    <row r="157">
+    <row r="157" spans="1:9">
       <c r="A157">
         <v>554982</v>
       </c>
-      <c r="B157" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B157" t="s">
+        <v>136</v>
+      </c>
+      <c r="C157" t="s">
+        <v>137</v>
+      </c>
+      <c r="D157" t="s">
+        <v>123</v>
+      </c>
+      <c r="E157" t="s">
+        <v>124</v>
+      </c>
+      <c r="F157" t="s">
+        <v>13</v>
+      </c>
+      <c r="G157" t="s">
+        <v>14</v>
       </c>
       <c r="I157" s="1">
         <v>-9000</v>
       </c>
     </row>
-    <row r="158">
+    <row r="158" spans="1:9">
       <c r="A158">
         <v>5604954</v>
       </c>
-      <c r="B158" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B158" t="s">
+        <v>67</v>
+      </c>
+      <c r="C158" t="s">
+        <v>68</v>
+      </c>
+      <c r="D158" t="s">
+        <v>138</v>
+      </c>
+      <c r="E158" t="s">
+        <v>139</v>
+      </c>
+      <c r="F158" t="s">
+        <v>13</v>
+      </c>
+      <c r="G158" t="s">
+        <v>14</v>
       </c>
       <c r="I158" s="1">
         <v>8000</v>
       </c>
     </row>
-    <row r="159">
+    <row r="159" spans="1:9">
       <c r="A159">
         <v>5613162</v>
       </c>
-      <c r="B159" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B159" t="s">
+        <v>113</v>
+      </c>
+      <c r="C159" t="s">
+        <v>114</v>
+      </c>
+      <c r="D159" t="s">
+        <v>138</v>
+      </c>
+      <c r="E159" t="s">
+        <v>139</v>
+      </c>
+      <c r="F159" t="s">
+        <v>13</v>
+      </c>
+      <c r="G159" t="s">
+        <v>14</v>
       </c>
       <c r="I159" s="1">
         <v>175000</v>
       </c>
     </row>
-    <row r="160">
+    <row r="160" spans="1:9">
       <c r="A160">
         <v>5615214</v>
       </c>
-      <c r="B160" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B160" t="s">
+        <v>84</v>
+      </c>
+      <c r="C160" t="s">
+        <v>85</v>
+      </c>
+      <c r="D160" t="s">
+        <v>138</v>
+      </c>
+      <c r="E160" t="s">
+        <v>139</v>
+      </c>
+      <c r="F160" t="s">
+        <v>13</v>
+      </c>
+      <c r="G160" t="s">
+        <v>14</v>
       </c>
       <c r="I160" s="1">
         <v>160000</v>
       </c>
     </row>
-    <row r="161">
+    <row r="161" spans="1:9">
       <c r="A161">
         <v>5617266</v>
       </c>
-      <c r="B161" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B161" t="s">
+        <v>15</v>
+      </c>
+      <c r="C161" t="s">
+        <v>16</v>
+      </c>
+      <c r="D161" t="s">
+        <v>138</v>
+      </c>
+      <c r="E161" t="s">
+        <v>139</v>
+      </c>
+      <c r="F161" t="s">
+        <v>13</v>
+      </c>
+      <c r="G161" t="s">
+        <v>14</v>
       </c>
       <c r="I161" s="1">
         <v>1606000</v>
       </c>
     </row>
-    <row r="162">
+    <row r="162" spans="1:9">
       <c r="A162">
         <v>5621370</v>
       </c>
-      <c r="B162" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B162" t="s">
+        <v>88</v>
+      </c>
+      <c r="C162" t="s">
+        <v>89</v>
+      </c>
+      <c r="D162" t="s">
+        <v>138</v>
+      </c>
+      <c r="E162" t="s">
+        <v>139</v>
+      </c>
+      <c r="F162" t="s">
+        <v>13</v>
+      </c>
+      <c r="G162" t="s">
+        <v>14</v>
       </c>
       <c r="I162" s="1">
         <v>757000</v>
       </c>
     </row>
-    <row r="163">
+    <row r="163" spans="1:9">
       <c r="A163">
         <v>5627526</v>
       </c>
-      <c r="B163" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B163" t="s">
+        <v>19</v>
+      </c>
+      <c r="C163" t="s">
+        <v>20</v>
+      </c>
+      <c r="D163" t="s">
+        <v>138</v>
+      </c>
+      <c r="E163" t="s">
+        <v>139</v>
+      </c>
+      <c r="F163" t="s">
+        <v>13</v>
+      </c>
+      <c r="G163" t="s">
+        <v>14</v>
       </c>
       <c r="I163" s="1">
         <v>309000</v>
       </c>
     </row>
-    <row r="164">
+    <row r="164" spans="1:9">
       <c r="A164">
         <v>5637786</v>
       </c>
-      <c r="B164" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B164" t="s">
+        <v>80</v>
+      </c>
+      <c r="C164" t="s">
+        <v>81</v>
+      </c>
+      <c r="D164" t="s">
+        <v>138</v>
+      </c>
+      <c r="E164" t="s">
+        <v>139</v>
+      </c>
+      <c r="F164" t="s">
+        <v>13</v>
+      </c>
+      <c r="G164" t="s">
+        <v>14</v>
       </c>
       <c r="I164" s="1">
         <v>121000</v>
       </c>
     </row>
-    <row r="165">
+    <row r="165" spans="1:9">
       <c r="A165">
         <v>5670618</v>
       </c>
-      <c r="B165" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B165" t="s">
+        <v>31</v>
+      </c>
+      <c r="C165" t="s">
+        <v>32</v>
+      </c>
+      <c r="D165" t="s">
+        <v>138</v>
+      </c>
+      <c r="E165" t="s">
+        <v>139</v>
+      </c>
+      <c r="F165" t="s">
+        <v>13</v>
+      </c>
+      <c r="G165" t="s">
+        <v>14</v>
       </c>
       <c r="I165" s="1">
         <v>64000</v>
       </c>
     </row>
-    <row r="166">
+    <row r="166" spans="1:9">
       <c r="A166">
         <v>5672670</v>
       </c>
-      <c r="B166" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B166" t="s">
+        <v>33</v>
+      </c>
+      <c r="C166" t="s">
+        <v>34</v>
+      </c>
+      <c r="D166" t="s">
+        <v>138</v>
+      </c>
+      <c r="E166" t="s">
+        <v>139</v>
+      </c>
+      <c r="F166" t="s">
+        <v>13</v>
+      </c>
+      <c r="G166" t="s">
+        <v>14</v>
       </c>
       <c r="I166" s="1">
         <v>58000</v>
       </c>
     </row>
-    <row r="167">
+    <row r="167" spans="1:9">
       <c r="A167">
         <v>5674722</v>
       </c>
-      <c r="B167" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B167" t="s">
+        <v>35</v>
+      </c>
+      <c r="C167" t="s">
+        <v>36</v>
+      </c>
+      <c r="D167" t="s">
+        <v>138</v>
+      </c>
+      <c r="E167" t="s">
+        <v>139</v>
+      </c>
+      <c r="F167" t="s">
+        <v>13</v>
+      </c>
+      <c r="G167" t="s">
+        <v>14</v>
       </c>
       <c r="I167" s="1">
         <v>15000</v>
       </c>
     </row>
-    <row r="168">
+    <row r="168" spans="1:9">
       <c r="A168">
         <v>5693190</v>
       </c>
-      <c r="B168" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B168" t="s">
+        <v>82</v>
+      </c>
+      <c r="C168" t="s">
+        <v>83</v>
+      </c>
+      <c r="D168" t="s">
+        <v>138</v>
+      </c>
+      <c r="E168" t="s">
+        <v>139</v>
+      </c>
+      <c r="F168" t="s">
+        <v>13</v>
+      </c>
+      <c r="G168" t="s">
+        <v>14</v>
       </c>
       <c r="H168" s="1">
         <v>288000</v>
       </c>
     </row>
-    <row r="169">
+    <row r="169" spans="1:9">
       <c r="A169">
         <v>5695242</v>
       </c>
-      <c r="B169" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B169" t="s">
+        <v>21</v>
+      </c>
+      <c r="C169" t="s">
+        <v>22</v>
+      </c>
+      <c r="D169" t="s">
+        <v>138</v>
+      </c>
+      <c r="E169" t="s">
+        <v>139</v>
+      </c>
+      <c r="F169" t="s">
+        <v>13</v>
+      </c>
+      <c r="G169" t="s">
+        <v>14</v>
       </c>
       <c r="H169" s="1">
         <v>2000</v>
       </c>
     </row>
-    <row r="170">
+    <row r="170" spans="1:9">
       <c r="A170">
         <v>5701398</v>
       </c>
-      <c r="B170" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B170" t="s">
+        <v>25</v>
+      </c>
+      <c r="C170" t="s">
+        <v>26</v>
+      </c>
+      <c r="D170" t="s">
+        <v>138</v>
+      </c>
+      <c r="E170" t="s">
+        <v>139</v>
+      </c>
+      <c r="F170" t="s">
+        <v>13</v>
+      </c>
+      <c r="G170" t="s">
+        <v>14</v>
       </c>
       <c r="H170" s="1">
         <v>1469000</v>
       </c>
     </row>
-    <row r="171">
+    <row r="171" spans="1:9">
       <c r="A171">
         <v>5777322</v>
       </c>
-      <c r="B171" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B171" t="s">
+        <v>15</v>
+      </c>
+      <c r="C171" t="s">
+        <v>16</v>
+      </c>
+      <c r="D171" t="s">
+        <v>140</v>
+      </c>
+      <c r="E171" t="s">
+        <v>141</v>
+      </c>
+      <c r="F171" t="s">
+        <v>13</v>
+      </c>
+      <c r="G171" t="s">
+        <v>14</v>
       </c>
       <c r="I171" s="1">
         <v>26000</v>
       </c>
     </row>
-    <row r="172">
+    <row r="172" spans="1:9">
       <c r="A172">
         <v>5781426</v>
       </c>
-      <c r="B172" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B172" t="s">
+        <v>88</v>
+      </c>
+      <c r="C172" t="s">
+        <v>89</v>
+      </c>
+      <c r="D172" t="s">
+        <v>140</v>
+      </c>
+      <c r="E172" t="s">
+        <v>141</v>
+      </c>
+      <c r="F172" t="s">
+        <v>13</v>
+      </c>
+      <c r="G172" t="s">
+        <v>14</v>
       </c>
       <c r="I172" s="1">
         <v>36000</v>
       </c>
     </row>
-    <row r="173">
+    <row r="173" spans="1:9">
       <c r="A173">
         <v>5947638</v>
       </c>
-      <c r="B173" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B173" t="s">
+        <v>19</v>
+      </c>
+      <c r="C173" t="s">
+        <v>20</v>
+      </c>
+      <c r="D173" t="s">
+        <v>142</v>
+      </c>
+      <c r="E173" t="s">
+        <v>143</v>
+      </c>
+      <c r="F173" t="s">
+        <v>13</v>
+      </c>
+      <c r="G173" t="s">
+        <v>14</v>
       </c>
       <c r="I173" s="1">
         <v>25000</v>
       </c>
     </row>
-    <row r="174">
+    <row r="174" spans="1:9">
       <c r="A174">
         <v>6105642</v>
       </c>
-      <c r="B174" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B174" t="s">
+        <v>90</v>
+      </c>
+      <c r="C174" t="s">
+        <v>91</v>
+      </c>
+      <c r="D174" t="s">
+        <v>144</v>
+      </c>
+      <c r="E174" t="s">
+        <v>145</v>
+      </c>
+      <c r="F174" t="s">
+        <v>13</v>
+      </c>
+      <c r="G174" t="s">
+        <v>14</v>
       </c>
       <c r="I174" s="1">
         <v>156000</v>
       </c>
     </row>
-    <row r="175">
+    <row r="175" spans="1:9">
       <c r="A175">
         <v>6107694</v>
       </c>
-      <c r="B175" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B175" t="s">
+        <v>19</v>
+      </c>
+      <c r="C175" t="s">
+        <v>20</v>
+      </c>
+      <c r="D175" t="s">
+        <v>144</v>
+      </c>
+      <c r="E175" t="s">
+        <v>145</v>
+      </c>
+      <c r="F175" t="s">
+        <v>13</v>
+      </c>
+      <c r="G175" t="s">
+        <v>14</v>
       </c>
       <c r="I175" s="1">
         <v>118000</v>
       </c>
     </row>
-    <row r="176">
+    <row r="176" spans="1:9">
       <c r="A176">
         <v>6253386</v>
       </c>
-      <c r="B176" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B176" t="s">
+        <v>113</v>
+      </c>
+      <c r="C176" t="s">
+        <v>114</v>
+      </c>
+      <c r="D176" t="s">
+        <v>146</v>
+      </c>
+      <c r="E176" t="s">
+        <v>147</v>
+      </c>
+      <c r="F176" t="s">
+        <v>13</v>
+      </c>
+      <c r="G176" t="s">
+        <v>14</v>
       </c>
       <c r="I176" s="1">
         <v>50000</v>
       </c>
     </row>
-    <row r="177">
+    <row r="177" spans="1:9">
       <c r="A177">
         <v>6257490</v>
       </c>
-      <c r="B177" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B177" t="s">
+        <v>15</v>
+      </c>
+      <c r="C177" t="s">
+        <v>16</v>
+      </c>
+      <c r="D177" t="s">
+        <v>146</v>
+      </c>
+      <c r="E177" t="s">
+        <v>147</v>
+      </c>
+      <c r="F177" t="s">
+        <v>13</v>
+      </c>
+      <c r="G177" t="s">
+        <v>14</v>
       </c>
       <c r="I177" s="1">
         <v>24000</v>
       </c>
     </row>
-    <row r="178">
+    <row r="178" spans="1:9">
       <c r="A178">
         <v>6259542</v>
       </c>
-      <c r="B178" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B178" t="s">
+        <v>148</v>
+      </c>
+      <c r="C178" t="s">
+        <v>149</v>
+      </c>
+      <c r="D178" t="s">
+        <v>146</v>
+      </c>
+      <c r="E178" t="s">
+        <v>147</v>
+      </c>
+      <c r="F178" t="s">
+        <v>13</v>
+      </c>
+      <c r="G178" t="s">
+        <v>14</v>
       </c>
       <c r="I178" s="1">
         <v>2287000</v>
       </c>
     </row>
-    <row r="179">
+    <row r="179" spans="1:9">
       <c r="A179">
         <v>6265698</v>
       </c>
-      <c r="B179" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B179" t="s">
+        <v>90</v>
+      </c>
+      <c r="C179" t="s">
+        <v>91</v>
+      </c>
+      <c r="D179" t="s">
+        <v>146</v>
+      </c>
+      <c r="E179" t="s">
+        <v>147</v>
+      </c>
+      <c r="F179" t="s">
+        <v>13</v>
+      </c>
+      <c r="G179" t="s">
+        <v>14</v>
       </c>
       <c r="I179" s="1">
         <v>555000</v>
       </c>
     </row>
-    <row r="180">
+    <row r="180" spans="1:9">
       <c r="A180">
         <v>6267750</v>
       </c>
-      <c r="B180" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B180" t="s">
+        <v>19</v>
+      </c>
+      <c r="C180" t="s">
+        <v>20</v>
+      </c>
+      <c r="D180" t="s">
+        <v>146</v>
+      </c>
+      <c r="E180" t="s">
+        <v>147</v>
+      </c>
+      <c r="F180" t="s">
+        <v>13</v>
+      </c>
+      <c r="G180" t="s">
+        <v>14</v>
       </c>
       <c r="I180" s="1">
         <v>11000</v>
       </c>
     </row>
-    <row r="181">
+    <row r="181" spans="1:9">
       <c r="A181">
         <v>6273906</v>
       </c>
-      <c r="B181" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B181" t="s">
+        <v>97</v>
+      </c>
+      <c r="C181" t="s">
+        <v>98</v>
+      </c>
+      <c r="D181" t="s">
+        <v>146</v>
+      </c>
+      <c r="E181" t="s">
+        <v>147</v>
+      </c>
+      <c r="F181" t="s">
+        <v>13</v>
+      </c>
+      <c r="G181" t="s">
+        <v>14</v>
       </c>
       <c r="I181" s="1">
         <v>20000</v>
       </c>
     </row>
-    <row r="182">
+    <row r="182" spans="1:9">
       <c r="A182">
         <v>6302634</v>
       </c>
-      <c r="B182" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B182" t="s">
+        <v>150</v>
+      </c>
+      <c r="C182" t="s">
+        <v>151</v>
+      </c>
+      <c r="D182" t="s">
+        <v>146</v>
+      </c>
+      <c r="E182" t="s">
+        <v>147</v>
+      </c>
+      <c r="F182" t="s">
+        <v>13</v>
+      </c>
+      <c r="G182" t="s">
+        <v>14</v>
       </c>
       <c r="I182" s="1">
         <v>50000</v>
       </c>
     </row>
-    <row r="183">
+    <row r="183" spans="1:9">
       <c r="A183">
         <v>6339570</v>
       </c>
-      <c r="B183" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B183" t="s">
+        <v>152</v>
+      </c>
+      <c r="C183" t="s">
+        <v>153</v>
+      </c>
+      <c r="D183" t="s">
+        <v>146</v>
+      </c>
+      <c r="E183" t="s">
+        <v>147</v>
+      </c>
+      <c r="F183" t="s">
+        <v>13</v>
+      </c>
+      <c r="G183" t="s">
+        <v>14</v>
       </c>
       <c r="H183" s="1">
         <v>33000</v>
       </c>
     </row>
-    <row r="184">
+    <row r="184" spans="1:9">
       <c r="A184">
         <v>6341622</v>
       </c>
-      <c r="B184" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B184" t="s">
+        <v>25</v>
+      </c>
+      <c r="C184" t="s">
+        <v>26</v>
+      </c>
+      <c r="D184" t="s">
+        <v>146</v>
+      </c>
+      <c r="E184" t="s">
+        <v>147</v>
+      </c>
+      <c r="F184" t="s">
+        <v>13</v>
+      </c>
+      <c r="G184" t="s">
+        <v>14</v>
       </c>
       <c r="H184" s="1">
         <v>2061000</v>
       </c>
     </row>
-    <row r="185">
+    <row r="185" spans="1:9">
       <c r="A185">
         <v>6427806</v>
       </c>
-      <c r="B185" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B185" t="s">
+        <v>19</v>
+      </c>
+      <c r="C185" t="s">
+        <v>20</v>
+      </c>
+      <c r="D185" t="s">
+        <v>154</v>
+      </c>
+      <c r="E185" t="s">
+        <v>155</v>
+      </c>
+      <c r="F185" t="s">
+        <v>13</v>
+      </c>
+      <c r="G185" t="s">
+        <v>14</v>
       </c>
       <c r="I185" s="1">
         <v>252000</v>
       </c>
     </row>
-    <row r="186">
+    <row r="186" spans="1:9">
       <c r="A186">
         <v>655530</v>
       </c>
-      <c r="B186" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B186" t="s">
+        <v>15</v>
+      </c>
+      <c r="C186" t="s">
+        <v>16</v>
+      </c>
+      <c r="D186" t="s">
+        <v>156</v>
+      </c>
+      <c r="E186" t="s">
+        <v>157</v>
+      </c>
+      <c r="F186" t="s">
+        <v>13</v>
+      </c>
+      <c r="G186" t="s">
+        <v>14</v>
       </c>
       <c r="I186" s="1">
         <v>5000</v>
       </c>
     </row>
-    <row r="187">
+    <row r="187" spans="1:9">
       <c r="A187">
         <v>6585810</v>
       </c>
-      <c r="B187" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B187" t="s">
+        <v>90</v>
+      </c>
+      <c r="C187" t="s">
+        <v>91</v>
+      </c>
+      <c r="D187" t="s">
+        <v>158</v>
+      </c>
+      <c r="E187" t="s">
+        <v>159</v>
+      </c>
+      <c r="F187" t="s">
+        <v>13</v>
+      </c>
+      <c r="G187" t="s">
+        <v>14</v>
       </c>
       <c r="I187" s="1">
         <v>140000</v>
       </c>
     </row>
-    <row r="188">
+    <row r="188" spans="1:9">
       <c r="A188">
         <v>6587862</v>
       </c>
-      <c r="B188" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B188" t="s">
+        <v>19</v>
+      </c>
+      <c r="C188" t="s">
+        <v>20</v>
+      </c>
+      <c r="D188" t="s">
+        <v>158</v>
+      </c>
+      <c r="E188" t="s">
+        <v>159</v>
+      </c>
+      <c r="F188" t="s">
+        <v>13</v>
+      </c>
+      <c r="G188" t="s">
+        <v>14</v>
       </c>
       <c r="I188" s="1">
         <v>26000</v>
       </c>
     </row>
-    <row r="189">
+    <row r="189" spans="1:9">
       <c r="A189">
         <v>6733554</v>
       </c>
-      <c r="B189" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B189" t="s">
+        <v>113</v>
+      </c>
+      <c r="C189" t="s">
+        <v>114</v>
+      </c>
+      <c r="D189" t="s">
+        <v>160</v>
+      </c>
+      <c r="E189" t="s">
+        <v>161</v>
+      </c>
+      <c r="F189" t="s">
+        <v>13</v>
+      </c>
+      <c r="G189" t="s">
+        <v>14</v>
       </c>
       <c r="I189" s="1">
         <v>277000</v>
       </c>
     </row>
-    <row r="190">
+    <row r="190" spans="1:9">
       <c r="A190">
         <v>6747918</v>
       </c>
-      <c r="B190" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B190" t="s">
+        <v>19</v>
+      </c>
+      <c r="C190" t="s">
+        <v>20</v>
+      </c>
+      <c r="D190" t="s">
+        <v>160</v>
+      </c>
+      <c r="E190" t="s">
+        <v>161</v>
+      </c>
+      <c r="F190" t="s">
+        <v>13</v>
+      </c>
+      <c r="G190" t="s">
+        <v>14</v>
       </c>
       <c r="I190" s="1">
         <v>203000</v>
       </c>
     </row>
-    <row r="191">
+    <row r="191" spans="1:9">
       <c r="A191">
         <v>68658</v>
       </c>
-      <c r="B191" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B191" t="s">
+        <v>31</v>
+      </c>
+      <c r="C191" t="s">
+        <v>32</v>
+      </c>
+      <c r="D191" t="s">
+        <v>56</v>
+      </c>
+      <c r="E191" t="s">
+        <v>57</v>
+      </c>
+      <c r="F191" t="s">
+        <v>13</v>
+      </c>
+      <c r="G191" t="s">
+        <v>14</v>
       </c>
       <c r="I191" s="1">
         <v>20000</v>
       </c>
     </row>
-    <row r="192">
+    <row r="192" spans="1:9">
       <c r="A192">
         <v>6893610</v>
       </c>
-      <c r="B192" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B192" t="s">
+        <v>113</v>
+      </c>
+      <c r="C192" t="s">
+        <v>114</v>
+      </c>
+      <c r="D192" t="s">
+        <v>162</v>
+      </c>
+      <c r="E192" t="s">
+        <v>163</v>
+      </c>
+      <c r="F192" t="s">
+        <v>13</v>
+      </c>
+      <c r="G192" t="s">
+        <v>14</v>
       </c>
       <c r="I192" s="1">
         <v>638000</v>
       </c>
     </row>
-    <row r="193">
+    <row r="193" spans="1:9">
       <c r="A193">
         <v>6897714</v>
       </c>
-      <c r="B193" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B193" t="s">
+        <v>15</v>
+      </c>
+      <c r="C193" t="s">
+        <v>16</v>
+      </c>
+      <c r="D193" t="s">
+        <v>162</v>
+      </c>
+      <c r="E193" t="s">
+        <v>163</v>
+      </c>
+      <c r="F193" t="s">
+        <v>13</v>
+      </c>
+      <c r="G193" t="s">
+        <v>14</v>
       </c>
       <c r="I193" s="1">
         <v>20000</v>
       </c>
     </row>
-    <row r="194">
+    <row r="194" spans="1:9">
       <c r="A194">
         <v>6901818</v>
       </c>
-      <c r="B194" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B194" t="s">
+        <v>88</v>
+      </c>
+      <c r="C194" t="s">
+        <v>89</v>
+      </c>
+      <c r="D194" t="s">
+        <v>162</v>
+      </c>
+      <c r="E194" t="s">
+        <v>163</v>
+      </c>
+      <c r="F194" t="s">
+        <v>13</v>
+      </c>
+      <c r="G194" t="s">
+        <v>14</v>
       </c>
       <c r="I194" s="1">
         <v>4000</v>
       </c>
     </row>
-    <row r="195">
+    <row r="195" spans="1:9">
       <c r="A195">
         <v>6905922</v>
       </c>
-      <c r="B195" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B195" t="s">
+        <v>90</v>
+      </c>
+      <c r="C195" t="s">
+        <v>91</v>
+      </c>
+      <c r="D195" t="s">
+        <v>162</v>
+      </c>
+      <c r="E195" t="s">
+        <v>163</v>
+      </c>
+      <c r="F195" t="s">
+        <v>13</v>
+      </c>
+      <c r="G195" t="s">
+        <v>14</v>
       </c>
       <c r="I195" s="1">
         <v>42000</v>
       </c>
     </row>
-    <row r="196">
+    <row r="196" spans="1:9">
       <c r="A196">
         <v>6969534</v>
       </c>
-      <c r="B196" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B196" t="s">
+        <v>164</v>
+      </c>
+      <c r="C196" t="s">
+        <v>165</v>
+      </c>
+      <c r="D196" t="s">
+        <v>162</v>
+      </c>
+      <c r="E196" t="s">
+        <v>163</v>
+      </c>
+      <c r="F196" t="s">
+        <v>13</v>
+      </c>
+      <c r="G196" t="s">
+        <v>14</v>
       </c>
       <c r="H196" s="1">
         <v>50000</v>
       </c>
     </row>
-    <row r="197">
+    <row r="197" spans="1:9">
       <c r="A197">
         <v>702726</v>
       </c>
-      <c r="B197" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B197" t="s">
+        <v>166</v>
+      </c>
+      <c r="C197" t="s">
+        <v>167</v>
+      </c>
+      <c r="D197" t="s">
+        <v>156</v>
+      </c>
+      <c r="E197" t="s">
+        <v>157</v>
+      </c>
+      <c r="F197" t="s">
+        <v>13</v>
+      </c>
+      <c r="G197" t="s">
+        <v>14</v>
       </c>
       <c r="I197" s="1">
         <v>434000</v>
       </c>
     </row>
-    <row r="198">
+    <row r="198" spans="1:9">
       <c r="A198">
         <v>7053666</v>
       </c>
-      <c r="B198" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B198" t="s">
+        <v>113</v>
+      </c>
+      <c r="C198" t="s">
+        <v>114</v>
+      </c>
+      <c r="D198" t="s">
+        <v>168</v>
+      </c>
+      <c r="E198" t="s">
+        <v>169</v>
+      </c>
+      <c r="F198" t="s">
+        <v>13</v>
+      </c>
+      <c r="G198" t="s">
+        <v>14</v>
       </c>
       <c r="I198" s="1">
         <v>234000</v>
       </c>
     </row>
-    <row r="199">
+    <row r="199" spans="1:9">
       <c r="A199">
         <v>70710</v>
       </c>
-      <c r="B199" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B199" t="s">
+        <v>33</v>
+      </c>
+      <c r="C199" t="s">
+        <v>34</v>
+      </c>
+      <c r="D199" t="s">
+        <v>56</v>
+      </c>
+      <c r="E199" t="s">
+        <v>57</v>
+      </c>
+      <c r="F199" t="s">
+        <v>13</v>
+      </c>
+      <c r="G199" t="s">
+        <v>14</v>
       </c>
       <c r="I199" s="1">
         <v>6000</v>
       </c>
     </row>
-    <row r="200">
+    <row r="200" spans="1:9">
       <c r="A200">
         <v>712986</v>
       </c>
-      <c r="B200" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B200" t="s">
+        <v>35</v>
+      </c>
+      <c r="C200" t="s">
+        <v>36</v>
+      </c>
+      <c r="D200" t="s">
+        <v>156</v>
+      </c>
+      <c r="E200" t="s">
+        <v>157</v>
+      </c>
+      <c r="F200" t="s">
+        <v>13</v>
+      </c>
+      <c r="G200" t="s">
+        <v>14</v>
       </c>
       <c r="I200" s="1">
         <v>-362000</v>
       </c>
     </row>
-    <row r="201">
+    <row r="201" spans="1:9">
       <c r="A201">
         <v>7213722</v>
       </c>
-      <c r="B201" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B201" t="s">
+        <v>113</v>
+      </c>
+      <c r="C201" t="s">
+        <v>114</v>
+      </c>
+      <c r="D201" t="s">
+        <v>170</v>
+      </c>
+      <c r="E201" t="s">
+        <v>171</v>
+      </c>
+      <c r="F201" t="s">
+        <v>13</v>
+      </c>
+      <c r="G201" t="s">
+        <v>14</v>
       </c>
       <c r="I201" s="1">
         <v>82000</v>
       </c>
     </row>
-    <row r="202">
+    <row r="202" spans="1:9">
       <c r="A202">
         <v>72762</v>
       </c>
-      <c r="B202" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B202" t="s">
+        <v>35</v>
+      </c>
+      <c r="C202" t="s">
+        <v>36</v>
+      </c>
+      <c r="D202" t="s">
+        <v>56</v>
+      </c>
+      <c r="E202" t="s">
+        <v>57</v>
+      </c>
+      <c r="F202" t="s">
+        <v>13</v>
+      </c>
+      <c r="G202" t="s">
+        <v>14</v>
       </c>
       <c r="I202" s="1">
         <v>1000</v>
       </c>
     </row>
-    <row r="203">
+    <row r="203" spans="1:9">
       <c r="A203">
         <v>7373778</v>
       </c>
-      <c r="B203" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B203" t="s">
+        <v>113</v>
+      </c>
+      <c r="C203" t="s">
+        <v>114</v>
+      </c>
+      <c r="D203" t="s">
+        <v>172</v>
+      </c>
+      <c r="E203" t="s">
+        <v>173</v>
+      </c>
+      <c r="F203" t="s">
+        <v>13</v>
+      </c>
+      <c r="G203" t="s">
+        <v>14</v>
       </c>
       <c r="I203" s="1">
         <v>15000</v>
       </c>
     </row>
-    <row r="204">
+    <row r="204" spans="1:9">
       <c r="A204">
         <v>7693890</v>
       </c>
-      <c r="B204" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B204" t="s">
+        <v>113</v>
+      </c>
+      <c r="C204" t="s">
+        <v>114</v>
+      </c>
+      <c r="D204" t="s">
+        <v>174</v>
+      </c>
+      <c r="E204" t="s">
+        <v>175</v>
+      </c>
+      <c r="F204" t="s">
+        <v>13</v>
+      </c>
+      <c r="G204" t="s">
+        <v>14</v>
       </c>
       <c r="I204" s="1">
         <v>1515000</v>
       </c>
     </row>
-    <row r="205">
+    <row r="205" spans="1:9">
       <c r="A205">
         <v>7708254</v>
       </c>
-      <c r="B205" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B205" t="s">
+        <v>19</v>
+      </c>
+      <c r="C205" t="s">
+        <v>20</v>
+      </c>
+      <c r="D205" t="s">
+        <v>174</v>
+      </c>
+      <c r="E205" t="s">
+        <v>175</v>
+      </c>
+      <c r="F205" t="s">
+        <v>13</v>
+      </c>
+      <c r="G205" t="s">
+        <v>14</v>
       </c>
       <c r="I205" s="1">
         <v>39000</v>
       </c>
     </row>
-    <row r="206">
+    <row r="206" spans="1:9">
       <c r="A206">
         <v>780702</v>
       </c>
-      <c r="B206" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B206" t="s">
+        <v>176</v>
+      </c>
+      <c r="C206" t="s">
+        <v>167</v>
+      </c>
+      <c r="D206" t="s">
+        <v>156</v>
+      </c>
+      <c r="E206" t="s">
+        <v>157</v>
+      </c>
+      <c r="F206" t="s">
+        <v>13</v>
+      </c>
+      <c r="G206" t="s">
+        <v>14</v>
       </c>
       <c r="H206" s="1">
         <v>197000</v>
       </c>
     </row>
-    <row r="207">
+    <row r="207" spans="1:9">
       <c r="A207">
         <v>8014002</v>
       </c>
-      <c r="B207" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B207" t="s">
+        <v>113</v>
+      </c>
+      <c r="C207" t="s">
+        <v>114</v>
+      </c>
+      <c r="D207" t="s">
+        <v>177</v>
+      </c>
+      <c r="E207" t="s">
+        <v>178</v>
+      </c>
+      <c r="F207" t="s">
+        <v>13</v>
+      </c>
+      <c r="G207" t="s">
+        <v>14</v>
       </c>
       <c r="I207" s="1">
         <v>79000</v>
       </c>
     </row>
-    <row r="208">
+    <row r="208" spans="1:9">
       <c r="A208">
         <v>815586</v>
       </c>
-      <c r="B208" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B208" t="s">
+        <v>15</v>
+      </c>
+      <c r="C208" t="s">
+        <v>16</v>
+      </c>
+      <c r="D208" t="s">
+        <v>179</v>
+      </c>
+      <c r="E208" t="s">
+        <v>180</v>
+      </c>
+      <c r="F208" t="s">
+        <v>13</v>
+      </c>
+      <c r="G208" t="s">
+        <v>14</v>
       </c>
       <c r="I208" s="1">
         <v>621000</v>
       </c>
     </row>
-    <row r="209">
+    <row r="209" spans="1:9">
       <c r="A209">
         <v>8174058</v>
       </c>
-      <c r="B209" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B209" t="s">
+        <v>113</v>
+      </c>
+      <c r="C209" t="s">
+        <v>114</v>
+      </c>
+      <c r="D209" t="s">
+        <v>181</v>
+      </c>
+      <c r="E209" t="s">
+        <v>182</v>
+      </c>
+      <c r="F209" t="s">
+        <v>13</v>
+      </c>
+      <c r="G209" t="s">
+        <v>14</v>
       </c>
       <c r="I209" s="1">
         <v>398000</v>
       </c>
     </row>
-    <row r="210">
+    <row r="210" spans="1:9">
       <c r="A210">
         <v>8494170</v>
       </c>
-      <c r="B210" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B210" t="s">
+        <v>113</v>
+      </c>
+      <c r="C210" t="s">
+        <v>114</v>
+      </c>
+      <c r="D210" t="s">
+        <v>183</v>
+      </c>
+      <c r="E210" t="s">
+        <v>184</v>
+      </c>
+      <c r="F210" t="s">
+        <v>13</v>
+      </c>
+      <c r="G210" t="s">
+        <v>14</v>
       </c>
       <c r="I210" s="1">
         <v>32000</v>
       </c>
     </row>
-    <row r="211">
+    <row r="211" spans="1:9">
       <c r="A211">
         <v>8654226</v>
       </c>
-      <c r="B211" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B211" t="s">
+        <v>113</v>
+      </c>
+      <c r="C211" t="s">
+        <v>114</v>
+      </c>
+      <c r="D211" t="s">
+        <v>185</v>
+      </c>
+      <c r="E211" t="s">
+        <v>186</v>
+      </c>
+      <c r="F211" t="s">
+        <v>13</v>
+      </c>
+      <c r="G211" t="s">
+        <v>14</v>
       </c>
       <c r="I211" s="1">
         <v>11000</v>
       </c>
     </row>
-    <row r="212">
+    <row r="212" spans="1:9">
       <c r="A212">
         <v>877146</v>
       </c>
-      <c r="B212" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>10</v>
+      </c>
+      <c r="D212" t="s">
+        <v>179</v>
+      </c>
+      <c r="E212" t="s">
+        <v>180</v>
+      </c>
+      <c r="F212" t="s">
+        <v>13</v>
+      </c>
+      <c r="G212" t="s">
+        <v>14</v>
       </c>
       <c r="H212" s="1">
         <v>5020000</v>
       </c>
     </row>
-    <row r="213">
+    <row r="213" spans="1:9">
       <c r="A213">
         <v>91230</v>
       </c>
-      <c r="B213" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B213" t="s">
+        <v>82</v>
+      </c>
+      <c r="C213" t="s">
+        <v>83</v>
+      </c>
+      <c r="D213" t="s">
+        <v>56</v>
+      </c>
+      <c r="E213" t="s">
+        <v>57</v>
+      </c>
+      <c r="F213" t="s">
+        <v>13</v>
+      </c>
+      <c r="G213" t="s">
+        <v>14</v>
       </c>
       <c r="H213" s="1">
         <v>18000</v>
       </c>
     </row>
-    <row r="214">
+    <row r="214" spans="1:9">
       <c r="A214">
         <v>9134394</v>
       </c>
-      <c r="B214" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B214" t="s">
+        <v>113</v>
+      </c>
+      <c r="C214" t="s">
+        <v>114</v>
+      </c>
+      <c r="D214" t="s">
+        <v>187</v>
+      </c>
+      <c r="E214" t="s">
+        <v>188</v>
+      </c>
+      <c r="F214" t="s">
+        <v>13</v>
+      </c>
+      <c r="G214" t="s">
+        <v>14</v>
       </c>
       <c r="I214" s="1">
         <v>75000</v>
       </c>
     </row>
-    <row r="215">
+    <row r="215" spans="1:9">
       <c r="A215">
         <v>9142602</v>
       </c>
-      <c r="B215" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B215" t="s">
+        <v>88</v>
+      </c>
+      <c r="C215" t="s">
+        <v>89</v>
+      </c>
+      <c r="D215" t="s">
+        <v>187</v>
+      </c>
+      <c r="E215" t="s">
+        <v>188</v>
+      </c>
+      <c r="F215" t="s">
+        <v>13</v>
+      </c>
+      <c r="G215" t="s">
+        <v>14</v>
       </c>
       <c r="I215" s="1">
         <v>1000</v>
       </c>
     </row>
-    <row r="216">
+    <row r="216" spans="1:9">
       <c r="A216">
         <v>9148758</v>
       </c>
-      <c r="B216" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B216" t="s">
+        <v>19</v>
+      </c>
+      <c r="C216" t="s">
+        <v>20</v>
+      </c>
+      <c r="D216" t="s">
+        <v>187</v>
+      </c>
+      <c r="E216" t="s">
+        <v>188</v>
+      </c>
+      <c r="F216" t="s">
+        <v>13</v>
+      </c>
+      <c r="G216" t="s">
+        <v>14</v>
       </c>
       <c r="I216" s="1">
         <v>15000</v>
       </c>
     </row>
-    <row r="217">
+    <row r="217" spans="1:9">
       <c r="A217">
         <v>9294450</v>
       </c>
-      <c r="B217" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B217" t="s">
+        <v>113</v>
+      </c>
+      <c r="C217" t="s">
+        <v>114</v>
+      </c>
+      <c r="D217" t="s">
+        <v>189</v>
+      </c>
+      <c r="E217" t="s">
+        <v>190</v>
+      </c>
+      <c r="F217" t="s">
+        <v>13</v>
+      </c>
+      <c r="G217" t="s">
+        <v>14</v>
       </c>
       <c r="I217" s="1">
         <v>4000</v>
       </c>
     </row>
-    <row r="218">
+    <row r="218" spans="1:9">
       <c r="A218">
         <v>942</v>
       </c>
-      <c r="B218" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B218" t="s">
+        <v>60</v>
+      </c>
+      <c r="C218" t="s">
+        <v>61</v>
+      </c>
+      <c r="D218" t="s">
+        <v>56</v>
+      </c>
+      <c r="E218" t="s">
+        <v>57</v>
+      </c>
+      <c r="F218" t="s">
+        <v>13</v>
+      </c>
+      <c r="G218" t="s">
+        <v>14</v>
       </c>
       <c r="I218" s="1">
         <v>1051000</v>
       </c>
     </row>
-    <row r="219">
+    <row r="219" spans="1:9">
       <c r="A219">
         <v>9466818</v>
       </c>
-      <c r="B219" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B219" t="s">
+        <v>90</v>
+      </c>
+      <c r="C219" t="s">
+        <v>91</v>
+      </c>
+      <c r="D219" t="s">
+        <v>191</v>
+      </c>
+      <c r="E219" t="s">
+        <v>192</v>
+      </c>
+      <c r="F219" t="s">
+        <v>13</v>
+      </c>
+      <c r="G219" t="s">
+        <v>14</v>
       </c>
       <c r="I219" s="1">
         <v>614000</v>
       </c>
     </row>
-    <row r="220">
+    <row r="220" spans="1:9">
       <c r="A220">
         <v>9468870</v>
       </c>
-      <c r="B220" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B220" t="s">
+        <v>19</v>
+      </c>
+      <c r="C220" t="s">
+        <v>20</v>
+      </c>
+      <c r="D220" t="s">
+        <v>191</v>
+      </c>
+      <c r="E220" t="s">
+        <v>192</v>
+      </c>
+      <c r="F220" t="s">
+        <v>13</v>
+      </c>
+      <c r="G220" t="s">
+        <v>14</v>
       </c>
       <c r="I220" s="1">
         <v>88000</v>
       </c>
     </row>
-    <row r="221">
+    <row r="221" spans="1:9">
       <c r="A221">
         <v>9626874</v>
       </c>
-      <c r="B221" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B221" t="s">
+        <v>90</v>
+      </c>
+      <c r="C221" t="s">
+        <v>91</v>
+      </c>
+      <c r="D221" t="s">
+        <v>193</v>
+      </c>
+      <c r="E221" t="s">
+        <v>194</v>
+      </c>
+      <c r="F221" t="s">
+        <v>13</v>
+      </c>
+      <c r="G221" t="s">
+        <v>14</v>
       </c>
       <c r="I221" s="1">
         <v>691000</v>
       </c>
     </row>
-    <row r="222">
+    <row r="222" spans="1:9">
       <c r="A222">
         <v>9628926</v>
       </c>
-      <c r="B222" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B222" t="s">
+        <v>19</v>
+      </c>
+      <c r="C222" t="s">
+        <v>20</v>
+      </c>
+      <c r="D222" t="s">
+        <v>193</v>
+      </c>
+      <c r="E222" t="s">
+        <v>194</v>
+      </c>
+      <c r="F222" t="s">
+        <v>13</v>
+      </c>
+      <c r="G222" t="s">
+        <v>14</v>
       </c>
       <c r="I222" s="1">
         <v>112000</v>
       </c>
     </row>
-    <row r="223">
+    <row r="223" spans="1:9">
       <c r="A223">
         <v>9776670</v>
       </c>
-      <c r="B223" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B223" t="s">
+        <v>84</v>
+      </c>
+      <c r="C223" t="s">
+        <v>85</v>
+      </c>
+      <c r="D223" t="s">
+        <v>195</v>
+      </c>
+      <c r="E223" t="s">
+        <v>196</v>
+      </c>
+      <c r="F223" t="s">
+        <v>13</v>
+      </c>
+      <c r="G223" t="s">
+        <v>14</v>
       </c>
       <c r="I223" s="1">
         <v>21000</v>
       </c>
     </row>
-    <row r="224">
+    <row r="224" spans="1:9">
       <c r="A224">
         <v>9778722</v>
       </c>
-      <c r="B224" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B224" t="s">
+        <v>15</v>
+      </c>
+      <c r="C224" t="s">
+        <v>16</v>
+      </c>
+      <c r="D224" t="s">
+        <v>195</v>
+      </c>
+      <c r="E224" t="s">
+        <v>196</v>
+      </c>
+      <c r="F224" t="s">
+        <v>13</v>
+      </c>
+      <c r="G224" t="s">
+        <v>14</v>
       </c>
       <c r="I224" s="1">
         <v>108000</v>
       </c>
     </row>
-    <row r="225">
+    <row r="225" spans="1:9">
       <c r="A225">
         <v>9788982</v>
       </c>
-      <c r="B225" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B225" t="s">
+        <v>19</v>
+      </c>
+      <c r="C225" t="s">
+        <v>20</v>
+      </c>
+      <c r="D225" t="s">
+        <v>195</v>
+      </c>
+      <c r="E225" t="s">
+        <v>196</v>
+      </c>
+      <c r="F225" t="s">
+        <v>13</v>
+      </c>
+      <c r="G225" t="s">
+        <v>14</v>
       </c>
       <c r="I225" s="1">
         <v>589000</v>
       </c>
     </row>
-    <row r="226">
+    <row r="226" spans="1:9">
       <c r="A226">
         <v>9862854</v>
       </c>
-      <c r="B226" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B226" t="s">
+        <v>25</v>
+      </c>
+      <c r="C226" t="s">
+        <v>26</v>
+      </c>
+      <c r="D226" t="s">
+        <v>195</v>
+      </c>
+      <c r="E226" t="s">
+        <v>196</v>
+      </c>
+      <c r="F226" t="s">
+        <v>13</v>
+      </c>
+      <c r="G226" t="s">
+        <v>14</v>
       </c>
       <c r="H226" s="1">
         <v>43000</v>
       </c>
     </row>
-    <row r="227">
+    <row r="227" spans="1:9">
       <c r="A227">
         <v>9938778</v>
       </c>
-      <c r="B227" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B227" t="s">
+        <v>15</v>
+      </c>
+      <c r="C227" t="s">
+        <v>16</v>
+      </c>
+      <c r="D227" t="s">
+        <v>11</v>
+      </c>
+      <c r="E227" t="s">
+        <v>12</v>
+      </c>
+      <c r="F227" t="s">
+        <v>13</v>
+      </c>
+      <c r="G227" t="s">
+        <v>14</v>
       </c>
       <c r="I227" s="1">
         <v>417000</v>
       </c>
     </row>
-    <row r="228">
+    <row r="228" spans="1:9">
       <c r="A228">
         <v>9949038</v>
       </c>
-      <c r="B228" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B228" t="s">
+        <v>19</v>
+      </c>
+      <c r="C228" t="s">
+        <v>20</v>
+      </c>
+      <c r="D228" t="s">
+        <v>11</v>
+      </c>
+      <c r="E228" t="s">
+        <v>12</v>
+      </c>
+      <c r="F228" t="s">
+        <v>13</v>
+      </c>
+      <c r="G228" t="s">
+        <v>14</v>
       </c>
       <c r="I228" s="1">
         <v>86000</v>
       </c>
     </row>
-    <row r="229">
+    <row r="229" spans="1:9">
       <c r="A229">
         <v>9994182</v>
       </c>
-      <c r="B229" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B229" t="s">
+        <v>33</v>
+      </c>
+      <c r="C229" t="s">
+        <v>34</v>
+      </c>
+      <c r="D229" t="s">
+        <v>11</v>
+      </c>
+      <c r="E229" t="s">
+        <v>12</v>
+      </c>
+      <c r="F229" t="s">
+        <v>13</v>
+      </c>
+      <c r="G229" t="s">
+        <v>14</v>
       </c>
       <c r="I229" s="1">
         <v>434000</v>
       </c>
     </row>
-    <row r="230">
+    <row r="230" spans="1:9">
       <c r="A230">
         <v>9996234</v>
       </c>
-      <c r="B230" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B230" t="s">
+        <v>35</v>
+      </c>
+      <c r="C230" t="s">
+        <v>36</v>
+      </c>
+      <c r="D230" t="s">
+        <v>11</v>
+      </c>
+      <c r="E230" t="s">
+        <v>12</v>
+      </c>
+      <c r="F230" t="s">
+        <v>13</v>
+      </c>
+      <c r="G230" t="s">
+        <v>14</v>
       </c>
       <c r="I230" s="1">
         <v>159000</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:I230"/>
-[...2 lines deleted...]
-  </ignoredErrors>
+  <autoFilter ref="A1:I1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="6.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="11.6640625" customWidth="1"/>
+    <col min="1" max="1" width="5.7109375" customWidth="1"/>
+    <col min="2" max="2" width="17.140625" customWidth="1"/>
+    <col min="3" max="3" width="25.7109375" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...13 lines deleted...]
-    <row r="2">
+    <row r="1" spans="1:4">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2">
         <v>0</v>
       </c>
-      <c r="B2" t="str">
-[...6 lines deleted...]
-    <row r="3">
+      <c r="B2" t="s">
+        <v>200</v>
+      </c>
+      <c r="C2" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3">
         <v>1</v>
       </c>
-      <c r="B3" t="str">
-[...3 lines deleted...]
-        <v>0 Bestuur en ondersteuning</v>
+      <c r="B3" t="s">
+        <v>200</v>
+      </c>
+      <c r="C3" t="s">
+        <v>202</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
     </row>
-    <row r="4">
+    <row r="4" spans="1:4">
       <c r="A4">
         <v>2</v>
       </c>
-      <c r="B4" t="str">
-[...3 lines deleted...]
-        <v>1 Veiligheid</v>
+      <c r="B4" t="s">
+        <v>200</v>
+      </c>
+      <c r="C4" t="s">
+        <v>203</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
     </row>
-    <row r="5">
+    <row r="5" spans="1:4">
       <c r="A5">
         <v>3</v>
       </c>
-      <c r="B5" t="str">
-[...3 lines deleted...]
-        <v>2 Verkeer, vervoer en waterstaat</v>
+      <c r="B5" t="s">
+        <v>200</v>
+      </c>
+      <c r="C5" t="s">
+        <v>204</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
     </row>
-    <row r="6">
+    <row r="6" spans="1:4">
       <c r="A6">
         <v>4</v>
       </c>
-      <c r="B6" t="str">
-[...3 lines deleted...]
-        <v>3 Economie</v>
+      <c r="B6" t="s">
+        <v>200</v>
+      </c>
+      <c r="C6" t="s">
+        <v>205</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
     </row>
-    <row r="7">
+    <row r="7" spans="1:4">
       <c r="A7">
         <v>5</v>
       </c>
-      <c r="B7" t="str">
-[...3 lines deleted...]
-        <v>4 Onderwijs</v>
+      <c r="B7" t="s">
+        <v>200</v>
+      </c>
+      <c r="C7" t="s">
+        <v>206</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
     </row>
-    <row r="8">
+    <row r="8" spans="1:4">
       <c r="A8">
         <v>6</v>
       </c>
-      <c r="B8" t="str">
-[...3 lines deleted...]
-        <v>5 Sport, cultuur en recreatie</v>
+      <c r="B8" t="s">
+        <v>200</v>
+      </c>
+      <c r="C8" t="s">
+        <v>207</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
     </row>
-    <row r="9">
+    <row r="9" spans="1:4">
       <c r="A9">
         <v>7</v>
       </c>
-      <c r="B9" t="str">
-[...3 lines deleted...]
-        <v>6 Sociaal domein</v>
+      <c r="B9" t="s">
+        <v>200</v>
+      </c>
+      <c r="C9" t="s">
+        <v>208</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
     </row>
-    <row r="10">
+    <row r="10" spans="1:4">
       <c r="A10">
         <v>8</v>
       </c>
-      <c r="B10" t="str">
-[...3 lines deleted...]
-        <v>7 Volksgezondheid en milieu</v>
+      <c r="B10" t="s">
+        <v>200</v>
+      </c>
+      <c r="C10" t="s">
+        <v>209</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
     </row>
-    <row r="11">
+    <row r="11" spans="1:4">
       <c r="A11">
         <v>9</v>
       </c>
-      <c r="B11" t="str">
-[...3 lines deleted...]
-        <v>8 Ruimte</v>
+      <c r="B11" t="s">
+        <v>200</v>
+      </c>
+      <c r="C11" t="s">
+        <v>210</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
     </row>
-    <row r="12">
+    <row r="12" spans="1:4">
       <c r="A12">
         <v>10</v>
       </c>
-      <c r="B12" t="str">
-[...6 lines deleted...]
-    <row r="13">
+      <c r="B12" t="s">
+        <v>200</v>
+      </c>
+      <c r="C12" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
       <c r="A13">
         <v>11</v>
       </c>
-      <c r="B13" t="str">
-[...3 lines deleted...]
-        <v>Immateriële vaste activa</v>
+      <c r="B13" t="s">
+        <v>200</v>
+      </c>
+      <c r="C13" t="s">
+        <v>212</v>
       </c>
       <c r="D13">
         <v>10</v>
       </c>
     </row>
-    <row r="14">
+    <row r="14" spans="1:4">
       <c r="A14">
         <v>12</v>
       </c>
-      <c r="B14" t="str">
-[...3 lines deleted...]
-        <v>Materiële vaste activa</v>
+      <c r="B14" t="s">
+        <v>200</v>
+      </c>
+      <c r="C14" t="s">
+        <v>213</v>
       </c>
       <c r="D14">
         <v>10</v>
       </c>
     </row>
-    <row r="15">
+    <row r="15" spans="1:4">
       <c r="A15">
         <v>13</v>
       </c>
-      <c r="B15" t="str">
-[...3 lines deleted...]
-        <v>Financiële vaste activa</v>
+      <c r="B15" t="s">
+        <v>200</v>
+      </c>
+      <c r="C15" t="s">
+        <v>214</v>
       </c>
       <c r="D15">
         <v>10</v>
       </c>
     </row>
-    <row r="16">
+    <row r="16" spans="1:4">
       <c r="A16">
         <v>14</v>
       </c>
-      <c r="B16" t="str">
-[...3 lines deleted...]
-        <v>Voorraden</v>
+      <c r="B16" t="s">
+        <v>200</v>
+      </c>
+      <c r="C16" t="s">
+        <v>215</v>
       </c>
       <c r="D16">
         <v>10</v>
       </c>
     </row>
-    <row r="17">
+    <row r="17" spans="1:4">
       <c r="A17">
         <v>15</v>
       </c>
-      <c r="B17" t="str">
-[...3 lines deleted...]
-        <v>Uitzettingen</v>
+      <c r="B17" t="s">
+        <v>200</v>
+      </c>
+      <c r="C17" t="s">
+        <v>216</v>
       </c>
       <c r="D17">
         <v>10</v>
       </c>
     </row>
-    <row r="18">
+    <row r="18" spans="1:4">
       <c r="A18">
         <v>16</v>
       </c>
-      <c r="B18" t="str">
-[...3 lines deleted...]
-        <v>Liquide middelen</v>
+      <c r="B18" t="s">
+        <v>200</v>
+      </c>
+      <c r="C18" t="s">
+        <v>217</v>
       </c>
       <c r="D18">
         <v>10</v>
       </c>
     </row>
-    <row r="19">
+    <row r="19" spans="1:4">
       <c r="A19">
         <v>17</v>
       </c>
-      <c r="B19" t="str">
-[...3 lines deleted...]
-        <v>Overlopende activa</v>
+      <c r="B19" t="s">
+        <v>200</v>
+      </c>
+      <c r="C19" t="s">
+        <v>218</v>
       </c>
       <c r="D19">
         <v>10</v>
       </c>
     </row>
-    <row r="20">
+    <row r="20" spans="1:4">
       <c r="A20">
         <v>18</v>
       </c>
-      <c r="B20" t="str">
-[...6 lines deleted...]
-    <row r="21">
+      <c r="B20" t="s">
+        <v>200</v>
+      </c>
+      <c r="C20" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
       <c r="A21">
         <v>19</v>
       </c>
-      <c r="B21" t="str">
-[...3 lines deleted...]
-        <v>Eigen vermogen</v>
+      <c r="B21" t="s">
+        <v>200</v>
+      </c>
+      <c r="C21" t="s">
+        <v>220</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
     </row>
-    <row r="22">
+    <row r="22" spans="1:4">
       <c r="A22">
         <v>20</v>
       </c>
-      <c r="B22" t="str">
-[...3 lines deleted...]
-        <v>Voorzieningen</v>
+      <c r="B22" t="s">
+        <v>200</v>
+      </c>
+      <c r="C22" t="s">
+        <v>221</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
     </row>
-    <row r="23">
+    <row r="23" spans="1:4">
       <c r="A23">
         <v>21</v>
       </c>
-      <c r="B23" t="str">
-[...3 lines deleted...]
-        <v>Vaste schuld</v>
+      <c r="B23" t="s">
+        <v>200</v>
+      </c>
+      <c r="C23" t="s">
+        <v>222</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
     </row>
-    <row r="24">
+    <row r="24" spans="1:4">
       <c r="A24">
         <v>22</v>
       </c>
-      <c r="B24" t="str">
-[...3 lines deleted...]
-        <v>Vlottende schuld</v>
+      <c r="B24" t="s">
+        <v>200</v>
+      </c>
+      <c r="C24" t="s">
+        <v>223</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
     </row>
-    <row r="25">
+    <row r="25" spans="1:4">
       <c r="A25">
         <v>23</v>
       </c>
-      <c r="B25" t="str">
-[...3 lines deleted...]
-        <v>Overlopende passiva</v>
+      <c r="B25" t="s">
+        <v>200</v>
+      </c>
+      <c r="C25" t="s">
+        <v>224</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
     </row>
-    <row r="26">
+    <row r="26" spans="1:4">
       <c r="A26">
         <v>24</v>
       </c>
-      <c r="B26" t="str">
-[...6 lines deleted...]
-    <row r="27">
+      <c r="B26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C26" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
       <c r="A27">
         <v>25</v>
       </c>
-      <c r="B27" t="str">
-[...3 lines deleted...]
-        <v>Lasten</v>
+      <c r="B27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C27" t="s">
+        <v>8</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
     </row>
-    <row r="28">
+    <row r="28" spans="1:4">
       <c r="A28">
         <v>26</v>
       </c>
-      <c r="B28" t="str">
-[...3 lines deleted...]
-        <v>Baten</v>
+      <c r="B28" t="s">
+        <v>2</v>
+      </c>
+      <c r="C28" t="s">
+        <v>7</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
     </row>
-    <row r="29">
+    <row r="29" spans="1:4">
       <c r="A29">
         <v>27</v>
       </c>
-      <c r="B29" t="str">
-[...3 lines deleted...]
-        <v>Standen</v>
+      <c r="B29" t="s">
+        <v>2</v>
+      </c>
+      <c r="C29" t="s">
+        <v>225</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:D29"/>
-[...2 lines deleted...]
-  </ignoredErrors>
+  <autoFilter ref="A1:D1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="11.6640625" customWidth="1"/>
-    <col min="2" max="2" width="20.00390625" customWidth="1"/>
+    <col min="1" max="1" width="10" customWidth="1"/>
+    <col min="2" max="2" width="17.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...52 lines deleted...]
-        <v>Jaarrekening</v>
+    <row r="1" spans="1:2">
+      <c r="A1" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" t="s">
+        <v>227</v>
+      </c>
+      <c r="B3" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" t="s">
+        <v>229</v>
+      </c>
+      <c r="B4" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" t="s">
+        <v>231</v>
+      </c>
+      <c r="B5" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" t="s">
+        <v>233</v>
+      </c>
+      <c r="B6" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" t="s">
+        <v>235</v>
+      </c>
+      <c r="B7" t="s">
+        <v>236</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:B7"/>
-[...2 lines deleted...]
-  </ignoredErrors>
+  <autoFilter ref="A1:B1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C79"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="11.6640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="11.6640625" customWidth="1"/>
+    <col min="1" max="1" width="10" customWidth="1"/>
+    <col min="2" max="2" width="35.7109375" customWidth="1"/>
+    <col min="3" max="3" width="10" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...15 lines deleted...]
-        <v>L1.1 Salarissen en sociale lasten</v>
+    <row r="1" spans="1:3">
+      <c r="A1" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2" t="s">
+        <v>238</v>
       </c>
       <c r="C2">
         <v>25</v>
       </c>
     </row>
-    <row r="3">
-[...4 lines deleted...]
-        <v>L2.1 Belastingen</v>
+    <row r="3" spans="1:3">
+      <c r="A3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B3" t="s">
+        <v>239</v>
       </c>
       <c r="C3">
         <v>25</v>
       </c>
     </row>
-    <row r="4">
-[...4 lines deleted...]
-        <v>L3.1 Grond</v>
+    <row r="4" spans="1:3">
+      <c r="A4" t="s">
+        <v>240</v>
+      </c>
+      <c r="B4" t="s">
+        <v>241</v>
       </c>
       <c r="C4">
         <v>25</v>
       </c>
     </row>
-    <row r="5">
-[...4 lines deleted...]
-        <v>L3.2 Duurzame goederen</v>
+    <row r="5" spans="1:3">
+      <c r="A5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" t="s">
+        <v>242</v>
       </c>
       <c r="C5">
         <v>25</v>
       </c>
     </row>
-    <row r="6">
-[...4 lines deleted...]
-        <v>L3.3 Pachten</v>
+    <row r="6" spans="1:3">
+      <c r="A6" t="s">
+        <v>243</v>
+      </c>
+      <c r="B6" t="s">
+        <v>244</v>
       </c>
       <c r="C6">
         <v>25</v>
       </c>
     </row>
-    <row r="7">
-[...4 lines deleted...]
-        <v>L3.4.1 Sociale uitkeringen in natura</v>
+    <row r="7" spans="1:3">
+      <c r="A7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B7" t="s">
+        <v>245</v>
       </c>
       <c r="C7">
         <v>25</v>
       </c>
     </row>
-    <row r="8">
-[...4 lines deleted...]
-        <v>L3.5.1 Ingeleend personeel</v>
+    <row r="8" spans="1:3">
+      <c r="A8" t="s">
+        <v>84</v>
+      </c>
+      <c r="B8" t="s">
+        <v>246</v>
       </c>
       <c r="C8">
         <v>25</v>
       </c>
     </row>
-    <row r="9">
-[...4 lines deleted...]
-        <v>L3.8 Overige goederen en diensten</v>
+    <row r="9" spans="1:3">
+      <c r="A9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" t="s">
+        <v>247</v>
       </c>
       <c r="C9">
         <v>25</v>
       </c>
     </row>
-    <row r="10">
-[...4 lines deleted...]
-        <v>L4.1.1 Sociale uitkeringen in geld</v>
+    <row r="10" spans="1:3">
+      <c r="A10" t="s">
+        <v>148</v>
+      </c>
+      <c r="B10" t="s">
+        <v>248</v>
       </c>
       <c r="C10">
         <v>25</v>
       </c>
     </row>
-    <row r="11">
-[...4 lines deleted...]
-        <v>L4.2 Subsidies</v>
+    <row r="11" spans="1:3">
+      <c r="A11" t="s">
+        <v>88</v>
+      </c>
+      <c r="B11" t="s">
+        <v>249</v>
       </c>
       <c r="C11">
         <v>25</v>
       </c>
     </row>
-    <row r="12">
-[...4 lines deleted...]
-        <v>L4.3.1 Inkomensoverdrachten - Rijk</v>
+    <row r="12" spans="1:3">
+      <c r="A12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B12" t="s">
+        <v>250</v>
       </c>
       <c r="C12">
         <v>25</v>
       </c>
     </row>
-    <row r="13">
-[...4 lines deleted...]
-        <v>L4.3.2 Inkomensoverdrachten - gemeenten</v>
+    <row r="13" spans="1:3">
+      <c r="A13" t="s">
+        <v>90</v>
+      </c>
+      <c r="B13" t="s">
+        <v>251</v>
       </c>
       <c r="C13">
         <v>25</v>
       </c>
     </row>
-    <row r="14">
-[...4 lines deleted...]
-        <v>L4.3.3 Inkomensoverdrachten - gemeensc..</v>
+    <row r="14" spans="1:3">
+      <c r="A14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" t="s">
+        <v>252</v>
       </c>
       <c r="C14">
         <v>25</v>
       </c>
     </row>
-    <row r="15">
-[...4 lines deleted...]
-        <v>L4.3.4 Inkomensoverdrachten - provincies</v>
+    <row r="15" spans="1:3">
+      <c r="A15" t="s">
+        <v>253</v>
+      </c>
+      <c r="B15" t="s">
+        <v>254</v>
       </c>
       <c r="C15">
         <v>25</v>
       </c>
     </row>
-    <row r="16">
-[...4 lines deleted...]
-        <v>L4.3.5 Inkomensoverdrachten - watersch..</v>
+    <row r="16" spans="1:3">
+      <c r="A16" t="s">
+        <v>255</v>
+      </c>
+      <c r="B16" t="s">
+        <v>256</v>
       </c>
       <c r="C16">
         <v>25</v>
       </c>
     </row>
-    <row r="17">
-[...4 lines deleted...]
-        <v>L4.3.6 Inkomensoverdrachten - ov overh..</v>
+    <row r="17" spans="1:3">
+      <c r="A17" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" t="s">
+        <v>257</v>
       </c>
       <c r="C17">
         <v>25</v>
       </c>
     </row>
-    <row r="18">
-[...4 lines deleted...]
-        <v>L4.3.7 Inkomensoverdrachten - Europese..</v>
+    <row r="18" spans="1:3">
+      <c r="A18" t="s">
+        <v>258</v>
+      </c>
+      <c r="B18" t="s">
+        <v>259</v>
       </c>
       <c r="C18">
         <v>25</v>
       </c>
     </row>
-    <row r="19">
-[...4 lines deleted...]
-        <v>L4.3.8 Inkomensoverdrachten - overige ..</v>
+    <row r="19" spans="1:3">
+      <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
+        <v>260</v>
       </c>
       <c r="C19">
         <v>25</v>
       </c>
     </row>
-    <row r="20">
-[...4 lines deleted...]
-        <v>L4.3.9 Inkomensoverdrachten - onverdeeld</v>
+    <row r="20" spans="1:3">
+      <c r="A20" t="s">
+        <v>261</v>
+      </c>
+      <c r="B20" t="s">
+        <v>262</v>
       </c>
       <c r="C20">
         <v>25</v>
       </c>
     </row>
-    <row r="21">
-[...4 lines deleted...]
-        <v>L4.4.9 Kapitaaloverdrachten - onverdeeld</v>
+    <row r="21" spans="1:3">
+      <c r="A21" t="s">
+        <v>263</v>
+      </c>
+      <c r="B21" t="s">
+        <v>264</v>
       </c>
       <c r="C21">
         <v>25</v>
       </c>
     </row>
-    <row r="22">
-[...4 lines deleted...]
-        <v>L4.5.1 Investeringsbijdragen - Rijk</v>
+    <row r="22" spans="1:3">
+      <c r="A22" t="s">
+        <v>265</v>
+      </c>
+      <c r="B22" t="s">
+        <v>266</v>
       </c>
       <c r="C22">
         <v>25</v>
       </c>
     </row>
-    <row r="23">
-[...4 lines deleted...]
-        <v>L4.5.2 Investeringsbijdragen - gemeenten</v>
+    <row r="23" spans="1:3">
+      <c r="A23" t="s">
+        <v>267</v>
+      </c>
+      <c r="B23" t="s">
+        <v>268</v>
       </c>
       <c r="C23">
         <v>25</v>
       </c>
     </row>
-    <row r="24">
-[...4 lines deleted...]
-        <v>L4.5.3 Investeringsbijdragen - gemeens..</v>
+    <row r="24" spans="1:3">
+      <c r="A24" t="s">
+        <v>269</v>
+      </c>
+      <c r="B24" t="s">
+        <v>270</v>
       </c>
       <c r="C24">
         <v>25</v>
       </c>
     </row>
-    <row r="25">
-[...4 lines deleted...]
-        <v>L4.5.4 Investeringsbijdragen - provinc..</v>
+    <row r="25" spans="1:3">
+      <c r="A25" t="s">
+        <v>271</v>
+      </c>
+      <c r="B25" t="s">
+        <v>272</v>
       </c>
       <c r="C25">
         <v>25</v>
       </c>
     </row>
-    <row r="26">
-[...4 lines deleted...]
-        <v>L4.5.5 Investeringsbijdragen - watersc..</v>
+    <row r="26" spans="1:3">
+      <c r="A26" t="s">
+        <v>273</v>
+      </c>
+      <c r="B26" t="s">
+        <v>274</v>
       </c>
       <c r="C26">
         <v>25</v>
       </c>
     </row>
-    <row r="27">
-[...4 lines deleted...]
-        <v>L4.5.6 Investeringsbijdragen - ov over..</v>
+    <row r="27" spans="1:3">
+      <c r="A27" t="s">
+        <v>275</v>
+      </c>
+      <c r="B27" t="s">
+        <v>276</v>
       </c>
       <c r="C27">
         <v>25</v>
       </c>
     </row>
-    <row r="28">
-[...4 lines deleted...]
-        <v>L4.5.7 Investeringsbijdragen - Europese</v>
+    <row r="28" spans="1:3">
+      <c r="A28" t="s">
+        <v>277</v>
+      </c>
+      <c r="B28" t="s">
+        <v>278</v>
       </c>
       <c r="C28">
         <v>25</v>
       </c>
     </row>
-    <row r="29">
-[...4 lines deleted...]
-        <v>L4.5.8 Investeringsbijdragen - ov inst..</v>
+    <row r="29" spans="1:3">
+      <c r="A29" t="s">
+        <v>279</v>
+      </c>
+      <c r="B29" t="s">
+        <v>280</v>
       </c>
       <c r="C29">
         <v>25</v>
       </c>
     </row>
-    <row r="30">
-[...4 lines deleted...]
-        <v>L4.6.6 Ov kapitaaloverdrachten - overh..</v>
+    <row r="30" spans="1:3">
+      <c r="A30" t="s">
+        <v>281</v>
+      </c>
+      <c r="B30" t="s">
+        <v>282</v>
       </c>
       <c r="C30">
         <v>25</v>
       </c>
     </row>
-    <row r="31">
-[...4 lines deleted...]
-        <v>L4.6.8 Ov kapitaaloverdrachten - overi..</v>
+    <row r="31" spans="1:3">
+      <c r="A31" t="s">
+        <v>150</v>
+      </c>
+      <c r="B31" t="s">
+        <v>283</v>
       </c>
       <c r="C31">
         <v>25</v>
       </c>
     </row>
-    <row r="32">
-[...4 lines deleted...]
-        <v>L5.1 Rente</v>
+    <row r="32" spans="1:3">
+      <c r="A32" t="s">
+        <v>166</v>
+      </c>
+      <c r="B32" t="s">
+        <v>284</v>
       </c>
       <c r="C32">
         <v>25</v>
       </c>
     </row>
-    <row r="33">
-[...4 lines deleted...]
-        <v>L6.1 Financiële transacties</v>
+    <row r="33" spans="1:3">
+      <c r="A33" t="s">
+        <v>285</v>
+      </c>
+      <c r="B33" t="s">
+        <v>286</v>
       </c>
       <c r="C33">
         <v>25</v>
       </c>
     </row>
-    <row r="34">
-[...4 lines deleted...]
-        <v>L7.1 Mutatie reserves</v>
+    <row r="34" spans="1:3">
+      <c r="A34" t="s">
+        <v>287</v>
+      </c>
+      <c r="B34" t="s">
+        <v>288</v>
       </c>
       <c r="C34">
         <v>25</v>
       </c>
     </row>
-    <row r="35">
-[...4 lines deleted...]
-        <v>L7.2 Mutatie voorzieningen</v>
+    <row r="35" spans="1:3">
+      <c r="A35" t="s">
+        <v>31</v>
+      </c>
+      <c r="B35" t="s">
+        <v>289</v>
       </c>
       <c r="C35">
         <v>25</v>
       </c>
     </row>
-    <row r="36">
-[...4 lines deleted...]
-        <v>L7.3 Afschrijvingen</v>
+    <row r="36" spans="1:3">
+      <c r="A36" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" t="s">
+        <v>290</v>
       </c>
       <c r="C36">
         <v>25</v>
       </c>
     </row>
-    <row r="37">
-[...4 lines deleted...]
-        <v>L7.4 Toegerekende reële en bespaarde r..</v>
+    <row r="37" spans="1:3">
+      <c r="A37" t="s">
+        <v>35</v>
+      </c>
+      <c r="B37" t="s">
+        <v>291</v>
       </c>
       <c r="C37">
         <v>25</v>
       </c>
     </row>
-    <row r="38">
-[...4 lines deleted...]
-        <v>L7.5 Overige verrekeningen</v>
+    <row r="38" spans="1:3">
+      <c r="A38" t="s">
+        <v>136</v>
+      </c>
+      <c r="B38" t="s">
+        <v>292</v>
       </c>
       <c r="C38">
         <v>25</v>
       </c>
     </row>
-    <row r="39">
-[...4 lines deleted...]
-        <v>B2.2.1 Belastingen op producenten</v>
+    <row r="39" spans="1:3">
+      <c r="A39" t="s">
+        <v>9</v>
+      </c>
+      <c r="B39" t="s">
+        <v>293</v>
       </c>
       <c r="C39">
         <v>26</v>
       </c>
     </row>
-    <row r="40">
-[...4 lines deleted...]
-        <v>B2.2.2 Belastingen op huishoudens</v>
+    <row r="40" spans="1:3">
+      <c r="A40" t="s">
+        <v>52</v>
+      </c>
+      <c r="B40" t="s">
+        <v>294</v>
       </c>
       <c r="C40">
         <v>26</v>
       </c>
     </row>
-    <row r="41">
-[...4 lines deleted...]
-        <v>B3.1 Grond</v>
+    <row r="41" spans="1:3">
+      <c r="A41" t="s">
+        <v>107</v>
+      </c>
+      <c r="B41" t="s">
+        <v>295</v>
       </c>
       <c r="C41">
         <v>26</v>
       </c>
     </row>
-    <row r="42">
-[...4 lines deleted...]
-        <v>B3.2 Duurzame goederen</v>
+    <row r="42" spans="1:3">
+      <c r="A42" t="s">
+        <v>296</v>
+      </c>
+      <c r="B42" t="s">
+        <v>297</v>
       </c>
       <c r="C42">
         <v>26</v>
       </c>
     </row>
-    <row r="43">
-[...4 lines deleted...]
-        <v>B3.3 Pachten</v>
+    <row r="43" spans="1:3">
+      <c r="A43" t="s">
+        <v>54</v>
+      </c>
+      <c r="B43" t="s">
+        <v>298</v>
       </c>
       <c r="C43">
         <v>26</v>
       </c>
     </row>
-    <row r="44">
-[...4 lines deleted...]
-        <v>B3.4.2 Eigen bijdragen en verhaal soci..</v>
+    <row r="44" spans="1:3">
+      <c r="A44" t="s">
+        <v>164</v>
+      </c>
+      <c r="B44" t="s">
+        <v>299</v>
       </c>
       <c r="C44">
         <v>26</v>
       </c>
     </row>
-    <row r="45">
-[...4 lines deleted...]
-        <v>B3.5.2 Uitgeleend personeel</v>
+    <row r="45" spans="1:3">
+      <c r="A45" t="s">
+        <v>300</v>
+      </c>
+      <c r="B45" t="s">
+        <v>301</v>
       </c>
       <c r="C45">
         <v>26</v>
       </c>
     </row>
-    <row r="46">
-[...4 lines deleted...]
-        <v>B3.6 Huren</v>
+    <row r="46" spans="1:3">
+      <c r="A46" t="s">
+        <v>82</v>
+      </c>
+      <c r="B46" t="s">
+        <v>302</v>
       </c>
       <c r="C46">
         <v>26</v>
       </c>
     </row>
-    <row r="47">
-[...4 lines deleted...]
-        <v>B3.7 Leges en andere rechten</v>
+    <row r="47" spans="1:3">
+      <c r="A47" t="s">
+        <v>21</v>
+      </c>
+      <c r="B47" t="s">
+        <v>303</v>
       </c>
       <c r="C47">
         <v>26</v>
       </c>
     </row>
-    <row r="48">
-[...4 lines deleted...]
-        <v>B3.8 Overige goederen en diensten</v>
+    <row r="48" spans="1:3">
+      <c r="A48" t="s">
+        <v>66</v>
+      </c>
+      <c r="B48" t="s">
+        <v>304</v>
       </c>
       <c r="C48">
         <v>26</v>
       </c>
     </row>
-    <row r="49">
-[...4 lines deleted...]
-        <v>B4.1.2 Verhaal sociale uitkeringen in ..</v>
+    <row r="49" spans="1:3">
+      <c r="A49" t="s">
+        <v>152</v>
+      </c>
+      <c r="B49" t="s">
+        <v>305</v>
       </c>
       <c r="C49">
         <v>26</v>
       </c>
     </row>
-    <row r="50">
-[...4 lines deleted...]
-        <v>B4.3.1 Inkomensoverdrachten - Rijk</v>
+    <row r="50" spans="1:3">
+      <c r="A50" t="s">
+        <v>25</v>
+      </c>
+      <c r="B50" t="s">
+        <v>306</v>
       </c>
       <c r="C50">
         <v>26</v>
       </c>
     </row>
-    <row r="51">
-[...4 lines deleted...]
-        <v>B4.3.2 Inkomensoverdrachten - gemeenten</v>
+    <row r="51" spans="1:3">
+      <c r="A51" t="s">
+        <v>94</v>
+      </c>
+      <c r="B51" t="s">
+        <v>307</v>
       </c>
       <c r="C51">
         <v>26</v>
       </c>
     </row>
-    <row r="52">
-[...4 lines deleted...]
-        <v>B4.3.3 Inkomensoverdrachten - gemeens..</v>
+    <row r="52" spans="1:3">
+      <c r="A52" t="s">
+        <v>125</v>
+      </c>
+      <c r="B52" t="s">
+        <v>308</v>
       </c>
       <c r="C52">
         <v>26</v>
       </c>
     </row>
-    <row r="53">
-[...4 lines deleted...]
-        <v>B4.3.4 Inkomensoverdrachten - provincies</v>
+    <row r="53" spans="1:3">
+      <c r="A53" t="s">
+        <v>309</v>
+      </c>
+      <c r="B53" t="s">
+        <v>310</v>
       </c>
       <c r="C53">
         <v>26</v>
       </c>
     </row>
-    <row r="54">
-[...4 lines deleted...]
-        <v>B4.3.5 Inkomensoverdrachten - watersch..</v>
+    <row r="54" spans="1:3">
+      <c r="A54" t="s">
+        <v>311</v>
+      </c>
+      <c r="B54" t="s">
+        <v>312</v>
       </c>
       <c r="C54">
         <v>26</v>
       </c>
     </row>
-    <row r="55">
-[...4 lines deleted...]
-        <v>B4.3.6 Inkomensoverdrachten - ov overh..</v>
+    <row r="55" spans="1:3">
+      <c r="A55" t="s">
+        <v>127</v>
+      </c>
+      <c r="B55" t="s">
+        <v>313</v>
       </c>
       <c r="C55">
         <v>26</v>
       </c>
     </row>
-    <row r="56">
-[...4 lines deleted...]
-        <v>B4.3.7 Inkomensoverdrachten - Europese..</v>
+    <row r="56" spans="1:3">
+      <c r="A56" t="s">
+        <v>314</v>
+      </c>
+      <c r="B56" t="s">
+        <v>315</v>
       </c>
       <c r="C56">
         <v>26</v>
       </c>
     </row>
-    <row r="57">
-[...4 lines deleted...]
-        <v>B4.3.8 Inkomensoverdrachten - overige ..</v>
+    <row r="57" spans="1:3">
+      <c r="A57" t="s">
+        <v>316</v>
+      </c>
+      <c r="B57" t="s">
+        <v>317</v>
       </c>
       <c r="C57">
         <v>26</v>
       </c>
     </row>
-    <row r="58">
-[...4 lines deleted...]
-        <v>B4.3.9 Inkomensoverdrachten - onverdeeld</v>
+    <row r="58" spans="1:3">
+      <c r="A58" t="s">
+        <v>318</v>
+      </c>
+      <c r="B58" t="s">
+        <v>319</v>
       </c>
       <c r="C58">
         <v>26</v>
       </c>
     </row>
-    <row r="59">
-[...4 lines deleted...]
-        <v>B4.4.9 Kapitaaloverdrachten - onverdeeld</v>
+    <row r="59" spans="1:3">
+      <c r="A59" t="s">
+        <v>37</v>
+      </c>
+      <c r="B59" t="s">
+        <v>320</v>
       </c>
       <c r="C59">
         <v>26</v>
       </c>
     </row>
-    <row r="60">
-[...4 lines deleted...]
-        <v>B4.5.1  Investeringsbijdragen - Rijk</v>
+    <row r="60" spans="1:3">
+      <c r="A60" t="s">
+        <v>321</v>
+      </c>
+      <c r="B60" t="s">
+        <v>322</v>
       </c>
       <c r="C60">
         <v>26</v>
       </c>
     </row>
-    <row r="61">
-[...4 lines deleted...]
-        <v>B4.5.2 Investeringsbijdragen - gemeenten</v>
+    <row r="61" spans="1:3">
+      <c r="A61" t="s">
+        <v>323</v>
+      </c>
+      <c r="B61" t="s">
+        <v>324</v>
       </c>
       <c r="C61">
         <v>26</v>
       </c>
     </row>
-    <row r="62">
-[...4 lines deleted...]
-        <v>B4.5.3 Investeringsbijdragen - gemeens..</v>
+    <row r="62" spans="1:3">
+      <c r="A62" t="s">
+        <v>325</v>
+      </c>
+      <c r="B62" t="s">
+        <v>326</v>
       </c>
       <c r="C62">
         <v>26</v>
       </c>
     </row>
-    <row r="63">
-[...4 lines deleted...]
-        <v>B4.5.4 Investeringsbijdragen - provinc..</v>
+    <row r="63" spans="1:3">
+      <c r="A63" t="s">
+        <v>327</v>
+      </c>
+      <c r="B63" t="s">
+        <v>328</v>
       </c>
       <c r="C63">
         <v>26</v>
       </c>
     </row>
-    <row r="64">
-[...4 lines deleted...]
-        <v>B4.5.5 Investeringsbijdragen - watersc..</v>
+    <row r="64" spans="1:3">
+      <c r="A64" t="s">
+        <v>329</v>
+      </c>
+      <c r="B64" t="s">
+        <v>330</v>
       </c>
       <c r="C64">
         <v>26</v>
       </c>
     </row>
-    <row r="65">
-[...4 lines deleted...]
-        <v>B4.5.6 Investeringsbijdragen - ov over..</v>
+    <row r="65" spans="1:3">
+      <c r="A65" t="s">
+        <v>331</v>
+      </c>
+      <c r="B65" t="s">
+        <v>332</v>
       </c>
       <c r="C65">
         <v>26</v>
       </c>
     </row>
-    <row r="66">
-[...4 lines deleted...]
-        <v>B4.5.7 Investeringsbijdragen - Europese</v>
+    <row r="66" spans="1:3">
+      <c r="A66" t="s">
+        <v>333</v>
+      </c>
+      <c r="B66" t="s">
+        <v>334</v>
       </c>
       <c r="C66">
         <v>26</v>
       </c>
     </row>
-    <row r="67">
-[...4 lines deleted...]
-        <v>B4.5.8 Investeringsbijdragen - ov inst..</v>
+    <row r="67" spans="1:3">
+      <c r="A67" t="s">
+        <v>335</v>
+      </c>
+      <c r="B67" t="s">
+        <v>336</v>
       </c>
       <c r="C67">
         <v>26</v>
       </c>
     </row>
-    <row r="68">
-[...4 lines deleted...]
-        <v>B4.6.6 Ov kapitaaloverdrachten - overh..</v>
+    <row r="68" spans="1:3">
+      <c r="A68" t="s">
+        <v>337</v>
+      </c>
+      <c r="B68" t="s">
+        <v>338</v>
       </c>
       <c r="C68">
         <v>26</v>
       </c>
     </row>
-    <row r="69">
-[...4 lines deleted...]
-        <v>B4.6.8 Ov kapitaaloverdrachten - overi..</v>
+    <row r="69" spans="1:3">
+      <c r="A69" t="s">
+        <v>339</v>
+      </c>
+      <c r="B69" t="s">
+        <v>340</v>
       </c>
       <c r="C69">
         <v>26</v>
       </c>
     </row>
-    <row r="70">
-[...4 lines deleted...]
-        <v>B5.1 Rente</v>
+    <row r="70" spans="1:3">
+      <c r="A70" t="s">
+        <v>176</v>
+      </c>
+      <c r="B70" t="s">
+        <v>341</v>
       </c>
       <c r="C70">
         <v>26</v>
       </c>
     </row>
-    <row r="71">
-[...4 lines deleted...]
-        <v>B5.2 Dividenden en winsten</v>
+    <row r="71" spans="1:3">
+      <c r="A71" t="s">
+        <v>342</v>
+      </c>
+      <c r="B71" t="s">
+        <v>343</v>
       </c>
       <c r="C71">
         <v>26</v>
       </c>
     </row>
-    <row r="72">
-[...4 lines deleted...]
-        <v>B6.1 Financiële transacties</v>
+    <row r="72" spans="1:3">
+      <c r="A72" t="s">
+        <v>72</v>
+      </c>
+      <c r="B72" t="s">
+        <v>344</v>
       </c>
       <c r="C72">
         <v>26</v>
       </c>
     </row>
-    <row r="73">
-[...4 lines deleted...]
-        <v>B7.1 Mutatie reserves</v>
+    <row r="73" spans="1:3">
+      <c r="A73" t="s">
+        <v>39</v>
+      </c>
+      <c r="B73" t="s">
+        <v>345</v>
       </c>
       <c r="C73">
         <v>26</v>
       </c>
     </row>
-    <row r="74">
-[...4 lines deleted...]
-        <v>B7.2 Mutatie voorzieningen</v>
+    <row r="74" spans="1:3">
+      <c r="A74" t="s">
+        <v>346</v>
+      </c>
+      <c r="B74" t="s">
+        <v>347</v>
       </c>
       <c r="C74">
         <v>26</v>
       </c>
     </row>
-    <row r="75">
-[...4 lines deleted...]
-        <v>B7.3 Afschrijvingen</v>
+    <row r="75" spans="1:3">
+      <c r="A75" t="s">
+        <v>348</v>
+      </c>
+      <c r="B75" t="s">
+        <v>349</v>
       </c>
       <c r="C75">
         <v>26</v>
       </c>
     </row>
-    <row r="76">
-[...4 lines deleted...]
-        <v>B7.4 Toegerekende reële en bespaarde r..</v>
+    <row r="76" spans="1:3">
+      <c r="A76" t="s">
+        <v>47</v>
+      </c>
+      <c r="B76" t="s">
+        <v>350</v>
       </c>
       <c r="C76">
         <v>26</v>
       </c>
     </row>
-    <row r="77">
-[...4 lines deleted...]
-        <v>B7.5 Overige verrekeningen</v>
+    <row r="77" spans="1:3">
+      <c r="A77" t="s">
+        <v>351</v>
+      </c>
+      <c r="B77" t="s">
+        <v>352</v>
       </c>
       <c r="C77">
         <v>26</v>
       </c>
     </row>
-    <row r="78">
-[...4 lines deleted...]
-        <v>Primo</v>
+    <row r="78" spans="1:3">
+      <c r="A78" t="s">
+        <v>353</v>
+      </c>
+      <c r="B78" t="s">
+        <v>353</v>
       </c>
       <c r="C78">
         <v>27</v>
       </c>
     </row>
-    <row r="79">
-[...4 lines deleted...]
-        <v>Ultimo</v>
+    <row r="79" spans="1:3">
+      <c r="A79" t="s">
+        <v>354</v>
+      </c>
+      <c r="B79" t="s">
+        <v>354</v>
       </c>
       <c r="C79">
         <v>27</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:C79"/>
-[...2 lines deleted...]
-  </ignoredErrors>
+  <autoFilter ref="A1:C1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C146"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="11.6640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="11.6640625" customWidth="1"/>
+    <col min="1" max="1" width="10" customWidth="1"/>
+    <col min="2" max="2" width="35.7109375" customWidth="1"/>
+    <col min="3" max="3" width="10" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...15 lines deleted...]
-        <v>0.1 Bestuur</v>
+    <row r="1" spans="1:3">
+      <c r="A1" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" t="s">
+        <v>56</v>
+      </c>
+      <c r="B2" t="s">
+        <v>355</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
     </row>
-    <row r="3">
-[...4 lines deleted...]
-        <v>0.2 Burgerzaken</v>
+    <row r="3" spans="1:3">
+      <c r="A3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" t="s">
+        <v>356</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
     </row>
-    <row r="4">
-[...4 lines deleted...]
-        <v>0.3 Beheer overige gebouwen en gronden</v>
+    <row r="4" spans="1:3">
+      <c r="A4" t="s">
+        <v>99</v>
+      </c>
+      <c r="B4" t="s">
+        <v>357</v>
       </c>
       <c r="C4">
         <v>1</v>
       </c>
     </row>
-    <row r="5">
-[...4 lines deleted...]
-        <v>0.4 Overhead</v>
+    <row r="5" spans="1:3">
+      <c r="A5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B5" t="s">
+        <v>358</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
     </row>
-    <row r="6">
-[...4 lines deleted...]
-        <v>0.5 Treasury</v>
+    <row r="6" spans="1:3">
+      <c r="A6" t="s">
+        <v>156</v>
+      </c>
+      <c r="B6" t="s">
+        <v>359</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
     </row>
-    <row r="7">
-[...4 lines deleted...]
-        <v>0.61 OZB woningen</v>
+    <row r="7" spans="1:3">
+      <c r="A7" t="s">
+        <v>179</v>
+      </c>
+      <c r="B7" t="s">
+        <v>360</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
     </row>
-    <row r="8">
-[...4 lines deleted...]
-        <v>0.62 OZB niet-woningen</v>
+    <row r="8" spans="1:3">
+      <c r="A8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" t="s">
+        <v>361</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
     </row>
-    <row r="9">
-[...4 lines deleted...]
-        <v>0.63 Parkeerbelasting</v>
+    <row r="9" spans="1:3">
+      <c r="A9" t="s">
+        <v>362</v>
+      </c>
+      <c r="B9" t="s">
+        <v>363</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
     </row>
-    <row r="10">
-[...4 lines deleted...]
-        <v>0.64 Belastingen overig</v>
+    <row r="10" spans="1:3">
+      <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" t="s">
+        <v>364</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
     </row>
-    <row r="11">
-[...4 lines deleted...]
-        <v>0.7 Algemene uitkeringen en overige ui..</v>
+    <row r="11" spans="1:3">
+      <c r="A11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" t="s">
+        <v>365</v>
       </c>
       <c r="C11">
         <v>1</v>
       </c>
     </row>
-    <row r="12">
-[...4 lines deleted...]
-        <v>0.8 Overige baten en lasten</v>
+    <row r="12" spans="1:3">
+      <c r="A12" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" t="s">
+        <v>366</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
     </row>
-    <row r="13">
-[...4 lines deleted...]
-        <v>0.9 Vennootschapsbelasting</v>
+    <row r="13" spans="1:3">
+      <c r="A13" t="s">
+        <v>69</v>
+      </c>
+      <c r="B13" t="s">
+        <v>367</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
     </row>
-    <row r="14">
-[...4 lines deleted...]
-        <v>0.10 Mutaties reserves</v>
+    <row r="14" spans="1:3">
+      <c r="A14" t="s">
+        <v>74</v>
+      </c>
+      <c r="B14" t="s">
+        <v>368</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
     </row>
-    <row r="15">
-[...4 lines deleted...]
-        <v>0.11 Resultaat van de rekening van bat..</v>
+    <row r="15" spans="1:3">
+      <c r="A15" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15" t="s">
+        <v>369</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
     </row>
-    <row r="16">
-[...4 lines deleted...]
-        <v>1.1 Crisisbeheersing en brandweer</v>
+    <row r="16" spans="1:3">
+      <c r="A16" t="s">
+        <v>78</v>
+      </c>
+      <c r="B16" t="s">
+        <v>370</v>
       </c>
       <c r="C16">
         <v>2</v>
       </c>
     </row>
-    <row r="17">
-[...4 lines deleted...]
-        <v>1.2 Openbare orde en veiligheid</v>
+    <row r="17" spans="1:3">
+      <c r="A17" t="s">
+        <v>86</v>
+      </c>
+      <c r="B17" t="s">
+        <v>371</v>
       </c>
       <c r="C17">
         <v>2</v>
       </c>
     </row>
-    <row r="18">
-[...4 lines deleted...]
-        <v>2.1 Verkeer en vervoer</v>
+    <row r="18" spans="1:3">
+      <c r="A18" t="s">
+        <v>92</v>
+      </c>
+      <c r="B18" t="s">
+        <v>372</v>
       </c>
       <c r="C18">
         <v>3</v>
       </c>
     </row>
-    <row r="19">
-[...4 lines deleted...]
-        <v>2.2 Parkeren</v>
+    <row r="19" spans="1:3">
+      <c r="A19" t="s">
+        <v>95</v>
+      </c>
+      <c r="B19" t="s">
+        <v>373</v>
       </c>
       <c r="C19">
         <v>3</v>
       </c>
     </row>
-    <row r="20">
-[...4 lines deleted...]
-        <v>2.3 Recreatieve havens</v>
+    <row r="20" spans="1:3">
+      <c r="A20" t="s">
+        <v>374</v>
+      </c>
+      <c r="B20" t="s">
+        <v>375</v>
       </c>
       <c r="C20">
         <v>3</v>
       </c>
     </row>
-    <row r="21">
-[...4 lines deleted...]
-        <v>2.4 Economische havens en waterwegen</v>
+    <row r="21" spans="1:3">
+      <c r="A21" t="s">
+        <v>376</v>
+      </c>
+      <c r="B21" t="s">
+        <v>377</v>
       </c>
       <c r="C21">
         <v>3</v>
       </c>
     </row>
-    <row r="22">
-[...4 lines deleted...]
-        <v>2.5 Openbaar vervoer</v>
+    <row r="22" spans="1:3">
+      <c r="A22" t="s">
+        <v>378</v>
+      </c>
+      <c r="B22" t="s">
+        <v>379</v>
       </c>
       <c r="C22">
         <v>3</v>
       </c>
     </row>
-    <row r="23">
-[...4 lines deleted...]
-        <v>3.1 Economische ontwikkeling</v>
+    <row r="23" spans="1:3">
+      <c r="A23" t="s">
+        <v>101</v>
+      </c>
+      <c r="B23" t="s">
+        <v>380</v>
       </c>
       <c r="C23">
         <v>4</v>
       </c>
     </row>
-    <row r="24">
-[...4 lines deleted...]
-        <v>3.2 Fysieke bedrijfsinfrastructuur</v>
+    <row r="24" spans="1:3">
+      <c r="A24" t="s">
+        <v>381</v>
+      </c>
+      <c r="B24" t="s">
+        <v>382</v>
       </c>
       <c r="C24">
         <v>4</v>
       </c>
     </row>
-    <row r="25">
-[...4 lines deleted...]
-        <v>3.3 Bedrijvenloket en bedrijfsregelingen</v>
+    <row r="25" spans="1:3">
+      <c r="A25" t="s">
+        <v>103</v>
+      </c>
+      <c r="B25" t="s">
+        <v>383</v>
       </c>
       <c r="C25">
         <v>4</v>
       </c>
     </row>
-    <row r="26">
-[...4 lines deleted...]
-        <v>3.4 Economische promotie</v>
+    <row r="26" spans="1:3">
+      <c r="A26" t="s">
+        <v>105</v>
+      </c>
+      <c r="B26" t="s">
+        <v>384</v>
       </c>
       <c r="C26">
         <v>4</v>
       </c>
     </row>
-    <row r="27">
-[...4 lines deleted...]
-        <v>4.1 Openbaar basisonderwijs</v>
+    <row r="27" spans="1:3">
+      <c r="A27" t="s">
+        <v>109</v>
+      </c>
+      <c r="B27" t="s">
+        <v>385</v>
       </c>
       <c r="C27">
         <v>5</v>
       </c>
     </row>
-    <row r="28">
-[...4 lines deleted...]
-        <v>4.2 Onderwijshuisvesting</v>
+    <row r="28" spans="1:3">
+      <c r="A28" t="s">
+        <v>111</v>
+      </c>
+      <c r="B28" t="s">
+        <v>386</v>
       </c>
       <c r="C28">
         <v>5</v>
       </c>
     </row>
-    <row r="29">
-[...4 lines deleted...]
-        <v>4.3 Onderwijsbeleid en leerlingzaken</v>
+    <row r="29" spans="1:3">
+      <c r="A29" t="s">
+        <v>115</v>
+      </c>
+      <c r="B29" t="s">
+        <v>387</v>
       </c>
       <c r="C29">
         <v>5</v>
       </c>
     </row>
-    <row r="30">
-[...4 lines deleted...]
-        <v>5.1 Sportbeleid en activering</v>
+    <row r="30" spans="1:3">
+      <c r="A30" t="s">
+        <v>117</v>
+      </c>
+      <c r="B30" t="s">
+        <v>388</v>
       </c>
       <c r="C30">
         <v>6</v>
       </c>
     </row>
-    <row r="31">
-[...4 lines deleted...]
-        <v>5.2 Sportaccommodaties</v>
+    <row r="31" spans="1:3">
+      <c r="A31" t="s">
+        <v>119</v>
+      </c>
+      <c r="B31" t="s">
+        <v>389</v>
       </c>
       <c r="C31">
         <v>6</v>
       </c>
     </row>
-    <row r="32">
-[...4 lines deleted...]
-        <v>5.3 Cultuurpresentatie, cultuurproduct..</v>
+    <row r="32" spans="1:3">
+      <c r="A32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B32" t="s">
+        <v>390</v>
       </c>
       <c r="C32">
         <v>6</v>
       </c>
     </row>
-    <row r="33">
-[...4 lines deleted...]
-        <v>5.4 Musea</v>
+    <row r="33" spans="1:3">
+      <c r="A33" t="s">
+        <v>128</v>
+      </c>
+      <c r="B33" t="s">
+        <v>391</v>
       </c>
       <c r="C33">
         <v>6</v>
       </c>
     </row>
-    <row r="34">
-[...4 lines deleted...]
-        <v>5.5 Cultureel erfgoed</v>
+    <row r="34" spans="1:3">
+      <c r="A34" t="s">
+        <v>130</v>
+      </c>
+      <c r="B34" t="s">
+        <v>392</v>
       </c>
       <c r="C34">
         <v>6</v>
       </c>
     </row>
-    <row r="35">
-[...4 lines deleted...]
-        <v>5.6 Media</v>
+    <row r="35" spans="1:3">
+      <c r="A35" t="s">
+        <v>132</v>
+      </c>
+      <c r="B35" t="s">
+        <v>393</v>
       </c>
       <c r="C35">
         <v>6</v>
       </c>
     </row>
-    <row r="36">
-[...4 lines deleted...]
-        <v>5.7 Openbaar groen en (openlucht) recr..</v>
+    <row r="36" spans="1:3">
+      <c r="A36" t="s">
+        <v>134</v>
+      </c>
+      <c r="B36" t="s">
+        <v>394</v>
       </c>
       <c r="C36">
         <v>6</v>
       </c>
     </row>
-    <row r="37">
-[...4 lines deleted...]
-        <v>6.1 Samenkracht en burgerparticipatie</v>
+    <row r="37" spans="1:3">
+      <c r="A37" t="s">
+        <v>138</v>
+      </c>
+      <c r="B37" t="s">
+        <v>395</v>
       </c>
       <c r="C37">
         <v>7</v>
       </c>
     </row>
-    <row r="38">
-[...4 lines deleted...]
-        <v>6.21 Toegang en eerstelijnsvoorz. WMO</v>
+    <row r="38" spans="1:3">
+      <c r="A38" t="s">
+        <v>140</v>
+      </c>
+      <c r="B38" t="s">
+        <v>396</v>
       </c>
       <c r="C38">
         <v>7</v>
       </c>
     </row>
-    <row r="39">
-[...4 lines deleted...]
-        <v>6.22 Toegang en eerstelijnsvoorz. Jeugd</v>
+    <row r="39" spans="1:3">
+      <c r="A39" t="s">
+        <v>142</v>
+      </c>
+      <c r="B39" t="s">
+        <v>397</v>
       </c>
       <c r="C39">
         <v>7</v>
       </c>
     </row>
-    <row r="40">
-[...4 lines deleted...]
-        <v>6.23 Toegang en eerstelijnsvoorz. Inte..</v>
+    <row r="40" spans="1:3">
+      <c r="A40" t="s">
+        <v>144</v>
+      </c>
+      <c r="B40" t="s">
+        <v>398</v>
       </c>
       <c r="C40">
         <v>7</v>
       </c>
     </row>
-    <row r="41">
-[...4 lines deleted...]
-        <v>6.3 Inkomensregelingen</v>
+    <row r="41" spans="1:3">
+      <c r="A41" t="s">
+        <v>146</v>
+      </c>
+      <c r="B41" t="s">
+        <v>399</v>
       </c>
       <c r="C41">
         <v>7</v>
       </c>
     </row>
-    <row r="42">
-[...4 lines deleted...]
-        <v>6.4 WSW en beschut werk</v>
+    <row r="42" spans="1:3">
+      <c r="A42" t="s">
+        <v>154</v>
+      </c>
+      <c r="B42" t="s">
+        <v>400</v>
       </c>
       <c r="C42">
         <v>7</v>
       </c>
     </row>
-    <row r="43">
-[...4 lines deleted...]
-        <v>6.5 Arbeidsparticipatie</v>
+    <row r="43" spans="1:3">
+      <c r="A43" t="s">
+        <v>158</v>
+      </c>
+      <c r="B43" t="s">
+        <v>401</v>
       </c>
       <c r="C43">
         <v>7</v>
       </c>
     </row>
-    <row r="44">
-[...4 lines deleted...]
-        <v>6.60 Hulpmiddelen en diensten (WMO)</v>
+    <row r="44" spans="1:3">
+      <c r="A44" t="s">
+        <v>160</v>
+      </c>
+      <c r="B44" t="s">
+        <v>402</v>
       </c>
       <c r="C44">
         <v>7</v>
       </c>
     </row>
-    <row r="45">
-[...4 lines deleted...]
-        <v>6.711 Huishoudelijke hulp (WMO)</v>
+    <row r="45" spans="1:3">
+      <c r="A45" t="s">
+        <v>162</v>
+      </c>
+      <c r="B45" t="s">
+        <v>403</v>
       </c>
       <c r="C45">
         <v>7</v>
       </c>
     </row>
-    <row r="46">
-[...4 lines deleted...]
-        <v>6.712 Begeleiding (WMO)</v>
+    <row r="46" spans="1:3">
+      <c r="A46" t="s">
+        <v>168</v>
+      </c>
+      <c r="B46" t="s">
+        <v>404</v>
       </c>
       <c r="C46">
         <v>7</v>
       </c>
     </row>
-    <row r="47">
-[...4 lines deleted...]
-        <v>6.713 Dagbesteding (WMO)</v>
+    <row r="47" spans="1:3">
+      <c r="A47" t="s">
+        <v>170</v>
+      </c>
+      <c r="B47" t="s">
+        <v>405</v>
       </c>
       <c r="C47">
         <v>7</v>
       </c>
     </row>
-    <row r="48">
-[...4 lines deleted...]
-        <v>6.714 Ov.  maatwerkarrangementen (WMO)</v>
+    <row r="48" spans="1:3">
+      <c r="A48" t="s">
+        <v>172</v>
+      </c>
+      <c r="B48" t="s">
+        <v>406</v>
       </c>
       <c r="C48">
         <v>7</v>
       </c>
     </row>
-    <row r="49">
-[...4 lines deleted...]
-        <v>6.751 Jeugdhulp ambulant lokaal</v>
+    <row r="49" spans="1:3">
+      <c r="A49" t="s">
+        <v>407</v>
+      </c>
+      <c r="B49" t="s">
+        <v>408</v>
       </c>
       <c r="C49">
         <v>7</v>
       </c>
     </row>
-    <row r="50">
-[...4 lines deleted...]
-        <v>6.752 Jeugdhulp ambulant regionaal</v>
+    <row r="50" spans="1:3">
+      <c r="A50" t="s">
+        <v>174</v>
+      </c>
+      <c r="B50" t="s">
+        <v>409</v>
       </c>
       <c r="C50">
         <v>7</v>
       </c>
     </row>
-    <row r="51">
-[...4 lines deleted...]
-        <v>6.753 Jeugdhulp ambulant landelijk</v>
+    <row r="51" spans="1:3">
+      <c r="A51" t="s">
+        <v>410</v>
+      </c>
+      <c r="B51" t="s">
+        <v>411</v>
       </c>
       <c r="C51">
         <v>7</v>
       </c>
     </row>
-    <row r="52">
-[...4 lines deleted...]
-        <v>6.761 Jeugdhulp met verblijf lokaal</v>
+    <row r="52" spans="1:3">
+      <c r="A52" t="s">
+        <v>177</v>
+      </c>
+      <c r="B52" t="s">
+        <v>412</v>
       </c>
       <c r="C52">
         <v>7</v>
       </c>
     </row>
-    <row r="53">
-[...4 lines deleted...]
-        <v>6.762 Jeugdhulp met verblijf regionaal</v>
+    <row r="53" spans="1:3">
+      <c r="A53" t="s">
+        <v>181</v>
+      </c>
+      <c r="B53" t="s">
+        <v>413</v>
       </c>
       <c r="C53">
         <v>7</v>
       </c>
     </row>
-    <row r="54">
-[...4 lines deleted...]
-        <v>6.763 Jeugdhulp met verblijf landelijk</v>
+    <row r="54" spans="1:3">
+      <c r="A54" t="s">
+        <v>414</v>
+      </c>
+      <c r="B54" t="s">
+        <v>415</v>
       </c>
       <c r="C54">
         <v>7</v>
       </c>
     </row>
-    <row r="55">
-[...4 lines deleted...]
-        <v>6.791 PGB WMO</v>
+    <row r="55" spans="1:3">
+      <c r="A55" t="s">
+        <v>183</v>
+      </c>
+      <c r="B55" t="s">
+        <v>416</v>
       </c>
       <c r="C55">
         <v>7</v>
       </c>
     </row>
-    <row r="56">
-[...4 lines deleted...]
-        <v>6.792 PGB Jeugd</v>
+    <row r="56" spans="1:3">
+      <c r="A56" t="s">
+        <v>185</v>
+      </c>
+      <c r="B56" t="s">
+        <v>417</v>
       </c>
       <c r="C56">
         <v>7</v>
       </c>
     </row>
-    <row r="57">
-[...4 lines deleted...]
-        <v>6.811 Beschermd wonen (WMO)</v>
+    <row r="57" spans="1:3">
+      <c r="A57" t="s">
+        <v>418</v>
+      </c>
+      <c r="B57" t="s">
+        <v>419</v>
       </c>
       <c r="C57">
         <v>7</v>
       </c>
     </row>
-    <row r="58">
-[...4 lines deleted...]
-        <v>6.812 Maatschappelijke- en vrouwenopva..</v>
+    <row r="58" spans="1:3">
+      <c r="A58" t="s">
+        <v>420</v>
+      </c>
+      <c r="B58" t="s">
+        <v>421</v>
       </c>
       <c r="C58">
         <v>7</v>
       </c>
     </row>
-    <row r="59">
-[...4 lines deleted...]
-        <v>6.821 Jeugdbescherming</v>
+    <row r="59" spans="1:3">
+      <c r="A59" t="s">
+        <v>187</v>
+      </c>
+      <c r="B59" t="s">
+        <v>422</v>
       </c>
       <c r="C59">
         <v>7</v>
       </c>
     </row>
-    <row r="60">
-[...4 lines deleted...]
-        <v>6.822 Jeugdreclassering</v>
+    <row r="60" spans="1:3">
+      <c r="A60" t="s">
+        <v>189</v>
+      </c>
+      <c r="B60" t="s">
+        <v>423</v>
       </c>
       <c r="C60">
         <v>7</v>
       </c>
     </row>
-    <row r="61">
-[...4 lines deleted...]
-        <v>6.91 Coördinatie en beleid WMO</v>
+    <row r="61" spans="1:3">
+      <c r="A61" t="s">
+        <v>191</v>
+      </c>
+      <c r="B61" t="s">
+        <v>424</v>
       </c>
       <c r="C61">
         <v>7</v>
       </c>
     </row>
-    <row r="62">
-[...4 lines deleted...]
-        <v>6.92 Coördinatie en beleid Jeugd</v>
+    <row r="62" spans="1:3">
+      <c r="A62" t="s">
+        <v>193</v>
+      </c>
+      <c r="B62" t="s">
+        <v>425</v>
       </c>
       <c r="C62">
         <v>7</v>
       </c>
     </row>
-    <row r="63">
-[...4 lines deleted...]
-        <v>7.1 Volksgezondheid</v>
+    <row r="63" spans="1:3">
+      <c r="A63" t="s">
+        <v>195</v>
+      </c>
+      <c r="B63" t="s">
+        <v>426</v>
       </c>
       <c r="C63">
         <v>8</v>
       </c>
     </row>
-    <row r="64">
-[...4 lines deleted...]
-        <v>7.2 Riolering</v>
+    <row r="64" spans="1:3">
+      <c r="A64" t="s">
+        <v>11</v>
+      </c>
+      <c r="B64" t="s">
+        <v>427</v>
       </c>
       <c r="C64">
         <v>8</v>
       </c>
     </row>
-    <row r="65">
-[...4 lines deleted...]
-        <v>7.3 Afval</v>
+    <row r="65" spans="1:3">
+      <c r="A65" t="s">
+        <v>17</v>
+      </c>
+      <c r="B65" t="s">
+        <v>428</v>
       </c>
       <c r="C65">
         <v>8</v>
       </c>
     </row>
-    <row r="66">
-[...4 lines deleted...]
-        <v>7.4 Milieubeheer</v>
+    <row r="66" spans="1:3">
+      <c r="A66" t="s">
+        <v>23</v>
+      </c>
+      <c r="B66" t="s">
+        <v>429</v>
       </c>
       <c r="C66">
         <v>8</v>
       </c>
     </row>
-    <row r="67">
-[...4 lines deleted...]
-        <v>7.5 Begraafplaatsen en crematoria</v>
+    <row r="67" spans="1:3">
+      <c r="A67" t="s">
+        <v>29</v>
+      </c>
+      <c r="B67" t="s">
+        <v>430</v>
       </c>
       <c r="C67">
         <v>8</v>
       </c>
     </row>
-    <row r="68">
-[...4 lines deleted...]
-        <v>8.1 Ruimte en leefomgeving</v>
+    <row r="68" spans="1:3">
+      <c r="A68" t="s">
+        <v>41</v>
+      </c>
+      <c r="B68" t="s">
+        <v>431</v>
       </c>
       <c r="C68">
         <v>9</v>
       </c>
     </row>
-    <row r="69">
-[...4 lines deleted...]
-        <v>8.2 Grondexploitatie (niet-bedrijvente..</v>
+    <row r="69" spans="1:3">
+      <c r="A69" t="s">
+        <v>45</v>
+      </c>
+      <c r="B69" t="s">
+        <v>432</v>
       </c>
       <c r="C69">
         <v>9</v>
       </c>
     </row>
-    <row r="70">
-[...4 lines deleted...]
-        <v>8.3 Wonen en bouwen</v>
+    <row r="70" spans="1:3">
+      <c r="A70" t="s">
+        <v>48</v>
+      </c>
+      <c r="B70" t="s">
+        <v>433</v>
       </c>
       <c r="C70">
         <v>9</v>
       </c>
     </row>
-    <row r="71">
-[...4 lines deleted...]
-        <v>A111 Kosten verbonden aan sluiten geld..</v>
+    <row r="71" spans="1:3">
+      <c r="A71" t="s">
+        <v>434</v>
+      </c>
+      <c r="B71" t="s">
+        <v>435</v>
       </c>
       <c r="C71">
         <v>11</v>
       </c>
     </row>
-    <row r="72">
-[...4 lines deleted...]
-        <v>A112 Kosten onderzoek en ontwikkeling ..</v>
+    <row r="72" spans="1:3">
+      <c r="A72" t="s">
+        <v>436</v>
+      </c>
+      <c r="B72" t="s">
+        <v>437</v>
       </c>
       <c r="C72">
         <v>11</v>
       </c>
     </row>
-    <row r="73">
-[...4 lines deleted...]
-        <v>A113 Bijdragen aan activa in eigendom ..</v>
+    <row r="73" spans="1:3">
+      <c r="A73" t="s">
+        <v>438</v>
+      </c>
+      <c r="B73" t="s">
+        <v>439</v>
       </c>
       <c r="C73">
         <v>11</v>
       </c>
     </row>
-    <row r="74">
-[...4 lines deleted...]
-        <v>A121 Gronden en terreinen</v>
+    <row r="74" spans="1:3">
+      <c r="A74" t="s">
+        <v>440</v>
+      </c>
+      <c r="B74" t="s">
+        <v>441</v>
       </c>
       <c r="C74">
         <v>12</v>
       </c>
     </row>
-    <row r="75">
-[...4 lines deleted...]
-        <v>A122 Woonruimten</v>
+    <row r="75" spans="1:3">
+      <c r="A75" t="s">
+        <v>442</v>
+      </c>
+      <c r="B75" t="s">
+        <v>443</v>
       </c>
       <c r="C75">
         <v>12</v>
       </c>
     </row>
-    <row r="76">
-[...4 lines deleted...]
-        <v>A123 Bedrijfsgebouwen</v>
+    <row r="76" spans="1:3">
+      <c r="A76" t="s">
+        <v>444</v>
+      </c>
+      <c r="B76" t="s">
+        <v>445</v>
       </c>
       <c r="C76">
         <v>12</v>
       </c>
     </row>
-    <row r="77">
-[...4 lines deleted...]
-        <v>A124 Grond-, weg- en waterbouwkundige ..</v>
+    <row r="77" spans="1:3">
+      <c r="A77" t="s">
+        <v>446</v>
+      </c>
+      <c r="B77" t="s">
+        <v>447</v>
       </c>
       <c r="C77">
         <v>12</v>
       </c>
     </row>
-    <row r="78">
-[...4 lines deleted...]
-        <v>A125 Vervoermiddelen</v>
+    <row r="78" spans="1:3">
+      <c r="A78" t="s">
+        <v>448</v>
+      </c>
+      <c r="B78" t="s">
+        <v>449</v>
       </c>
       <c r="C78">
         <v>12</v>
       </c>
     </row>
-    <row r="79">
-[...4 lines deleted...]
-        <v>A126 Machines, apparaten en installaties</v>
+    <row r="79" spans="1:3">
+      <c r="A79" t="s">
+        <v>450</v>
+      </c>
+      <c r="B79" t="s">
+        <v>451</v>
       </c>
       <c r="C79">
         <v>12</v>
       </c>
     </row>
-    <row r="80">
-[...4 lines deleted...]
-        <v>A129 Overig</v>
+    <row r="80" spans="1:3">
+      <c r="A80" t="s">
+        <v>452</v>
+      </c>
+      <c r="B80" t="s">
+        <v>453</v>
       </c>
       <c r="C80">
         <v>12</v>
       </c>
     </row>
-    <row r="81">
-[...4 lines deleted...]
-        <v>A1311 Kapitaalverstrekking aan deelnem..</v>
+    <row r="81" spans="1:3">
+      <c r="A81" t="s">
+        <v>454</v>
+      </c>
+      <c r="B81" t="s">
+        <v>455</v>
       </c>
       <c r="C81">
         <v>13</v>
       </c>
     </row>
-    <row r="82">
-[...4 lines deleted...]
-        <v>A1312 Kapitaalverstrekking aan gemeens..</v>
+    <row r="82" spans="1:3">
+      <c r="A82" t="s">
+        <v>456</v>
+      </c>
+      <c r="B82" t="s">
+        <v>457</v>
       </c>
       <c r="C82">
         <v>13</v>
       </c>
     </row>
-    <row r="83">
-[...4 lines deleted...]
-        <v>A1313 Kapitaalverstrekking aan overige..</v>
+    <row r="83" spans="1:3">
+      <c r="A83" t="s">
+        <v>458</v>
+      </c>
+      <c r="B83" t="s">
+        <v>459</v>
       </c>
       <c r="C83">
         <v>13</v>
       </c>
     </row>
-    <row r="84">
-[...4 lines deleted...]
-        <v>A1321 Leningen aan woningbouwcorporaties</v>
+    <row r="84" spans="1:3">
+      <c r="A84" t="s">
+        <v>460</v>
+      </c>
+      <c r="B84" t="s">
+        <v>461</v>
       </c>
       <c r="C84">
         <v>13</v>
       </c>
     </row>
-    <row r="85">
-[...4 lines deleted...]
-        <v>A1322 Leningen aan deelnemingen</v>
+    <row r="85" spans="1:3">
+      <c r="A85" t="s">
+        <v>462</v>
+      </c>
+      <c r="B85" t="s">
+        <v>463</v>
       </c>
       <c r="C85">
         <v>13</v>
       </c>
     </row>
-    <row r="86">
-[...4 lines deleted...]
-        <v>A1323 Leningen aan overige verbonden p..</v>
+    <row r="86" spans="1:3">
+      <c r="A86" t="s">
+        <v>464</v>
+      </c>
+      <c r="B86" t="s">
+        <v>465</v>
       </c>
       <c r="C86">
         <v>13</v>
       </c>
     </row>
-    <row r="87">
-[...4 lines deleted...]
-        <v>A1331b Overige langlopende leningen</v>
+    <row r="87" spans="1:3">
+      <c r="A87" t="s">
+        <v>466</v>
+      </c>
+      <c r="B87" t="s">
+        <v>467</v>
       </c>
       <c r="C87">
         <v>13</v>
       </c>
     </row>
-    <row r="88">
-[...4 lines deleted...]
-        <v>A1331c Langlopende leningen aan gemeen..</v>
+    <row r="88" spans="1:3">
+      <c r="A88" t="s">
+        <v>468</v>
+      </c>
+      <c r="B88" t="s">
+        <v>469</v>
       </c>
       <c r="C88">
         <v>13</v>
       </c>
     </row>
-    <row r="89">
-[...4 lines deleted...]
-        <v>A1331d Langlopende leningen aan gemeen..</v>
+    <row r="89" spans="1:3">
+      <c r="A89" t="s">
+        <v>470</v>
+      </c>
+      <c r="B89" t="s">
+        <v>471</v>
       </c>
       <c r="C89">
         <v>13</v>
       </c>
     </row>
-    <row r="90">
-[...4 lines deleted...]
-        <v>A1331e Langopende leningen aan overige</v>
+    <row r="90" spans="1:3">
+      <c r="A90" t="s">
+        <v>472</v>
+      </c>
+      <c r="B90" t="s">
+        <v>473</v>
       </c>
       <c r="C90">
         <v>13</v>
       </c>
     </row>
-    <row r="91">
-[...4 lines deleted...]
-        <v>A1332a Uitzettingen in ‘s Rijks schatk..</v>
+    <row r="91" spans="1:3">
+      <c r="A91" t="s">
+        <v>474</v>
+      </c>
+      <c r="B91" t="s">
+        <v>475</v>
       </c>
       <c r="C91">
         <v>13</v>
       </c>
     </row>
-    <row r="92">
-[...4 lines deleted...]
-        <v>A1332b Uitzettingen in de vorm van Ned..</v>
+    <row r="92" spans="1:3">
+      <c r="A92" t="s">
+        <v>476</v>
+      </c>
+      <c r="B92" t="s">
+        <v>477</v>
       </c>
       <c r="C92">
         <v>13</v>
       </c>
     </row>
-    <row r="93">
-[...4 lines deleted...]
-        <v>A1332c Overige uitzettingen met loopt…</v>
+    <row r="93" spans="1:3">
+      <c r="A93" t="s">
+        <v>478</v>
+      </c>
+      <c r="B93" t="s">
+        <v>479</v>
       </c>
       <c r="C93">
         <v>13</v>
       </c>
     </row>
-    <row r="94">
-[...4 lines deleted...]
-        <v>A212 Overige grond- en hulpstoffen</v>
+    <row r="94" spans="1:3">
+      <c r="A94" t="s">
+        <v>480</v>
+      </c>
+      <c r="B94" t="s">
+        <v>481</v>
       </c>
       <c r="C94">
         <v>14</v>
       </c>
     </row>
-    <row r="95">
-[...4 lines deleted...]
-        <v>A213 Onderhanden werk (incl. bouwgrond..</v>
+    <row r="95" spans="1:3">
+      <c r="A95" t="s">
+        <v>482</v>
+      </c>
+      <c r="B95" t="s">
+        <v>483</v>
       </c>
       <c r="C95">
         <v>14</v>
       </c>
     </row>
-    <row r="96">
-[...4 lines deleted...]
-        <v>A214 Gereed product en handelsgoederen</v>
+    <row r="96" spans="1:3">
+      <c r="A96" t="s">
+        <v>484</v>
+      </c>
+      <c r="B96" t="s">
+        <v>485</v>
       </c>
       <c r="C96">
         <v>14</v>
       </c>
     </row>
-    <row r="97">
-[...4 lines deleted...]
-        <v>A215 Vooruitbetalingen</v>
+    <row r="97" spans="1:3">
+      <c r="A97" t="s">
+        <v>486</v>
+      </c>
+      <c r="B97" t="s">
+        <v>487</v>
       </c>
       <c r="C97">
         <v>14</v>
       </c>
     </row>
-    <row r="98">
-[...4 lines deleted...]
-        <v>A221a Vorderingen op gemeenten</v>
+    <row r="98" spans="1:3">
+      <c r="A98" t="s">
+        <v>488</v>
+      </c>
+      <c r="B98" t="s">
+        <v>489</v>
       </c>
       <c r="C98">
         <v>15</v>
       </c>
     </row>
-    <row r="99">
-[...4 lines deleted...]
-        <v>A221b Vorderingen op gemeenschappelijke</v>
+    <row r="99" spans="1:3">
+      <c r="A99" t="s">
+        <v>490</v>
+      </c>
+      <c r="B99" t="s">
+        <v>491</v>
       </c>
       <c r="C99">
         <v>15</v>
       </c>
     </row>
-    <row r="100">
-[...4 lines deleted...]
-        <v>A221c Vorderingen op overige overheden</v>
+    <row r="100" spans="1:3">
+      <c r="A100" t="s">
+        <v>492</v>
+      </c>
+      <c r="B100" t="s">
+        <v>493</v>
       </c>
       <c r="C100">
         <v>15</v>
       </c>
     </row>
-    <row r="101">
-[...4 lines deleted...]
-        <v>A222b Overige verstrekte kasgeldleningen</v>
+    <row r="101" spans="1:3">
+      <c r="A101" t="s">
+        <v>494</v>
+      </c>
+      <c r="B101" t="s">
+        <v>495</v>
       </c>
       <c r="C101">
         <v>15</v>
       </c>
     </row>
-    <row r="102">
-[...4 lines deleted...]
-        <v>A222c Verstrekte kasgeldleningen aan g..</v>
+    <row r="102" spans="1:3">
+      <c r="A102" t="s">
+        <v>496</v>
+      </c>
+      <c r="B102" t="s">
+        <v>497</v>
       </c>
       <c r="C102">
         <v>15</v>
       </c>
     </row>
-    <row r="103">
-[...4 lines deleted...]
-        <v>A222d Verstrekte kasgeldleningen aan g..</v>
+    <row r="103" spans="1:3">
+      <c r="A103" t="s">
+        <v>498</v>
+      </c>
+      <c r="B103" t="s">
+        <v>499</v>
       </c>
       <c r="C103">
         <v>15</v>
       </c>
     </row>
-    <row r="104">
-[...4 lines deleted...]
-        <v>A222e Verstrekte kasgeldleningen aan ov.</v>
+    <row r="104" spans="1:3">
+      <c r="A104" t="s">
+        <v>500</v>
+      </c>
+      <c r="B104" t="s">
+        <v>501</v>
       </c>
       <c r="C104">
         <v>15</v>
       </c>
     </row>
-    <row r="105">
-[...4 lines deleted...]
-        <v>A223a Rekening courant verhouding met ..</v>
+    <row r="105" spans="1:3">
+      <c r="A105" t="s">
+        <v>502</v>
+      </c>
+      <c r="B105" t="s">
+        <v>503</v>
       </c>
       <c r="C105">
         <v>15</v>
       </c>
     </row>
-    <row r="106">
-[...4 lines deleted...]
-        <v>A223b Rekening courant verhoudingen ov..</v>
+    <row r="106" spans="1:3">
+      <c r="A106" t="s">
+        <v>504</v>
+      </c>
+      <c r="B106" t="s">
+        <v>505</v>
       </c>
       <c r="C106">
         <v>15</v>
       </c>
     </row>
-    <row r="107">
-[...4 lines deleted...]
-        <v>A224 Overige vorderingen (niet-overheid)</v>
+    <row r="107" spans="1:3">
+      <c r="A107" t="s">
+        <v>506</v>
+      </c>
+      <c r="B107" t="s">
+        <v>507</v>
       </c>
       <c r="C107">
         <v>15</v>
       </c>
     </row>
-    <row r="108">
-[...4 lines deleted...]
-        <v>A225a Uitzettingen in ‘s Rijks schatk..</v>
+    <row r="108" spans="1:3">
+      <c r="A108" t="s">
+        <v>508</v>
+      </c>
+      <c r="B108" t="s">
+        <v>509</v>
       </c>
       <c r="C108">
         <v>15</v>
       </c>
     </row>
-    <row r="109">
-[...4 lines deleted...]
-        <v>A225b Uitzettingen in de vorm van Nede..</v>
+    <row r="109" spans="1:3">
+      <c r="A109" t="s">
+        <v>510</v>
+      </c>
+      <c r="B109" t="s">
+        <v>511</v>
       </c>
       <c r="C109">
         <v>15</v>
       </c>
     </row>
-    <row r="110">
-[...4 lines deleted...]
-        <v>A225c Overige uitzettingen met een loo..</v>
+    <row r="110" spans="1:3">
+      <c r="A110" t="s">
+        <v>512</v>
+      </c>
+      <c r="B110" t="s">
+        <v>513</v>
       </c>
       <c r="C110">
         <v>15</v>
       </c>
     </row>
-    <row r="111">
-[...4 lines deleted...]
-        <v>A23 Liquide middelen (kas en banksaldi)</v>
+    <row r="111" spans="1:3">
+      <c r="A111" t="s">
+        <v>514</v>
+      </c>
+      <c r="B111" t="s">
+        <v>515</v>
       </c>
       <c r="C111">
         <v>16</v>
       </c>
     </row>
-    <row r="112">
-[...4 lines deleted...]
-        <v>A29a Nog te ontvangen bijdragen van de..</v>
+    <row r="112" spans="1:3">
+      <c r="A112" t="s">
+        <v>516</v>
+      </c>
+      <c r="B112" t="s">
+        <v>517</v>
       </c>
       <c r="C112">
         <v>17</v>
       </c>
     </row>
-    <row r="113">
-[...4 lines deleted...]
-        <v>A29b Nog te ontvangen bijdragen van he..</v>
+    <row r="113" spans="1:3">
+      <c r="A113" t="s">
+        <v>518</v>
+      </c>
+      <c r="B113" t="s">
+        <v>519</v>
       </c>
       <c r="C113">
         <v>17</v>
       </c>
     </row>
-    <row r="114">
-[...4 lines deleted...]
-        <v>A29d Overige overlopende activa</v>
+    <row r="114" spans="1:3">
+      <c r="A114" t="s">
+        <v>520</v>
+      </c>
+      <c r="B114" t="s">
+        <v>521</v>
       </c>
       <c r="C114">
         <v>17</v>
       </c>
     </row>
-    <row r="115">
-[...4 lines deleted...]
-        <v>A29e Nog te ontvangen bjidragen van pr..</v>
+    <row r="115" spans="1:3">
+      <c r="A115" t="s">
+        <v>522</v>
+      </c>
+      <c r="B115" t="s">
+        <v>523</v>
       </c>
       <c r="C115">
         <v>17</v>
       </c>
     </row>
-    <row r="116">
-[...4 lines deleted...]
-        <v>A29f Nog te ontvangen bijdragen van ge..</v>
+    <row r="116" spans="1:3">
+      <c r="A116" t="s">
+        <v>524</v>
+      </c>
+      <c r="B116" t="s">
+        <v>525</v>
       </c>
       <c r="C116">
         <v>17</v>
       </c>
     </row>
-    <row r="117">
-[...4 lines deleted...]
-        <v>A29g Nog te ontvangen bijdragen van ov..</v>
+    <row r="117" spans="1:3">
+      <c r="A117" t="s">
+        <v>526</v>
+      </c>
+      <c r="B117" t="s">
+        <v>527</v>
       </c>
       <c r="C117">
         <v>17</v>
       </c>
     </row>
-    <row r="118">
-[...4 lines deleted...]
-        <v>P111 Algemene reserve</v>
+    <row r="118" spans="1:3">
+      <c r="A118" t="s">
+        <v>528</v>
+      </c>
+      <c r="B118" t="s">
+        <v>529</v>
       </c>
       <c r="C118">
         <v>19</v>
       </c>
     </row>
-    <row r="119">
-[...4 lines deleted...]
-        <v>P112 Bestemmingsreserves</v>
+    <row r="119" spans="1:3">
+      <c r="A119" t="s">
+        <v>530</v>
+      </c>
+      <c r="B119" t="s">
+        <v>531</v>
       </c>
       <c r="C119">
         <v>19</v>
       </c>
     </row>
-    <row r="120">
-[...4 lines deleted...]
-        <v>P114 Saldo van rekening</v>
+    <row r="120" spans="1:3">
+      <c r="A120" t="s">
+        <v>532</v>
+      </c>
+      <c r="B120" t="s">
+        <v>533</v>
       </c>
       <c r="C120">
         <v>19</v>
       </c>
     </row>
-    <row r="121">
-[...4 lines deleted...]
-        <v>P12 Voorzieningen</v>
+    <row r="121" spans="1:3">
+      <c r="A121" t="s">
+        <v>534</v>
+      </c>
+      <c r="B121" t="s">
+        <v>535</v>
       </c>
       <c r="C121">
         <v>20</v>
       </c>
     </row>
-    <row r="122">
-[...4 lines deleted...]
-        <v>P131 Obligatieleningen</v>
+    <row r="122" spans="1:3">
+      <c r="A122" t="s">
+        <v>536</v>
+      </c>
+      <c r="B122" t="s">
+        <v>537</v>
       </c>
       <c r="C122">
         <v>21</v>
       </c>
     </row>
-    <row r="123">
-[...4 lines deleted...]
-        <v>P132 Onderhandse leningen van binnenla..</v>
+    <row r="123" spans="1:3">
+      <c r="A123" t="s">
+        <v>538</v>
+      </c>
+      <c r="B123" t="s">
+        <v>539</v>
       </c>
       <c r="C123">
         <v>21</v>
       </c>
     </row>
-    <row r="124">
-[...4 lines deleted...]
-        <v>P133 Onderhandse leningen van binnenla..</v>
+    <row r="124" spans="1:3">
+      <c r="A124" t="s">
+        <v>540</v>
+      </c>
+      <c r="B124" t="s">
+        <v>541</v>
       </c>
       <c r="C124">
         <v>21</v>
       </c>
     </row>
-    <row r="125">
-[...4 lines deleted...]
-        <v>P134 Onderhandse leningen van binnenla..</v>
+    <row r="125" spans="1:3">
+      <c r="A125" t="s">
+        <v>542</v>
+      </c>
+      <c r="B125" t="s">
+        <v>543</v>
       </c>
       <c r="C125">
         <v>21</v>
       </c>
     </row>
-    <row r="126">
-[...4 lines deleted...]
-        <v>P135b Onderhandse leningen van overige..</v>
+    <row r="126" spans="1:3">
+      <c r="A126" t="s">
+        <v>544</v>
+      </c>
+      <c r="B126" t="s">
+        <v>545</v>
       </c>
       <c r="C126">
         <v>21</v>
       </c>
     </row>
-    <row r="127">
-[...4 lines deleted...]
-        <v>P135c Onderhandse leningen van provinc..</v>
+    <row r="127" spans="1:3">
+      <c r="A127" t="s">
+        <v>546</v>
+      </c>
+      <c r="B127" t="s">
+        <v>547</v>
       </c>
       <c r="C127">
         <v>21</v>
       </c>
     </row>
-    <row r="128">
-[...4 lines deleted...]
-        <v>P135d Onderhandse leningen van gemeenten</v>
+    <row r="128" spans="1:3">
+      <c r="A128" t="s">
+        <v>548</v>
+      </c>
+      <c r="B128" t="s">
+        <v>549</v>
       </c>
       <c r="C128">
         <v>21</v>
       </c>
     </row>
-    <row r="129">
-[...4 lines deleted...]
-        <v>P135e Onderhandse leningen van overige</v>
+    <row r="129" spans="1:3">
+      <c r="A129" t="s">
+        <v>550</v>
+      </c>
+      <c r="B129" t="s">
+        <v>551</v>
       </c>
       <c r="C129">
         <v>21</v>
       </c>
     </row>
-    <row r="130">
-[...4 lines deleted...]
-        <v>P136 Onderhandse leningen van buitenla..</v>
+    <row r="130" spans="1:3">
+      <c r="A130" t="s">
+        <v>552</v>
+      </c>
+      <c r="B130" t="s">
+        <v>553</v>
       </c>
       <c r="C130">
         <v>21</v>
       </c>
     </row>
-    <row r="131">
-[...4 lines deleted...]
-        <v>P137 Door derden belegde gelden</v>
+    <row r="131" spans="1:3">
+      <c r="A131" t="s">
+        <v>554</v>
+      </c>
+      <c r="B131" t="s">
+        <v>555</v>
       </c>
       <c r="C131">
         <v>21</v>
       </c>
     </row>
-    <row r="132">
-[...4 lines deleted...]
-        <v>P138 Waarborgsommen</v>
+    <row r="132" spans="1:3">
+      <c r="A132" t="s">
+        <v>556</v>
+      </c>
+      <c r="B132" t="s">
+        <v>557</v>
       </c>
       <c r="C132">
         <v>21</v>
       </c>
     </row>
-    <row r="133">
-[...4 lines deleted...]
-        <v>P139 Renteswaps en derivaten</v>
+    <row r="133" spans="1:3">
+      <c r="A133" t="s">
+        <v>558</v>
+      </c>
+      <c r="B133" t="s">
+        <v>559</v>
       </c>
       <c r="C133">
         <v>21</v>
       </c>
     </row>
-    <row r="134">
-[...4 lines deleted...]
-        <v>P140 Vooruitontvangen bedragen..</v>
+    <row r="134" spans="1:3">
+      <c r="A134" t="s">
+        <v>560</v>
+      </c>
+      <c r="B134" t="s">
+        <v>561</v>
       </c>
       <c r="C134">
         <v>21</v>
       </c>
     </row>
-    <row r="135">
-[...4 lines deleted...]
-        <v>P211b Overige kasgeldleningen</v>
+    <row r="135" spans="1:3">
+      <c r="A135" t="s">
+        <v>562</v>
+      </c>
+      <c r="B135" t="s">
+        <v>563</v>
       </c>
       <c r="C135">
         <v>22</v>
       </c>
     </row>
-    <row r="136">
-[...4 lines deleted...]
-        <v>P211c Kasgeldleningen van provincies</v>
+    <row r="136" spans="1:3">
+      <c r="A136" t="s">
+        <v>564</v>
+      </c>
+      <c r="B136" t="s">
+        <v>565</v>
       </c>
       <c r="C136">
         <v>22</v>
       </c>
     </row>
-    <row r="137">
-[...4 lines deleted...]
-        <v>P211d Kasgeldleningen van gemeenten</v>
+    <row r="137" spans="1:3">
+      <c r="A137" t="s">
+        <v>566</v>
+      </c>
+      <c r="B137" t="s">
+        <v>567</v>
       </c>
       <c r="C137">
         <v>22</v>
       </c>
     </row>
-    <row r="138">
-[...4 lines deleted...]
-        <v>P211e Kasgeldleningen van overige over..</v>
+    <row r="138" spans="1:3">
+      <c r="A138" t="s">
+        <v>568</v>
+      </c>
+      <c r="B138" t="s">
+        <v>569</v>
       </c>
       <c r="C138">
         <v>22</v>
       </c>
     </row>
-    <row r="139">
-[...4 lines deleted...]
-        <v>P212 Banksaldi</v>
+    <row r="139" spans="1:3">
+      <c r="A139" t="s">
+        <v>570</v>
+      </c>
+      <c r="B139" t="s">
+        <v>571</v>
       </c>
       <c r="C139">
         <v>22</v>
       </c>
     </row>
-    <row r="140">
-[...4 lines deleted...]
-        <v>P213 Overige vlottende schulden</v>
+    <row r="140" spans="1:3">
+      <c r="A140" t="s">
+        <v>572</v>
+      </c>
+      <c r="B140" t="s">
+        <v>573</v>
       </c>
       <c r="C140">
         <v>22</v>
       </c>
     </row>
-    <row r="141">
-[...4 lines deleted...]
-        <v>P29a Vooruit ontvangen bijdragen van d..</v>
+    <row r="141" spans="1:3">
+      <c r="A141" t="s">
+        <v>574</v>
+      </c>
+      <c r="B141" t="s">
+        <v>575</v>
       </c>
       <c r="C141">
         <v>23</v>
       </c>
     </row>
-    <row r="142">
-[...4 lines deleted...]
-        <v>P29b Vooruit ontvangen bijdragen van h..</v>
+    <row r="142" spans="1:3">
+      <c r="A142" t="s">
+        <v>576</v>
+      </c>
+      <c r="B142" t="s">
+        <v>577</v>
       </c>
       <c r="C142">
         <v>23</v>
       </c>
     </row>
-    <row r="143">
-[...4 lines deleted...]
-        <v>P29d Overige overlopende passiva</v>
+    <row r="143" spans="1:3">
+      <c r="A143" t="s">
+        <v>578</v>
+      </c>
+      <c r="B143" t="s">
+        <v>579</v>
       </c>
       <c r="C143">
         <v>23</v>
       </c>
     </row>
-    <row r="144">
-[...4 lines deleted...]
-        <v>P29e Vooruit ontvangen bijdragen van p..</v>
+    <row r="144" spans="1:3">
+      <c r="A144" t="s">
+        <v>580</v>
+      </c>
+      <c r="B144" t="s">
+        <v>581</v>
       </c>
       <c r="C144">
         <v>23</v>
       </c>
     </row>
-    <row r="145">
-[...4 lines deleted...]
-        <v>P29f Vooruit ontvangen bijdragen van g..</v>
+    <row r="145" spans="1:3">
+      <c r="A145" t="s">
+        <v>582</v>
+      </c>
+      <c r="B145" t="s">
+        <v>583</v>
       </c>
       <c r="C145">
         <v>23</v>
       </c>
     </row>
-    <row r="146">
-[...4 lines deleted...]
-        <v>P29g Vooruit ontvangen bijdragen van o..</v>
+    <row r="146" spans="1:3">
+      <c r="A146" t="s">
+        <v>584</v>
+      </c>
+      <c r="B146" t="s">
+        <v>585</v>
       </c>
       <c r="C146">
         <v>23</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:C146"/>
-[...2 lines deleted...]
-  </ignoredErrors>
+  <autoFilter ref="A1:C1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>SheetJS</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Laren (NH.)</vt:lpstr>
       <vt:lpstr>categorygroup</vt:lpstr>
       <vt:lpstr>verslagsoort</vt:lpstr>
       <vt:lpstr>categorie</vt:lpstr>
       <vt:lpstr>post</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title>Iv3 Data Gemeenten | Laren (NH.) (2026)</dc:title>
   <dc:creator>Open State Foundation</dc:creator>
   <dc:description>Excel download gemaakt via OpenSpending.nl, zie https://openspending.nl/gegevens/Gemeenten/per/hoofdfunctie/laren-nh/2026/begroting</dc:description>
-  <dc:title>Iv3 Data Gemeenten | Laren (NH.) ( 2026)</dc:title>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>