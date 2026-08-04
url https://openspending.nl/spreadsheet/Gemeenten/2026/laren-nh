--- v1 (2026-05-25)
+++ v2 (2026-08-04)
@@ -25,51 +25,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Laren (NH.)" sheetId="1" r:id="rId1"/>
     <sheet name="categorygroup" sheetId="2" r:id="rId2"/>
     <sheet name="verslagsoort" sheetId="3" r:id="rId3"/>
     <sheet name="categorie" sheetId="4" r:id="rId4"/>
     <sheet name="post" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">categorie!$A$1:$C$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">categorygroup!$A$1:$D$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Laren (NH.)'!$A$1:$I$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">post!$A$1:$C$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">verslagsoort!$A$1:$B$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1909" uniqueCount="586">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1917" uniqueCount="594">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Categorie Key</t>
   </si>
   <si>
     <t>Categorie</t>
   </si>
   <si>
     <t>Post Key</t>
   </si>
   <si>
     <t>Post</t>
   </si>
   <si>
     <t>Verslagsoort Key</t>
   </si>
   <si>
     <t>Verslagsoort</t>
   </si>
   <si>
     <t>Baten</t>
   </si>
   <si>
@@ -736,50 +736,74 @@
     <t>1e kwartaal</t>
   </si>
   <si>
     <t>2026X002</t>
   </si>
   <si>
     <t>2e kwartaal</t>
   </si>
   <si>
     <t>2026X003</t>
   </si>
   <si>
     <t>3e kwartaal</t>
   </si>
   <si>
     <t>2026X004</t>
   </si>
   <si>
     <t>4e kwartaal</t>
   </si>
   <si>
     <t>2026X005</t>
   </si>
   <si>
     <t>Jaarrekening</t>
+  </si>
+  <si>
+    <t>2026X000-1</t>
+  </si>
+  <si>
+    <t>begroting bijgesteld per kwartaal 1</t>
+  </si>
+  <si>
+    <t>2026X000-2</t>
+  </si>
+  <si>
+    <t>begroting bijgesteld per kwartaal 2</t>
+  </si>
+  <si>
+    <t>2026X000-3</t>
+  </si>
+  <si>
+    <t>begroting bijgesteld per kwartaal 3</t>
+  </si>
+  <si>
+    <t>2026X000-4</t>
+  </si>
+  <si>
+    <t>begroting bijgesteld per kwartaal 4</t>
   </si>
   <si>
     <t>CategoryGroupID</t>
   </si>
   <si>
     <t>L1.1 Salarissen en sociale lasten</t>
   </si>
   <si>
     <t>L2.1 Belastingen</t>
   </si>
   <si>
     <t>L3.1</t>
   </si>
   <si>
     <t>L3.1 Grond</t>
   </si>
   <si>
     <t>L3.2 Duurzame goederen</t>
   </si>
   <si>
     <t>L3.3</t>
   </si>
   <si>
     <t>L3.3 Pachten</t>
   </si>
@@ -8551,51 +8575,51 @@
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29" t="s">
         <v>2</v>
       </c>
       <c r="C29" t="s">
         <v>225</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B7"/>
+  <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="17.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>226</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2" t="s">
         <v>14</v>
       </c>
     </row>
@@ -8615,2560 +8639,2592 @@
         <v>230</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>231</v>
       </c>
       <c r="B5" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>233</v>
       </c>
       <c r="B6" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>235</v>
       </c>
       <c r="B7" t="s">
         <v>236</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" t="s">
+        <v>237</v>
+      </c>
+      <c r="B8" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" t="s">
+        <v>239</v>
+      </c>
+      <c r="B9" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" t="s">
+        <v>241</v>
+      </c>
+      <c r="B10" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" t="s">
+        <v>243</v>
+      </c>
+      <c r="B11" t="s">
+        <v>244</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:B1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C79"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>226</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>198</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>60</v>
       </c>
       <c r="B2" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="C2">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>67</v>
       </c>
       <c r="B3" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="C3">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="B4" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="C4">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>43</v>
       </c>
       <c r="B5" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="C5">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="B6" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="C6">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>113</v>
       </c>
       <c r="B7" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="C7">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>84</v>
       </c>
       <c r="B8" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="C8">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="C9">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>148</v>
       </c>
       <c r="B10" t="s">
-        <v>248</v>
+        <v>256</v>
       </c>
       <c r="C10">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>88</v>
       </c>
       <c r="B11" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="C11">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>71</v>
       </c>
       <c r="B12" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="C12">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>90</v>
       </c>
       <c r="B13" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="C13">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="C14">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="B15" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="C15">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="B16" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="C16">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>97</v>
       </c>
       <c r="B17" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="C17">
         <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="B18" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="C18">
         <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>80</v>
       </c>
       <c r="B19" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="C19">
         <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="B20" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="C20">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="B21" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="C21">
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="B22" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="C22">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="B23" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
       <c r="C23">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="B24" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="C24">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="B25" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="C25">
         <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="B26" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="C26">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>275</v>
+        <v>283</v>
       </c>
       <c r="B27" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="C27">
         <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="B28" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="C28">
         <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="B29" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="C29">
         <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="B30" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="C30">
         <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>150</v>
       </c>
       <c r="B31" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="C31">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>166</v>
       </c>
       <c r="B32" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="C32">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="B33" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="C33">
         <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="B34" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="C34">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>31</v>
       </c>
       <c r="B35" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="C35">
         <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="C36">
         <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>35</v>
       </c>
       <c r="B37" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="C37">
         <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>136</v>
       </c>
       <c r="B38" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
       <c r="C38">
         <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="C39">
         <v>26</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="C40">
         <v>26</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C41">
         <v>26</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="B42" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="C42">
         <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="C43">
         <v>26</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>164</v>
       </c>
       <c r="B44" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="C44">
         <v>26</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="B45" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="C45">
         <v>26</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>82</v>
       </c>
       <c r="B46" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="C46">
         <v>26</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>21</v>
       </c>
       <c r="B47" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="C47">
         <v>26</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
         <v>66</v>
       </c>
       <c r="B48" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="C48">
         <v>26</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>152</v>
       </c>
       <c r="B49" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="C49">
         <v>26</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
         <v>25</v>
       </c>
       <c r="B50" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="C50">
         <v>26</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>94</v>
       </c>
       <c r="B51" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="C51">
         <v>26</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>125</v>
       </c>
       <c r="B52" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="C52">
         <v>26</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="B53" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="C53">
         <v>26</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="B54" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="C54">
         <v>26</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
         <v>127</v>
       </c>
       <c r="B55" t="s">
-        <v>313</v>
+        <v>321</v>
       </c>
       <c r="C55">
         <v>26</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="B56" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="C56">
         <v>26</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="B57" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="C57">
         <v>26</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="B58" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="C58">
         <v>26</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
         <v>37</v>
       </c>
       <c r="B59" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="C59">
         <v>26</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="B60" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
       <c r="C60">
         <v>26</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
       <c r="B61" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="C61">
         <v>26</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>325</v>
+        <v>333</v>
       </c>
       <c r="B62" t="s">
-        <v>326</v>
+        <v>334</v>
       </c>
       <c r="C62">
         <v>26</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>327</v>
+        <v>335</v>
       </c>
       <c r="B63" t="s">
-        <v>328</v>
+        <v>336</v>
       </c>
       <c r="C63">
         <v>26</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>329</v>
+        <v>337</v>
       </c>
       <c r="B64" t="s">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="C64">
         <v>26</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
       <c r="B65" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="C65">
         <v>26</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>333</v>
+        <v>341</v>
       </c>
       <c r="B66" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
       <c r="C66">
         <v>26</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="B67" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="C67">
         <v>26</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="B68" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="C68">
         <v>26</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="B69" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
       <c r="C69">
         <v>26</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
         <v>176</v>
       </c>
       <c r="B70" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="C70">
         <v>26</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="B71" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="C71">
         <v>26</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
         <v>72</v>
       </c>
       <c r="B72" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="C72">
         <v>26</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
         <v>39</v>
       </c>
       <c r="B73" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="C73">
         <v>26</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="B74" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="C74">
         <v>26</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="B75" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="C75">
         <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>47</v>
       </c>
       <c r="B76" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
       <c r="C76">
         <v>26</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="B77" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="C77">
         <v>26</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="B78" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="C78">
         <v>27</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
       <c r="B79" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
       <c r="C79">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:C1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C146"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>226</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>198</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>56</v>
       </c>
       <c r="B2" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>62</v>
       </c>
       <c r="B3" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>99</v>
       </c>
       <c r="B4" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="C4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>123</v>
       </c>
       <c r="B5" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>156</v>
       </c>
       <c r="B6" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>179</v>
       </c>
       <c r="B7" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="B9" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>58</v>
       </c>
       <c r="B11" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="C11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>64</v>
       </c>
       <c r="B12" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>69</v>
       </c>
       <c r="B13" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>74</v>
       </c>
       <c r="B14" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>76</v>
       </c>
       <c r="B15" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>78</v>
       </c>
       <c r="B16" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="C16">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>86</v>
       </c>
       <c r="B17" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="C17">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>92</v>
       </c>
       <c r="B18" t="s">
-        <v>372</v>
+        <v>380</v>
       </c>
       <c r="C18">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>95</v>
       </c>
       <c r="B19" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="C19">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="B20" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
       <c r="C20">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="B21" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="C21">
         <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="B22" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="C22">
         <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>101</v>
       </c>
       <c r="B23" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="C23">
         <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="B24" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="C24">
         <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>103</v>
       </c>
       <c r="B25" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="C25">
         <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>105</v>
       </c>
       <c r="B26" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="C26">
         <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>109</v>
       </c>
       <c r="B27" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="C27">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>111</v>
       </c>
       <c r="B28" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="C28">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>115</v>
       </c>
       <c r="B29" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="C29">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>117</v>
       </c>
       <c r="B30" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="C30">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>119</v>
       </c>
       <c r="B31" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="C31">
         <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>121</v>
       </c>
       <c r="B32" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="C32">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>128</v>
       </c>
       <c r="B33" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="C33">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>130</v>
       </c>
       <c r="B34" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="C34">
         <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>132</v>
       </c>
       <c r="B35" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="C35">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>134</v>
       </c>
       <c r="B36" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="C36">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>138</v>
       </c>
       <c r="B37" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="C37">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>140</v>
       </c>
       <c r="B38" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="C38">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>142</v>
       </c>
       <c r="B39" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="C39">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>144</v>
       </c>
       <c r="B40" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="C40">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>146</v>
       </c>
       <c r="B41" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="C41">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>154</v>
       </c>
       <c r="B42" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="C42">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>158</v>
       </c>
       <c r="B43" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
       <c r="C43">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>160</v>
       </c>
       <c r="B44" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="C44">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>162</v>
       </c>
       <c r="B45" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="C45">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>168</v>
       </c>
       <c r="B46" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="C46">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>170</v>
       </c>
       <c r="B47" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="C47">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
         <v>172</v>
       </c>
       <c r="B48" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="C48">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
-        <v>407</v>
+        <v>415</v>
       </c>
       <c r="B49" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="C49">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
         <v>174</v>
       </c>
       <c r="B50" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="C50">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="B51" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="C51">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>177</v>
       </c>
       <c r="B52" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="C52">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
         <v>181</v>
       </c>
       <c r="B53" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="C53">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="B54" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="C54">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
         <v>183</v>
       </c>
       <c r="B55" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="C55">
         <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
         <v>185</v>
       </c>
       <c r="B56" t="s">
-        <v>417</v>
+        <v>425</v>
       </c>
       <c r="C56">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
       <c r="B57" t="s">
-        <v>419</v>
+        <v>427</v>
       </c>
       <c r="C57">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="B58" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="C58">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
         <v>187</v>
       </c>
       <c r="B59" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="C59">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
         <v>189</v>
       </c>
       <c r="B60" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="C60">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
         <v>191</v>
       </c>
       <c r="B61" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="C61">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
         <v>193</v>
       </c>
       <c r="B62" t="s">
-        <v>425</v>
+        <v>433</v>
       </c>
       <c r="C62">
         <v>7</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
         <v>195</v>
       </c>
       <c r="B63" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="C63">
         <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
         <v>11</v>
       </c>
       <c r="B64" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="C64">
         <v>8</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
         <v>17</v>
       </c>
       <c r="B65" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="C65">
         <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
         <v>23</v>
       </c>
       <c r="B66" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="C66">
         <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
         <v>29</v>
       </c>
       <c r="B67" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="C67">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
         <v>41</v>
       </c>
       <c r="B68" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="C68">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
         <v>45</v>
       </c>
       <c r="B69" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="C69">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
         <v>48</v>
       </c>
       <c r="B70" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="C70">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="B71" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="C71">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="B72" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="C72">
         <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="B73" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="C73">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="B74" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="C74">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="B75" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="C75">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="B76" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="C76">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="B77" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="C77">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="B78" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="C78">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="B79" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="C79">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>452</v>
+        <v>460</v>
       </c>
       <c r="B80" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="C80">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B81" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C81">
         <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
       <c r="B82" t="s">
-        <v>457</v>
+        <v>465</v>
       </c>
       <c r="C82">
         <v>13</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>458</v>
+        <v>466</v>
       </c>
       <c r="B83" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="C83">
         <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="B84" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
       <c r="C84">
         <v>13</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
-        <v>462</v>
+        <v>470</v>
       </c>
       <c r="B85" t="s">
-        <v>463</v>
+        <v>471</v>
       </c>
       <c r="C85">
         <v>13</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
       <c r="B86" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="C86">
         <v>13</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
-        <v>466</v>
+        <v>474</v>
       </c>
       <c r="B87" t="s">
-        <v>467</v>
+        <v>475</v>
       </c>
       <c r="C87">
         <v>13</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
       <c r="B88" t="s">
-        <v>469</v>
+        <v>477</v>
       </c>
       <c r="C88">
         <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
-        <v>470</v>
+        <v>478</v>
       </c>
       <c r="B89" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
       <c r="C89">
         <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B90" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C90">
         <v>13</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="B91" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="C91">
         <v>13</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="B92" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="C92">
         <v>13</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="B93" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
       <c r="C93">
         <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="B94" t="s">
-        <v>481</v>
+        <v>489</v>
       </c>
       <c r="C94">
         <v>14</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="B95" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="C95">
         <v>14</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="B96" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="C96">
         <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="B97" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="C97">
         <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="B98" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="C98">
         <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
       <c r="B99" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="C99">
         <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="B100" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="C100">
         <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
       <c r="B101" t="s">
-        <v>495</v>
+        <v>503</v>
       </c>
       <c r="C101">
         <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="B102" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
       <c r="C102">
         <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
       <c r="B103" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="C103">
         <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="B104" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="C104">
         <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="B105" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
       <c r="C105">
         <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="B106" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="C106">
         <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="B107" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="C107">
         <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="B108" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="C108">
         <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
       <c r="B109" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
       <c r="C109">
         <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="B110" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="C110">
         <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="B111" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="C111">
         <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
       <c r="B112" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="C112">
         <v>17</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
       <c r="B113" t="s">
-        <v>519</v>
+        <v>527</v>
       </c>
       <c r="C113">
         <v>17</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
-        <v>520</v>
+        <v>528</v>
       </c>
       <c r="B114" t="s">
-        <v>521</v>
+        <v>529</v>
       </c>
       <c r="C114">
         <v>17</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="B115" t="s">
-        <v>523</v>
+        <v>531</v>
       </c>
       <c r="C115">
         <v>17</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
-        <v>524</v>
+        <v>532</v>
       </c>
       <c r="B116" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
       <c r="C116">
         <v>17</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
       <c r="B117" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="C117">
         <v>17</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
-        <v>528</v>
+        <v>536</v>
       </c>
       <c r="B118" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="C118">
         <v>19</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="B119" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="C119">
         <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="B120" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
       <c r="C120">
         <v>19</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
-        <v>534</v>
+        <v>542</v>
       </c>
       <c r="B121" t="s">
-        <v>535</v>
+        <v>543</v>
       </c>
       <c r="C121">
         <v>20</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
-        <v>536</v>
+        <v>544</v>
       </c>
       <c r="B122" t="s">
-        <v>537</v>
+        <v>545</v>
       </c>
       <c r="C122">
         <v>21</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="B123" t="s">
-        <v>539</v>
+        <v>547</v>
       </c>
       <c r="C123">
         <v>21</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
-        <v>540</v>
+        <v>548</v>
       </c>
       <c r="B124" t="s">
-        <v>541</v>
+        <v>549</v>
       </c>
       <c r="C124">
         <v>21</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
       <c r="B125" t="s">
-        <v>543</v>
+        <v>551</v>
       </c>
       <c r="C125">
         <v>21</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="B126" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="C126">
         <v>21</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
-        <v>546</v>
+        <v>554</v>
       </c>
       <c r="B127" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
       <c r="C127">
         <v>21</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" t="s">
-        <v>548</v>
+        <v>556</v>
       </c>
       <c r="B128" t="s">
-        <v>549</v>
+        <v>557</v>
       </c>
       <c r="C128">
         <v>21</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" t="s">
-        <v>550</v>
+        <v>558</v>
       </c>
       <c r="B129" t="s">
-        <v>551</v>
+        <v>559</v>
       </c>
       <c r="C129">
         <v>21</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" t="s">
-        <v>552</v>
+        <v>560</v>
       </c>
       <c r="B130" t="s">
-        <v>553</v>
+        <v>561</v>
       </c>
       <c r="C130">
         <v>21</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" t="s">
-        <v>554</v>
+        <v>562</v>
       </c>
       <c r="B131" t="s">
-        <v>555</v>
+        <v>563</v>
       </c>
       <c r="C131">
         <v>21</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" t="s">
-        <v>556</v>
+        <v>564</v>
       </c>
       <c r="B132" t="s">
-        <v>557</v>
+        <v>565</v>
       </c>
       <c r="C132">
         <v>21</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" t="s">
-        <v>558</v>
+        <v>566</v>
       </c>
       <c r="B133" t="s">
-        <v>559</v>
+        <v>567</v>
       </c>
       <c r="C133">
         <v>21</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" t="s">
-        <v>560</v>
+        <v>568</v>
       </c>
       <c r="B134" t="s">
-        <v>561</v>
+        <v>569</v>
       </c>
       <c r="C134">
         <v>21</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" t="s">
-        <v>562</v>
+        <v>570</v>
       </c>
       <c r="B135" t="s">
-        <v>563</v>
+        <v>571</v>
       </c>
       <c r="C135">
         <v>22</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" t="s">
-        <v>564</v>
+        <v>572</v>
       </c>
       <c r="B136" t="s">
-        <v>565</v>
+        <v>573</v>
       </c>
       <c r="C136">
         <v>22</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
       <c r="B137" t="s">
-        <v>567</v>
+        <v>575</v>
       </c>
       <c r="C137">
         <v>22</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="B138" t="s">
-        <v>569</v>
+        <v>577</v>
       </c>
       <c r="C138">
         <v>22</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
-        <v>570</v>
+        <v>578</v>
       </c>
       <c r="B139" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="C139">
         <v>22</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
       <c r="B140" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="C140">
         <v>22</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="B141" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="C141">
         <v>23</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
       <c r="B142" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
       <c r="C142">
         <v>23</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
-        <v>578</v>
+        <v>586</v>
       </c>
       <c r="B143" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
       <c r="C143">
         <v>23</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="B144" t="s">
-        <v>581</v>
+        <v>589</v>
       </c>
       <c r="C144">
         <v>23</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="B145" t="s">
-        <v>583</v>
+        <v>591</v>
       </c>
       <c r="C145">
         <v>23</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
-        <v>584</v>
+        <v>592</v>
       </c>
       <c r="B146" t="s">
-        <v>585</v>
+        <v>593</v>
       </c>
       <c r="C146">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:C1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>