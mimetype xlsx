--- v0 (2026-04-13)
+++ v1 (2026-05-25)
@@ -1,152 +1,1953 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
-<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="bin" ContentType="application/vnd.ms-excel.sheet.binary.macroEnabled.main"/>
-[...12 lines deleted...]
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <workbookPr codeName="ThisWorkbook"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr defaultThemeVersion="124226"/>
+  <bookViews>
+    <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
+  </bookViews>
   <sheets>
     <sheet name="Utrecht (gemeente)" sheetId="1" r:id="rId1"/>
     <sheet name="categorygroup" sheetId="2" r:id="rId2"/>
     <sheet name="verslagsoort" sheetId="3" r:id="rId3"/>
     <sheet name="categorie" sheetId="4" r:id="rId4"/>
     <sheet name="post" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0">'Utrecht (gemeente)'!A1:I418</definedName>
-[...3 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="4">'post'!A1:C146</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">categorie!$A$1:$C$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">categorygroup!$A$1:$D$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">post!$A$1:$C$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Utrecht (gemeente)'!$A$1:$I$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">verslagsoort!$A$1:$B$1</definedName>
   </definedNames>
+  <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-</metadata>
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3037" uniqueCount="606">
+  <si>
+    <t>ID</t>
+  </si>
+  <si>
+    <t>Categorie Key</t>
+  </si>
+  <si>
+    <t>Categorie</t>
+  </si>
+  <si>
+    <t>Post Key</t>
+  </si>
+  <si>
+    <t>Post</t>
+  </si>
+  <si>
+    <t>Verslagsoort Key</t>
+  </si>
+  <si>
+    <t>Verslagsoort</t>
+  </si>
+  <si>
+    <t>Baten</t>
+  </si>
+  <si>
+    <t>Lasten</t>
+  </si>
+  <si>
+    <t>B2.2.1</t>
+  </si>
+  <si>
+    <t>Belastingen op producenten</t>
+  </si>
+  <si>
+    <t>7.2</t>
+  </si>
+  <si>
+    <t>Riolering</t>
+  </si>
+  <si>
+    <t>2026X000</t>
+  </si>
+  <si>
+    <t>Begroting</t>
+  </si>
+  <si>
+    <t>B2.2.2</t>
+  </si>
+  <si>
+    <t>Belastingen op huishoudens</t>
+  </si>
+  <si>
+    <t>L1.1</t>
+  </si>
+  <si>
+    <t>Salarissen en sociale lasten</t>
+  </si>
+  <si>
+    <t>7.3</t>
+  </si>
+  <si>
+    <t>Afval</t>
+  </si>
+  <si>
+    <t>L2.1</t>
+  </si>
+  <si>
+    <t>Belastingen</t>
+  </si>
+  <si>
+    <t>L3.2</t>
+  </si>
+  <si>
+    <t>Duurzame goederen</t>
+  </si>
+  <si>
+    <t>L3.8</t>
+  </si>
+  <si>
+    <t>Overige goederen en diensten</t>
+  </si>
+  <si>
+    <t>L4.2</t>
+  </si>
+  <si>
+    <t>Subsidies</t>
+  </si>
+  <si>
+    <t>L4.3.3</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten - gemeensc..</t>
+  </si>
+  <si>
+    <t>L7.3</t>
+  </si>
+  <si>
+    <t>Afschrijvingen</t>
+  </si>
+  <si>
+    <t>L7.4</t>
+  </si>
+  <si>
+    <t>Toegerekende reële en bespaarde r..</t>
+  </si>
+  <si>
+    <t>L7.5</t>
+  </si>
+  <si>
+    <t>Overige verrekeningen</t>
+  </si>
+  <si>
+    <t>B3.7</t>
+  </si>
+  <si>
+    <t>Leges en andere rechten</t>
+  </si>
+  <si>
+    <t>B3.8</t>
+  </si>
+  <si>
+    <t>B4.3.8</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten - overige ..</t>
+  </si>
+  <si>
+    <t>7.4</t>
+  </si>
+  <si>
+    <t>Milieubeheer</t>
+  </si>
+  <si>
+    <t>L3.5.1</t>
+  </si>
+  <si>
+    <t>Ingeleend personeel</t>
+  </si>
+  <si>
+    <t>L4.3.7</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten - Europese..</t>
+  </si>
+  <si>
+    <t>L4.3.8</t>
+  </si>
+  <si>
+    <t>B4.3.1</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten - Rijk</t>
+  </si>
+  <si>
+    <t>B4.3.4</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten - provincies</t>
+  </si>
+  <si>
+    <t>B4.3.7</t>
+  </si>
+  <si>
+    <t>B4.3.9</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten - onverdeeld</t>
+  </si>
+  <si>
+    <t>0.62</t>
+  </si>
+  <si>
+    <t>OZB niet-woningen</t>
+  </si>
+  <si>
+    <t>7.5</t>
+  </si>
+  <si>
+    <t>Begraafplaatsen en crematoria</t>
+  </si>
+  <si>
+    <t>L7.2</t>
+  </si>
+  <si>
+    <t>Mutatie voorzieningen</t>
+  </si>
+  <si>
+    <t>B7.2</t>
+  </si>
+  <si>
+    <t>8.1</t>
+  </si>
+  <si>
+    <t>Ruimte en leefomgeving</t>
+  </si>
+  <si>
+    <t>L4.3.6</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten - ov overh..</t>
+  </si>
+  <si>
+    <t>L3.1</t>
+  </si>
+  <si>
+    <t>Grond</t>
+  </si>
+  <si>
+    <t>8.2</t>
+  </si>
+  <si>
+    <t>Grondexploitatie (niet-bedrijvente..</t>
+  </si>
+  <si>
+    <t>L4.6.8</t>
+  </si>
+  <si>
+    <t>Ov kapitaaloverdrachten - overi..</t>
+  </si>
+  <si>
+    <t>B3.1</t>
+  </si>
+  <si>
+    <t>B3.2</t>
+  </si>
+  <si>
+    <t>B3.3</t>
+  </si>
+  <si>
+    <t>Pachten</t>
+  </si>
+  <si>
+    <t>B3.6</t>
+  </si>
+  <si>
+    <t>Huren</t>
+  </si>
+  <si>
+    <t>B4.6.8</t>
+  </si>
+  <si>
+    <t>8.3</t>
+  </si>
+  <si>
+    <t>Wonen en bouwen</t>
+  </si>
+  <si>
+    <t>B5.1</t>
+  </si>
+  <si>
+    <t>Rente</t>
+  </si>
+  <si>
+    <t>0.63</t>
+  </si>
+  <si>
+    <t>Parkeerbelasting</t>
+  </si>
+  <si>
+    <t>A121</t>
+  </si>
+  <si>
+    <t>Gronden en terreinen</t>
+  </si>
+  <si>
+    <t>B7.3</t>
+  </si>
+  <si>
+    <t>A123</t>
+  </si>
+  <si>
+    <t>Bedrijfsgebouwen</t>
+  </si>
+  <si>
+    <t>A124</t>
+  </si>
+  <si>
+    <t>Grond-, weg- en waterbouwkundige ..</t>
+  </si>
+  <si>
+    <t>A125</t>
+  </si>
+  <si>
+    <t>Vervoermiddelen</t>
+  </si>
+  <si>
+    <t>A126</t>
+  </si>
+  <si>
+    <t>Machines, apparaten en installaties</t>
+  </si>
+  <si>
+    <t>A129</t>
+  </si>
+  <si>
+    <t>Overig</t>
+  </si>
+  <si>
+    <t>0.64</t>
+  </si>
+  <si>
+    <t>Belastingen overig</t>
+  </si>
+  <si>
+    <t>B6.1</t>
+  </si>
+  <si>
+    <t>Financiële transacties</t>
+  </si>
+  <si>
+    <t>A1331b</t>
+  </si>
+  <si>
+    <t>Overige langlopende leningen</t>
+  </si>
+  <si>
+    <t>B7.5</t>
+  </si>
+  <si>
+    <t>A213</t>
+  </si>
+  <si>
+    <t>Onderhanden werk (incl. bouwgrond..</t>
+  </si>
+  <si>
+    <t>0.7</t>
+  </si>
+  <si>
+    <t>Algemene uitkeringen en overige ui..</t>
+  </si>
+  <si>
+    <t>0.8</t>
+  </si>
+  <si>
+    <t>Overige baten en lasten</t>
+  </si>
+  <si>
+    <t>0.1</t>
+  </si>
+  <si>
+    <t>Bestuur</t>
+  </si>
+  <si>
+    <t>0.2</t>
+  </si>
+  <si>
+    <t>Burgerzaken</t>
+  </si>
+  <si>
+    <t>A225c</t>
+  </si>
+  <si>
+    <t>Overige uitzettingen met een loo..</t>
+  </si>
+  <si>
+    <t>A23</t>
+  </si>
+  <si>
+    <t>Liquide middelen (kas en banksaldi)</t>
+  </si>
+  <si>
+    <t>0.9</t>
+  </si>
+  <si>
+    <t>Vennootschapsbelasting</t>
+  </si>
+  <si>
+    <t>L6.1</t>
+  </si>
+  <si>
+    <t>A29d</t>
+  </si>
+  <si>
+    <t>Overige overlopende activa</t>
+  </si>
+  <si>
+    <t>L4.3.1</t>
+  </si>
+  <si>
+    <t>L7.1</t>
+  </si>
+  <si>
+    <t>Mutatie reserves</t>
+  </si>
+  <si>
+    <t>P112</t>
+  </si>
+  <si>
+    <t>Bestemmingsreserves</t>
+  </si>
+  <si>
+    <t>P12</t>
+  </si>
+  <si>
+    <t>Voorzieningen</t>
+  </si>
+  <si>
+    <t>P133</t>
+  </si>
+  <si>
+    <t>Onderhandse leningen van binnenla..</t>
+  </si>
+  <si>
+    <t>0.10</t>
+  </si>
+  <si>
+    <t>Mutaties reserves</t>
+  </si>
+  <si>
+    <t>B7.1</t>
+  </si>
+  <si>
+    <t>P213</t>
+  </si>
+  <si>
+    <t>Overige vlottende schulden</t>
+  </si>
+  <si>
+    <t>1.1</t>
+  </si>
+  <si>
+    <t>Crisisbeheersing en brandweer</t>
+  </si>
+  <si>
+    <t>P29d</t>
+  </si>
+  <si>
+    <t>Overige overlopende passiva</t>
+  </si>
+  <si>
+    <t>1.2</t>
+  </si>
+  <si>
+    <t>Openbare orde en veiligheid</t>
+  </si>
+  <si>
+    <t>2.1</t>
+  </si>
+  <si>
+    <t>Verkeer en vervoer</t>
+  </si>
+  <si>
+    <t>2.2</t>
+  </si>
+  <si>
+    <t>Parkeren</t>
+  </si>
+  <si>
+    <t>2.3</t>
+  </si>
+  <si>
+    <t>Recreatieve havens</t>
+  </si>
+  <si>
+    <t>2.4</t>
+  </si>
+  <si>
+    <t>Economische havens en waterwegen</t>
+  </si>
+  <si>
+    <t>2.5</t>
+  </si>
+  <si>
+    <t>Openbaar vervoer</t>
+  </si>
+  <si>
+    <t>3.1</t>
+  </si>
+  <si>
+    <t>Economische ontwikkeling</t>
+  </si>
+  <si>
+    <t>3.2</t>
+  </si>
+  <si>
+    <t>Fysieke bedrijfsinfrastructuur</t>
+  </si>
+  <si>
+    <t>3.3</t>
+  </si>
+  <si>
+    <t>Bedrijvenloket en bedrijfsregelingen</t>
+  </si>
+  <si>
+    <t>L3.4.1</t>
+  </si>
+  <si>
+    <t>Sociale uitkeringen in natura</t>
+  </si>
+  <si>
+    <t>3.4</t>
+  </si>
+  <si>
+    <t>Economische promotie</t>
+  </si>
+  <si>
+    <t>4.2</t>
+  </si>
+  <si>
+    <t>Onderwijshuisvesting</t>
+  </si>
+  <si>
+    <t>L4.4.9</t>
+  </si>
+  <si>
+    <t>Kapitaaloverdrachten - onverdeeld</t>
+  </si>
+  <si>
+    <t>B4.3.6</t>
+  </si>
+  <si>
+    <t>4.3</t>
+  </si>
+  <si>
+    <t>Onderwijsbeleid en leerlingzaken</t>
+  </si>
+  <si>
+    <t>5.1</t>
+  </si>
+  <si>
+    <t>Sportbeleid en activering</t>
+  </si>
+  <si>
+    <t>5.2</t>
+  </si>
+  <si>
+    <t>Sportaccommodaties</t>
+  </si>
+  <si>
+    <t>B3.5.2</t>
+  </si>
+  <si>
+    <t>Uitgeleend personeel</t>
+  </si>
+  <si>
+    <t>5.3</t>
+  </si>
+  <si>
+    <t>Cultuurpresentatie, cultuurproduct..</t>
+  </si>
+  <si>
+    <t>0.4</t>
+  </si>
+  <si>
+    <t>Overhead</t>
+  </si>
+  <si>
+    <t>5.4</t>
+  </si>
+  <si>
+    <t>Musea</t>
+  </si>
+  <si>
+    <t>5.5</t>
+  </si>
+  <si>
+    <t>Cultureel erfgoed</t>
+  </si>
+  <si>
+    <t>5.6</t>
+  </si>
+  <si>
+    <t>Media</t>
+  </si>
+  <si>
+    <t>L4.3.9</t>
+  </si>
+  <si>
+    <t>5.7</t>
+  </si>
+  <si>
+    <t>Openbaar groen en (openlucht) recr..</t>
+  </si>
+  <si>
+    <t>6.1</t>
+  </si>
+  <si>
+    <t>Samenkracht en burgerparticipatie</t>
+  </si>
+  <si>
+    <t>6.21</t>
+  </si>
+  <si>
+    <t>Toegang en eerstelijnsvoorz. WMO</t>
+  </si>
+  <si>
+    <t>6.22</t>
+  </si>
+  <si>
+    <t>Toegang en eerstelijnsvoorz. Jeugd</t>
+  </si>
+  <si>
+    <t>6.23</t>
+  </si>
+  <si>
+    <t>Toegang en eerstelijnsvoorz. Inte..</t>
+  </si>
+  <si>
+    <t>6.3</t>
+  </si>
+  <si>
+    <t>Inkomensregelingen</t>
+  </si>
+  <si>
+    <t>L4.1.1</t>
+  </si>
+  <si>
+    <t>Sociale uitkeringen in geld</t>
+  </si>
+  <si>
+    <t>B3.4.2</t>
+  </si>
+  <si>
+    <t>Eigen bijdragen en verhaal soci..</t>
+  </si>
+  <si>
+    <t>B4.1.2</t>
+  </si>
+  <si>
+    <t>Verhaal sociale uitkeringen in ..</t>
+  </si>
+  <si>
+    <t>6.4</t>
+  </si>
+  <si>
+    <t>WSW en beschut werk</t>
+  </si>
+  <si>
+    <t>6.5</t>
+  </si>
+  <si>
+    <t>Arbeidsparticipatie</t>
+  </si>
+  <si>
+    <t>6.60</t>
+  </si>
+  <si>
+    <t>Hulpmiddelen en diensten (WMO)</t>
+  </si>
+  <si>
+    <t>6.711</t>
+  </si>
+  <si>
+    <t>Huishoudelijke hulp (WMO)</t>
+  </si>
+  <si>
+    <t>L5.1</t>
+  </si>
+  <si>
+    <t>0.5</t>
+  </si>
+  <si>
+    <t>Treasury</t>
+  </si>
+  <si>
+    <t>6.712</t>
+  </si>
+  <si>
+    <t>Begeleiding (WMO)</t>
+  </si>
+  <si>
+    <t>6.713</t>
+  </si>
+  <si>
+    <t>Dagbesteding (WMO)</t>
+  </si>
+  <si>
+    <t>6.714</t>
+  </si>
+  <si>
+    <t>Ov.  maatwerkarrangementen (WMO)</t>
+  </si>
+  <si>
+    <t>6.751</t>
+  </si>
+  <si>
+    <t>Jeugdhulp ambulant lokaal</t>
+  </si>
+  <si>
+    <t>B5.2</t>
+  </si>
+  <si>
+    <t>Dividenden en winsten</t>
+  </si>
+  <si>
+    <t>6.761</t>
+  </si>
+  <si>
+    <t>Jeugdhulp met verblijf lokaal</t>
+  </si>
+  <si>
+    <t>0.61</t>
+  </si>
+  <si>
+    <t>OZB woningen</t>
+  </si>
+  <si>
+    <t>6.762</t>
+  </si>
+  <si>
+    <t>Jeugdhulp met verblijf regionaal</t>
+  </si>
+  <si>
+    <t>6.763</t>
+  </si>
+  <si>
+    <t>Jeugdhulp met verblijf landelijk</t>
+  </si>
+  <si>
+    <t>6.791</t>
+  </si>
+  <si>
+    <t>PGB WMO</t>
+  </si>
+  <si>
+    <t>6.792</t>
+  </si>
+  <si>
+    <t>PGB Jeugd</t>
+  </si>
+  <si>
+    <t>6.811</t>
+  </si>
+  <si>
+    <t>Beschermd wonen (WMO)</t>
+  </si>
+  <si>
+    <t>6.812</t>
+  </si>
+  <si>
+    <t>Maatschappelijke- en vrouwenopva..</t>
+  </si>
+  <si>
+    <t>6.821</t>
+  </si>
+  <si>
+    <t>Jeugdbescherming</t>
+  </si>
+  <si>
+    <t>7.1</t>
+  </si>
+  <si>
+    <t>Volksgezondheid</t>
+  </si>
+  <si>
+    <t>DimensionKey</t>
+  </si>
+  <si>
+    <t>Title</t>
+  </si>
+  <si>
+    <t>ParentID</t>
+  </si>
+  <si>
+    <t>TaakveldBalanspost</t>
+  </si>
+  <si>
+    <t>Taakveld</t>
+  </si>
+  <si>
+    <t>0 Bestuur en ondersteuning</t>
+  </si>
+  <si>
+    <t>1 Veiligheid</t>
+  </si>
+  <si>
+    <t>2 Verkeer, vervoer en waterstaat</t>
+  </si>
+  <si>
+    <t>3 Economie</t>
+  </si>
+  <si>
+    <t>4 Onderwijs</t>
+  </si>
+  <si>
+    <t>5 Sport, cultuur en recreatie</t>
+  </si>
+  <si>
+    <t>6 Sociaal domein</t>
+  </si>
+  <si>
+    <t>7 Volksgezondheid en milieu</t>
+  </si>
+  <si>
+    <t>8 Ruimte</t>
+  </si>
+  <si>
+    <t>Activa</t>
+  </si>
+  <si>
+    <t>Immateriële vaste activa</t>
+  </si>
+  <si>
+    <t>Materiële vaste activa</t>
+  </si>
+  <si>
+    <t>Financiële vaste activa</t>
+  </si>
+  <si>
+    <t>Voorraden</t>
+  </si>
+  <si>
+    <t>Uitzettingen</t>
+  </si>
+  <si>
+    <t>Liquide middelen</t>
+  </si>
+  <si>
+    <t>Overlopende activa</t>
+  </si>
+  <si>
+    <t>Passiva</t>
+  </si>
+  <si>
+    <t>Eigen vermogen</t>
+  </si>
+  <si>
+    <t>Vaste schuld</t>
+  </si>
+  <si>
+    <t>Vlottende schuld</t>
+  </si>
+  <si>
+    <t>Overlopende passiva</t>
+  </si>
+  <si>
+    <t>Standen</t>
+  </si>
+  <si>
+    <t>Key</t>
+  </si>
+  <si>
+    <t>2026X001</t>
+  </si>
+  <si>
+    <t>1e kwartaal</t>
+  </si>
+  <si>
+    <t>2026X002</t>
+  </si>
+  <si>
+    <t>2e kwartaal</t>
+  </si>
+  <si>
+    <t>2026X003</t>
+  </si>
+  <si>
+    <t>3e kwartaal</t>
+  </si>
+  <si>
+    <t>2026X004</t>
+  </si>
+  <si>
+    <t>4e kwartaal</t>
+  </si>
+  <si>
+    <t>2026X005</t>
+  </si>
+  <si>
+    <t>Jaarrekening</t>
+  </si>
+  <si>
+    <t>CategoryGroupID</t>
+  </si>
+  <si>
+    <t>L1.1 Salarissen en sociale lasten</t>
+  </si>
+  <si>
+    <t>L2.1 Belastingen</t>
+  </si>
+  <si>
+    <t>L3.1 Grond</t>
+  </si>
+  <si>
+    <t>L3.2 Duurzame goederen</t>
+  </si>
+  <si>
+    <t>L3.3</t>
+  </si>
+  <si>
+    <t>L3.3 Pachten</t>
+  </si>
+  <si>
+    <t>L3.4.1 Sociale uitkeringen in natura</t>
+  </si>
+  <si>
+    <t>L3.5.1 Ingeleend personeel</t>
+  </si>
+  <si>
+    <t>L3.8 Overige goederen en diensten</t>
+  </si>
+  <si>
+    <t>L4.1.1 Sociale uitkeringen in geld</t>
+  </si>
+  <si>
+    <t>L4.2 Subsidies</t>
+  </si>
+  <si>
+    <t>L4.3.1 Inkomensoverdrachten - Rijk</t>
+  </si>
+  <si>
+    <t>L4.3.2</t>
+  </si>
+  <si>
+    <t>L4.3.2 Inkomensoverdrachten - gemeenten</t>
+  </si>
+  <si>
+    <t>L4.3.3 Inkomensoverdrachten - gemeensc..</t>
+  </si>
+  <si>
+    <t>L4.3.4</t>
+  </si>
+  <si>
+    <t>L4.3.4 Inkomensoverdrachten - provincies</t>
+  </si>
+  <si>
+    <t>L4.3.5</t>
+  </si>
+  <si>
+    <t>L4.3.5 Inkomensoverdrachten - watersch..</t>
+  </si>
+  <si>
+    <t>L4.3.6 Inkomensoverdrachten - ov overh..</t>
+  </si>
+  <si>
+    <t>L4.3.7 Inkomensoverdrachten - Europese..</t>
+  </si>
+  <si>
+    <t>L4.3.8 Inkomensoverdrachten - overige ..</t>
+  </si>
+  <si>
+    <t>L4.3.9 Inkomensoverdrachten - onverdeeld</t>
+  </si>
+  <si>
+    <t>L4.4.9 Kapitaaloverdrachten - onverdeeld</t>
+  </si>
+  <si>
+    <t>L4.5.1</t>
+  </si>
+  <si>
+    <t>L4.5.1 Investeringsbijdragen - Rijk</t>
+  </si>
+  <si>
+    <t>L4.5.2</t>
+  </si>
+  <si>
+    <t>L4.5.2 Investeringsbijdragen - gemeenten</t>
+  </si>
+  <si>
+    <t>L4.5.3</t>
+  </si>
+  <si>
+    <t>L4.5.3 Investeringsbijdragen - gemeens..</t>
+  </si>
+  <si>
+    <t>L4.5.4</t>
+  </si>
+  <si>
+    <t>L4.5.4 Investeringsbijdragen - provinc..</t>
+  </si>
+  <si>
+    <t>L4.5.5</t>
+  </si>
+  <si>
+    <t>L4.5.5 Investeringsbijdragen - watersc..</t>
+  </si>
+  <si>
+    <t>L4.5.6</t>
+  </si>
+  <si>
+    <t>L4.5.6 Investeringsbijdragen - ov over..</t>
+  </si>
+  <si>
+    <t>L4.5.7</t>
+  </si>
+  <si>
+    <t>L4.5.7 Investeringsbijdragen - Europese</t>
+  </si>
+  <si>
+    <t>L4.5.8</t>
+  </si>
+  <si>
+    <t>L4.5.8 Investeringsbijdragen - ov inst..</t>
+  </si>
+  <si>
+    <t>L4.6.6</t>
+  </si>
+  <si>
+    <t>L4.6.6 Ov kapitaaloverdrachten - overh..</t>
+  </si>
+  <si>
+    <t>L4.6.8 Ov kapitaaloverdrachten - overi..</t>
+  </si>
+  <si>
+    <t>L5.1 Rente</t>
+  </si>
+  <si>
+    <t>L6.1 Financiële transacties</t>
+  </si>
+  <si>
+    <t>L7.1 Mutatie reserves</t>
+  </si>
+  <si>
+    <t>L7.2 Mutatie voorzieningen</t>
+  </si>
+  <si>
+    <t>L7.3 Afschrijvingen</t>
+  </si>
+  <si>
+    <t>L7.4 Toegerekende reële en bespaarde r..</t>
+  </si>
+  <si>
+    <t>L7.5 Overige verrekeningen</t>
+  </si>
+  <si>
+    <t>B2.2.1 Belastingen op producenten</t>
+  </si>
+  <si>
+    <t>B2.2.2 Belastingen op huishoudens</t>
+  </si>
+  <si>
+    <t>B3.1 Grond</t>
+  </si>
+  <si>
+    <t>B3.2 Duurzame goederen</t>
+  </si>
+  <si>
+    <t>B3.3 Pachten</t>
+  </si>
+  <si>
+    <t>B3.4.2 Eigen bijdragen en verhaal soci..</t>
+  </si>
+  <si>
+    <t>B3.5.2 Uitgeleend personeel</t>
+  </si>
+  <si>
+    <t>B3.6 Huren</t>
+  </si>
+  <si>
+    <t>B3.7 Leges en andere rechten</t>
+  </si>
+  <si>
+    <t>B3.8 Overige goederen en diensten</t>
+  </si>
+  <si>
+    <t>B4.1.2 Verhaal sociale uitkeringen in ..</t>
+  </si>
+  <si>
+    <t>B4.3.1 Inkomensoverdrachten - Rijk</t>
+  </si>
+  <si>
+    <t>B4.3.2</t>
+  </si>
+  <si>
+    <t>B4.3.2 Inkomensoverdrachten - gemeenten</t>
+  </si>
+  <si>
+    <t>B4.3.3</t>
+  </si>
+  <si>
+    <t>B4.3.3 Inkomensoverdrachten - gemeens..</t>
+  </si>
+  <si>
+    <t>B4.3.4 Inkomensoverdrachten - provincies</t>
+  </si>
+  <si>
+    <t>B4.3.5</t>
+  </si>
+  <si>
+    <t>B4.3.5 Inkomensoverdrachten - watersch..</t>
+  </si>
+  <si>
+    <t>B4.3.6 Inkomensoverdrachten - ov overh..</t>
+  </si>
+  <si>
+    <t>B4.3.7 Inkomensoverdrachten - Europese..</t>
+  </si>
+  <si>
+    <t>B4.3.8 Inkomensoverdrachten - overige ..</t>
+  </si>
+  <si>
+    <t>B4.3.9 Inkomensoverdrachten - onverdeeld</t>
+  </si>
+  <si>
+    <t>B4.4.9</t>
+  </si>
+  <si>
+    <t>B4.4.9 Kapitaaloverdrachten - onverdeeld</t>
+  </si>
+  <si>
+    <t>B4.5.1</t>
+  </si>
+  <si>
+    <t>B4.5.1  Investeringsbijdragen - Rijk</t>
+  </si>
+  <si>
+    <t>B4.5.2</t>
+  </si>
+  <si>
+    <t>B4.5.2 Investeringsbijdragen - gemeenten</t>
+  </si>
+  <si>
+    <t>B4.5.3</t>
+  </si>
+  <si>
+    <t>B4.5.3 Investeringsbijdragen - gemeens..</t>
+  </si>
+  <si>
+    <t>B4.5.4</t>
+  </si>
+  <si>
+    <t>B4.5.4 Investeringsbijdragen - provinc..</t>
+  </si>
+  <si>
+    <t>B4.5.5</t>
+  </si>
+  <si>
+    <t>B4.5.5 Investeringsbijdragen - watersc..</t>
+  </si>
+  <si>
+    <t>B4.5.6</t>
+  </si>
+  <si>
+    <t>B4.5.6 Investeringsbijdragen - ov over..</t>
+  </si>
+  <si>
+    <t>B4.5.7</t>
+  </si>
+  <si>
+    <t>B4.5.7 Investeringsbijdragen - Europese</t>
+  </si>
+  <si>
+    <t>B4.5.8</t>
+  </si>
+  <si>
+    <t>B4.5.8 Investeringsbijdragen - ov inst..</t>
+  </si>
+  <si>
+    <t>B4.6.6</t>
+  </si>
+  <si>
+    <t>B4.6.6 Ov kapitaaloverdrachten - overh..</t>
+  </si>
+  <si>
+    <t>B4.6.8 Ov kapitaaloverdrachten - overi..</t>
+  </si>
+  <si>
+    <t>B5.1 Rente</t>
+  </si>
+  <si>
+    <t>B5.2 Dividenden en winsten</t>
+  </si>
+  <si>
+    <t>B6.1 Financiële transacties</t>
+  </si>
+  <si>
+    <t>B7.1 Mutatie reserves</t>
+  </si>
+  <si>
+    <t>B7.2 Mutatie voorzieningen</t>
+  </si>
+  <si>
+    <t>B7.3 Afschrijvingen</t>
+  </si>
+  <si>
+    <t>B7.4</t>
+  </si>
+  <si>
+    <t>B7.4 Toegerekende reële en bespaarde r..</t>
+  </si>
+  <si>
+    <t>B7.5 Overige verrekeningen</t>
+  </si>
+  <si>
+    <t>Primo</t>
+  </si>
+  <si>
+    <t>Ultimo</t>
+  </si>
+  <si>
+    <t>0.1 Bestuur</t>
+  </si>
+  <si>
+    <t>0.2 Burgerzaken</t>
+  </si>
+  <si>
+    <t>0.3</t>
+  </si>
+  <si>
+    <t>0.3 Beheer overige gebouwen en gronden</t>
+  </si>
+  <si>
+    <t>0.4 Overhead</t>
+  </si>
+  <si>
+    <t>0.5 Treasury</t>
+  </si>
+  <si>
+    <t>0.61 OZB woningen</t>
+  </si>
+  <si>
+    <t>0.62 OZB niet-woningen</t>
+  </si>
+  <si>
+    <t>0.63 Parkeerbelasting</t>
+  </si>
+  <si>
+    <t>0.64 Belastingen overig</t>
+  </si>
+  <si>
+    <t>0.7 Algemene uitkeringen en overige ui..</t>
+  </si>
+  <si>
+    <t>0.8 Overige baten en lasten</t>
+  </si>
+  <si>
+    <t>0.9 Vennootschapsbelasting</t>
+  </si>
+  <si>
+    <t>0.10 Mutaties reserves</t>
+  </si>
+  <si>
+    <t>0.11</t>
+  </si>
+  <si>
+    <t>0.11 Resultaat van de rekening van bat..</t>
+  </si>
+  <si>
+    <t>1.1 Crisisbeheersing en brandweer</t>
+  </si>
+  <si>
+    <t>1.2 Openbare orde en veiligheid</t>
+  </si>
+  <si>
+    <t>2.1 Verkeer en vervoer</t>
+  </si>
+  <si>
+    <t>2.2 Parkeren</t>
+  </si>
+  <si>
+    <t>2.3 Recreatieve havens</t>
+  </si>
+  <si>
+    <t>2.4 Economische havens en waterwegen</t>
+  </si>
+  <si>
+    <t>2.5 Openbaar vervoer</t>
+  </si>
+  <si>
+    <t>3.1 Economische ontwikkeling</t>
+  </si>
+  <si>
+    <t>3.2 Fysieke bedrijfsinfrastructuur</t>
+  </si>
+  <si>
+    <t>3.3 Bedrijvenloket en bedrijfsregelingen</t>
+  </si>
+  <si>
+    <t>3.4 Economische promotie</t>
+  </si>
+  <si>
+    <t>4.1</t>
+  </si>
+  <si>
+    <t>4.1 Openbaar basisonderwijs</t>
+  </si>
+  <si>
+    <t>4.2 Onderwijshuisvesting</t>
+  </si>
+  <si>
+    <t>4.3 Onderwijsbeleid en leerlingzaken</t>
+  </si>
+  <si>
+    <t>5.1 Sportbeleid en activering</t>
+  </si>
+  <si>
+    <t>5.2 Sportaccommodaties</t>
+  </si>
+  <si>
+    <t>5.3 Cultuurpresentatie, cultuurproduct..</t>
+  </si>
+  <si>
+    <t>5.4 Musea</t>
+  </si>
+  <si>
+    <t>5.5 Cultureel erfgoed</t>
+  </si>
+  <si>
+    <t>5.6 Media</t>
+  </si>
+  <si>
+    <t>5.7 Openbaar groen en (openlucht) recr..</t>
+  </si>
+  <si>
+    <t>6.1 Samenkracht en burgerparticipatie</t>
+  </si>
+  <si>
+    <t>6.21 Toegang en eerstelijnsvoorz. WMO</t>
+  </si>
+  <si>
+    <t>6.22 Toegang en eerstelijnsvoorz. Jeugd</t>
+  </si>
+  <si>
+    <t>6.23 Toegang en eerstelijnsvoorz. Inte..</t>
+  </si>
+  <si>
+    <t>6.3 Inkomensregelingen</t>
+  </si>
+  <si>
+    <t>6.4 WSW en beschut werk</t>
+  </si>
+  <si>
+    <t>6.5 Arbeidsparticipatie</t>
+  </si>
+  <si>
+    <t>6.60 Hulpmiddelen en diensten (WMO)</t>
+  </si>
+  <si>
+    <t>6.711 Huishoudelijke hulp (WMO)</t>
+  </si>
+  <si>
+    <t>6.712 Begeleiding (WMO)</t>
+  </si>
+  <si>
+    <t>6.713 Dagbesteding (WMO)</t>
+  </si>
+  <si>
+    <t>6.714 Ov.  maatwerkarrangementen (WMO)</t>
+  </si>
+  <si>
+    <t>6.751 Jeugdhulp ambulant lokaal</t>
+  </si>
+  <si>
+    <t>6.752</t>
+  </si>
+  <si>
+    <t>6.752 Jeugdhulp ambulant regionaal</t>
+  </si>
+  <si>
+    <t>6.753</t>
+  </si>
+  <si>
+    <t>6.753 Jeugdhulp ambulant landelijk</t>
+  </si>
+  <si>
+    <t>6.761 Jeugdhulp met verblijf lokaal</t>
+  </si>
+  <si>
+    <t>6.762 Jeugdhulp met verblijf regionaal</t>
+  </si>
+  <si>
+    <t>6.763 Jeugdhulp met verblijf landelijk</t>
+  </si>
+  <si>
+    <t>6.791 PGB WMO</t>
+  </si>
+  <si>
+    <t>6.792 PGB Jeugd</t>
+  </si>
+  <si>
+    <t>6.811 Beschermd wonen (WMO)</t>
+  </si>
+  <si>
+    <t>6.812 Maatschappelijke- en vrouwenopva..</t>
+  </si>
+  <si>
+    <t>6.821 Jeugdbescherming</t>
+  </si>
+  <si>
+    <t>6.822</t>
+  </si>
+  <si>
+    <t>6.822 Jeugdreclassering</t>
+  </si>
+  <si>
+    <t>6.91</t>
+  </si>
+  <si>
+    <t>6.91 Coördinatie en beleid WMO</t>
+  </si>
+  <si>
+    <t>6.92</t>
+  </si>
+  <si>
+    <t>6.92 Coördinatie en beleid Jeugd</t>
+  </si>
+  <si>
+    <t>7.1 Volksgezondheid</t>
+  </si>
+  <si>
+    <t>7.2 Riolering</t>
+  </si>
+  <si>
+    <t>7.3 Afval</t>
+  </si>
+  <si>
+    <t>7.4 Milieubeheer</t>
+  </si>
+  <si>
+    <t>7.5 Begraafplaatsen en crematoria</t>
+  </si>
+  <si>
+    <t>8.1 Ruimte en leefomgeving</t>
+  </si>
+  <si>
+    <t>8.2 Grondexploitatie (niet-bedrijvente..</t>
+  </si>
+  <si>
+    <t>8.3 Wonen en bouwen</t>
+  </si>
+  <si>
+    <t>A111</t>
+  </si>
+  <si>
+    <t>A111 Kosten verbonden aan sluiten geld..</t>
+  </si>
+  <si>
+    <t>A112</t>
+  </si>
+  <si>
+    <t>A112 Kosten onderzoek en ontwikkeling ..</t>
+  </si>
+  <si>
+    <t>A113</t>
+  </si>
+  <si>
+    <t>A113 Bijdragen aan activa in eigendom ..</t>
+  </si>
+  <si>
+    <t>A121 Gronden en terreinen</t>
+  </si>
+  <si>
+    <t>A122</t>
+  </si>
+  <si>
+    <t>A122 Woonruimten</t>
+  </si>
+  <si>
+    <t>A123 Bedrijfsgebouwen</t>
+  </si>
+  <si>
+    <t>A124 Grond-, weg- en waterbouwkundige ..</t>
+  </si>
+  <si>
+    <t>A125 Vervoermiddelen</t>
+  </si>
+  <si>
+    <t>A126 Machines, apparaten en installaties</t>
+  </si>
+  <si>
+    <t>A129 Overig</t>
+  </si>
+  <si>
+    <t>A1311</t>
+  </si>
+  <si>
+    <t>A1311 Kapitaalverstrekking aan deelnem..</t>
+  </si>
+  <si>
+    <t>A1312</t>
+  </si>
+  <si>
+    <t>A1312 Kapitaalverstrekking aan gemeens..</t>
+  </si>
+  <si>
+    <t>A1313</t>
+  </si>
+  <si>
+    <t>A1313 Kapitaalverstrekking aan overige..</t>
+  </si>
+  <si>
+    <t>A1321</t>
+  </si>
+  <si>
+    <t>A1321 Leningen aan woningbouwcorporaties</t>
+  </si>
+  <si>
+    <t>A1322</t>
+  </si>
+  <si>
+    <t>A1322 Leningen aan deelnemingen</t>
+  </si>
+  <si>
+    <t>A1323</t>
+  </si>
+  <si>
+    <t>A1323 Leningen aan overige verbonden p..</t>
+  </si>
+  <si>
+    <t>A1331b Overige langlopende leningen</t>
+  </si>
+  <si>
+    <t>A1331c</t>
+  </si>
+  <si>
+    <t>A1331c Langlopende leningen aan gemeen..</t>
+  </si>
+  <si>
+    <t>A1331d</t>
+  </si>
+  <si>
+    <t>A1331d Langlopende leningen aan gemeen..</t>
+  </si>
+  <si>
+    <t>A1331e</t>
+  </si>
+  <si>
+    <t>A1331e Langopende leningen aan overige</t>
+  </si>
+  <si>
+    <t>A1332a</t>
+  </si>
+  <si>
+    <t>A1332a Uitzettingen in ‘s Rijks schatk..</t>
+  </si>
+  <si>
+    <t>A1332b</t>
+  </si>
+  <si>
+    <t>A1332b Uitzettingen in de vorm van Ned..</t>
+  </si>
+  <si>
+    <t>A1332c</t>
+  </si>
+  <si>
+    <t>A1332c Overige uitzettingen met loopt…</t>
+  </si>
+  <si>
+    <t>A212</t>
+  </si>
+  <si>
+    <t>A212 Overige grond- en hulpstoffen</t>
+  </si>
+  <si>
+    <t>A213 Onderhanden werk (incl. bouwgrond..</t>
+  </si>
+  <si>
+    <t>A214</t>
+  </si>
+  <si>
+    <t>A214 Gereed product en handelsgoederen</t>
+  </si>
+  <si>
+    <t>A215</t>
+  </si>
+  <si>
+    <t>A215 Vooruitbetalingen</t>
+  </si>
+  <si>
+    <t>A221a</t>
+  </si>
+  <si>
+    <t>A221a Vorderingen op gemeenten</t>
+  </si>
+  <si>
+    <t>A221b</t>
+  </si>
+  <si>
+    <t>A221b Vorderingen op gemeenschappelijke</t>
+  </si>
+  <si>
+    <t>A221c</t>
+  </si>
+  <si>
+    <t>A221c Vorderingen op overige overheden</t>
+  </si>
+  <si>
+    <t>A222b</t>
+  </si>
+  <si>
+    <t>A222b Overige verstrekte kasgeldleningen</t>
+  </si>
+  <si>
+    <t>A222c</t>
+  </si>
+  <si>
+    <t>A222c Verstrekte kasgeldleningen aan g..</t>
+  </si>
+  <si>
+    <t>A222d</t>
+  </si>
+  <si>
+    <t>A222d Verstrekte kasgeldleningen aan g..</t>
+  </si>
+  <si>
+    <t>A222e</t>
+  </si>
+  <si>
+    <t>A222e Verstrekte kasgeldleningen aan ov.</t>
+  </si>
+  <si>
+    <t>A223a</t>
+  </si>
+  <si>
+    <t>A223a Rekening courant verhouding met ..</t>
+  </si>
+  <si>
+    <t>A223b</t>
+  </si>
+  <si>
+    <t>A223b Rekening courant verhoudingen ov..</t>
+  </si>
+  <si>
+    <t>A224</t>
+  </si>
+  <si>
+    <t>A224 Overige vorderingen (niet-overheid)</t>
+  </si>
+  <si>
+    <t>A225a</t>
+  </si>
+  <si>
+    <t>A225a Uitzettingen in ‘s Rijks schatk..</t>
+  </si>
+  <si>
+    <t>A225b</t>
+  </si>
+  <si>
+    <t>A225b Uitzettingen in de vorm van Nede..</t>
+  </si>
+  <si>
+    <t>A225c Overige uitzettingen met een loo..</t>
+  </si>
+  <si>
+    <t>A23 Liquide middelen (kas en banksaldi)</t>
+  </si>
+  <si>
+    <t>A29a</t>
+  </si>
+  <si>
+    <t>A29a Nog te ontvangen bijdragen van de..</t>
+  </si>
+  <si>
+    <t>A29b</t>
+  </si>
+  <si>
+    <t>A29b Nog te ontvangen bijdragen van he..</t>
+  </si>
+  <si>
+    <t>A29d Overige overlopende activa</t>
+  </si>
+  <si>
+    <t>A29e</t>
+  </si>
+  <si>
+    <t>A29e Nog te ontvangen bjidragen van pr..</t>
+  </si>
+  <si>
+    <t>A29f</t>
+  </si>
+  <si>
+    <t>A29f Nog te ontvangen bijdragen van ge..</t>
+  </si>
+  <si>
+    <t>A29g</t>
+  </si>
+  <si>
+    <t>A29g Nog te ontvangen bijdragen van ov..</t>
+  </si>
+  <si>
+    <t>P111</t>
+  </si>
+  <si>
+    <t>P111 Algemene reserve</t>
+  </si>
+  <si>
+    <t>P112 Bestemmingsreserves</t>
+  </si>
+  <si>
+    <t>P114</t>
+  </si>
+  <si>
+    <t>P114 Saldo van rekening</t>
+  </si>
+  <si>
+    <t>P12 Voorzieningen</t>
+  </si>
+  <si>
+    <t>P131</t>
+  </si>
+  <si>
+    <t>P131 Obligatieleningen</t>
+  </si>
+  <si>
+    <t>P132</t>
+  </si>
+  <si>
+    <t>P132 Onderhandse leningen van binnenla..</t>
+  </si>
+  <si>
+    <t>P133 Onderhandse leningen van binnenla..</t>
+  </si>
+  <si>
+    <t>P134</t>
+  </si>
+  <si>
+    <t>P134 Onderhandse leningen van binnenla..</t>
+  </si>
+  <si>
+    <t>P135b</t>
+  </si>
+  <si>
+    <t>P135b Onderhandse leningen van overige..</t>
+  </si>
+  <si>
+    <t>P135c</t>
+  </si>
+  <si>
+    <t>P135c Onderhandse leningen van provinc..</t>
+  </si>
+  <si>
+    <t>P135d</t>
+  </si>
+  <si>
+    <t>P135d Onderhandse leningen van gemeenten</t>
+  </si>
+  <si>
+    <t>P135e</t>
+  </si>
+  <si>
+    <t>P135e Onderhandse leningen van overige</t>
+  </si>
+  <si>
+    <t>P136</t>
+  </si>
+  <si>
+    <t>P136 Onderhandse leningen van buitenla..</t>
+  </si>
+  <si>
+    <t>P137</t>
+  </si>
+  <si>
+    <t>P137 Door derden belegde gelden</t>
+  </si>
+  <si>
+    <t>P138</t>
+  </si>
+  <si>
+    <t>P138 Waarborgsommen</t>
+  </si>
+  <si>
+    <t>P139</t>
+  </si>
+  <si>
+    <t>P139 Renteswaps en derivaten</t>
+  </si>
+  <si>
+    <t>P140</t>
+  </si>
+  <si>
+    <t>P140 Vooruitontvangen bedragen..</t>
+  </si>
+  <si>
+    <t>P211b</t>
+  </si>
+  <si>
+    <t>P211b Overige kasgeldleningen</t>
+  </si>
+  <si>
+    <t>P211c</t>
+  </si>
+  <si>
+    <t>P211c Kasgeldleningen van provincies</t>
+  </si>
+  <si>
+    <t>P211d</t>
+  </si>
+  <si>
+    <t>P211d Kasgeldleningen van gemeenten</t>
+  </si>
+  <si>
+    <t>P211e</t>
+  </si>
+  <si>
+    <t>P211e Kasgeldleningen van overige over..</t>
+  </si>
+  <si>
+    <t>P212</t>
+  </si>
+  <si>
+    <t>P212 Banksaldi</t>
+  </si>
+  <si>
+    <t>P213 Overige vlottende schulden</t>
+  </si>
+  <si>
+    <t>P29a</t>
+  </si>
+  <si>
+    <t>P29a Vooruit ontvangen bijdragen van d..</t>
+  </si>
+  <si>
+    <t>P29b</t>
+  </si>
+  <si>
+    <t>P29b Vooruit ontvangen bijdragen van h..</t>
+  </si>
+  <si>
+    <t>P29d Overige overlopende passiva</t>
+  </si>
+  <si>
+    <t>P29e</t>
+  </si>
+  <si>
+    <t>P29e Vooruit ontvangen bijdragen van p..</t>
+  </si>
+  <si>
+    <t>P29f</t>
+  </si>
+  <si>
+    <t>P29f Vooruit ontvangen bijdragen van g..</t>
+  </si>
+  <si>
+    <t>P29g</t>
+  </si>
+  <si>
+    <t>P29g Vooruit ontvangen bijdragen van o..</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...2 lines deleted...]
-    <numFmt numFmtId="60" formatCode="€ #,##0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="€ #,##0"/>
   </numFmts>
-  <fonts count="1">
+  <fonts count="2">
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
-[...1 lines deleted...]
-    <xf numFmtId="60" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+  <cellXfs count="3">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -180,130 +1981,132 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
-                <a:shade val="100000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -381,14004 +2184,13967 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I418"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="11.6640625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="16.6640625" customWidth="1"/>
+    <col min="1" max="2" width="10" customWidth="1"/>
+    <col min="3" max="3" width="35.7109375" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="35.7109375" customWidth="1"/>
+    <col min="6" max="6" width="10" customWidth="1"/>
+    <col min="7" max="7" width="14.28515625" customWidth="1"/>
+    <col min="8" max="9" width="14.28515625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...28 lines deleted...]
-    <row r="2">
+    <row r="1" spans="1:9">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2">
         <v>10001082</v>
       </c>
-      <c r="B2" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>14</v>
       </c>
       <c r="H2" s="1">
         <v>7804000</v>
       </c>
     </row>
-    <row r="3">
+    <row r="3" spans="1:9">
       <c r="A3">
         <v>10003134</v>
       </c>
-      <c r="B3" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
       </c>
       <c r="H3" s="1">
         <v>44518000</v>
       </c>
     </row>
-    <row r="4">
+    <row r="4" spans="1:9">
       <c r="A4">
         <v>10085214</v>
       </c>
-      <c r="B4" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
       </c>
       <c r="I4" s="1">
         <v>372000</v>
       </c>
     </row>
-    <row r="5">
+    <row r="5" spans="1:9">
       <c r="A5">
         <v>10087266</v>
       </c>
-      <c r="B5" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
       </c>
       <c r="I5" s="1">
         <v>14000</v>
       </c>
     </row>
-    <row r="6">
+    <row r="6" spans="1:9">
       <c r="A6">
         <v>10091370</v>
       </c>
-      <c r="B6" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
       </c>
       <c r="I6" s="1">
         <v>4000</v>
       </c>
     </row>
-    <row r="7">
+    <row r="7" spans="1:9">
       <c r="A7">
         <v>10099578</v>
       </c>
-      <c r="B7" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
       </c>
       <c r="I7" s="1">
         <v>6863000</v>
       </c>
     </row>
-    <row r="8">
+    <row r="8" spans="1:9">
       <c r="A8">
         <v>10103682</v>
       </c>
-      <c r="B8" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" t="s">
+        <v>14</v>
       </c>
       <c r="I8" s="1">
         <v>1145000</v>
       </c>
     </row>
-    <row r="9">
+    <row r="9" spans="1:9">
       <c r="A9">
         <v>10109838</v>
       </c>
-      <c r="B9" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B9" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>14</v>
       </c>
       <c r="I9" s="1">
         <v>17307000</v>
       </c>
     </row>
-    <row r="10">
+    <row r="10" spans="1:9">
       <c r="A10">
         <v>10154982</v>
       </c>
-      <c r="B10" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B10" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" t="s">
+        <v>19</v>
+      </c>
+      <c r="E10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" t="s">
+        <v>14</v>
       </c>
       <c r="I10" s="1">
         <v>3485000</v>
       </c>
     </row>
-    <row r="11">
+    <row r="11" spans="1:9">
       <c r="A11">
         <v>10157034</v>
       </c>
-      <c r="B11" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" t="s">
+        <v>14</v>
       </c>
       <c r="I11" s="1">
         <v>389000</v>
       </c>
     </row>
-    <row r="12">
+    <row r="12" spans="1:9">
       <c r="A12">
         <v>10159086</v>
       </c>
-      <c r="B12" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B12" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" t="s">
+        <v>14</v>
       </c>
       <c r="I12" s="1">
         <v>1669000</v>
       </c>
     </row>
-    <row r="13">
+    <row r="13" spans="1:9">
       <c r="A13">
         <v>10177554</v>
       </c>
-      <c r="B13" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" t="s">
+        <v>14</v>
       </c>
       <c r="H13" s="1">
         <v>66929000</v>
       </c>
     </row>
-    <row r="14">
+    <row r="14" spans="1:9">
       <c r="A14">
         <v>10179606</v>
       </c>
-      <c r="B14" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" t="s">
+        <v>26</v>
+      </c>
+      <c r="D14" t="s">
+        <v>19</v>
+      </c>
+      <c r="E14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" t="s">
+        <v>14</v>
       </c>
       <c r="H14" s="1">
         <v>8742000</v>
       </c>
     </row>
-    <row r="15">
+    <row r="15" spans="1:9">
       <c r="A15">
         <v>10198074</v>
       </c>
-      <c r="B15" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B15" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" t="s">
+        <v>14</v>
       </c>
       <c r="H15" s="1">
         <v>889000</v>
       </c>
     </row>
-    <row r="16">
+    <row r="16" spans="1:9">
       <c r="A16">
         <v>10251426</v>
       </c>
-      <c r="B16" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" t="s">
+        <v>24</v>
+      </c>
+      <c r="D16" t="s">
+        <v>42</v>
+      </c>
+      <c r="E16" t="s">
+        <v>43</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" t="s">
+        <v>14</v>
       </c>
       <c r="I16" s="1">
         <v>5789000</v>
       </c>
     </row>
-    <row r="17">
+    <row r="17" spans="1:9">
       <c r="A17">
         <v>10257582</v>
       </c>
-      <c r="B17" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B17" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" t="s">
+        <v>42</v>
+      </c>
+      <c r="E17" t="s">
+        <v>43</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" t="s">
+        <v>14</v>
       </c>
       <c r="I17" s="1">
         <v>73000</v>
       </c>
     </row>
-    <row r="18">
+    <row r="18" spans="1:9">
       <c r="A18">
         <v>10259634</v>
       </c>
-      <c r="B18" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B18" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" t="s">
+        <v>26</v>
+      </c>
+      <c r="D18" t="s">
+        <v>42</v>
+      </c>
+      <c r="E18" t="s">
+        <v>43</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" t="s">
+        <v>14</v>
       </c>
       <c r="I18" s="1">
         <v>11056000</v>
       </c>
     </row>
-    <row r="19">
+    <row r="19" spans="1:9">
       <c r="A19">
         <v>10263738</v>
       </c>
-      <c r="B19" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B19" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D19" t="s">
+        <v>42</v>
+      </c>
+      <c r="E19" t="s">
+        <v>43</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" t="s">
+        <v>14</v>
       </c>
       <c r="I19" s="1">
         <v>4483000</v>
       </c>
     </row>
-    <row r="20">
+    <row r="20" spans="1:9">
       <c r="A20">
         <v>10278102</v>
       </c>
-      <c r="B20" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B20" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" t="s">
+        <v>42</v>
+      </c>
+      <c r="E20" t="s">
+        <v>43</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" t="s">
+        <v>14</v>
       </c>
       <c r="I20" s="1">
         <v>16000</v>
       </c>
     </row>
-    <row r="21">
+    <row r="21" spans="1:9">
       <c r="A21">
         <v>10280154</v>
       </c>
-      <c r="B21" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B21" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" t="s">
+        <v>41</v>
+      </c>
+      <c r="D21" t="s">
+        <v>42</v>
+      </c>
+      <c r="E21" t="s">
+        <v>43</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" t="s">
+        <v>14</v>
       </c>
       <c r="I21" s="1">
         <v>3945000</v>
       </c>
     </row>
-    <row r="22">
+    <row r="22" spans="1:9">
       <c r="A22">
         <v>10315038</v>
       </c>
-      <c r="B22" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B22" t="s">
+        <v>31</v>
+      </c>
+      <c r="C22" t="s">
+        <v>32</v>
+      </c>
+      <c r="D22" t="s">
+        <v>42</v>
+      </c>
+      <c r="E22" t="s">
+        <v>43</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" t="s">
+        <v>14</v>
       </c>
       <c r="I22" s="1">
         <v>83000</v>
       </c>
     </row>
-    <row r="23">
+    <row r="23" spans="1:9">
       <c r="A23">
         <v>10317090</v>
       </c>
-      <c r="B23" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B23" t="s">
+        <v>33</v>
+      </c>
+      <c r="C23" t="s">
+        <v>34</v>
+      </c>
+      <c r="D23" t="s">
+        <v>42</v>
+      </c>
+      <c r="E23" t="s">
+        <v>43</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" t="s">
+        <v>14</v>
       </c>
       <c r="I23" s="1">
         <v>166000</v>
       </c>
     </row>
-    <row r="24">
+    <row r="24" spans="1:9">
       <c r="A24">
         <v>10319142</v>
       </c>
-      <c r="B24" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B24" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24" t="s">
+        <v>42</v>
+      </c>
+      <c r="E24" t="s">
+        <v>43</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" t="s">
+        <v>14</v>
       </c>
       <c r="I24" s="1">
         <v>17492000</v>
       </c>
     </row>
-    <row r="25">
+    <row r="25" spans="1:9">
       <c r="A25">
         <v>10337610</v>
       </c>
-      <c r="B25" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B25" t="s">
+        <v>37</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25" t="s">
+        <v>42</v>
+      </c>
+      <c r="E25" t="s">
+        <v>43</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" t="s">
+        <v>14</v>
       </c>
       <c r="H25" s="1">
         <v>72000</v>
       </c>
     </row>
-    <row r="26">
+    <row r="26" spans="1:9">
       <c r="A26">
         <v>10339662</v>
       </c>
-      <c r="B26" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B26" t="s">
+        <v>39</v>
+      </c>
+      <c r="C26" t="s">
+        <v>26</v>
+      </c>
+      <c r="D26" t="s">
+        <v>42</v>
+      </c>
+      <c r="E26" t="s">
+        <v>43</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" t="s">
+        <v>14</v>
       </c>
       <c r="H26" s="1">
         <v>1055000</v>
       </c>
     </row>
-    <row r="27">
+    <row r="27" spans="1:9">
       <c r="A27">
         <v>10343766</v>
       </c>
-      <c r="B27" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B27" t="s">
+        <v>49</v>
+      </c>
+      <c r="C27" t="s">
+        <v>50</v>
+      </c>
+      <c r="D27" t="s">
+        <v>42</v>
+      </c>
+      <c r="E27" t="s">
+        <v>43</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" t="s">
+        <v>14</v>
       </c>
       <c r="H27" s="1">
         <v>8197000</v>
       </c>
     </row>
-    <row r="28">
+    <row r="28" spans="1:9">
       <c r="A28">
         <v>10349922</v>
       </c>
-      <c r="B28" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B28" t="s">
+        <v>51</v>
+      </c>
+      <c r="C28" t="s">
+        <v>52</v>
+      </c>
+      <c r="D28" t="s">
+        <v>42</v>
+      </c>
+      <c r="E28" t="s">
+        <v>43</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" t="s">
+        <v>14</v>
       </c>
       <c r="H28" s="1">
         <v>331000</v>
       </c>
     </row>
-    <row r="29">
+    <row r="29" spans="1:9">
       <c r="A29">
         <v>10356078</v>
       </c>
-      <c r="B29" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B29" t="s">
+        <v>53</v>
+      </c>
+      <c r="C29" t="s">
+        <v>47</v>
+      </c>
+      <c r="D29" t="s">
+        <v>42</v>
+      </c>
+      <c r="E29" t="s">
+        <v>43</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" t="s">
+        <v>14</v>
       </c>
       <c r="H29" s="1">
         <v>18000</v>
       </c>
     </row>
-    <row r="30">
+    <row r="30" spans="1:9">
       <c r="A30">
         <v>10360182</v>
       </c>
-      <c r="B30" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B30" t="s">
+        <v>54</v>
+      </c>
+      <c r="C30" t="s">
+        <v>55</v>
+      </c>
+      <c r="D30" t="s">
+        <v>42</v>
+      </c>
+      <c r="E30" t="s">
+        <v>43</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" t="s">
+        <v>14</v>
       </c>
       <c r="H30" s="1">
         <v>2300000</v>
       </c>
     </row>
-    <row r="31">
+    <row r="31" spans="1:9">
       <c r="A31">
         <v>1037946</v>
       </c>
-      <c r="B31" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" t="s">
+        <v>56</v>
+      </c>
+      <c r="E31" t="s">
+        <v>57</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" t="s">
+        <v>14</v>
       </c>
       <c r="H31" s="1">
         <v>147412000</v>
       </c>
     </row>
-    <row r="32">
+    <row r="32" spans="1:9">
       <c r="A32">
         <v>10405326</v>
       </c>
-      <c r="B32" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B32" t="s">
+        <v>17</v>
+      </c>
+      <c r="C32" t="s">
+        <v>18</v>
+      </c>
+      <c r="D32" t="s">
+        <v>58</v>
+      </c>
+      <c r="E32" t="s">
+        <v>59</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" t="s">
+        <v>14</v>
       </c>
       <c r="I32" s="1">
         <v>21000</v>
       </c>
     </row>
-    <row r="33">
+    <row r="33" spans="1:9">
       <c r="A33">
         <v>10419690</v>
       </c>
-      <c r="B33" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B33" t="s">
+        <v>25</v>
+      </c>
+      <c r="C33" t="s">
+        <v>26</v>
+      </c>
+      <c r="D33" t="s">
+        <v>58</v>
+      </c>
+      <c r="E33" t="s">
+        <v>59</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" t="s">
+        <v>14</v>
       </c>
       <c r="I33" s="1">
         <v>965000</v>
       </c>
     </row>
-    <row r="34">
+    <row r="34" spans="1:9">
       <c r="A34">
         <v>10473042</v>
       </c>
-      <c r="B34" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B34" t="s">
+        <v>60</v>
+      </c>
+      <c r="C34" t="s">
+        <v>61</v>
+      </c>
+      <c r="D34" t="s">
+        <v>58</v>
+      </c>
+      <c r="E34" t="s">
+        <v>59</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" t="s">
+        <v>14</v>
       </c>
       <c r="I34" s="1">
         <v>248000</v>
       </c>
     </row>
-    <row r="35">
+    <row r="35" spans="1:9">
       <c r="A35">
         <v>10475094</v>
       </c>
-      <c r="B35" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B35" t="s">
+        <v>31</v>
+      </c>
+      <c r="C35" t="s">
+        <v>32</v>
+      </c>
+      <c r="D35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E35" t="s">
+        <v>59</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" t="s">
+        <v>14</v>
       </c>
       <c r="I35" s="1">
         <v>49000</v>
       </c>
     </row>
-    <row r="36">
+    <row r="36" spans="1:9">
       <c r="A36">
         <v>10477146</v>
       </c>
-      <c r="B36" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B36" t="s">
+        <v>33</v>
+      </c>
+      <c r="C36" t="s">
+        <v>34</v>
+      </c>
+      <c r="D36" t="s">
+        <v>58</v>
+      </c>
+      <c r="E36" t="s">
+        <v>59</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" t="s">
+        <v>14</v>
       </c>
       <c r="I36" s="1">
         <v>8000</v>
       </c>
     </row>
-    <row r="37">
+    <row r="37" spans="1:9">
       <c r="A37">
         <v>10479198</v>
       </c>
-      <c r="B37" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B37" t="s">
+        <v>35</v>
+      </c>
+      <c r="C37" t="s">
+        <v>36</v>
+      </c>
+      <c r="D37" t="s">
+        <v>58</v>
+      </c>
+      <c r="E37" t="s">
+        <v>59</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" t="s">
+        <v>14</v>
       </c>
       <c r="I37" s="1">
         <v>207000</v>
       </c>
     </row>
-    <row r="38">
+    <row r="38" spans="1:9">
       <c r="A38">
         <v>10497666</v>
       </c>
-      <c r="B38" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B38" t="s">
+        <v>37</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E38" t="s">
+        <v>59</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" t="s">
+        <v>14</v>
       </c>
       <c r="H38" s="1">
         <v>1469000</v>
       </c>
     </row>
-    <row r="39">
+    <row r="39" spans="1:9">
       <c r="A39">
         <v>10499718</v>
       </c>
-      <c r="B39" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B39" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" t="s">
+        <v>26</v>
+      </c>
+      <c r="D39" t="s">
+        <v>58</v>
+      </c>
+      <c r="E39" t="s">
+        <v>59</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" t="s">
+        <v>14</v>
       </c>
       <c r="H39" s="1">
         <v>31000</v>
       </c>
     </row>
-    <row r="40">
+    <row r="40" spans="1:9">
       <c r="A40">
         <v>10553070</v>
       </c>
-      <c r="B40" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B40" t="s">
+        <v>62</v>
+      </c>
+      <c r="C40" t="s">
+        <v>61</v>
+      </c>
+      <c r="D40" t="s">
+        <v>58</v>
+      </c>
+      <c r="E40" t="s">
+        <v>59</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" t="s">
+        <v>14</v>
       </c>
       <c r="H40" s="1">
         <v>23000</v>
       </c>
     </row>
-    <row r="41">
+    <row r="41" spans="1:9">
       <c r="A41">
         <v>10571538</v>
       </c>
-      <c r="B41" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B41" t="s">
+        <v>23</v>
+      </c>
+      <c r="C41" t="s">
+        <v>24</v>
+      </c>
+      <c r="D41" t="s">
+        <v>63</v>
+      </c>
+      <c r="E41" t="s">
+        <v>64</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" t="s">
+        <v>14</v>
       </c>
       <c r="I41" s="1">
         <v>2040000</v>
       </c>
     </row>
-    <row r="42">
+    <row r="42" spans="1:9">
       <c r="A42">
         <v>10577694</v>
       </c>
-      <c r="B42" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B42" t="s">
+        <v>44</v>
+      </c>
+      <c r="C42" t="s">
+        <v>45</v>
+      </c>
+      <c r="D42" t="s">
+        <v>63</v>
+      </c>
+      <c r="E42" t="s">
+        <v>64</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" t="s">
+        <v>14</v>
       </c>
       <c r="I42" s="1">
         <v>30000</v>
       </c>
     </row>
-    <row r="43">
+    <row r="43" spans="1:9">
       <c r="A43">
         <v>10579746</v>
       </c>
-      <c r="B43" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B43" t="s">
+        <v>25</v>
+      </c>
+      <c r="C43" t="s">
+        <v>26</v>
+      </c>
+      <c r="D43" t="s">
+        <v>63</v>
+      </c>
+      <c r="E43" t="s">
+        <v>64</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" t="s">
+        <v>14</v>
       </c>
       <c r="I43" s="1">
         <v>1264000</v>
       </c>
     </row>
-    <row r="44">
+    <row r="44" spans="1:9">
       <c r="A44">
         <v>10583850</v>
       </c>
-      <c r="B44" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B44" t="s">
+        <v>27</v>
+      </c>
+      <c r="C44" t="s">
+        <v>28</v>
+      </c>
+      <c r="D44" t="s">
+        <v>63</v>
+      </c>
+      <c r="E44" t="s">
+        <v>64</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" t="s">
+        <v>14</v>
       </c>
       <c r="I44" s="1">
         <v>39000</v>
       </c>
     </row>
-    <row r="45">
+    <row r="45" spans="1:9">
       <c r="A45">
         <v>10596162</v>
       </c>
-      <c r="B45" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B45" t="s">
+        <v>65</v>
+      </c>
+      <c r="C45" t="s">
+        <v>66</v>
+      </c>
+      <c r="D45" t="s">
+        <v>63</v>
+      </c>
+      <c r="E45" t="s">
+        <v>64</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" t="s">
+        <v>14</v>
       </c>
       <c r="I45" s="1">
         <v>280000</v>
       </c>
     </row>
-    <row r="46">
+    <row r="46" spans="1:9">
       <c r="A46">
         <v>10600266</v>
       </c>
-      <c r="B46" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B46" t="s">
+        <v>48</v>
+      </c>
+      <c r="C46" t="s">
+        <v>41</v>
+      </c>
+      <c r="D46" t="s">
+        <v>63</v>
+      </c>
+      <c r="E46" t="s">
+        <v>64</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" t="s">
+        <v>14</v>
       </c>
       <c r="I46" s="1">
         <v>75000</v>
       </c>
     </row>
-    <row r="47">
+    <row r="47" spans="1:9">
       <c r="A47">
         <v>10639254</v>
       </c>
-      <c r="B47" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B47" t="s">
+        <v>35</v>
+      </c>
+      <c r="C47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D47" t="s">
+        <v>63</v>
+      </c>
+      <c r="E47" t="s">
+        <v>64</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" t="s">
+        <v>14</v>
       </c>
       <c r="I47" s="1">
         <v>8702000</v>
       </c>
     </row>
-    <row r="48">
+    <row r="48" spans="1:9">
       <c r="A48">
         <v>10659774</v>
       </c>
-      <c r="B48" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B48" t="s">
+        <v>39</v>
+      </c>
+      <c r="C48" t="s">
+        <v>26</v>
+      </c>
+      <c r="D48" t="s">
+        <v>63</v>
+      </c>
+      <c r="E48" t="s">
+        <v>64</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" t="s">
+        <v>14</v>
       </c>
       <c r="H48" s="1">
         <v>154000</v>
       </c>
     </row>
-    <row r="49">
+    <row r="49" spans="1:9">
       <c r="A49">
         <v>10676190</v>
       </c>
-      <c r="B49" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B49" t="s">
+        <v>53</v>
+      </c>
+      <c r="C49" t="s">
+        <v>47</v>
+      </c>
+      <c r="D49" t="s">
+        <v>63</v>
+      </c>
+      <c r="E49" t="s">
+        <v>64</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" t="s">
+        <v>14</v>
       </c>
       <c r="H49" s="1">
         <v>119000</v>
       </c>
     </row>
-    <row r="50">
+    <row r="50" spans="1:9">
       <c r="A50">
         <v>10729542</v>
       </c>
-      <c r="B50" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B50" t="s">
+        <v>67</v>
+      </c>
+      <c r="C50" t="s">
+        <v>68</v>
+      </c>
+      <c r="D50" t="s">
+        <v>69</v>
+      </c>
+      <c r="E50" t="s">
+        <v>70</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" t="s">
+        <v>14</v>
       </c>
       <c r="I50" s="1">
         <v>6230000</v>
       </c>
     </row>
-    <row r="51">
+    <row r="51" spans="1:9">
       <c r="A51">
         <v>10731594</v>
       </c>
-      <c r="B51" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B51" t="s">
+        <v>23</v>
+      </c>
+      <c r="C51" t="s">
+        <v>24</v>
+      </c>
+      <c r="D51" t="s">
+        <v>69</v>
+      </c>
+      <c r="E51" t="s">
+        <v>70</v>
+      </c>
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" t="s">
+        <v>14</v>
       </c>
       <c r="I51" s="1">
         <v>23963000</v>
       </c>
     </row>
-    <row r="52">
+    <row r="52" spans="1:9">
       <c r="A52">
         <v>10739802</v>
       </c>
-      <c r="B52" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B52" t="s">
+        <v>25</v>
+      </c>
+      <c r="C52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D52" t="s">
+        <v>69</v>
+      </c>
+      <c r="E52" t="s">
+        <v>70</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" t="s">
+        <v>14</v>
       </c>
       <c r="I52" s="1">
         <v>34403000</v>
       </c>
     </row>
-    <row r="53">
+    <row r="53" spans="1:9">
       <c r="A53">
         <v>10784946</v>
       </c>
-      <c r="B53" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B53" t="s">
+        <v>71</v>
+      </c>
+      <c r="C53" t="s">
+        <v>72</v>
+      </c>
+      <c r="D53" t="s">
+        <v>69</v>
+      </c>
+      <c r="E53" t="s">
+        <v>70</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" t="s">
+        <v>14</v>
       </c>
       <c r="I53" s="1">
         <v>2571000</v>
       </c>
     </row>
-    <row r="54">
+    <row r="54" spans="1:9">
       <c r="A54">
         <v>10795206</v>
       </c>
-      <c r="B54" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B54" t="s">
+        <v>31</v>
+      </c>
+      <c r="C54" t="s">
+        <v>32</v>
+      </c>
+      <c r="D54" t="s">
+        <v>69</v>
+      </c>
+      <c r="E54" t="s">
+        <v>70</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" t="s">
+        <v>14</v>
       </c>
       <c r="I54" s="1">
         <v>2654000</v>
       </c>
     </row>
-    <row r="55">
+    <row r="55" spans="1:9">
       <c r="A55">
         <v>10797258</v>
       </c>
-      <c r="B55" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B55" t="s">
+        <v>33</v>
+      </c>
+      <c r="C55" t="s">
+        <v>34</v>
+      </c>
+      <c r="D55" t="s">
+        <v>69</v>
+      </c>
+      <c r="E55" t="s">
+        <v>70</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" t="s">
+        <v>14</v>
       </c>
       <c r="I55" s="1">
         <v>15586000</v>
       </c>
     </row>
-    <row r="56">
+    <row r="56" spans="1:9">
       <c r="A56">
         <v>10799310</v>
       </c>
-      <c r="B56" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B56" t="s">
+        <v>35</v>
+      </c>
+      <c r="C56" t="s">
+        <v>36</v>
+      </c>
+      <c r="D56" t="s">
+        <v>69</v>
+      </c>
+      <c r="E56" t="s">
+        <v>70</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" t="s">
+        <v>14</v>
       </c>
       <c r="I56" s="1">
         <v>49908000</v>
       </c>
     </row>
-    <row r="57">
+    <row r="57" spans="1:9">
       <c r="A57">
         <v>10805466</v>
       </c>
-      <c r="B57" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B57" t="s">
+        <v>73</v>
+      </c>
+      <c r="C57" t="s">
+        <v>68</v>
+      </c>
+      <c r="D57" t="s">
+        <v>69</v>
+      </c>
+      <c r="E57" t="s">
+        <v>70</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" t="s">
+        <v>14</v>
       </c>
       <c r="H57" s="1">
         <v>101314000</v>
       </c>
     </row>
-    <row r="58">
+    <row r="58" spans="1:9">
       <c r="A58">
         <v>10807518</v>
       </c>
-      <c r="B58" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B58" t="s">
+        <v>74</v>
+      </c>
+      <c r="C58" t="s">
+        <v>24</v>
+      </c>
+      <c r="D58" t="s">
+        <v>69</v>
+      </c>
+      <c r="E58" t="s">
+        <v>70</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" t="s">
+        <v>14</v>
       </c>
       <c r="H58" s="1">
         <v>11817000</v>
       </c>
     </row>
-    <row r="59">
+    <row r="59" spans="1:9">
       <c r="A59">
         <v>10809570</v>
       </c>
-      <c r="B59" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B59" t="s">
+        <v>75</v>
+      </c>
+      <c r="C59" t="s">
+        <v>76</v>
+      </c>
+      <c r="D59" t="s">
+        <v>69</v>
+      </c>
+      <c r="E59" t="s">
+        <v>70</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" t="s">
+        <v>14</v>
       </c>
       <c r="H59" s="1">
         <v>14486000</v>
       </c>
     </row>
-    <row r="60">
+    <row r="60" spans="1:9">
       <c r="A60">
         <v>10815726</v>
       </c>
-      <c r="B60" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B60" t="s">
+        <v>77</v>
+      </c>
+      <c r="C60" t="s">
+        <v>78</v>
+      </c>
+      <c r="D60" t="s">
+        <v>69</v>
+      </c>
+      <c r="E60" t="s">
+        <v>70</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" t="s">
+        <v>14</v>
       </c>
       <c r="H60" s="1">
         <v>107000</v>
       </c>
     </row>
-    <row r="61">
+    <row r="61" spans="1:9">
       <c r="A61">
         <v>10819830</v>
       </c>
-      <c r="B61" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B61" t="s">
+        <v>39</v>
+      </c>
+      <c r="C61" t="s">
+        <v>26</v>
+      </c>
+      <c r="D61" t="s">
+        <v>69</v>
+      </c>
+      <c r="E61" t="s">
+        <v>70</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" t="s">
+        <v>14</v>
       </c>
       <c r="H61" s="1">
         <v>4848000</v>
       </c>
     </row>
-    <row r="62">
+    <row r="62" spans="1:9">
       <c r="A62">
         <v>10862922</v>
       </c>
-      <c r="B62" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B62" t="s">
+        <v>79</v>
+      </c>
+      <c r="C62" t="s">
+        <v>72</v>
+      </c>
+      <c r="D62" t="s">
+        <v>69</v>
+      </c>
+      <c r="E62" t="s">
+        <v>70</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" t="s">
+        <v>14</v>
       </c>
       <c r="H62" s="1">
         <v>2410000</v>
       </c>
     </row>
-    <row r="63">
+    <row r="63" spans="1:9">
       <c r="A63">
         <v>10887546</v>
       </c>
-      <c r="B63" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B63" t="s">
+        <v>21</v>
+      </c>
+      <c r="C63" t="s">
+        <v>22</v>
+      </c>
+      <c r="D63" t="s">
+        <v>80</v>
+      </c>
+      <c r="E63" t="s">
+        <v>81</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" t="s">
+        <v>14</v>
       </c>
       <c r="I63" s="1">
         <v>3781000</v>
       </c>
     </row>
-    <row r="64">
+    <row r="64" spans="1:9">
       <c r="A64">
         <v>10891650</v>
       </c>
-      <c r="B64" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B64" t="s">
+        <v>23</v>
+      </c>
+      <c r="C64" t="s">
+        <v>24</v>
+      </c>
+      <c r="D64" t="s">
+        <v>80</v>
+      </c>
+      <c r="E64" t="s">
+        <v>81</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" t="s">
+        <v>14</v>
       </c>
       <c r="I64" s="1">
         <v>-22000</v>
       </c>
     </row>
-    <row r="65">
+    <row r="65" spans="1:9">
       <c r="A65">
         <v>10897806</v>
       </c>
-      <c r="B65" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B65" t="s">
+        <v>44</v>
+      </c>
+      <c r="C65" t="s">
+        <v>45</v>
+      </c>
+      <c r="D65" t="s">
+        <v>80</v>
+      </c>
+      <c r="E65" t="s">
+        <v>81</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" t="s">
+        <v>14</v>
       </c>
       <c r="I65" s="1">
         <v>371000</v>
       </c>
     </row>
-    <row r="66">
+    <row r="66" spans="1:9">
       <c r="A66">
         <v>10899858</v>
       </c>
-      <c r="B66" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B66" t="s">
+        <v>25</v>
+      </c>
+      <c r="C66" t="s">
+        <v>26</v>
+      </c>
+      <c r="D66" t="s">
+        <v>80</v>
+      </c>
+      <c r="E66" t="s">
+        <v>81</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" t="s">
+        <v>14</v>
       </c>
       <c r="I66" s="1">
         <v>28907000</v>
       </c>
     </row>
-    <row r="67">
+    <row r="67" spans="1:9">
       <c r="A67">
         <v>10903962</v>
       </c>
-      <c r="B67" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B67" t="s">
+        <v>27</v>
+      </c>
+      <c r="C67" t="s">
+        <v>28</v>
+      </c>
+      <c r="D67" t="s">
+        <v>80</v>
+      </c>
+      <c r="E67" t="s">
+        <v>81</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" t="s">
+        <v>14</v>
       </c>
       <c r="I67" s="1">
         <v>15000</v>
       </c>
     </row>
-    <row r="68">
+    <row r="68" spans="1:9">
       <c r="A68">
         <v>10910118</v>
       </c>
-      <c r="B68" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B68" t="s">
+        <v>29</v>
+      </c>
+      <c r="C68" t="s">
+        <v>30</v>
+      </c>
+      <c r="D68" t="s">
+        <v>80</v>
+      </c>
+      <c r="E68" t="s">
+        <v>81</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" t="s">
+        <v>14</v>
       </c>
       <c r="I68" s="1">
         <v>3880000</v>
       </c>
     </row>
-    <row r="69">
+    <row r="69" spans="1:9">
       <c r="A69">
         <v>10916274</v>
       </c>
-      <c r="B69" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B69" t="s">
+        <v>65</v>
+      </c>
+      <c r="C69" t="s">
+        <v>66</v>
+      </c>
+      <c r="D69" t="s">
+        <v>80</v>
+      </c>
+      <c r="E69" t="s">
+        <v>81</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" t="s">
+        <v>14</v>
       </c>
       <c r="I69" s="1">
         <v>225000</v>
       </c>
     </row>
-    <row r="70">
+    <row r="70" spans="1:9">
       <c r="A70">
         <v>10920378</v>
       </c>
-      <c r="B70" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B70" t="s">
+        <v>48</v>
+      </c>
+      <c r="C70" t="s">
+        <v>41</v>
+      </c>
+      <c r="D70" t="s">
+        <v>80</v>
+      </c>
+      <c r="E70" t="s">
+        <v>81</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" t="s">
+        <v>14</v>
       </c>
       <c r="I70" s="1">
         <v>97000</v>
       </c>
     </row>
-    <row r="71">
+    <row r="71" spans="1:9">
       <c r="A71">
         <v>10953210</v>
       </c>
-      <c r="B71" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B71" t="s">
+        <v>60</v>
+      </c>
+      <c r="C71" t="s">
+        <v>61</v>
+      </c>
+      <c r="D71" t="s">
+        <v>80</v>
+      </c>
+      <c r="E71" t="s">
+        <v>81</v>
+      </c>
+      <c r="F71" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" t="s">
+        <v>14</v>
       </c>
       <c r="I71" s="1">
         <v>7343000</v>
       </c>
     </row>
-    <row r="72">
+    <row r="72" spans="1:9">
       <c r="A72">
         <v>10955262</v>
       </c>
-      <c r="B72" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B72" t="s">
+        <v>31</v>
+      </c>
+      <c r="C72" t="s">
+        <v>32</v>
+      </c>
+      <c r="D72" t="s">
+        <v>80</v>
+      </c>
+      <c r="E72" t="s">
+        <v>81</v>
+      </c>
+      <c r="F72" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" t="s">
+        <v>14</v>
       </c>
       <c r="I72" s="1">
         <v>20344000</v>
       </c>
     </row>
-    <row r="73">
+    <row r="73" spans="1:9">
       <c r="A73">
         <v>10957314</v>
       </c>
-      <c r="B73" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B73" t="s">
+        <v>33</v>
+      </c>
+      <c r="C73" t="s">
+        <v>34</v>
+      </c>
+      <c r="D73" t="s">
+        <v>80</v>
+      </c>
+      <c r="E73" t="s">
+        <v>81</v>
+      </c>
+      <c r="F73" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" t="s">
+        <v>14</v>
       </c>
       <c r="I73" s="1">
         <v>13025000</v>
       </c>
     </row>
-    <row r="74">
+    <row r="74" spans="1:9">
       <c r="A74">
         <v>10959366</v>
       </c>
-      <c r="B74" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B74" t="s">
+        <v>35</v>
+      </c>
+      <c r="C74" t="s">
+        <v>36</v>
+      </c>
+      <c r="D74" t="s">
+        <v>80</v>
+      </c>
+      <c r="E74" t="s">
+        <v>81</v>
+      </c>
+      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" t="s">
+        <v>14</v>
       </c>
       <c r="I74" s="1">
         <v>-15893000</v>
       </c>
     </row>
-    <row r="75">
+    <row r="75" spans="1:9">
       <c r="A75">
         <v>10965522</v>
       </c>
-      <c r="B75" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B75" t="s">
+        <v>73</v>
+      </c>
+      <c r="C75" t="s">
+        <v>68</v>
+      </c>
+      <c r="D75" t="s">
+        <v>80</v>
+      </c>
+      <c r="E75" t="s">
+        <v>81</v>
+      </c>
+      <c r="F75" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" t="s">
+        <v>14</v>
       </c>
       <c r="H75" s="1">
         <v>287000</v>
       </c>
     </row>
-    <row r="76">
+    <row r="76" spans="1:9">
       <c r="A76">
         <v>10969626</v>
       </c>
-      <c r="B76" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B76" t="s">
+        <v>75</v>
+      </c>
+      <c r="C76" t="s">
+        <v>76</v>
+      </c>
+      <c r="D76" t="s">
+        <v>80</v>
+      </c>
+      <c r="E76" t="s">
+        <v>81</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" t="s">
+        <v>14</v>
       </c>
       <c r="H76" s="1">
         <v>1247000</v>
       </c>
     </row>
-    <row r="77">
+    <row r="77" spans="1:9">
       <c r="A77">
         <v>10975782</v>
       </c>
-      <c r="B77" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B77" t="s">
+        <v>77</v>
+      </c>
+      <c r="C77" t="s">
+        <v>78</v>
+      </c>
+      <c r="D77" t="s">
+        <v>80</v>
+      </c>
+      <c r="E77" t="s">
+        <v>81</v>
+      </c>
+      <c r="F77" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" t="s">
+        <v>14</v>
       </c>
       <c r="H77" s="1">
         <v>31791000</v>
       </c>
     </row>
-    <row r="78">
+    <row r="78" spans="1:9">
       <c r="A78">
         <v>10977834</v>
       </c>
-      <c r="B78" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B78" t="s">
+        <v>37</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78" t="s">
+        <v>80</v>
+      </c>
+      <c r="E78" t="s">
+        <v>81</v>
+      </c>
+      <c r="F78" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" t="s">
+        <v>14</v>
       </c>
       <c r="H78" s="1">
         <v>20371000</v>
       </c>
     </row>
-    <row r="79">
+    <row r="79" spans="1:9">
       <c r="A79">
         <v>10979886</v>
       </c>
-      <c r="B79" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B79" t="s">
+        <v>39</v>
+      </c>
+      <c r="C79" t="s">
+        <v>26</v>
+      </c>
+      <c r="D79" t="s">
+        <v>80</v>
+      </c>
+      <c r="E79" t="s">
+        <v>81</v>
+      </c>
+      <c r="F79" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" t="s">
+        <v>14</v>
       </c>
       <c r="H79" s="1">
         <v>5493000</v>
       </c>
     </row>
-    <row r="80">
+    <row r="80" spans="1:9">
       <c r="A80">
         <v>11000406</v>
       </c>
-      <c r="B80" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B80" t="s">
+        <v>54</v>
+      </c>
+      <c r="C80" t="s">
+        <v>55</v>
+      </c>
+      <c r="D80" t="s">
+        <v>80</v>
+      </c>
+      <c r="E80" t="s">
+        <v>81</v>
+      </c>
+      <c r="F80" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" t="s">
+        <v>14</v>
       </c>
       <c r="H80" s="1">
         <v>70000</v>
       </c>
     </row>
-    <row r="81">
+    <row r="81" spans="1:9">
       <c r="A81">
         <v>11025030</v>
       </c>
-      <c r="B81" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B81" t="s">
+        <v>82</v>
+      </c>
+      <c r="C81" t="s">
+        <v>83</v>
+      </c>
+      <c r="D81" t="s">
+        <v>80</v>
+      </c>
+      <c r="E81" t="s">
+        <v>81</v>
+      </c>
+      <c r="F81" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" t="s">
+        <v>14</v>
       </c>
       <c r="H81" s="1">
         <v>164000</v>
       </c>
     </row>
-    <row r="82">
+    <row r="82" spans="1:9">
       <c r="A82">
         <v>1136442</v>
       </c>
-      <c r="B82" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B82" t="s">
+        <v>25</v>
+      </c>
+      <c r="C82" t="s">
+        <v>26</v>
+      </c>
+      <c r="D82" t="s">
+        <v>84</v>
+      </c>
+      <c r="E82" t="s">
+        <v>85</v>
+      </c>
+      <c r="F82" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" t="s">
+        <v>14</v>
       </c>
       <c r="I82" s="1">
         <v>7741000</v>
       </c>
     </row>
-    <row r="83">
+    <row r="83" spans="1:9">
       <c r="A83">
         <v>11531874</v>
       </c>
-      <c r="B83" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C83" t="s">
+        <v>24</v>
+      </c>
+      <c r="D83" t="s">
+        <v>86</v>
+      </c>
+      <c r="E83" t="s">
+        <v>87</v>
+      </c>
+      <c r="F83" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" t="s">
+        <v>14</v>
       </c>
       <c r="I83" s="1">
         <v>2541000</v>
       </c>
     </row>
-    <row r="84">
+    <row r="84" spans="1:9">
       <c r="A84">
         <v>11675514</v>
       </c>
-      <c r="B84" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B84" t="s">
+        <v>88</v>
+      </c>
+      <c r="C84" t="s">
+        <v>32</v>
+      </c>
+      <c r="D84" t="s">
+        <v>86</v>
+      </c>
+      <c r="E84" t="s">
+        <v>87</v>
+      </c>
+      <c r="F84" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" t="s">
+        <v>14</v>
       </c>
       <c r="H84" s="1">
         <v>170000</v>
       </c>
     </row>
-    <row r="85">
+    <row r="85" spans="1:9">
       <c r="A85">
         <v>11851986</v>
       </c>
-      <c r="B85" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C85" t="s">
+        <v>24</v>
+      </c>
+      <c r="D85" t="s">
+        <v>89</v>
+      </c>
+      <c r="E85" t="s">
+        <v>90</v>
+      </c>
+      <c r="F85" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" t="s">
+        <v>14</v>
       </c>
       <c r="I85" s="1">
         <v>137361000</v>
       </c>
     </row>
-    <row r="86">
+    <row r="86" spans="1:9">
       <c r="A86">
         <v>1191846</v>
       </c>
-      <c r="B86" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B86" t="s">
+        <v>31</v>
+      </c>
+      <c r="C86" t="s">
+        <v>32</v>
+      </c>
+      <c r="D86" t="s">
+        <v>84</v>
+      </c>
+      <c r="E86" t="s">
+        <v>85</v>
+      </c>
+      <c r="F86" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" t="s">
+        <v>14</v>
       </c>
       <c r="I86" s="1">
         <v>899000</v>
       </c>
     </row>
-    <row r="87">
+    <row r="87" spans="1:9">
       <c r="A87">
         <v>1193898</v>
       </c>
-      <c r="B87" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B87" t="s">
+        <v>33</v>
+      </c>
+      <c r="C87" t="s">
+        <v>34</v>
+      </c>
+      <c r="D87" t="s">
+        <v>84</v>
+      </c>
+      <c r="E87" t="s">
+        <v>85</v>
+      </c>
+      <c r="F87" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" t="s">
+        <v>14</v>
       </c>
       <c r="I87" s="1">
         <v>88000</v>
       </c>
     </row>
-    <row r="88">
+    <row r="88" spans="1:9">
       <c r="A88">
         <v>1195950</v>
       </c>
-      <c r="B88" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B88" t="s">
+        <v>35</v>
+      </c>
+      <c r="C88" t="s">
+        <v>36</v>
+      </c>
+      <c r="D88" t="s">
+        <v>84</v>
+      </c>
+      <c r="E88" t="s">
+        <v>85</v>
+      </c>
+      <c r="F88" t="s">
+        <v>13</v>
+      </c>
+      <c r="G88" t="s">
+        <v>14</v>
       </c>
       <c r="I88" s="1">
         <v>-124000</v>
       </c>
     </row>
-    <row r="89">
+    <row r="89" spans="1:9">
       <c r="A89">
         <v>11995626</v>
       </c>
-      <c r="B89" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B89" t="s">
+        <v>88</v>
+      </c>
+      <c r="C89" t="s">
+        <v>32</v>
+      </c>
+      <c r="D89" t="s">
+        <v>89</v>
+      </c>
+      <c r="E89" t="s">
+        <v>90</v>
+      </c>
+      <c r="F89" t="s">
+        <v>13</v>
+      </c>
+      <c r="G89" t="s">
+        <v>14</v>
       </c>
       <c r="H89" s="1">
         <v>34654000</v>
       </c>
     </row>
-    <row r="90">
+    <row r="90" spans="1:9">
       <c r="A90">
         <v>12012042</v>
       </c>
-      <c r="B90" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B90" t="s">
+        <v>23</v>
+      </c>
+      <c r="C90" t="s">
+        <v>24</v>
+      </c>
+      <c r="D90" t="s">
+        <v>91</v>
+      </c>
+      <c r="E90" t="s">
+        <v>92</v>
+      </c>
+      <c r="F90" t="s">
+        <v>13</v>
+      </c>
+      <c r="G90" t="s">
+        <v>14</v>
       </c>
       <c r="I90" s="1">
         <v>100208000</v>
       </c>
     </row>
-    <row r="91">
+    <row r="91" spans="1:9">
       <c r="A91">
         <v>1214418</v>
       </c>
-      <c r="B91" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B91" t="s">
+        <v>37</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91" t="s">
+        <v>84</v>
+      </c>
+      <c r="E91" t="s">
+        <v>85</v>
+      </c>
+      <c r="F91" t="s">
+        <v>13</v>
+      </c>
+      <c r="G91" t="s">
+        <v>14</v>
       </c>
       <c r="H91" s="1">
         <v>78942000</v>
       </c>
     </row>
-    <row r="92">
+    <row r="92" spans="1:9">
       <c r="A92">
         <v>12155682</v>
       </c>
-      <c r="B92" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B92" t="s">
+        <v>88</v>
+      </c>
+      <c r="C92" t="s">
+        <v>32</v>
+      </c>
+      <c r="D92" t="s">
+        <v>91</v>
+      </c>
+      <c r="E92" t="s">
+        <v>92</v>
+      </c>
+      <c r="F92" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" t="s">
+        <v>14</v>
       </c>
       <c r="H92" s="1">
         <v>5269000</v>
       </c>
     </row>
-    <row r="93">
+    <row r="93" spans="1:9">
       <c r="A93">
         <v>1216470</v>
       </c>
-      <c r="B93" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B93" t="s">
+        <v>39</v>
+      </c>
+      <c r="C93" t="s">
+        <v>26</v>
+      </c>
+      <c r="D93" t="s">
+        <v>84</v>
+      </c>
+      <c r="E93" t="s">
+        <v>85</v>
+      </c>
+      <c r="F93" t="s">
+        <v>13</v>
+      </c>
+      <c r="G93" t="s">
+        <v>14</v>
       </c>
       <c r="H93" s="1">
         <v>-3000</v>
       </c>
     </row>
-    <row r="94">
+    <row r="94" spans="1:9">
       <c r="A94">
         <v>12315738</v>
       </c>
-      <c r="B94" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B94" t="s">
+        <v>88</v>
+      </c>
+      <c r="C94" t="s">
+        <v>32</v>
+      </c>
+      <c r="D94" t="s">
+        <v>93</v>
+      </c>
+      <c r="E94" t="s">
+        <v>94</v>
+      </c>
+      <c r="F94" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" t="s">
+        <v>14</v>
       </c>
       <c r="H94" s="1">
         <v>1772000</v>
       </c>
     </row>
-    <row r="95">
+    <row r="95" spans="1:9">
       <c r="A95">
         <v>12475794</v>
       </c>
-      <c r="B95" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B95" t="s">
+        <v>88</v>
+      </c>
+      <c r="C95" t="s">
+        <v>32</v>
+      </c>
+      <c r="D95" t="s">
+        <v>95</v>
+      </c>
+      <c r="E95" t="s">
+        <v>96</v>
+      </c>
+      <c r="F95" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" t="s">
+        <v>14</v>
       </c>
       <c r="H95" s="1">
         <v>11213000</v>
       </c>
     </row>
-    <row r="96">
+    <row r="96" spans="1:9">
       <c r="A96">
         <v>12492210</v>
       </c>
-      <c r="B96" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B96" t="s">
+        <v>23</v>
+      </c>
+      <c r="C96" t="s">
+        <v>24</v>
+      </c>
+      <c r="D96" t="s">
+        <v>97</v>
+      </c>
+      <c r="E96" t="s">
+        <v>98</v>
+      </c>
+      <c r="F96" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" t="s">
+        <v>14</v>
       </c>
       <c r="I96" s="1">
         <v>9231000</v>
       </c>
     </row>
-    <row r="97">
+    <row r="97" spans="1:9">
       <c r="A97">
         <v>12635850</v>
       </c>
-      <c r="B97" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B97" t="s">
+        <v>88</v>
+      </c>
+      <c r="C97" t="s">
+        <v>32</v>
+      </c>
+      <c r="D97" t="s">
+        <v>97</v>
+      </c>
+      <c r="E97" t="s">
+        <v>98</v>
+      </c>
+      <c r="F97" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" t="s">
+        <v>14</v>
       </c>
       <c r="H97" s="1">
         <v>7346000</v>
       </c>
     </row>
-    <row r="98">
+    <row r="98" spans="1:9">
       <c r="A98">
         <v>1296498</v>
       </c>
-      <c r="B98" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B98" t="s">
+        <v>25</v>
+      </c>
+      <c r="C98" t="s">
+        <v>26</v>
+      </c>
+      <c r="D98" t="s">
+        <v>99</v>
+      </c>
+      <c r="E98" t="s">
+        <v>100</v>
+      </c>
+      <c r="F98" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" t="s">
+        <v>14</v>
       </c>
       <c r="I98" s="1">
         <v>277000</v>
       </c>
     </row>
-    <row r="99">
+    <row r="99" spans="1:9">
       <c r="A99">
         <v>1300602</v>
       </c>
-      <c r="B99" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B99" t="s">
+        <v>27</v>
+      </c>
+      <c r="C99" t="s">
+        <v>28</v>
+      </c>
+      <c r="D99" t="s">
+        <v>99</v>
+      </c>
+      <c r="E99" t="s">
+        <v>100</v>
+      </c>
+      <c r="F99" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" t="s">
+        <v>14</v>
       </c>
       <c r="I99" s="1">
         <v>23000</v>
       </c>
     </row>
-    <row r="100">
+    <row r="100" spans="1:9">
       <c r="A100">
         <v>1317018</v>
       </c>
-      <c r="B100" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B100" t="s">
+        <v>48</v>
+      </c>
+      <c r="C100" t="s">
+        <v>41</v>
+      </c>
+      <c r="D100" t="s">
+        <v>99</v>
+      </c>
+      <c r="E100" t="s">
+        <v>100</v>
+      </c>
+      <c r="F100" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" t="s">
+        <v>14</v>
       </c>
       <c r="I100" s="1">
         <v>201000</v>
       </c>
     </row>
-    <row r="101">
+    <row r="101" spans="1:9">
       <c r="A101">
         <v>1356006</v>
       </c>
-      <c r="B101" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B101" t="s">
+        <v>35</v>
+      </c>
+      <c r="C101" t="s">
+        <v>36</v>
+      </c>
+      <c r="D101" t="s">
+        <v>99</v>
+      </c>
+      <c r="E101" t="s">
+        <v>100</v>
+      </c>
+      <c r="F101" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" t="s">
+        <v>14</v>
       </c>
       <c r="I101" s="1">
         <v>2000</v>
       </c>
     </row>
-    <row r="102">
+    <row r="102" spans="1:9">
       <c r="A102">
         <v>1360110</v>
       </c>
-      <c r="B102" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B102" t="s">
+        <v>15</v>
+      </c>
+      <c r="C102" t="s">
+        <v>16</v>
+      </c>
+      <c r="D102" t="s">
+        <v>99</v>
+      </c>
+      <c r="E102" t="s">
+        <v>100</v>
+      </c>
+      <c r="F102" t="s">
+        <v>13</v>
+      </c>
+      <c r="G102" t="s">
+        <v>14</v>
       </c>
       <c r="H102" s="1">
         <v>993000</v>
       </c>
     </row>
-    <row r="103">
+    <row r="103" spans="1:9">
       <c r="A103">
         <v>1366266</v>
       </c>
-      <c r="B103" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B103" t="s">
+        <v>75</v>
+      </c>
+      <c r="C103" t="s">
+        <v>76</v>
+      </c>
+      <c r="D103" t="s">
+        <v>99</v>
+      </c>
+      <c r="E103" t="s">
+        <v>100</v>
+      </c>
+      <c r="F103" t="s">
+        <v>13</v>
+      </c>
+      <c r="G103" t="s">
+        <v>14</v>
       </c>
       <c r="H103" s="1">
         <v>856000</v>
       </c>
     </row>
-    <row r="104">
+    <row r="104" spans="1:9">
       <c r="A104">
         <v>13750086</v>
       </c>
-      <c r="B104" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B104" t="s">
+        <v>101</v>
+      </c>
+      <c r="C104" t="s">
+        <v>102</v>
+      </c>
+      <c r="D104" t="s">
+        <v>103</v>
+      </c>
+      <c r="E104" t="s">
+        <v>104</v>
+      </c>
+      <c r="F104" t="s">
+        <v>13</v>
+      </c>
+      <c r="G104" t="s">
+        <v>14</v>
       </c>
       <c r="H104" s="1">
         <v>810000</v>
       </c>
     </row>
-    <row r="105">
+    <row r="105" spans="1:9">
       <c r="A105">
         <v>15040794</v>
       </c>
-      <c r="B105" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B105" t="s">
+        <v>105</v>
+      </c>
+      <c r="C105" t="s">
+        <v>36</v>
+      </c>
+      <c r="D105" t="s">
+        <v>106</v>
+      </c>
+      <c r="E105" t="s">
+        <v>107</v>
+      </c>
+      <c r="F105" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" t="s">
+        <v>14</v>
       </c>
       <c r="H105" s="1">
         <v>23950000</v>
       </c>
     </row>
-    <row r="106">
+    <row r="106" spans="1:9">
       <c r="A106">
         <v>1540686</v>
       </c>
-      <c r="B106" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B106" t="s">
+        <v>49</v>
+      </c>
+      <c r="C106" t="s">
+        <v>50</v>
+      </c>
+      <c r="D106" t="s">
+        <v>108</v>
+      </c>
+      <c r="E106" t="s">
+        <v>109</v>
+      </c>
+      <c r="F106" t="s">
+        <v>13</v>
+      </c>
+      <c r="G106" t="s">
+        <v>14</v>
       </c>
       <c r="H106" s="1">
         <v>1099895000</v>
       </c>
     </row>
-    <row r="107">
+    <row r="107" spans="1:9">
       <c r="A107">
         <v>1602246</v>
       </c>
-      <c r="B107" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B107" t="s">
+        <v>17</v>
+      </c>
+      <c r="C107" t="s">
+        <v>18</v>
+      </c>
+      <c r="D107" t="s">
+        <v>110</v>
+      </c>
+      <c r="E107" t="s">
+        <v>111</v>
+      </c>
+      <c r="F107" t="s">
+        <v>13</v>
+      </c>
+      <c r="G107" t="s">
+        <v>14</v>
       </c>
       <c r="I107" s="1">
         <v>313000</v>
       </c>
     </row>
-    <row r="108">
+    <row r="108" spans="1:9">
       <c r="A108">
         <v>16050</v>
       </c>
-      <c r="B108" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B108" t="s">
+        <v>25</v>
+      </c>
+      <c r="C108" t="s">
+        <v>26</v>
+      </c>
+      <c r="D108" t="s">
+        <v>112</v>
+      </c>
+      <c r="E108" t="s">
+        <v>113</v>
+      </c>
+      <c r="F108" t="s">
+        <v>13</v>
+      </c>
+      <c r="G108" t="s">
+        <v>14</v>
       </c>
       <c r="I108" s="1">
         <v>5459000</v>
       </c>
     </row>
-    <row r="109">
+    <row r="109" spans="1:9">
       <c r="A109">
         <v>1616610</v>
       </c>
-      <c r="B109" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B109" t="s">
+        <v>25</v>
+      </c>
+      <c r="C109" t="s">
+        <v>26</v>
+      </c>
+      <c r="D109" t="s">
+        <v>110</v>
+      </c>
+      <c r="E109" t="s">
+        <v>111</v>
+      </c>
+      <c r="F109" t="s">
+        <v>13</v>
+      </c>
+      <c r="G109" t="s">
+        <v>14</v>
       </c>
       <c r="I109" s="1">
         <v>4330000</v>
       </c>
     </row>
-    <row r="110">
+    <row r="110" spans="1:9">
       <c r="A110">
         <v>161742</v>
       </c>
-      <c r="B110" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B110" t="s">
+        <v>17</v>
+      </c>
+      <c r="C110" t="s">
+        <v>18</v>
+      </c>
+      <c r="D110" t="s">
+        <v>114</v>
+      </c>
+      <c r="E110" t="s">
+        <v>115</v>
+      </c>
+      <c r="F110" t="s">
+        <v>13</v>
+      </c>
+      <c r="G110" t="s">
+        <v>14</v>
       </c>
       <c r="I110" s="1">
         <v>86000</v>
       </c>
     </row>
-    <row r="111">
+    <row r="111" spans="1:9">
       <c r="A111">
         <v>1620714</v>
       </c>
-      <c r="B111" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B111" t="s">
+        <v>27</v>
+      </c>
+      <c r="C111" t="s">
+        <v>28</v>
+      </c>
+      <c r="D111" t="s">
+        <v>110</v>
+      </c>
+      <c r="E111" t="s">
+        <v>111</v>
+      </c>
+      <c r="F111" t="s">
+        <v>13</v>
+      </c>
+      <c r="G111" t="s">
+        <v>14</v>
       </c>
       <c r="I111" s="1">
         <v>1072000</v>
       </c>
     </row>
-    <row r="112">
+    <row r="112" spans="1:9">
       <c r="A112">
         <v>1672014</v>
       </c>
-      <c r="B112" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B112" t="s">
+        <v>31</v>
+      </c>
+      <c r="C112" t="s">
+        <v>32</v>
+      </c>
+      <c r="D112" t="s">
+        <v>110</v>
+      </c>
+      <c r="E112" t="s">
+        <v>111</v>
+      </c>
+      <c r="F112" t="s">
+        <v>13</v>
+      </c>
+      <c r="G112" t="s">
+        <v>14</v>
       </c>
       <c r="I112" s="1">
         <v>834000</v>
       </c>
     </row>
-    <row r="113">
+    <row r="113" spans="1:9">
       <c r="A113">
         <v>1676118</v>
       </c>
-      <c r="B113" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B113" t="s">
+        <v>35</v>
+      </c>
+      <c r="C113" t="s">
+        <v>36</v>
+      </c>
+      <c r="D113" t="s">
+        <v>110</v>
+      </c>
+      <c r="E113" t="s">
+        <v>111</v>
+      </c>
+      <c r="F113" t="s">
+        <v>13</v>
+      </c>
+      <c r="G113" t="s">
+        <v>14</v>
       </c>
       <c r="I113" s="1">
         <v>-14254000</v>
       </c>
     </row>
-    <row r="114">
+    <row r="114" spans="1:9">
       <c r="A114">
         <v>1686</v>
       </c>
-      <c r="B114" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B114" t="s">
+        <v>17</v>
+      </c>
+      <c r="C114" t="s">
+        <v>18</v>
+      </c>
+      <c r="D114" t="s">
+        <v>112</v>
+      </c>
+      <c r="E114" t="s">
+        <v>113</v>
+      </c>
+      <c r="F114" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" t="s">
+        <v>14</v>
       </c>
       <c r="I114" s="1">
         <v>434000</v>
       </c>
     </row>
-    <row r="115">
+    <row r="115" spans="1:9">
       <c r="A115">
         <v>1696638</v>
       </c>
-      <c r="B115" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B115" t="s">
+        <v>39</v>
+      </c>
+      <c r="C115" t="s">
+        <v>26</v>
+      </c>
+      <c r="D115" t="s">
+        <v>110</v>
+      </c>
+      <c r="E115" t="s">
+        <v>111</v>
+      </c>
+      <c r="F115" t="s">
+        <v>13</v>
+      </c>
+      <c r="G115" t="s">
+        <v>14</v>
       </c>
       <c r="H115" s="1">
         <v>1297000</v>
       </c>
     </row>
-    <row r="116">
+    <row r="116" spans="1:9">
       <c r="A116">
         <v>174054</v>
       </c>
-      <c r="B116" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B116" t="s">
+        <v>44</v>
+      </c>
+      <c r="C116" t="s">
+        <v>45</v>
+      </c>
+      <c r="D116" t="s">
+        <v>114</v>
+      </c>
+      <c r="E116" t="s">
+        <v>115</v>
+      </c>
+      <c r="F116" t="s">
+        <v>13</v>
+      </c>
+      <c r="G116" t="s">
+        <v>14</v>
       </c>
       <c r="I116" s="1">
         <v>40000</v>
       </c>
     </row>
-    <row r="117">
+    <row r="117" spans="1:9">
       <c r="A117">
         <v>17431374</v>
       </c>
-      <c r="B117" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B117" t="s">
+        <v>101</v>
+      </c>
+      <c r="C117" t="s">
+        <v>102</v>
+      </c>
+      <c r="D117" t="s">
+        <v>116</v>
+      </c>
+      <c r="E117" t="s">
+        <v>117</v>
+      </c>
+      <c r="F117" t="s">
+        <v>13</v>
+      </c>
+      <c r="G117" t="s">
+        <v>14</v>
       </c>
       <c r="H117" s="1">
         <v>284000</v>
       </c>
     </row>
-    <row r="118">
+    <row r="118" spans="1:9">
       <c r="A118">
         <v>17591430</v>
       </c>
-      <c r="B118" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B118" t="s">
+        <v>101</v>
+      </c>
+      <c r="C118" t="s">
+        <v>102</v>
+      </c>
+      <c r="D118" t="s">
+        <v>118</v>
+      </c>
+      <c r="E118" t="s">
+        <v>119</v>
+      </c>
+      <c r="F118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" t="s">
+        <v>14</v>
       </c>
       <c r="H118" s="1">
         <v>14105000</v>
       </c>
     </row>
-    <row r="119">
+    <row r="119" spans="1:9">
       <c r="A119">
         <v>176106</v>
       </c>
-      <c r="B119" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B119" t="s">
+        <v>25</v>
+      </c>
+      <c r="C119" t="s">
+        <v>26</v>
+      </c>
+      <c r="D119" t="s">
+        <v>114</v>
+      </c>
+      <c r="E119" t="s">
+        <v>115</v>
+      </c>
+      <c r="F119" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" t="s">
+        <v>14</v>
       </c>
       <c r="I119" s="1">
         <v>3471000</v>
       </c>
     </row>
-    <row r="120">
+    <row r="120" spans="1:9">
       <c r="A120">
         <v>1764354</v>
       </c>
-      <c r="B120" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B120" t="s">
+        <v>21</v>
+      </c>
+      <c r="C120" t="s">
+        <v>22</v>
+      </c>
+      <c r="D120" t="s">
+        <v>120</v>
+      </c>
+      <c r="E120" t="s">
+        <v>121</v>
+      </c>
+      <c r="F120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" t="s">
+        <v>14</v>
       </c>
       <c r="I120" s="1">
         <v>250000</v>
       </c>
     </row>
-    <row r="121">
+    <row r="121" spans="1:9">
       <c r="A121">
         <v>17991570</v>
       </c>
-      <c r="B121" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B121" t="s">
+        <v>122</v>
+      </c>
+      <c r="C121" t="s">
+        <v>102</v>
+      </c>
+      <c r="D121" t="s">
+        <v>123</v>
+      </c>
+      <c r="E121" t="s">
+        <v>124</v>
+      </c>
+      <c r="F121" t="s">
+        <v>13</v>
+      </c>
+      <c r="G121" t="s">
+        <v>14</v>
       </c>
       <c r="I121" s="1">
         <v>1268000</v>
       </c>
     </row>
-    <row r="122">
+    <row r="122" spans="1:9">
       <c r="A122">
         <v>180210</v>
       </c>
-      <c r="B122" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B122" t="s">
+        <v>27</v>
+      </c>
+      <c r="C122" t="s">
+        <v>28</v>
+      </c>
+      <c r="D122" t="s">
+        <v>114</v>
+      </c>
+      <c r="E122" t="s">
+        <v>115</v>
+      </c>
+      <c r="F122" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" t="s">
+        <v>14</v>
       </c>
       <c r="I122" s="1">
         <v>189000</v>
       </c>
     </row>
-    <row r="123">
+    <row r="123" spans="1:9">
       <c r="A123">
         <v>182262</v>
       </c>
-      <c r="B123" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B123" t="s">
+        <v>125</v>
+      </c>
+      <c r="C123" t="s">
+        <v>50</v>
+      </c>
+      <c r="D123" t="s">
+        <v>114</v>
+      </c>
+      <c r="E123" t="s">
+        <v>115</v>
+      </c>
+      <c r="F123" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" t="s">
+        <v>14</v>
       </c>
       <c r="I123" s="1">
         <v>2562000</v>
       </c>
     </row>
-    <row r="124">
+    <row r="124" spans="1:9">
       <c r="A124">
         <v>18793902</v>
       </c>
-      <c r="B124" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B124" t="s">
+        <v>126</v>
+      </c>
+      <c r="C124" t="s">
+        <v>127</v>
+      </c>
+      <c r="D124" t="s">
+        <v>128</v>
+      </c>
+      <c r="E124" t="s">
+        <v>129</v>
+      </c>
+      <c r="F124" t="s">
+        <v>13</v>
+      </c>
+      <c r="G124" t="s">
+        <v>14</v>
       </c>
       <c r="I124" s="1">
         <v>11073000</v>
       </c>
     </row>
-    <row r="125">
+    <row r="125" spans="1:9">
       <c r="A125">
         <v>19196094</v>
       </c>
-      <c r="B125" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B125" t="s">
+        <v>62</v>
+      </c>
+      <c r="C125" t="s">
+        <v>61</v>
+      </c>
+      <c r="D125" t="s">
+        <v>130</v>
+      </c>
+      <c r="E125" t="s">
+        <v>131</v>
+      </c>
+      <c r="F125" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" t="s">
+        <v>14</v>
       </c>
       <c r="H125" s="1">
         <v>46457000</v>
       </c>
     </row>
-    <row r="126">
+    <row r="126" spans="1:9">
       <c r="A126">
         <v>19672158</v>
       </c>
-      <c r="B126" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B126" t="s">
+        <v>101</v>
+      </c>
+      <c r="C126" t="s">
+        <v>102</v>
+      </c>
+      <c r="D126" t="s">
+        <v>132</v>
+      </c>
+      <c r="E126" t="s">
+        <v>133</v>
+      </c>
+      <c r="F126" t="s">
+        <v>13</v>
+      </c>
+      <c r="G126" t="s">
+        <v>14</v>
       </c>
       <c r="H126" s="1">
         <v>95000000</v>
       </c>
     </row>
-    <row r="127">
+    <row r="127" spans="1:9">
       <c r="A127">
         <v>1988022</v>
       </c>
-      <c r="B127" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B127" t="s">
+        <v>126</v>
+      </c>
+      <c r="C127" t="s">
+        <v>127</v>
+      </c>
+      <c r="D127" t="s">
+        <v>134</v>
+      </c>
+      <c r="E127" t="s">
+        <v>135</v>
+      </c>
+      <c r="F127" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" t="s">
+        <v>14</v>
       </c>
       <c r="I127" s="1">
         <v>82928000</v>
       </c>
     </row>
-    <row r="128">
+    <row r="128" spans="1:9">
       <c r="A128">
         <v>20154</v>
       </c>
-      <c r="B128" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B128" t="s">
+        <v>27</v>
+      </c>
+      <c r="C128" t="s">
+        <v>28</v>
+      </c>
+      <c r="D128" t="s">
+        <v>112</v>
+      </c>
+      <c r="E128" t="s">
+        <v>113</v>
+      </c>
+      <c r="F128" t="s">
+        <v>13</v>
+      </c>
+      <c r="G128" t="s">
+        <v>14</v>
       </c>
       <c r="I128" s="1">
         <v>225000</v>
       </c>
     </row>
-    <row r="129">
+    <row r="129" spans="1:9">
       <c r="A129">
         <v>2068050</v>
       </c>
-      <c r="B129" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B129" t="s">
+        <v>136</v>
+      </c>
+      <c r="C129" t="s">
+        <v>127</v>
+      </c>
+      <c r="D129" t="s">
+        <v>134</v>
+      </c>
+      <c r="E129" t="s">
+        <v>135</v>
+      </c>
+      <c r="F129" t="s">
+        <v>13</v>
+      </c>
+      <c r="G129" t="s">
+        <v>14</v>
       </c>
       <c r="H129" s="1">
         <v>94001000</v>
       </c>
     </row>
-    <row r="130">
+    <row r="130" spans="1:9">
       <c r="A130">
         <v>22233054</v>
       </c>
-      <c r="B130" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B130" t="s">
+        <v>101</v>
+      </c>
+      <c r="C130" t="s">
+        <v>102</v>
+      </c>
+      <c r="D130" t="s">
+        <v>137</v>
+      </c>
+      <c r="E130" t="s">
+        <v>138</v>
+      </c>
+      <c r="F130" t="s">
+        <v>13</v>
+      </c>
+      <c r="G130" t="s">
+        <v>14</v>
       </c>
       <c r="H130" s="1">
         <v>-2715000</v>
       </c>
     </row>
-    <row r="131">
+    <row r="131" spans="1:9">
       <c r="A131">
         <v>2256834</v>
       </c>
-      <c r="B131" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B131" t="s">
+        <v>25</v>
+      </c>
+      <c r="C131" t="s">
+        <v>26</v>
+      </c>
+      <c r="D131" t="s">
+        <v>139</v>
+      </c>
+      <c r="E131" t="s">
+        <v>140</v>
+      </c>
+      <c r="F131" t="s">
+        <v>13</v>
+      </c>
+      <c r="G131" t="s">
+        <v>14</v>
       </c>
       <c r="I131" s="1">
         <v>128000</v>
       </c>
     </row>
-    <row r="132">
+    <row r="132" spans="1:9">
       <c r="A132">
         <v>2267094</v>
       </c>
-      <c r="B132" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B132" t="s">
+        <v>29</v>
+      </c>
+      <c r="C132" t="s">
+        <v>30</v>
+      </c>
+      <c r="D132" t="s">
+        <v>139</v>
+      </c>
+      <c r="E132" t="s">
+        <v>140</v>
+      </c>
+      <c r="F132" t="s">
+        <v>13</v>
+      </c>
+      <c r="G132" t="s">
+        <v>14</v>
       </c>
       <c r="I132" s="1">
         <v>36030000</v>
       </c>
     </row>
-    <row r="133">
+    <row r="133" spans="1:9">
       <c r="A133">
         <v>22713222</v>
       </c>
-      <c r="B133" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B133" t="s">
+        <v>101</v>
+      </c>
+      <c r="C133" t="s">
+        <v>102</v>
+      </c>
+      <c r="D133" t="s">
+        <v>141</v>
+      </c>
+      <c r="E133" t="s">
+        <v>142</v>
+      </c>
+      <c r="F133" t="s">
+        <v>13</v>
+      </c>
+      <c r="G133" t="s">
+        <v>14</v>
       </c>
       <c r="H133" s="1">
         <v>23368000</v>
       </c>
     </row>
-    <row r="134">
+    <row r="134" spans="1:9">
       <c r="A134">
         <v>2316342</v>
       </c>
-      <c r="B134" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B134" t="s">
+        <v>35</v>
+      </c>
+      <c r="C134" t="s">
+        <v>36</v>
+      </c>
+      <c r="D134" t="s">
+        <v>139</v>
+      </c>
+      <c r="E134" t="s">
+        <v>140</v>
+      </c>
+      <c r="F134" t="s">
+        <v>13</v>
+      </c>
+      <c r="G134" t="s">
+        <v>14</v>
       </c>
       <c r="I134" s="1">
         <v>2300000</v>
       </c>
     </row>
-    <row r="135">
+    <row r="135" spans="1:9">
       <c r="A135">
         <v>235614</v>
       </c>
-      <c r="B135" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B135" t="s">
+        <v>35</v>
+      </c>
+      <c r="C135" t="s">
+        <v>36</v>
+      </c>
+      <c r="D135" t="s">
+        <v>114</v>
+      </c>
+      <c r="E135" t="s">
+        <v>115</v>
+      </c>
+      <c r="F135" t="s">
+        <v>13</v>
+      </c>
+      <c r="G135" t="s">
+        <v>14</v>
       </c>
       <c r="I135" s="1">
         <v>-5000</v>
       </c>
     </row>
-    <row r="136">
+    <row r="136" spans="1:9">
       <c r="A136">
         <v>2416890</v>
       </c>
-      <c r="B136" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B136" t="s">
+        <v>25</v>
+      </c>
+      <c r="C136" t="s">
+        <v>26</v>
+      </c>
+      <c r="D136" t="s">
+        <v>143</v>
+      </c>
+      <c r="E136" t="s">
+        <v>144</v>
+      </c>
+      <c r="F136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G136" t="s">
+        <v>14</v>
       </c>
       <c r="I136" s="1">
         <v>2618000</v>
       </c>
     </row>
-    <row r="137">
+    <row r="137" spans="1:9">
       <c r="A137">
         <v>2427150</v>
       </c>
-      <c r="B137" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B137" t="s">
+        <v>29</v>
+      </c>
+      <c r="C137" t="s">
+        <v>30</v>
+      </c>
+      <c r="D137" t="s">
+        <v>143</v>
+      </c>
+      <c r="E137" t="s">
+        <v>144</v>
+      </c>
+      <c r="F137" t="s">
+        <v>13</v>
+      </c>
+      <c r="G137" t="s">
+        <v>14</v>
       </c>
       <c r="I137" s="1">
         <v>-4000</v>
       </c>
     </row>
-    <row r="138">
+    <row r="138" spans="1:9">
       <c r="A138">
         <v>2433306</v>
       </c>
-      <c r="B138" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B138" t="s">
+        <v>65</v>
+      </c>
+      <c r="C138" t="s">
+        <v>66</v>
+      </c>
+      <c r="D138" t="s">
+        <v>143</v>
+      </c>
+      <c r="E138" t="s">
+        <v>144</v>
+      </c>
+      <c r="F138" t="s">
+        <v>13</v>
+      </c>
+      <c r="G138" t="s">
+        <v>14</v>
       </c>
       <c r="I138" s="1">
         <v>1882000</v>
       </c>
     </row>
-    <row r="139">
+    <row r="139" spans="1:9">
       <c r="A139">
         <v>2437410</v>
       </c>
-      <c r="B139" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B139" t="s">
+        <v>48</v>
+      </c>
+      <c r="C139" t="s">
+        <v>41</v>
+      </c>
+      <c r="D139" t="s">
+        <v>143</v>
+      </c>
+      <c r="E139" t="s">
+        <v>144</v>
+      </c>
+      <c r="F139" t="s">
+        <v>13</v>
+      </c>
+      <c r="G139" t="s">
+        <v>14</v>
       </c>
       <c r="I139" s="1">
         <v>6557000</v>
       </c>
     </row>
-    <row r="140">
+    <row r="140" spans="1:9">
       <c r="A140">
         <v>2476398</v>
       </c>
-      <c r="B140" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B140" t="s">
+        <v>35</v>
+      </c>
+      <c r="C140" t="s">
+        <v>36</v>
+      </c>
+      <c r="D140" t="s">
+        <v>143</v>
+      </c>
+      <c r="E140" t="s">
+        <v>144</v>
+      </c>
+      <c r="F140" t="s">
+        <v>13</v>
+      </c>
+      <c r="G140" t="s">
+        <v>14</v>
       </c>
       <c r="I140" s="1">
         <v>3608000</v>
       </c>
     </row>
-    <row r="141">
+    <row r="141" spans="1:9">
       <c r="A141">
         <v>2494866</v>
       </c>
-      <c r="B141" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B141" t="s">
+        <v>37</v>
+      </c>
+      <c r="C141" t="s">
+        <v>38</v>
+      </c>
+      <c r="D141" t="s">
+        <v>143</v>
+      </c>
+      <c r="E141" t="s">
+        <v>144</v>
+      </c>
+      <c r="F141" t="s">
+        <v>13</v>
+      </c>
+      <c r="G141" t="s">
+        <v>14</v>
       </c>
       <c r="H141" s="1">
         <v>1173000</v>
       </c>
     </row>
-    <row r="142">
+    <row r="142" spans="1:9">
       <c r="A142">
         <v>2501022</v>
       </c>
-      <c r="B142" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B142" t="s">
+        <v>49</v>
+      </c>
+      <c r="C142" t="s">
+        <v>50</v>
+      </c>
+      <c r="D142" t="s">
+        <v>143</v>
+      </c>
+      <c r="E142" t="s">
+        <v>144</v>
+      </c>
+      <c r="F142" t="s">
+        <v>13</v>
+      </c>
+      <c r="G142" t="s">
+        <v>14</v>
       </c>
       <c r="H142" s="1">
         <v>800000</v>
       </c>
     </row>
-    <row r="143">
+    <row r="143" spans="1:9">
       <c r="A143">
         <v>254082</v>
       </c>
-      <c r="B143" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B143" t="s">
+        <v>37</v>
+      </c>
+      <c r="C143" t="s">
+        <v>38</v>
+      </c>
+      <c r="D143" t="s">
+        <v>114</v>
+      </c>
+      <c r="E143" t="s">
+        <v>115</v>
+      </c>
+      <c r="F143" t="s">
+        <v>13</v>
+      </c>
+      <c r="G143" t="s">
+        <v>14</v>
       </c>
       <c r="H143" s="1">
         <v>8008000</v>
       </c>
     </row>
-    <row r="144">
+    <row r="144" spans="1:9">
       <c r="A144">
         <v>2562582</v>
       </c>
-      <c r="B144" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B144" t="s">
+        <v>17</v>
+      </c>
+      <c r="C144" t="s">
+        <v>18</v>
+      </c>
+      <c r="D144" t="s">
+        <v>145</v>
+      </c>
+      <c r="E144" t="s">
+        <v>146</v>
+      </c>
+      <c r="F144" t="s">
+        <v>13</v>
+      </c>
+      <c r="G144" t="s">
+        <v>14</v>
       </c>
       <c r="I144" s="1">
         <v>355000</v>
       </c>
     </row>
-    <row r="145">
+    <row r="145" spans="1:9">
       <c r="A145">
         <v>2564634</v>
       </c>
-      <c r="B145" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B145" t="s">
+        <v>21</v>
+      </c>
+      <c r="C145" t="s">
+        <v>22</v>
+      </c>
+      <c r="D145" t="s">
+        <v>145</v>
+      </c>
+      <c r="E145" t="s">
+        <v>146</v>
+      </c>
+      <c r="F145" t="s">
+        <v>13</v>
+      </c>
+      <c r="G145" t="s">
+        <v>14</v>
       </c>
       <c r="I145" s="1">
         <v>545000</v>
       </c>
     </row>
-    <row r="146">
+    <row r="146" spans="1:9">
       <c r="A146">
         <v>2568738</v>
       </c>
-      <c r="B146" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B146" t="s">
+        <v>23</v>
+      </c>
+      <c r="C146" t="s">
+        <v>24</v>
+      </c>
+      <c r="D146" t="s">
+        <v>145</v>
+      </c>
+      <c r="E146" t="s">
+        <v>146</v>
+      </c>
+      <c r="F146" t="s">
+        <v>13</v>
+      </c>
+      <c r="G146" t="s">
+        <v>14</v>
       </c>
       <c r="I146" s="1">
         <v>12967000</v>
       </c>
     </row>
-    <row r="147">
+    <row r="147" spans="1:9">
       <c r="A147">
         <v>2574894</v>
       </c>
-      <c r="B147" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B147" t="s">
+        <v>44</v>
+      </c>
+      <c r="C147" t="s">
+        <v>45</v>
+      </c>
+      <c r="D147" t="s">
+        <v>145</v>
+      </c>
+      <c r="E147" t="s">
+        <v>146</v>
+      </c>
+      <c r="F147" t="s">
+        <v>13</v>
+      </c>
+      <c r="G147" t="s">
+        <v>14</v>
       </c>
       <c r="I147" s="1">
         <v>1410000</v>
       </c>
     </row>
-    <row r="148">
+    <row r="148" spans="1:9">
       <c r="A148">
         <v>2576946</v>
       </c>
-      <c r="B148" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B148" t="s">
+        <v>25</v>
+      </c>
+      <c r="C148" t="s">
+        <v>26</v>
+      </c>
+      <c r="D148" t="s">
+        <v>145</v>
+      </c>
+      <c r="E148" t="s">
+        <v>146</v>
+      </c>
+      <c r="F148" t="s">
+        <v>13</v>
+      </c>
+      <c r="G148" t="s">
+        <v>14</v>
       </c>
       <c r="I148" s="1">
         <v>42991000</v>
       </c>
     </row>
-    <row r="149">
+    <row r="149" spans="1:9">
       <c r="A149">
         <v>260238</v>
       </c>
-      <c r="B149" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B149" t="s">
+        <v>49</v>
+      </c>
+      <c r="C149" t="s">
+        <v>50</v>
+      </c>
+      <c r="D149" t="s">
+        <v>114</v>
+      </c>
+      <c r="E149" t="s">
+        <v>115</v>
+      </c>
+      <c r="F149" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" t="s">
+        <v>14</v>
       </c>
       <c r="H149" s="1">
         <v>434000</v>
       </c>
     </row>
-    <row r="150">
+    <row r="150" spans="1:9">
       <c r="A150">
         <v>2630298</v>
       </c>
-      <c r="B150" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B150" t="s">
+        <v>60</v>
+      </c>
+      <c r="C150" t="s">
+        <v>61</v>
+      </c>
+      <c r="D150" t="s">
+        <v>145</v>
+      </c>
+      <c r="E150" t="s">
+        <v>146</v>
+      </c>
+      <c r="F150" t="s">
+        <v>13</v>
+      </c>
+      <c r="G150" t="s">
+        <v>14</v>
       </c>
       <c r="I150" s="1">
         <v>12390000</v>
       </c>
     </row>
-    <row r="151">
+    <row r="151" spans="1:9">
       <c r="A151">
         <v>26310</v>
       </c>
-      <c r="B151" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B151" t="s">
+        <v>29</v>
+      </c>
+      <c r="C151" t="s">
+        <v>30</v>
+      </c>
+      <c r="D151" t="s">
+        <v>112</v>
+      </c>
+      <c r="E151" t="s">
+        <v>113</v>
+      </c>
+      <c r="F151" t="s">
+        <v>13</v>
+      </c>
+      <c r="G151" t="s">
+        <v>14</v>
       </c>
       <c r="I151" s="1">
         <v>7695000</v>
       </c>
     </row>
-    <row r="152">
+    <row r="152" spans="1:9">
       <c r="A152">
         <v>2632350</v>
       </c>
-      <c r="B152" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B152" t="s">
+        <v>31</v>
+      </c>
+      <c r="C152" t="s">
+        <v>32</v>
+      </c>
+      <c r="D152" t="s">
+        <v>145</v>
+      </c>
+      <c r="E152" t="s">
+        <v>146</v>
+      </c>
+      <c r="F152" t="s">
+        <v>13</v>
+      </c>
+      <c r="G152" t="s">
+        <v>14</v>
       </c>
       <c r="I152" s="1">
         <v>2422000</v>
       </c>
     </row>
-    <row r="153">
+    <row r="153" spans="1:9">
       <c r="A153">
         <v>2634402</v>
       </c>
-      <c r="B153" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B153" t="s">
+        <v>33</v>
+      </c>
+      <c r="C153" t="s">
+        <v>34</v>
+      </c>
+      <c r="D153" t="s">
+        <v>145</v>
+      </c>
+      <c r="E153" t="s">
+        <v>146</v>
+      </c>
+      <c r="F153" t="s">
+        <v>13</v>
+      </c>
+      <c r="G153" t="s">
+        <v>14</v>
       </c>
       <c r="I153" s="1">
         <v>797000</v>
       </c>
     </row>
-    <row r="154">
+    <row r="154" spans="1:9">
       <c r="A154">
         <v>2636454</v>
       </c>
-      <c r="B154" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B154" t="s">
+        <v>35</v>
+      </c>
+      <c r="C154" t="s">
+        <v>36</v>
+      </c>
+      <c r="D154" t="s">
+        <v>145</v>
+      </c>
+      <c r="E154" t="s">
+        <v>146</v>
+      </c>
+      <c r="F154" t="s">
+        <v>13</v>
+      </c>
+      <c r="G154" t="s">
+        <v>14</v>
       </c>
       <c r="I154" s="1">
         <v>27498000</v>
       </c>
     </row>
-    <row r="155">
+    <row r="155" spans="1:9">
       <c r="A155">
         <v>2652870</v>
       </c>
-      <c r="B155" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B155" t="s">
+        <v>77</v>
+      </c>
+      <c r="C155" t="s">
+        <v>78</v>
+      </c>
+      <c r="D155" t="s">
+        <v>145</v>
+      </c>
+      <c r="E155" t="s">
+        <v>146</v>
+      </c>
+      <c r="F155" t="s">
+        <v>13</v>
+      </c>
+      <c r="G155" t="s">
+        <v>14</v>
       </c>
       <c r="H155" s="1">
         <v>538000</v>
       </c>
     </row>
-    <row r="156">
+    <row r="156" spans="1:9">
       <c r="A156">
         <v>2654922</v>
       </c>
-      <c r="B156" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B156" t="s">
+        <v>37</v>
+      </c>
+      <c r="C156" t="s">
+        <v>38</v>
+      </c>
+      <c r="D156" t="s">
+        <v>145</v>
+      </c>
+      <c r="E156" t="s">
+        <v>146</v>
+      </c>
+      <c r="F156" t="s">
+        <v>13</v>
+      </c>
+      <c r="G156" t="s">
+        <v>14</v>
       </c>
       <c r="H156" s="1">
         <v>3126000</v>
       </c>
     </row>
-    <row r="157">
+    <row r="157" spans="1:9">
       <c r="A157">
         <v>2656974</v>
       </c>
-      <c r="B157" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B157" t="s">
+        <v>39</v>
+      </c>
+      <c r="C157" t="s">
+        <v>26</v>
+      </c>
+      <c r="D157" t="s">
+        <v>145</v>
+      </c>
+      <c r="E157" t="s">
+        <v>146</v>
+      </c>
+      <c r="F157" t="s">
+        <v>13</v>
+      </c>
+      <c r="G157" t="s">
+        <v>14</v>
       </c>
       <c r="H157" s="1">
         <v>7330000</v>
       </c>
     </row>
-    <row r="158">
+    <row r="158" spans="1:9">
       <c r="A158">
         <v>2667234</v>
       </c>
-      <c r="B158" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B158" t="s">
+        <v>51</v>
+      </c>
+      <c r="C158" t="s">
+        <v>52</v>
+      </c>
+      <c r="D158" t="s">
+        <v>145</v>
+      </c>
+      <c r="E158" t="s">
+        <v>146</v>
+      </c>
+      <c r="F158" t="s">
+        <v>13</v>
+      </c>
+      <c r="G158" t="s">
+        <v>14</v>
       </c>
       <c r="H158" s="1">
         <v>8794000</v>
       </c>
     </row>
-    <row r="159">
+    <row r="159" spans="1:9">
       <c r="A159">
         <v>2675442</v>
       </c>
-      <c r="B159" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B159" t="s">
+        <v>40</v>
+      </c>
+      <c r="C159" t="s">
+        <v>41</v>
+      </c>
+      <c r="D159" t="s">
+        <v>145</v>
+      </c>
+      <c r="E159" t="s">
+        <v>146</v>
+      </c>
+      <c r="F159" t="s">
+        <v>13</v>
+      </c>
+      <c r="G159" t="s">
+        <v>14</v>
       </c>
       <c r="H159" s="1">
         <v>4986000</v>
       </c>
     </row>
-    <row r="160">
+    <row r="160" spans="1:9">
       <c r="A160">
         <v>2700066</v>
       </c>
-      <c r="B160" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B160" t="s">
+        <v>79</v>
+      </c>
+      <c r="C160" t="s">
+        <v>72</v>
+      </c>
+      <c r="D160" t="s">
+        <v>145</v>
+      </c>
+      <c r="E160" t="s">
+        <v>146</v>
+      </c>
+      <c r="F160" t="s">
+        <v>13</v>
+      </c>
+      <c r="G160" t="s">
+        <v>14</v>
       </c>
       <c r="H160" s="1">
         <v>160000</v>
       </c>
     </row>
-    <row r="161">
+    <row r="161" spans="1:9">
       <c r="A161">
         <v>2724690</v>
       </c>
-      <c r="B161" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B161" t="s">
+        <v>21</v>
+      </c>
+      <c r="C161" t="s">
+        <v>22</v>
+      </c>
+      <c r="D161" t="s">
+        <v>147</v>
+      </c>
+      <c r="E161" t="s">
+        <v>148</v>
+      </c>
+      <c r="F161" t="s">
+        <v>13</v>
+      </c>
+      <c r="G161" t="s">
+        <v>14</v>
       </c>
       <c r="I161" s="1">
         <v>1254000</v>
       </c>
     </row>
-    <row r="162">
+    <row r="162" spans="1:9">
       <c r="A162">
         <v>2728794</v>
       </c>
-      <c r="B162" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B162" t="s">
+        <v>23</v>
+      </c>
+      <c r="C162" t="s">
+        <v>24</v>
+      </c>
+      <c r="D162" t="s">
+        <v>147</v>
+      </c>
+      <c r="E162" t="s">
+        <v>148</v>
+      </c>
+      <c r="F162" t="s">
+        <v>13</v>
+      </c>
+      <c r="G162" t="s">
+        <v>14</v>
       </c>
       <c r="I162" s="1">
         <v>74000</v>
       </c>
     </row>
-    <row r="163">
+    <row r="163" spans="1:9">
       <c r="A163">
         <v>2737002</v>
       </c>
-      <c r="B163" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B163" t="s">
+        <v>25</v>
+      </c>
+      <c r="C163" t="s">
+        <v>26</v>
+      </c>
+      <c r="D163" t="s">
+        <v>147</v>
+      </c>
+      <c r="E163" t="s">
+        <v>148</v>
+      </c>
+      <c r="F163" t="s">
+        <v>13</v>
+      </c>
+      <c r="G163" t="s">
+        <v>14</v>
       </c>
       <c r="I163" s="1">
         <v>16020000</v>
       </c>
     </row>
-    <row r="164">
+    <row r="164" spans="1:9">
       <c r="A164">
         <v>2790354</v>
       </c>
-      <c r="B164" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B164" t="s">
+        <v>60</v>
+      </c>
+      <c r="C164" t="s">
+        <v>61</v>
+      </c>
+      <c r="D164" t="s">
+        <v>147</v>
+      </c>
+      <c r="E164" t="s">
+        <v>148</v>
+      </c>
+      <c r="F164" t="s">
+        <v>13</v>
+      </c>
+      <c r="G164" t="s">
+        <v>14</v>
       </c>
       <c r="I164" s="1">
         <v>1634000</v>
       </c>
     </row>
-    <row r="165">
+    <row r="165" spans="1:9">
       <c r="A165">
         <v>2792406</v>
       </c>
-      <c r="B165" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B165" t="s">
+        <v>31</v>
+      </c>
+      <c r="C165" t="s">
+        <v>32</v>
+      </c>
+      <c r="D165" t="s">
+        <v>147</v>
+      </c>
+      <c r="E165" t="s">
+        <v>148</v>
+      </c>
+      <c r="F165" t="s">
+        <v>13</v>
+      </c>
+      <c r="G165" t="s">
+        <v>14</v>
       </c>
       <c r="I165" s="1">
         <v>4593000</v>
       </c>
     </row>
-    <row r="166">
+    <row r="166" spans="1:9">
       <c r="A166">
         <v>2794458</v>
       </c>
-      <c r="B166" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B166" t="s">
+        <v>33</v>
+      </c>
+      <c r="C166" t="s">
+        <v>34</v>
+      </c>
+      <c r="D166" t="s">
+        <v>147</v>
+      </c>
+      <c r="E166" t="s">
+        <v>148</v>
+      </c>
+      <c r="F166" t="s">
+        <v>13</v>
+      </c>
+      <c r="G166" t="s">
+        <v>14</v>
       </c>
       <c r="I166" s="1">
         <v>2221000</v>
       </c>
     </row>
-    <row r="167">
+    <row r="167" spans="1:9">
       <c r="A167">
         <v>2796510</v>
       </c>
-      <c r="B167" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B167" t="s">
+        <v>35</v>
+      </c>
+      <c r="C167" t="s">
+        <v>36</v>
+      </c>
+      <c r="D167" t="s">
+        <v>147</v>
+      </c>
+      <c r="E167" t="s">
+        <v>148</v>
+      </c>
+      <c r="F167" t="s">
+        <v>13</v>
+      </c>
+      <c r="G167" t="s">
+        <v>14</v>
       </c>
       <c r="I167" s="1">
         <v>2080000</v>
       </c>
     </row>
-    <row r="168">
+    <row r="168" spans="1:9">
       <c r="A168">
         <v>2812926</v>
       </c>
-      <c r="B168" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B168" t="s">
+        <v>77</v>
+      </c>
+      <c r="C168" t="s">
+        <v>78</v>
+      </c>
+      <c r="D168" t="s">
+        <v>147</v>
+      </c>
+      <c r="E168" t="s">
+        <v>148</v>
+      </c>
+      <c r="F168" t="s">
+        <v>13</v>
+      </c>
+      <c r="G168" t="s">
+        <v>14</v>
       </c>
       <c r="H168" s="1">
         <v>1017000</v>
       </c>
     </row>
-    <row r="169">
+    <row r="169" spans="1:9">
       <c r="A169">
         <v>2817030</v>
       </c>
-      <c r="B169" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B169" t="s">
+        <v>39</v>
+      </c>
+      <c r="C169" t="s">
+        <v>26</v>
+      </c>
+      <c r="D169" t="s">
+        <v>147</v>
+      </c>
+      <c r="E169" t="s">
+        <v>148</v>
+      </c>
+      <c r="F169" t="s">
+        <v>13</v>
+      </c>
+      <c r="G169" t="s">
+        <v>14</v>
       </c>
       <c r="H169" s="1">
         <v>16547000</v>
       </c>
     </row>
-    <row r="170">
+    <row r="170" spans="1:9">
       <c r="A170">
         <v>2870382</v>
       </c>
-      <c r="B170" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B170" t="s">
+        <v>62</v>
+      </c>
+      <c r="C170" t="s">
+        <v>61</v>
+      </c>
+      <c r="D170" t="s">
+        <v>147</v>
+      </c>
+      <c r="E170" t="s">
+        <v>148</v>
+      </c>
+      <c r="F170" t="s">
+        <v>13</v>
+      </c>
+      <c r="G170" t="s">
+        <v>14</v>
       </c>
       <c r="H170" s="1">
         <v>10000</v>
       </c>
     </row>
-    <row r="171">
+    <row r="171" spans="1:9">
       <c r="A171">
         <v>2882694</v>
       </c>
-      <c r="B171" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B171" t="s">
+        <v>17</v>
+      </c>
+      <c r="C171" t="s">
+        <v>18</v>
+      </c>
+      <c r="D171" t="s">
+        <v>149</v>
+      </c>
+      <c r="E171" t="s">
+        <v>150</v>
+      </c>
+      <c r="F171" t="s">
+        <v>13</v>
+      </c>
+      <c r="G171" t="s">
+        <v>14</v>
       </c>
       <c r="I171" s="1">
         <v>19000</v>
       </c>
     </row>
-    <row r="172">
+    <row r="172" spans="1:9">
       <c r="A172">
         <v>2888850</v>
       </c>
-      <c r="B172" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B172" t="s">
+        <v>23</v>
+      </c>
+      <c r="C172" t="s">
+        <v>24</v>
+      </c>
+      <c r="D172" t="s">
+        <v>149</v>
+      </c>
+      <c r="E172" t="s">
+        <v>150</v>
+      </c>
+      <c r="F172" t="s">
+        <v>13</v>
+      </c>
+      <c r="G172" t="s">
+        <v>14</v>
       </c>
       <c r="I172" s="1">
         <v>3000</v>
       </c>
     </row>
-    <row r="173">
+    <row r="173" spans="1:9">
       <c r="A173">
         <v>2897058</v>
       </c>
-      <c r="B173" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B173" t="s">
+        <v>25</v>
+      </c>
+      <c r="C173" t="s">
+        <v>26</v>
+      </c>
+      <c r="D173" t="s">
+        <v>149</v>
+      </c>
+      <c r="E173" t="s">
+        <v>150</v>
+      </c>
+      <c r="F173" t="s">
+        <v>13</v>
+      </c>
+      <c r="G173" t="s">
+        <v>14</v>
       </c>
       <c r="I173" s="1">
         <v>522000</v>
       </c>
     </row>
-    <row r="174">
+    <row r="174" spans="1:9">
       <c r="A174">
         <v>2952462</v>
       </c>
-      <c r="B174" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B174" t="s">
+        <v>31</v>
+      </c>
+      <c r="C174" t="s">
+        <v>32</v>
+      </c>
+      <c r="D174" t="s">
+        <v>149</v>
+      </c>
+      <c r="E174" t="s">
+        <v>150</v>
+      </c>
+      <c r="F174" t="s">
+        <v>13</v>
+      </c>
+      <c r="G174" t="s">
+        <v>14</v>
       </c>
       <c r="I174" s="1">
         <v>58000</v>
       </c>
     </row>
-    <row r="175">
+    <row r="175" spans="1:9">
       <c r="A175">
         <v>2954514</v>
       </c>
-      <c r="B175" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B175" t="s">
+        <v>33</v>
+      </c>
+      <c r="C175" t="s">
+        <v>34</v>
+      </c>
+      <c r="D175" t="s">
+        <v>149</v>
+      </c>
+      <c r="E175" t="s">
+        <v>150</v>
+      </c>
+      <c r="F175" t="s">
+        <v>13</v>
+      </c>
+      <c r="G175" t="s">
+        <v>14</v>
       </c>
       <c r="I175" s="1">
         <v>11000</v>
       </c>
     </row>
-    <row r="176">
+    <row r="176" spans="1:9">
       <c r="A176">
         <v>2956566</v>
       </c>
-      <c r="B176" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B176" t="s">
+        <v>35</v>
+      </c>
+      <c r="C176" t="s">
+        <v>36</v>
+      </c>
+      <c r="D176" t="s">
+        <v>149</v>
+      </c>
+      <c r="E176" t="s">
+        <v>150</v>
+      </c>
+      <c r="F176" t="s">
+        <v>13</v>
+      </c>
+      <c r="G176" t="s">
+        <v>14</v>
       </c>
       <c r="I176" s="1">
         <v>105000</v>
       </c>
     </row>
-    <row r="177">
+    <row r="177" spans="1:9">
       <c r="A177">
         <v>2966826</v>
       </c>
-      <c r="B177" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B177" t="s">
+        <v>75</v>
+      </c>
+      <c r="C177" t="s">
+        <v>76</v>
+      </c>
+      <c r="D177" t="s">
+        <v>149</v>
+      </c>
+      <c r="E177" t="s">
+        <v>150</v>
+      </c>
+      <c r="F177" t="s">
+        <v>13</v>
+      </c>
+      <c r="G177" t="s">
+        <v>14</v>
       </c>
       <c r="H177" s="1">
         <v>457000</v>
       </c>
     </row>
-    <row r="178">
+    <row r="178" spans="1:9">
       <c r="A178">
         <v>2975034</v>
       </c>
-      <c r="B178" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B178" t="s">
+        <v>37</v>
+      </c>
+      <c r="C178" t="s">
+        <v>38</v>
+      </c>
+      <c r="D178" t="s">
+        <v>149</v>
+      </c>
+      <c r="E178" t="s">
+        <v>150</v>
+      </c>
+      <c r="F178" t="s">
+        <v>13</v>
+      </c>
+      <c r="G178" t="s">
+        <v>14</v>
       </c>
       <c r="H178" s="1">
         <v>67000</v>
       </c>
     </row>
-    <row r="179">
+    <row r="179" spans="1:9">
       <c r="A179">
         <v>2977086</v>
       </c>
-      <c r="B179" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B179" t="s">
+        <v>39</v>
+      </c>
+      <c r="C179" t="s">
+        <v>26</v>
+      </c>
+      <c r="D179" t="s">
+        <v>149</v>
+      </c>
+      <c r="E179" t="s">
+        <v>150</v>
+      </c>
+      <c r="F179" t="s">
+        <v>13</v>
+      </c>
+      <c r="G179" t="s">
+        <v>14</v>
       </c>
       <c r="H179" s="1">
         <v>552000</v>
       </c>
     </row>
-    <row r="180">
+    <row r="180" spans="1:9">
       <c r="A180">
         <v>3042750</v>
       </c>
-      <c r="B180" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B180" t="s">
+        <v>17</v>
+      </c>
+      <c r="C180" t="s">
+        <v>18</v>
+      </c>
+      <c r="D180" t="s">
+        <v>151</v>
+      </c>
+      <c r="E180" t="s">
+        <v>152</v>
+      </c>
+      <c r="F180" t="s">
+        <v>13</v>
+      </c>
+      <c r="G180" t="s">
+        <v>14</v>
       </c>
       <c r="I180" s="1">
         <v>12000</v>
       </c>
     </row>
-    <row r="181">
+    <row r="181" spans="1:9">
       <c r="A181">
         <v>3057114</v>
       </c>
-      <c r="B181" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B181" t="s">
+        <v>25</v>
+      </c>
+      <c r="C181" t="s">
+        <v>26</v>
+      </c>
+      <c r="D181" t="s">
+        <v>151</v>
+      </c>
+      <c r="E181" t="s">
+        <v>152</v>
+      </c>
+      <c r="F181" t="s">
+        <v>13</v>
+      </c>
+      <c r="G181" t="s">
+        <v>14</v>
       </c>
       <c r="I181" s="1">
         <v>86000</v>
       </c>
     </row>
-    <row r="182">
+    <row r="182" spans="1:9">
       <c r="A182">
         <v>3112518</v>
       </c>
-      <c r="B182" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B182" t="s">
+        <v>31</v>
+      </c>
+      <c r="C182" t="s">
+        <v>32</v>
+      </c>
+      <c r="D182" t="s">
+        <v>151</v>
+      </c>
+      <c r="E182" t="s">
+        <v>152</v>
+      </c>
+      <c r="F182" t="s">
+        <v>13</v>
+      </c>
+      <c r="G182" t="s">
+        <v>14</v>
       </c>
       <c r="I182" s="1">
         <v>36000</v>
       </c>
     </row>
-    <row r="183">
+    <row r="183" spans="1:9">
       <c r="A183">
         <v>3114570</v>
       </c>
-      <c r="B183" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B183" t="s">
+        <v>33</v>
+      </c>
+      <c r="C183" t="s">
+        <v>34</v>
+      </c>
+      <c r="D183" t="s">
+        <v>151</v>
+      </c>
+      <c r="E183" t="s">
+        <v>152</v>
+      </c>
+      <c r="F183" t="s">
+        <v>13</v>
+      </c>
+      <c r="G183" t="s">
+        <v>14</v>
       </c>
       <c r="I183" s="1">
         <v>9000</v>
       </c>
     </row>
-    <row r="184">
+    <row r="184" spans="1:9">
       <c r="A184">
         <v>3116622</v>
       </c>
-      <c r="B184" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B184" t="s">
+        <v>35</v>
+      </c>
+      <c r="C184" t="s">
+        <v>36</v>
+      </c>
+      <c r="D184" t="s">
+        <v>151</v>
+      </c>
+      <c r="E184" t="s">
+        <v>152</v>
+      </c>
+      <c r="F184" t="s">
+        <v>13</v>
+      </c>
+      <c r="G184" t="s">
+        <v>14</v>
       </c>
       <c r="I184" s="1">
         <v>1000</v>
       </c>
     </row>
-    <row r="185">
+    <row r="185" spans="1:9">
       <c r="A185">
         <v>3126882</v>
       </c>
-      <c r="B185" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B185" t="s">
+        <v>75</v>
+      </c>
+      <c r="C185" t="s">
+        <v>76</v>
+      </c>
+      <c r="D185" t="s">
+        <v>151</v>
+      </c>
+      <c r="E185" t="s">
+        <v>152</v>
+      </c>
+      <c r="F185" t="s">
+        <v>13</v>
+      </c>
+      <c r="G185" t="s">
+        <v>14</v>
       </c>
       <c r="H185" s="1">
         <v>566000</v>
       </c>
     </row>
-    <row r="186">
+    <row r="186" spans="1:9">
       <c r="A186">
         <v>3137142</v>
       </c>
-      <c r="B186" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B186" t="s">
+        <v>39</v>
+      </c>
+      <c r="C186" t="s">
+        <v>26</v>
+      </c>
+      <c r="D186" t="s">
+        <v>151</v>
+      </c>
+      <c r="E186" t="s">
+        <v>152</v>
+      </c>
+      <c r="F186" t="s">
+        <v>13</v>
+      </c>
+      <c r="G186" t="s">
+        <v>14</v>
       </c>
       <c r="H186" s="1">
         <v>469000</v>
       </c>
     </row>
-    <row r="187">
+    <row r="187" spans="1:9">
       <c r="A187">
         <v>3208962</v>
       </c>
-      <c r="B187" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B187" t="s">
+        <v>23</v>
+      </c>
+      <c r="C187" t="s">
+        <v>24</v>
+      </c>
+      <c r="D187" t="s">
+        <v>153</v>
+      </c>
+      <c r="E187" t="s">
+        <v>154</v>
+      </c>
+      <c r="F187" t="s">
+        <v>13</v>
+      </c>
+      <c r="G187" t="s">
+        <v>14</v>
       </c>
       <c r="I187" s="1">
         <v>7444000</v>
       </c>
     </row>
-    <row r="188">
+    <row r="188" spans="1:9">
       <c r="A188">
         <v>3217170</v>
       </c>
-      <c r="B188" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B188" t="s">
+        <v>25</v>
+      </c>
+      <c r="C188" t="s">
+        <v>26</v>
+      </c>
+      <c r="D188" t="s">
+        <v>153</v>
+      </c>
+      <c r="E188" t="s">
+        <v>154</v>
+      </c>
+      <c r="F188" t="s">
+        <v>13</v>
+      </c>
+      <c r="G188" t="s">
+        <v>14</v>
       </c>
       <c r="I188" s="1">
         <v>-3426000</v>
       </c>
     </row>
-    <row r="189">
+    <row r="189" spans="1:9">
       <c r="A189">
         <v>3272574</v>
       </c>
-      <c r="B189" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B189" t="s">
+        <v>31</v>
+      </c>
+      <c r="C189" t="s">
+        <v>32</v>
+      </c>
+      <c r="D189" t="s">
+        <v>153</v>
+      </c>
+      <c r="E189" t="s">
+        <v>154</v>
+      </c>
+      <c r="F189" t="s">
+        <v>13</v>
+      </c>
+      <c r="G189" t="s">
+        <v>14</v>
       </c>
       <c r="I189" s="1">
         <v>360000</v>
       </c>
     </row>
-    <row r="190">
+    <row r="190" spans="1:9">
       <c r="A190">
         <v>3274626</v>
       </c>
-      <c r="B190" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B190" t="s">
+        <v>33</v>
+      </c>
+      <c r="C190" t="s">
+        <v>34</v>
+      </c>
+      <c r="D190" t="s">
+        <v>153</v>
+      </c>
+      <c r="E190" t="s">
+        <v>154</v>
+      </c>
+      <c r="F190" t="s">
+        <v>13</v>
+      </c>
+      <c r="G190" t="s">
+        <v>14</v>
       </c>
       <c r="I190" s="1">
         <v>19000</v>
       </c>
     </row>
-    <row r="191">
+    <row r="191" spans="1:9">
       <c r="A191">
         <v>3276678</v>
       </c>
-      <c r="B191" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B191" t="s">
+        <v>35</v>
+      </c>
+      <c r="C191" t="s">
+        <v>36</v>
+      </c>
+      <c r="D191" t="s">
+        <v>153</v>
+      </c>
+      <c r="E191" t="s">
+        <v>154</v>
+      </c>
+      <c r="F191" t="s">
+        <v>13</v>
+      </c>
+      <c r="G191" t="s">
+        <v>14</v>
       </c>
       <c r="I191" s="1">
         <v>4189000</v>
       </c>
     </row>
-    <row r="192">
+    <row r="192" spans="1:9">
       <c r="A192">
         <v>3307458</v>
       </c>
-      <c r="B192" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B192" t="s">
+        <v>51</v>
+      </c>
+      <c r="C192" t="s">
+        <v>52</v>
+      </c>
+      <c r="D192" t="s">
+        <v>153</v>
+      </c>
+      <c r="E192" t="s">
+        <v>154</v>
+      </c>
+      <c r="F192" t="s">
+        <v>13</v>
+      </c>
+      <c r="G192" t="s">
+        <v>14</v>
       </c>
       <c r="H192" s="1">
         <v>8185000</v>
       </c>
     </row>
-    <row r="193">
+    <row r="193" spans="1:9">
       <c r="A193">
         <v>3377226</v>
       </c>
-      <c r="B193" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B193" t="s">
+        <v>25</v>
+      </c>
+      <c r="C193" t="s">
+        <v>26</v>
+      </c>
+      <c r="D193" t="s">
+        <v>155</v>
+      </c>
+      <c r="E193" t="s">
+        <v>156</v>
+      </c>
+      <c r="F193" t="s">
+        <v>13</v>
+      </c>
+      <c r="G193" t="s">
+        <v>14</v>
       </c>
       <c r="I193" s="1">
         <v>3215000</v>
       </c>
     </row>
-    <row r="194">
+    <row r="194" spans="1:9">
       <c r="A194">
         <v>3381330</v>
       </c>
-      <c r="B194" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B194" t="s">
+        <v>27</v>
+      </c>
+      <c r="C194" t="s">
+        <v>28</v>
+      </c>
+      <c r="D194" t="s">
+        <v>155</v>
+      </c>
+      <c r="E194" t="s">
+        <v>156</v>
+      </c>
+      <c r="F194" t="s">
+        <v>13</v>
+      </c>
+      <c r="G194" t="s">
+        <v>14</v>
       </c>
       <c r="I194" s="1">
         <v>674000</v>
       </c>
     </row>
-    <row r="195">
+    <row r="195" spans="1:9">
       <c r="A195">
         <v>3397746</v>
       </c>
-      <c r="B195" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B195" t="s">
+        <v>48</v>
+      </c>
+      <c r="C195" t="s">
+        <v>41</v>
+      </c>
+      <c r="D195" t="s">
+        <v>155</v>
+      </c>
+      <c r="E195" t="s">
+        <v>156</v>
+      </c>
+      <c r="F195" t="s">
+        <v>13</v>
+      </c>
+      <c r="G195" t="s">
+        <v>14</v>
       </c>
       <c r="I195" s="1">
         <v>5365000</v>
       </c>
     </row>
-    <row r="196">
+    <row r="196" spans="1:9">
       <c r="A196">
         <v>3436734</v>
       </c>
-      <c r="B196" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B196" t="s">
+        <v>35</v>
+      </c>
+      <c r="C196" t="s">
+        <v>36</v>
+      </c>
+      <c r="D196" t="s">
+        <v>155</v>
+      </c>
+      <c r="E196" t="s">
+        <v>156</v>
+      </c>
+      <c r="F196" t="s">
+        <v>13</v>
+      </c>
+      <c r="G196" t="s">
+        <v>14</v>
       </c>
       <c r="I196" s="1">
         <v>2753000</v>
       </c>
     </row>
-    <row r="197">
+    <row r="197" spans="1:9">
       <c r="A197">
         <v>3537282</v>
       </c>
-      <c r="B197" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B197" t="s">
+        <v>25</v>
+      </c>
+      <c r="C197" t="s">
+        <v>26</v>
+      </c>
+      <c r="D197" t="s">
+        <v>157</v>
+      </c>
+      <c r="E197" t="s">
+        <v>158</v>
+      </c>
+      <c r="F197" t="s">
+        <v>13</v>
+      </c>
+      <c r="G197" t="s">
+        <v>14</v>
       </c>
       <c r="I197" s="1">
         <v>660000</v>
       </c>
     </row>
-    <row r="198">
+    <row r="198" spans="1:9">
       <c r="A198">
         <v>3582426</v>
       </c>
-      <c r="B198" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B198" t="s">
+        <v>71</v>
+      </c>
+      <c r="C198" t="s">
+        <v>72</v>
+      </c>
+      <c r="D198" t="s">
+        <v>157</v>
+      </c>
+      <c r="E198" t="s">
+        <v>158</v>
+      </c>
+      <c r="F198" t="s">
+        <v>13</v>
+      </c>
+      <c r="G198" t="s">
+        <v>14</v>
       </c>
       <c r="I198" s="1">
         <v>291000</v>
       </c>
     </row>
-    <row r="199">
+    <row r="199" spans="1:9">
       <c r="A199">
         <v>3594738</v>
       </c>
-      <c r="B199" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B199" t="s">
+        <v>33</v>
+      </c>
+      <c r="C199" t="s">
+        <v>34</v>
+      </c>
+      <c r="D199" t="s">
+        <v>157</v>
+      </c>
+      <c r="E199" t="s">
+        <v>158</v>
+      </c>
+      <c r="F199" t="s">
+        <v>13</v>
+      </c>
+      <c r="G199" t="s">
+        <v>14</v>
       </c>
       <c r="I199" s="1">
         <v>-8330000</v>
       </c>
     </row>
-    <row r="200">
+    <row r="200" spans="1:9">
       <c r="A200">
         <v>3596790</v>
       </c>
-      <c r="B200" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B200" t="s">
+        <v>35</v>
+      </c>
+      <c r="C200" t="s">
+        <v>36</v>
+      </c>
+      <c r="D200" t="s">
+        <v>157</v>
+      </c>
+      <c r="E200" t="s">
+        <v>158</v>
+      </c>
+      <c r="F200" t="s">
+        <v>13</v>
+      </c>
+      <c r="G200" t="s">
+        <v>14</v>
       </c>
       <c r="I200" s="1">
         <v>14057000</v>
       </c>
     </row>
-    <row r="201">
+    <row r="201" spans="1:9">
       <c r="A201">
         <v>3602946</v>
       </c>
-      <c r="B201" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B201" t="s">
+        <v>73</v>
+      </c>
+      <c r="C201" t="s">
+        <v>68</v>
+      </c>
+      <c r="D201" t="s">
+        <v>157</v>
+      </c>
+      <c r="E201" t="s">
+        <v>158</v>
+      </c>
+      <c r="F201" t="s">
+        <v>13</v>
+      </c>
+      <c r="G201" t="s">
+        <v>14</v>
       </c>
       <c r="H201" s="1">
         <v>23975000</v>
       </c>
     </row>
-    <row r="202">
+    <row r="202" spans="1:9">
       <c r="A202">
         <v>3613206</v>
       </c>
-      <c r="B202" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B202" t="s">
+        <v>77</v>
+      </c>
+      <c r="C202" t="s">
+        <v>78</v>
+      </c>
+      <c r="D202" t="s">
+        <v>157</v>
+      </c>
+      <c r="E202" t="s">
+        <v>158</v>
+      </c>
+      <c r="F202" t="s">
+        <v>13</v>
+      </c>
+      <c r="G202" t="s">
+        <v>14</v>
       </c>
       <c r="H202" s="1">
         <v>211000</v>
       </c>
     </row>
-    <row r="203">
+    <row r="203" spans="1:9">
       <c r="A203">
         <v>36570</v>
       </c>
-      <c r="B203" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B203" t="s">
+        <v>48</v>
+      </c>
+      <c r="C203" t="s">
+        <v>41</v>
+      </c>
+      <c r="D203" t="s">
+        <v>112</v>
+      </c>
+      <c r="E203" t="s">
+        <v>113</v>
+      </c>
+      <c r="F203" t="s">
+        <v>13</v>
+      </c>
+      <c r="G203" t="s">
+        <v>14</v>
       </c>
       <c r="I203" s="1">
         <v>1648000</v>
       </c>
     </row>
-    <row r="204">
+    <row r="204" spans="1:9">
       <c r="A204">
         <v>3660402</v>
       </c>
-      <c r="B204" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B204" t="s">
+        <v>79</v>
+      </c>
+      <c r="C204" t="s">
+        <v>72</v>
+      </c>
+      <c r="D204" t="s">
+        <v>157</v>
+      </c>
+      <c r="E204" t="s">
+        <v>158</v>
+      </c>
+      <c r="F204" t="s">
+        <v>13</v>
+      </c>
+      <c r="G204" t="s">
+        <v>14</v>
       </c>
       <c r="H204" s="1">
         <v>390000</v>
       </c>
     </row>
-    <row r="205">
+    <row r="205" spans="1:9">
       <c r="A205">
         <v>3682974</v>
       </c>
-      <c r="B205" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B205" t="s">
+        <v>17</v>
+      </c>
+      <c r="C205" t="s">
+        <v>18</v>
+      </c>
+      <c r="D205" t="s">
+        <v>159</v>
+      </c>
+      <c r="E205" t="s">
+        <v>160</v>
+      </c>
+      <c r="F205" t="s">
+        <v>13</v>
+      </c>
+      <c r="G205" t="s">
+        <v>14</v>
       </c>
       <c r="I205" s="1">
         <v>13000</v>
       </c>
     </row>
-    <row r="206">
+    <row r="206" spans="1:9">
       <c r="A206">
         <v>3697338</v>
       </c>
-      <c r="B206" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B206" t="s">
+        <v>25</v>
+      </c>
+      <c r="C206" t="s">
+        <v>26</v>
+      </c>
+      <c r="D206" t="s">
+        <v>159</v>
+      </c>
+      <c r="E206" t="s">
+        <v>160</v>
+      </c>
+      <c r="F206" t="s">
+        <v>13</v>
+      </c>
+      <c r="G206" t="s">
+        <v>14</v>
       </c>
       <c r="I206" s="1">
         <v>170000</v>
       </c>
     </row>
-    <row r="207">
+    <row r="207" spans="1:9">
       <c r="A207">
         <v>3752742</v>
       </c>
-      <c r="B207" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B207" t="s">
+        <v>31</v>
+      </c>
+      <c r="C207" t="s">
+        <v>32</v>
+      </c>
+      <c r="D207" t="s">
+        <v>159</v>
+      </c>
+      <c r="E207" t="s">
+        <v>160</v>
+      </c>
+      <c r="F207" t="s">
+        <v>13</v>
+      </c>
+      <c r="G207" t="s">
+        <v>14</v>
       </c>
       <c r="I207" s="1">
         <v>3000</v>
       </c>
     </row>
-    <row r="208">
+    <row r="208" spans="1:9">
       <c r="A208">
         <v>3756846</v>
       </c>
-      <c r="B208" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B208" t="s">
+        <v>35</v>
+      </c>
+      <c r="C208" t="s">
+        <v>36</v>
+      </c>
+      <c r="D208" t="s">
+        <v>159</v>
+      </c>
+      <c r="E208" t="s">
+        <v>160</v>
+      </c>
+      <c r="F208" t="s">
+        <v>13</v>
+      </c>
+      <c r="G208" t="s">
+        <v>14</v>
       </c>
       <c r="I208" s="1">
         <v>170000</v>
       </c>
     </row>
-    <row r="209">
+    <row r="209" spans="1:9">
       <c r="A209">
         <v>3758898</v>
       </c>
-      <c r="B209" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>10</v>
+      </c>
+      <c r="D209" t="s">
+        <v>159</v>
+      </c>
+      <c r="E209" t="s">
+        <v>160</v>
+      </c>
+      <c r="F209" t="s">
+        <v>13</v>
+      </c>
+      <c r="G209" t="s">
+        <v>14</v>
       </c>
       <c r="H209" s="1">
         <v>156000</v>
       </c>
     </row>
-    <row r="210">
+    <row r="210" spans="1:9">
       <c r="A210">
         <v>3775314</v>
       </c>
-      <c r="B210" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B210" t="s">
+        <v>37</v>
+      </c>
+      <c r="C210" t="s">
+        <v>38</v>
+      </c>
+      <c r="D210" t="s">
+        <v>159</v>
+      </c>
+      <c r="E210" t="s">
+        <v>160</v>
+      </c>
+      <c r="F210" t="s">
+        <v>13</v>
+      </c>
+      <c r="G210" t="s">
+        <v>14</v>
       </c>
       <c r="H210" s="1">
         <v>824000</v>
       </c>
     </row>
-    <row r="211">
+    <row r="211" spans="1:9">
       <c r="A211">
         <v>3777366</v>
       </c>
-      <c r="B211" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B211" t="s">
+        <v>39</v>
+      </c>
+      <c r="C211" t="s">
+        <v>26</v>
+      </c>
+      <c r="D211" t="s">
+        <v>159</v>
+      </c>
+      <c r="E211" t="s">
+        <v>160</v>
+      </c>
+      <c r="F211" t="s">
+        <v>13</v>
+      </c>
+      <c r="G211" t="s">
+        <v>14</v>
       </c>
       <c r="H211" s="1">
         <v>-18000</v>
       </c>
     </row>
-    <row r="212">
+    <row r="212" spans="1:9">
       <c r="A212">
         <v>3853290</v>
       </c>
-      <c r="B212" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B212" t="s">
+        <v>161</v>
+      </c>
+      <c r="C212" t="s">
+        <v>162</v>
+      </c>
+      <c r="D212" t="s">
+        <v>163</v>
+      </c>
+      <c r="E212" t="s">
+        <v>164</v>
+      </c>
+      <c r="F212" t="s">
+        <v>13</v>
+      </c>
+      <c r="G212" t="s">
+        <v>14</v>
       </c>
       <c r="I212" s="1">
         <v>183000</v>
       </c>
     </row>
-    <row r="213">
+    <row r="213" spans="1:9">
       <c r="A213">
         <v>3857394</v>
       </c>
-      <c r="B213" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B213" t="s">
+        <v>25</v>
+      </c>
+      <c r="C213" t="s">
+        <v>26</v>
+      </c>
+      <c r="D213" t="s">
+        <v>163</v>
+      </c>
+      <c r="E213" t="s">
+        <v>164</v>
+      </c>
+      <c r="F213" t="s">
+        <v>13</v>
+      </c>
+      <c r="G213" t="s">
+        <v>14</v>
       </c>
       <c r="I213" s="1">
         <v>3340000</v>
       </c>
     </row>
-    <row r="214">
+    <row r="214" spans="1:9">
       <c r="A214">
         <v>3877914</v>
       </c>
-      <c r="B214" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B214" t="s">
+        <v>48</v>
+      </c>
+      <c r="C214" t="s">
+        <v>41</v>
+      </c>
+      <c r="D214" t="s">
+        <v>163</v>
+      </c>
+      <c r="E214" t="s">
+        <v>164</v>
+      </c>
+      <c r="F214" t="s">
+        <v>13</v>
+      </c>
+      <c r="G214" t="s">
+        <v>14</v>
       </c>
       <c r="I214" s="1">
         <v>14125000</v>
       </c>
     </row>
-    <row r="215">
+    <row r="215" spans="1:9">
       <c r="A215">
         <v>3914850</v>
       </c>
-      <c r="B215" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B215" t="s">
+        <v>33</v>
+      </c>
+      <c r="C215" t="s">
+        <v>34</v>
+      </c>
+      <c r="D215" t="s">
+        <v>163</v>
+      </c>
+      <c r="E215" t="s">
+        <v>164</v>
+      </c>
+      <c r="F215" t="s">
+        <v>13</v>
+      </c>
+      <c r="G215" t="s">
+        <v>14</v>
       </c>
       <c r="I215" s="1">
         <v>194000</v>
       </c>
     </row>
-    <row r="216">
+    <row r="216" spans="1:9">
       <c r="A216">
         <v>3916902</v>
       </c>
-      <c r="B216" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B216" t="s">
+        <v>35</v>
+      </c>
+      <c r="C216" t="s">
+        <v>36</v>
+      </c>
+      <c r="D216" t="s">
+        <v>163</v>
+      </c>
+      <c r="E216" t="s">
+        <v>164</v>
+      </c>
+      <c r="F216" t="s">
+        <v>13</v>
+      </c>
+      <c r="G216" t="s">
+        <v>14</v>
       </c>
       <c r="I216" s="1">
         <v>1467000</v>
       </c>
     </row>
-    <row r="217">
+    <row r="217" spans="1:9">
       <c r="A217">
         <v>3918954</v>
       </c>
-      <c r="B217" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>10</v>
+      </c>
+      <c r="D217" t="s">
+        <v>163</v>
+      </c>
+      <c r="E217" t="s">
+        <v>164</v>
+      </c>
+      <c r="F217" t="s">
+        <v>13</v>
+      </c>
+      <c r="G217" t="s">
+        <v>14</v>
       </c>
       <c r="H217" s="1">
         <v>10654000</v>
       </c>
     </row>
-    <row r="218">
+    <row r="218" spans="1:9">
       <c r="A218">
         <v>3935370</v>
       </c>
-      <c r="B218" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B218" t="s">
+        <v>37</v>
+      </c>
+      <c r="C218" t="s">
+        <v>38</v>
+      </c>
+      <c r="D218" t="s">
+        <v>163</v>
+      </c>
+      <c r="E218" t="s">
+        <v>164</v>
+      </c>
+      <c r="F218" t="s">
+        <v>13</v>
+      </c>
+      <c r="G218" t="s">
+        <v>14</v>
       </c>
       <c r="H218" s="1">
         <v>30000</v>
       </c>
     </row>
-    <row r="219">
+    <row r="219" spans="1:9">
       <c r="A219">
         <v>3937422</v>
       </c>
-      <c r="B219" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B219" t="s">
+        <v>39</v>
+      </c>
+      <c r="C219" t="s">
+        <v>26</v>
+      </c>
+      <c r="D219" t="s">
+        <v>163</v>
+      </c>
+      <c r="E219" t="s">
+        <v>164</v>
+      </c>
+      <c r="F219" t="s">
+        <v>13</v>
+      </c>
+      <c r="G219" t="s">
+        <v>14</v>
       </c>
       <c r="H219" s="1">
         <v>490000</v>
       </c>
     </row>
-    <row r="220">
+    <row r="220" spans="1:9">
       <c r="A220">
         <v>3947682</v>
       </c>
-      <c r="B220" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B220" t="s">
+        <v>51</v>
+      </c>
+      <c r="C220" t="s">
+        <v>52</v>
+      </c>
+      <c r="D220" t="s">
+        <v>163</v>
+      </c>
+      <c r="E220" t="s">
+        <v>164</v>
+      </c>
+      <c r="F220" t="s">
+        <v>13</v>
+      </c>
+      <c r="G220" t="s">
+        <v>14</v>
       </c>
       <c r="H220" s="1">
         <v>180000</v>
       </c>
     </row>
-    <row r="221">
+    <row r="221" spans="1:9">
       <c r="A221">
         <v>3955890</v>
       </c>
-      <c r="B221" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B221" t="s">
+        <v>40</v>
+      </c>
+      <c r="C221" t="s">
+        <v>41</v>
+      </c>
+      <c r="D221" t="s">
+        <v>163</v>
+      </c>
+      <c r="E221" t="s">
+        <v>164</v>
+      </c>
+      <c r="F221" t="s">
+        <v>13</v>
+      </c>
+      <c r="G221" t="s">
+        <v>14</v>
       </c>
       <c r="H221" s="1">
         <v>57000</v>
       </c>
     </row>
-    <row r="222">
+    <row r="222" spans="1:9">
       <c r="A222">
         <v>4165194</v>
       </c>
-      <c r="B222" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B222" t="s">
+        <v>21</v>
+      </c>
+      <c r="C222" t="s">
+        <v>22</v>
+      </c>
+      <c r="D222" t="s">
+        <v>165</v>
+      </c>
+      <c r="E222" t="s">
+        <v>166</v>
+      </c>
+      <c r="F222" t="s">
+        <v>13</v>
+      </c>
+      <c r="G222" t="s">
+        <v>14</v>
       </c>
       <c r="I222" s="1">
         <v>3630000</v>
       </c>
     </row>
-    <row r="223">
+    <row r="223" spans="1:9">
       <c r="A223">
         <v>4169298</v>
       </c>
-      <c r="B223" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B223" t="s">
+        <v>23</v>
+      </c>
+      <c r="C223" t="s">
+        <v>24</v>
+      </c>
+      <c r="D223" t="s">
+        <v>165</v>
+      </c>
+      <c r="E223" t="s">
+        <v>166</v>
+      </c>
+      <c r="F223" t="s">
+        <v>13</v>
+      </c>
+      <c r="G223" t="s">
+        <v>14</v>
       </c>
       <c r="I223" s="1">
         <v>1868000</v>
       </c>
     </row>
-    <row r="224">
+    <row r="224" spans="1:9">
       <c r="A224">
         <v>4175454</v>
       </c>
-      <c r="B224" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B224" t="s">
+        <v>44</v>
+      </c>
+      <c r="C224" t="s">
+        <v>45</v>
+      </c>
+      <c r="D224" t="s">
+        <v>165</v>
+      </c>
+      <c r="E224" t="s">
+        <v>166</v>
+      </c>
+      <c r="F224" t="s">
+        <v>13</v>
+      </c>
+      <c r="G224" t="s">
+        <v>14</v>
       </c>
       <c r="I224" s="1">
         <v>120000</v>
       </c>
     </row>
-    <row r="225">
+    <row r="225" spans="1:9">
       <c r="A225">
         <v>4177506</v>
       </c>
-      <c r="B225" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B225" t="s">
+        <v>25</v>
+      </c>
+      <c r="C225" t="s">
+        <v>26</v>
+      </c>
+      <c r="D225" t="s">
+        <v>165</v>
+      </c>
+      <c r="E225" t="s">
+        <v>166</v>
+      </c>
+      <c r="F225" t="s">
+        <v>13</v>
+      </c>
+      <c r="G225" t="s">
+        <v>14</v>
       </c>
       <c r="I225" s="1">
         <v>7031000</v>
       </c>
     </row>
-    <row r="226">
+    <row r="226" spans="1:9">
       <c r="A226">
         <v>4181610</v>
       </c>
-      <c r="B226" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B226" t="s">
+        <v>27</v>
+      </c>
+      <c r="C226" t="s">
+        <v>28</v>
+      </c>
+      <c r="D226" t="s">
+        <v>165</v>
+      </c>
+      <c r="E226" t="s">
+        <v>166</v>
+      </c>
+      <c r="F226" t="s">
+        <v>13</v>
+      </c>
+      <c r="G226" t="s">
+        <v>14</v>
       </c>
       <c r="I226" s="1">
         <v>863000</v>
       </c>
     </row>
-    <row r="227">
+    <row r="227" spans="1:9">
       <c r="A227">
         <v>4202130</v>
       </c>
-      <c r="B227" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B227" t="s">
+        <v>167</v>
+      </c>
+      <c r="C227" t="s">
+        <v>168</v>
+      </c>
+      <c r="D227" t="s">
+        <v>165</v>
+      </c>
+      <c r="E227" t="s">
+        <v>166</v>
+      </c>
+      <c r="F227" t="s">
+        <v>13</v>
+      </c>
+      <c r="G227" t="s">
+        <v>14</v>
       </c>
       <c r="I227" s="1">
         <v>2640000</v>
       </c>
     </row>
-    <row r="228">
+    <row r="228" spans="1:9">
       <c r="A228">
         <v>4232910</v>
       </c>
-      <c r="B228" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B228" t="s">
+        <v>31</v>
+      </c>
+      <c r="C228" t="s">
+        <v>32</v>
+      </c>
+      <c r="D228" t="s">
+        <v>165</v>
+      </c>
+      <c r="E228" t="s">
+        <v>166</v>
+      </c>
+      <c r="F228" t="s">
+        <v>13</v>
+      </c>
+      <c r="G228" t="s">
+        <v>14</v>
       </c>
       <c r="I228" s="1">
         <v>23515000</v>
       </c>
     </row>
-    <row r="229">
+    <row r="229" spans="1:9">
       <c r="A229">
         <v>4234962</v>
       </c>
-      <c r="B229" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B229" t="s">
+        <v>33</v>
+      </c>
+      <c r="C229" t="s">
+        <v>34</v>
+      </c>
+      <c r="D229" t="s">
+        <v>165</v>
+      </c>
+      <c r="E229" t="s">
+        <v>166</v>
+      </c>
+      <c r="F229" t="s">
+        <v>13</v>
+      </c>
+      <c r="G229" t="s">
+        <v>14</v>
       </c>
       <c r="I229" s="1">
         <v>11017000</v>
       </c>
     </row>
-    <row r="230">
+    <row r="230" spans="1:9">
       <c r="A230">
         <v>4237014</v>
       </c>
-      <c r="B230" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B230" t="s">
+        <v>35</v>
+      </c>
+      <c r="C230" t="s">
+        <v>36</v>
+      </c>
+      <c r="D230" t="s">
+        <v>165</v>
+      </c>
+      <c r="E230" t="s">
+        <v>166</v>
+      </c>
+      <c r="F230" t="s">
+        <v>13</v>
+      </c>
+      <c r="G230" t="s">
+        <v>14</v>
       </c>
       <c r="I230" s="1">
         <v>13079000</v>
       </c>
     </row>
-    <row r="231">
+    <row r="231" spans="1:9">
       <c r="A231">
         <v>4253430</v>
       </c>
-      <c r="B231" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B231" t="s">
+        <v>77</v>
+      </c>
+      <c r="C231" t="s">
+        <v>78</v>
+      </c>
+      <c r="D231" t="s">
+        <v>165</v>
+      </c>
+      <c r="E231" t="s">
+        <v>166</v>
+      </c>
+      <c r="F231" t="s">
+        <v>13</v>
+      </c>
+      <c r="G231" t="s">
+        <v>14</v>
       </c>
       <c r="H231" s="1">
         <v>967000</v>
       </c>
     </row>
-    <row r="232">
+    <row r="232" spans="1:9">
       <c r="A232">
         <v>4257534</v>
       </c>
-      <c r="B232" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B232" t="s">
+        <v>39</v>
+      </c>
+      <c r="C232" t="s">
+        <v>26</v>
+      </c>
+      <c r="D232" t="s">
+        <v>165</v>
+      </c>
+      <c r="E232" t="s">
+        <v>166</v>
+      </c>
+      <c r="F232" t="s">
+        <v>13</v>
+      </c>
+      <c r="G232" t="s">
+        <v>14</v>
       </c>
       <c r="H232" s="1">
         <v>1032000</v>
       </c>
     </row>
-    <row r="233">
+    <row r="233" spans="1:9">
       <c r="A233">
         <v>4271898</v>
       </c>
-      <c r="B233" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B233" t="s">
+        <v>169</v>
+      </c>
+      <c r="C233" t="s">
+        <v>66</v>
+      </c>
+      <c r="D233" t="s">
+        <v>165</v>
+      </c>
+      <c r="E233" t="s">
+        <v>166</v>
+      </c>
+      <c r="F233" t="s">
+        <v>13</v>
+      </c>
+      <c r="G233" t="s">
+        <v>14</v>
       </c>
       <c r="H233" s="1">
         <v>1127000</v>
       </c>
     </row>
-    <row r="234">
+    <row r="234" spans="1:9">
       <c r="A234">
         <v>4333458</v>
       </c>
-      <c r="B234" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B234" t="s">
+        <v>161</v>
+      </c>
+      <c r="C234" t="s">
+        <v>162</v>
+      </c>
+      <c r="D234" t="s">
+        <v>170</v>
+      </c>
+      <c r="E234" t="s">
+        <v>171</v>
+      </c>
+      <c r="F234" t="s">
+        <v>13</v>
+      </c>
+      <c r="G234" t="s">
+        <v>14</v>
       </c>
       <c r="I234" s="1">
         <v>10409000</v>
       </c>
     </row>
-    <row r="235">
+    <row r="235" spans="1:9">
       <c r="A235">
         <v>4337562</v>
       </c>
-      <c r="B235" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B235" t="s">
+        <v>25</v>
+      </c>
+      <c r="C235" t="s">
+        <v>26</v>
+      </c>
+      <c r="D235" t="s">
+        <v>170</v>
+      </c>
+      <c r="E235" t="s">
+        <v>171</v>
+      </c>
+      <c r="F235" t="s">
+        <v>13</v>
+      </c>
+      <c r="G235" t="s">
+        <v>14</v>
       </c>
       <c r="I235" s="1">
         <v>3274000</v>
       </c>
     </row>
-    <row r="236">
+    <row r="236" spans="1:9">
       <c r="A236">
         <v>4358082</v>
       </c>
-      <c r="B236" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B236" t="s">
+        <v>48</v>
+      </c>
+      <c r="C236" t="s">
+        <v>41</v>
+      </c>
+      <c r="D236" t="s">
+        <v>170</v>
+      </c>
+      <c r="E236" t="s">
+        <v>171</v>
+      </c>
+      <c r="F236" t="s">
+        <v>13</v>
+      </c>
+      <c r="G236" t="s">
+        <v>14</v>
       </c>
       <c r="I236" s="1">
         <v>31630000</v>
       </c>
     </row>
-    <row r="237">
+    <row r="237" spans="1:9">
       <c r="A237">
         <v>4392966</v>
       </c>
-      <c r="B237" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B237" t="s">
+        <v>31</v>
+      </c>
+      <c r="C237" t="s">
+        <v>32</v>
+      </c>
+      <c r="D237" t="s">
+        <v>170</v>
+      </c>
+      <c r="E237" t="s">
+        <v>171</v>
+      </c>
+      <c r="F237" t="s">
+        <v>13</v>
+      </c>
+      <c r="G237" t="s">
+        <v>14</v>
       </c>
       <c r="I237" s="1">
         <v>-2000</v>
       </c>
     </row>
-    <row r="238">
+    <row r="238" spans="1:9">
       <c r="A238">
         <v>4397070</v>
       </c>
-      <c r="B238" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B238" t="s">
+        <v>35</v>
+      </c>
+      <c r="C238" t="s">
+        <v>36</v>
+      </c>
+      <c r="D238" t="s">
+        <v>170</v>
+      </c>
+      <c r="E238" t="s">
+        <v>171</v>
+      </c>
+      <c r="F238" t="s">
+        <v>13</v>
+      </c>
+      <c r="G238" t="s">
+        <v>14</v>
       </c>
       <c r="I238" s="1">
         <v>1633000</v>
       </c>
     </row>
-    <row r="239">
+    <row r="239" spans="1:9">
       <c r="A239">
         <v>4415538</v>
       </c>
-      <c r="B239" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B239" t="s">
+        <v>37</v>
+      </c>
+      <c r="C239" t="s">
+        <v>38</v>
+      </c>
+      <c r="D239" t="s">
+        <v>170</v>
+      </c>
+      <c r="E239" t="s">
+        <v>171</v>
+      </c>
+      <c r="F239" t="s">
+        <v>13</v>
+      </c>
+      <c r="G239" t="s">
+        <v>14</v>
       </c>
       <c r="H239" s="1">
         <v>15000</v>
       </c>
     </row>
-    <row r="240">
+    <row r="240" spans="1:9">
       <c r="A240">
         <v>4421694</v>
       </c>
-      <c r="B240" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B240" t="s">
+        <v>49</v>
+      </c>
+      <c r="C240" t="s">
+        <v>50</v>
+      </c>
+      <c r="D240" t="s">
+        <v>170</v>
+      </c>
+      <c r="E240" t="s">
+        <v>171</v>
+      </c>
+      <c r="F240" t="s">
+        <v>13</v>
+      </c>
+      <c r="G240" t="s">
+        <v>14</v>
       </c>
       <c r="H240" s="1">
         <v>16129000</v>
       </c>
     </row>
-    <row r="241">
+    <row r="241" spans="1:9">
       <c r="A241">
         <v>4431954</v>
       </c>
-      <c r="B241" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B241" t="s">
+        <v>169</v>
+      </c>
+      <c r="C241" t="s">
+        <v>66</v>
+      </c>
+      <c r="D241" t="s">
+        <v>170</v>
+      </c>
+      <c r="E241" t="s">
+        <v>171</v>
+      </c>
+      <c r="F241" t="s">
+        <v>13</v>
+      </c>
+      <c r="G241" t="s">
+        <v>14</v>
       </c>
       <c r="H241" s="1">
         <v>320000</v>
       </c>
     </row>
-    <row r="242">
+    <row r="242" spans="1:9">
       <c r="A242">
         <v>4493514</v>
       </c>
-      <c r="B242" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B242" t="s">
+        <v>161</v>
+      </c>
+      <c r="C242" t="s">
+        <v>162</v>
+      </c>
+      <c r="D242" t="s">
+        <v>172</v>
+      </c>
+      <c r="E242" t="s">
+        <v>173</v>
+      </c>
+      <c r="F242" t="s">
+        <v>13</v>
+      </c>
+      <c r="G242" t="s">
+        <v>14</v>
       </c>
       <c r="I242" s="1">
         <v>3042000</v>
       </c>
     </row>
-    <row r="243">
+    <row r="243" spans="1:9">
       <c r="A243">
         <v>4497618</v>
       </c>
-      <c r="B243" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B243" t="s">
+        <v>25</v>
+      </c>
+      <c r="C243" t="s">
+        <v>26</v>
+      </c>
+      <c r="D243" t="s">
+        <v>172</v>
+      </c>
+      <c r="E243" t="s">
+        <v>173</v>
+      </c>
+      <c r="F243" t="s">
+        <v>13</v>
+      </c>
+      <c r="G243" t="s">
+        <v>14</v>
       </c>
       <c r="I243" s="1">
         <v>2196000</v>
       </c>
     </row>
-    <row r="244">
+    <row r="244" spans="1:9">
       <c r="A244">
         <v>4518138</v>
       </c>
-      <c r="B244" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B244" t="s">
+        <v>48</v>
+      </c>
+      <c r="C244" t="s">
+        <v>41</v>
+      </c>
+      <c r="D244" t="s">
+        <v>172</v>
+      </c>
+      <c r="E244" t="s">
+        <v>173</v>
+      </c>
+      <c r="F244" t="s">
+        <v>13</v>
+      </c>
+      <c r="G244" t="s">
+        <v>14</v>
       </c>
       <c r="I244" s="1">
         <v>1799000</v>
       </c>
     </row>
-    <row r="245">
+    <row r="245" spans="1:9">
       <c r="A245">
         <v>4553022</v>
       </c>
-      <c r="B245" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B245" t="s">
+        <v>31</v>
+      </c>
+      <c r="C245" t="s">
+        <v>32</v>
+      </c>
+      <c r="D245" t="s">
+        <v>172</v>
+      </c>
+      <c r="E245" t="s">
+        <v>173</v>
+      </c>
+      <c r="F245" t="s">
+        <v>13</v>
+      </c>
+      <c r="G245" t="s">
+        <v>14</v>
       </c>
       <c r="I245" s="1">
         <v>128000</v>
       </c>
     </row>
-    <row r="246">
+    <row r="246" spans="1:9">
       <c r="A246">
         <v>4555074</v>
       </c>
-      <c r="B246" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B246" t="s">
+        <v>33</v>
+      </c>
+      <c r="C246" t="s">
+        <v>34</v>
+      </c>
+      <c r="D246" t="s">
+        <v>172</v>
+      </c>
+      <c r="E246" t="s">
+        <v>173</v>
+      </c>
+      <c r="F246" t="s">
+        <v>13</v>
+      </c>
+      <c r="G246" t="s">
+        <v>14</v>
       </c>
       <c r="I246" s="1">
         <v>32000</v>
       </c>
     </row>
-    <row r="247">
+    <row r="247" spans="1:9">
       <c r="A247">
         <v>4581750</v>
       </c>
-      <c r="B247" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B247" t="s">
+        <v>49</v>
+      </c>
+      <c r="C247" t="s">
+        <v>50</v>
+      </c>
+      <c r="D247" t="s">
+        <v>172</v>
+      </c>
+      <c r="E247" t="s">
+        <v>173</v>
+      </c>
+      <c r="F247" t="s">
+        <v>13</v>
+      </c>
+      <c r="G247" t="s">
+        <v>14</v>
       </c>
       <c r="H247" s="1">
         <v>2121000</v>
       </c>
     </row>
-    <row r="248">
+    <row r="248" spans="1:9">
       <c r="A248">
         <v>4645362</v>
       </c>
-      <c r="B248" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B248" t="s">
+        <v>21</v>
+      </c>
+      <c r="C248" t="s">
+        <v>22</v>
+      </c>
+      <c r="D248" t="s">
+        <v>174</v>
+      </c>
+      <c r="E248" t="s">
+        <v>175</v>
+      </c>
+      <c r="F248" t="s">
+        <v>13</v>
+      </c>
+      <c r="G248" t="s">
+        <v>14</v>
       </c>
       <c r="I248" s="1">
         <v>1900000</v>
       </c>
     </row>
-    <row r="249">
+    <row r="249" spans="1:9">
       <c r="A249">
         <v>4649466</v>
       </c>
-      <c r="B249" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B249" t="s">
+        <v>23</v>
+      </c>
+      <c r="C249" t="s">
+        <v>24</v>
+      </c>
+      <c r="D249" t="s">
+        <v>174</v>
+      </c>
+      <c r="E249" t="s">
+        <v>175</v>
+      </c>
+      <c r="F249" t="s">
+        <v>13</v>
+      </c>
+      <c r="G249" t="s">
+        <v>14</v>
       </c>
       <c r="I249" s="1">
         <v>797000</v>
       </c>
     </row>
-    <row r="250">
+    <row r="250" spans="1:9">
       <c r="A250">
         <v>4653570</v>
       </c>
-      <c r="B250" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B250" t="s">
+        <v>161</v>
+      </c>
+      <c r="C250" t="s">
+        <v>162</v>
+      </c>
+      <c r="D250" t="s">
+        <v>174</v>
+      </c>
+      <c r="E250" t="s">
+        <v>175</v>
+      </c>
+      <c r="F250" t="s">
+        <v>13</v>
+      </c>
+      <c r="G250" t="s">
+        <v>14</v>
       </c>
       <c r="I250" s="1">
         <v>124000</v>
       </c>
     </row>
-    <row r="251">
+    <row r="251" spans="1:9">
       <c r="A251">
         <v>4655622</v>
       </c>
-      <c r="B251" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B251" t="s">
+        <v>44</v>
+      </c>
+      <c r="C251" t="s">
+        <v>45</v>
+      </c>
+      <c r="D251" t="s">
+        <v>174</v>
+      </c>
+      <c r="E251" t="s">
+        <v>175</v>
+      </c>
+      <c r="F251" t="s">
+        <v>13</v>
+      </c>
+      <c r="G251" t="s">
+        <v>14</v>
       </c>
       <c r="I251" s="1">
         <v>1780000</v>
       </c>
     </row>
-    <row r="252">
+    <row r="252" spans="1:9">
       <c r="A252">
         <v>4657674</v>
       </c>
-      <c r="B252" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B252" t="s">
+        <v>25</v>
+      </c>
+      <c r="C252" t="s">
+        <v>26</v>
+      </c>
+      <c r="D252" t="s">
+        <v>174</v>
+      </c>
+      <c r="E252" t="s">
+        <v>175</v>
+      </c>
+      <c r="F252" t="s">
+        <v>13</v>
+      </c>
+      <c r="G252" t="s">
+        <v>14</v>
       </c>
       <c r="I252" s="1">
         <v>11645000</v>
       </c>
     </row>
-    <row r="253">
+    <row r="253" spans="1:9">
       <c r="A253">
         <v>4661778</v>
       </c>
-      <c r="B253" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B253" t="s">
+        <v>27</v>
+      </c>
+      <c r="C253" t="s">
+        <v>28</v>
+      </c>
+      <c r="D253" t="s">
+        <v>174</v>
+      </c>
+      <c r="E253" t="s">
+        <v>175</v>
+      </c>
+      <c r="F253" t="s">
+        <v>13</v>
+      </c>
+      <c r="G253" t="s">
+        <v>14</v>
       </c>
       <c r="I253" s="1">
         <v>30000</v>
       </c>
     </row>
-    <row r="254">
+    <row r="254" spans="1:9">
       <c r="A254">
         <v>4674090</v>
       </c>
-      <c r="B254" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B254" t="s">
+        <v>65</v>
+      </c>
+      <c r="C254" t="s">
+        <v>66</v>
+      </c>
+      <c r="D254" t="s">
+        <v>174</v>
+      </c>
+      <c r="E254" t="s">
+        <v>175</v>
+      </c>
+      <c r="F254" t="s">
+        <v>13</v>
+      </c>
+      <c r="G254" t="s">
+        <v>14</v>
       </c>
       <c r="I254" s="1">
         <v>4000</v>
       </c>
     </row>
-    <row r="255">
+    <row r="255" spans="1:9">
       <c r="A255">
         <v>4678194</v>
       </c>
-      <c r="B255" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B255" t="s">
+        <v>48</v>
+      </c>
+      <c r="C255" t="s">
+        <v>41</v>
+      </c>
+      <c r="D255" t="s">
+        <v>174</v>
+      </c>
+      <c r="E255" t="s">
+        <v>175</v>
+      </c>
+      <c r="F255" t="s">
+        <v>13</v>
+      </c>
+      <c r="G255" t="s">
+        <v>14</v>
       </c>
       <c r="I255" s="1">
         <v>130000</v>
       </c>
     </row>
-    <row r="256">
+    <row r="256" spans="1:9">
       <c r="A256">
         <v>4711026</v>
       </c>
-      <c r="B256" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B256" t="s">
+        <v>60</v>
+      </c>
+      <c r="C256" t="s">
+        <v>61</v>
+      </c>
+      <c r="D256" t="s">
+        <v>174</v>
+      </c>
+      <c r="E256" t="s">
+        <v>175</v>
+      </c>
+      <c r="F256" t="s">
+        <v>13</v>
+      </c>
+      <c r="G256" t="s">
+        <v>14</v>
       </c>
       <c r="I256" s="1">
         <v>3225000</v>
       </c>
     </row>
-    <row r="257">
+    <row r="257" spans="1:9">
       <c r="A257">
         <v>4713078</v>
       </c>
-      <c r="B257" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B257" t="s">
+        <v>31</v>
+      </c>
+      <c r="C257" t="s">
+        <v>32</v>
+      </c>
+      <c r="D257" t="s">
+        <v>174</v>
+      </c>
+      <c r="E257" t="s">
+        <v>175</v>
+      </c>
+      <c r="F257" t="s">
+        <v>13</v>
+      </c>
+      <c r="G257" t="s">
+        <v>14</v>
       </c>
       <c r="I257" s="1">
         <v>9228000</v>
       </c>
     </row>
-    <row r="258">
+    <row r="258" spans="1:9">
       <c r="A258">
         <v>4715130</v>
       </c>
-      <c r="B258" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B258" t="s">
+        <v>33</v>
+      </c>
+      <c r="C258" t="s">
+        <v>34</v>
+      </c>
+      <c r="D258" t="s">
+        <v>174</v>
+      </c>
+      <c r="E258" t="s">
+        <v>175</v>
+      </c>
+      <c r="F258" t="s">
+        <v>13</v>
+      </c>
+      <c r="G258" t="s">
+        <v>14</v>
       </c>
       <c r="I258" s="1">
         <v>3020000</v>
       </c>
     </row>
-    <row r="259">
+    <row r="259" spans="1:9">
       <c r="A259">
         <v>4717182</v>
       </c>
-      <c r="B259" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B259" t="s">
+        <v>35</v>
+      </c>
+      <c r="C259" t="s">
+        <v>36</v>
+      </c>
+      <c r="D259" t="s">
+        <v>174</v>
+      </c>
+      <c r="E259" t="s">
+        <v>175</v>
+      </c>
+      <c r="F259" t="s">
+        <v>13</v>
+      </c>
+      <c r="G259" t="s">
+        <v>14</v>
       </c>
       <c r="I259" s="1">
         <v>2035000</v>
       </c>
     </row>
-    <row r="260">
+    <row r="260" spans="1:9">
       <c r="A260">
         <v>4731546</v>
       </c>
-      <c r="B260" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B260" t="s">
+        <v>176</v>
+      </c>
+      <c r="C260" t="s">
+        <v>177</v>
+      </c>
+      <c r="D260" t="s">
+        <v>174</v>
+      </c>
+      <c r="E260" t="s">
+        <v>175</v>
+      </c>
+      <c r="F260" t="s">
+        <v>13</v>
+      </c>
+      <c r="G260" t="s">
+        <v>14</v>
       </c>
       <c r="H260" s="1">
         <v>1000</v>
       </c>
     </row>
-    <row r="261">
+    <row r="261" spans="1:9">
       <c r="A261">
         <v>4733598</v>
       </c>
-      <c r="B261" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B261" t="s">
+        <v>77</v>
+      </c>
+      <c r="C261" t="s">
+        <v>78</v>
+      </c>
+      <c r="D261" t="s">
+        <v>174</v>
+      </c>
+      <c r="E261" t="s">
+        <v>175</v>
+      </c>
+      <c r="F261" t="s">
+        <v>13</v>
+      </c>
+      <c r="G261" t="s">
+        <v>14</v>
       </c>
       <c r="H261" s="1">
         <v>2729000</v>
       </c>
     </row>
-    <row r="262">
+    <row r="262" spans="1:9">
       <c r="A262">
         <v>4737702</v>
       </c>
-      <c r="B262" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B262" t="s">
+        <v>39</v>
+      </c>
+      <c r="C262" t="s">
+        <v>26</v>
+      </c>
+      <c r="D262" t="s">
+        <v>174</v>
+      </c>
+      <c r="E262" t="s">
+        <v>175</v>
+      </c>
+      <c r="F262" t="s">
+        <v>13</v>
+      </c>
+      <c r="G262" t="s">
+        <v>14</v>
       </c>
       <c r="H262" s="1">
         <v>11229000</v>
       </c>
     </row>
-    <row r="263">
+    <row r="263" spans="1:9">
       <c r="A263">
         <v>4741806</v>
       </c>
-      <c r="B263" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B263" t="s">
+        <v>49</v>
+      </c>
+      <c r="C263" t="s">
+        <v>50</v>
+      </c>
+      <c r="D263" t="s">
+        <v>174</v>
+      </c>
+      <c r="E263" t="s">
+        <v>175</v>
+      </c>
+      <c r="F263" t="s">
+        <v>13</v>
+      </c>
+      <c r="G263" t="s">
+        <v>14</v>
       </c>
       <c r="H263" s="1">
         <v>2175000</v>
       </c>
     </row>
-    <row r="264">
+    <row r="264" spans="1:9">
       <c r="A264">
         <v>4817730</v>
       </c>
-      <c r="B264" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B264" t="s">
+        <v>25</v>
+      </c>
+      <c r="C264" t="s">
+        <v>26</v>
+      </c>
+      <c r="D264" t="s">
+        <v>178</v>
+      </c>
+      <c r="E264" t="s">
+        <v>179</v>
+      </c>
+      <c r="F264" t="s">
+        <v>13</v>
+      </c>
+      <c r="G264" t="s">
+        <v>14</v>
       </c>
       <c r="I264" s="1">
         <v>6681000</v>
       </c>
     </row>
-    <row r="265">
+    <row r="265" spans="1:9">
       <c r="A265">
         <v>481854</v>
       </c>
-      <c r="B265" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B265" t="s">
+        <v>17</v>
+      </c>
+      <c r="C265" t="s">
+        <v>18</v>
+      </c>
+      <c r="D265" t="s">
+        <v>180</v>
+      </c>
+      <c r="E265" t="s">
+        <v>181</v>
+      </c>
+      <c r="F265" t="s">
+        <v>13</v>
+      </c>
+      <c r="G265" t="s">
+        <v>14</v>
       </c>
       <c r="I265" s="1">
         <v>570584000</v>
       </c>
     </row>
-    <row r="266">
+    <row r="266" spans="1:9">
       <c r="A266">
         <v>4821834</v>
       </c>
-      <c r="B266" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B266" t="s">
+        <v>27</v>
+      </c>
+      <c r="C266" t="s">
+        <v>28</v>
+      </c>
+      <c r="D266" t="s">
+        <v>178</v>
+      </c>
+      <c r="E266" t="s">
+        <v>179</v>
+      </c>
+      <c r="F266" t="s">
+        <v>13</v>
+      </c>
+      <c r="G266" t="s">
+        <v>14</v>
       </c>
       <c r="I266" s="1">
         <v>-430000</v>
       </c>
     </row>
-    <row r="267">
+    <row r="267" spans="1:9">
       <c r="A267">
         <v>4838250</v>
       </c>
-      <c r="B267" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B267" t="s">
+        <v>48</v>
+      </c>
+      <c r="C267" t="s">
+        <v>41</v>
+      </c>
+      <c r="D267" t="s">
+        <v>178</v>
+      </c>
+      <c r="E267" t="s">
+        <v>179</v>
+      </c>
+      <c r="F267" t="s">
+        <v>13</v>
+      </c>
+      <c r="G267" t="s">
+        <v>14</v>
       </c>
       <c r="I267" s="1">
         <v>58234000</v>
       </c>
     </row>
-    <row r="268">
+    <row r="268" spans="1:9">
       <c r="A268">
         <v>483906</v>
       </c>
-      <c r="B268" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B268" t="s">
+        <v>21</v>
+      </c>
+      <c r="C268" t="s">
+        <v>22</v>
+      </c>
+      <c r="D268" t="s">
+        <v>180</v>
+      </c>
+      <c r="E268" t="s">
+        <v>181</v>
+      </c>
+      <c r="F268" t="s">
+        <v>13</v>
+      </c>
+      <c r="G268" t="s">
+        <v>14</v>
       </c>
       <c r="I268" s="1">
         <v>1356000</v>
       </c>
     </row>
-    <row r="269">
+    <row r="269" spans="1:9">
       <c r="A269">
         <v>4873134</v>
       </c>
-      <c r="B269" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B269" t="s">
+        <v>31</v>
+      </c>
+      <c r="C269" t="s">
+        <v>32</v>
+      </c>
+      <c r="D269" t="s">
+        <v>178</v>
+      </c>
+      <c r="E269" t="s">
+        <v>179</v>
+      </c>
+      <c r="F269" t="s">
+        <v>13</v>
+      </c>
+      <c r="G269" t="s">
+        <v>14</v>
       </c>
       <c r="I269" s="1">
         <v>289000</v>
       </c>
     </row>
-    <row r="270">
+    <row r="270" spans="1:9">
       <c r="A270">
         <v>4875186</v>
       </c>
-      <c r="B270" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B270" t="s">
+        <v>33</v>
+      </c>
+      <c r="C270" t="s">
+        <v>34</v>
+      </c>
+      <c r="D270" t="s">
+        <v>178</v>
+      </c>
+      <c r="E270" t="s">
+        <v>179</v>
+      </c>
+      <c r="F270" t="s">
+        <v>13</v>
+      </c>
+      <c r="G270" t="s">
+        <v>14</v>
       </c>
       <c r="I270" s="1">
         <v>108000</v>
       </c>
     </row>
-    <row r="271">
+    <row r="271" spans="1:9">
       <c r="A271">
         <v>488010</v>
       </c>
-      <c r="B271" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B271" t="s">
+        <v>23</v>
+      </c>
+      <c r="C271" t="s">
+        <v>24</v>
+      </c>
+      <c r="D271" t="s">
+        <v>180</v>
+      </c>
+      <c r="E271" t="s">
+        <v>181</v>
+      </c>
+      <c r="F271" t="s">
+        <v>13</v>
+      </c>
+      <c r="G271" t="s">
+        <v>14</v>
       </c>
       <c r="I271" s="1">
         <v>1851000</v>
       </c>
     </row>
-    <row r="272">
+    <row r="272" spans="1:9">
       <c r="A272">
         <v>492114</v>
       </c>
-      <c r="B272" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B272" t="s">
+        <v>161</v>
+      </c>
+      <c r="C272" t="s">
+        <v>162</v>
+      </c>
+      <c r="D272" t="s">
+        <v>180</v>
+      </c>
+      <c r="E272" t="s">
+        <v>181</v>
+      </c>
+      <c r="F272" t="s">
+        <v>13</v>
+      </c>
+      <c r="G272" t="s">
+        <v>14</v>
       </c>
       <c r="I272" s="1">
         <v>115000</v>
       </c>
     </row>
-    <row r="273">
+    <row r="273" spans="1:9">
       <c r="A273">
         <v>494166</v>
       </c>
-      <c r="B273" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B273" t="s">
+        <v>44</v>
+      </c>
+      <c r="C273" t="s">
+        <v>45</v>
+      </c>
+      <c r="D273" t="s">
+        <v>180</v>
+      </c>
+      <c r="E273" t="s">
+        <v>181</v>
+      </c>
+      <c r="F273" t="s">
+        <v>13</v>
+      </c>
+      <c r="G273" t="s">
+        <v>14</v>
       </c>
       <c r="I273" s="1">
         <v>13714000</v>
       </c>
     </row>
-    <row r="274">
+    <row r="274" spans="1:9">
       <c r="A274">
         <v>496218</v>
       </c>
-      <c r="B274" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B274" t="s">
+        <v>25</v>
+      </c>
+      <c r="C274" t="s">
+        <v>26</v>
+      </c>
+      <c r="D274" t="s">
+        <v>180</v>
+      </c>
+      <c r="E274" t="s">
+        <v>181</v>
+      </c>
+      <c r="F274" t="s">
+        <v>13</v>
+      </c>
+      <c r="G274" t="s">
+        <v>14</v>
       </c>
       <c r="I274" s="1">
         <v>20297000</v>
       </c>
     </row>
-    <row r="275">
+    <row r="275" spans="1:9">
       <c r="A275">
         <v>4988046</v>
       </c>
-      <c r="B275" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B275" t="s">
+        <v>29</v>
+      </c>
+      <c r="C275" t="s">
+        <v>30</v>
+      </c>
+      <c r="D275" t="s">
+        <v>182</v>
+      </c>
+      <c r="E275" t="s">
+        <v>183</v>
+      </c>
+      <c r="F275" t="s">
+        <v>13</v>
+      </c>
+      <c r="G275" t="s">
+        <v>14</v>
       </c>
       <c r="I275" s="1">
         <v>3849000</v>
       </c>
     </row>
-    <row r="276">
+    <row r="276" spans="1:9">
       <c r="A276">
         <v>4998306</v>
       </c>
-      <c r="B276" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B276" t="s">
+        <v>48</v>
+      </c>
+      <c r="C276" t="s">
+        <v>41</v>
+      </c>
+      <c r="D276" t="s">
+        <v>182</v>
+      </c>
+      <c r="E276" t="s">
+        <v>183</v>
+      </c>
+      <c r="F276" t="s">
+        <v>13</v>
+      </c>
+      <c r="G276" t="s">
+        <v>14</v>
       </c>
       <c r="I276" s="1">
         <v>1613000</v>
       </c>
     </row>
-    <row r="277">
+    <row r="277" spans="1:9">
       <c r="A277">
         <v>500322</v>
       </c>
-      <c r="B277" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B277" t="s">
+        <v>27</v>
+      </c>
+      <c r="C277" t="s">
+        <v>28</v>
+      </c>
+      <c r="D277" t="s">
+        <v>180</v>
+      </c>
+      <c r="E277" t="s">
+        <v>181</v>
+      </c>
+      <c r="F277" t="s">
+        <v>13</v>
+      </c>
+      <c r="G277" t="s">
+        <v>14</v>
       </c>
       <c r="I277" s="1">
         <v>-764000</v>
       </c>
     </row>
-    <row r="278">
+    <row r="278" spans="1:9">
       <c r="A278">
         <v>502374</v>
       </c>
-      <c r="B278" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B278" t="s">
+        <v>125</v>
+      </c>
+      <c r="C278" t="s">
+        <v>50</v>
+      </c>
+      <c r="D278" t="s">
+        <v>180</v>
+      </c>
+      <c r="E278" t="s">
+        <v>181</v>
+      </c>
+      <c r="F278" t="s">
+        <v>13</v>
+      </c>
+      <c r="G278" t="s">
+        <v>14</v>
       </c>
       <c r="I278" s="1">
         <v>8000</v>
       </c>
     </row>
-    <row r="279">
+    <row r="279" spans="1:9">
       <c r="A279">
         <v>506478</v>
       </c>
-      <c r="B279" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B279" t="s">
+        <v>29</v>
+      </c>
+      <c r="C279" t="s">
+        <v>30</v>
+      </c>
+      <c r="D279" t="s">
+        <v>180</v>
+      </c>
+      <c r="E279" t="s">
+        <v>181</v>
+      </c>
+      <c r="F279" t="s">
+        <v>13</v>
+      </c>
+      <c r="G279" t="s">
+        <v>14</v>
       </c>
       <c r="I279" s="1">
         <v>471000</v>
       </c>
     </row>
-    <row r="280">
+    <row r="280" spans="1:9">
       <c r="A280">
         <v>5076282</v>
       </c>
-      <c r="B280" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B280" t="s">
+        <v>40</v>
+      </c>
+      <c r="C280" t="s">
+        <v>41</v>
+      </c>
+      <c r="D280" t="s">
+        <v>182</v>
+      </c>
+      <c r="E280" t="s">
+        <v>183</v>
+      </c>
+      <c r="F280" t="s">
+        <v>13</v>
+      </c>
+      <c r="G280" t="s">
+        <v>14</v>
       </c>
       <c r="H280" s="1">
         <v>68000</v>
       </c>
     </row>
-    <row r="281">
+    <row r="281" spans="1:9">
       <c r="A281">
         <v>5135790</v>
       </c>
-      <c r="B281" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B281" t="s">
+        <v>44</v>
+      </c>
+      <c r="C281" t="s">
+        <v>45</v>
+      </c>
+      <c r="D281" t="s">
+        <v>184</v>
+      </c>
+      <c r="E281" t="s">
+        <v>185</v>
+      </c>
+      <c r="F281" t="s">
+        <v>13</v>
+      </c>
+      <c r="G281" t="s">
+        <v>14</v>
       </c>
       <c r="I281" s="1">
         <v>231000</v>
       </c>
     </row>
-    <row r="282">
+    <row r="282" spans="1:9">
       <c r="A282">
         <v>5137842</v>
       </c>
-      <c r="B282" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B282" t="s">
+        <v>25</v>
+      </c>
+      <c r="C282" t="s">
+        <v>26</v>
+      </c>
+      <c r="D282" t="s">
+        <v>184</v>
+      </c>
+      <c r="E282" t="s">
+        <v>185</v>
+      </c>
+      <c r="F282" t="s">
+        <v>13</v>
+      </c>
+      <c r="G282" t="s">
+        <v>14</v>
       </c>
       <c r="I282" s="1">
         <v>4909000</v>
       </c>
     </row>
-    <row r="283">
+    <row r="283" spans="1:9">
       <c r="A283">
         <v>5158362</v>
       </c>
-      <c r="B283" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B283" t="s">
+        <v>48</v>
+      </c>
+      <c r="C283" t="s">
+        <v>41</v>
+      </c>
+      <c r="D283" t="s">
+        <v>184</v>
+      </c>
+      <c r="E283" t="s">
+        <v>185</v>
+      </c>
+      <c r="F283" t="s">
+        <v>13</v>
+      </c>
+      <c r="G283" t="s">
+        <v>14</v>
       </c>
       <c r="I283" s="1">
         <v>86000</v>
       </c>
     </row>
-    <row r="284">
+    <row r="284" spans="1:9">
       <c r="A284">
         <v>5193246</v>
       </c>
-      <c r="B284" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B284" t="s">
+        <v>31</v>
+      </c>
+      <c r="C284" t="s">
+        <v>32</v>
+      </c>
+      <c r="D284" t="s">
+        <v>184</v>
+      </c>
+      <c r="E284" t="s">
+        <v>185</v>
+      </c>
+      <c r="F284" t="s">
+        <v>13</v>
+      </c>
+      <c r="G284" t="s">
+        <v>14</v>
       </c>
       <c r="I284" s="1">
         <v>1244000</v>
       </c>
     </row>
-    <row r="285">
+    <row r="285" spans="1:9">
       <c r="A285">
         <v>5195298</v>
       </c>
-      <c r="B285" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B285" t="s">
+        <v>33</v>
+      </c>
+      <c r="C285" t="s">
+        <v>34</v>
+      </c>
+      <c r="D285" t="s">
+        <v>184</v>
+      </c>
+      <c r="E285" t="s">
+        <v>185</v>
+      </c>
+      <c r="F285" t="s">
+        <v>13</v>
+      </c>
+      <c r="G285" t="s">
+        <v>14</v>
       </c>
       <c r="I285" s="1">
         <v>131000</v>
       </c>
     </row>
-    <row r="286">
+    <row r="286" spans="1:9">
       <c r="A286">
         <v>5197350</v>
       </c>
-      <c r="B286" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B286" t="s">
+        <v>35</v>
+      </c>
+      <c r="C286" t="s">
+        <v>36</v>
+      </c>
+      <c r="D286" t="s">
+        <v>184</v>
+      </c>
+      <c r="E286" t="s">
+        <v>185</v>
+      </c>
+      <c r="F286" t="s">
+        <v>13</v>
+      </c>
+      <c r="G286" t="s">
+        <v>14</v>
       </c>
       <c r="I286" s="1">
         <v>2069000</v>
       </c>
     </row>
-    <row r="287">
+    <row r="287" spans="1:9">
       <c r="A287">
         <v>5215818</v>
       </c>
-      <c r="B287" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B287" t="s">
+        <v>37</v>
+      </c>
+      <c r="C287" t="s">
+        <v>38</v>
+      </c>
+      <c r="D287" t="s">
+        <v>184</v>
+      </c>
+      <c r="E287" t="s">
+        <v>185</v>
+      </c>
+      <c r="F287" t="s">
+        <v>13</v>
+      </c>
+      <c r="G287" t="s">
+        <v>14</v>
       </c>
       <c r="H287" s="1">
         <v>147000</v>
       </c>
     </row>
-    <row r="288">
+    <row r="288" spans="1:9">
       <c r="A288">
         <v>5217870</v>
       </c>
-      <c r="B288" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B288" t="s">
+        <v>39</v>
+      </c>
+      <c r="C288" t="s">
+        <v>26</v>
+      </c>
+      <c r="D288" t="s">
+        <v>184</v>
+      </c>
+      <c r="E288" t="s">
+        <v>185</v>
+      </c>
+      <c r="F288" t="s">
+        <v>13</v>
+      </c>
+      <c r="G288" t="s">
+        <v>14</v>
       </c>
       <c r="H288" s="1">
         <v>149000</v>
       </c>
     </row>
-    <row r="289">
+    <row r="289" spans="1:9">
       <c r="A289">
         <v>5263014</v>
       </c>
-      <c r="B289" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B289" t="s">
+        <v>82</v>
+      </c>
+      <c r="C289" t="s">
+        <v>83</v>
+      </c>
+      <c r="D289" t="s">
+        <v>184</v>
+      </c>
+      <c r="E289" t="s">
+        <v>185</v>
+      </c>
+      <c r="F289" t="s">
+        <v>13</v>
+      </c>
+      <c r="G289" t="s">
+        <v>14</v>
       </c>
       <c r="H289" s="1">
         <v>90000</v>
       </c>
     </row>
-    <row r="290">
+    <row r="290" spans="1:9">
       <c r="A290">
         <v>5297898</v>
       </c>
-      <c r="B290" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B290" t="s">
+        <v>25</v>
+      </c>
+      <c r="C290" t="s">
+        <v>26</v>
+      </c>
+      <c r="D290" t="s">
+        <v>186</v>
+      </c>
+      <c r="E290" t="s">
+        <v>187</v>
+      </c>
+      <c r="F290" t="s">
+        <v>13</v>
+      </c>
+      <c r="G290" t="s">
+        <v>14</v>
       </c>
       <c r="I290" s="1">
         <v>2091000</v>
       </c>
     </row>
-    <row r="291">
+    <row r="291" spans="1:9">
       <c r="A291">
         <v>5302002</v>
       </c>
-      <c r="B291" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B291" t="s">
+        <v>27</v>
+      </c>
+      <c r="C291" t="s">
+        <v>28</v>
+      </c>
+      <c r="D291" t="s">
+        <v>186</v>
+      </c>
+      <c r="E291" t="s">
+        <v>187</v>
+      </c>
+      <c r="F291" t="s">
+        <v>13</v>
+      </c>
+      <c r="G291" t="s">
+        <v>14</v>
       </c>
       <c r="I291" s="1">
         <v>3000</v>
       </c>
     </row>
-    <row r="292">
+    <row r="292" spans="1:9">
       <c r="A292">
         <v>5318418</v>
       </c>
-      <c r="B292" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B292" t="s">
+        <v>48</v>
+      </c>
+      <c r="C292" t="s">
+        <v>41</v>
+      </c>
+      <c r="D292" t="s">
+        <v>186</v>
+      </c>
+      <c r="E292" t="s">
+        <v>187</v>
+      </c>
+      <c r="F292" t="s">
+        <v>13</v>
+      </c>
+      <c r="G292" t="s">
+        <v>14</v>
       </c>
       <c r="I292" s="1">
         <v>17268000</v>
       </c>
     </row>
-    <row r="293">
+    <row r="293" spans="1:9">
       <c r="A293">
         <v>5320470</v>
       </c>
-      <c r="B293" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B293" t="s">
+        <v>188</v>
+      </c>
+      <c r="C293" t="s">
+        <v>55</v>
+      </c>
+      <c r="D293" t="s">
+        <v>186</v>
+      </c>
+      <c r="E293" t="s">
+        <v>187</v>
+      </c>
+      <c r="F293" t="s">
+        <v>13</v>
+      </c>
+      <c r="G293" t="s">
+        <v>14</v>
       </c>
       <c r="I293" s="1">
         <v>-207000</v>
       </c>
     </row>
-    <row r="294">
+    <row r="294" spans="1:9">
       <c r="A294">
         <v>541362</v>
       </c>
-      <c r="B294" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B294" t="s">
+        <v>71</v>
+      </c>
+      <c r="C294" t="s">
+        <v>72</v>
+      </c>
+      <c r="D294" t="s">
+        <v>180</v>
+      </c>
+      <c r="E294" t="s">
+        <v>181</v>
+      </c>
+      <c r="F294" t="s">
+        <v>13</v>
+      </c>
+      <c r="G294" t="s">
+        <v>14</v>
       </c>
       <c r="I294" s="1">
         <v>5000</v>
       </c>
     </row>
-    <row r="295">
+    <row r="295" spans="1:9">
       <c r="A295">
         <v>5443590</v>
       </c>
-      <c r="B295" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B295" t="s">
+        <v>17</v>
+      </c>
+      <c r="C295" t="s">
+        <v>18</v>
+      </c>
+      <c r="D295" t="s">
+        <v>189</v>
+      </c>
+      <c r="E295" t="s">
+        <v>190</v>
+      </c>
+      <c r="F295" t="s">
+        <v>13</v>
+      </c>
+      <c r="G295" t="s">
+        <v>14</v>
       </c>
       <c r="I295" s="1">
         <v>1000</v>
       </c>
     </row>
-    <row r="296">
+    <row r="296" spans="1:9">
       <c r="A296">
         <v>5449746</v>
       </c>
-      <c r="B296" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B296" t="s">
+        <v>23</v>
+      </c>
+      <c r="C296" t="s">
+        <v>24</v>
+      </c>
+      <c r="D296" t="s">
+        <v>189</v>
+      </c>
+      <c r="E296" t="s">
+        <v>190</v>
+      </c>
+      <c r="F296" t="s">
+        <v>13</v>
+      </c>
+      <c r="G296" t="s">
+        <v>14</v>
       </c>
       <c r="I296" s="1">
         <v>4051000</v>
       </c>
     </row>
-    <row r="297">
+    <row r="297" spans="1:9">
       <c r="A297">
         <v>5457954</v>
       </c>
-      <c r="B297" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B297" t="s">
+        <v>25</v>
+      </c>
+      <c r="C297" t="s">
+        <v>26</v>
+      </c>
+      <c r="D297" t="s">
+        <v>189</v>
+      </c>
+      <c r="E297" t="s">
+        <v>190</v>
+      </c>
+      <c r="F297" t="s">
+        <v>13</v>
+      </c>
+      <c r="G297" t="s">
+        <v>14</v>
       </c>
       <c r="I297" s="1">
         <v>20687000</v>
       </c>
     </row>
-    <row r="298">
+    <row r="298" spans="1:9">
       <c r="A298">
         <v>5462058</v>
       </c>
-      <c r="B298" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B298" t="s">
+        <v>27</v>
+      </c>
+      <c r="C298" t="s">
+        <v>28</v>
+      </c>
+      <c r="D298" t="s">
+        <v>189</v>
+      </c>
+      <c r="E298" t="s">
+        <v>190</v>
+      </c>
+      <c r="F298" t="s">
+        <v>13</v>
+      </c>
+      <c r="G298" t="s">
+        <v>14</v>
       </c>
       <c r="I298" s="1">
         <v>121000</v>
       </c>
     </row>
-    <row r="299">
+    <row r="299" spans="1:9">
       <c r="A299">
         <v>5468214</v>
       </c>
-      <c r="B299" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B299" t="s">
+        <v>29</v>
+      </c>
+      <c r="C299" t="s">
+        <v>30</v>
+      </c>
+      <c r="D299" t="s">
+        <v>189</v>
+      </c>
+      <c r="E299" t="s">
+        <v>190</v>
+      </c>
+      <c r="F299" t="s">
+        <v>13</v>
+      </c>
+      <c r="G299" t="s">
+        <v>14</v>
       </c>
       <c r="I299" s="1">
         <v>1459000</v>
       </c>
     </row>
-    <row r="300">
+    <row r="300" spans="1:9">
       <c r="A300">
         <v>5478474</v>
       </c>
-      <c r="B300" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B300" t="s">
+        <v>48</v>
+      </c>
+      <c r="C300" t="s">
+        <v>41</v>
+      </c>
+      <c r="D300" t="s">
+        <v>189</v>
+      </c>
+      <c r="E300" t="s">
+        <v>190</v>
+      </c>
+      <c r="F300" t="s">
+        <v>13</v>
+      </c>
+      <c r="G300" t="s">
+        <v>14</v>
       </c>
       <c r="I300" s="1">
         <v>232000</v>
       </c>
     </row>
-    <row r="301">
+    <row r="301" spans="1:9">
       <c r="A301">
         <v>5511306</v>
       </c>
-      <c r="B301" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B301" t="s">
+        <v>60</v>
+      </c>
+      <c r="C301" t="s">
+        <v>61</v>
+      </c>
+      <c r="D301" t="s">
+        <v>189</v>
+      </c>
+      <c r="E301" t="s">
+        <v>190</v>
+      </c>
+      <c r="F301" t="s">
+        <v>13</v>
+      </c>
+      <c r="G301" t="s">
+        <v>14</v>
       </c>
       <c r="I301" s="1">
         <v>1183000</v>
       </c>
     </row>
-    <row r="302">
+    <row r="302" spans="1:9">
       <c r="A302">
         <v>5513358</v>
       </c>
-      <c r="B302" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B302" t="s">
+        <v>31</v>
+      </c>
+      <c r="C302" t="s">
+        <v>32</v>
+      </c>
+      <c r="D302" t="s">
+        <v>189</v>
+      </c>
+      <c r="E302" t="s">
+        <v>190</v>
+      </c>
+      <c r="F302" t="s">
+        <v>13</v>
+      </c>
+      <c r="G302" t="s">
+        <v>14</v>
       </c>
       <c r="I302" s="1">
         <v>-23000</v>
       </c>
     </row>
-    <row r="303">
+    <row r="303" spans="1:9">
       <c r="A303">
         <v>5515410</v>
       </c>
-      <c r="B303" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B303" t="s">
+        <v>33</v>
+      </c>
+      <c r="C303" t="s">
+        <v>34</v>
+      </c>
+      <c r="D303" t="s">
+        <v>189</v>
+      </c>
+      <c r="E303" t="s">
+        <v>190</v>
+      </c>
+      <c r="F303" t="s">
+        <v>13</v>
+      </c>
+      <c r="G303" t="s">
+        <v>14</v>
       </c>
       <c r="I303" s="1">
         <v>13000</v>
       </c>
     </row>
-    <row r="304">
+    <row r="304" spans="1:9">
       <c r="A304">
         <v>551622</v>
       </c>
-      <c r="B304" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B304" t="s">
+        <v>31</v>
+      </c>
+      <c r="C304" t="s">
+        <v>32</v>
+      </c>
+      <c r="D304" t="s">
+        <v>180</v>
+      </c>
+      <c r="E304" t="s">
+        <v>181</v>
+      </c>
+      <c r="F304" t="s">
+        <v>13</v>
+      </c>
+      <c r="G304" t="s">
+        <v>14</v>
       </c>
       <c r="I304" s="1">
         <v>12101000</v>
       </c>
     </row>
-    <row r="305">
+    <row r="305" spans="1:9">
       <c r="A305">
         <v>5517462</v>
       </c>
-      <c r="B305" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B305" t="s">
+        <v>35</v>
+      </c>
+      <c r="C305" t="s">
+        <v>36</v>
+      </c>
+      <c r="D305" t="s">
+        <v>189</v>
+      </c>
+      <c r="E305" t="s">
+        <v>190</v>
+      </c>
+      <c r="F305" t="s">
+        <v>13</v>
+      </c>
+      <c r="G305" t="s">
+        <v>14</v>
       </c>
       <c r="I305" s="1">
         <v>10629000</v>
       </c>
     </row>
-    <row r="306">
+    <row r="306" spans="1:9">
       <c r="A306">
         <v>553674</v>
       </c>
-      <c r="B306" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B306" t="s">
+        <v>33</v>
+      </c>
+      <c r="C306" t="s">
+        <v>34</v>
+      </c>
+      <c r="D306" t="s">
+        <v>180</v>
+      </c>
+      <c r="E306" t="s">
+        <v>181</v>
+      </c>
+      <c r="F306" t="s">
+        <v>13</v>
+      </c>
+      <c r="G306" t="s">
+        <v>14</v>
       </c>
       <c r="I306" s="1">
         <v>1220000</v>
       </c>
     </row>
-    <row r="307">
+    <row r="307" spans="1:9">
       <c r="A307">
         <v>5537982</v>
       </c>
-      <c r="B307" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B307" t="s">
+        <v>39</v>
+      </c>
+      <c r="C307" t="s">
+        <v>26</v>
+      </c>
+      <c r="D307" t="s">
+        <v>189</v>
+      </c>
+      <c r="E307" t="s">
+        <v>190</v>
+      </c>
+      <c r="F307" t="s">
+        <v>13</v>
+      </c>
+      <c r="G307" t="s">
+        <v>14</v>
       </c>
       <c r="H307" s="1">
         <v>2000</v>
       </c>
     </row>
-    <row r="308">
+    <row r="308" spans="1:9">
       <c r="A308">
         <v>5548242</v>
       </c>
-      <c r="B308" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B308" t="s">
+        <v>51</v>
+      </c>
+      <c r="C308" t="s">
+        <v>52</v>
+      </c>
+      <c r="D308" t="s">
+        <v>189</v>
+      </c>
+      <c r="E308" t="s">
+        <v>190</v>
+      </c>
+      <c r="F308" t="s">
+        <v>13</v>
+      </c>
+      <c r="G308" t="s">
+        <v>14</v>
       </c>
       <c r="H308" s="1">
         <v>16000</v>
       </c>
     </row>
-    <row r="309">
+    <row r="309" spans="1:9">
       <c r="A309">
         <v>555726</v>
       </c>
-      <c r="B309" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B309" t="s">
+        <v>35</v>
+      </c>
+      <c r="C309" t="s">
+        <v>36</v>
+      </c>
+      <c r="D309" t="s">
+        <v>180</v>
+      </c>
+      <c r="E309" t="s">
+        <v>181</v>
+      </c>
+      <c r="F309" t="s">
+        <v>13</v>
+      </c>
+      <c r="G309" t="s">
+        <v>14</v>
       </c>
       <c r="I309" s="1">
         <v>-126158000</v>
       </c>
     </row>
-    <row r="310">
+    <row r="310" spans="1:9">
       <c r="A310">
         <v>5605698</v>
       </c>
-      <c r="B310" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B310" t="s">
+        <v>21</v>
+      </c>
+      <c r="C310" t="s">
+        <v>22</v>
+      </c>
+      <c r="D310" t="s">
+        <v>191</v>
+      </c>
+      <c r="E310" t="s">
+        <v>192</v>
+      </c>
+      <c r="F310" t="s">
+        <v>13</v>
+      </c>
+      <c r="G310" t="s">
+        <v>14</v>
       </c>
       <c r="I310" s="1">
         <v>124000</v>
       </c>
     </row>
-    <row r="311">
+    <row r="311" spans="1:9">
       <c r="A311">
         <v>5609802</v>
       </c>
-      <c r="B311" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B311" t="s">
+        <v>23</v>
+      </c>
+      <c r="C311" t="s">
+        <v>24</v>
+      </c>
+      <c r="D311" t="s">
+        <v>191</v>
+      </c>
+      <c r="E311" t="s">
+        <v>192</v>
+      </c>
+      <c r="F311" t="s">
+        <v>13</v>
+      </c>
+      <c r="G311" t="s">
+        <v>14</v>
       </c>
       <c r="I311" s="1">
         <v>341000</v>
       </c>
     </row>
-    <row r="312">
+    <row r="312" spans="1:9">
       <c r="A312">
         <v>5613906</v>
       </c>
-      <c r="B312" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B312" t="s">
+        <v>161</v>
+      </c>
+      <c r="C312" t="s">
+        <v>162</v>
+      </c>
+      <c r="D312" t="s">
+        <v>191</v>
+      </c>
+      <c r="E312" t="s">
+        <v>192</v>
+      </c>
+      <c r="F312" t="s">
+        <v>13</v>
+      </c>
+      <c r="G312" t="s">
+        <v>14</v>
       </c>
       <c r="I312" s="1">
         <v>12158000</v>
       </c>
     </row>
-    <row r="313">
+    <row r="313" spans="1:9">
       <c r="A313">
         <v>5618010</v>
       </c>
-      <c r="B313" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B313" t="s">
+        <v>25</v>
+      </c>
+      <c r="C313" t="s">
+        <v>26</v>
+      </c>
+      <c r="D313" t="s">
+        <v>191</v>
+      </c>
+      <c r="E313" t="s">
+        <v>192</v>
+      </c>
+      <c r="F313" t="s">
+        <v>13</v>
+      </c>
+      <c r="G313" t="s">
+        <v>14</v>
       </c>
       <c r="I313" s="1">
         <v>18636000</v>
       </c>
     </row>
-    <row r="314">
+    <row r="314" spans="1:9">
       <c r="A314">
         <v>5622114</v>
       </c>
-      <c r="B314" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B314" t="s">
+        <v>27</v>
+      </c>
+      <c r="C314" t="s">
+        <v>28</v>
+      </c>
+      <c r="D314" t="s">
+        <v>191</v>
+      </c>
+      <c r="E314" t="s">
+        <v>192</v>
+      </c>
+      <c r="F314" t="s">
+        <v>13</v>
+      </c>
+      <c r="G314" t="s">
+        <v>14</v>
       </c>
       <c r="I314" s="1">
         <v>-5493000</v>
       </c>
     </row>
-    <row r="315">
+    <row r="315" spans="1:9">
       <c r="A315">
         <v>5638530</v>
       </c>
-      <c r="B315" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B315" t="s">
+        <v>48</v>
+      </c>
+      <c r="C315" t="s">
+        <v>41</v>
+      </c>
+      <c r="D315" t="s">
+        <v>191</v>
+      </c>
+      <c r="E315" t="s">
+        <v>192</v>
+      </c>
+      <c r="F315" t="s">
+        <v>13</v>
+      </c>
+      <c r="G315" t="s">
+        <v>14</v>
       </c>
       <c r="I315" s="1">
         <v>50048000</v>
       </c>
     </row>
-    <row r="316">
+    <row r="316" spans="1:9">
       <c r="A316">
         <v>5673414</v>
       </c>
-      <c r="B316" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B316" t="s">
+        <v>31</v>
+      </c>
+      <c r="C316" t="s">
+        <v>32</v>
+      </c>
+      <c r="D316" t="s">
+        <v>191</v>
+      </c>
+      <c r="E316" t="s">
+        <v>192</v>
+      </c>
+      <c r="F316" t="s">
+        <v>13</v>
+      </c>
+      <c r="G316" t="s">
+        <v>14</v>
       </c>
       <c r="I316" s="1">
         <v>45000</v>
       </c>
     </row>
-    <row r="317">
+    <row r="317" spans="1:9">
       <c r="A317">
         <v>5675466</v>
       </c>
-      <c r="B317" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B317" t="s">
+        <v>33</v>
+      </c>
+      <c r="C317" t="s">
+        <v>34</v>
+      </c>
+      <c r="D317" t="s">
+        <v>191</v>
+      </c>
+      <c r="E317" t="s">
+        <v>192</v>
+      </c>
+      <c r="F317" t="s">
+        <v>13</v>
+      </c>
+      <c r="G317" t="s">
+        <v>14</v>
       </c>
       <c r="I317" s="1">
         <v>45000</v>
       </c>
     </row>
-    <row r="318">
+    <row r="318" spans="1:9">
       <c r="A318">
         <v>5677518</v>
       </c>
-      <c r="B318" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B318" t="s">
+        <v>35</v>
+      </c>
+      <c r="C318" t="s">
+        <v>36</v>
+      </c>
+      <c r="D318" t="s">
+        <v>191</v>
+      </c>
+      <c r="E318" t="s">
+        <v>192</v>
+      </c>
+      <c r="F318" t="s">
+        <v>13</v>
+      </c>
+      <c r="G318" t="s">
+        <v>14</v>
       </c>
       <c r="I318" s="1">
         <v>2463000</v>
       </c>
     </row>
-    <row r="319">
+    <row r="319" spans="1:9">
       <c r="A319">
         <v>5693934</v>
       </c>
-      <c r="B319" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B319" t="s">
+        <v>77</v>
+      </c>
+      <c r="C319" t="s">
+        <v>78</v>
+      </c>
+      <c r="D319" t="s">
+        <v>191</v>
+      </c>
+      <c r="E319" t="s">
+        <v>192</v>
+      </c>
+      <c r="F319" t="s">
+        <v>13</v>
+      </c>
+      <c r="G319" t="s">
+        <v>14</v>
       </c>
       <c r="H319" s="1">
         <v>318000</v>
       </c>
     </row>
-    <row r="320">
+    <row r="320" spans="1:9">
       <c r="A320">
         <v>5698038</v>
       </c>
-      <c r="B320" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B320" t="s">
+        <v>39</v>
+      </c>
+      <c r="C320" t="s">
+        <v>26</v>
+      </c>
+      <c r="D320" t="s">
+        <v>191</v>
+      </c>
+      <c r="E320" t="s">
+        <v>192</v>
+      </c>
+      <c r="F320" t="s">
+        <v>13</v>
+      </c>
+      <c r="G320" t="s">
+        <v>14</v>
       </c>
       <c r="H320" s="1">
         <v>1292000</v>
       </c>
     </row>
-    <row r="321">
+    <row r="321" spans="1:9">
       <c r="A321">
         <v>570090</v>
       </c>
-      <c r="B321" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B321" t="s">
+        <v>176</v>
+      </c>
+      <c r="C321" t="s">
+        <v>177</v>
+      </c>
+      <c r="D321" t="s">
+        <v>180</v>
+      </c>
+      <c r="E321" t="s">
+        <v>181</v>
+      </c>
+      <c r="F321" t="s">
+        <v>13</v>
+      </c>
+      <c r="G321" t="s">
+        <v>14</v>
       </c>
       <c r="H321" s="1">
         <v>222000</v>
       </c>
     </row>
-    <row r="322">
+    <row r="322" spans="1:9">
       <c r="A322">
         <v>5702142</v>
       </c>
-      <c r="B322" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B322" t="s">
+        <v>49</v>
+      </c>
+      <c r="C322" t="s">
+        <v>50</v>
+      </c>
+      <c r="D322" t="s">
+        <v>191</v>
+      </c>
+      <c r="E322" t="s">
+        <v>192</v>
+      </c>
+      <c r="F322" t="s">
+        <v>13</v>
+      </c>
+      <c r="G322" t="s">
+        <v>14</v>
       </c>
       <c r="H322" s="1">
         <v>5517000</v>
       </c>
     </row>
-    <row r="323">
+    <row r="323" spans="1:9">
       <c r="A323">
         <v>576246</v>
       </c>
-      <c r="B323" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B323" t="s">
+        <v>39</v>
+      </c>
+      <c r="C323" t="s">
+        <v>26</v>
+      </c>
+      <c r="D323" t="s">
+        <v>180</v>
+      </c>
+      <c r="E323" t="s">
+        <v>181</v>
+      </c>
+      <c r="F323" t="s">
+        <v>13</v>
+      </c>
+      <c r="G323" t="s">
+        <v>14</v>
       </c>
       <c r="H323" s="1">
         <v>4545000</v>
       </c>
     </row>
-    <row r="324">
+    <row r="324" spans="1:9">
       <c r="A324">
         <v>5773962</v>
       </c>
-      <c r="B324" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B324" t="s">
+        <v>161</v>
+      </c>
+      <c r="C324" t="s">
+        <v>162</v>
+      </c>
+      <c r="D324" t="s">
+        <v>193</v>
+      </c>
+      <c r="E324" t="s">
+        <v>194</v>
+      </c>
+      <c r="F324" t="s">
+        <v>13</v>
+      </c>
+      <c r="G324" t="s">
+        <v>14</v>
       </c>
       <c r="I324" s="1">
         <v>24547000</v>
       </c>
     </row>
-    <row r="325">
+    <row r="325" spans="1:9">
       <c r="A325">
         <v>5778066</v>
       </c>
-      <c r="B325" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B325" t="s">
+        <v>25</v>
+      </c>
+      <c r="C325" t="s">
+        <v>26</v>
+      </c>
+      <c r="D325" t="s">
+        <v>193</v>
+      </c>
+      <c r="E325" t="s">
+        <v>194</v>
+      </c>
+      <c r="F325" t="s">
+        <v>13</v>
+      </c>
+      <c r="G325" t="s">
+        <v>14</v>
       </c>
       <c r="I325" s="1">
         <v>191000</v>
       </c>
     </row>
-    <row r="326">
+    <row r="326" spans="1:9">
       <c r="A326">
         <v>5798586</v>
       </c>
-      <c r="B326" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B326" t="s">
+        <v>48</v>
+      </c>
+      <c r="C326" t="s">
+        <v>41</v>
+      </c>
+      <c r="D326" t="s">
+        <v>193</v>
+      </c>
+      <c r="E326" t="s">
+        <v>194</v>
+      </c>
+      <c r="F326" t="s">
+        <v>13</v>
+      </c>
+      <c r="G326" t="s">
+        <v>14</v>
       </c>
       <c r="I326" s="1">
         <v>1726000</v>
       </c>
     </row>
-    <row r="327">
+    <row r="327" spans="1:9">
       <c r="A327">
         <v>5835522</v>
       </c>
-      <c r="B327" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B327" t="s">
+        <v>33</v>
+      </c>
+      <c r="C327" t="s">
+        <v>34</v>
+      </c>
+      <c r="D327" t="s">
+        <v>193</v>
+      </c>
+      <c r="E327" t="s">
+        <v>194</v>
+      </c>
+      <c r="F327" t="s">
+        <v>13</v>
+      </c>
+      <c r="G327" t="s">
+        <v>14</v>
       </c>
       <c r="I327" s="1">
         <v>1000</v>
       </c>
     </row>
-    <row r="328">
+    <row r="328" spans="1:9">
       <c r="A328">
         <v>5837574</v>
       </c>
-      <c r="B328" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B328" t="s">
+        <v>35</v>
+      </c>
+      <c r="C328" t="s">
+        <v>36</v>
+      </c>
+      <c r="D328" t="s">
+        <v>193</v>
+      </c>
+      <c r="E328" t="s">
+        <v>194</v>
+      </c>
+      <c r="F328" t="s">
+        <v>13</v>
+      </c>
+      <c r="G328" t="s">
+        <v>14</v>
       </c>
       <c r="I328" s="1">
         <v>385000</v>
       </c>
     </row>
-    <row r="329">
+    <row r="329" spans="1:9">
       <c r="A329">
         <v>590610</v>
       </c>
-      <c r="B329" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B329" t="s">
+        <v>169</v>
+      </c>
+      <c r="C329" t="s">
+        <v>66</v>
+      </c>
+      <c r="D329" t="s">
+        <v>180</v>
+      </c>
+      <c r="E329" t="s">
+        <v>181</v>
+      </c>
+      <c r="F329" t="s">
+        <v>13</v>
+      </c>
+      <c r="G329" t="s">
+        <v>14</v>
       </c>
       <c r="H329" s="1">
         <v>281000</v>
       </c>
     </row>
-    <row r="330">
+    <row r="330" spans="1:9">
       <c r="A330">
         <v>5934018</v>
       </c>
-      <c r="B330" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B330" t="s">
+        <v>161</v>
+      </c>
+      <c r="C330" t="s">
+        <v>162</v>
+      </c>
+      <c r="D330" t="s">
+        <v>195</v>
+      </c>
+      <c r="E330" t="s">
+        <v>196</v>
+      </c>
+      <c r="F330" t="s">
+        <v>13</v>
+      </c>
+      <c r="G330" t="s">
+        <v>14</v>
       </c>
       <c r="I330" s="1">
         <v>1026000</v>
       </c>
     </row>
-    <row r="331">
+    <row r="331" spans="1:9">
       <c r="A331">
         <v>5938122</v>
       </c>
-      <c r="B331" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B331" t="s">
+        <v>25</v>
+      </c>
+      <c r="C331" t="s">
+        <v>26</v>
+      </c>
+      <c r="D331" t="s">
+        <v>195</v>
+      </c>
+      <c r="E331" t="s">
+        <v>196</v>
+      </c>
+      <c r="F331" t="s">
+        <v>13</v>
+      </c>
+      <c r="G331" t="s">
+        <v>14</v>
       </c>
       <c r="I331" s="1">
         <v>269000</v>
       </c>
     </row>
-    <row r="332">
+    <row r="332" spans="1:9">
       <c r="A332">
         <v>5958642</v>
       </c>
-      <c r="B332" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B332" t="s">
+        <v>48</v>
+      </c>
+      <c r="C332" t="s">
+        <v>41</v>
+      </c>
+      <c r="D332" t="s">
+        <v>195</v>
+      </c>
+      <c r="E332" t="s">
+        <v>196</v>
+      </c>
+      <c r="F332" t="s">
+        <v>13</v>
+      </c>
+      <c r="G332" t="s">
+        <v>14</v>
       </c>
       <c r="I332" s="1">
         <v>25578000</v>
       </c>
     </row>
-    <row r="333">
+    <row r="333" spans="1:9">
       <c r="A333">
         <v>5995578</v>
       </c>
-      <c r="B333" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B333" t="s">
+        <v>33</v>
+      </c>
+      <c r="C333" t="s">
+        <v>34</v>
+      </c>
+      <c r="D333" t="s">
+        <v>195</v>
+      </c>
+      <c r="E333" t="s">
+        <v>196</v>
+      </c>
+      <c r="F333" t="s">
+        <v>13</v>
+      </c>
+      <c r="G333" t="s">
+        <v>14</v>
       </c>
       <c r="I333" s="1">
         <v>1000</v>
       </c>
     </row>
-    <row r="334">
+    <row r="334" spans="1:9">
       <c r="A334">
         <v>6094074</v>
       </c>
-      <c r="B334" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B334" t="s">
+        <v>161</v>
+      </c>
+      <c r="C334" t="s">
+        <v>162</v>
+      </c>
+      <c r="D334" t="s">
+        <v>197</v>
+      </c>
+      <c r="E334" t="s">
+        <v>198</v>
+      </c>
+      <c r="F334" t="s">
+        <v>13</v>
+      </c>
+      <c r="G334" t="s">
+        <v>14</v>
       </c>
       <c r="I334" s="1">
         <v>2292000</v>
       </c>
     </row>
-    <row r="335">
+    <row r="335" spans="1:9">
       <c r="A335">
         <v>6182310</v>
       </c>
-      <c r="B335" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B335" t="s">
+        <v>49</v>
+      </c>
+      <c r="C335" t="s">
+        <v>50</v>
+      </c>
+      <c r="D335" t="s">
+        <v>197</v>
+      </c>
+      <c r="E335" t="s">
+        <v>198</v>
+      </c>
+      <c r="F335" t="s">
+        <v>13</v>
+      </c>
+      <c r="G335" t="s">
+        <v>14</v>
       </c>
       <c r="H335" s="1">
         <v>2292000</v>
       </c>
     </row>
-    <row r="336">
+    <row r="336" spans="1:9">
       <c r="A336">
         <v>619338</v>
       </c>
-      <c r="B336" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B336" t="s">
+        <v>79</v>
+      </c>
+      <c r="C336" t="s">
+        <v>72</v>
+      </c>
+      <c r="D336" t="s">
+        <v>180</v>
+      </c>
+      <c r="E336" t="s">
+        <v>181</v>
+      </c>
+      <c r="F336" t="s">
+        <v>13</v>
+      </c>
+      <c r="G336" t="s">
+        <v>14</v>
       </c>
       <c r="H336" s="1">
         <v>34000</v>
       </c>
     </row>
-    <row r="337">
+    <row r="337" spans="1:9">
       <c r="A337">
         <v>6254130</v>
       </c>
-      <c r="B337" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B337" t="s">
+        <v>161</v>
+      </c>
+      <c r="C337" t="s">
+        <v>162</v>
+      </c>
+      <c r="D337" t="s">
+        <v>199</v>
+      </c>
+      <c r="E337" t="s">
+        <v>200</v>
+      </c>
+      <c r="F337" t="s">
+        <v>13</v>
+      </c>
+      <c r="G337" t="s">
+        <v>14</v>
       </c>
       <c r="I337" s="1">
         <v>12443000</v>
       </c>
     </row>
-    <row r="338">
+    <row r="338" spans="1:9">
       <c r="A338">
         <v>6258234</v>
       </c>
-      <c r="B338" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B338" t="s">
+        <v>25</v>
+      </c>
+      <c r="C338" t="s">
+        <v>26</v>
+      </c>
+      <c r="D338" t="s">
+        <v>199</v>
+      </c>
+      <c r="E338" t="s">
+        <v>200</v>
+      </c>
+      <c r="F338" t="s">
+        <v>13</v>
+      </c>
+      <c r="G338" t="s">
+        <v>14</v>
       </c>
       <c r="I338" s="1">
         <v>11848000</v>
       </c>
     </row>
-    <row r="339">
+    <row r="339" spans="1:9">
       <c r="A339">
         <v>6260286</v>
       </c>
-      <c r="B339" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B339" t="s">
+        <v>201</v>
+      </c>
+      <c r="C339" t="s">
+        <v>202</v>
+      </c>
+      <c r="D339" t="s">
+        <v>199</v>
+      </c>
+      <c r="E339" t="s">
+        <v>200</v>
+      </c>
+      <c r="F339" t="s">
+        <v>13</v>
+      </c>
+      <c r="G339" t="s">
+        <v>14</v>
       </c>
       <c r="I339" s="1">
         <v>190551000</v>
       </c>
     </row>
-    <row r="340">
+    <row r="340" spans="1:9">
       <c r="A340">
         <v>6278754</v>
       </c>
-      <c r="B340" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B340" t="s">
+        <v>48</v>
+      </c>
+      <c r="C340" t="s">
+        <v>41</v>
+      </c>
+      <c r="D340" t="s">
+        <v>199</v>
+      </c>
+      <c r="E340" t="s">
+        <v>200</v>
+      </c>
+      <c r="F340" t="s">
+        <v>13</v>
+      </c>
+      <c r="G340" t="s">
+        <v>14</v>
       </c>
       <c r="I340" s="1">
         <v>300000</v>
       </c>
     </row>
-    <row r="341">
+    <row r="341" spans="1:9">
       <c r="A341">
         <v>6303378</v>
       </c>
-      <c r="B341" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B341" t="s">
+        <v>71</v>
+      </c>
+      <c r="C341" t="s">
+        <v>72</v>
+      </c>
+      <c r="D341" t="s">
+        <v>199</v>
+      </c>
+      <c r="E341" t="s">
+        <v>200</v>
+      </c>
+      <c r="F341" t="s">
+        <v>13</v>
+      </c>
+      <c r="G341" t="s">
+        <v>14</v>
       </c>
       <c r="I341" s="1">
         <v>5967000</v>
       </c>
     </row>
-    <row r="342">
+    <row r="342" spans="1:9">
       <c r="A342">
         <v>6315690</v>
       </c>
-      <c r="B342" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B342" t="s">
+        <v>33</v>
+      </c>
+      <c r="C342" t="s">
+        <v>34</v>
+      </c>
+      <c r="D342" t="s">
+        <v>199</v>
+      </c>
+      <c r="E342" t="s">
+        <v>200</v>
+      </c>
+      <c r="F342" t="s">
+        <v>13</v>
+      </c>
+      <c r="G342" t="s">
+        <v>14</v>
       </c>
       <c r="I342" s="1">
         <v>30000</v>
       </c>
     </row>
-    <row r="343">
+    <row r="343" spans="1:9">
       <c r="A343">
         <v>6330054</v>
       </c>
-      <c r="B343" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B343" t="s">
+        <v>203</v>
+      </c>
+      <c r="C343" t="s">
+        <v>204</v>
+      </c>
+      <c r="D343" t="s">
+        <v>199</v>
+      </c>
+      <c r="E343" t="s">
+        <v>200</v>
+      </c>
+      <c r="F343" t="s">
+        <v>13</v>
+      </c>
+      <c r="G343" t="s">
+        <v>14</v>
       </c>
       <c r="H343" s="1">
         <v>200000</v>
       </c>
     </row>
-    <row r="344">
+    <row r="344" spans="1:9">
       <c r="A344">
         <v>6340314</v>
       </c>
-      <c r="B344" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B344" t="s">
+        <v>205</v>
+      </c>
+      <c r="C344" t="s">
+        <v>206</v>
+      </c>
+      <c r="D344" t="s">
+        <v>199</v>
+      </c>
+      <c r="E344" t="s">
+        <v>200</v>
+      </c>
+      <c r="F344" t="s">
+        <v>13</v>
+      </c>
+      <c r="G344" t="s">
+        <v>14</v>
       </c>
       <c r="H344" s="1">
         <v>3000000</v>
       </c>
     </row>
-    <row r="345">
+    <row r="345" spans="1:9">
       <c r="A345">
         <v>6342366</v>
       </c>
-      <c r="B345" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B345" t="s">
+        <v>49</v>
+      </c>
+      <c r="C345" t="s">
+        <v>50</v>
+      </c>
+      <c r="D345" t="s">
+        <v>199</v>
+      </c>
+      <c r="E345" t="s">
+        <v>200</v>
+      </c>
+      <c r="F345" t="s">
+        <v>13</v>
+      </c>
+      <c r="G345" t="s">
+        <v>14</v>
       </c>
       <c r="H345" s="1">
         <v>171303000</v>
       </c>
     </row>
-    <row r="346">
+    <row r="346" spans="1:9">
       <c r="A346">
         <v>6383406</v>
       </c>
-      <c r="B346" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B346" t="s">
+        <v>82</v>
+      </c>
+      <c r="C346" t="s">
+        <v>83</v>
+      </c>
+      <c r="D346" t="s">
+        <v>199</v>
+      </c>
+      <c r="E346" t="s">
+        <v>200</v>
+      </c>
+      <c r="F346" t="s">
+        <v>13</v>
+      </c>
+      <c r="G346" t="s">
+        <v>14</v>
       </c>
       <c r="H346" s="1">
         <v>30000</v>
       </c>
     </row>
-    <row r="347">
+    <row r="347" spans="1:9">
       <c r="A347">
         <v>6418290</v>
       </c>
-      <c r="B347" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B347" t="s">
+        <v>25</v>
+      </c>
+      <c r="C347" t="s">
+        <v>26</v>
+      </c>
+      <c r="D347" t="s">
+        <v>207</v>
+      </c>
+      <c r="E347" t="s">
+        <v>208</v>
+      </c>
+      <c r="F347" t="s">
+        <v>13</v>
+      </c>
+      <c r="G347" t="s">
+        <v>14</v>
       </c>
       <c r="I347" s="1">
         <v>7000</v>
       </c>
     </row>
-    <row r="348">
+    <row r="348" spans="1:9">
       <c r="A348">
         <v>6422394</v>
       </c>
-      <c r="B348" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B348" t="s">
+        <v>27</v>
+      </c>
+      <c r="C348" t="s">
+        <v>28</v>
+      </c>
+      <c r="D348" t="s">
+        <v>207</v>
+      </c>
+      <c r="E348" t="s">
+        <v>208</v>
+      </c>
+      <c r="F348" t="s">
+        <v>13</v>
+      </c>
+      <c r="G348" t="s">
+        <v>14</v>
       </c>
       <c r="I348" s="1">
         <v>16597000</v>
       </c>
     </row>
-    <row r="349">
+    <row r="349" spans="1:9">
       <c r="A349">
         <v>6434706</v>
       </c>
-      <c r="B349" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B349" t="s">
+        <v>65</v>
+      </c>
+      <c r="C349" t="s">
+        <v>66</v>
+      </c>
+      <c r="D349" t="s">
+        <v>207</v>
+      </c>
+      <c r="E349" t="s">
+        <v>208</v>
+      </c>
+      <c r="F349" t="s">
+        <v>13</v>
+      </c>
+      <c r="G349" t="s">
+        <v>14</v>
       </c>
       <c r="I349" s="1">
         <v>2945000</v>
       </c>
     </row>
-    <row r="350">
+    <row r="350" spans="1:9">
       <c r="A350">
         <v>6574242</v>
       </c>
-      <c r="B350" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B350" t="s">
+        <v>161</v>
+      </c>
+      <c r="C350" t="s">
+        <v>162</v>
+      </c>
+      <c r="D350" t="s">
+        <v>209</v>
+      </c>
+      <c r="E350" t="s">
+        <v>210</v>
+      </c>
+      <c r="F350" t="s">
+        <v>13</v>
+      </c>
+      <c r="G350" t="s">
+        <v>14</v>
       </c>
       <c r="I350" s="1">
         <v>198000</v>
       </c>
     </row>
-    <row r="351">
+    <row r="351" spans="1:9">
       <c r="A351">
         <v>6578346</v>
       </c>
-      <c r="B351" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B351" t="s">
+        <v>25</v>
+      </c>
+      <c r="C351" t="s">
+        <v>26</v>
+      </c>
+      <c r="D351" t="s">
+        <v>209</v>
+      </c>
+      <c r="E351" t="s">
+        <v>210</v>
+      </c>
+      <c r="F351" t="s">
+        <v>13</v>
+      </c>
+      <c r="G351" t="s">
+        <v>14</v>
       </c>
       <c r="I351" s="1">
         <v>15805000</v>
       </c>
     </row>
-    <row r="352">
+    <row r="352" spans="1:9">
       <c r="A352">
         <v>6580398</v>
       </c>
-      <c r="B352" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B352" t="s">
+        <v>201</v>
+      </c>
+      <c r="C352" t="s">
+        <v>202</v>
+      </c>
+      <c r="D352" t="s">
+        <v>209</v>
+      </c>
+      <c r="E352" t="s">
+        <v>210</v>
+      </c>
+      <c r="F352" t="s">
+        <v>13</v>
+      </c>
+      <c r="G352" t="s">
+        <v>14</v>
       </c>
       <c r="I352" s="1">
         <v>385000</v>
       </c>
     </row>
-    <row r="353">
+    <row r="353" spans="1:9">
       <c r="A353">
         <v>6598866</v>
       </c>
-      <c r="B353" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B353" t="s">
+        <v>48</v>
+      </c>
+      <c r="C353" t="s">
+        <v>41</v>
+      </c>
+      <c r="D353" t="s">
+        <v>209</v>
+      </c>
+      <c r="E353" t="s">
+        <v>210</v>
+      </c>
+      <c r="F353" t="s">
+        <v>13</v>
+      </c>
+      <c r="G353" t="s">
+        <v>14</v>
       </c>
       <c r="I353" s="1">
         <v>70000</v>
       </c>
     </row>
-    <row r="354">
+    <row r="354" spans="1:9">
       <c r="A354">
         <v>6637854</v>
       </c>
-      <c r="B354" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B354" t="s">
+        <v>35</v>
+      </c>
+      <c r="C354" t="s">
+        <v>36</v>
+      </c>
+      <c r="D354" t="s">
+        <v>209</v>
+      </c>
+      <c r="E354" t="s">
+        <v>210</v>
+      </c>
+      <c r="F354" t="s">
+        <v>13</v>
+      </c>
+      <c r="G354" t="s">
+        <v>14</v>
       </c>
       <c r="I354" s="1">
         <v>3334000</v>
       </c>
     </row>
-    <row r="355">
+    <row r="355" spans="1:9">
       <c r="A355">
         <v>6734298</v>
       </c>
-      <c r="B355" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B355" t="s">
+        <v>161</v>
+      </c>
+      <c r="C355" t="s">
+        <v>162</v>
+      </c>
+      <c r="D355" t="s">
+        <v>211</v>
+      </c>
+      <c r="E355" t="s">
+        <v>212</v>
+      </c>
+      <c r="F355" t="s">
+        <v>13</v>
+      </c>
+      <c r="G355" t="s">
+        <v>14</v>
       </c>
       <c r="I355" s="1">
         <v>10425000</v>
       </c>
     </row>
-    <row r="356">
+    <row r="356" spans="1:9">
       <c r="A356">
         <v>6740454</v>
       </c>
-      <c r="B356" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B356" t="s">
+        <v>201</v>
+      </c>
+      <c r="C356" t="s">
+        <v>202</v>
+      </c>
+      <c r="D356" t="s">
+        <v>211</v>
+      </c>
+      <c r="E356" t="s">
+        <v>212</v>
+      </c>
+      <c r="F356" t="s">
+        <v>13</v>
+      </c>
+      <c r="G356" t="s">
+        <v>14</v>
       </c>
       <c r="I356" s="1">
         <v>200000</v>
       </c>
     </row>
-    <row r="357">
+    <row r="357" spans="1:9">
       <c r="A357">
         <v>6894354</v>
       </c>
-      <c r="B357" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B357" t="s">
+        <v>161</v>
+      </c>
+      <c r="C357" t="s">
+        <v>162</v>
+      </c>
+      <c r="D357" t="s">
+        <v>213</v>
+      </c>
+      <c r="E357" t="s">
+        <v>214</v>
+      </c>
+      <c r="F357" t="s">
+        <v>13</v>
+      </c>
+      <c r="G357" t="s">
+        <v>14</v>
       </c>
       <c r="I357" s="1">
         <v>22319000</v>
       </c>
     </row>
-    <row r="358">
+    <row r="358" spans="1:9">
       <c r="A358">
         <v>69402</v>
       </c>
-      <c r="B358" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B358" t="s">
+        <v>60</v>
+      </c>
+      <c r="C358" t="s">
+        <v>61</v>
+      </c>
+      <c r="D358" t="s">
+        <v>112</v>
+      </c>
+      <c r="E358" t="s">
+        <v>113</v>
+      </c>
+      <c r="F358" t="s">
+        <v>13</v>
+      </c>
+      <c r="G358" t="s">
+        <v>14</v>
       </c>
       <c r="I358" s="1">
         <v>190000</v>
       </c>
     </row>
-    <row r="359">
+    <row r="359" spans="1:9">
       <c r="A359">
         <v>6970278</v>
       </c>
-      <c r="B359" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B359" t="s">
+        <v>203</v>
+      </c>
+      <c r="C359" t="s">
+        <v>204</v>
+      </c>
+      <c r="D359" t="s">
+        <v>213</v>
+      </c>
+      <c r="E359" t="s">
+        <v>214</v>
+      </c>
+      <c r="F359" t="s">
+        <v>13</v>
+      </c>
+      <c r="G359" t="s">
+        <v>14</v>
       </c>
       <c r="H359" s="1">
         <v>3237000</v>
       </c>
     </row>
-    <row r="360">
+    <row r="360" spans="1:9">
       <c r="A360">
         <v>703470</v>
       </c>
-      <c r="B360" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B360" t="s">
+        <v>215</v>
+      </c>
+      <c r="C360" t="s">
+        <v>83</v>
+      </c>
+      <c r="D360" t="s">
+        <v>216</v>
+      </c>
+      <c r="E360" t="s">
+        <v>217</v>
+      </c>
+      <c r="F360" t="s">
+        <v>13</v>
+      </c>
+      <c r="G360" t="s">
+        <v>14</v>
       </c>
       <c r="I360" s="1">
         <v>35683000</v>
       </c>
     </row>
-    <row r="361">
+    <row r="361" spans="1:9">
       <c r="A361">
         <v>7054410</v>
       </c>
-      <c r="B361" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B361" t="s">
+        <v>161</v>
+      </c>
+      <c r="C361" t="s">
+        <v>162</v>
+      </c>
+      <c r="D361" t="s">
+        <v>218</v>
+      </c>
+      <c r="E361" t="s">
+        <v>219</v>
+      </c>
+      <c r="F361" t="s">
+        <v>13</v>
+      </c>
+      <c r="G361" t="s">
+        <v>14</v>
       </c>
       <c r="I361" s="1">
         <v>22899000</v>
       </c>
     </row>
-    <row r="362">
+    <row r="362" spans="1:9">
       <c r="A362">
         <v>711678</v>
       </c>
-      <c r="B362" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B362" t="s">
+        <v>31</v>
+      </c>
+      <c r="C362" t="s">
+        <v>32</v>
+      </c>
+      <c r="D362" t="s">
+        <v>216</v>
+      </c>
+      <c r="E362" t="s">
+        <v>217</v>
+      </c>
+      <c r="F362" t="s">
+        <v>13</v>
+      </c>
+      <c r="G362" t="s">
+        <v>14</v>
       </c>
       <c r="I362" s="1">
         <v>-8000000</v>
       </c>
     </row>
-    <row r="363">
+    <row r="363" spans="1:9">
       <c r="A363">
         <v>713730</v>
       </c>
-      <c r="B363" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B363" t="s">
+        <v>33</v>
+      </c>
+      <c r="C363" t="s">
+        <v>34</v>
+      </c>
+      <c r="D363" t="s">
+        <v>216</v>
+      </c>
+      <c r="E363" t="s">
+        <v>217</v>
+      </c>
+      <c r="F363" t="s">
+        <v>13</v>
+      </c>
+      <c r="G363" t="s">
+        <v>14</v>
       </c>
       <c r="I363" s="1">
         <v>-34150000</v>
       </c>
     </row>
-    <row r="364">
+    <row r="364" spans="1:9">
       <c r="A364">
         <v>71454</v>
       </c>
-      <c r="B364" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B364" t="s">
+        <v>31</v>
+      </c>
+      <c r="C364" t="s">
+        <v>32</v>
+      </c>
+      <c r="D364" t="s">
+        <v>112</v>
+      </c>
+      <c r="E364" t="s">
+        <v>113</v>
+      </c>
+      <c r="F364" t="s">
+        <v>13</v>
+      </c>
+      <c r="G364" t="s">
+        <v>14</v>
       </c>
       <c r="I364" s="1">
         <v>30000</v>
       </c>
     </row>
-    <row r="365">
+    <row r="365" spans="1:9">
       <c r="A365">
         <v>7214466</v>
       </c>
-      <c r="B365" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B365" t="s">
+        <v>161</v>
+      </c>
+      <c r="C365" t="s">
+        <v>162</v>
+      </c>
+      <c r="D365" t="s">
+        <v>220</v>
+      </c>
+      <c r="E365" t="s">
+        <v>221</v>
+      </c>
+      <c r="F365" t="s">
+        <v>13</v>
+      </c>
+      <c r="G365" t="s">
+        <v>14</v>
       </c>
       <c r="I365" s="1">
         <v>6570000</v>
       </c>
     </row>
-    <row r="366">
+    <row r="366" spans="1:9">
       <c r="A366">
         <v>73506</v>
       </c>
-      <c r="B366" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B366" t="s">
+        <v>33</v>
+      </c>
+      <c r="C366" t="s">
+        <v>34</v>
+      </c>
+      <c r="D366" t="s">
+        <v>112</v>
+      </c>
+      <c r="E366" t="s">
+        <v>113</v>
+      </c>
+      <c r="F366" t="s">
+        <v>13</v>
+      </c>
+      <c r="G366" t="s">
+        <v>14</v>
       </c>
       <c r="I366" s="1">
         <v>2000</v>
       </c>
     </row>
-    <row r="367">
+    <row r="367" spans="1:9">
       <c r="A367">
         <v>7374522</v>
       </c>
-      <c r="B367" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B367" t="s">
+        <v>161</v>
+      </c>
+      <c r="C367" t="s">
+        <v>162</v>
+      </c>
+      <c r="D367" t="s">
+        <v>222</v>
+      </c>
+      <c r="E367" t="s">
+        <v>223</v>
+      </c>
+      <c r="F367" t="s">
+        <v>13</v>
+      </c>
+      <c r="G367" t="s">
+        <v>14</v>
       </c>
       <c r="I367" s="1">
         <v>8621000</v>
       </c>
     </row>
-    <row r="368">
+    <row r="368" spans="1:9">
       <c r="A368">
         <v>7378626</v>
       </c>
-      <c r="B368" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B368" t="s">
+        <v>25</v>
+      </c>
+      <c r="C368" t="s">
+        <v>26</v>
+      </c>
+      <c r="D368" t="s">
+        <v>222</v>
+      </c>
+      <c r="E368" t="s">
+        <v>223</v>
+      </c>
+      <c r="F368" t="s">
+        <v>13</v>
+      </c>
+      <c r="G368" t="s">
+        <v>14</v>
       </c>
       <c r="I368" s="1">
         <v>374000</v>
       </c>
     </row>
-    <row r="369">
+    <row r="369" spans="1:9">
       <c r="A369">
         <v>7534578</v>
       </c>
-      <c r="B369" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B369" t="s">
+        <v>161</v>
+      </c>
+      <c r="C369" t="s">
+        <v>162</v>
+      </c>
+      <c r="D369" t="s">
+        <v>224</v>
+      </c>
+      <c r="E369" t="s">
+        <v>225</v>
+      </c>
+      <c r="F369" t="s">
+        <v>13</v>
+      </c>
+      <c r="G369" t="s">
+        <v>14</v>
       </c>
       <c r="I369" s="1">
         <v>79208000</v>
       </c>
     </row>
-    <row r="370">
+    <row r="370" spans="1:9">
       <c r="A370">
         <v>7538682</v>
       </c>
-      <c r="B370" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B370" t="s">
+        <v>25</v>
+      </c>
+      <c r="C370" t="s">
+        <v>26</v>
+      </c>
+      <c r="D370" t="s">
+        <v>224</v>
+      </c>
+      <c r="E370" t="s">
+        <v>225</v>
+      </c>
+      <c r="F370" t="s">
+        <v>13</v>
+      </c>
+      <c r="G370" t="s">
+        <v>14</v>
       </c>
       <c r="I370" s="1">
         <v>5068000</v>
       </c>
     </row>
-    <row r="371">
+    <row r="371" spans="1:9">
       <c r="A371">
         <v>75558</v>
       </c>
-      <c r="B371" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B371" t="s">
+        <v>35</v>
+      </c>
+      <c r="C371" t="s">
+        <v>36</v>
+      </c>
+      <c r="D371" t="s">
+        <v>112</v>
+      </c>
+      <c r="E371" t="s">
+        <v>113</v>
+      </c>
+      <c r="F371" t="s">
+        <v>13</v>
+      </c>
+      <c r="G371" t="s">
+        <v>14</v>
       </c>
       <c r="I371" s="1">
         <v>-7765000</v>
       </c>
     </row>
-    <row r="372">
+    <row r="372" spans="1:9">
       <c r="A372">
         <v>7559202</v>
       </c>
-      <c r="B372" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B372" t="s">
+        <v>48</v>
+      </c>
+      <c r="C372" t="s">
+        <v>41</v>
+      </c>
+      <c r="D372" t="s">
+        <v>224</v>
+      </c>
+      <c r="E372" t="s">
+        <v>225</v>
+      </c>
+      <c r="F372" t="s">
+        <v>13</v>
+      </c>
+      <c r="G372" t="s">
+        <v>14</v>
       </c>
       <c r="I372" s="1">
         <v>1154000</v>
       </c>
     </row>
-    <row r="373">
+    <row r="373" spans="1:9">
       <c r="A373">
         <v>7622814</v>
       </c>
-      <c r="B373" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B373" t="s">
+        <v>49</v>
+      </c>
+      <c r="C373" t="s">
+        <v>50</v>
+      </c>
+      <c r="D373" t="s">
+        <v>224</v>
+      </c>
+      <c r="E373" t="s">
+        <v>225</v>
+      </c>
+      <c r="F373" t="s">
+        <v>13</v>
+      </c>
+      <c r="G373" t="s">
+        <v>14</v>
       </c>
       <c r="H373" s="1">
         <v>1200000</v>
       </c>
     </row>
-    <row r="374">
+    <row r="374" spans="1:9">
       <c r="A374">
         <v>781446</v>
       </c>
-      <c r="B374" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B374" t="s">
+        <v>82</v>
+      </c>
+      <c r="C374" t="s">
+        <v>83</v>
+      </c>
+      <c r="D374" t="s">
+        <v>216</v>
+      </c>
+      <c r="E374" t="s">
+        <v>217</v>
+      </c>
+      <c r="F374" t="s">
+        <v>13</v>
+      </c>
+      <c r="G374" t="s">
+        <v>14</v>
       </c>
       <c r="H374" s="1">
         <v>347000</v>
       </c>
     </row>
-    <row r="375">
+    <row r="375" spans="1:9">
       <c r="A375">
         <v>783498</v>
       </c>
-      <c r="B375" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B375" t="s">
+        <v>226</v>
+      </c>
+      <c r="C375" t="s">
+        <v>227</v>
+      </c>
+      <c r="D375" t="s">
+        <v>216</v>
+      </c>
+      <c r="E375" t="s">
+        <v>217</v>
+      </c>
+      <c r="F375" t="s">
+        <v>13</v>
+      </c>
+      <c r="G375" t="s">
+        <v>14</v>
       </c>
       <c r="H375" s="1">
         <v>1546000</v>
       </c>
     </row>
-    <row r="376">
+    <row r="376" spans="1:9">
       <c r="A376">
         <v>8014746</v>
       </c>
-      <c r="B376" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B376" t="s">
+        <v>161</v>
+      </c>
+      <c r="C376" t="s">
+        <v>162</v>
+      </c>
+      <c r="D376" t="s">
+        <v>228</v>
+      </c>
+      <c r="E376" t="s">
+        <v>229</v>
+      </c>
+      <c r="F376" t="s">
+        <v>13</v>
+      </c>
+      <c r="G376" t="s">
+        <v>14</v>
       </c>
       <c r="I376" s="1">
         <v>52000</v>
       </c>
     </row>
-    <row r="377">
+    <row r="377" spans="1:9">
       <c r="A377">
         <v>816330</v>
       </c>
-      <c r="B377" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B377" t="s">
+        <v>25</v>
+      </c>
+      <c r="C377" t="s">
+        <v>26</v>
+      </c>
+      <c r="D377" t="s">
+        <v>230</v>
+      </c>
+      <c r="E377" t="s">
+        <v>231</v>
+      </c>
+      <c r="F377" t="s">
+        <v>13</v>
+      </c>
+      <c r="G377" t="s">
+        <v>14</v>
       </c>
       <c r="I377" s="1">
         <v>5106000</v>
       </c>
     </row>
-    <row r="378">
+    <row r="378" spans="1:9">
       <c r="A378">
         <v>8174802</v>
       </c>
-      <c r="B378" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B378" t="s">
+        <v>161</v>
+      </c>
+      <c r="C378" t="s">
+        <v>162</v>
+      </c>
+      <c r="D378" t="s">
+        <v>232</v>
+      </c>
+      <c r="E378" t="s">
+        <v>233</v>
+      </c>
+      <c r="F378" t="s">
+        <v>13</v>
+      </c>
+      <c r="G378" t="s">
+        <v>14</v>
       </c>
       <c r="I378" s="1">
         <v>9547000</v>
       </c>
     </row>
-    <row r="379">
+    <row r="379" spans="1:9">
       <c r="A379">
         <v>8178906</v>
       </c>
-      <c r="B379" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B379" t="s">
+        <v>25</v>
+      </c>
+      <c r="C379" t="s">
+        <v>26</v>
+      </c>
+      <c r="D379" t="s">
+        <v>232</v>
+      </c>
+      <c r="E379" t="s">
+        <v>233</v>
+      </c>
+      <c r="F379" t="s">
+        <v>13</v>
+      </c>
+      <c r="G379" t="s">
+        <v>14</v>
       </c>
       <c r="I379" s="1">
         <v>-1586000</v>
       </c>
     </row>
-    <row r="380">
+    <row r="380" spans="1:9">
       <c r="A380">
         <v>820434</v>
       </c>
-      <c r="B380" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B380" t="s">
+        <v>27</v>
+      </c>
+      <c r="C380" t="s">
+        <v>28</v>
+      </c>
+      <c r="D380" t="s">
+        <v>230</v>
+      </c>
+      <c r="E380" t="s">
+        <v>231</v>
+      </c>
+      <c r="F380" t="s">
+        <v>13</v>
+      </c>
+      <c r="G380" t="s">
+        <v>14</v>
       </c>
       <c r="I380" s="1">
         <v>4000</v>
       </c>
     </row>
-    <row r="381">
+    <row r="381" spans="1:9">
       <c r="A381">
         <v>8334858</v>
       </c>
-      <c r="B381" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B381" t="s">
+        <v>161</v>
+      </c>
+      <c r="C381" t="s">
+        <v>162</v>
+      </c>
+      <c r="D381" t="s">
+        <v>234</v>
+      </c>
+      <c r="E381" t="s">
+        <v>235</v>
+      </c>
+      <c r="F381" t="s">
+        <v>13</v>
+      </c>
+      <c r="G381" t="s">
+        <v>14</v>
       </c>
       <c r="I381" s="1">
         <v>3080000</v>
       </c>
     </row>
-    <row r="382">
+    <row r="382" spans="1:9">
       <c r="A382">
         <v>8494914</v>
       </c>
-      <c r="B382" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B382" t="s">
+        <v>161</v>
+      </c>
+      <c r="C382" t="s">
+        <v>162</v>
+      </c>
+      <c r="D382" t="s">
+        <v>236</v>
+      </c>
+      <c r="E382" t="s">
+        <v>237</v>
+      </c>
+      <c r="F382" t="s">
+        <v>13</v>
+      </c>
+      <c r="G382" t="s">
+        <v>14</v>
       </c>
       <c r="I382" s="1">
         <v>8791000</v>
       </c>
     </row>
-    <row r="383">
+    <row r="383" spans="1:9">
       <c r="A383">
         <v>8654970</v>
       </c>
-      <c r="B383" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B383" t="s">
+        <v>161</v>
+      </c>
+      <c r="C383" t="s">
+        <v>162</v>
+      </c>
+      <c r="D383" t="s">
+        <v>238</v>
+      </c>
+      <c r="E383" t="s">
+        <v>239</v>
+      </c>
+      <c r="F383" t="s">
+        <v>13</v>
+      </c>
+      <c r="G383" t="s">
+        <v>14</v>
       </c>
       <c r="I383" s="1">
         <v>2544000</v>
       </c>
     </row>
-    <row r="384">
+    <row r="384" spans="1:9">
       <c r="A384">
         <v>875838</v>
       </c>
-      <c r="B384" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B384" t="s">
+        <v>35</v>
+      </c>
+      <c r="C384" t="s">
+        <v>36</v>
+      </c>
+      <c r="D384" t="s">
+        <v>230</v>
+      </c>
+      <c r="E384" t="s">
+        <v>231</v>
+      </c>
+      <c r="F384" t="s">
+        <v>13</v>
+      </c>
+      <c r="G384" t="s">
+        <v>14</v>
       </c>
       <c r="I384" s="1">
         <v>59000</v>
       </c>
     </row>
-    <row r="385">
+    <row r="385" spans="1:9">
       <c r="A385">
         <v>877890</v>
       </c>
-      <c r="B385" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>10</v>
+      </c>
+      <c r="D385" t="s">
+        <v>230</v>
+      </c>
+      <c r="E385" t="s">
+        <v>231</v>
+      </c>
+      <c r="F385" t="s">
+        <v>13</v>
+      </c>
+      <c r="G385" t="s">
+        <v>14</v>
       </c>
       <c r="H385" s="1">
         <v>75853000</v>
       </c>
     </row>
-    <row r="386">
+    <row r="386" spans="1:9">
       <c r="A386">
         <v>8815026</v>
       </c>
-      <c r="B386" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B386" t="s">
+        <v>161</v>
+      </c>
+      <c r="C386" t="s">
+        <v>162</v>
+      </c>
+      <c r="D386" t="s">
+        <v>240</v>
+      </c>
+      <c r="E386" t="s">
+        <v>241</v>
+      </c>
+      <c r="F386" t="s">
+        <v>13</v>
+      </c>
+      <c r="G386" t="s">
+        <v>14</v>
       </c>
       <c r="I386" s="1">
         <v>92362000</v>
       </c>
     </row>
-    <row r="387">
+    <row r="387" spans="1:9">
       <c r="A387">
         <v>8819130</v>
       </c>
-      <c r="B387" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B387" t="s">
+        <v>25</v>
+      </c>
+      <c r="C387" t="s">
+        <v>26</v>
+      </c>
+      <c r="D387" t="s">
+        <v>240</v>
+      </c>
+      <c r="E387" t="s">
+        <v>241</v>
+      </c>
+      <c r="F387" t="s">
+        <v>13</v>
+      </c>
+      <c r="G387" t="s">
+        <v>14</v>
       </c>
       <c r="I387" s="1">
         <v>985000</v>
       </c>
     </row>
-    <row r="388">
+    <row r="388" spans="1:9">
       <c r="A388">
         <v>8839650</v>
       </c>
-      <c r="B388" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B388" t="s">
+        <v>48</v>
+      </c>
+      <c r="C388" t="s">
+        <v>41</v>
+      </c>
+      <c r="D388" t="s">
+        <v>240</v>
+      </c>
+      <c r="E388" t="s">
+        <v>241</v>
+      </c>
+      <c r="F388" t="s">
+        <v>13</v>
+      </c>
+      <c r="G388" t="s">
+        <v>14</v>
       </c>
       <c r="I388" s="1">
         <v>190000</v>
       </c>
     </row>
-    <row r="389">
+    <row r="389" spans="1:9">
       <c r="A389">
         <v>8890950</v>
       </c>
-      <c r="B389" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B389" t="s">
+        <v>203</v>
+      </c>
+      <c r="C389" t="s">
+        <v>204</v>
+      </c>
+      <c r="D389" t="s">
+        <v>240</v>
+      </c>
+      <c r="E389" t="s">
+        <v>241</v>
+      </c>
+      <c r="F389" t="s">
+        <v>13</v>
+      </c>
+      <c r="G389" t="s">
+        <v>14</v>
       </c>
       <c r="H389" s="1">
         <v>1609000</v>
       </c>
     </row>
-    <row r="390">
+    <row r="390" spans="1:9">
       <c r="A390">
         <v>8975082</v>
       </c>
-      <c r="B390" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B390" t="s">
+        <v>161</v>
+      </c>
+      <c r="C390" t="s">
+        <v>162</v>
+      </c>
+      <c r="D390" t="s">
+        <v>242</v>
+      </c>
+      <c r="E390" t="s">
+        <v>243</v>
+      </c>
+      <c r="F390" t="s">
+        <v>13</v>
+      </c>
+      <c r="G390" t="s">
+        <v>14</v>
       </c>
       <c r="I390" s="1">
         <v>37960000</v>
       </c>
     </row>
-    <row r="391">
+    <row r="391" spans="1:9">
       <c r="A391">
         <v>8999706</v>
       </c>
-      <c r="B391" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B391" t="s">
+        <v>48</v>
+      </c>
+      <c r="C391" t="s">
+        <v>41</v>
+      </c>
+      <c r="D391" t="s">
+        <v>242</v>
+      </c>
+      <c r="E391" t="s">
+        <v>243</v>
+      </c>
+      <c r="F391" t="s">
+        <v>13</v>
+      </c>
+      <c r="G391" t="s">
+        <v>14</v>
       </c>
       <c r="I391" s="1">
         <v>6688000</v>
       </c>
     </row>
-    <row r="392">
+    <row r="392" spans="1:9">
       <c r="A392">
         <v>9139242</v>
       </c>
-      <c r="B392" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B392" t="s">
+        <v>25</v>
+      </c>
+      <c r="C392" t="s">
+        <v>26</v>
+      </c>
+      <c r="D392" t="s">
+        <v>244</v>
+      </c>
+      <c r="E392" t="s">
+        <v>245</v>
+      </c>
+      <c r="F392" t="s">
+        <v>13</v>
+      </c>
+      <c r="G392" t="s">
+        <v>14</v>
       </c>
       <c r="I392" s="1">
         <v>133000</v>
       </c>
     </row>
-    <row r="393">
+    <row r="393" spans="1:9">
       <c r="A393">
         <v>9159762</v>
       </c>
-      <c r="B393" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B393" t="s">
+        <v>48</v>
+      </c>
+      <c r="C393" t="s">
+        <v>41</v>
+      </c>
+      <c r="D393" t="s">
+        <v>244</v>
+      </c>
+      <c r="E393" t="s">
+        <v>245</v>
+      </c>
+      <c r="F393" t="s">
+        <v>13</v>
+      </c>
+      <c r="G393" t="s">
+        <v>14</v>
       </c>
       <c r="I393" s="1">
         <v>14066000</v>
       </c>
     </row>
-    <row r="394">
+    <row r="394" spans="1:9">
       <c r="A394">
         <v>96078</v>
       </c>
-      <c r="B394" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B394" t="s">
+        <v>39</v>
+      </c>
+      <c r="C394" t="s">
+        <v>26</v>
+      </c>
+      <c r="D394" t="s">
+        <v>112</v>
+      </c>
+      <c r="E394" t="s">
+        <v>113</v>
+      </c>
+      <c r="F394" t="s">
+        <v>13</v>
+      </c>
+      <c r="G394" t="s">
+        <v>14</v>
       </c>
       <c r="H394" s="1">
         <v>674000</v>
       </c>
     </row>
-    <row r="395">
+    <row r="395" spans="1:9">
       <c r="A395">
         <v>976386</v>
       </c>
-      <c r="B395" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B395" t="s">
+        <v>25</v>
+      </c>
+      <c r="C395" t="s">
+        <v>26</v>
+      </c>
+      <c r="D395" t="s">
+        <v>56</v>
+      </c>
+      <c r="E395" t="s">
+        <v>57</v>
+      </c>
+      <c r="F395" t="s">
+        <v>13</v>
+      </c>
+      <c r="G395" t="s">
+        <v>14</v>
       </c>
       <c r="I395" s="1">
         <v>1222000</v>
       </c>
     </row>
-    <row r="396">
+    <row r="396" spans="1:9">
       <c r="A396">
         <v>9775362</v>
       </c>
-      <c r="B396" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B396" t="s">
+        <v>161</v>
+      </c>
+      <c r="C396" t="s">
+        <v>162</v>
+      </c>
+      <c r="D396" t="s">
+        <v>246</v>
+      </c>
+      <c r="E396" t="s">
+        <v>247</v>
+      </c>
+      <c r="F396" t="s">
+        <v>13</v>
+      </c>
+      <c r="G396" t="s">
+        <v>14</v>
       </c>
       <c r="I396" s="1">
         <v>38000</v>
       </c>
     </row>
-    <row r="397">
+    <row r="397" spans="1:9">
       <c r="A397">
         <v>9779466</v>
       </c>
-      <c r="B397" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B397" t="s">
+        <v>25</v>
+      </c>
+      <c r="C397" t="s">
+        <v>26</v>
+      </c>
+      <c r="D397" t="s">
+        <v>246</v>
+      </c>
+      <c r="E397" t="s">
+        <v>247</v>
+      </c>
+      <c r="F397" t="s">
+        <v>13</v>
+      </c>
+      <c r="G397" t="s">
+        <v>14</v>
       </c>
       <c r="I397" s="1">
         <v>8212000</v>
       </c>
     </row>
-    <row r="398">
+    <row r="398" spans="1:9">
       <c r="A398">
         <v>9783570</v>
       </c>
-      <c r="B398" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B398" t="s">
+        <v>27</v>
+      </c>
+      <c r="C398" t="s">
+        <v>28</v>
+      </c>
+      <c r="D398" t="s">
+        <v>246</v>
+      </c>
+      <c r="E398" t="s">
+        <v>247</v>
+      </c>
+      <c r="F398" t="s">
+        <v>13</v>
+      </c>
+      <c r="G398" t="s">
+        <v>14</v>
       </c>
       <c r="I398" s="1">
         <v>1530000</v>
       </c>
     </row>
-    <row r="399">
+    <row r="399" spans="1:9">
       <c r="A399">
         <v>9789726</v>
       </c>
-      <c r="B399" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B399" t="s">
+        <v>29</v>
+      </c>
+      <c r="C399" t="s">
+        <v>30</v>
+      </c>
+      <c r="D399" t="s">
+        <v>246</v>
+      </c>
+      <c r="E399" t="s">
+        <v>247</v>
+      </c>
+      <c r="F399" t="s">
+        <v>13</v>
+      </c>
+      <c r="G399" t="s">
+        <v>14</v>
       </c>
       <c r="I399" s="1">
         <v>2391000</v>
       </c>
     </row>
-    <row r="400">
+    <row r="400" spans="1:9">
       <c r="A400">
         <v>9799986</v>
       </c>
-      <c r="B400" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B400" t="s">
+        <v>48</v>
+      </c>
+      <c r="C400" t="s">
+        <v>41</v>
+      </c>
+      <c r="D400" t="s">
+        <v>246</v>
+      </c>
+      <c r="E400" t="s">
+        <v>247</v>
+      </c>
+      <c r="F400" t="s">
+        <v>13</v>
+      </c>
+      <c r="G400" t="s">
+        <v>14</v>
       </c>
       <c r="I400" s="1">
         <v>6539000</v>
       </c>
     </row>
-    <row r="401">
+    <row r="401" spans="1:9">
       <c r="A401">
         <v>9834870</v>
       </c>
-      <c r="B401" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B401" t="s">
+        <v>31</v>
+      </c>
+      <c r="C401" t="s">
+        <v>32</v>
+      </c>
+      <c r="D401" t="s">
+        <v>246</v>
+      </c>
+      <c r="E401" t="s">
+        <v>247</v>
+      </c>
+      <c r="F401" t="s">
+        <v>13</v>
+      </c>
+      <c r="G401" t="s">
+        <v>14</v>
       </c>
       <c r="I401" s="1">
         <v>641000</v>
       </c>
     </row>
-    <row r="402">
+    <row r="402" spans="1:9">
       <c r="A402">
         <v>9836922</v>
       </c>
-      <c r="B402" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B402" t="s">
+        <v>33</v>
+      </c>
+      <c r="C402" t="s">
+        <v>34</v>
+      </c>
+      <c r="D402" t="s">
+        <v>246</v>
+      </c>
+      <c r="E402" t="s">
+        <v>247</v>
+      </c>
+      <c r="F402" t="s">
+        <v>13</v>
+      </c>
+      <c r="G402" t="s">
+        <v>14</v>
       </c>
       <c r="I402" s="1">
         <v>102000</v>
       </c>
     </row>
-    <row r="403">
+    <row r="403" spans="1:9">
       <c r="A403">
         <v>9838974</v>
       </c>
-      <c r="B403" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B403" t="s">
+        <v>35</v>
+      </c>
+      <c r="C403" t="s">
+        <v>36</v>
+      </c>
+      <c r="D403" t="s">
+        <v>246</v>
+      </c>
+      <c r="E403" t="s">
+        <v>247</v>
+      </c>
+      <c r="F403" t="s">
+        <v>13</v>
+      </c>
+      <c r="G403" t="s">
+        <v>14</v>
       </c>
       <c r="I403" s="1">
         <v>-2042000</v>
       </c>
     </row>
-    <row r="404">
+    <row r="404" spans="1:9">
       <c r="A404">
         <v>9853338</v>
       </c>
-      <c r="B404" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B404" t="s">
+        <v>176</v>
+      </c>
+      <c r="C404" t="s">
+        <v>177</v>
+      </c>
+      <c r="D404" t="s">
+        <v>246</v>
+      </c>
+      <c r="E404" t="s">
+        <v>247</v>
+      </c>
+      <c r="F404" t="s">
+        <v>13</v>
+      </c>
+      <c r="G404" t="s">
+        <v>14</v>
       </c>
       <c r="H404" s="1">
         <v>45000</v>
       </c>
     </row>
-    <row r="405">
+    <row r="405" spans="1:9">
       <c r="A405">
         <v>9855390</v>
       </c>
-      <c r="B405" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B405" t="s">
+        <v>77</v>
+      </c>
+      <c r="C405" t="s">
+        <v>78</v>
+      </c>
+      <c r="D405" t="s">
+        <v>246</v>
+      </c>
+      <c r="E405" t="s">
+        <v>247</v>
+      </c>
+      <c r="F405" t="s">
+        <v>13</v>
+      </c>
+      <c r="G405" t="s">
+        <v>14</v>
       </c>
       <c r="H405" s="1">
         <v>9000</v>
       </c>
     </row>
-    <row r="406">
+    <row r="406" spans="1:9">
       <c r="A406">
         <v>9857442</v>
       </c>
-      <c r="B406" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B406" t="s">
+        <v>37</v>
+      </c>
+      <c r="C406" t="s">
+        <v>38</v>
+      </c>
+      <c r="D406" t="s">
+        <v>246</v>
+      </c>
+      <c r="E406" t="s">
+        <v>247</v>
+      </c>
+      <c r="F406" t="s">
+        <v>13</v>
+      </c>
+      <c r="G406" t="s">
+        <v>14</v>
       </c>
       <c r="H406" s="1">
         <v>150000</v>
       </c>
     </row>
-    <row r="407">
+    <row r="407" spans="1:9">
       <c r="A407">
         <v>9859494</v>
       </c>
-      <c r="B407" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B407" t="s">
+        <v>39</v>
+      </c>
+      <c r="C407" t="s">
+        <v>26</v>
+      </c>
+      <c r="D407" t="s">
+        <v>246</v>
+      </c>
+      <c r="E407" t="s">
+        <v>247</v>
+      </c>
+      <c r="F407" t="s">
+        <v>13</v>
+      </c>
+      <c r="G407" t="s">
+        <v>14</v>
       </c>
       <c r="H407" s="1">
         <v>1339000</v>
       </c>
     </row>
-    <row r="408">
+    <row r="408" spans="1:9">
       <c r="A408">
         <v>9863598</v>
       </c>
-      <c r="B408" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B408" t="s">
+        <v>49</v>
+      </c>
+      <c r="C408" t="s">
+        <v>50</v>
+      </c>
+      <c r="D408" t="s">
+        <v>246</v>
+      </c>
+      <c r="E408" t="s">
+        <v>247</v>
+      </c>
+      <c r="F408" t="s">
+        <v>13</v>
+      </c>
+      <c r="G408" t="s">
+        <v>14</v>
       </c>
       <c r="H408" s="1">
         <v>2631000</v>
       </c>
     </row>
-    <row r="409">
+    <row r="409" spans="1:9">
       <c r="A409">
         <v>9873858</v>
       </c>
-      <c r="B409" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B409" t="s">
+        <v>169</v>
+      </c>
+      <c r="C409" t="s">
+        <v>66</v>
+      </c>
+      <c r="D409" t="s">
+        <v>246</v>
+      </c>
+      <c r="E409" t="s">
+        <v>247</v>
+      </c>
+      <c r="F409" t="s">
+        <v>13</v>
+      </c>
+      <c r="G409" t="s">
+        <v>14</v>
       </c>
       <c r="H409" s="1">
         <v>530000</v>
       </c>
     </row>
-    <row r="410">
+    <row r="410" spans="1:9">
       <c r="A410">
         <v>9875910</v>
       </c>
-      <c r="B410" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B410" t="s">
+        <v>53</v>
+      </c>
+      <c r="C410" t="s">
+        <v>47</v>
+      </c>
+      <c r="D410" t="s">
+        <v>246</v>
+      </c>
+      <c r="E410" t="s">
+        <v>247</v>
+      </c>
+      <c r="F410" t="s">
+        <v>13</v>
+      </c>
+      <c r="G410" t="s">
+        <v>14</v>
       </c>
       <c r="H410" s="1">
         <v>154000</v>
       </c>
     </row>
-    <row r="411">
+    <row r="411" spans="1:9">
       <c r="A411">
         <v>9925158</v>
       </c>
-      <c r="B411" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B411" t="s">
+        <v>17</v>
+      </c>
+      <c r="C411" t="s">
+        <v>18</v>
+      </c>
+      <c r="D411" t="s">
+        <v>11</v>
+      </c>
+      <c r="E411" t="s">
+        <v>12</v>
+      </c>
+      <c r="F411" t="s">
+        <v>13</v>
+      </c>
+      <c r="G411" t="s">
+        <v>14</v>
       </c>
       <c r="I411" s="1">
         <v>127000</v>
       </c>
     </row>
-    <row r="412">
+    <row r="412" spans="1:9">
       <c r="A412">
         <v>9939522</v>
       </c>
-      <c r="B412" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B412" t="s">
+        <v>25</v>
+      </c>
+      <c r="C412" t="s">
+        <v>26</v>
+      </c>
+      <c r="D412" t="s">
+        <v>11</v>
+      </c>
+      <c r="E412" t="s">
+        <v>12</v>
+      </c>
+      <c r="F412" t="s">
+        <v>13</v>
+      </c>
+      <c r="G412" t="s">
+        <v>14</v>
       </c>
       <c r="I412" s="1">
         <v>13772000</v>
       </c>
     </row>
-    <row r="413">
+    <row r="413" spans="1:9">
       <c r="A413">
         <v>9943626</v>
       </c>
-      <c r="B413" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B413" t="s">
+        <v>27</v>
+      </c>
+      <c r="C413" t="s">
+        <v>28</v>
+      </c>
+      <c r="D413" t="s">
+        <v>11</v>
+      </c>
+      <c r="E413" t="s">
+        <v>12</v>
+      </c>
+      <c r="F413" t="s">
+        <v>13</v>
+      </c>
+      <c r="G413" t="s">
+        <v>14</v>
       </c>
       <c r="I413" s="1">
         <v>44000</v>
       </c>
     </row>
-    <row r="414">
+    <row r="414" spans="1:9">
       <c r="A414">
         <v>9960042</v>
       </c>
-      <c r="B414" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B414" t="s">
+        <v>48</v>
+      </c>
+      <c r="C414" t="s">
+        <v>41</v>
+      </c>
+      <c r="D414" t="s">
+        <v>11</v>
+      </c>
+      <c r="E414" t="s">
+        <v>12</v>
+      </c>
+      <c r="F414" t="s">
+        <v>13</v>
+      </c>
+      <c r="G414" t="s">
+        <v>14</v>
       </c>
       <c r="I414" s="1">
         <v>1110000</v>
       </c>
     </row>
-    <row r="415">
+    <row r="415" spans="1:9">
       <c r="A415">
         <v>9992874</v>
       </c>
-      <c r="B415" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B415" t="s">
+        <v>60</v>
+      </c>
+      <c r="C415" t="s">
+        <v>61</v>
+      </c>
+      <c r="D415" t="s">
+        <v>11</v>
+      </c>
+      <c r="E415" t="s">
+        <v>12</v>
+      </c>
+      <c r="F415" t="s">
+        <v>13</v>
+      </c>
+      <c r="G415" t="s">
+        <v>14</v>
       </c>
       <c r="I415" s="1">
         <v>21127000</v>
       </c>
     </row>
-    <row r="416">
+    <row r="416" spans="1:9">
       <c r="A416">
         <v>9994926</v>
       </c>
-      <c r="B416" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B416" t="s">
+        <v>31</v>
+      </c>
+      <c r="C416" t="s">
+        <v>32</v>
+      </c>
+      <c r="D416" t="s">
+        <v>11</v>
+      </c>
+      <c r="E416" t="s">
+        <v>12</v>
+      </c>
+      <c r="F416" t="s">
+        <v>13</v>
+      </c>
+      <c r="G416" t="s">
+        <v>14</v>
       </c>
       <c r="I416" s="1">
         <v>-1000000</v>
       </c>
     </row>
-    <row r="417">
+    <row r="417" spans="1:9">
       <c r="A417">
         <v>9996978</v>
       </c>
-      <c r="B417" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B417" t="s">
+        <v>33</v>
+      </c>
+      <c r="C417" t="s">
+        <v>34</v>
+      </c>
+      <c r="D417" t="s">
+        <v>11</v>
+      </c>
+      <c r="E417" t="s">
+        <v>12</v>
+      </c>
+      <c r="F417" t="s">
+        <v>13</v>
+      </c>
+      <c r="G417" t="s">
+        <v>14</v>
       </c>
       <c r="I417" s="1">
         <v>-500000</v>
       </c>
     </row>
-    <row r="418">
+    <row r="418" spans="1:9">
       <c r="A418">
         <v>9999030</v>
       </c>
-      <c r="B418" t="str">
-[...15 lines deleted...]
-        <v>Begroting</v>
+      <c r="B418" t="s">
+        <v>35</v>
+      </c>
+      <c r="C418" t="s">
+        <v>36</v>
+      </c>
+      <c r="D418" t="s">
+        <v>11</v>
+      </c>
+      <c r="E418" t="s">
+        <v>12</v>
+      </c>
+      <c r="F418" t="s">
+        <v>13</v>
+      </c>
+      <c r="G418" t="s">
+        <v>14</v>
       </c>
       <c r="I418" s="1">
         <v>940000</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:I418"/>
-[...2 lines deleted...]
-  </ignoredErrors>
+  <autoFilter ref="A1:I1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="6.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="11.6640625" customWidth="1"/>
+    <col min="1" max="1" width="5.7109375" customWidth="1"/>
+    <col min="2" max="2" width="17.140625" customWidth="1"/>
+    <col min="3" max="3" width="25.7109375" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...13 lines deleted...]
-    <row r="2">
+    <row r="1" spans="1:4">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2">
         <v>0</v>
       </c>
-      <c r="B2" t="str">
-[...6 lines deleted...]
-    <row r="3">
+      <c r="B2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C2" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3">
         <v>1</v>
       </c>
-      <c r="B3" t="str">
-[...3 lines deleted...]
-        <v>0 Bestuur en ondersteuning</v>
+      <c r="B3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C3" t="s">
+        <v>253</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
     </row>
-    <row r="4">
+    <row r="4" spans="1:4">
       <c r="A4">
         <v>2</v>
       </c>
-      <c r="B4" t="str">
-[...3 lines deleted...]
-        <v>1 Veiligheid</v>
+      <c r="B4" t="s">
+        <v>251</v>
+      </c>
+      <c r="C4" t="s">
+        <v>254</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
     </row>
-    <row r="5">
+    <row r="5" spans="1:4">
       <c r="A5">
         <v>3</v>
       </c>
-      <c r="B5" t="str">
-[...3 lines deleted...]
-        <v>2 Verkeer, vervoer en waterstaat</v>
+      <c r="B5" t="s">
+        <v>251</v>
+      </c>
+      <c r="C5" t="s">
+        <v>255</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
     </row>
-    <row r="6">
+    <row r="6" spans="1:4">
       <c r="A6">
         <v>4</v>
       </c>
-      <c r="B6" t="str">
-[...3 lines deleted...]
-        <v>3 Economie</v>
+      <c r="B6" t="s">
+        <v>251</v>
+      </c>
+      <c r="C6" t="s">
+        <v>256</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
     </row>
-    <row r="7">
+    <row r="7" spans="1:4">
       <c r="A7">
         <v>5</v>
       </c>
-      <c r="B7" t="str">
-[...3 lines deleted...]
-        <v>4 Onderwijs</v>
+      <c r="B7" t="s">
+        <v>251</v>
+      </c>
+      <c r="C7" t="s">
+        <v>257</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
     </row>
-    <row r="8">
+    <row r="8" spans="1:4">
       <c r="A8">
         <v>6</v>
       </c>
-      <c r="B8" t="str">
-[...3 lines deleted...]
-        <v>5 Sport, cultuur en recreatie</v>
+      <c r="B8" t="s">
+        <v>251</v>
+      </c>
+      <c r="C8" t="s">
+        <v>258</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
     </row>
-    <row r="9">
+    <row r="9" spans="1:4">
       <c r="A9">
         <v>7</v>
       </c>
-      <c r="B9" t="str">
-[...3 lines deleted...]
-        <v>6 Sociaal domein</v>
+      <c r="B9" t="s">
+        <v>251</v>
+      </c>
+      <c r="C9" t="s">
+        <v>259</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
     </row>
-    <row r="10">
+    <row r="10" spans="1:4">
       <c r="A10">
         <v>8</v>
       </c>
-      <c r="B10" t="str">
-[...3 lines deleted...]
-        <v>7 Volksgezondheid en milieu</v>
+      <c r="B10" t="s">
+        <v>251</v>
+      </c>
+      <c r="C10" t="s">
+        <v>260</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
     </row>
-    <row r="11">
+    <row r="11" spans="1:4">
       <c r="A11">
         <v>9</v>
       </c>
-      <c r="B11" t="str">
-[...3 lines deleted...]
-        <v>8 Ruimte</v>
+      <c r="B11" t="s">
+        <v>251</v>
+      </c>
+      <c r="C11" t="s">
+        <v>261</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
     </row>
-    <row r="12">
+    <row r="12" spans="1:4">
       <c r="A12">
         <v>10</v>
       </c>
-      <c r="B12" t="str">
-[...6 lines deleted...]
-    <row r="13">
+      <c r="B12" t="s">
+        <v>251</v>
+      </c>
+      <c r="C12" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
       <c r="A13">
         <v>11</v>
       </c>
-      <c r="B13" t="str">
-[...3 lines deleted...]
-        <v>Immateriële vaste activa</v>
+      <c r="B13" t="s">
+        <v>251</v>
+      </c>
+      <c r="C13" t="s">
+        <v>263</v>
       </c>
       <c r="D13">
         <v>10</v>
       </c>
     </row>
-    <row r="14">
+    <row r="14" spans="1:4">
       <c r="A14">
         <v>12</v>
       </c>
-      <c r="B14" t="str">
-[...3 lines deleted...]
-        <v>Materiële vaste activa</v>
+      <c r="B14" t="s">
+        <v>251</v>
+      </c>
+      <c r="C14" t="s">
+        <v>264</v>
       </c>
       <c r="D14">
         <v>10</v>
       </c>
     </row>
-    <row r="15">
+    <row r="15" spans="1:4">
       <c r="A15">
         <v>13</v>
       </c>
-      <c r="B15" t="str">
-[...3 lines deleted...]
-        <v>Financiële vaste activa</v>
+      <c r="B15" t="s">
+        <v>251</v>
+      </c>
+      <c r="C15" t="s">
+        <v>265</v>
       </c>
       <c r="D15">
         <v>10</v>
       </c>
     </row>
-    <row r="16">
+    <row r="16" spans="1:4">
       <c r="A16">
         <v>14</v>
       </c>
-      <c r="B16" t="str">
-[...3 lines deleted...]
-        <v>Voorraden</v>
+      <c r="B16" t="s">
+        <v>251</v>
+      </c>
+      <c r="C16" t="s">
+        <v>266</v>
       </c>
       <c r="D16">
         <v>10</v>
       </c>
     </row>
-    <row r="17">
+    <row r="17" spans="1:4">
       <c r="A17">
         <v>15</v>
       </c>
-      <c r="B17" t="str">
-[...3 lines deleted...]
-        <v>Uitzettingen</v>
+      <c r="B17" t="s">
+        <v>251</v>
+      </c>
+      <c r="C17" t="s">
+        <v>267</v>
       </c>
       <c r="D17">
         <v>10</v>
       </c>
     </row>
-    <row r="18">
+    <row r="18" spans="1:4">
       <c r="A18">
         <v>16</v>
       </c>
-      <c r="B18" t="str">
-[...3 lines deleted...]
-        <v>Liquide middelen</v>
+      <c r="B18" t="s">
+        <v>251</v>
+      </c>
+      <c r="C18" t="s">
+        <v>268</v>
       </c>
       <c r="D18">
         <v>10</v>
       </c>
     </row>
-    <row r="19">
+    <row r="19" spans="1:4">
       <c r="A19">
         <v>17</v>
       </c>
-      <c r="B19" t="str">
-[...3 lines deleted...]
-        <v>Overlopende activa</v>
+      <c r="B19" t="s">
+        <v>251</v>
+      </c>
+      <c r="C19" t="s">
+        <v>269</v>
       </c>
       <c r="D19">
         <v>10</v>
       </c>
     </row>
-    <row r="20">
+    <row r="20" spans="1:4">
       <c r="A20">
         <v>18</v>
       </c>
-      <c r="B20" t="str">
-[...6 lines deleted...]
-    <row r="21">
+      <c r="B20" t="s">
+        <v>251</v>
+      </c>
+      <c r="C20" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
       <c r="A21">
         <v>19</v>
       </c>
-      <c r="B21" t="str">
-[...3 lines deleted...]
-        <v>Eigen vermogen</v>
+      <c r="B21" t="s">
+        <v>251</v>
+      </c>
+      <c r="C21" t="s">
+        <v>271</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
     </row>
-    <row r="22">
+    <row r="22" spans="1:4">
       <c r="A22">
         <v>20</v>
       </c>
-      <c r="B22" t="str">
-[...3 lines deleted...]
-        <v>Voorzieningen</v>
+      <c r="B22" t="s">
+        <v>251</v>
+      </c>
+      <c r="C22" t="s">
+        <v>131</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
     </row>
-    <row r="23">
+    <row r="23" spans="1:4">
       <c r="A23">
         <v>21</v>
       </c>
-      <c r="B23" t="str">
-[...3 lines deleted...]
-        <v>Vaste schuld</v>
+      <c r="B23" t="s">
+        <v>251</v>
+      </c>
+      <c r="C23" t="s">
+        <v>272</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
     </row>
-    <row r="24">
+    <row r="24" spans="1:4">
       <c r="A24">
         <v>22</v>
       </c>
-      <c r="B24" t="str">
-[...3 lines deleted...]
-        <v>Vlottende schuld</v>
+      <c r="B24" t="s">
+        <v>251</v>
+      </c>
+      <c r="C24" t="s">
+        <v>273</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
     </row>
-    <row r="25">
+    <row r="25" spans="1:4">
       <c r="A25">
         <v>23</v>
       </c>
-      <c r="B25" t="str">
-[...3 lines deleted...]
-        <v>Overlopende passiva</v>
+      <c r="B25" t="s">
+        <v>251</v>
+      </c>
+      <c r="C25" t="s">
+        <v>274</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
     </row>
-    <row r="26">
+    <row r="26" spans="1:4">
       <c r="A26">
         <v>24</v>
       </c>
-      <c r="B26" t="str">
-[...6 lines deleted...]
-    <row r="27">
+      <c r="B26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C26" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
       <c r="A27">
         <v>25</v>
       </c>
-      <c r="B27" t="str">
-[...3 lines deleted...]
-        <v>Lasten</v>
+      <c r="B27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C27" t="s">
+        <v>8</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
     </row>
-    <row r="28">
+    <row r="28" spans="1:4">
       <c r="A28">
         <v>26</v>
       </c>
-      <c r="B28" t="str">
-[...3 lines deleted...]
-        <v>Baten</v>
+      <c r="B28" t="s">
+        <v>2</v>
+      </c>
+      <c r="C28" t="s">
+        <v>7</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
     </row>
-    <row r="29">
+    <row r="29" spans="1:4">
       <c r="A29">
         <v>27</v>
       </c>
-      <c r="B29" t="str">
-[...3 lines deleted...]
-        <v>Standen</v>
+      <c r="B29" t="s">
+        <v>2</v>
+      </c>
+      <c r="C29" t="s">
+        <v>275</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:D29"/>
-[...2 lines deleted...]
-  </ignoredErrors>
+  <autoFilter ref="A1:D1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="11.6640625" customWidth="1"/>
-    <col min="2" max="2" width="20.00390625" customWidth="1"/>
+    <col min="1" max="1" width="10" customWidth="1"/>
+    <col min="2" max="2" width="17.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...52 lines deleted...]
-        <v>Jaarrekening</v>
+    <row r="1" spans="1:2">
+      <c r="A1" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" t="s">
+        <v>277</v>
+      </c>
+      <c r="B3" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" t="s">
+        <v>279</v>
+      </c>
+      <c r="B4" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" t="s">
+        <v>281</v>
+      </c>
+      <c r="B5" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" t="s">
+        <v>283</v>
+      </c>
+      <c r="B6" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" t="s">
+        <v>285</v>
+      </c>
+      <c r="B7" t="s">
+        <v>286</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:B7"/>
-[...2 lines deleted...]
-  </ignoredErrors>
+  <autoFilter ref="A1:B1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C79"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="11.6640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="11.6640625" customWidth="1"/>
+    <col min="1" max="1" width="10" customWidth="1"/>
+    <col min="2" max="2" width="35.7109375" customWidth="1"/>
+    <col min="3" max="3" width="10" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...15 lines deleted...]
-        <v>L1.1 Salarissen en sociale lasten</v>
+    <row r="1" spans="1:3">
+      <c r="A1" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2" t="s">
+        <v>288</v>
       </c>
       <c r="C2">
         <v>25</v>
       </c>
     </row>
-    <row r="3">
-[...4 lines deleted...]
-        <v>L2.1 Belastingen</v>
+    <row r="3" spans="1:3">
+      <c r="A3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" t="s">
+        <v>289</v>
       </c>
       <c r="C3">
         <v>25</v>
       </c>
     </row>
-    <row r="4">
-[...4 lines deleted...]
-        <v>L3.1 Grond</v>
+    <row r="4" spans="1:3">
+      <c r="A4" t="s">
+        <v>67</v>
+      </c>
+      <c r="B4" t="s">
+        <v>290</v>
       </c>
       <c r="C4">
         <v>25</v>
       </c>
     </row>
-    <row r="5">
-[...4 lines deleted...]
-        <v>L3.2 Duurzame goederen</v>
+    <row r="5" spans="1:3">
+      <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="s">
+        <v>291</v>
       </c>
       <c r="C5">
         <v>25</v>
       </c>
     </row>
-    <row r="6">
-[...4 lines deleted...]
-        <v>L3.3 Pachten</v>
+    <row r="6" spans="1:3">
+      <c r="A6" t="s">
+        <v>292</v>
+      </c>
+      <c r="B6" t="s">
+        <v>293</v>
       </c>
       <c r="C6">
         <v>25</v>
       </c>
     </row>
-    <row r="7">
-[...4 lines deleted...]
-        <v>L3.4.1 Sociale uitkeringen in natura</v>
+    <row r="7" spans="1:3">
+      <c r="A7" t="s">
+        <v>161</v>
+      </c>
+      <c r="B7" t="s">
+        <v>294</v>
       </c>
       <c r="C7">
         <v>25</v>
       </c>
     </row>
-    <row r="8">
-[...4 lines deleted...]
-        <v>L3.5.1 Ingeleend personeel</v>
+    <row r="8" spans="1:3">
+      <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" t="s">
+        <v>295</v>
       </c>
       <c r="C8">
         <v>25</v>
       </c>
     </row>
-    <row r="9">
-[...4 lines deleted...]
-        <v>L3.8 Overige goederen en diensten</v>
+    <row r="9" spans="1:3">
+      <c r="A9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" t="s">
+        <v>296</v>
       </c>
       <c r="C9">
         <v>25</v>
       </c>
     </row>
-    <row r="10">
-[...4 lines deleted...]
-        <v>L4.1.1 Sociale uitkeringen in geld</v>
+    <row r="10" spans="1:3">
+      <c r="A10" t="s">
+        <v>201</v>
+      </c>
+      <c r="B10" t="s">
+        <v>297</v>
       </c>
       <c r="C10">
         <v>25</v>
       </c>
     </row>
-    <row r="11">
-[...4 lines deleted...]
-        <v>L4.2 Subsidies</v>
+    <row r="11" spans="1:3">
+      <c r="A11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" t="s">
+        <v>298</v>
       </c>
       <c r="C11">
         <v>25</v>
       </c>
     </row>
-    <row r="12">
-[...4 lines deleted...]
-        <v>L4.3.1 Inkomensoverdrachten - Rijk</v>
+    <row r="12" spans="1:3">
+      <c r="A12" t="s">
+        <v>125</v>
+      </c>
+      <c r="B12" t="s">
+        <v>299</v>
       </c>
       <c r="C12">
         <v>25</v>
       </c>
     </row>
-    <row r="13">
-[...4 lines deleted...]
-        <v>L4.3.2 Inkomensoverdrachten - gemeenten</v>
+    <row r="13" spans="1:3">
+      <c r="A13" t="s">
+        <v>300</v>
+      </c>
+      <c r="B13" t="s">
+        <v>301</v>
       </c>
       <c r="C13">
         <v>25</v>
       </c>
     </row>
-    <row r="14">
-[...4 lines deleted...]
-        <v>L4.3.3 Inkomensoverdrachten - gemeensc..</v>
+    <row r="14" spans="1:3">
+      <c r="A14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" t="s">
+        <v>302</v>
       </c>
       <c r="C14">
         <v>25</v>
       </c>
     </row>
-    <row r="15">
-[...4 lines deleted...]
-        <v>L4.3.4 Inkomensoverdrachten - provincies</v>
+    <row r="15" spans="1:3">
+      <c r="A15" t="s">
+        <v>303</v>
+      </c>
+      <c r="B15" t="s">
+        <v>304</v>
       </c>
       <c r="C15">
         <v>25</v>
       </c>
     </row>
-    <row r="16">
-[...4 lines deleted...]
-        <v>L4.3.5 Inkomensoverdrachten - watersch..</v>
+    <row r="16" spans="1:3">
+      <c r="A16" t="s">
+        <v>305</v>
+      </c>
+      <c r="B16" t="s">
+        <v>306</v>
       </c>
       <c r="C16">
         <v>25</v>
       </c>
     </row>
-    <row r="17">
-[...4 lines deleted...]
-        <v>L4.3.6 Inkomensoverdrachten - ov overh..</v>
+    <row r="17" spans="1:3">
+      <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" t="s">
+        <v>307</v>
       </c>
       <c r="C17">
         <v>25</v>
       </c>
     </row>
-    <row r="18">
-[...4 lines deleted...]
-        <v>L4.3.7 Inkomensoverdrachten - Europese..</v>
+    <row r="18" spans="1:3">
+      <c r="A18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" t="s">
+        <v>308</v>
       </c>
       <c r="C18">
         <v>25</v>
       </c>
     </row>
-    <row r="19">
-[...4 lines deleted...]
-        <v>L4.3.8 Inkomensoverdrachten - overige ..</v>
+    <row r="19" spans="1:3">
+      <c r="A19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" t="s">
+        <v>309</v>
       </c>
       <c r="C19">
         <v>25</v>
       </c>
     </row>
-    <row r="20">
-[...4 lines deleted...]
-        <v>L4.3.9 Inkomensoverdrachten - onverdeeld</v>
+    <row r="20" spans="1:3">
+      <c r="A20" t="s">
+        <v>188</v>
+      </c>
+      <c r="B20" t="s">
+        <v>310</v>
       </c>
       <c r="C20">
         <v>25</v>
       </c>
     </row>
-    <row r="21">
-[...4 lines deleted...]
-        <v>L4.4.9 Kapitaaloverdrachten - onverdeeld</v>
+    <row r="21" spans="1:3">
+      <c r="A21" t="s">
+        <v>167</v>
+      </c>
+      <c r="B21" t="s">
+        <v>311</v>
       </c>
       <c r="C21">
         <v>25</v>
       </c>
     </row>
-    <row r="22">
-[...4 lines deleted...]
-        <v>L4.5.1 Investeringsbijdragen - Rijk</v>
+    <row r="22" spans="1:3">
+      <c r="A22" t="s">
+        <v>312</v>
+      </c>
+      <c r="B22" t="s">
+        <v>313</v>
       </c>
       <c r="C22">
         <v>25</v>
       </c>
     </row>
-    <row r="23">
-[...4 lines deleted...]
-        <v>L4.5.2 Investeringsbijdragen - gemeenten</v>
+    <row r="23" spans="1:3">
+      <c r="A23" t="s">
+        <v>314</v>
+      </c>
+      <c r="B23" t="s">
+        <v>315</v>
       </c>
       <c r="C23">
         <v>25</v>
       </c>
     </row>
-    <row r="24">
-[...4 lines deleted...]
-        <v>L4.5.3 Investeringsbijdragen - gemeens..</v>
+    <row r="24" spans="1:3">
+      <c r="A24" t="s">
+        <v>316</v>
+      </c>
+      <c r="B24" t="s">
+        <v>317</v>
       </c>
       <c r="C24">
         <v>25</v>
       </c>
     </row>
-    <row r="25">
-[...4 lines deleted...]
-        <v>L4.5.4 Investeringsbijdragen - provinc..</v>
+    <row r="25" spans="1:3">
+      <c r="A25" t="s">
+        <v>318</v>
+      </c>
+      <c r="B25" t="s">
+        <v>319</v>
       </c>
       <c r="C25">
         <v>25</v>
       </c>
     </row>
-    <row r="26">
-[...4 lines deleted...]
-        <v>L4.5.5 Investeringsbijdragen - watersc..</v>
+    <row r="26" spans="1:3">
+      <c r="A26" t="s">
+        <v>320</v>
+      </c>
+      <c r="B26" t="s">
+        <v>321</v>
       </c>
       <c r="C26">
         <v>25</v>
       </c>
     </row>
-    <row r="27">
-[...4 lines deleted...]
-        <v>L4.5.6 Investeringsbijdragen - ov over..</v>
+    <row r="27" spans="1:3">
+      <c r="A27" t="s">
+        <v>322</v>
+      </c>
+      <c r="B27" t="s">
+        <v>323</v>
       </c>
       <c r="C27">
         <v>25</v>
       </c>
     </row>
-    <row r="28">
-[...4 lines deleted...]
-        <v>L4.5.7 Investeringsbijdragen - Europese</v>
+    <row r="28" spans="1:3">
+      <c r="A28" t="s">
+        <v>324</v>
+      </c>
+      <c r="B28" t="s">
+        <v>325</v>
       </c>
       <c r="C28">
         <v>25</v>
       </c>
     </row>
-    <row r="29">
-[...4 lines deleted...]
-        <v>L4.5.8 Investeringsbijdragen - ov inst..</v>
+    <row r="29" spans="1:3">
+      <c r="A29" t="s">
+        <v>326</v>
+      </c>
+      <c r="B29" t="s">
+        <v>327</v>
       </c>
       <c r="C29">
         <v>25</v>
       </c>
     </row>
-    <row r="30">
-[...4 lines deleted...]
-        <v>L4.6.6 Ov kapitaaloverdrachten - overh..</v>
+    <row r="30" spans="1:3">
+      <c r="A30" t="s">
+        <v>328</v>
+      </c>
+      <c r="B30" t="s">
+        <v>329</v>
       </c>
       <c r="C30">
         <v>25</v>
       </c>
     </row>
-    <row r="31">
-[...4 lines deleted...]
-        <v>L4.6.8 Ov kapitaaloverdrachten - overi..</v>
+    <row r="31" spans="1:3">
+      <c r="A31" t="s">
+        <v>71</v>
+      </c>
+      <c r="B31" t="s">
+        <v>330</v>
       </c>
       <c r="C31">
         <v>25</v>
       </c>
     </row>
-    <row r="32">
-[...4 lines deleted...]
-        <v>L5.1 Rente</v>
+    <row r="32" spans="1:3">
+      <c r="A32" t="s">
+        <v>215</v>
+      </c>
+      <c r="B32" t="s">
+        <v>331</v>
       </c>
       <c r="C32">
         <v>25</v>
       </c>
     </row>
-    <row r="33">
-[...4 lines deleted...]
-        <v>L6.1 Financiële transacties</v>
+    <row r="33" spans="1:3">
+      <c r="A33" t="s">
+        <v>122</v>
+      </c>
+      <c r="B33" t="s">
+        <v>332</v>
       </c>
       <c r="C33">
         <v>25</v>
       </c>
     </row>
-    <row r="34">
-[...4 lines deleted...]
-        <v>L7.1 Mutatie reserves</v>
+    <row r="34" spans="1:3">
+      <c r="A34" t="s">
+        <v>126</v>
+      </c>
+      <c r="B34" t="s">
+        <v>333</v>
       </c>
       <c r="C34">
         <v>25</v>
       </c>
     </row>
-    <row r="35">
-[...4 lines deleted...]
-        <v>L7.2 Mutatie voorzieningen</v>
+    <row r="35" spans="1:3">
+      <c r="A35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35" t="s">
+        <v>334</v>
       </c>
       <c r="C35">
         <v>25</v>
       </c>
     </row>
-    <row r="36">
-[...4 lines deleted...]
-        <v>L7.3 Afschrijvingen</v>
+    <row r="36" spans="1:3">
+      <c r="A36" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" t="s">
+        <v>335</v>
       </c>
       <c r="C36">
         <v>25</v>
       </c>
     </row>
-    <row r="37">
-[...4 lines deleted...]
-        <v>L7.4 Toegerekende reële en bespaarde r..</v>
+    <row r="37" spans="1:3">
+      <c r="A37" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" t="s">
+        <v>336</v>
       </c>
       <c r="C37">
         <v>25</v>
       </c>
     </row>
-    <row r="38">
-[...4 lines deleted...]
-        <v>L7.5 Overige verrekeningen</v>
+    <row r="38" spans="1:3">
+      <c r="A38" t="s">
+        <v>35</v>
+      </c>
+      <c r="B38" t="s">
+        <v>337</v>
       </c>
       <c r="C38">
         <v>25</v>
       </c>
     </row>
-    <row r="39">
-[...4 lines deleted...]
-        <v>B2.2.1 Belastingen op producenten</v>
+    <row r="39" spans="1:3">
+      <c r="A39" t="s">
+        <v>9</v>
+      </c>
+      <c r="B39" t="s">
+        <v>338</v>
       </c>
       <c r="C39">
         <v>26</v>
       </c>
     </row>
-    <row r="40">
-[...4 lines deleted...]
-        <v>B2.2.2 Belastingen op huishoudens</v>
+    <row r="40" spans="1:3">
+      <c r="A40" t="s">
+        <v>15</v>
+      </c>
+      <c r="B40" t="s">
+        <v>339</v>
       </c>
       <c r="C40">
         <v>26</v>
       </c>
     </row>
-    <row r="41">
-[...4 lines deleted...]
-        <v>B3.1 Grond</v>
+    <row r="41" spans="1:3">
+      <c r="A41" t="s">
+        <v>73</v>
+      </c>
+      <c r="B41" t="s">
+        <v>340</v>
       </c>
       <c r="C41">
         <v>26</v>
       </c>
     </row>
-    <row r="42">
-[...4 lines deleted...]
-        <v>B3.2 Duurzame goederen</v>
+    <row r="42" spans="1:3">
+      <c r="A42" t="s">
+        <v>74</v>
+      </c>
+      <c r="B42" t="s">
+        <v>341</v>
       </c>
       <c r="C42">
         <v>26</v>
       </c>
     </row>
-    <row r="43">
-[...4 lines deleted...]
-        <v>B3.3 Pachten</v>
+    <row r="43" spans="1:3">
+      <c r="A43" t="s">
+        <v>75</v>
+      </c>
+      <c r="B43" t="s">
+        <v>342</v>
       </c>
       <c r="C43">
         <v>26</v>
       </c>
     </row>
-    <row r="44">
-[...4 lines deleted...]
-        <v>B3.4.2 Eigen bijdragen en verhaal soci..</v>
+    <row r="44" spans="1:3">
+      <c r="A44" t="s">
+        <v>203</v>
+      </c>
+      <c r="B44" t="s">
+        <v>343</v>
       </c>
       <c r="C44">
         <v>26</v>
       </c>
     </row>
-    <row r="45">
-[...4 lines deleted...]
-        <v>B3.5.2 Uitgeleend personeel</v>
+    <row r="45" spans="1:3">
+      <c r="A45" t="s">
+        <v>176</v>
+      </c>
+      <c r="B45" t="s">
+        <v>344</v>
       </c>
       <c r="C45">
         <v>26</v>
       </c>
     </row>
-    <row r="46">
-[...4 lines deleted...]
-        <v>B3.6 Huren</v>
+    <row r="46" spans="1:3">
+      <c r="A46" t="s">
+        <v>77</v>
+      </c>
+      <c r="B46" t="s">
+        <v>345</v>
       </c>
       <c r="C46">
         <v>26</v>
       </c>
     </row>
-    <row r="47">
-[...4 lines deleted...]
-        <v>B3.7 Leges en andere rechten</v>
+    <row r="47" spans="1:3">
+      <c r="A47" t="s">
+        <v>37</v>
+      </c>
+      <c r="B47" t="s">
+        <v>346</v>
       </c>
       <c r="C47">
         <v>26</v>
       </c>
     </row>
-    <row r="48">
-[...4 lines deleted...]
-        <v>B3.8 Overige goederen en diensten</v>
+    <row r="48" spans="1:3">
+      <c r="A48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B48" t="s">
+        <v>347</v>
       </c>
       <c r="C48">
         <v>26</v>
       </c>
     </row>
-    <row r="49">
-[...4 lines deleted...]
-        <v>B4.1.2 Verhaal sociale uitkeringen in ..</v>
+    <row r="49" spans="1:3">
+      <c r="A49" t="s">
+        <v>205</v>
+      </c>
+      <c r="B49" t="s">
+        <v>348</v>
       </c>
       <c r="C49">
         <v>26</v>
       </c>
     </row>
-    <row r="50">
-[...4 lines deleted...]
-        <v>B4.3.1 Inkomensoverdrachten - Rijk</v>
+    <row r="50" spans="1:3">
+      <c r="A50" t="s">
+        <v>49</v>
+      </c>
+      <c r="B50" t="s">
+        <v>349</v>
       </c>
       <c r="C50">
         <v>26</v>
       </c>
     </row>
-    <row r="51">
-[...4 lines deleted...]
-        <v>B4.3.2 Inkomensoverdrachten - gemeenten</v>
+    <row r="51" spans="1:3">
+      <c r="A51" t="s">
+        <v>350</v>
+      </c>
+      <c r="B51" t="s">
+        <v>351</v>
       </c>
       <c r="C51">
         <v>26</v>
       </c>
     </row>
-    <row r="52">
-[...4 lines deleted...]
-        <v>B4.3.3 Inkomensoverdrachten - gemeens..</v>
+    <row r="52" spans="1:3">
+      <c r="A52" t="s">
+        <v>352</v>
+      </c>
+      <c r="B52" t="s">
+        <v>353</v>
       </c>
       <c r="C52">
         <v>26</v>
       </c>
     </row>
-    <row r="53">
-[...4 lines deleted...]
-        <v>B4.3.4 Inkomensoverdrachten - provincies</v>
+    <row r="53" spans="1:3">
+      <c r="A53" t="s">
+        <v>51</v>
+      </c>
+      <c r="B53" t="s">
+        <v>354</v>
       </c>
       <c r="C53">
         <v>26</v>
       </c>
     </row>
-    <row r="54">
-[...4 lines deleted...]
-        <v>B4.3.5 Inkomensoverdrachten - watersch..</v>
+    <row r="54" spans="1:3">
+      <c r="A54" t="s">
+        <v>355</v>
+      </c>
+      <c r="B54" t="s">
+        <v>356</v>
       </c>
       <c r="C54">
         <v>26</v>
       </c>
     </row>
-    <row r="55">
-[...4 lines deleted...]
-        <v>B4.3.6 Inkomensoverdrachten - ov overh..</v>
+    <row r="55" spans="1:3">
+      <c r="A55" t="s">
+        <v>169</v>
+      </c>
+      <c r="B55" t="s">
+        <v>357</v>
       </c>
       <c r="C55">
         <v>26</v>
       </c>
     </row>
-    <row r="56">
-[...4 lines deleted...]
-        <v>B4.3.7 Inkomensoverdrachten - Europese..</v>
+    <row r="56" spans="1:3">
+      <c r="A56" t="s">
+        <v>53</v>
+      </c>
+      <c r="B56" t="s">
+        <v>358</v>
       </c>
       <c r="C56">
         <v>26</v>
       </c>
     </row>
-    <row r="57">
-[...4 lines deleted...]
-        <v>B4.3.8 Inkomensoverdrachten - overige ..</v>
+    <row r="57" spans="1:3">
+      <c r="A57" t="s">
+        <v>40</v>
+      </c>
+      <c r="B57" t="s">
+        <v>359</v>
       </c>
       <c r="C57">
         <v>26</v>
       </c>
     </row>
-    <row r="58">
-[...4 lines deleted...]
-        <v>B4.3.9 Inkomensoverdrachten - onverdeeld</v>
+    <row r="58" spans="1:3">
+      <c r="A58" t="s">
+        <v>54</v>
+      </c>
+      <c r="B58" t="s">
+        <v>360</v>
       </c>
       <c r="C58">
         <v>26</v>
       </c>
     </row>
-    <row r="59">
-[...4 lines deleted...]
-        <v>B4.4.9 Kapitaaloverdrachten - onverdeeld</v>
+    <row r="59" spans="1:3">
+      <c r="A59" t="s">
+        <v>361</v>
+      </c>
+      <c r="B59" t="s">
+        <v>362</v>
       </c>
       <c r="C59">
         <v>26</v>
       </c>
     </row>
-    <row r="60">
-[...4 lines deleted...]
-        <v>B4.5.1  Investeringsbijdragen - Rijk</v>
+    <row r="60" spans="1:3">
+      <c r="A60" t="s">
+        <v>363</v>
+      </c>
+      <c r="B60" t="s">
+        <v>364</v>
       </c>
       <c r="C60">
         <v>26</v>
       </c>
     </row>
-    <row r="61">
-[...4 lines deleted...]
-        <v>B4.5.2 Investeringsbijdragen - gemeenten</v>
+    <row r="61" spans="1:3">
+      <c r="A61" t="s">
+        <v>365</v>
+      </c>
+      <c r="B61" t="s">
+        <v>366</v>
       </c>
       <c r="C61">
         <v>26</v>
       </c>
     </row>
-    <row r="62">
-[...4 lines deleted...]
-        <v>B4.5.3 Investeringsbijdragen - gemeens..</v>
+    <row r="62" spans="1:3">
+      <c r="A62" t="s">
+        <v>367</v>
+      </c>
+      <c r="B62" t="s">
+        <v>368</v>
       </c>
       <c r="C62">
         <v>26</v>
       </c>
     </row>
-    <row r="63">
-[...4 lines deleted...]
-        <v>B4.5.4 Investeringsbijdragen - provinc..</v>
+    <row r="63" spans="1:3">
+      <c r="A63" t="s">
+        <v>369</v>
+      </c>
+      <c r="B63" t="s">
+        <v>370</v>
       </c>
       <c r="C63">
         <v>26</v>
       </c>
     </row>
-    <row r="64">
-[...4 lines deleted...]
-        <v>B4.5.5 Investeringsbijdragen - watersc..</v>
+    <row r="64" spans="1:3">
+      <c r="A64" t="s">
+        <v>371</v>
+      </c>
+      <c r="B64" t="s">
+        <v>372</v>
       </c>
       <c r="C64">
         <v>26</v>
       </c>
     </row>
-    <row r="65">
-[...4 lines deleted...]
-        <v>B4.5.6 Investeringsbijdragen - ov over..</v>
+    <row r="65" spans="1:3">
+      <c r="A65" t="s">
+        <v>373</v>
+      </c>
+      <c r="B65" t="s">
+        <v>374</v>
       </c>
       <c r="C65">
         <v>26</v>
       </c>
     </row>
-    <row r="66">
-[...4 lines deleted...]
-        <v>B4.5.7 Investeringsbijdragen - Europese</v>
+    <row r="66" spans="1:3">
+      <c r="A66" t="s">
+        <v>375</v>
+      </c>
+      <c r="B66" t="s">
+        <v>376</v>
       </c>
       <c r="C66">
         <v>26</v>
       </c>
     </row>
-    <row r="67">
-[...4 lines deleted...]
-        <v>B4.5.8 Investeringsbijdragen - ov inst..</v>
+    <row r="67" spans="1:3">
+      <c r="A67" t="s">
+        <v>377</v>
+      </c>
+      <c r="B67" t="s">
+        <v>378</v>
       </c>
       <c r="C67">
         <v>26</v>
       </c>
     </row>
-    <row r="68">
-[...4 lines deleted...]
-        <v>B4.6.6 Ov kapitaaloverdrachten - overh..</v>
+    <row r="68" spans="1:3">
+      <c r="A68" t="s">
+        <v>379</v>
+      </c>
+      <c r="B68" t="s">
+        <v>380</v>
       </c>
       <c r="C68">
         <v>26</v>
       </c>
     </row>
-    <row r="69">
-[...4 lines deleted...]
-        <v>B4.6.8 Ov kapitaaloverdrachten - overi..</v>
+    <row r="69" spans="1:3">
+      <c r="A69" t="s">
+        <v>79</v>
+      </c>
+      <c r="B69" t="s">
+        <v>381</v>
       </c>
       <c r="C69">
         <v>26</v>
       </c>
     </row>
-    <row r="70">
-[...4 lines deleted...]
-        <v>B5.1 Rente</v>
+    <row r="70" spans="1:3">
+      <c r="A70" t="s">
+        <v>82</v>
+      </c>
+      <c r="B70" t="s">
+        <v>382</v>
       </c>
       <c r="C70">
         <v>26</v>
       </c>
     </row>
-    <row r="71">
-[...4 lines deleted...]
-        <v>B5.2 Dividenden en winsten</v>
+    <row r="71" spans="1:3">
+      <c r="A71" t="s">
+        <v>226</v>
+      </c>
+      <c r="B71" t="s">
+        <v>383</v>
       </c>
       <c r="C71">
         <v>26</v>
       </c>
     </row>
-    <row r="72">
-[...4 lines deleted...]
-        <v>B6.1 Financiële transacties</v>
+    <row r="72" spans="1:3">
+      <c r="A72" t="s">
+        <v>101</v>
+      </c>
+      <c r="B72" t="s">
+        <v>384</v>
       </c>
       <c r="C72">
         <v>26</v>
       </c>
     </row>
-    <row r="73">
-[...4 lines deleted...]
-        <v>B7.1 Mutatie reserves</v>
+    <row r="73" spans="1:3">
+      <c r="A73" t="s">
+        <v>136</v>
+      </c>
+      <c r="B73" t="s">
+        <v>385</v>
       </c>
       <c r="C73">
         <v>26</v>
       </c>
     </row>
-    <row r="74">
-[...4 lines deleted...]
-        <v>B7.2 Mutatie voorzieningen</v>
+    <row r="74" spans="1:3">
+      <c r="A74" t="s">
+        <v>62</v>
+      </c>
+      <c r="B74" t="s">
+        <v>386</v>
       </c>
       <c r="C74">
         <v>26</v>
       </c>
     </row>
-    <row r="75">
-[...4 lines deleted...]
-        <v>B7.3 Afschrijvingen</v>
+    <row r="75" spans="1:3">
+      <c r="A75" t="s">
+        <v>88</v>
+      </c>
+      <c r="B75" t="s">
+        <v>387</v>
       </c>
       <c r="C75">
         <v>26</v>
       </c>
     </row>
-    <row r="76">
-[...4 lines deleted...]
-        <v>B7.4 Toegerekende reële en bespaarde r..</v>
+    <row r="76" spans="1:3">
+      <c r="A76" t="s">
+        <v>388</v>
+      </c>
+      <c r="B76" t="s">
+        <v>389</v>
       </c>
       <c r="C76">
         <v>26</v>
       </c>
     </row>
-    <row r="77">
-[...4 lines deleted...]
-        <v>B7.5 Overige verrekeningen</v>
+    <row r="77" spans="1:3">
+      <c r="A77" t="s">
+        <v>105</v>
+      </c>
+      <c r="B77" t="s">
+        <v>390</v>
       </c>
       <c r="C77">
         <v>26</v>
       </c>
     </row>
-    <row r="78">
-[...4 lines deleted...]
-        <v>Primo</v>
+    <row r="78" spans="1:3">
+      <c r="A78" t="s">
+        <v>391</v>
+      </c>
+      <c r="B78" t="s">
+        <v>391</v>
       </c>
       <c r="C78">
         <v>27</v>
       </c>
     </row>
-    <row r="79">
-[...4 lines deleted...]
-        <v>Ultimo</v>
+    <row r="79" spans="1:3">
+      <c r="A79" t="s">
+        <v>392</v>
+      </c>
+      <c r="B79" t="s">
+        <v>392</v>
       </c>
       <c r="C79">
         <v>27</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:C79"/>
-[...2 lines deleted...]
-  </ignoredErrors>
+  <autoFilter ref="A1:C1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C146"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="11.6640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="11.6640625" customWidth="1"/>
+    <col min="1" max="1" width="10" customWidth="1"/>
+    <col min="2" max="2" width="35.7109375" customWidth="1"/>
+    <col min="3" max="3" width="10" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...15 lines deleted...]
-        <v>0.1 Bestuur</v>
+    <row r="1" spans="1:3">
+      <c r="A1" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" t="s">
+        <v>112</v>
+      </c>
+      <c r="B2" t="s">
+        <v>393</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
     </row>
-    <row r="3">
-[...4 lines deleted...]
-        <v>0.2 Burgerzaken</v>
+    <row r="3" spans="1:3">
+      <c r="A3" t="s">
+        <v>114</v>
+      </c>
+      <c r="B3" t="s">
+        <v>394</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
     </row>
-    <row r="4">
-[...4 lines deleted...]
-        <v>0.3 Beheer overige gebouwen en gronden</v>
+    <row r="4" spans="1:3">
+      <c r="A4" t="s">
+        <v>395</v>
+      </c>
+      <c r="B4" t="s">
+        <v>396</v>
       </c>
       <c r="C4">
         <v>1</v>
       </c>
     </row>
-    <row r="5">
-[...4 lines deleted...]
-        <v>0.4 Overhead</v>
+    <row r="5" spans="1:3">
+      <c r="A5" t="s">
+        <v>180</v>
+      </c>
+      <c r="B5" t="s">
+        <v>397</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
     </row>
-    <row r="6">
-[...4 lines deleted...]
-        <v>0.5 Treasury</v>
+    <row r="6" spans="1:3">
+      <c r="A6" t="s">
+        <v>216</v>
+      </c>
+      <c r="B6" t="s">
+        <v>398</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
     </row>
-    <row r="7">
-[...4 lines deleted...]
-        <v>0.61 OZB woningen</v>
+    <row r="7" spans="1:3">
+      <c r="A7" t="s">
+        <v>230</v>
+      </c>
+      <c r="B7" t="s">
+        <v>399</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
     </row>
-    <row r="8">
-[...4 lines deleted...]
-        <v>0.62 OZB niet-woningen</v>
+    <row r="8" spans="1:3">
+      <c r="A8" t="s">
+        <v>56</v>
+      </c>
+      <c r="B8" t="s">
+        <v>400</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
     </row>
-    <row r="9">
-[...4 lines deleted...]
-        <v>0.63 Parkeerbelasting</v>
+    <row r="9" spans="1:3">
+      <c r="A9" t="s">
+        <v>84</v>
+      </c>
+      <c r="B9" t="s">
+        <v>401</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
     </row>
-    <row r="10">
-[...4 lines deleted...]
-        <v>0.64 Belastingen overig</v>
+    <row r="10" spans="1:3">
+      <c r="A10" t="s">
+        <v>99</v>
+      </c>
+      <c r="B10" t="s">
+        <v>402</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
     </row>
-    <row r="11">
-[...4 lines deleted...]
-        <v>0.7 Algemene uitkeringen en overige ui..</v>
+    <row r="11" spans="1:3">
+      <c r="A11" t="s">
+        <v>108</v>
+      </c>
+      <c r="B11" t="s">
+        <v>403</v>
       </c>
       <c r="C11">
         <v>1</v>
       </c>
     </row>
-    <row r="12">
-[...4 lines deleted...]
-        <v>0.8 Overige baten en lasten</v>
+    <row r="12" spans="1:3">
+      <c r="A12" t="s">
+        <v>110</v>
+      </c>
+      <c r="B12" t="s">
+        <v>404</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
     </row>
-    <row r="13">
-[...4 lines deleted...]
-        <v>0.9 Vennootschapsbelasting</v>
+    <row r="13" spans="1:3">
+      <c r="A13" t="s">
+        <v>120</v>
+      </c>
+      <c r="B13" t="s">
+        <v>405</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
     </row>
-    <row r="14">
-[...4 lines deleted...]
-        <v>0.10 Mutaties reserves</v>
+    <row r="14" spans="1:3">
+      <c r="A14" t="s">
+        <v>134</v>
+      </c>
+      <c r="B14" t="s">
+        <v>406</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
     </row>
-    <row r="15">
-[...4 lines deleted...]
-        <v>0.11 Resultaat van de rekening van bat..</v>
+    <row r="15" spans="1:3">
+      <c r="A15" t="s">
+        <v>407</v>
+      </c>
+      <c r="B15" t="s">
+        <v>408</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
     </row>
-    <row r="16">
-[...4 lines deleted...]
-        <v>1.1 Crisisbeheersing en brandweer</v>
+    <row r="16" spans="1:3">
+      <c r="A16" t="s">
+        <v>139</v>
+      </c>
+      <c r="B16" t="s">
+        <v>409</v>
       </c>
       <c r="C16">
         <v>2</v>
       </c>
     </row>
-    <row r="17">
-[...4 lines deleted...]
-        <v>1.2 Openbare orde en veiligheid</v>
+    <row r="17" spans="1:3">
+      <c r="A17" t="s">
+        <v>143</v>
+      </c>
+      <c r="B17" t="s">
+        <v>410</v>
       </c>
       <c r="C17">
         <v>2</v>
       </c>
     </row>
-    <row r="18">
-[...4 lines deleted...]
-        <v>2.1 Verkeer en vervoer</v>
+    <row r="18" spans="1:3">
+      <c r="A18" t="s">
+        <v>145</v>
+      </c>
+      <c r="B18" t="s">
+        <v>411</v>
       </c>
       <c r="C18">
         <v>3</v>
       </c>
     </row>
-    <row r="19">
-[...4 lines deleted...]
-        <v>2.2 Parkeren</v>
+    <row r="19" spans="1:3">
+      <c r="A19" t="s">
+        <v>147</v>
+      </c>
+      <c r="B19" t="s">
+        <v>412</v>
       </c>
       <c r="C19">
         <v>3</v>
       </c>
     </row>
-    <row r="20">
-[...4 lines deleted...]
-        <v>2.3 Recreatieve havens</v>
+    <row r="20" spans="1:3">
+      <c r="A20" t="s">
+        <v>149</v>
+      </c>
+      <c r="B20" t="s">
+        <v>413</v>
       </c>
       <c r="C20">
         <v>3</v>
       </c>
     </row>
-    <row r="21">
-[...4 lines deleted...]
-        <v>2.4 Economische havens en waterwegen</v>
+    <row r="21" spans="1:3">
+      <c r="A21" t="s">
+        <v>151</v>
+      </c>
+      <c r="B21" t="s">
+        <v>414</v>
       </c>
       <c r="C21">
         <v>3</v>
       </c>
     </row>
-    <row r="22">
-[...4 lines deleted...]
-        <v>2.5 Openbaar vervoer</v>
+    <row r="22" spans="1:3">
+      <c r="A22" t="s">
+        <v>153</v>
+      </c>
+      <c r="B22" t="s">
+        <v>415</v>
       </c>
       <c r="C22">
         <v>3</v>
       </c>
     </row>
-    <row r="23">
-[...4 lines deleted...]
-        <v>3.1 Economische ontwikkeling</v>
+    <row r="23" spans="1:3">
+      <c r="A23" t="s">
+        <v>155</v>
+      </c>
+      <c r="B23" t="s">
+        <v>416</v>
       </c>
       <c r="C23">
         <v>4</v>
       </c>
     </row>
-    <row r="24">
-[...4 lines deleted...]
-        <v>3.2 Fysieke bedrijfsinfrastructuur</v>
+    <row r="24" spans="1:3">
+      <c r="A24" t="s">
+        <v>157</v>
+      </c>
+      <c r="B24" t="s">
+        <v>417</v>
       </c>
       <c r="C24">
         <v>4</v>
       </c>
     </row>
-    <row r="25">
-[...4 lines deleted...]
-        <v>3.3 Bedrijvenloket en bedrijfsregelingen</v>
+    <row r="25" spans="1:3">
+      <c r="A25" t="s">
+        <v>159</v>
+      </c>
+      <c r="B25" t="s">
+        <v>418</v>
       </c>
       <c r="C25">
         <v>4</v>
       </c>
     </row>
-    <row r="26">
-[...4 lines deleted...]
-        <v>3.4 Economische promotie</v>
+    <row r="26" spans="1:3">
+      <c r="A26" t="s">
+        <v>163</v>
+      </c>
+      <c r="B26" t="s">
+        <v>419</v>
       </c>
       <c r="C26">
         <v>4</v>
       </c>
     </row>
-    <row r="27">
-[...4 lines deleted...]
-        <v>4.1 Openbaar basisonderwijs</v>
+    <row r="27" spans="1:3">
+      <c r="A27" t="s">
+        <v>420</v>
+      </c>
+      <c r="B27" t="s">
+        <v>421</v>
       </c>
       <c r="C27">
         <v>5</v>
       </c>
     </row>
-    <row r="28">
-[...4 lines deleted...]
-        <v>4.2 Onderwijshuisvesting</v>
+    <row r="28" spans="1:3">
+      <c r="A28" t="s">
+        <v>165</v>
+      </c>
+      <c r="B28" t="s">
+        <v>422</v>
       </c>
       <c r="C28">
         <v>5</v>
       </c>
     </row>
-    <row r="29">
-[...4 lines deleted...]
-        <v>4.3 Onderwijsbeleid en leerlingzaken</v>
+    <row r="29" spans="1:3">
+      <c r="A29" t="s">
+        <v>170</v>
+      </c>
+      <c r="B29" t="s">
+        <v>423</v>
       </c>
       <c r="C29">
         <v>5</v>
       </c>
     </row>
-    <row r="30">
-[...4 lines deleted...]
-        <v>5.1 Sportbeleid en activering</v>
+    <row r="30" spans="1:3">
+      <c r="A30" t="s">
+        <v>172</v>
+      </c>
+      <c r="B30" t="s">
+        <v>424</v>
       </c>
       <c r="C30">
         <v>6</v>
       </c>
     </row>
-    <row r="31">
-[...4 lines deleted...]
-        <v>5.2 Sportaccommodaties</v>
+    <row r="31" spans="1:3">
+      <c r="A31" t="s">
+        <v>174</v>
+      </c>
+      <c r="B31" t="s">
+        <v>425</v>
       </c>
       <c r="C31">
         <v>6</v>
       </c>
     </row>
-    <row r="32">
-[...4 lines deleted...]
-        <v>5.3 Cultuurpresentatie, cultuurproduct..</v>
+    <row r="32" spans="1:3">
+      <c r="A32" t="s">
+        <v>178</v>
+      </c>
+      <c r="B32" t="s">
+        <v>426</v>
       </c>
       <c r="C32">
         <v>6</v>
       </c>
     </row>
-    <row r="33">
-[...4 lines deleted...]
-        <v>5.4 Musea</v>
+    <row r="33" spans="1:3">
+      <c r="A33" t="s">
+        <v>182</v>
+      </c>
+      <c r="B33" t="s">
+        <v>427</v>
       </c>
       <c r="C33">
         <v>6</v>
       </c>
     </row>
-    <row r="34">
-[...4 lines deleted...]
-        <v>5.5 Cultureel erfgoed</v>
+    <row r="34" spans="1:3">
+      <c r="A34" t="s">
+        <v>184</v>
+      </c>
+      <c r="B34" t="s">
+        <v>428</v>
       </c>
       <c r="C34">
         <v>6</v>
       </c>
     </row>
-    <row r="35">
-[...4 lines deleted...]
-        <v>5.6 Media</v>
+    <row r="35" spans="1:3">
+      <c r="A35" t="s">
+        <v>186</v>
+      </c>
+      <c r="B35" t="s">
+        <v>429</v>
       </c>
       <c r="C35">
         <v>6</v>
       </c>
     </row>
-    <row r="36">
-[...4 lines deleted...]
-        <v>5.7 Openbaar groen en (openlucht) recr..</v>
+    <row r="36" spans="1:3">
+      <c r="A36" t="s">
+        <v>189</v>
+      </c>
+      <c r="B36" t="s">
+        <v>430</v>
       </c>
       <c r="C36">
         <v>6</v>
       </c>
     </row>
-    <row r="37">
-[...4 lines deleted...]
-        <v>6.1 Samenkracht en burgerparticipatie</v>
+    <row r="37" spans="1:3">
+      <c r="A37" t="s">
+        <v>191</v>
+      </c>
+      <c r="B37" t="s">
+        <v>431</v>
       </c>
       <c r="C37">
         <v>7</v>
       </c>
     </row>
-    <row r="38">
-[...4 lines deleted...]
-        <v>6.21 Toegang en eerstelijnsvoorz. WMO</v>
+    <row r="38" spans="1:3">
+      <c r="A38" t="s">
+        <v>193</v>
+      </c>
+      <c r="B38" t="s">
+        <v>432</v>
       </c>
       <c r="C38">
         <v>7</v>
       </c>
     </row>
-    <row r="39">
-[...4 lines deleted...]
-        <v>6.22 Toegang en eerstelijnsvoorz. Jeugd</v>
+    <row r="39" spans="1:3">
+      <c r="A39" t="s">
+        <v>195</v>
+      </c>
+      <c r="B39" t="s">
+        <v>433</v>
       </c>
       <c r="C39">
         <v>7</v>
       </c>
     </row>
-    <row r="40">
-[...4 lines deleted...]
-        <v>6.23 Toegang en eerstelijnsvoorz. Inte..</v>
+    <row r="40" spans="1:3">
+      <c r="A40" t="s">
+        <v>197</v>
+      </c>
+      <c r="B40" t="s">
+        <v>434</v>
       </c>
       <c r="C40">
         <v>7</v>
       </c>
     </row>
-    <row r="41">
-[...4 lines deleted...]
-        <v>6.3 Inkomensregelingen</v>
+    <row r="41" spans="1:3">
+      <c r="A41" t="s">
+        <v>199</v>
+      </c>
+      <c r="B41" t="s">
+        <v>435</v>
       </c>
       <c r="C41">
         <v>7</v>
       </c>
     </row>
-    <row r="42">
-[...4 lines deleted...]
-        <v>6.4 WSW en beschut werk</v>
+    <row r="42" spans="1:3">
+      <c r="A42" t="s">
+        <v>207</v>
+      </c>
+      <c r="B42" t="s">
+        <v>436</v>
       </c>
       <c r="C42">
         <v>7</v>
       </c>
     </row>
-    <row r="43">
-[...4 lines deleted...]
-        <v>6.5 Arbeidsparticipatie</v>
+    <row r="43" spans="1:3">
+      <c r="A43" t="s">
+        <v>209</v>
+      </c>
+      <c r="B43" t="s">
+        <v>437</v>
       </c>
       <c r="C43">
         <v>7</v>
       </c>
     </row>
-    <row r="44">
-[...4 lines deleted...]
-        <v>6.60 Hulpmiddelen en diensten (WMO)</v>
+    <row r="44" spans="1:3">
+      <c r="A44" t="s">
+        <v>211</v>
+      </c>
+      <c r="B44" t="s">
+        <v>438</v>
       </c>
       <c r="C44">
         <v>7</v>
       </c>
     </row>
-    <row r="45">
-[...4 lines deleted...]
-        <v>6.711 Huishoudelijke hulp (WMO)</v>
+    <row r="45" spans="1:3">
+      <c r="A45" t="s">
+        <v>213</v>
+      </c>
+      <c r="B45" t="s">
+        <v>439</v>
       </c>
       <c r="C45">
         <v>7</v>
       </c>
     </row>
-    <row r="46">
-[...4 lines deleted...]
-        <v>6.712 Begeleiding (WMO)</v>
+    <row r="46" spans="1:3">
+      <c r="A46" t="s">
+        <v>218</v>
+      </c>
+      <c r="B46" t="s">
+        <v>440</v>
       </c>
       <c r="C46">
         <v>7</v>
       </c>
     </row>
-    <row r="47">
-[...4 lines deleted...]
-        <v>6.713 Dagbesteding (WMO)</v>
+    <row r="47" spans="1:3">
+      <c r="A47" t="s">
+        <v>220</v>
+      </c>
+      <c r="B47" t="s">
+        <v>441</v>
       </c>
       <c r="C47">
         <v>7</v>
       </c>
     </row>
-    <row r="48">
-[...4 lines deleted...]
-        <v>6.714 Ov.  maatwerkarrangementen (WMO)</v>
+    <row r="48" spans="1:3">
+      <c r="A48" t="s">
+        <v>222</v>
+      </c>
+      <c r="B48" t="s">
+        <v>442</v>
       </c>
       <c r="C48">
         <v>7</v>
       </c>
     </row>
-    <row r="49">
-[...4 lines deleted...]
-        <v>6.751 Jeugdhulp ambulant lokaal</v>
+    <row r="49" spans="1:3">
+      <c r="A49" t="s">
+        <v>224</v>
+      </c>
+      <c r="B49" t="s">
+        <v>443</v>
       </c>
       <c r="C49">
         <v>7</v>
       </c>
     </row>
-    <row r="50">
-[...4 lines deleted...]
-        <v>6.752 Jeugdhulp ambulant regionaal</v>
+    <row r="50" spans="1:3">
+      <c r="A50" t="s">
+        <v>444</v>
+      </c>
+      <c r="B50" t="s">
+        <v>445</v>
       </c>
       <c r="C50">
         <v>7</v>
       </c>
     </row>
-    <row r="51">
-[...4 lines deleted...]
-        <v>6.753 Jeugdhulp ambulant landelijk</v>
+    <row r="51" spans="1:3">
+      <c r="A51" t="s">
+        <v>446</v>
+      </c>
+      <c r="B51" t="s">
+        <v>447</v>
       </c>
       <c r="C51">
         <v>7</v>
       </c>
     </row>
-    <row r="52">
-[...4 lines deleted...]
-        <v>6.761 Jeugdhulp met verblijf lokaal</v>
+    <row r="52" spans="1:3">
+      <c r="A52" t="s">
+        <v>228</v>
+      </c>
+      <c r="B52" t="s">
+        <v>448</v>
       </c>
       <c r="C52">
         <v>7</v>
       </c>
     </row>
-    <row r="53">
-[...4 lines deleted...]
-        <v>6.762 Jeugdhulp met verblijf regionaal</v>
+    <row r="53" spans="1:3">
+      <c r="A53" t="s">
+        <v>232</v>
+      </c>
+      <c r="B53" t="s">
+        <v>449</v>
       </c>
       <c r="C53">
         <v>7</v>
       </c>
     </row>
-    <row r="54">
-[...4 lines deleted...]
-        <v>6.763 Jeugdhulp met verblijf landelijk</v>
+    <row r="54" spans="1:3">
+      <c r="A54" t="s">
+        <v>234</v>
+      </c>
+      <c r="B54" t="s">
+        <v>450</v>
       </c>
       <c r="C54">
         <v>7</v>
       </c>
     </row>
-    <row r="55">
-[...4 lines deleted...]
-        <v>6.791 PGB WMO</v>
+    <row r="55" spans="1:3">
+      <c r="A55" t="s">
+        <v>236</v>
+      </c>
+      <c r="B55" t="s">
+        <v>451</v>
       </c>
       <c r="C55">
         <v>7</v>
       </c>
     </row>
-    <row r="56">
-[...4 lines deleted...]
-        <v>6.792 PGB Jeugd</v>
+    <row r="56" spans="1:3">
+      <c r="A56" t="s">
+        <v>238</v>
+      </c>
+      <c r="B56" t="s">
+        <v>452</v>
       </c>
       <c r="C56">
         <v>7</v>
       </c>
     </row>
-    <row r="57">
-[...4 lines deleted...]
-        <v>6.811 Beschermd wonen (WMO)</v>
+    <row r="57" spans="1:3">
+      <c r="A57" t="s">
+        <v>240</v>
+      </c>
+      <c r="B57" t="s">
+        <v>453</v>
       </c>
       <c r="C57">
         <v>7</v>
       </c>
     </row>
-    <row r="58">
-[...4 lines deleted...]
-        <v>6.812 Maatschappelijke- en vrouwenopva..</v>
+    <row r="58" spans="1:3">
+      <c r="A58" t="s">
+        <v>242</v>
+      </c>
+      <c r="B58" t="s">
+        <v>454</v>
       </c>
       <c r="C58">
         <v>7</v>
       </c>
     </row>
-    <row r="59">
-[...4 lines deleted...]
-        <v>6.821 Jeugdbescherming</v>
+    <row r="59" spans="1:3">
+      <c r="A59" t="s">
+        <v>244</v>
+      </c>
+      <c r="B59" t="s">
+        <v>455</v>
       </c>
       <c r="C59">
         <v>7</v>
       </c>
     </row>
-    <row r="60">
-[...4 lines deleted...]
-        <v>6.822 Jeugdreclassering</v>
+    <row r="60" spans="1:3">
+      <c r="A60" t="s">
+        <v>456</v>
+      </c>
+      <c r="B60" t="s">
+        <v>457</v>
       </c>
       <c r="C60">
         <v>7</v>
       </c>
     </row>
-    <row r="61">
-[...4 lines deleted...]
-        <v>6.91 Coördinatie en beleid WMO</v>
+    <row r="61" spans="1:3">
+      <c r="A61" t="s">
+        <v>458</v>
+      </c>
+      <c r="B61" t="s">
+        <v>459</v>
       </c>
       <c r="C61">
         <v>7</v>
       </c>
     </row>
-    <row r="62">
-[...4 lines deleted...]
-        <v>6.92 Coördinatie en beleid Jeugd</v>
+    <row r="62" spans="1:3">
+      <c r="A62" t="s">
+        <v>460</v>
+      </c>
+      <c r="B62" t="s">
+        <v>461</v>
       </c>
       <c r="C62">
         <v>7</v>
       </c>
     </row>
-    <row r="63">
-[...4 lines deleted...]
-        <v>7.1 Volksgezondheid</v>
+    <row r="63" spans="1:3">
+      <c r="A63" t="s">
+        <v>246</v>
+      </c>
+      <c r="B63" t="s">
+        <v>462</v>
       </c>
       <c r="C63">
         <v>8</v>
       </c>
     </row>
-    <row r="64">
-[...4 lines deleted...]
-        <v>7.2 Riolering</v>
+    <row r="64" spans="1:3">
+      <c r="A64" t="s">
+        <v>11</v>
+      </c>
+      <c r="B64" t="s">
+        <v>463</v>
       </c>
       <c r="C64">
         <v>8</v>
       </c>
     </row>
-    <row r="65">
-[...4 lines deleted...]
-        <v>7.3 Afval</v>
+    <row r="65" spans="1:3">
+      <c r="A65" t="s">
+        <v>19</v>
+      </c>
+      <c r="B65" t="s">
+        <v>464</v>
       </c>
       <c r="C65">
         <v>8</v>
       </c>
     </row>
-    <row r="66">
-[...4 lines deleted...]
-        <v>7.4 Milieubeheer</v>
+    <row r="66" spans="1:3">
+      <c r="A66" t="s">
+        <v>42</v>
+      </c>
+      <c r="B66" t="s">
+        <v>465</v>
       </c>
       <c r="C66">
         <v>8</v>
       </c>
     </row>
-    <row r="67">
-[...4 lines deleted...]
-        <v>7.5 Begraafplaatsen en crematoria</v>
+    <row r="67" spans="1:3">
+      <c r="A67" t="s">
+        <v>58</v>
+      </c>
+      <c r="B67" t="s">
+        <v>466</v>
       </c>
       <c r="C67">
         <v>8</v>
       </c>
     </row>
-    <row r="68">
-[...4 lines deleted...]
-        <v>8.1 Ruimte en leefomgeving</v>
+    <row r="68" spans="1:3">
+      <c r="A68" t="s">
+        <v>63</v>
+      </c>
+      <c r="B68" t="s">
+        <v>467</v>
       </c>
       <c r="C68">
         <v>9</v>
       </c>
     </row>
-    <row r="69">
-[...4 lines deleted...]
-        <v>8.2 Grondexploitatie (niet-bedrijvente..</v>
+    <row r="69" spans="1:3">
+      <c r="A69" t="s">
+        <v>69</v>
+      </c>
+      <c r="B69" t="s">
+        <v>468</v>
       </c>
       <c r="C69">
         <v>9</v>
       </c>
     </row>
-    <row r="70">
-[...4 lines deleted...]
-        <v>8.3 Wonen en bouwen</v>
+    <row r="70" spans="1:3">
+      <c r="A70" t="s">
+        <v>80</v>
+      </c>
+      <c r="B70" t="s">
+        <v>469</v>
       </c>
       <c r="C70">
         <v>9</v>
       </c>
     </row>
-    <row r="71">
-[...4 lines deleted...]
-        <v>A111 Kosten verbonden aan sluiten geld..</v>
+    <row r="71" spans="1:3">
+      <c r="A71" t="s">
+        <v>470</v>
+      </c>
+      <c r="B71" t="s">
+        <v>471</v>
       </c>
       <c r="C71">
         <v>11</v>
       </c>
     </row>
-    <row r="72">
-[...4 lines deleted...]
-        <v>A112 Kosten onderzoek en ontwikkeling ..</v>
+    <row r="72" spans="1:3">
+      <c r="A72" t="s">
+        <v>472</v>
+      </c>
+      <c r="B72" t="s">
+        <v>473</v>
       </c>
       <c r="C72">
         <v>11</v>
       </c>
     </row>
-    <row r="73">
-[...4 lines deleted...]
-        <v>A113 Bijdragen aan activa in eigendom ..</v>
+    <row r="73" spans="1:3">
+      <c r="A73" t="s">
+        <v>474</v>
+      </c>
+      <c r="B73" t="s">
+        <v>475</v>
       </c>
       <c r="C73">
         <v>11</v>
       </c>
     </row>
-    <row r="74">
-[...4 lines deleted...]
-        <v>A121 Gronden en terreinen</v>
+    <row r="74" spans="1:3">
+      <c r="A74" t="s">
+        <v>86</v>
+      </c>
+      <c r="B74" t="s">
+        <v>476</v>
       </c>
       <c r="C74">
         <v>12</v>
       </c>
     </row>
-    <row r="75">
-[...4 lines deleted...]
-        <v>A122 Woonruimten</v>
+    <row r="75" spans="1:3">
+      <c r="A75" t="s">
+        <v>477</v>
+      </c>
+      <c r="B75" t="s">
+        <v>478</v>
       </c>
       <c r="C75">
         <v>12</v>
       </c>
     </row>
-    <row r="76">
-[...4 lines deleted...]
-        <v>A123 Bedrijfsgebouwen</v>
+    <row r="76" spans="1:3">
+      <c r="A76" t="s">
+        <v>89</v>
+      </c>
+      <c r="B76" t="s">
+        <v>479</v>
       </c>
       <c r="C76">
         <v>12</v>
       </c>
     </row>
-    <row r="77">
-[...4 lines deleted...]
-        <v>A124 Grond-, weg- en waterbouwkundige ..</v>
+    <row r="77" spans="1:3">
+      <c r="A77" t="s">
+        <v>91</v>
+      </c>
+      <c r="B77" t="s">
+        <v>480</v>
       </c>
       <c r="C77">
         <v>12</v>
       </c>
     </row>
-    <row r="78">
-[...4 lines deleted...]
-        <v>A125 Vervoermiddelen</v>
+    <row r="78" spans="1:3">
+      <c r="A78" t="s">
+        <v>93</v>
+      </c>
+      <c r="B78" t="s">
+        <v>481</v>
       </c>
       <c r="C78">
         <v>12</v>
       </c>
     </row>
-    <row r="79">
-[...4 lines deleted...]
-        <v>A126 Machines, apparaten en installaties</v>
+    <row r="79" spans="1:3">
+      <c r="A79" t="s">
+        <v>95</v>
+      </c>
+      <c r="B79" t="s">
+        <v>482</v>
       </c>
       <c r="C79">
         <v>12</v>
       </c>
     </row>
-    <row r="80">
-[...4 lines deleted...]
-        <v>A129 Overig</v>
+    <row r="80" spans="1:3">
+      <c r="A80" t="s">
+        <v>97</v>
+      </c>
+      <c r="B80" t="s">
+        <v>483</v>
       </c>
       <c r="C80">
         <v>12</v>
       </c>
     </row>
-    <row r="81">
-[...4 lines deleted...]
-        <v>A1311 Kapitaalverstrekking aan deelnem..</v>
+    <row r="81" spans="1:3">
+      <c r="A81" t="s">
+        <v>484</v>
+      </c>
+      <c r="B81" t="s">
+        <v>485</v>
       </c>
       <c r="C81">
         <v>13</v>
       </c>
     </row>
-    <row r="82">
-[...4 lines deleted...]
-        <v>A1312 Kapitaalverstrekking aan gemeens..</v>
+    <row r="82" spans="1:3">
+      <c r="A82" t="s">
+        <v>486</v>
+      </c>
+      <c r="B82" t="s">
+        <v>487</v>
       </c>
       <c r="C82">
         <v>13</v>
       </c>
     </row>
-    <row r="83">
-[...4 lines deleted...]
-        <v>A1313 Kapitaalverstrekking aan overige..</v>
+    <row r="83" spans="1:3">
+      <c r="A83" t="s">
+        <v>488</v>
+      </c>
+      <c r="B83" t="s">
+        <v>489</v>
       </c>
       <c r="C83">
         <v>13</v>
       </c>
     </row>
-    <row r="84">
-[...4 lines deleted...]
-        <v>A1321 Leningen aan woningbouwcorporaties</v>
+    <row r="84" spans="1:3">
+      <c r="A84" t="s">
+        <v>490</v>
+      </c>
+      <c r="B84" t="s">
+        <v>491</v>
       </c>
       <c r="C84">
         <v>13</v>
       </c>
     </row>
-    <row r="85">
-[...4 lines deleted...]
-        <v>A1322 Leningen aan deelnemingen</v>
+    <row r="85" spans="1:3">
+      <c r="A85" t="s">
+        <v>492</v>
+      </c>
+      <c r="B85" t="s">
+        <v>493</v>
       </c>
       <c r="C85">
         <v>13</v>
       </c>
     </row>
-    <row r="86">
-[...4 lines deleted...]
-        <v>A1323 Leningen aan overige verbonden p..</v>
+    <row r="86" spans="1:3">
+      <c r="A86" t="s">
+        <v>494</v>
+      </c>
+      <c r="B86" t="s">
+        <v>495</v>
       </c>
       <c r="C86">
         <v>13</v>
       </c>
     </row>
-    <row r="87">
-[...4 lines deleted...]
-        <v>A1331b Overige langlopende leningen</v>
+    <row r="87" spans="1:3">
+      <c r="A87" t="s">
+        <v>103</v>
+      </c>
+      <c r="B87" t="s">
+        <v>496</v>
       </c>
       <c r="C87">
         <v>13</v>
       </c>
     </row>
-    <row r="88">
-[...4 lines deleted...]
-        <v>A1331c Langlopende leningen aan gemeen..</v>
+    <row r="88" spans="1:3">
+      <c r="A88" t="s">
+        <v>497</v>
+      </c>
+      <c r="B88" t="s">
+        <v>498</v>
       </c>
       <c r="C88">
         <v>13</v>
       </c>
     </row>
-    <row r="89">
-[...4 lines deleted...]
-        <v>A1331d Langlopende leningen aan gemeen..</v>
+    <row r="89" spans="1:3">
+      <c r="A89" t="s">
+        <v>499</v>
+      </c>
+      <c r="B89" t="s">
+        <v>500</v>
       </c>
       <c r="C89">
         <v>13</v>
       </c>
     </row>
-    <row r="90">
-[...4 lines deleted...]
-        <v>A1331e Langopende leningen aan overige</v>
+    <row r="90" spans="1:3">
+      <c r="A90" t="s">
+        <v>501</v>
+      </c>
+      <c r="B90" t="s">
+        <v>502</v>
       </c>
       <c r="C90">
         <v>13</v>
       </c>
     </row>
-    <row r="91">
-[...4 lines deleted...]
-        <v>A1332a Uitzettingen in ‘s Rijks schatk..</v>
+    <row r="91" spans="1:3">
+      <c r="A91" t="s">
+        <v>503</v>
+      </c>
+      <c r="B91" t="s">
+        <v>504</v>
       </c>
       <c r="C91">
         <v>13</v>
       </c>
     </row>
-    <row r="92">
-[...4 lines deleted...]
-        <v>A1332b Uitzettingen in de vorm van Ned..</v>
+    <row r="92" spans="1:3">
+      <c r="A92" t="s">
+        <v>505</v>
+      </c>
+      <c r="B92" t="s">
+        <v>506</v>
       </c>
       <c r="C92">
         <v>13</v>
       </c>
     </row>
-    <row r="93">
-[...4 lines deleted...]
-        <v>A1332c Overige uitzettingen met loopt…</v>
+    <row r="93" spans="1:3">
+      <c r="A93" t="s">
+        <v>507</v>
+      </c>
+      <c r="B93" t="s">
+        <v>508</v>
       </c>
       <c r="C93">
         <v>13</v>
       </c>
     </row>
-    <row r="94">
-[...4 lines deleted...]
-        <v>A212 Overige grond- en hulpstoffen</v>
+    <row r="94" spans="1:3">
+      <c r="A94" t="s">
+        <v>509</v>
+      </c>
+      <c r="B94" t="s">
+        <v>510</v>
       </c>
       <c r="C94">
         <v>14</v>
       </c>
     </row>
-    <row r="95">
-[...4 lines deleted...]
-        <v>A213 Onderhanden werk (incl. bouwgrond..</v>
+    <row r="95" spans="1:3">
+      <c r="A95" t="s">
+        <v>106</v>
+      </c>
+      <c r="B95" t="s">
+        <v>511</v>
       </c>
       <c r="C95">
         <v>14</v>
       </c>
     </row>
-    <row r="96">
-[...4 lines deleted...]
-        <v>A214 Gereed product en handelsgoederen</v>
+    <row r="96" spans="1:3">
+      <c r="A96" t="s">
+        <v>512</v>
+      </c>
+      <c r="B96" t="s">
+        <v>513</v>
       </c>
       <c r="C96">
         <v>14</v>
       </c>
     </row>
-    <row r="97">
-[...4 lines deleted...]
-        <v>A215 Vooruitbetalingen</v>
+    <row r="97" spans="1:3">
+      <c r="A97" t="s">
+        <v>514</v>
+      </c>
+      <c r="B97" t="s">
+        <v>515</v>
       </c>
       <c r="C97">
         <v>14</v>
       </c>
     </row>
-    <row r="98">
-[...4 lines deleted...]
-        <v>A221a Vorderingen op gemeenten</v>
+    <row r="98" spans="1:3">
+      <c r="A98" t="s">
+        <v>516</v>
+      </c>
+      <c r="B98" t="s">
+        <v>517</v>
       </c>
       <c r="C98">
         <v>15</v>
       </c>
     </row>
-    <row r="99">
-[...4 lines deleted...]
-        <v>A221b Vorderingen op gemeenschappelijke</v>
+    <row r="99" spans="1:3">
+      <c r="A99" t="s">
+        <v>518</v>
+      </c>
+      <c r="B99" t="s">
+        <v>519</v>
       </c>
       <c r="C99">
         <v>15</v>
       </c>
     </row>
-    <row r="100">
-[...4 lines deleted...]
-        <v>A221c Vorderingen op overige overheden</v>
+    <row r="100" spans="1:3">
+      <c r="A100" t="s">
+        <v>520</v>
+      </c>
+      <c r="B100" t="s">
+        <v>521</v>
       </c>
       <c r="C100">
         <v>15</v>
       </c>
     </row>
-    <row r="101">
-[...4 lines deleted...]
-        <v>A222b Overige verstrekte kasgeldleningen</v>
+    <row r="101" spans="1:3">
+      <c r="A101" t="s">
+        <v>522</v>
+      </c>
+      <c r="B101" t="s">
+        <v>523</v>
       </c>
       <c r="C101">
         <v>15</v>
       </c>
     </row>
-    <row r="102">
-[...4 lines deleted...]
-        <v>A222c Verstrekte kasgeldleningen aan g..</v>
+    <row r="102" spans="1:3">
+      <c r="A102" t="s">
+        <v>524</v>
+      </c>
+      <c r="B102" t="s">
+        <v>525</v>
       </c>
       <c r="C102">
         <v>15</v>
       </c>
     </row>
-    <row r="103">
-[...4 lines deleted...]
-        <v>A222d Verstrekte kasgeldleningen aan g..</v>
+    <row r="103" spans="1:3">
+      <c r="A103" t="s">
+        <v>526</v>
+      </c>
+      <c r="B103" t="s">
+        <v>527</v>
       </c>
       <c r="C103">
         <v>15</v>
       </c>
     </row>
-    <row r="104">
-[...4 lines deleted...]
-        <v>A222e Verstrekte kasgeldleningen aan ov.</v>
+    <row r="104" spans="1:3">
+      <c r="A104" t="s">
+        <v>528</v>
+      </c>
+      <c r="B104" t="s">
+        <v>529</v>
       </c>
       <c r="C104">
         <v>15</v>
       </c>
     </row>
-    <row r="105">
-[...4 lines deleted...]
-        <v>A223a Rekening courant verhouding met ..</v>
+    <row r="105" spans="1:3">
+      <c r="A105" t="s">
+        <v>530</v>
+      </c>
+      <c r="B105" t="s">
+        <v>531</v>
       </c>
       <c r="C105">
         <v>15</v>
       </c>
     </row>
-    <row r="106">
-[...4 lines deleted...]
-        <v>A223b Rekening courant verhoudingen ov..</v>
+    <row r="106" spans="1:3">
+      <c r="A106" t="s">
+        <v>532</v>
+      </c>
+      <c r="B106" t="s">
+        <v>533</v>
       </c>
       <c r="C106">
         <v>15</v>
       </c>
     </row>
-    <row r="107">
-[...4 lines deleted...]
-        <v>A224 Overige vorderingen (niet-overheid)</v>
+    <row r="107" spans="1:3">
+      <c r="A107" t="s">
+        <v>534</v>
+      </c>
+      <c r="B107" t="s">
+        <v>535</v>
       </c>
       <c r="C107">
         <v>15</v>
       </c>
     </row>
-    <row r="108">
-[...4 lines deleted...]
-        <v>A225a Uitzettingen in ‘s Rijks schatk..</v>
+    <row r="108" spans="1:3">
+      <c r="A108" t="s">
+        <v>536</v>
+      </c>
+      <c r="B108" t="s">
+        <v>537</v>
       </c>
       <c r="C108">
         <v>15</v>
       </c>
     </row>
-    <row r="109">
-[...4 lines deleted...]
-        <v>A225b Uitzettingen in de vorm van Nede..</v>
+    <row r="109" spans="1:3">
+      <c r="A109" t="s">
+        <v>538</v>
+      </c>
+      <c r="B109" t="s">
+        <v>539</v>
       </c>
       <c r="C109">
         <v>15</v>
       </c>
     </row>
-    <row r="110">
-[...4 lines deleted...]
-        <v>A225c Overige uitzettingen met een loo..</v>
+    <row r="110" spans="1:3">
+      <c r="A110" t="s">
+        <v>116</v>
+      </c>
+      <c r="B110" t="s">
+        <v>540</v>
       </c>
       <c r="C110">
         <v>15</v>
       </c>
     </row>
-    <row r="111">
-[...4 lines deleted...]
-        <v>A23 Liquide middelen (kas en banksaldi)</v>
+    <row r="111" spans="1:3">
+      <c r="A111" t="s">
+        <v>118</v>
+      </c>
+      <c r="B111" t="s">
+        <v>541</v>
       </c>
       <c r="C111">
         <v>16</v>
       </c>
     </row>
-    <row r="112">
-[...4 lines deleted...]
-        <v>A29a Nog te ontvangen bijdragen van de..</v>
+    <row r="112" spans="1:3">
+      <c r="A112" t="s">
+        <v>542</v>
+      </c>
+      <c r="B112" t="s">
+        <v>543</v>
       </c>
       <c r="C112">
         <v>17</v>
       </c>
     </row>
-    <row r="113">
-[...4 lines deleted...]
-        <v>A29b Nog te ontvangen bijdragen van he..</v>
+    <row r="113" spans="1:3">
+      <c r="A113" t="s">
+        <v>544</v>
+      </c>
+      <c r="B113" t="s">
+        <v>545</v>
       </c>
       <c r="C113">
         <v>17</v>
       </c>
     </row>
-    <row r="114">
-[...4 lines deleted...]
-        <v>A29d Overige overlopende activa</v>
+    <row r="114" spans="1:3">
+      <c r="A114" t="s">
+        <v>123</v>
+      </c>
+      <c r="B114" t="s">
+        <v>546</v>
       </c>
       <c r="C114">
         <v>17</v>
       </c>
     </row>
-    <row r="115">
-[...4 lines deleted...]
-        <v>A29e Nog te ontvangen bjidragen van pr..</v>
+    <row r="115" spans="1:3">
+      <c r="A115" t="s">
+        <v>547</v>
+      </c>
+      <c r="B115" t="s">
+        <v>548</v>
       </c>
       <c r="C115">
         <v>17</v>
       </c>
     </row>
-    <row r="116">
-[...4 lines deleted...]
-        <v>A29f Nog te ontvangen bijdragen van ge..</v>
+    <row r="116" spans="1:3">
+      <c r="A116" t="s">
+        <v>549</v>
+      </c>
+      <c r="B116" t="s">
+        <v>550</v>
       </c>
       <c r="C116">
         <v>17</v>
       </c>
     </row>
-    <row r="117">
-[...4 lines deleted...]
-        <v>A29g Nog te ontvangen bijdragen van ov..</v>
+    <row r="117" spans="1:3">
+      <c r="A117" t="s">
+        <v>551</v>
+      </c>
+      <c r="B117" t="s">
+        <v>552</v>
       </c>
       <c r="C117">
         <v>17</v>
       </c>
     </row>
-    <row r="118">
-[...4 lines deleted...]
-        <v>P111 Algemene reserve</v>
+    <row r="118" spans="1:3">
+      <c r="A118" t="s">
+        <v>553</v>
+      </c>
+      <c r="B118" t="s">
+        <v>554</v>
       </c>
       <c r="C118">
         <v>19</v>
       </c>
     </row>
-    <row r="119">
-[...4 lines deleted...]
-        <v>P112 Bestemmingsreserves</v>
+    <row r="119" spans="1:3">
+      <c r="A119" t="s">
+        <v>128</v>
+      </c>
+      <c r="B119" t="s">
+        <v>555</v>
       </c>
       <c r="C119">
         <v>19</v>
       </c>
     </row>
-    <row r="120">
-[...4 lines deleted...]
-        <v>P114 Saldo van rekening</v>
+    <row r="120" spans="1:3">
+      <c r="A120" t="s">
+        <v>556</v>
+      </c>
+      <c r="B120" t="s">
+        <v>557</v>
       </c>
       <c r="C120">
         <v>19</v>
       </c>
     </row>
-    <row r="121">
-[...4 lines deleted...]
-        <v>P12 Voorzieningen</v>
+    <row r="121" spans="1:3">
+      <c r="A121" t="s">
+        <v>130</v>
+      </c>
+      <c r="B121" t="s">
+        <v>558</v>
       </c>
       <c r="C121">
         <v>20</v>
       </c>
     </row>
-    <row r="122">
-[...4 lines deleted...]
-        <v>P131 Obligatieleningen</v>
+    <row r="122" spans="1:3">
+      <c r="A122" t="s">
+        <v>559</v>
+      </c>
+      <c r="B122" t="s">
+        <v>560</v>
       </c>
       <c r="C122">
         <v>21</v>
       </c>
     </row>
-    <row r="123">
-[...4 lines deleted...]
-        <v>P132 Onderhandse leningen van binnenla..</v>
+    <row r="123" spans="1:3">
+      <c r="A123" t="s">
+        <v>561</v>
+      </c>
+      <c r="B123" t="s">
+        <v>562</v>
       </c>
       <c r="C123">
         <v>21</v>
       </c>
     </row>
-    <row r="124">
-[...4 lines deleted...]
-        <v>P133 Onderhandse leningen van binnenla..</v>
+    <row r="124" spans="1:3">
+      <c r="A124" t="s">
+        <v>132</v>
+      </c>
+      <c r="B124" t="s">
+        <v>563</v>
       </c>
       <c r="C124">
         <v>21</v>
       </c>
     </row>
-    <row r="125">
-[...4 lines deleted...]
-        <v>P134 Onderhandse leningen van binnenla..</v>
+    <row r="125" spans="1:3">
+      <c r="A125" t="s">
+        <v>564</v>
+      </c>
+      <c r="B125" t="s">
+        <v>565</v>
       </c>
       <c r="C125">
         <v>21</v>
       </c>
     </row>
-    <row r="126">
-[...4 lines deleted...]
-        <v>P135b Onderhandse leningen van overige..</v>
+    <row r="126" spans="1:3">
+      <c r="A126" t="s">
+        <v>566</v>
+      </c>
+      <c r="B126" t="s">
+        <v>567</v>
       </c>
       <c r="C126">
         <v>21</v>
       </c>
     </row>
-    <row r="127">
-[...4 lines deleted...]
-        <v>P135c Onderhandse leningen van provinc..</v>
+    <row r="127" spans="1:3">
+      <c r="A127" t="s">
+        <v>568</v>
+      </c>
+      <c r="B127" t="s">
+        <v>569</v>
       </c>
       <c r="C127">
         <v>21</v>
       </c>
     </row>
-    <row r="128">
-[...4 lines deleted...]
-        <v>P135d Onderhandse leningen van gemeenten</v>
+    <row r="128" spans="1:3">
+      <c r="A128" t="s">
+        <v>570</v>
+      </c>
+      <c r="B128" t="s">
+        <v>571</v>
       </c>
       <c r="C128">
         <v>21</v>
       </c>
     </row>
-    <row r="129">
-[...4 lines deleted...]
-        <v>P135e Onderhandse leningen van overige</v>
+    <row r="129" spans="1:3">
+      <c r="A129" t="s">
+        <v>572</v>
+      </c>
+      <c r="B129" t="s">
+        <v>573</v>
       </c>
       <c r="C129">
         <v>21</v>
       </c>
     </row>
-    <row r="130">
-[...4 lines deleted...]
-        <v>P136 Onderhandse leningen van buitenla..</v>
+    <row r="130" spans="1:3">
+      <c r="A130" t="s">
+        <v>574</v>
+      </c>
+      <c r="B130" t="s">
+        <v>575</v>
       </c>
       <c r="C130">
         <v>21</v>
       </c>
     </row>
-    <row r="131">
-[...4 lines deleted...]
-        <v>P137 Door derden belegde gelden</v>
+    <row r="131" spans="1:3">
+      <c r="A131" t="s">
+        <v>576</v>
+      </c>
+      <c r="B131" t="s">
+        <v>577</v>
       </c>
       <c r="C131">
         <v>21</v>
       </c>
     </row>
-    <row r="132">
-[...4 lines deleted...]
-        <v>P138 Waarborgsommen</v>
+    <row r="132" spans="1:3">
+      <c r="A132" t="s">
+        <v>578</v>
+      </c>
+      <c r="B132" t="s">
+        <v>579</v>
       </c>
       <c r="C132">
         <v>21</v>
       </c>
     </row>
-    <row r="133">
-[...4 lines deleted...]
-        <v>P139 Renteswaps en derivaten</v>
+    <row r="133" spans="1:3">
+      <c r="A133" t="s">
+        <v>580</v>
+      </c>
+      <c r="B133" t="s">
+        <v>581</v>
       </c>
       <c r="C133">
         <v>21</v>
       </c>
     </row>
-    <row r="134">
-[...4 lines deleted...]
-        <v>P140 Vooruitontvangen bedragen..</v>
+    <row r="134" spans="1:3">
+      <c r="A134" t="s">
+        <v>582</v>
+      </c>
+      <c r="B134" t="s">
+        <v>583</v>
       </c>
       <c r="C134">
         <v>21</v>
       </c>
     </row>
-    <row r="135">
-[...4 lines deleted...]
-        <v>P211b Overige kasgeldleningen</v>
+    <row r="135" spans="1:3">
+      <c r="A135" t="s">
+        <v>584</v>
+      </c>
+      <c r="B135" t="s">
+        <v>585</v>
       </c>
       <c r="C135">
         <v>22</v>
       </c>
     </row>
-    <row r="136">
-[...4 lines deleted...]
-        <v>P211c Kasgeldleningen van provincies</v>
+    <row r="136" spans="1:3">
+      <c r="A136" t="s">
+        <v>586</v>
+      </c>
+      <c r="B136" t="s">
+        <v>587</v>
       </c>
       <c r="C136">
         <v>22</v>
       </c>
     </row>
-    <row r="137">
-[...4 lines deleted...]
-        <v>P211d Kasgeldleningen van gemeenten</v>
+    <row r="137" spans="1:3">
+      <c r="A137" t="s">
+        <v>588</v>
+      </c>
+      <c r="B137" t="s">
+        <v>589</v>
       </c>
       <c r="C137">
         <v>22</v>
       </c>
     </row>
-    <row r="138">
-[...4 lines deleted...]
-        <v>P211e Kasgeldleningen van overige over..</v>
+    <row r="138" spans="1:3">
+      <c r="A138" t="s">
+        <v>590</v>
+      </c>
+      <c r="B138" t="s">
+        <v>591</v>
       </c>
       <c r="C138">
         <v>22</v>
       </c>
     </row>
-    <row r="139">
-[...4 lines deleted...]
-        <v>P212 Banksaldi</v>
+    <row r="139" spans="1:3">
+      <c r="A139" t="s">
+        <v>592</v>
+      </c>
+      <c r="B139" t="s">
+        <v>593</v>
       </c>
       <c r="C139">
         <v>22</v>
       </c>
     </row>
-    <row r="140">
-[...4 lines deleted...]
-        <v>P213 Overige vlottende schulden</v>
+    <row r="140" spans="1:3">
+      <c r="A140" t="s">
+        <v>137</v>
+      </c>
+      <c r="B140" t="s">
+        <v>594</v>
       </c>
       <c r="C140">
         <v>22</v>
       </c>
     </row>
-    <row r="141">
-[...4 lines deleted...]
-        <v>P29a Vooruit ontvangen bijdragen van d..</v>
+    <row r="141" spans="1:3">
+      <c r="A141" t="s">
+        <v>595</v>
+      </c>
+      <c r="B141" t="s">
+        <v>596</v>
       </c>
       <c r="C141">
         <v>23</v>
       </c>
     </row>
-    <row r="142">
-[...4 lines deleted...]
-        <v>P29b Vooruit ontvangen bijdragen van h..</v>
+    <row r="142" spans="1:3">
+      <c r="A142" t="s">
+        <v>597</v>
+      </c>
+      <c r="B142" t="s">
+        <v>598</v>
       </c>
       <c r="C142">
         <v>23</v>
       </c>
     </row>
-    <row r="143">
-[...4 lines deleted...]
-        <v>P29d Overige overlopende passiva</v>
+    <row r="143" spans="1:3">
+      <c r="A143" t="s">
+        <v>141</v>
+      </c>
+      <c r="B143" t="s">
+        <v>599</v>
       </c>
       <c r="C143">
         <v>23</v>
       </c>
     </row>
-    <row r="144">
-[...4 lines deleted...]
-        <v>P29e Vooruit ontvangen bijdragen van p..</v>
+    <row r="144" spans="1:3">
+      <c r="A144" t="s">
+        <v>600</v>
+      </c>
+      <c r="B144" t="s">
+        <v>601</v>
       </c>
       <c r="C144">
         <v>23</v>
       </c>
     </row>
-    <row r="145">
-[...4 lines deleted...]
-        <v>P29f Vooruit ontvangen bijdragen van g..</v>
+    <row r="145" spans="1:3">
+      <c r="A145" t="s">
+        <v>602</v>
+      </c>
+      <c r="B145" t="s">
+        <v>603</v>
       </c>
       <c r="C145">
         <v>23</v>
       </c>
     </row>
-    <row r="146">
-[...4 lines deleted...]
-        <v>P29g Vooruit ontvangen bijdragen van o..</v>
+    <row r="146" spans="1:3">
+      <c r="A146" t="s">
+        <v>604</v>
+      </c>
+      <c r="B146" t="s">
+        <v>605</v>
       </c>
       <c r="C146">
         <v>23</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:C146"/>
-[...2 lines deleted...]
-  </ignoredErrors>
+  <autoFilter ref="A1:C1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>SheetJS</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Utrecht (gemeente)</vt:lpstr>
       <vt:lpstr>categorygroup</vt:lpstr>
       <vt:lpstr>verslagsoort</vt:lpstr>
       <vt:lpstr>categorie</vt:lpstr>
       <vt:lpstr>post</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title>Iv3 Data Gemeenten | Utrecht (gemeente) (2026)</dc:title>
   <dc:creator>Open State Foundation</dc:creator>
   <dc:description>Excel download gemaakt via OpenSpending.nl, zie https://openspending.nl/gegevens/Gemeenten/per/hoofdfunctie/utrecht-gemeente/2026/begroting</dc:description>
-  <dc:title>Iv3 Data Gemeenten | Utrecht (gemeente) ( 2026)</dc:title>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>