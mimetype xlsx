--- v1 (2026-05-25)
+++ v2 (2026-06-15)
@@ -25,730 +25,931 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Utrecht (gemeente)" sheetId="1" r:id="rId1"/>
     <sheet name="categorygroup" sheetId="2" r:id="rId2"/>
     <sheet name="verslagsoort" sheetId="3" r:id="rId3"/>
     <sheet name="categorie" sheetId="4" r:id="rId4"/>
     <sheet name="post" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">categorie!$A$1:$C$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">categorygroup!$A$1:$D$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">post!$A$1:$C$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Utrecht (gemeente)'!$A$1:$I$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">verslagsoort!$A$1:$B$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3037" uniqueCount="606">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6115" uniqueCount="637">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Categorie Key</t>
   </si>
   <si>
     <t>Categorie</t>
   </si>
   <si>
     <t>Post Key</t>
   </si>
   <si>
     <t>Post</t>
   </si>
   <si>
     <t>Verslagsoort Key</t>
   </si>
   <si>
     <t>Verslagsoort</t>
   </si>
   <si>
     <t>Baten</t>
   </si>
   <si>
     <t>Lasten</t>
   </si>
   <si>
     <t>B2.2.1</t>
   </si>
   <si>
     <t>Belastingen op producenten</t>
   </si>
   <si>
     <t>7.2</t>
   </si>
   <si>
     <t>Riolering</t>
   </si>
   <si>
     <t>2026X000</t>
   </si>
   <si>
     <t>Begroting</t>
   </si>
   <si>
+    <t>2026X001</t>
+  </si>
+  <si>
+    <t>1e kwartaal</t>
+  </si>
+  <si>
     <t>B2.2.2</t>
   </si>
   <si>
     <t>Belastingen op huishoudens</t>
   </si>
   <si>
+    <t>B3.8</t>
+  </si>
+  <si>
+    <t>Overige goederen en diensten</t>
+  </si>
+  <si>
     <t>L1.1</t>
   </si>
   <si>
     <t>Salarissen en sociale lasten</t>
   </si>
   <si>
     <t>7.3</t>
   </si>
   <si>
     <t>Afval</t>
   </si>
   <si>
     <t>L2.1</t>
   </si>
   <si>
     <t>Belastingen</t>
   </si>
   <si>
     <t>L3.2</t>
   </si>
   <si>
     <t>Duurzame goederen</t>
   </si>
   <si>
+    <t>L3.5.1</t>
+  </si>
+  <si>
+    <t>Ingeleend personeel</t>
+  </si>
+  <si>
     <t>L3.8</t>
   </si>
   <si>
-    <t>Overige goederen en diensten</t>
-[...1 lines deleted...]
-  <si>
     <t>L4.2</t>
   </si>
   <si>
     <t>Subsidies</t>
   </si>
   <si>
     <t>L4.3.3</t>
   </si>
   <si>
     <t>Inkomensoverdrachten - gemeensc..</t>
   </si>
   <si>
     <t>L7.3</t>
   </si>
   <si>
     <t>Afschrijvingen</t>
   </si>
   <si>
     <t>L7.4</t>
   </si>
   <si>
     <t>Toegerekende reële en bespaarde r..</t>
   </si>
   <si>
     <t>L7.5</t>
   </si>
   <si>
     <t>Overige verrekeningen</t>
   </si>
   <si>
     <t>B3.7</t>
   </si>
   <si>
     <t>Leges en andere rechten</t>
   </si>
   <si>
-    <t>B3.8</t>
-[...1 lines deleted...]
-  <si>
     <t>B4.3.8</t>
   </si>
   <si>
     <t>Inkomensoverdrachten - overige ..</t>
   </si>
   <si>
     <t>7.4</t>
   </si>
   <si>
     <t>Milieubeheer</t>
   </si>
   <si>
-    <t>L3.5.1</t>
-[...2 lines deleted...]
-    <t>Ingeleend personeel</t>
+    <t>L4.3.1</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten - Rijk</t>
   </si>
   <si>
     <t>L4.3.7</t>
   </si>
   <si>
     <t>Inkomensoverdrachten - Europese..</t>
   </si>
   <si>
     <t>L4.3.8</t>
   </si>
   <si>
+    <t>B3.5.2</t>
+  </si>
+  <si>
+    <t>Uitgeleend personeel</t>
+  </si>
+  <si>
     <t>B4.3.1</t>
   </si>
   <si>
-    <t>Inkomensoverdrachten - Rijk</t>
-[...1 lines deleted...]
-  <si>
     <t>B4.3.4</t>
   </si>
   <si>
     <t>Inkomensoverdrachten - provincies</t>
   </si>
   <si>
+    <t>B4.3.6</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten - ov overh..</t>
+  </si>
+  <si>
     <t>B4.3.7</t>
   </si>
   <si>
     <t>B4.3.9</t>
   </si>
   <si>
     <t>Inkomensoverdrachten - onverdeeld</t>
   </si>
   <si>
     <t>0.62</t>
   </si>
   <si>
     <t>OZB niet-woningen</t>
   </si>
   <si>
     <t>7.5</t>
   </si>
   <si>
     <t>Begraafplaatsen en crematoria</t>
   </si>
   <si>
     <t>L7.2</t>
   </si>
   <si>
     <t>Mutatie voorzieningen</t>
   </si>
   <si>
     <t>B7.2</t>
   </si>
   <si>
     <t>8.1</t>
   </si>
   <si>
     <t>Ruimte en leefomgeving</t>
   </si>
   <si>
     <t>L4.3.6</t>
   </si>
   <si>
-    <t>Inkomensoverdrachten - ov overh..</t>
+    <t>8.2</t>
+  </si>
+  <si>
+    <t>Grondexploitatie (niet-bedrijvente..</t>
   </si>
   <si>
     <t>L3.1</t>
   </si>
   <si>
     <t>Grond</t>
   </si>
   <si>
-    <t>8.2</t>
-[...4 lines deleted...]
-  <si>
     <t>L4.6.8</t>
   </si>
   <si>
     <t>Ov kapitaaloverdrachten - overi..</t>
   </si>
   <si>
     <t>B3.1</t>
   </si>
   <si>
     <t>B3.2</t>
   </si>
   <si>
     <t>B3.3</t>
   </si>
   <si>
     <t>Pachten</t>
   </si>
   <si>
     <t>B3.6</t>
   </si>
   <si>
     <t>Huren</t>
   </si>
   <si>
     <t>B4.6.8</t>
   </si>
   <si>
     <t>8.3</t>
   </si>
   <si>
     <t>Wonen en bouwen</t>
   </si>
   <si>
     <t>B5.1</t>
   </si>
   <si>
     <t>Rente</t>
   </si>
   <si>
+    <t>A112</t>
+  </si>
+  <si>
+    <t>Kosten onderzoek en ontwikkeling ..</t>
+  </si>
+  <si>
     <t>0.63</t>
   </si>
   <si>
     <t>Parkeerbelasting</t>
   </si>
   <si>
     <t>A121</t>
   </si>
   <si>
     <t>Gronden en terreinen</t>
   </si>
   <si>
     <t>B7.3</t>
   </si>
   <si>
     <t>A123</t>
   </si>
   <si>
     <t>Bedrijfsgebouwen</t>
   </si>
   <si>
+    <t>L4.5.8</t>
+  </si>
+  <si>
+    <t>Investeringsbijdragen - ov inst..</t>
+  </si>
+  <si>
     <t>A124</t>
   </si>
   <si>
     <t>Grond-, weg- en waterbouwkundige ..</t>
   </si>
   <si>
     <t>A125</t>
   </si>
   <si>
     <t>Vervoermiddelen</t>
   </si>
   <si>
     <t>A126</t>
   </si>
   <si>
     <t>Machines, apparaten en installaties</t>
   </si>
   <si>
     <t>A129</t>
   </si>
   <si>
     <t>Overig</t>
   </si>
   <si>
+    <t>Primo</t>
+  </si>
+  <si>
+    <t>A1311</t>
+  </si>
+  <si>
+    <t>Kapitaalverstrekking aan deelnem..</t>
+  </si>
+  <si>
+    <t>Ultimo</t>
+  </si>
+  <si>
     <t>0.64</t>
   </si>
   <si>
     <t>Belastingen overig</t>
   </si>
   <si>
+    <t>L6.1</t>
+  </si>
+  <si>
+    <t>Financiële transacties</t>
+  </si>
+  <si>
+    <t>A1331b</t>
+  </si>
+  <si>
+    <t>Overige langlopende leningen</t>
+  </si>
+  <si>
     <t>B6.1</t>
   </si>
   <si>
-    <t>Financiële transacties</t>
-[...5 lines deleted...]
-    <t>Overige langlopende leningen</t>
+    <t>0.1</t>
+  </si>
+  <si>
+    <t>Bestuur</t>
+  </si>
+  <si>
+    <t>A1332c</t>
+  </si>
+  <si>
+    <t>Overige uitzettingen met loopt…</t>
+  </si>
+  <si>
+    <t>A212</t>
+  </si>
+  <si>
+    <t>Overige grond- en hulpstoffen</t>
   </si>
   <si>
     <t>B7.5</t>
   </si>
   <si>
     <t>A213</t>
   </si>
   <si>
     <t>Onderhanden werk (incl. bouwgrond..</t>
   </si>
   <si>
     <t>0.7</t>
   </si>
   <si>
     <t>Algemene uitkeringen en overige ui..</t>
   </si>
   <si>
+    <t>A221a</t>
+  </si>
+  <si>
+    <t>Vorderingen op gemeenten</t>
+  </si>
+  <si>
+    <t>A221b</t>
+  </si>
+  <si>
+    <t>Vorderingen op gemeenschappelijke</t>
+  </si>
+  <si>
+    <t>A221c</t>
+  </si>
+  <si>
+    <t>Vorderingen op overige overheden</t>
+  </si>
+  <si>
     <t>0.8</t>
   </si>
   <si>
     <t>Overige baten en lasten</t>
   </si>
   <si>
-    <t>0.1</t>
-[...4 lines deleted...]
-  <si>
     <t>0.2</t>
   </si>
   <si>
     <t>Burgerzaken</t>
   </si>
   <si>
+    <t>A223b</t>
+  </si>
+  <si>
+    <t>Rekening courant verhoudingen ov..</t>
+  </si>
+  <si>
+    <t>A224</t>
+  </si>
+  <si>
+    <t>Overige vorderingen (niet-overheid)</t>
+  </si>
+  <si>
     <t>A225c</t>
   </si>
   <si>
     <t>Overige uitzettingen met een loo..</t>
   </si>
   <si>
     <t>A23</t>
   </si>
   <si>
     <t>Liquide middelen (kas en banksaldi)</t>
   </si>
   <si>
     <t>0.9</t>
   </si>
   <si>
     <t>Vennootschapsbelasting</t>
   </si>
   <si>
-    <t>L6.1</t>
+    <t>A29a</t>
+  </si>
+  <si>
+    <t>Nog te ontvangen bijdragen van de..</t>
+  </si>
+  <si>
+    <t>A29b</t>
+  </si>
+  <si>
+    <t>Nog te ontvangen bijdragen van he..</t>
   </si>
   <si>
     <t>A29d</t>
   </si>
   <si>
     <t>Overige overlopende activa</t>
   </si>
   <si>
-    <t>L4.3.1</t>
+    <t>A29e</t>
+  </si>
+  <si>
+    <t>Nog te ontvangen bjidragen van pr..</t>
+  </si>
+  <si>
+    <t>A29g</t>
+  </si>
+  <si>
+    <t>Nog te ontvangen bijdragen van ov..</t>
   </si>
   <si>
     <t>L7.1</t>
   </si>
   <si>
     <t>Mutatie reserves</t>
   </si>
   <si>
     <t>P112</t>
   </si>
   <si>
     <t>Bestemmingsreserves</t>
   </si>
   <si>
+    <t>B7.1</t>
+  </si>
+  <si>
+    <t>P114</t>
+  </si>
+  <si>
+    <t>Saldo van rekening</t>
+  </si>
+  <si>
     <t>P12</t>
   </si>
   <si>
     <t>Voorzieningen</t>
   </si>
   <si>
+    <t>P131</t>
+  </si>
+  <si>
+    <t>Obligatieleningen</t>
+  </si>
+  <si>
     <t>P133</t>
   </si>
   <si>
     <t>Onderhandse leningen van binnenla..</t>
   </si>
   <si>
     <t>0.10</t>
   </si>
   <si>
     <t>Mutaties reserves</t>
   </si>
   <si>
-    <t>B7.1</t>
+    <t>P135c</t>
+  </si>
+  <si>
+    <t>Onderhandse leningen van provinc..</t>
+  </si>
+  <si>
+    <t>P137</t>
+  </si>
+  <si>
+    <t>Door derden belegde gelden</t>
+  </si>
+  <si>
+    <t>P138</t>
+  </si>
+  <si>
+    <t>Waarborgsommen</t>
+  </si>
+  <si>
+    <t>P139</t>
+  </si>
+  <si>
+    <t>Renteswaps en derivaten</t>
+  </si>
+  <si>
+    <t>P211b</t>
+  </si>
+  <si>
+    <t>Overige kasgeldleningen</t>
+  </si>
+  <si>
+    <t>P212</t>
+  </si>
+  <si>
+    <t>Banksaldi</t>
   </si>
   <si>
     <t>P213</t>
   </si>
   <si>
     <t>Overige vlottende schulden</t>
   </si>
   <si>
+    <t>0.11</t>
+  </si>
+  <si>
+    <t>Resultaat van de rekening van bat..</t>
+  </si>
+  <si>
+    <t>P29a</t>
+  </si>
+  <si>
+    <t>Vooruit ontvangen bijdragen van d..</t>
+  </si>
+  <si>
+    <t>P29b</t>
+  </si>
+  <si>
+    <t>Vooruit ontvangen bijdragen van h..</t>
+  </si>
+  <si>
     <t>1.1</t>
   </si>
   <si>
     <t>Crisisbeheersing en brandweer</t>
   </si>
   <si>
     <t>P29d</t>
   </si>
   <si>
     <t>Overige overlopende passiva</t>
   </si>
   <si>
+    <t>P29e</t>
+  </si>
+  <si>
+    <t>Vooruit ontvangen bijdragen van p..</t>
+  </si>
+  <si>
+    <t>P29g</t>
+  </si>
+  <si>
+    <t>Vooruit ontvangen bijdragen van o..</t>
+  </si>
+  <si>
     <t>1.2</t>
   </si>
   <si>
     <t>Openbare orde en veiligheid</t>
   </si>
   <si>
+    <t>L3.4.1</t>
+  </si>
+  <si>
+    <t>Sociale uitkeringen in natura</t>
+  </si>
+  <si>
     <t>2.1</t>
   </si>
   <si>
     <t>Verkeer en vervoer</t>
   </si>
   <si>
     <t>2.2</t>
   </si>
   <si>
     <t>Parkeren</t>
   </si>
   <si>
     <t>2.3</t>
   </si>
   <si>
     <t>Recreatieve havens</t>
   </si>
   <si>
     <t>2.4</t>
   </si>
   <si>
     <t>Economische havens en waterwegen</t>
   </si>
   <si>
     <t>2.5</t>
   </si>
   <si>
     <t>Openbaar vervoer</t>
   </si>
   <si>
+    <t>0.3</t>
+  </si>
+  <si>
+    <t>Beheer overige gebouwen en gronden</t>
+  </si>
+  <si>
     <t>3.1</t>
   </si>
   <si>
     <t>Economische ontwikkeling</t>
   </si>
   <si>
     <t>3.2</t>
   </si>
   <si>
     <t>Fysieke bedrijfsinfrastructuur</t>
   </si>
   <si>
     <t>3.3</t>
   </si>
   <si>
     <t>Bedrijvenloket en bedrijfsregelingen</t>
   </si>
   <si>
-    <t>L3.4.1</t>
-[...4 lines deleted...]
-  <si>
     <t>3.4</t>
   </si>
   <si>
     <t>Economische promotie</t>
   </si>
   <si>
     <t>4.2</t>
   </si>
   <si>
     <t>Onderwijshuisvesting</t>
   </si>
   <si>
     <t>L4.4.9</t>
   </si>
   <si>
     <t>Kapitaaloverdrachten - onverdeeld</t>
   </si>
   <si>
-    <t>B4.3.6</t>
+    <t>L4.6.6</t>
+  </si>
+  <si>
+    <t>Ov kapitaaloverdrachten - overh..</t>
   </si>
   <si>
     <t>4.3</t>
   </si>
   <si>
     <t>Onderwijsbeleid en leerlingzaken</t>
   </si>
   <si>
+    <t>L4.3.2</t>
+  </si>
+  <si>
+    <t>Inkomensoverdrachten - gemeenten</t>
+  </si>
+  <si>
     <t>5.1</t>
   </si>
   <si>
     <t>Sportbeleid en activering</t>
   </si>
   <si>
     <t>5.2</t>
   </si>
   <si>
     <t>Sportaccommodaties</t>
   </si>
   <si>
-    <t>B3.5.2</t>
-[...4 lines deleted...]
-  <si>
     <t>5.3</t>
   </si>
   <si>
     <t>Cultuurpresentatie, cultuurproduct..</t>
   </si>
   <si>
     <t>0.4</t>
   </si>
   <si>
     <t>Overhead</t>
   </si>
   <si>
     <t>5.4</t>
   </si>
   <si>
     <t>Musea</t>
   </si>
   <si>
     <t>5.5</t>
   </si>
   <si>
     <t>Cultureel erfgoed</t>
   </si>
   <si>
     <t>5.6</t>
   </si>
   <si>
     <t>Media</t>
   </si>
   <si>
     <t>L4.3.9</t>
   </si>
   <si>
+    <t>L5.1</t>
+  </si>
+  <si>
     <t>5.7</t>
   </si>
   <si>
     <t>Openbaar groen en (openlucht) recr..</t>
   </si>
   <si>
+    <t>L4.3.4</t>
+  </si>
+  <si>
     <t>6.1</t>
   </si>
   <si>
     <t>Samenkracht en burgerparticipatie</t>
   </si>
   <si>
+    <t>L4.1.1</t>
+  </si>
+  <si>
+    <t>Sociale uitkeringen in geld</t>
+  </si>
+  <si>
+    <t>B3.4.2</t>
+  </si>
+  <si>
+    <t>Eigen bijdragen en verhaal soci..</t>
+  </si>
+  <si>
+    <t>B4.1.2</t>
+  </si>
+  <si>
+    <t>Verhaal sociale uitkeringen in ..</t>
+  </si>
+  <si>
     <t>6.21</t>
   </si>
   <si>
     <t>Toegang en eerstelijnsvoorz. WMO</t>
   </si>
   <si>
     <t>6.22</t>
   </si>
   <si>
     <t>Toegang en eerstelijnsvoorz. Jeugd</t>
   </si>
   <si>
     <t>6.23</t>
   </si>
   <si>
     <t>Toegang en eerstelijnsvoorz. Inte..</t>
   </si>
   <si>
     <t>6.3</t>
   </si>
   <si>
     <t>Inkomensregelingen</t>
   </si>
   <si>
-    <t>L4.1.1</t>
-[...16 lines deleted...]
-  <si>
     <t>6.4</t>
   </si>
   <si>
     <t>WSW en beschut werk</t>
   </si>
   <si>
     <t>6.5</t>
   </si>
   <si>
     <t>Arbeidsparticipatie</t>
   </si>
   <si>
     <t>6.60</t>
   </si>
   <si>
     <t>Hulpmiddelen en diensten (WMO)</t>
   </si>
   <si>
     <t>6.711</t>
   </si>
   <si>
     <t>Huishoudelijke hulp (WMO)</t>
   </si>
   <si>
-    <t>L5.1</t>
-[...1 lines deleted...]
-  <si>
     <t>0.5</t>
   </si>
   <si>
     <t>Treasury</t>
   </si>
   <si>
     <t>6.712</t>
   </si>
   <si>
     <t>Begeleiding (WMO)</t>
   </si>
   <si>
     <t>6.713</t>
   </si>
   <si>
     <t>Dagbesteding (WMO)</t>
   </si>
   <si>
     <t>6.714</t>
   </si>
   <si>
     <t>Ov.  maatwerkarrangementen (WMO)</t>
   </si>
   <si>
     <t>6.751</t>
   </si>
   <si>
     <t>Jeugdhulp ambulant lokaal</t>
   </si>
   <si>
+    <t>6.752</t>
+  </si>
+  <si>
+    <t>Jeugdhulp ambulant regionaal</t>
+  </si>
+  <si>
     <t>B5.2</t>
   </si>
   <si>
     <t>Dividenden en winsten</t>
   </si>
   <si>
     <t>6.761</t>
   </si>
   <si>
     <t>Jeugdhulp met verblijf lokaal</t>
   </si>
   <si>
     <t>0.61</t>
   </si>
   <si>
     <t>OZB woningen</t>
   </si>
   <si>
     <t>6.762</t>
   </si>
   <si>
     <t>Jeugdhulp met verblijf regionaal</t>
   </si>
   <si>
     <t>6.763</t>
@@ -858,56 +1059,50 @@
   <si>
     <t>Overlopende activa</t>
   </si>
   <si>
     <t>Passiva</t>
   </si>
   <si>
     <t>Eigen vermogen</t>
   </si>
   <si>
     <t>Vaste schuld</t>
   </si>
   <si>
     <t>Vlottende schuld</t>
   </si>
   <si>
     <t>Overlopende passiva</t>
   </si>
   <si>
     <t>Standen</t>
   </si>
   <si>
     <t>Key</t>
   </si>
   <si>
-    <t>2026X001</t>
-[...4 lines deleted...]
-  <si>
     <t>2026X002</t>
   </si>
   <si>
     <t>2e kwartaal</t>
   </si>
   <si>
     <t>2026X003</t>
   </si>
   <si>
     <t>3e kwartaal</t>
   </si>
   <si>
     <t>2026X004</t>
   </si>
   <si>
     <t>4e kwartaal</t>
   </si>
   <si>
     <t>2026X005</t>
   </si>
   <si>
     <t>Jaarrekening</t>
   </si>
   <si>
     <t>CategoryGroupID</t>
@@ -927,62 +1122,56 @@
   <si>
     <t>L3.3</t>
   </si>
   <si>
     <t>L3.3 Pachten</t>
   </si>
   <si>
     <t>L3.4.1 Sociale uitkeringen in natura</t>
   </si>
   <si>
     <t>L3.5.1 Ingeleend personeel</t>
   </si>
   <si>
     <t>L3.8 Overige goederen en diensten</t>
   </si>
   <si>
     <t>L4.1.1 Sociale uitkeringen in geld</t>
   </si>
   <si>
     <t>L4.2 Subsidies</t>
   </si>
   <si>
     <t>L4.3.1 Inkomensoverdrachten - Rijk</t>
   </si>
   <si>
-    <t>L4.3.2</t>
-[...1 lines deleted...]
-  <si>
     <t>L4.3.2 Inkomensoverdrachten - gemeenten</t>
   </si>
   <si>
     <t>L4.3.3 Inkomensoverdrachten - gemeensc..</t>
   </si>
   <si>
-    <t>L4.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>L4.3.4 Inkomensoverdrachten - provincies</t>
   </si>
   <si>
     <t>L4.3.5</t>
   </si>
   <si>
     <t>L4.3.5 Inkomensoverdrachten - watersch..</t>
   </si>
   <si>
     <t>L4.3.6 Inkomensoverdrachten - ov overh..</t>
   </si>
   <si>
     <t>L4.3.7 Inkomensoverdrachten - Europese..</t>
   </si>
   <si>
     <t>L4.3.8 Inkomensoverdrachten - overige ..</t>
   </si>
   <si>
     <t>L4.3.9 Inkomensoverdrachten - onverdeeld</t>
   </si>
   <si>
     <t>L4.4.9 Kapitaaloverdrachten - onverdeeld</t>
   </si>
   <si>
     <t>L4.5.1</t>
@@ -1005,59 +1194,53 @@
   <si>
     <t>L4.5.4</t>
   </si>
   <si>
     <t>L4.5.4 Investeringsbijdragen - provinc..</t>
   </si>
   <si>
     <t>L4.5.5</t>
   </si>
   <si>
     <t>L4.5.5 Investeringsbijdragen - watersc..</t>
   </si>
   <si>
     <t>L4.5.6</t>
   </si>
   <si>
     <t>L4.5.6 Investeringsbijdragen - ov over..</t>
   </si>
   <si>
     <t>L4.5.7</t>
   </si>
   <si>
     <t>L4.5.7 Investeringsbijdragen - Europese</t>
   </si>
   <si>
-    <t>L4.5.8</t>
-[...1 lines deleted...]
-  <si>
     <t>L4.5.8 Investeringsbijdragen - ov inst..</t>
   </si>
   <si>
-    <t>L4.6.6</t>
-[...1 lines deleted...]
-  <si>
     <t>L4.6.6 Ov kapitaaloverdrachten - overh..</t>
   </si>
   <si>
     <t>L4.6.8 Ov kapitaaloverdrachten - overi..</t>
   </si>
   <si>
     <t>L5.1 Rente</t>
   </si>
   <si>
     <t>L6.1 Financiële transacties</t>
   </si>
   <si>
     <t>L7.1 Mutatie reserves</t>
   </si>
   <si>
     <t>L7.2 Mutatie voorzieningen</t>
   </si>
   <si>
     <t>L7.3 Afschrijvingen</t>
   </si>
   <si>
     <t>L7.4 Toegerekende reële en bespaarde r..</t>
   </si>
   <si>
     <t>L7.5 Overige verrekeningen</t>
@@ -1200,101 +1383,89 @@
   <si>
     <t>B5.2 Dividenden en winsten</t>
   </si>
   <si>
     <t>B6.1 Financiële transacties</t>
   </si>
   <si>
     <t>B7.1 Mutatie reserves</t>
   </si>
   <si>
     <t>B7.2 Mutatie voorzieningen</t>
   </si>
   <si>
     <t>B7.3 Afschrijvingen</t>
   </si>
   <si>
     <t>B7.4</t>
   </si>
   <si>
     <t>B7.4 Toegerekende reële en bespaarde r..</t>
   </si>
   <si>
     <t>B7.5 Overige verrekeningen</t>
   </si>
   <si>
-    <t>Primo</t>
-[...4 lines deleted...]
-  <si>
     <t>0.1 Bestuur</t>
   </si>
   <si>
     <t>0.2 Burgerzaken</t>
   </si>
   <si>
-    <t>0.3</t>
-[...1 lines deleted...]
-  <si>
     <t>0.3 Beheer overige gebouwen en gronden</t>
   </si>
   <si>
     <t>0.4 Overhead</t>
   </si>
   <si>
     <t>0.5 Treasury</t>
   </si>
   <si>
     <t>0.61 OZB woningen</t>
   </si>
   <si>
     <t>0.62 OZB niet-woningen</t>
   </si>
   <si>
     <t>0.63 Parkeerbelasting</t>
   </si>
   <si>
     <t>0.64 Belastingen overig</t>
   </si>
   <si>
     <t>0.7 Algemene uitkeringen en overige ui..</t>
   </si>
   <si>
     <t>0.8 Overige baten en lasten</t>
   </si>
   <si>
     <t>0.9 Vennootschapsbelasting</t>
   </si>
   <si>
     <t>0.10 Mutaties reserves</t>
   </si>
   <si>
-    <t>0.11</t>
-[...1 lines deleted...]
-  <si>
     <t>0.11 Resultaat van de rekening van bat..</t>
   </si>
   <si>
     <t>1.1 Crisisbeheersing en brandweer</t>
   </si>
   <si>
     <t>1.2 Openbare orde en veiligheid</t>
   </si>
   <si>
     <t>2.1 Verkeer en vervoer</t>
   </si>
   <si>
     <t>2.2 Parkeren</t>
   </si>
   <si>
     <t>2.3 Recreatieve havens</t>
   </si>
   <si>
     <t>2.4 Economische havens en waterwegen</t>
   </si>
   <si>
     <t>2.5 Openbaar vervoer</t>
   </si>
   <si>
     <t>3.1 Economische ontwikkeling</t>
@@ -1359,53 +1530,50 @@
   <si>
     <t>6.4 WSW en beschut werk</t>
   </si>
   <si>
     <t>6.5 Arbeidsparticipatie</t>
   </si>
   <si>
     <t>6.60 Hulpmiddelen en diensten (WMO)</t>
   </si>
   <si>
     <t>6.711 Huishoudelijke hulp (WMO)</t>
   </si>
   <si>
     <t>6.712 Begeleiding (WMO)</t>
   </si>
   <si>
     <t>6.713 Dagbesteding (WMO)</t>
   </si>
   <si>
     <t>6.714 Ov.  maatwerkarrangementen (WMO)</t>
   </si>
   <si>
     <t>6.751 Jeugdhulp ambulant lokaal</t>
   </si>
   <si>
-    <t>6.752</t>
-[...1 lines deleted...]
-  <si>
     <t>6.752 Jeugdhulp ambulant regionaal</t>
   </si>
   <si>
     <t>6.753</t>
   </si>
   <si>
     <t>6.753 Jeugdhulp ambulant landelijk</t>
   </si>
   <si>
     <t>6.761 Jeugdhulp met verblijf lokaal</t>
   </si>
   <si>
     <t>6.762 Jeugdhulp met verblijf regionaal</t>
   </si>
   <si>
     <t>6.763 Jeugdhulp met verblijf landelijk</t>
   </si>
   <si>
     <t>6.791 PGB WMO</t>
   </si>
   <si>
     <t>6.792 PGB Jeugd</t>
   </si>
   <si>
     <t>6.811 Beschermd wonen (WMO)</t>
@@ -1443,89 +1611,83 @@
   <si>
     <t>7.3 Afval</t>
   </si>
   <si>
     <t>7.4 Milieubeheer</t>
   </si>
   <si>
     <t>7.5 Begraafplaatsen en crematoria</t>
   </si>
   <si>
     <t>8.1 Ruimte en leefomgeving</t>
   </si>
   <si>
     <t>8.2 Grondexploitatie (niet-bedrijvente..</t>
   </si>
   <si>
     <t>8.3 Wonen en bouwen</t>
   </si>
   <si>
     <t>A111</t>
   </si>
   <si>
     <t>A111 Kosten verbonden aan sluiten geld..</t>
   </si>
   <si>
-    <t>A112</t>
-[...1 lines deleted...]
-  <si>
     <t>A112 Kosten onderzoek en ontwikkeling ..</t>
   </si>
   <si>
     <t>A113</t>
   </si>
   <si>
     <t>A113 Bijdragen aan activa in eigendom ..</t>
   </si>
   <si>
     <t>A121 Gronden en terreinen</t>
   </si>
   <si>
     <t>A122</t>
   </si>
   <si>
     <t>A122 Woonruimten</t>
   </si>
   <si>
     <t>A123 Bedrijfsgebouwen</t>
   </si>
   <si>
     <t>A124 Grond-, weg- en waterbouwkundige ..</t>
   </si>
   <si>
     <t>A125 Vervoermiddelen</t>
   </si>
   <si>
     <t>A126 Machines, apparaten en installaties</t>
   </si>
   <si>
     <t>A129 Overig</t>
   </si>
   <si>
-    <t>A1311</t>
-[...1 lines deleted...]
-  <si>
     <t>A1311 Kapitaalverstrekking aan deelnem..</t>
   </si>
   <si>
     <t>A1312</t>
   </si>
   <si>
     <t>A1312 Kapitaalverstrekking aan gemeens..</t>
   </si>
   <si>
     <t>A1313</t>
   </si>
   <si>
     <t>A1313 Kapitaalverstrekking aan overige..</t>
   </si>
   <si>
     <t>A1321</t>
   </si>
   <si>
     <t>A1321 Leningen aan woningbouwcorporaties</t>
   </si>
   <si>
     <t>A1322</t>
   </si>
   <si>
     <t>A1322 Leningen aan deelnemingen</t>
@@ -1548,342 +1710,273 @@
   <si>
     <t>A1331d</t>
   </si>
   <si>
     <t>A1331d Langlopende leningen aan gemeen..</t>
   </si>
   <si>
     <t>A1331e</t>
   </si>
   <si>
     <t>A1331e Langopende leningen aan overige</t>
   </si>
   <si>
     <t>A1332a</t>
   </si>
   <si>
     <t>A1332a Uitzettingen in ‘s Rijks schatk..</t>
   </si>
   <si>
     <t>A1332b</t>
   </si>
   <si>
     <t>A1332b Uitzettingen in de vorm van Ned..</t>
   </si>
   <si>
-    <t>A1332c</t>
-[...1 lines deleted...]
-  <si>
     <t>A1332c Overige uitzettingen met loopt…</t>
   </si>
   <si>
-    <t>A212</t>
-[...1 lines deleted...]
-  <si>
     <t>A212 Overige grond- en hulpstoffen</t>
   </si>
   <si>
     <t>A213 Onderhanden werk (incl. bouwgrond..</t>
   </si>
   <si>
     <t>A214</t>
   </si>
   <si>
     <t>A214 Gereed product en handelsgoederen</t>
   </si>
   <si>
     <t>A215</t>
   </si>
   <si>
     <t>A215 Vooruitbetalingen</t>
   </si>
   <si>
-    <t>A221a</t>
-[...1 lines deleted...]
-  <si>
     <t>A221a Vorderingen op gemeenten</t>
   </si>
   <si>
-    <t>A221b</t>
-[...1 lines deleted...]
-  <si>
     <t>A221b Vorderingen op gemeenschappelijke</t>
   </si>
   <si>
-    <t>A221c</t>
-[...1 lines deleted...]
-  <si>
     <t>A221c Vorderingen op overige overheden</t>
   </si>
   <si>
     <t>A222b</t>
   </si>
   <si>
     <t>A222b Overige verstrekte kasgeldleningen</t>
   </si>
   <si>
     <t>A222c</t>
   </si>
   <si>
     <t>A222c Verstrekte kasgeldleningen aan g..</t>
   </si>
   <si>
     <t>A222d</t>
   </si>
   <si>
     <t>A222d Verstrekte kasgeldleningen aan g..</t>
   </si>
   <si>
     <t>A222e</t>
   </si>
   <si>
     <t>A222e Verstrekte kasgeldleningen aan ov.</t>
   </si>
   <si>
     <t>A223a</t>
   </si>
   <si>
     <t>A223a Rekening courant verhouding met ..</t>
   </si>
   <si>
-    <t>A223b</t>
-[...1 lines deleted...]
-  <si>
     <t>A223b Rekening courant verhoudingen ov..</t>
   </si>
   <si>
-    <t>A224</t>
-[...1 lines deleted...]
-  <si>
     <t>A224 Overige vorderingen (niet-overheid)</t>
   </si>
   <si>
     <t>A225a</t>
   </si>
   <si>
     <t>A225a Uitzettingen in ‘s Rijks schatk..</t>
   </si>
   <si>
     <t>A225b</t>
   </si>
   <si>
     <t>A225b Uitzettingen in de vorm van Nede..</t>
   </si>
   <si>
     <t>A225c Overige uitzettingen met een loo..</t>
   </si>
   <si>
     <t>A23 Liquide middelen (kas en banksaldi)</t>
   </si>
   <si>
-    <t>A29a</t>
-[...1 lines deleted...]
-  <si>
     <t>A29a Nog te ontvangen bijdragen van de..</t>
   </si>
   <si>
-    <t>A29b</t>
-[...1 lines deleted...]
-  <si>
     <t>A29b Nog te ontvangen bijdragen van he..</t>
   </si>
   <si>
     <t>A29d Overige overlopende activa</t>
   </si>
   <si>
-    <t>A29e</t>
-[...1 lines deleted...]
-  <si>
     <t>A29e Nog te ontvangen bjidragen van pr..</t>
   </si>
   <si>
     <t>A29f</t>
   </si>
   <si>
     <t>A29f Nog te ontvangen bijdragen van ge..</t>
   </si>
   <si>
-    <t>A29g</t>
-[...1 lines deleted...]
-  <si>
     <t>A29g Nog te ontvangen bijdragen van ov..</t>
   </si>
   <si>
     <t>P111</t>
   </si>
   <si>
     <t>P111 Algemene reserve</t>
   </si>
   <si>
     <t>P112 Bestemmingsreserves</t>
   </si>
   <si>
-    <t>P114</t>
-[...1 lines deleted...]
-  <si>
     <t>P114 Saldo van rekening</t>
   </si>
   <si>
     <t>P12 Voorzieningen</t>
   </si>
   <si>
-    <t>P131</t>
-[...1 lines deleted...]
-  <si>
     <t>P131 Obligatieleningen</t>
   </si>
   <si>
     <t>P132</t>
   </si>
   <si>
     <t>P132 Onderhandse leningen van binnenla..</t>
   </si>
   <si>
     <t>P133 Onderhandse leningen van binnenla..</t>
   </si>
   <si>
     <t>P134</t>
   </si>
   <si>
     <t>P134 Onderhandse leningen van binnenla..</t>
   </si>
   <si>
     <t>P135b</t>
   </si>
   <si>
     <t>P135b Onderhandse leningen van overige..</t>
   </si>
   <si>
-    <t>P135c</t>
-[...1 lines deleted...]
-  <si>
     <t>P135c Onderhandse leningen van provinc..</t>
   </si>
   <si>
     <t>P135d</t>
   </si>
   <si>
     <t>P135d Onderhandse leningen van gemeenten</t>
   </si>
   <si>
     <t>P135e</t>
   </si>
   <si>
     <t>P135e Onderhandse leningen van overige</t>
   </si>
   <si>
     <t>P136</t>
   </si>
   <si>
     <t>P136 Onderhandse leningen van buitenla..</t>
   </si>
   <si>
-    <t>P137</t>
-[...1 lines deleted...]
-  <si>
     <t>P137 Door derden belegde gelden</t>
   </si>
   <si>
-    <t>P138</t>
-[...1 lines deleted...]
-  <si>
     <t>P138 Waarborgsommen</t>
   </si>
   <si>
-    <t>P139</t>
-[...1 lines deleted...]
-  <si>
     <t>P139 Renteswaps en derivaten</t>
   </si>
   <si>
     <t>P140</t>
   </si>
   <si>
     <t>P140 Vooruitontvangen bedragen..</t>
   </si>
   <si>
-    <t>P211b</t>
-[...1 lines deleted...]
-  <si>
     <t>P211b Overige kasgeldleningen</t>
   </si>
   <si>
     <t>P211c</t>
   </si>
   <si>
     <t>P211c Kasgeldleningen van provincies</t>
   </si>
   <si>
     <t>P211d</t>
   </si>
   <si>
     <t>P211d Kasgeldleningen van gemeenten</t>
   </si>
   <si>
     <t>P211e</t>
   </si>
   <si>
     <t>P211e Kasgeldleningen van overige over..</t>
   </si>
   <si>
-    <t>P212</t>
-[...1 lines deleted...]
-  <si>
     <t>P212 Banksaldi</t>
   </si>
   <si>
     <t>P213 Overige vlottende schulden</t>
   </si>
   <si>
-    <t>P29a</t>
-[...1 lines deleted...]
-  <si>
     <t>P29a Vooruit ontvangen bijdragen van d..</t>
   </si>
   <si>
-    <t>P29b</t>
-[...1 lines deleted...]
-  <si>
     <t>P29b Vooruit ontvangen bijdragen van h..</t>
   </si>
   <si>
     <t>P29d Overige overlopende passiva</t>
   </si>
   <si>
-    <t>P29e</t>
-[...1 lines deleted...]
-  <si>
     <t>P29e Vooruit ontvangen bijdragen van p..</t>
   </si>
   <si>
     <t>P29f</t>
   </si>
   <si>
     <t>P29f Vooruit ontvangen bijdragen van g..</t>
-  </si>
-[...1 lines deleted...]
-    <t>P29g</t>
   </si>
   <si>
     <t>P29g Vooruit ontvangen bijdragen van o..</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="€ #,##0"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -2191,51 +2284,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I418"/>
+  <dimension ref="A1:I931"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="35.7109375" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="35.7109375" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14.28515625" customWidth="1"/>
     <col min="8" max="9" width="14.28515625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
@@ -2263,11220 +2356,24396 @@
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="1">
         <v>7804000</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>10003134</v>
+        <v>10001083</v>
       </c>
       <c r="B3" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H3" s="1">
-        <v>44518000</v>
+        <v>5016000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>10085214</v>
+        <v>10003134</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
-      <c r="I4" s="1">
-        <v>372000</v>
+      <c r="H4" s="1">
+        <v>44518000</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>10087266</v>
+        <v>10003135</v>
       </c>
       <c r="B5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>14000</v>
+        <v>16</v>
+      </c>
+      <c r="H5" s="1">
+        <v>41833000</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>10091370</v>
+        <v>10019551</v>
       </c>
       <c r="B6" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>4000</v>
+        <v>16</v>
+      </c>
+      <c r="H6" s="1">
+        <v>1000</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>10099578</v>
+        <v>10085214</v>
       </c>
       <c r="B7" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="I7" s="1">
-        <v>6863000</v>
+        <v>372000</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>10103682</v>
+        <v>10085215</v>
       </c>
       <c r="B8" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C8" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I8" s="1">
-        <v>1145000</v>
+        <v>3548000</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>10109838</v>
+        <v>10087266</v>
       </c>
       <c r="B9" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C9" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="I9" s="1">
-        <v>17307000</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>10154982</v>
+        <v>10091370</v>
       </c>
       <c r="B10" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="I10" s="1">
-        <v>3485000</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>10157034</v>
+        <v>10091371</v>
       </c>
       <c r="B11" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I11" s="1">
-        <v>389000</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>10159086</v>
+        <v>10097527</v>
       </c>
       <c r="B12" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I12" s="1">
-        <v>1669000</v>
+        <v>92000</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>10177554</v>
+        <v>10099578</v>
       </c>
       <c r="B13" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="D13" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
-      <c r="H13" s="1">
-        <v>66929000</v>
+      <c r="I13" s="1">
+        <v>6863000</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>10179606</v>
+        <v>10099579</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D14" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>8742000</v>
+        <v>16</v>
+      </c>
+      <c r="I14" s="1">
+        <v>1407000</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>10198074</v>
+        <v>10103682</v>
       </c>
       <c r="B15" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="D15" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
-      <c r="H15" s="1">
-        <v>889000</v>
+      <c r="I15" s="1">
+        <v>1145000</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>10251426</v>
+        <v>10103683</v>
       </c>
       <c r="B16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" t="s">
+        <v>33</v>
+      </c>
+      <c r="D16" t="s">
         <v>23</v>
       </c>
-      <c r="C16" t="s">
+      <c r="E16" t="s">
         <v>24</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I16" s="1">
-        <v>5789000</v>
+        <v>9000</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>10257582</v>
+        <v>10109838</v>
       </c>
       <c r="B17" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="I17" s="1">
-        <v>73000</v>
+        <v>17307000</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>10259634</v>
+        <v>10109839</v>
       </c>
       <c r="B18" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I18" s="1">
-        <v>11056000</v>
+        <v>9211000</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>10263738</v>
+        <v>10154982</v>
       </c>
       <c r="B19" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="C19" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="I19" s="1">
-        <v>4483000</v>
+        <v>3485000</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>10278102</v>
+        <v>10157034</v>
       </c>
       <c r="B20" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D20" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="I20" s="1">
-        <v>16000</v>
+        <v>389000</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>10280154</v>
+        <v>10159086</v>
       </c>
       <c r="B21" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="I21" s="1">
-        <v>3945000</v>
+        <v>1669000</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>10315038</v>
+        <v>10159087</v>
       </c>
       <c r="B22" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="C22" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="D22" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I22" s="1">
-        <v>83000</v>
+        <v>1967000</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>10317090</v>
+        <v>10177554</v>
       </c>
       <c r="B23" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="C23" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D23" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
-      <c r="I23" s="1">
-        <v>166000</v>
+      <c r="H23" s="1">
+        <v>66929000</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>10319142</v>
+        <v>10177555</v>
       </c>
       <c r="B24" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="C24" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D24" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G24" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>17492000</v>
+        <v>16</v>
+      </c>
+      <c r="H24" s="1">
+        <v>72495000</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>10337610</v>
+        <v>10179606</v>
       </c>
       <c r="B25" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="D25" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="E25" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25" s="1">
-        <v>72000</v>
+        <v>8742000</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>10339662</v>
+        <v>10179607</v>
       </c>
       <c r="B26" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="C26" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D26" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="E26" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G26" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H26" s="1">
-        <v>1055000</v>
+        <v>1017000</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>10343766</v>
+        <v>10198074</v>
       </c>
       <c r="B27" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="C27" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D27" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="E27" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27" s="1">
-        <v>8197000</v>
+        <v>889000</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>10349922</v>
+        <v>10198075</v>
       </c>
       <c r="B28" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="C28" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D28" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="E28" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G28" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H28" s="1">
-        <v>331000</v>
+        <v>-338000</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>10356078</v>
+        <v>10245271</v>
       </c>
       <c r="B29" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="C29" t="s">
+        <v>22</v>
+      </c>
+      <c r="D29" t="s">
+        <v>46</v>
+      </c>
+      <c r="E29" t="s">
         <v>47</v>
       </c>
-      <c r="D29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G29" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>18000</v>
+        <v>16</v>
+      </c>
+      <c r="I29" s="1">
+        <v>4241000</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>10360182</v>
+        <v>10247323</v>
       </c>
       <c r="B30" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="C30" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="D30" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E30" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G30" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>2300000</v>
+        <v>16</v>
+      </c>
+      <c r="I30" s="1">
+        <v>21000</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>1037946</v>
+        <v>10251426</v>
       </c>
       <c r="B31" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C31" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D31" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="E31" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
-      <c r="H31" s="1">
-        <v>147412000</v>
+      <c r="I31" s="1">
+        <v>5789000</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>10405326</v>
+        <v>10251427</v>
       </c>
       <c r="B32" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="C32" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="D32" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="E32" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G32" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I32" s="1">
-        <v>21000</v>
+        <v>506000</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>10419690</v>
+        <v>10257582</v>
       </c>
       <c r="B33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C33" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D33" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="E33" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="I33" s="1">
-        <v>965000</v>
+        <v>73000</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>10473042</v>
+        <v>10257583</v>
       </c>
       <c r="B34" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="C34" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D34" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="E34" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G34" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I34" s="1">
-        <v>248000</v>
+        <v>637000</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>10475094</v>
+        <v>10259634</v>
       </c>
       <c r="B35" t="s">
         <v>31</v>
       </c>
       <c r="C35" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="D35" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="E35" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="G35" t="s">
         <v>14</v>
       </c>
       <c r="I35" s="1">
-        <v>49000</v>
+        <v>11056000</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>10477146</v>
+        <v>10259635</v>
       </c>
       <c r="B36" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C36" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="D36" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="E36" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G36" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I36" s="1">
-        <v>8000</v>
+        <v>191000</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>10479198</v>
+        <v>10263738</v>
       </c>
       <c r="B37" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C37" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D37" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="E37" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="I37" s="1">
-        <v>207000</v>
+        <v>4483000</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>10497666</v>
+        <v>10265791</v>
       </c>
       <c r="B38" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="D38" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="E38" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G38" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1469000</v>
+        <v>16</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-342000</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>10499718</v>
+        <v>10278102</v>
       </c>
       <c r="B39" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="C39" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="D39" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="E39" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
-      <c r="H39" s="1">
-        <v>31000</v>
+      <c r="I39" s="1">
+        <v>16000</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>10553070</v>
+        <v>10278103</v>
       </c>
       <c r="B40" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="C40" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="D40" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="E40" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="F40" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G40" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23000</v>
+        <v>16</v>
+      </c>
+      <c r="I40" s="1">
+        <v>1188000</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
-        <v>10571538</v>
+        <v>10280154</v>
       </c>
       <c r="B41" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="C41" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="D41" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="E41" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="F41" t="s">
         <v>13</v>
       </c>
       <c r="G41" t="s">
         <v>14</v>
       </c>
       <c r="I41" s="1">
-        <v>2040000</v>
+        <v>3945000</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
-        <v>10577694</v>
+        <v>10280155</v>
       </c>
       <c r="B42" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="C42" t="s">
         <v>45</v>
       </c>
       <c r="D42" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="E42" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="F42" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G42" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I42" s="1">
-        <v>30000</v>
+        <v>7664000</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
-        <v>10579746</v>
+        <v>10315038</v>
       </c>
       <c r="B43" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="C43" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D43" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="E43" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="I43" s="1">
-        <v>1264000</v>
+        <v>83000</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
-        <v>10583850</v>
+        <v>10317090</v>
       </c>
       <c r="B44" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="C44" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="D44" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="E44" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="I44" s="1">
-        <v>39000</v>
+        <v>166000</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
-        <v>10596162</v>
+        <v>10319142</v>
       </c>
       <c r="B45" t="s">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="C45" t="s">
-        <v>66</v>
+        <v>41</v>
       </c>
       <c r="D45" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="E45" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="I45" s="1">
-        <v>280000</v>
+        <v>17492000</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46">
-        <v>10600266</v>
+        <v>10319143</v>
       </c>
       <c r="B46" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="C46" t="s">
         <v>41</v>
       </c>
       <c r="D46" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="E46" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="F46" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G46" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I46" s="1">
-        <v>75000</v>
+        <v>1009000</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47">
-        <v>10639254</v>
+        <v>10333507</v>
       </c>
       <c r="B47" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="D47" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="E47" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="F47" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G47" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>8702000</v>
+        <v>16</v>
+      </c>
+      <c r="H47" s="1">
+        <v>60000</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48">
-        <v>10659774</v>
+        <v>10337610</v>
       </c>
       <c r="B48" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C48" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="D48" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="E48" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
         <v>14</v>
       </c>
       <c r="H48" s="1">
-        <v>154000</v>
+        <v>72000</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49">
-        <v>10676190</v>
+        <v>10337611</v>
       </c>
       <c r="B49" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="C49" t="s">
+        <v>43</v>
+      </c>
+      <c r="D49" t="s">
+        <v>46</v>
+      </c>
+      <c r="E49" t="s">
         <v>47</v>
       </c>
-      <c r="D49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F49" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G49" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H49" s="1">
-        <v>119000</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50">
-        <v>10729542</v>
+        <v>10339662</v>
       </c>
       <c r="B50" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="C50" t="s">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="D50" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="E50" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" t="s">
         <v>14</v>
       </c>
-      <c r="I50" s="1">
-        <v>6230000</v>
+      <c r="H50" s="1">
+        <v>1055000</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51">
-        <v>10731594</v>
+        <v>10339663</v>
       </c>
       <c r="B51" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C51" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D51" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="E51" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="F51" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G51" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23963000</v>
+        <v>16</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-477000</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52">
-        <v>10739802</v>
+        <v>10343766</v>
       </c>
       <c r="B52" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="C52" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="D52" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="E52" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
-      <c r="I52" s="1">
-        <v>34403000</v>
+      <c r="H52" s="1">
+        <v>8197000</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53">
-        <v>10784946</v>
+        <v>10349922</v>
       </c>
       <c r="B53" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
       <c r="C53" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="D53" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="E53" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
-      <c r="I53" s="1">
-        <v>2571000</v>
+      <c r="H53" s="1">
+        <v>331000</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54">
-        <v>10795206</v>
+        <v>10354027</v>
       </c>
       <c r="B54" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="C54" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="D54" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="E54" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="F54" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G54" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>2654000</v>
+        <v>16</v>
+      </c>
+      <c r="H54" s="1">
+        <v>75000</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55">
-        <v>10797258</v>
+        <v>10356078</v>
       </c>
       <c r="B55" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="C55" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="D55" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="E55" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
       <c r="G55" t="s">
         <v>14</v>
       </c>
-      <c r="I55" s="1">
-        <v>15586000</v>
+      <c r="H55" s="1">
+        <v>18000</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56">
-        <v>10799310</v>
+        <v>10356079</v>
       </c>
       <c r="B56" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="C56" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="D56" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="E56" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="F56" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G56" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>49908000</v>
+        <v>16</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-847000</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57">
-        <v>10805466</v>
+        <v>10360182</v>
       </c>
       <c r="B57" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="C57" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="D57" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="E57" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" t="s">
         <v>14</v>
       </c>
       <c r="H57" s="1">
-        <v>101314000</v>
+        <v>2300000</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58">
-        <v>10807518</v>
+        <v>1037946</v>
       </c>
       <c r="B58" t="s">
-        <v>74</v>
+        <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D58" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="E58" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
       <c r="G58" t="s">
         <v>14</v>
       </c>
       <c r="H58" s="1">
-        <v>11817000</v>
+        <v>147412000</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59">
-        <v>10809570</v>
+        <v>1037947</v>
       </c>
       <c r="B59" t="s">
-        <v>75</v>
+        <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D59" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="E59" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="F59" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G59" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H59" s="1">
-        <v>14486000</v>
+        <v>113791000</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60">
-        <v>10815726</v>
+        <v>10405326</v>
       </c>
       <c r="B60" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="C60" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="D60" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="E60" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
       <c r="G60" t="s">
         <v>14</v>
       </c>
-      <c r="H60" s="1">
-        <v>107000</v>
+      <c r="I60" s="1">
+        <v>21000</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61">
-        <v>10819830</v>
+        <v>10405327</v>
       </c>
       <c r="B61" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="C61" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D61" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="E61" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="F61" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G61" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>4848000</v>
+        <v>16</v>
+      </c>
+      <c r="I61" s="1">
+        <v>211000</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62">
-        <v>10862922</v>
+        <v>10411483</v>
       </c>
       <c r="B62" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="C62" t="s">
-        <v>72</v>
+        <v>28</v>
       </c>
       <c r="D62" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="E62" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="F62" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G62" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>2410000</v>
+        <v>16</v>
+      </c>
+      <c r="I62" s="1">
+        <v>1000</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63">
-        <v>10887546</v>
+        <v>10419690</v>
       </c>
       <c r="B63" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="C63" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D63" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="E63" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="G63" t="s">
         <v>14</v>
       </c>
       <c r="I63" s="1">
-        <v>3781000</v>
+        <v>965000</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64">
-        <v>10891650</v>
+        <v>10419691</v>
       </c>
       <c r="B64" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="C64" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D64" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="E64" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="F64" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G64" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I64" s="1">
-        <v>-22000</v>
+        <v>279000</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65">
-        <v>10897806</v>
+        <v>10473042</v>
       </c>
       <c r="B65" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="C65" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="D65" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="E65" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
       <c r="G65" t="s">
         <v>14</v>
       </c>
       <c r="I65" s="1">
-        <v>371000</v>
+        <v>248000</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66">
-        <v>10899858</v>
+        <v>10475094</v>
       </c>
       <c r="B66" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="C66" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D66" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="E66" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
       <c r="I66" s="1">
-        <v>28907000</v>
+        <v>49000</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67">
-        <v>10903962</v>
+        <v>10477146</v>
       </c>
       <c r="B67" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="C67" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="D67" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="E67" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="F67" t="s">
         <v>13</v>
       </c>
       <c r="G67" t="s">
         <v>14</v>
       </c>
       <c r="I67" s="1">
-        <v>15000</v>
+        <v>8000</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68">
-        <v>10910118</v>
+        <v>10479198</v>
       </c>
       <c r="B68" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="C68" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="D68" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="E68" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="F68" t="s">
         <v>13</v>
       </c>
       <c r="G68" t="s">
         <v>14</v>
       </c>
       <c r="I68" s="1">
-        <v>3880000</v>
+        <v>207000</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69">
-        <v>10916274</v>
+        <v>10479199</v>
       </c>
       <c r="B69" t="s">
+        <v>40</v>
+      </c>
+      <c r="C69" t="s">
+        <v>41</v>
+      </c>
+      <c r="D69" t="s">
         <v>65</v>
       </c>
-      <c r="C69" t="s">
+      <c r="E69" t="s">
         <v>66</v>
       </c>
-      <c r="D69" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F69" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G69" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I69" s="1">
-        <v>225000</v>
+        <v>160000</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70">
-        <v>10920378</v>
+        <v>10497666</v>
       </c>
       <c r="B70" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="C70" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D70" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="E70" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="F70" t="s">
         <v>13</v>
       </c>
       <c r="G70" t="s">
         <v>14</v>
       </c>
-      <c r="I70" s="1">
-        <v>97000</v>
+      <c r="H70" s="1">
+        <v>1469000</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71">
-        <v>10953210</v>
+        <v>10497667</v>
       </c>
       <c r="B71" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="C71" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="D71" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="E71" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="F71" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G71" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>7343000</v>
+        <v>16</v>
+      </c>
+      <c r="H71" s="1">
+        <v>301000</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72">
-        <v>10955262</v>
+        <v>10499718</v>
       </c>
       <c r="B72" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="C72" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="D72" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="E72" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="F72" t="s">
         <v>13</v>
       </c>
       <c r="G72" t="s">
         <v>14</v>
       </c>
-      <c r="I72" s="1">
-        <v>20344000</v>
+      <c r="H72" s="1">
+        <v>31000</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73">
-        <v>10957314</v>
+        <v>10553070</v>
       </c>
       <c r="B73" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
       <c r="C73" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="D73" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="E73" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="F73" t="s">
         <v>13</v>
       </c>
       <c r="G73" t="s">
         <v>14</v>
       </c>
-      <c r="I73" s="1">
-        <v>13025000</v>
+      <c r="H73" s="1">
+        <v>23000</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74">
-        <v>10959366</v>
+        <v>10565383</v>
       </c>
       <c r="B74" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="D74" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="E74" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="F74" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G74" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I74" s="1">
-        <v>-15893000</v>
+        <v>862000</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75">
-        <v>10965522</v>
+        <v>10571538</v>
       </c>
       <c r="B75" t="s">
-        <v>73</v>
+        <v>27</v>
       </c>
       <c r="C75" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="D75" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="E75" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="F75" t="s">
         <v>13</v>
       </c>
       <c r="G75" t="s">
         <v>14</v>
       </c>
-      <c r="H75" s="1">
-        <v>287000</v>
+      <c r="I75" s="1">
+        <v>2040000</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76">
-        <v>10969626</v>
+        <v>10571539</v>
       </c>
       <c r="B76" t="s">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="C76" t="s">
-        <v>76</v>
+        <v>28</v>
       </c>
       <c r="D76" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="E76" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="F76" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G76" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1247000</v>
+        <v>16</v>
+      </c>
+      <c r="I76" s="1">
+        <v>105000</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77">
-        <v>10975782</v>
+        <v>10577694</v>
       </c>
       <c r="B77" t="s">
-        <v>77</v>
+        <v>29</v>
       </c>
       <c r="C77" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="D77" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="E77" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="F77" t="s">
         <v>13</v>
       </c>
       <c r="G77" t="s">
         <v>14</v>
       </c>
-      <c r="H77" s="1">
-        <v>31791000</v>
+      <c r="I77" s="1">
+        <v>30000</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78">
-        <v>10977834</v>
+        <v>10577695</v>
       </c>
       <c r="B78" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="C78" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D78" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="E78" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="F78" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G78" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>20371000</v>
+        <v>16</v>
+      </c>
+      <c r="I78" s="1">
+        <v>93000</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79">
-        <v>10979886</v>
+        <v>10579746</v>
       </c>
       <c r="B79" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="C79" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D79" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="E79" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="F79" t="s">
         <v>13</v>
       </c>
       <c r="G79" t="s">
         <v>14</v>
       </c>
-      <c r="H79" s="1">
-        <v>5493000</v>
+      <c r="I79" s="1">
+        <v>1264000</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80">
-        <v>11000406</v>
+        <v>10579747</v>
       </c>
       <c r="B80" t="s">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="C80" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="D80" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="E80" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="F80" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G80" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>70000</v>
+        <v>16</v>
+      </c>
+      <c r="I80" s="1">
+        <v>420000</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81">
-        <v>11025030</v>
+        <v>10583850</v>
       </c>
       <c r="B81" t="s">
-        <v>82</v>
+        <v>32</v>
       </c>
       <c r="C81" t="s">
-        <v>83</v>
+        <v>33</v>
       </c>
       <c r="D81" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="E81" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="F81" t="s">
         <v>13</v>
       </c>
       <c r="G81" t="s">
         <v>14</v>
       </c>
-      <c r="H81" s="1">
-        <v>164000</v>
+      <c r="I81" s="1">
+        <v>39000</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82">
-        <v>1136442</v>
+        <v>10596162</v>
       </c>
       <c r="B82" t="s">
-        <v>25</v>
+        <v>72</v>
       </c>
       <c r="C82" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
       <c r="D82" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="E82" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="F82" t="s">
         <v>13</v>
       </c>
       <c r="G82" t="s">
         <v>14</v>
       </c>
       <c r="I82" s="1">
-        <v>7741000</v>
+        <v>280000</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83">
-        <v>11531874</v>
+        <v>10598215</v>
       </c>
       <c r="B83" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="C83" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="D83" t="s">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="E83" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="F83" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G83" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I83" s="1">
-        <v>2541000</v>
+        <v>564000</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84">
-        <v>11675514</v>
+        <v>10600266</v>
       </c>
       <c r="B84" t="s">
-        <v>88</v>
+        <v>52</v>
       </c>
       <c r="C84" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="D84" t="s">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="E84" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="F84" t="s">
         <v>13</v>
       </c>
       <c r="G84" t="s">
         <v>14</v>
       </c>
-      <c r="H84" s="1">
-        <v>170000</v>
+      <c r="I84" s="1">
+        <v>75000</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85">
-        <v>11851986</v>
+        <v>10600267</v>
       </c>
       <c r="B85" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="C85" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="D85" t="s">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="E85" t="s">
-        <v>90</v>
+        <v>71</v>
       </c>
       <c r="F85" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G85" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I85" s="1">
-        <v>137361000</v>
+        <v>110000</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86">
-        <v>1191846</v>
+        <v>10639254</v>
       </c>
       <c r="B86" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="C86" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="D86" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="E86" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="F86" t="s">
         <v>13</v>
       </c>
       <c r="G86" t="s">
         <v>14</v>
       </c>
       <c r="I86" s="1">
-        <v>899000</v>
+        <v>8702000</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87">
-        <v>1193898</v>
+        <v>10639255</v>
       </c>
       <c r="B87" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="C87" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D87" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="E87" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="F87" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G87" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I87" s="1">
-        <v>88000</v>
+        <v>1306000</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88">
-        <v>1195950</v>
+        <v>10659774</v>
       </c>
       <c r="B88" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="C88" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="D88" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="E88" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="F88" t="s">
         <v>13</v>
       </c>
       <c r="G88" t="s">
         <v>14</v>
       </c>
-      <c r="I88" s="1">
-        <v>-124000</v>
+      <c r="H88" s="1">
+        <v>154000</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89">
-        <v>11995626</v>
+        <v>10659775</v>
       </c>
       <c r="B89" t="s">
-        <v>88</v>
+        <v>19</v>
       </c>
       <c r="C89" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="D89" t="s">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="E89" t="s">
-        <v>90</v>
+        <v>71</v>
       </c>
       <c r="F89" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G89" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H89" s="1">
-        <v>34654000</v>
+        <v>19000</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90">
-        <v>12012042</v>
+        <v>10676190</v>
       </c>
       <c r="B90" t="s">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="C90" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="D90" t="s">
-        <v>91</v>
+        <v>70</v>
       </c>
       <c r="E90" t="s">
-        <v>92</v>
+        <v>71</v>
       </c>
       <c r="F90" t="s">
         <v>13</v>
       </c>
       <c r="G90" t="s">
         <v>14</v>
       </c>
-      <c r="I90" s="1">
-        <v>100208000</v>
+      <c r="H90" s="1">
+        <v>119000</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91">
-        <v>1214418</v>
+        <v>10676191</v>
       </c>
       <c r="B91" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="C91" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="D91" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="E91" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="F91" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G91" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H91" s="1">
-        <v>78942000</v>
+        <v>12000</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92">
-        <v>12155682</v>
+        <v>10725439</v>
       </c>
       <c r="B92" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="C92" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D92" t="s">
-        <v>91</v>
+        <v>73</v>
       </c>
       <c r="E92" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="F92" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G92" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>5269000</v>
+        <v>16</v>
+      </c>
+      <c r="I92" s="1">
+        <v>1887000</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93">
-        <v>1216470</v>
+        <v>10727491</v>
       </c>
       <c r="B93" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="C93" t="s">
         <v>26</v>
       </c>
       <c r="D93" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="E93" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="F93" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G93" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>-3000</v>
+        <v>16</v>
+      </c>
+      <c r="I93" s="1">
+        <v>64000</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94">
-        <v>12315738</v>
+        <v>10729542</v>
       </c>
       <c r="B94" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="C94" t="s">
-        <v>32</v>
+        <v>76</v>
       </c>
       <c r="D94" t="s">
-        <v>93</v>
+        <v>73</v>
       </c>
       <c r="E94" t="s">
-        <v>94</v>
+        <v>74</v>
       </c>
       <c r="F94" t="s">
         <v>13</v>
       </c>
       <c r="G94" t="s">
         <v>14</v>
       </c>
-      <c r="H94" s="1">
-        <v>1772000</v>
+      <c r="I94" s="1">
+        <v>6230000</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95">
-        <v>12475794</v>
+        <v>10731594</v>
       </c>
       <c r="B95" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="C95" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D95" t="s">
-        <v>95</v>
+        <v>73</v>
       </c>
       <c r="E95" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="F95" t="s">
         <v>13</v>
       </c>
       <c r="G95" t="s">
         <v>14</v>
       </c>
-      <c r="H95" s="1">
-        <v>11213000</v>
+      <c r="I95" s="1">
+        <v>23963000</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96">
-        <v>12492210</v>
+        <v>10731595</v>
       </c>
       <c r="B96" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C96" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D96" t="s">
-        <v>97</v>
+        <v>73</v>
       </c>
       <c r="E96" t="s">
-        <v>98</v>
+        <v>74</v>
       </c>
       <c r="F96" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G96" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I96" s="1">
-        <v>9231000</v>
+        <v>3287000</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97">
-        <v>12635850</v>
+        <v>10737751</v>
       </c>
       <c r="B97" t="s">
-        <v>88</v>
+        <v>29</v>
       </c>
       <c r="C97" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D97" t="s">
-        <v>97</v>
+        <v>73</v>
       </c>
       <c r="E97" t="s">
-        <v>98</v>
+        <v>74</v>
       </c>
       <c r="F97" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G97" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>7346000</v>
+        <v>16</v>
+      </c>
+      <c r="I97" s="1">
+        <v>86000</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98">
-        <v>1296498</v>
+        <v>10739802</v>
       </c>
       <c r="B98" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C98" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D98" t="s">
-        <v>99</v>
+        <v>73</v>
       </c>
       <c r="E98" t="s">
-        <v>100</v>
+        <v>74</v>
       </c>
       <c r="F98" t="s">
         <v>13</v>
       </c>
       <c r="G98" t="s">
         <v>14</v>
       </c>
       <c r="I98" s="1">
-        <v>277000</v>
+        <v>34403000</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99">
-        <v>1300602</v>
+        <v>10739803</v>
       </c>
       <c r="B99" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C99" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D99" t="s">
-        <v>99</v>
+        <v>73</v>
       </c>
       <c r="E99" t="s">
-        <v>100</v>
+        <v>74</v>
       </c>
       <c r="F99" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G99" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I99" s="1">
-        <v>23000</v>
+        <v>3326000</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100">
-        <v>1317018</v>
+        <v>10784946</v>
       </c>
       <c r="B100" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="C100" t="s">
-        <v>41</v>
+        <v>78</v>
       </c>
       <c r="D100" t="s">
-        <v>99</v>
+        <v>73</v>
       </c>
       <c r="E100" t="s">
-        <v>100</v>
+        <v>74</v>
       </c>
       <c r="F100" t="s">
         <v>13</v>
       </c>
       <c r="G100" t="s">
         <v>14</v>
       </c>
       <c r="I100" s="1">
-        <v>201000</v>
+        <v>2571000</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101">
-        <v>1356006</v>
+        <v>10795206</v>
       </c>
       <c r="B101" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C101" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D101" t="s">
-        <v>99</v>
+        <v>73</v>
       </c>
       <c r="E101" t="s">
-        <v>100</v>
+        <v>74</v>
       </c>
       <c r="F101" t="s">
         <v>13</v>
       </c>
       <c r="G101" t="s">
         <v>14</v>
       </c>
       <c r="I101" s="1">
-        <v>2000</v>
+        <v>2654000</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102">
-        <v>1360110</v>
+        <v>10795207</v>
       </c>
       <c r="B102" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="C102" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="D102" t="s">
-        <v>99</v>
+        <v>73</v>
       </c>
       <c r="E102" t="s">
-        <v>100</v>
+        <v>74</v>
       </c>
       <c r="F102" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G102" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>993000</v>
+        <v>16</v>
+      </c>
+      <c r="I102" s="1">
+        <v>2790000</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103">
-        <v>1366266</v>
+        <v>10797258</v>
       </c>
       <c r="B103" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="C103" t="s">
-        <v>76</v>
+        <v>39</v>
       </c>
       <c r="D103" t="s">
-        <v>99</v>
+        <v>73</v>
       </c>
       <c r="E103" t="s">
-        <v>100</v>
+        <v>74</v>
       </c>
       <c r="F103" t="s">
         <v>13</v>
       </c>
       <c r="G103" t="s">
         <v>14</v>
       </c>
-      <c r="H103" s="1">
-        <v>856000</v>
+      <c r="I103" s="1">
+        <v>15586000</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104">
-        <v>13750086</v>
+        <v>10799310</v>
       </c>
       <c r="B104" t="s">
-        <v>101</v>
+        <v>40</v>
       </c>
       <c r="C104" t="s">
-        <v>102</v>
+        <v>41</v>
       </c>
       <c r="D104" t="s">
-        <v>103</v>
+        <v>73</v>
       </c>
       <c r="E104" t="s">
-        <v>104</v>
+        <v>74</v>
       </c>
       <c r="F104" t="s">
         <v>13</v>
       </c>
       <c r="G104" t="s">
         <v>14</v>
       </c>
-      <c r="H104" s="1">
-        <v>810000</v>
+      <c r="I104" s="1">
+        <v>49908000</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105">
-        <v>15040794</v>
+        <v>10799311</v>
       </c>
       <c r="B105" t="s">
-        <v>105</v>
+        <v>40</v>
       </c>
       <c r="C105" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D105" t="s">
-        <v>106</v>
+        <v>73</v>
       </c>
       <c r="E105" t="s">
-        <v>107</v>
+        <v>74</v>
       </c>
       <c r="F105" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G105" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23950000</v>
+        <v>16</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-537000</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106">
-        <v>1540686</v>
+        <v>10805466</v>
       </c>
       <c r="B106" t="s">
-        <v>49</v>
+        <v>79</v>
       </c>
       <c r="C106" t="s">
-        <v>50</v>
+        <v>76</v>
       </c>
       <c r="D106" t="s">
-        <v>108</v>
+        <v>73</v>
       </c>
       <c r="E106" t="s">
-        <v>109</v>
+        <v>74</v>
       </c>
       <c r="F106" t="s">
         <v>13</v>
       </c>
       <c r="G106" t="s">
         <v>14</v>
       </c>
       <c r="H106" s="1">
-        <v>1099895000</v>
+        <v>101314000</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107">
-        <v>1602246</v>
+        <v>10805467</v>
       </c>
       <c r="B107" t="s">
-        <v>17</v>
+        <v>79</v>
       </c>
       <c r="C107" t="s">
-        <v>18</v>
+        <v>76</v>
       </c>
       <c r="D107" t="s">
-        <v>110</v>
+        <v>73</v>
       </c>
       <c r="E107" t="s">
-        <v>111</v>
+        <v>74</v>
       </c>
       <c r="F107" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G107" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>313000</v>
+        <v>16</v>
+      </c>
+      <c r="H107" s="1">
+        <v>14679000</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108">
-        <v>16050</v>
+        <v>10807518</v>
       </c>
       <c r="B108" t="s">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="C108" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D108" t="s">
-        <v>112</v>
+        <v>73</v>
       </c>
       <c r="E108" t="s">
-        <v>113</v>
+        <v>74</v>
       </c>
       <c r="F108" t="s">
         <v>13</v>
       </c>
       <c r="G108" t="s">
         <v>14</v>
       </c>
-      <c r="I108" s="1">
-        <v>5459000</v>
+      <c r="H108" s="1">
+        <v>11817000</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109">
-        <v>1616610</v>
+        <v>10809570</v>
       </c>
       <c r="B109" t="s">
-        <v>25</v>
+        <v>81</v>
       </c>
       <c r="C109" t="s">
-        <v>26</v>
+        <v>82</v>
       </c>
       <c r="D109" t="s">
-        <v>110</v>
+        <v>73</v>
       </c>
       <c r="E109" t="s">
-        <v>111</v>
+        <v>74</v>
       </c>
       <c r="F109" t="s">
         <v>13</v>
       </c>
       <c r="G109" t="s">
         <v>14</v>
       </c>
-      <c r="I109" s="1">
-        <v>4330000</v>
+      <c r="H109" s="1">
+        <v>14486000</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110">
-        <v>161742</v>
+        <v>10809571</v>
       </c>
       <c r="B110" t="s">
-        <v>17</v>
+        <v>81</v>
       </c>
       <c r="C110" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="D110" t="s">
-        <v>114</v>
+        <v>73</v>
       </c>
       <c r="E110" t="s">
-        <v>115</v>
+        <v>74</v>
       </c>
       <c r="F110" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G110" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>86000</v>
+        <v>16</v>
+      </c>
+      <c r="H110" s="1">
+        <v>3015000</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111">
-        <v>1620714</v>
+        <v>10815726</v>
       </c>
       <c r="B111" t="s">
-        <v>27</v>
+        <v>83</v>
       </c>
       <c r="C111" t="s">
-        <v>28</v>
+        <v>84</v>
       </c>
       <c r="D111" t="s">
-        <v>110</v>
+        <v>73</v>
       </c>
       <c r="E111" t="s">
-        <v>111</v>
+        <v>74</v>
       </c>
       <c r="F111" t="s">
         <v>13</v>
       </c>
       <c r="G111" t="s">
         <v>14</v>
       </c>
-      <c r="I111" s="1">
-        <v>1072000</v>
+      <c r="H111" s="1">
+        <v>107000</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112">
-        <v>1672014</v>
+        <v>10815727</v>
       </c>
       <c r="B112" t="s">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="C112" t="s">
-        <v>32</v>
+        <v>84</v>
       </c>
       <c r="D112" t="s">
-        <v>110</v>
+        <v>73</v>
       </c>
       <c r="E112" t="s">
-        <v>111</v>
+        <v>74</v>
       </c>
       <c r="F112" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G112" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>834000</v>
+        <v>16</v>
+      </c>
+      <c r="H112" s="1">
+        <v>558000</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113">
-        <v>1676118</v>
+        <v>10819830</v>
       </c>
       <c r="B113" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="C113" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="D113" t="s">
-        <v>110</v>
+        <v>73</v>
       </c>
       <c r="E113" t="s">
-        <v>111</v>
+        <v>74</v>
       </c>
       <c r="F113" t="s">
         <v>13</v>
       </c>
       <c r="G113" t="s">
         <v>14</v>
       </c>
-      <c r="I113" s="1">
-        <v>-14254000</v>
+      <c r="H113" s="1">
+        <v>4848000</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114">
-        <v>1686</v>
+        <v>10819831</v>
       </c>
       <c r="B114" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C114" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D114" t="s">
-        <v>112</v>
+        <v>73</v>
       </c>
       <c r="E114" t="s">
-        <v>113</v>
+        <v>74</v>
       </c>
       <c r="F114" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G114" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>434000</v>
+        <v>16</v>
+      </c>
+      <c r="H114" s="1">
+        <v>22427000</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115">
-        <v>1696638</v>
+        <v>10862922</v>
       </c>
       <c r="B115" t="s">
-        <v>39</v>
+        <v>85</v>
       </c>
       <c r="C115" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="D115" t="s">
-        <v>110</v>
+        <v>73</v>
       </c>
       <c r="E115" t="s">
-        <v>111</v>
+        <v>74</v>
       </c>
       <c r="F115" t="s">
         <v>13</v>
       </c>
       <c r="G115" t="s">
         <v>14</v>
       </c>
       <c r="H115" s="1">
-        <v>1297000</v>
+        <v>2410000</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116">
-        <v>174054</v>
+        <v>10862923</v>
       </c>
       <c r="B116" t="s">
-        <v>44</v>
+        <v>85</v>
       </c>
       <c r="C116" t="s">
-        <v>45</v>
+        <v>78</v>
       </c>
       <c r="D116" t="s">
-        <v>114</v>
+        <v>73</v>
       </c>
       <c r="E116" t="s">
-        <v>115</v>
+        <v>74</v>
       </c>
       <c r="F116" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G116" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>40000</v>
+        <v>16</v>
+      </c>
+      <c r="H116" s="1">
+        <v>54000</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117">
-        <v>17431374</v>
+        <v>10885495</v>
       </c>
       <c r="B117" t="s">
-        <v>101</v>
+        <v>21</v>
       </c>
       <c r="C117" t="s">
-        <v>102</v>
+        <v>22</v>
       </c>
       <c r="D117" t="s">
-        <v>116</v>
+        <v>86</v>
       </c>
       <c r="E117" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="F117" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G117" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>284000</v>
+        <v>16</v>
+      </c>
+      <c r="I117" s="1">
+        <v>9499000</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118">
-        <v>17591430</v>
+        <v>10887546</v>
       </c>
       <c r="B118" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="C118" t="s">
-        <v>102</v>
+        <v>26</v>
       </c>
       <c r="D118" t="s">
-        <v>118</v>
+        <v>86</v>
       </c>
       <c r="E118" t="s">
-        <v>119</v>
+        <v>87</v>
       </c>
       <c r="F118" t="s">
         <v>13</v>
       </c>
       <c r="G118" t="s">
         <v>14</v>
       </c>
-      <c r="H118" s="1">
-        <v>14105000</v>
+      <c r="I118" s="1">
+        <v>3781000</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119">
-        <v>176106</v>
+        <v>10887547</v>
       </c>
       <c r="B119" t="s">
         <v>25</v>
       </c>
       <c r="C119" t="s">
         <v>26</v>
       </c>
       <c r="D119" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
       <c r="E119" t="s">
-        <v>115</v>
+        <v>87</v>
       </c>
       <c r="F119" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G119" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I119" s="1">
-        <v>3471000</v>
+        <v>25000</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120">
-        <v>1764354</v>
+        <v>10891650</v>
       </c>
       <c r="B120" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="C120" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D120" t="s">
-        <v>120</v>
+        <v>86</v>
       </c>
       <c r="E120" t="s">
-        <v>121</v>
+        <v>87</v>
       </c>
       <c r="F120" t="s">
         <v>13</v>
       </c>
       <c r="G120" t="s">
         <v>14</v>
       </c>
       <c r="I120" s="1">
-        <v>250000</v>
+        <v>-22000</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121">
-        <v>17991570</v>
+        <v>10891651</v>
       </c>
       <c r="B121" t="s">
-        <v>122</v>
+        <v>27</v>
       </c>
       <c r="C121" t="s">
-        <v>102</v>
+        <v>28</v>
       </c>
       <c r="D121" t="s">
-        <v>123</v>
+        <v>86</v>
       </c>
       <c r="E121" t="s">
-        <v>124</v>
+        <v>87</v>
       </c>
       <c r="F121" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G121" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I121" s="1">
-        <v>1268000</v>
+        <v>593000</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122">
-        <v>180210</v>
+        <v>10897806</v>
       </c>
       <c r="B122" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C122" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D122" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
       <c r="E122" t="s">
-        <v>115</v>
+        <v>87</v>
       </c>
       <c r="F122" t="s">
         <v>13</v>
       </c>
       <c r="G122" t="s">
         <v>14</v>
       </c>
       <c r="I122" s="1">
-        <v>189000</v>
+        <v>371000</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123">
-        <v>182262</v>
+        <v>10897807</v>
       </c>
       <c r="B123" t="s">
-        <v>125</v>
+        <v>29</v>
       </c>
       <c r="C123" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D123" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
       <c r="E123" t="s">
-        <v>115</v>
+        <v>87</v>
       </c>
       <c r="F123" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G123" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I123" s="1">
-        <v>2562000</v>
+        <v>56000</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124">
-        <v>18793902</v>
+        <v>10899858</v>
       </c>
       <c r="B124" t="s">
-        <v>126</v>
+        <v>31</v>
       </c>
       <c r="C124" t="s">
-        <v>127</v>
+        <v>20</v>
       </c>
       <c r="D124" t="s">
-        <v>128</v>
+        <v>86</v>
       </c>
       <c r="E124" t="s">
-        <v>129</v>
+        <v>87</v>
       </c>
       <c r="F124" t="s">
         <v>13</v>
       </c>
       <c r="G124" t="s">
         <v>14</v>
       </c>
       <c r="I124" s="1">
-        <v>11073000</v>
+        <v>28907000</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125">
-        <v>19196094</v>
+        <v>10899859</v>
       </c>
       <c r="B125" t="s">
-        <v>62</v>
+        <v>31</v>
       </c>
       <c r="C125" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D125" t="s">
-        <v>130</v>
+        <v>86</v>
       </c>
       <c r="E125" t="s">
-        <v>131</v>
+        <v>87</v>
       </c>
       <c r="F125" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G125" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>46457000</v>
+        <v>16</v>
+      </c>
+      <c r="I125" s="1">
+        <v>8009000</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126">
-        <v>19672158</v>
+        <v>10903962</v>
       </c>
       <c r="B126" t="s">
-        <v>101</v>
+        <v>32</v>
       </c>
       <c r="C126" t="s">
-        <v>102</v>
+        <v>33</v>
       </c>
       <c r="D126" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="E126" t="s">
-        <v>133</v>
+        <v>87</v>
       </c>
       <c r="F126" t="s">
         <v>13</v>
       </c>
       <c r="G126" t="s">
         <v>14</v>
       </c>
-      <c r="H126" s="1">
-        <v>95000000</v>
+      <c r="I126" s="1">
+        <v>15000</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127">
-        <v>1988022</v>
+        <v>10910118</v>
       </c>
       <c r="B127" t="s">
-        <v>126</v>
+        <v>34</v>
       </c>
       <c r="C127" t="s">
-        <v>127</v>
+        <v>35</v>
       </c>
       <c r="D127" t="s">
-        <v>134</v>
+        <v>86</v>
       </c>
       <c r="E127" t="s">
-        <v>135</v>
+        <v>87</v>
       </c>
       <c r="F127" t="s">
         <v>13</v>
       </c>
       <c r="G127" t="s">
         <v>14</v>
       </c>
       <c r="I127" s="1">
-        <v>82928000</v>
+        <v>3880000</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128">
-        <v>20154</v>
+        <v>10910119</v>
       </c>
       <c r="B128" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="C128" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D128" t="s">
-        <v>112</v>
+        <v>86</v>
       </c>
       <c r="E128" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="F128" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G128" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I128" s="1">
-        <v>225000</v>
+        <v>1977000</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129">
-        <v>2068050</v>
+        <v>10916274</v>
       </c>
       <c r="B129" t="s">
-        <v>136</v>
+        <v>72</v>
       </c>
       <c r="C129" t="s">
-        <v>127</v>
+        <v>59</v>
       </c>
       <c r="D129" t="s">
-        <v>134</v>
+        <v>86</v>
       </c>
       <c r="E129" t="s">
-        <v>135</v>
+        <v>87</v>
       </c>
       <c r="F129" t="s">
         <v>13</v>
       </c>
       <c r="G129" t="s">
         <v>14</v>
       </c>
-      <c r="H129" s="1">
-        <v>94001000</v>
+      <c r="I129" s="1">
+        <v>225000</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130">
-        <v>22233054</v>
+        <v>10916275</v>
       </c>
       <c r="B130" t="s">
-        <v>101</v>
+        <v>72</v>
       </c>
       <c r="C130" t="s">
-        <v>102</v>
+        <v>59</v>
       </c>
       <c r="D130" t="s">
-        <v>137</v>
+        <v>86</v>
       </c>
       <c r="E130" t="s">
-        <v>138</v>
+        <v>87</v>
       </c>
       <c r="F130" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G130" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>-2715000</v>
+        <v>16</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-274000</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131">
-        <v>2256834</v>
+        <v>10920378</v>
       </c>
       <c r="B131" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="C131" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="D131" t="s">
-        <v>139</v>
+        <v>86</v>
       </c>
       <c r="E131" t="s">
-        <v>140</v>
+        <v>87</v>
       </c>
       <c r="F131" t="s">
         <v>13</v>
       </c>
       <c r="G131" t="s">
         <v>14</v>
       </c>
       <c r="I131" s="1">
-        <v>128000</v>
+        <v>97000</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132">
-        <v>2267094</v>
+        <v>10920379</v>
       </c>
       <c r="B132" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="C132" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="D132" t="s">
-        <v>139</v>
+        <v>86</v>
       </c>
       <c r="E132" t="s">
-        <v>140</v>
+        <v>87</v>
       </c>
       <c r="F132" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G132" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I132" s="1">
-        <v>36030000</v>
+        <v>11917000</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133">
-        <v>22713222</v>
+        <v>10945003</v>
       </c>
       <c r="B133" t="s">
-        <v>101</v>
+        <v>77</v>
       </c>
       <c r="C133" t="s">
-        <v>102</v>
+        <v>78</v>
       </c>
       <c r="D133" t="s">
-        <v>141</v>
+        <v>86</v>
       </c>
       <c r="E133" t="s">
-        <v>142</v>
+        <v>87</v>
       </c>
       <c r="F133" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G133" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23368000</v>
+        <v>16</v>
+      </c>
+      <c r="I133" s="1">
+        <v>4000</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134">
-        <v>2316342</v>
+        <v>10953210</v>
       </c>
       <c r="B134" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="C134" t="s">
-        <v>36</v>
+        <v>68</v>
       </c>
       <c r="D134" t="s">
-        <v>139</v>
+        <v>86</v>
       </c>
       <c r="E134" t="s">
-        <v>140</v>
+        <v>87</v>
       </c>
       <c r="F134" t="s">
         <v>13</v>
       </c>
       <c r="G134" t="s">
         <v>14</v>
       </c>
       <c r="I134" s="1">
-        <v>2300000</v>
+        <v>7343000</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135">
-        <v>235614</v>
+        <v>10955262</v>
       </c>
       <c r="B135" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C135" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D135" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
       <c r="E135" t="s">
-        <v>115</v>
+        <v>87</v>
       </c>
       <c r="F135" t="s">
         <v>13</v>
       </c>
       <c r="G135" t="s">
         <v>14</v>
       </c>
       <c r="I135" s="1">
-        <v>-5000</v>
+        <v>20344000</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136">
-        <v>2416890</v>
+        <v>10957314</v>
       </c>
       <c r="B136" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="C136" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="D136" t="s">
-        <v>143</v>
+        <v>86</v>
       </c>
       <c r="E136" t="s">
-        <v>144</v>
+        <v>87</v>
       </c>
       <c r="F136" t="s">
         <v>13</v>
       </c>
       <c r="G136" t="s">
         <v>14</v>
       </c>
       <c r="I136" s="1">
-        <v>2618000</v>
+        <v>13025000</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137">
-        <v>2427150</v>
+        <v>10959366</v>
       </c>
       <c r="B137" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="C137" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="D137" t="s">
-        <v>143</v>
+        <v>86</v>
       </c>
       <c r="E137" t="s">
-        <v>144</v>
+        <v>87</v>
       </c>
       <c r="F137" t="s">
         <v>13</v>
       </c>
       <c r="G137" t="s">
         <v>14</v>
       </c>
       <c r="I137" s="1">
-        <v>-4000</v>
+        <v>-15893000</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138">
-        <v>2433306</v>
+        <v>10959367</v>
       </c>
       <c r="B138" t="s">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="C138" t="s">
-        <v>66</v>
+        <v>41</v>
       </c>
       <c r="D138" t="s">
-        <v>143</v>
+        <v>86</v>
       </c>
       <c r="E138" t="s">
-        <v>144</v>
+        <v>87</v>
       </c>
       <c r="F138" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G138" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I138" s="1">
-        <v>1882000</v>
+        <v>-10485000</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139">
-        <v>2437410</v>
+        <v>10965522</v>
       </c>
       <c r="B139" t="s">
-        <v>48</v>
+        <v>79</v>
       </c>
       <c r="C139" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D139" t="s">
-        <v>143</v>
+        <v>86</v>
       </c>
       <c r="E139" t="s">
-        <v>144</v>
+        <v>87</v>
       </c>
       <c r="F139" t="s">
         <v>13</v>
       </c>
       <c r="G139" t="s">
         <v>14</v>
       </c>
-      <c r="I139" s="1">
-        <v>6557000</v>
+      <c r="H139" s="1">
+        <v>287000</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140">
-        <v>2476398</v>
+        <v>10965523</v>
       </c>
       <c r="B140" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="C140" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D140" t="s">
-        <v>143</v>
+        <v>86</v>
       </c>
       <c r="E140" t="s">
-        <v>144</v>
+        <v>87</v>
       </c>
       <c r="F140" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G140" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>3608000</v>
+        <v>16</v>
+      </c>
+      <c r="H140" s="1">
+        <v>2643000</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141">
-        <v>2494866</v>
+        <v>10969626</v>
       </c>
       <c r="B141" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="C141" t="s">
-        <v>38</v>
+        <v>82</v>
       </c>
       <c r="D141" t="s">
-        <v>143</v>
+        <v>86</v>
       </c>
       <c r="E141" t="s">
-        <v>144</v>
+        <v>87</v>
       </c>
       <c r="F141" t="s">
         <v>13</v>
       </c>
       <c r="G141" t="s">
         <v>14</v>
       </c>
       <c r="H141" s="1">
-        <v>1173000</v>
+        <v>1247000</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142">
-        <v>2501022</v>
+        <v>10975782</v>
       </c>
       <c r="B142" t="s">
-        <v>49</v>
+        <v>83</v>
       </c>
       <c r="C142" t="s">
-        <v>50</v>
+        <v>84</v>
       </c>
       <c r="D142" t="s">
-        <v>143</v>
+        <v>86</v>
       </c>
       <c r="E142" t="s">
-        <v>144</v>
+        <v>87</v>
       </c>
       <c r="F142" t="s">
         <v>13</v>
       </c>
       <c r="G142" t="s">
         <v>14</v>
       </c>
       <c r="H142" s="1">
-        <v>800000</v>
+        <v>31791000</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143">
-        <v>254082</v>
+        <v>10975783</v>
       </c>
       <c r="B143" t="s">
-        <v>37</v>
+        <v>83</v>
       </c>
       <c r="C143" t="s">
-        <v>38</v>
+        <v>84</v>
       </c>
       <c r="D143" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
       <c r="E143" t="s">
-        <v>115</v>
+        <v>87</v>
       </c>
       <c r="F143" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G143" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H143" s="1">
-        <v>8008000</v>
+        <v>7014000</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144">
-        <v>2562582</v>
+        <v>10977834</v>
       </c>
       <c r="B144" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="C144" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="D144" t="s">
-        <v>145</v>
+        <v>86</v>
       </c>
       <c r="E144" t="s">
-        <v>146</v>
+        <v>87</v>
       </c>
       <c r="F144" t="s">
         <v>13</v>
       </c>
       <c r="G144" t="s">
         <v>14</v>
       </c>
-      <c r="I144" s="1">
-        <v>355000</v>
+      <c r="H144" s="1">
+        <v>20371000</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145">
-        <v>2564634</v>
+        <v>10977835</v>
       </c>
       <c r="B145" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="C145" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="D145" t="s">
-        <v>145</v>
+        <v>86</v>
       </c>
       <c r="E145" t="s">
-        <v>146</v>
+        <v>87</v>
       </c>
       <c r="F145" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G145" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>545000</v>
+        <v>16</v>
+      </c>
+      <c r="H145" s="1">
+        <v>3890000</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146">
-        <v>2568738</v>
+        <v>10979886</v>
       </c>
       <c r="B146" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C146" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D146" t="s">
-        <v>145</v>
+        <v>86</v>
       </c>
       <c r="E146" t="s">
-        <v>146</v>
+        <v>87</v>
       </c>
       <c r="F146" t="s">
         <v>13</v>
       </c>
       <c r="G146" t="s">
         <v>14</v>
       </c>
-      <c r="I146" s="1">
-        <v>12967000</v>
+      <c r="H146" s="1">
+        <v>5493000</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147">
-        <v>2574894</v>
+        <v>10979887</v>
       </c>
       <c r="B147" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="C147" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="D147" t="s">
-        <v>145</v>
+        <v>86</v>
       </c>
       <c r="E147" t="s">
-        <v>146</v>
+        <v>87</v>
       </c>
       <c r="F147" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G147" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1410000</v>
+        <v>16</v>
+      </c>
+      <c r="H147" s="1">
+        <v>3173000</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148">
-        <v>2576946</v>
+        <v>10990147</v>
       </c>
       <c r="B148" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
       <c r="C148" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="D148" t="s">
-        <v>145</v>
+        <v>86</v>
       </c>
       <c r="E148" t="s">
-        <v>146</v>
+        <v>87</v>
       </c>
       <c r="F148" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G148" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>42991000</v>
+        <v>16</v>
+      </c>
+      <c r="H148" s="1">
+        <v>-30000</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149">
-        <v>260238</v>
+        <v>11000406</v>
       </c>
       <c r="B149" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="C149" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="D149" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
       <c r="E149" t="s">
-        <v>115</v>
+        <v>87</v>
       </c>
       <c r="F149" t="s">
         <v>13</v>
       </c>
       <c r="G149" t="s">
         <v>14</v>
       </c>
       <c r="H149" s="1">
-        <v>434000</v>
+        <v>70000</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150">
-        <v>2630298</v>
+        <v>11022979</v>
       </c>
       <c r="B150" t="s">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="C150" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="D150" t="s">
-        <v>145</v>
+        <v>86</v>
       </c>
       <c r="E150" t="s">
-        <v>146</v>
+        <v>87</v>
       </c>
       <c r="F150" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G150" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>12390000</v>
+        <v>16</v>
+      </c>
+      <c r="H150" s="1">
+        <v>742000</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151">
-        <v>26310</v>
+        <v>11025030</v>
       </c>
       <c r="B151" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
       <c r="C151" t="s">
-        <v>30</v>
+        <v>89</v>
       </c>
       <c r="D151" t="s">
-        <v>112</v>
+        <v>86</v>
       </c>
       <c r="E151" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="F151" t="s">
         <v>13</v>
       </c>
       <c r="G151" t="s">
         <v>14</v>
       </c>
-      <c r="I151" s="1">
-        <v>7695000</v>
+      <c r="H151" s="1">
+        <v>164000</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152">
-        <v>2632350</v>
+        <v>11025031</v>
       </c>
       <c r="B152" t="s">
-        <v>31</v>
+        <v>88</v>
       </c>
       <c r="C152" t="s">
-        <v>32</v>
+        <v>89</v>
       </c>
       <c r="D152" t="s">
-        <v>145</v>
+        <v>86</v>
       </c>
       <c r="E152" t="s">
-        <v>146</v>
+        <v>87</v>
       </c>
       <c r="F152" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G152" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>2422000</v>
+        <v>16</v>
+      </c>
+      <c r="H152" s="1">
+        <v>6000</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153">
-        <v>2634402</v>
+        <v>11219971</v>
       </c>
       <c r="B153" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C153" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="D153" t="s">
-        <v>145</v>
+        <v>90</v>
       </c>
       <c r="E153" t="s">
-        <v>146</v>
+        <v>91</v>
       </c>
       <c r="F153" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G153" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I153" s="1">
-        <v>797000</v>
+        <v>59000</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154">
-        <v>2636454</v>
+        <v>1122079</v>
       </c>
       <c r="B154" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="C154" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="D154" t="s">
-        <v>145</v>
+        <v>92</v>
       </c>
       <c r="E154" t="s">
-        <v>146</v>
+        <v>93</v>
       </c>
       <c r="F154" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G154" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I154" s="1">
-        <v>27498000</v>
+        <v>2783000</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155">
-        <v>2652870</v>
+        <v>11279479</v>
       </c>
       <c r="B155" t="s">
-        <v>77</v>
+        <v>40</v>
       </c>
       <c r="C155" t="s">
-        <v>78</v>
+        <v>41</v>
       </c>
       <c r="D155" t="s">
-        <v>145</v>
+        <v>90</v>
       </c>
       <c r="E155" t="s">
-        <v>146</v>
+        <v>91</v>
       </c>
       <c r="F155" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G155" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>538000</v>
+        <v>16</v>
+      </c>
+      <c r="I155" s="1">
+        <v>488000</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156">
-        <v>2654922</v>
+        <v>1128235</v>
       </c>
       <c r="B156" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="C156" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D156" t="s">
-        <v>145</v>
+        <v>92</v>
       </c>
       <c r="E156" t="s">
-        <v>146</v>
+        <v>93</v>
       </c>
       <c r="F156" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G156" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>3126000</v>
+        <v>16</v>
+      </c>
+      <c r="I156" s="1">
+        <v>767000</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157">
-        <v>2656974</v>
+        <v>1136442</v>
       </c>
       <c r="B157" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="C157" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D157" t="s">
-        <v>145</v>
+        <v>92</v>
       </c>
       <c r="E157" t="s">
-        <v>146</v>
+        <v>93</v>
       </c>
       <c r="F157" t="s">
         <v>13</v>
       </c>
       <c r="G157" t="s">
         <v>14</v>
       </c>
-      <c r="H157" s="1">
-        <v>7330000</v>
+      <c r="I157" s="1">
+        <v>7741000</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158">
-        <v>2667234</v>
+        <v>1136443</v>
       </c>
       <c r="B158" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="C158" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="D158" t="s">
-        <v>145</v>
+        <v>92</v>
       </c>
       <c r="E158" t="s">
-        <v>146</v>
+        <v>93</v>
       </c>
       <c r="F158" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G158" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>8794000</v>
+        <v>16</v>
+      </c>
+      <c r="I158" s="1">
+        <v>532000</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159">
-        <v>2675442</v>
+        <v>11531874</v>
       </c>
       <c r="B159" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="C159" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D159" t="s">
-        <v>145</v>
+        <v>94</v>
       </c>
       <c r="E159" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="F159" t="s">
         <v>13</v>
       </c>
       <c r="G159" t="s">
         <v>14</v>
       </c>
-      <c r="H159" s="1">
-        <v>4986000</v>
+      <c r="I159" s="1">
+        <v>2541000</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160">
-        <v>2700066</v>
+        <v>11531875</v>
       </c>
       <c r="B160" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="C160" t="s">
-        <v>72</v>
+        <v>28</v>
       </c>
       <c r="D160" t="s">
-        <v>145</v>
+        <v>94</v>
       </c>
       <c r="E160" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="F160" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G160" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>160000</v>
+        <v>16</v>
+      </c>
+      <c r="I160" s="1">
+        <v>701000</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161">
-        <v>2724690</v>
+        <v>11540083</v>
       </c>
       <c r="B161" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="C161" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D161" t="s">
-        <v>147</v>
+        <v>94</v>
       </c>
       <c r="E161" t="s">
-        <v>148</v>
+        <v>95</v>
       </c>
       <c r="F161" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G161" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I161" s="1">
-        <v>1254000</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162">
-        <v>2728794</v>
+        <v>11599591</v>
       </c>
       <c r="B162" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="C162" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="D162" t="s">
-        <v>147</v>
+        <v>94</v>
       </c>
       <c r="E162" t="s">
-        <v>148</v>
+        <v>95</v>
       </c>
       <c r="F162" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G162" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I162" s="1">
-        <v>74000</v>
+        <v>403000</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163">
-        <v>2737002</v>
+        <v>11675514</v>
       </c>
       <c r="B163" t="s">
-        <v>25</v>
+        <v>96</v>
       </c>
       <c r="C163" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D163" t="s">
-        <v>147</v>
+        <v>94</v>
       </c>
       <c r="E163" t="s">
-        <v>148</v>
+        <v>95</v>
       </c>
       <c r="F163" t="s">
         <v>13</v>
       </c>
       <c r="G163" t="s">
         <v>14</v>
       </c>
-      <c r="I163" s="1">
-        <v>16020000</v>
+      <c r="H163" s="1">
+        <v>170000</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164">
-        <v>2790354</v>
+        <v>11851986</v>
       </c>
       <c r="B164" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="C164" t="s">
-        <v>61</v>
+        <v>28</v>
       </c>
       <c r="D164" t="s">
-        <v>147</v>
+        <v>97</v>
       </c>
       <c r="E164" t="s">
-        <v>148</v>
+        <v>98</v>
       </c>
       <c r="F164" t="s">
         <v>13</v>
       </c>
       <c r="G164" t="s">
         <v>14</v>
       </c>
       <c r="I164" s="1">
-        <v>1634000</v>
+        <v>137361000</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165">
-        <v>2792406</v>
+        <v>11851987</v>
       </c>
       <c r="B165" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="C165" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D165" t="s">
-        <v>147</v>
+        <v>97</v>
       </c>
       <c r="E165" t="s">
-        <v>148</v>
+        <v>98</v>
       </c>
       <c r="F165" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G165" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I165" s="1">
-        <v>4593000</v>
+        <v>15376000</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166">
-        <v>2794458</v>
+        <v>11858143</v>
       </c>
       <c r="B166" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C166" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D166" t="s">
-        <v>147</v>
+        <v>97</v>
       </c>
       <c r="E166" t="s">
-        <v>148</v>
+        <v>98</v>
       </c>
       <c r="F166" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G166" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I166" s="1">
-        <v>2221000</v>
+        <v>103000</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167">
-        <v>2796510</v>
+        <v>11860195</v>
       </c>
       <c r="B167" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C167" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="D167" t="s">
-        <v>147</v>
+        <v>97</v>
       </c>
       <c r="E167" t="s">
-        <v>148</v>
+        <v>98</v>
       </c>
       <c r="F167" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G167" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I167" s="1">
-        <v>2080000</v>
+        <v>5151000</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168">
-        <v>2812926</v>
+        <v>11901235</v>
       </c>
       <c r="B168" t="s">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="C168" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="D168" t="s">
-        <v>147</v>
+        <v>97</v>
       </c>
       <c r="E168" t="s">
-        <v>148</v>
+        <v>98</v>
       </c>
       <c r="F168" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G168" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1017000</v>
+        <v>16</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-6191000</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169">
-        <v>2817030</v>
+        <v>11917651</v>
       </c>
       <c r="B169" t="s">
+        <v>38</v>
+      </c>
+      <c r="C169" t="s">
         <v>39</v>
       </c>
-      <c r="C169" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D169" t="s">
-        <v>147</v>
+        <v>97</v>
       </c>
       <c r="E169" t="s">
-        <v>148</v>
+        <v>98</v>
       </c>
       <c r="F169" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G169" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>16547000</v>
+        <v>16</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-1000</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170">
-        <v>2870382</v>
+        <v>1191846</v>
       </c>
       <c r="B170" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="C170" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="D170" t="s">
-        <v>147</v>
+        <v>92</v>
       </c>
       <c r="E170" t="s">
-        <v>148</v>
+        <v>93</v>
       </c>
       <c r="F170" t="s">
         <v>13</v>
       </c>
       <c r="G170" t="s">
         <v>14</v>
       </c>
-      <c r="H170" s="1">
-        <v>10000</v>
+      <c r="I170" s="1">
+        <v>899000</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171">
-        <v>2882694</v>
+        <v>11919703</v>
       </c>
       <c r="B171" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="C171" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D171" t="s">
-        <v>149</v>
+        <v>97</v>
       </c>
       <c r="E171" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="F171" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G171" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I171" s="1">
-        <v>19000</v>
+        <v>734000</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172">
-        <v>2888850</v>
+        <v>1193898</v>
       </c>
       <c r="B172" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="C172" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="D172" t="s">
-        <v>149</v>
+        <v>92</v>
       </c>
       <c r="E172" t="s">
-        <v>150</v>
+        <v>93</v>
       </c>
       <c r="F172" t="s">
         <v>13</v>
       </c>
       <c r="G172" t="s">
         <v>14</v>
       </c>
       <c r="I172" s="1">
-        <v>3000</v>
+        <v>88000</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173">
-        <v>2897058</v>
+        <v>11940223</v>
       </c>
       <c r="B173" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C173" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D173" t="s">
-        <v>149</v>
+        <v>97</v>
       </c>
       <c r="E173" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="F173" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G173" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>522000</v>
+        <v>16</v>
+      </c>
+      <c r="H173" s="1">
+        <v>458000</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174">
-        <v>2952462</v>
+        <v>1195950</v>
       </c>
       <c r="B174" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="C174" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="D174" t="s">
-        <v>149</v>
+        <v>92</v>
       </c>
       <c r="E174" t="s">
-        <v>150</v>
+        <v>93</v>
       </c>
       <c r="F174" t="s">
         <v>13</v>
       </c>
       <c r="G174" t="s">
         <v>14</v>
       </c>
       <c r="I174" s="1">
-        <v>58000</v>
+        <v>-124000</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175">
-        <v>2954514</v>
+        <v>1195951</v>
       </c>
       <c r="B175" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="C175" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D175" t="s">
-        <v>149</v>
+        <v>92</v>
       </c>
       <c r="E175" t="s">
-        <v>150</v>
+        <v>93</v>
       </c>
       <c r="F175" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G175" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I175" s="1">
-        <v>11000</v>
+        <v>138000</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176">
-        <v>2956566</v>
+        <v>11995626</v>
       </c>
       <c r="B176" t="s">
-        <v>35</v>
+        <v>96</v>
       </c>
       <c r="C176" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D176" t="s">
-        <v>149</v>
+        <v>97</v>
       </c>
       <c r="E176" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="F176" t="s">
         <v>13</v>
       </c>
       <c r="G176" t="s">
         <v>14</v>
       </c>
-      <c r="I176" s="1">
-        <v>105000</v>
+      <c r="H176" s="1">
+        <v>34654000</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177">
-        <v>2966826</v>
+        <v>12012042</v>
       </c>
       <c r="B177" t="s">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="C177" t="s">
-        <v>76</v>
+        <v>28</v>
       </c>
       <c r="D177" t="s">
-        <v>149</v>
+        <v>101</v>
       </c>
       <c r="E177" t="s">
-        <v>150</v>
+        <v>102</v>
       </c>
       <c r="F177" t="s">
         <v>13</v>
       </c>
       <c r="G177" t="s">
         <v>14</v>
       </c>
-      <c r="H177" s="1">
-        <v>457000</v>
+      <c r="I177" s="1">
+        <v>100208000</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178">
-        <v>2975034</v>
+        <v>12012043</v>
       </c>
       <c r="B178" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="C178" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D178" t="s">
-        <v>149</v>
+        <v>101</v>
       </c>
       <c r="E178" t="s">
-        <v>150</v>
+        <v>102</v>
       </c>
       <c r="F178" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G178" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>67000</v>
+        <v>16</v>
+      </c>
+      <c r="I178" s="1">
+        <v>2565000</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179">
-        <v>2977086</v>
+        <v>12018199</v>
       </c>
       <c r="B179" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="C179" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D179" t="s">
-        <v>149</v>
+        <v>101</v>
       </c>
       <c r="E179" t="s">
-        <v>150</v>
+        <v>102</v>
       </c>
       <c r="F179" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G179" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>552000</v>
+        <v>16</v>
+      </c>
+      <c r="I179" s="1">
+        <v>16000</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180">
-        <v>3042750</v>
+        <v>12020251</v>
       </c>
       <c r="B180" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="C180" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D180" t="s">
-        <v>151</v>
+        <v>101</v>
       </c>
       <c r="E180" t="s">
-        <v>152</v>
+        <v>102</v>
       </c>
       <c r="F180" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G180" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I180" s="1">
-        <v>12000</v>
+        <v>3146000</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181">
-        <v>3057114</v>
+        <v>12079759</v>
       </c>
       <c r="B181" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C181" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="D181" t="s">
-        <v>151</v>
+        <v>101</v>
       </c>
       <c r="E181" t="s">
-        <v>152</v>
+        <v>102</v>
       </c>
       <c r="F181" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G181" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I181" s="1">
-        <v>86000</v>
+        <v>5635000</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182">
-        <v>3112518</v>
+        <v>12100279</v>
       </c>
       <c r="B182" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="C182" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="D182" t="s">
-        <v>151</v>
+        <v>101</v>
       </c>
       <c r="E182" t="s">
-        <v>152</v>
+        <v>102</v>
       </c>
       <c r="F182" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G182" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>36000</v>
+        <v>16</v>
+      </c>
+      <c r="H182" s="1">
+        <v>23000</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183">
-        <v>3114570</v>
+        <v>1214418</v>
       </c>
       <c r="B183" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="C183" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D183" t="s">
-        <v>151</v>
+        <v>92</v>
       </c>
       <c r="E183" t="s">
-        <v>152</v>
+        <v>93</v>
       </c>
       <c r="F183" t="s">
         <v>13</v>
       </c>
       <c r="G183" t="s">
         <v>14</v>
       </c>
-      <c r="I183" s="1">
-        <v>9000</v>
+      <c r="H183" s="1">
+        <v>78942000</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184">
-        <v>3116622</v>
+        <v>1214419</v>
       </c>
       <c r="B184" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="C184" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D184" t="s">
-        <v>151</v>
+        <v>92</v>
       </c>
       <c r="E184" t="s">
-        <v>152</v>
+        <v>93</v>
       </c>
       <c r="F184" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G184" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1000</v>
+        <v>16</v>
+      </c>
+      <c r="H184" s="1">
+        <v>18543000</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185">
-        <v>3126882</v>
+        <v>12155682</v>
       </c>
       <c r="B185" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="C185" t="s">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="D185" t="s">
-        <v>151</v>
+        <v>101</v>
       </c>
       <c r="E185" t="s">
-        <v>152</v>
+        <v>102</v>
       </c>
       <c r="F185" t="s">
         <v>13</v>
       </c>
       <c r="G185" t="s">
         <v>14</v>
       </c>
       <c r="H185" s="1">
-        <v>566000</v>
+        <v>5269000</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186">
-        <v>3137142</v>
+        <v>1216470</v>
       </c>
       <c r="B186" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="C186" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D186" t="s">
-        <v>151</v>
+        <v>92</v>
       </c>
       <c r="E186" t="s">
-        <v>152</v>
+        <v>93</v>
       </c>
       <c r="F186" t="s">
         <v>13</v>
       </c>
       <c r="G186" t="s">
         <v>14</v>
       </c>
       <c r="H186" s="1">
-        <v>469000</v>
+        <v>-3000</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187">
-        <v>3208962</v>
+        <v>1216471</v>
       </c>
       <c r="B187" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C187" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D187" t="s">
-        <v>153</v>
+        <v>92</v>
       </c>
       <c r="E187" t="s">
-        <v>154</v>
+        <v>93</v>
       </c>
       <c r="F187" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G187" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>7444000</v>
+        <v>16</v>
+      </c>
+      <c r="H187" s="1">
+        <v>3000</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188">
-        <v>3217170</v>
+        <v>12239815</v>
       </c>
       <c r="B188" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C188" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="D188" t="s">
-        <v>153</v>
+        <v>103</v>
       </c>
       <c r="E188" t="s">
-        <v>154</v>
+        <v>104</v>
       </c>
       <c r="F188" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G188" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I188" s="1">
-        <v>-3426000</v>
+        <v>-1000</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189">
-        <v>3272574</v>
+        <v>12315738</v>
       </c>
       <c r="B189" t="s">
-        <v>31</v>
+        <v>96</v>
       </c>
       <c r="C189" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D189" t="s">
-        <v>153</v>
+        <v>103</v>
       </c>
       <c r="E189" t="s">
-        <v>154</v>
+        <v>104</v>
       </c>
       <c r="F189" t="s">
         <v>13</v>
       </c>
       <c r="G189" t="s">
         <v>14</v>
       </c>
-      <c r="I189" s="1">
-        <v>360000</v>
+      <c r="H189" s="1">
+        <v>1772000</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190">
-        <v>3274626</v>
+        <v>12332155</v>
       </c>
       <c r="B190" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C190" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D190" t="s">
-        <v>153</v>
+        <v>105</v>
       </c>
       <c r="E190" t="s">
-        <v>154</v>
+        <v>106</v>
       </c>
       <c r="F190" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G190" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I190" s="1">
-        <v>19000</v>
+        <v>540000</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191">
-        <v>3276678</v>
+        <v>12340363</v>
       </c>
       <c r="B191" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C191" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="D191" t="s">
-        <v>153</v>
+        <v>105</v>
       </c>
       <c r="E191" t="s">
-        <v>154</v>
+        <v>106</v>
       </c>
       <c r="F191" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G191" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I191" s="1">
-        <v>4189000</v>
+        <v>1754000</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192">
-        <v>3307458</v>
+        <v>12399871</v>
       </c>
       <c r="B192" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="C192" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="D192" t="s">
-        <v>153</v>
+        <v>105</v>
       </c>
       <c r="E192" t="s">
-        <v>154</v>
+        <v>106</v>
       </c>
       <c r="F192" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G192" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>8185000</v>
+        <v>16</v>
+      </c>
+      <c r="I192" s="1">
+        <v>289000</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193">
-        <v>3377226</v>
+        <v>12475794</v>
       </c>
       <c r="B193" t="s">
-        <v>25</v>
+        <v>96</v>
       </c>
       <c r="C193" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D193" t="s">
-        <v>155</v>
+        <v>105</v>
       </c>
       <c r="E193" t="s">
-        <v>156</v>
+        <v>106</v>
       </c>
       <c r="F193" t="s">
         <v>13</v>
       </c>
       <c r="G193" t="s">
         <v>14</v>
       </c>
-      <c r="I193" s="1">
-        <v>3215000</v>
+      <c r="H193" s="1">
+        <v>11213000</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194">
-        <v>3381330</v>
+        <v>12492210</v>
       </c>
       <c r="B194" t="s">
         <v>27</v>
       </c>
       <c r="C194" t="s">
         <v>28</v>
       </c>
       <c r="D194" t="s">
-        <v>155</v>
+        <v>107</v>
       </c>
       <c r="E194" t="s">
-        <v>156</v>
+        <v>108</v>
       </c>
       <c r="F194" t="s">
         <v>13</v>
       </c>
       <c r="G194" t="s">
         <v>14</v>
       </c>
       <c r="I194" s="1">
-        <v>674000</v>
+        <v>9231000</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195">
-        <v>3397746</v>
+        <v>12492211</v>
       </c>
       <c r="B195" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="C195" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D195" t="s">
-        <v>155</v>
+        <v>107</v>
       </c>
       <c r="E195" t="s">
-        <v>156</v>
+        <v>108</v>
       </c>
       <c r="F195" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G195" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I195" s="1">
-        <v>5365000</v>
+        <v>929000</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196">
-        <v>3436734</v>
+        <v>12498367</v>
       </c>
       <c r="B196" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C196" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D196" t="s">
-        <v>155</v>
+        <v>107</v>
       </c>
       <c r="E196" t="s">
-        <v>156</v>
+        <v>108</v>
       </c>
       <c r="F196" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G196" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I196" s="1">
-        <v>2753000</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197">
-        <v>3537282</v>
+        <v>12500419</v>
       </c>
       <c r="B197" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C197" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D197" t="s">
-        <v>157</v>
+        <v>107</v>
       </c>
       <c r="E197" t="s">
-        <v>158</v>
+        <v>108</v>
       </c>
       <c r="F197" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G197" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I197" s="1">
-        <v>660000</v>
+        <v>402000</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198">
-        <v>3582426</v>
+        <v>12559927</v>
       </c>
       <c r="B198" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="C198" t="s">
-        <v>72</v>
+        <v>41</v>
       </c>
       <c r="D198" t="s">
-        <v>157</v>
+        <v>107</v>
       </c>
       <c r="E198" t="s">
-        <v>158</v>
+        <v>108</v>
       </c>
       <c r="F198" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G198" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I198" s="1">
-        <v>291000</v>
+        <v>744000</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199">
-        <v>3594738</v>
+        <v>12580447</v>
       </c>
       <c r="B199" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="C199" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="D199" t="s">
-        <v>157</v>
+        <v>107</v>
       </c>
       <c r="E199" t="s">
-        <v>158</v>
+        <v>108</v>
       </c>
       <c r="F199" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G199" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>-8330000</v>
+        <v>16</v>
+      </c>
+      <c r="H199" s="1">
+        <v>38000</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200">
-        <v>3596790</v>
+        <v>12635850</v>
       </c>
       <c r="B200" t="s">
-        <v>35</v>
+        <v>96</v>
       </c>
       <c r="C200" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D200" t="s">
-        <v>157</v>
+        <v>107</v>
       </c>
       <c r="E200" t="s">
-        <v>158</v>
+        <v>108</v>
       </c>
       <c r="F200" t="s">
         <v>13</v>
       </c>
       <c r="G200" t="s">
         <v>14</v>
       </c>
-      <c r="I200" s="1">
-        <v>14057000</v>
+      <c r="H200" s="1">
+        <v>7346000</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201">
-        <v>3602946</v>
+        <v>12802063</v>
       </c>
       <c r="B201" t="s">
-        <v>73</v>
+        <v>109</v>
       </c>
       <c r="C201" t="s">
-        <v>68</v>
+        <v>109</v>
       </c>
       <c r="D201" t="s">
-        <v>157</v>
+        <v>110</v>
       </c>
       <c r="E201" t="s">
-        <v>158</v>
+        <v>111</v>
       </c>
       <c r="F201" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G201" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23975000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202">
-        <v>3613206</v>
+        <v>12804115</v>
       </c>
       <c r="B202" t="s">
-        <v>77</v>
+        <v>112</v>
       </c>
       <c r="C202" t="s">
-        <v>78</v>
+        <v>112</v>
       </c>
       <c r="D202" t="s">
-        <v>157</v>
+        <v>110</v>
       </c>
       <c r="E202" t="s">
-        <v>158</v>
+        <v>111</v>
       </c>
       <c r="F202" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G202" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>211000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203">
-        <v>36570</v>
+        <v>1296498</v>
       </c>
       <c r="B203" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="C203" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="D203" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E203" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F203" t="s">
         <v>13</v>
       </c>
       <c r="G203" t="s">
         <v>14</v>
       </c>
       <c r="I203" s="1">
-        <v>1648000</v>
+        <v>277000</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204">
-        <v>3660402</v>
+        <v>1300602</v>
       </c>
       <c r="B204" t="s">
-        <v>79</v>
+        <v>32</v>
       </c>
       <c r="C204" t="s">
-        <v>72</v>
+        <v>33</v>
       </c>
       <c r="D204" t="s">
-        <v>157</v>
+        <v>113</v>
       </c>
       <c r="E204" t="s">
-        <v>158</v>
+        <v>114</v>
       </c>
       <c r="F204" t="s">
         <v>13</v>
       </c>
       <c r="G204" t="s">
         <v>14</v>
       </c>
-      <c r="H204" s="1">
-        <v>390000</v>
+      <c r="I204" s="1">
+        <v>23000</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205">
-        <v>3682974</v>
+        <v>1317018</v>
       </c>
       <c r="B205" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="C205" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="D205" t="s">
-        <v>159</v>
+        <v>113</v>
       </c>
       <c r="E205" t="s">
-        <v>160</v>
+        <v>114</v>
       </c>
       <c r="F205" t="s">
         <v>13</v>
       </c>
       <c r="G205" t="s">
         <v>14</v>
       </c>
       <c r="I205" s="1">
-        <v>13000</v>
+        <v>201000</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206">
-        <v>3697338</v>
+        <v>1356006</v>
       </c>
       <c r="B206" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C206" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="D206" t="s">
-        <v>159</v>
+        <v>113</v>
       </c>
       <c r="E206" t="s">
-        <v>160</v>
+        <v>114</v>
       </c>
       <c r="F206" t="s">
         <v>13</v>
       </c>
       <c r="G206" t="s">
         <v>14</v>
       </c>
       <c r="I206" s="1">
-        <v>170000</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207">
-        <v>3752742</v>
+        <v>1360110</v>
       </c>
       <c r="B207" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="C207" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D207" t="s">
-        <v>159</v>
+        <v>113</v>
       </c>
       <c r="E207" t="s">
-        <v>160</v>
+        <v>114</v>
       </c>
       <c r="F207" t="s">
         <v>13</v>
       </c>
       <c r="G207" t="s">
         <v>14</v>
       </c>
-      <c r="I207" s="1">
-        <v>3000</v>
+      <c r="H207" s="1">
+        <v>993000</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208">
-        <v>3756846</v>
+        <v>1360111</v>
       </c>
       <c r="B208" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="C208" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="D208" t="s">
-        <v>159</v>
+        <v>113</v>
       </c>
       <c r="E208" t="s">
-        <v>160</v>
+        <v>114</v>
       </c>
       <c r="F208" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G208" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>170000</v>
+        <v>16</v>
+      </c>
+      <c r="H208" s="1">
+        <v>996000</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209">
-        <v>3758898</v>
+        <v>1366266</v>
       </c>
       <c r="B209" t="s">
-        <v>9</v>
+        <v>81</v>
       </c>
       <c r="C209" t="s">
-        <v>10</v>
+        <v>82</v>
       </c>
       <c r="D209" t="s">
-        <v>159</v>
+        <v>113</v>
       </c>
       <c r="E209" t="s">
-        <v>160</v>
+        <v>114</v>
       </c>
       <c r="F209" t="s">
         <v>13</v>
       </c>
       <c r="G209" t="s">
         <v>14</v>
       </c>
       <c r="H209" s="1">
-        <v>156000</v>
+        <v>856000</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210">
-        <v>3775314</v>
+        <v>1366267</v>
       </c>
       <c r="B210" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="C210" t="s">
-        <v>38</v>
+        <v>82</v>
       </c>
       <c r="D210" t="s">
-        <v>159</v>
+        <v>113</v>
       </c>
       <c r="E210" t="s">
-        <v>160</v>
+        <v>114</v>
       </c>
       <c r="F210" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G210" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H210" s="1">
-        <v>824000</v>
+        <v>540000</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211">
-        <v>3777366</v>
+        <v>13670059</v>
       </c>
       <c r="B211" t="s">
-        <v>39</v>
+        <v>115</v>
       </c>
       <c r="C211" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="D211" t="s">
-        <v>159</v>
+        <v>117</v>
       </c>
       <c r="E211" t="s">
-        <v>160</v>
+        <v>118</v>
       </c>
       <c r="F211" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G211" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>-18000</v>
+        <v>16</v>
+      </c>
+      <c r="I211" s="1">
+        <v>1905000</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212">
-        <v>3853290</v>
+        <v>13750086</v>
       </c>
       <c r="B212" t="s">
-        <v>161</v>
+        <v>119</v>
       </c>
       <c r="C212" t="s">
-        <v>162</v>
+        <v>116</v>
       </c>
       <c r="D212" t="s">
-        <v>163</v>
+        <v>117</v>
       </c>
       <c r="E212" t="s">
-        <v>164</v>
+        <v>118</v>
       </c>
       <c r="F212" t="s">
         <v>13</v>
       </c>
       <c r="G212" t="s">
         <v>14</v>
       </c>
-      <c r="I212" s="1">
-        <v>183000</v>
+      <c r="H212" s="1">
+        <v>810000</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213">
-        <v>3857394</v>
+        <v>13762399</v>
       </c>
       <c r="B213" t="s">
-        <v>25</v>
+        <v>109</v>
       </c>
       <c r="C213" t="s">
-        <v>26</v>
+        <v>109</v>
       </c>
       <c r="D213" t="s">
-        <v>163</v>
+        <v>117</v>
       </c>
       <c r="E213" t="s">
-        <v>164</v>
+        <v>118</v>
       </c>
       <c r="F213" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G213" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>3340000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214">
-        <v>3877914</v>
+        <v>13764451</v>
       </c>
       <c r="B214" t="s">
-        <v>48</v>
+        <v>112</v>
       </c>
       <c r="C214" t="s">
-        <v>41</v>
+        <v>112</v>
       </c>
       <c r="D214" t="s">
-        <v>163</v>
+        <v>117</v>
       </c>
       <c r="E214" t="s">
-        <v>164</v>
+        <v>118</v>
       </c>
       <c r="F214" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G214" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>14125000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215">
-        <v>3914850</v>
+        <v>13999</v>
       </c>
       <c r="B215" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C215" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D215" t="s">
-        <v>163</v>
+        <v>120</v>
       </c>
       <c r="E215" t="s">
-        <v>164</v>
+        <v>121</v>
       </c>
       <c r="F215" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G215" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I215" s="1">
-        <v>194000</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216">
-        <v>3916902</v>
+        <v>14722735</v>
       </c>
       <c r="B216" t="s">
-        <v>35</v>
+        <v>109</v>
       </c>
       <c r="C216" t="s">
-        <v>36</v>
+        <v>109</v>
       </c>
       <c r="D216" t="s">
-        <v>163</v>
+        <v>122</v>
       </c>
       <c r="E216" t="s">
-        <v>164</v>
+        <v>123</v>
       </c>
       <c r="F216" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G216" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1467000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217">
-        <v>3918954</v>
+        <v>14724787</v>
       </c>
       <c r="B217" t="s">
-        <v>9</v>
+        <v>112</v>
       </c>
       <c r="C217" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="D217" t="s">
-        <v>163</v>
+        <v>122</v>
       </c>
       <c r="E217" t="s">
-        <v>164</v>
+        <v>123</v>
       </c>
       <c r="F217" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G217" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>10654000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218">
-        <v>3935370</v>
+        <v>14732995</v>
       </c>
       <c r="B218" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="C218" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D218" t="s">
-        <v>163</v>
+        <v>124</v>
       </c>
       <c r="E218" t="s">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="F218" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G218" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>30000</v>
+        <v>16</v>
+      </c>
+      <c r="I218" s="1">
+        <v>209000</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219">
-        <v>3937422</v>
+        <v>15040794</v>
       </c>
       <c r="B219" t="s">
-        <v>39</v>
+        <v>126</v>
       </c>
       <c r="C219" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="D219" t="s">
-        <v>163</v>
+        <v>127</v>
       </c>
       <c r="E219" t="s">
-        <v>164</v>
+        <v>128</v>
       </c>
       <c r="F219" t="s">
         <v>13</v>
       </c>
       <c r="G219" t="s">
         <v>14</v>
       </c>
       <c r="H219" s="1">
-        <v>490000</v>
+        <v>23950000</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220">
-        <v>3947682</v>
+        <v>1540686</v>
       </c>
       <c r="B220" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C220" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D220" t="s">
-        <v>163</v>
+        <v>129</v>
       </c>
       <c r="E220" t="s">
-        <v>164</v>
+        <v>130</v>
       </c>
       <c r="F220" t="s">
         <v>13</v>
       </c>
       <c r="G220" t="s">
         <v>14</v>
       </c>
       <c r="H220" s="1">
-        <v>180000</v>
+        <v>1099895000</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221">
-        <v>3955890</v>
+        <v>1540687</v>
       </c>
       <c r="B221" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="C221" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="D221" t="s">
-        <v>163</v>
+        <v>129</v>
       </c>
       <c r="E221" t="s">
-        <v>164</v>
+        <v>130</v>
       </c>
       <c r="F221" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G221" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H221" s="1">
-        <v>57000</v>
+        <v>289268000</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222">
-        <v>4165194</v>
+        <v>15430675</v>
       </c>
       <c r="B222" t="s">
-        <v>21</v>
+        <v>115</v>
       </c>
       <c r="C222" t="s">
-        <v>22</v>
+        <v>116</v>
       </c>
       <c r="D222" t="s">
-        <v>165</v>
+        <v>131</v>
       </c>
       <c r="E222" t="s">
-        <v>166</v>
+        <v>132</v>
       </c>
       <c r="F222" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G222" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I222" s="1">
-        <v>3630000</v>
+        <v>474000</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223">
-        <v>4169298</v>
+        <v>15525067</v>
       </c>
       <c r="B223" t="s">
-        <v>23</v>
+        <v>112</v>
       </c>
       <c r="C223" t="s">
-        <v>24</v>
+        <v>112</v>
       </c>
       <c r="D223" t="s">
-        <v>165</v>
+        <v>131</v>
       </c>
       <c r="E223" t="s">
-        <v>166</v>
+        <v>132</v>
       </c>
       <c r="F223" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G223" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1868000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224">
-        <v>4175454</v>
+        <v>15590731</v>
       </c>
       <c r="B224" t="s">
-        <v>44</v>
+        <v>115</v>
       </c>
       <c r="C224" t="s">
-        <v>45</v>
+        <v>116</v>
       </c>
       <c r="D224" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="E224" t="s">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="F224" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G224" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I224" s="1">
-        <v>120000</v>
+        <v>113000</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225">
-        <v>4177506</v>
+        <v>15685123</v>
       </c>
       <c r="B225" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="C225" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="D225" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="E225" t="s">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="F225" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G225" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>7031000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226">
-        <v>4181610</v>
+        <v>15750787</v>
       </c>
       <c r="B226" t="s">
-        <v>27</v>
+        <v>115</v>
       </c>
       <c r="C226" t="s">
-        <v>28</v>
+        <v>116</v>
       </c>
       <c r="D226" t="s">
-        <v>165</v>
+        <v>135</v>
       </c>
       <c r="E226" t="s">
-        <v>166</v>
+        <v>136</v>
       </c>
       <c r="F226" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G226" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I226" s="1">
-        <v>863000</v>
+        <v>-1201000</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227">
-        <v>4202130</v>
+        <v>15843127</v>
       </c>
       <c r="B227" t="s">
-        <v>167</v>
+        <v>109</v>
       </c>
       <c r="C227" t="s">
-        <v>168</v>
+        <v>109</v>
       </c>
       <c r="D227" t="s">
-        <v>165</v>
+        <v>135</v>
       </c>
       <c r="E227" t="s">
-        <v>166</v>
+        <v>136</v>
       </c>
       <c r="F227" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G227" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>2640000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228">
-        <v>4232910</v>
+        <v>15845179</v>
       </c>
       <c r="B228" t="s">
-        <v>31</v>
+        <v>112</v>
       </c>
       <c r="C228" t="s">
-        <v>32</v>
+        <v>112</v>
       </c>
       <c r="D228" t="s">
-        <v>165</v>
+        <v>135</v>
       </c>
       <c r="E228" t="s">
-        <v>166</v>
+        <v>136</v>
       </c>
       <c r="F228" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G228" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23515000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229">
-        <v>4234962</v>
+        <v>1602246</v>
       </c>
       <c r="B229" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="C229" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D229" t="s">
-        <v>165</v>
+        <v>137</v>
       </c>
       <c r="E229" t="s">
-        <v>166</v>
+        <v>138</v>
       </c>
       <c r="F229" t="s">
         <v>13</v>
       </c>
       <c r="G229" t="s">
         <v>14</v>
       </c>
       <c r="I229" s="1">
-        <v>11017000</v>
+        <v>313000</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230">
-        <v>4237014</v>
+        <v>16050</v>
       </c>
       <c r="B230" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C230" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="D230" t="s">
-        <v>165</v>
+        <v>120</v>
       </c>
       <c r="E230" t="s">
-        <v>166</v>
+        <v>121</v>
       </c>
       <c r="F230" t="s">
         <v>13</v>
       </c>
       <c r="G230" t="s">
         <v>14</v>
       </c>
       <c r="I230" s="1">
-        <v>13079000</v>
+        <v>5459000</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231">
-        <v>4253430</v>
+        <v>16051</v>
       </c>
       <c r="B231" t="s">
-        <v>77</v>
+        <v>31</v>
       </c>
       <c r="C231" t="s">
-        <v>78</v>
+        <v>20</v>
       </c>
       <c r="D231" t="s">
-        <v>165</v>
+        <v>120</v>
       </c>
       <c r="E231" t="s">
-        <v>166</v>
+        <v>121</v>
       </c>
       <c r="F231" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G231" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>967000</v>
+        <v>16</v>
+      </c>
+      <c r="I231" s="1">
+        <v>2195000</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232">
-        <v>4257534</v>
+        <v>1616610</v>
       </c>
       <c r="B232" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="C232" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D232" t="s">
-        <v>165</v>
+        <v>137</v>
       </c>
       <c r="E232" t="s">
-        <v>166</v>
+        <v>138</v>
       </c>
       <c r="F232" t="s">
         <v>13</v>
       </c>
       <c r="G232" t="s">
         <v>14</v>
       </c>
-      <c r="H232" s="1">
-        <v>1032000</v>
+      <c r="I232" s="1">
+        <v>4330000</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233">
-        <v>4271898</v>
+        <v>161742</v>
       </c>
       <c r="B233" t="s">
-        <v>169</v>
+        <v>21</v>
       </c>
       <c r="C233" t="s">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="D233" t="s">
-        <v>165</v>
+        <v>139</v>
       </c>
       <c r="E233" t="s">
-        <v>166</v>
+        <v>140</v>
       </c>
       <c r="F233" t="s">
         <v>13</v>
       </c>
       <c r="G233" t="s">
         <v>14</v>
       </c>
-      <c r="H233" s="1">
-        <v>1127000</v>
+      <c r="I233" s="1">
+        <v>86000</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234">
-        <v>4333458</v>
+        <v>161743</v>
       </c>
       <c r="B234" t="s">
-        <v>161</v>
+        <v>21</v>
       </c>
       <c r="C234" t="s">
-        <v>162</v>
+        <v>22</v>
       </c>
       <c r="D234" t="s">
-        <v>170</v>
+        <v>139</v>
       </c>
       <c r="E234" t="s">
-        <v>171</v>
+        <v>140</v>
       </c>
       <c r="F234" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G234" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I234" s="1">
-        <v>10409000</v>
+        <v>1971000</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235">
-        <v>4337562</v>
+        <v>1620714</v>
       </c>
       <c r="B235" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="C235" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="D235" t="s">
-        <v>170</v>
+        <v>137</v>
       </c>
       <c r="E235" t="s">
-        <v>171</v>
+        <v>138</v>
       </c>
       <c r="F235" t="s">
         <v>13</v>
       </c>
       <c r="G235" t="s">
         <v>14</v>
       </c>
       <c r="I235" s="1">
-        <v>3274000</v>
+        <v>1072000</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236">
-        <v>4358082</v>
+        <v>16711123</v>
       </c>
       <c r="B236" t="s">
-        <v>48</v>
+        <v>115</v>
       </c>
       <c r="C236" t="s">
-        <v>41</v>
+        <v>116</v>
       </c>
       <c r="D236" t="s">
-        <v>170</v>
+        <v>141</v>
       </c>
       <c r="E236" t="s">
-        <v>171</v>
+        <v>142</v>
       </c>
       <c r="F236" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G236" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I236" s="1">
-        <v>31630000</v>
+        <v>80000</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237">
-        <v>4392966</v>
+        <v>1672014</v>
       </c>
       <c r="B237" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C237" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D237" t="s">
-        <v>170</v>
+        <v>137</v>
       </c>
       <c r="E237" t="s">
-        <v>171</v>
+        <v>138</v>
       </c>
       <c r="F237" t="s">
         <v>13</v>
       </c>
       <c r="G237" t="s">
         <v>14</v>
       </c>
       <c r="I237" s="1">
-        <v>-2000</v>
+        <v>834000</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238">
-        <v>4397070</v>
+        <v>1676118</v>
       </c>
       <c r="B238" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C238" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D238" t="s">
-        <v>170</v>
+        <v>137</v>
       </c>
       <c r="E238" t="s">
-        <v>171</v>
+        <v>138</v>
       </c>
       <c r="F238" t="s">
         <v>13</v>
       </c>
       <c r="G238" t="s">
         <v>14</v>
       </c>
       <c r="I238" s="1">
-        <v>1633000</v>
+        <v>-14254000</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239">
-        <v>4415538</v>
+        <v>1676119</v>
       </c>
       <c r="B239" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C239" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D239" t="s">
-        <v>170</v>
+        <v>137</v>
       </c>
       <c r="E239" t="s">
-        <v>171</v>
+        <v>138</v>
       </c>
       <c r="F239" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G239" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15000</v>
+        <v>16</v>
+      </c>
+      <c r="I239" s="1">
+        <v>-1258000</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240">
-        <v>4421694</v>
+        <v>167899</v>
       </c>
       <c r="B240" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="C240" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="D240" t="s">
-        <v>170</v>
+        <v>139</v>
       </c>
       <c r="E240" t="s">
-        <v>171</v>
+        <v>140</v>
       </c>
       <c r="F240" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G240" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>16129000</v>
+        <v>16</v>
+      </c>
+      <c r="I240" s="1">
+        <v>1000</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241">
-        <v>4431954</v>
+        <v>16803463</v>
       </c>
       <c r="B241" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="C241" t="s">
-        <v>66</v>
+        <v>109</v>
       </c>
       <c r="D241" t="s">
-        <v>170</v>
+        <v>141</v>
       </c>
       <c r="E241" t="s">
-        <v>171</v>
+        <v>142</v>
       </c>
       <c r="F241" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G241" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>320000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242">
-        <v>4493514</v>
+        <v>16805515</v>
       </c>
       <c r="B242" t="s">
-        <v>161</v>
+        <v>112</v>
       </c>
       <c r="C242" t="s">
-        <v>162</v>
+        <v>112</v>
       </c>
       <c r="D242" t="s">
-        <v>172</v>
+        <v>141</v>
       </c>
       <c r="E242" t="s">
-        <v>173</v>
+        <v>142</v>
       </c>
       <c r="F242" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G242" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>3042000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243">
-        <v>4497618</v>
+        <v>1686</v>
       </c>
       <c r="B243" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C243" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D243" t="s">
-        <v>172</v>
+        <v>120</v>
       </c>
       <c r="E243" t="s">
-        <v>173</v>
+        <v>121</v>
       </c>
       <c r="F243" t="s">
         <v>13</v>
       </c>
       <c r="G243" t="s">
         <v>14</v>
       </c>
       <c r="I243" s="1">
-        <v>2196000</v>
+        <v>434000</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244">
-        <v>4518138</v>
+        <v>16871179</v>
       </c>
       <c r="B244" t="s">
-        <v>48</v>
+        <v>115</v>
       </c>
       <c r="C244" t="s">
-        <v>41</v>
+        <v>116</v>
       </c>
       <c r="D244" t="s">
-        <v>172</v>
+        <v>143</v>
       </c>
       <c r="E244" t="s">
-        <v>173</v>
+        <v>144</v>
       </c>
       <c r="F244" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G244" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I244" s="1">
-        <v>1799000</v>
+        <v>187624000</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245">
-        <v>4553022</v>
+        <v>1687</v>
       </c>
       <c r="B245" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="C245" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D245" t="s">
-        <v>172</v>
+        <v>120</v>
       </c>
       <c r="E245" t="s">
-        <v>173</v>
+        <v>121</v>
       </c>
       <c r="F245" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G245" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I245" s="1">
-        <v>128000</v>
+        <v>2565000</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246">
-        <v>4555074</v>
+        <v>16963519</v>
       </c>
       <c r="B246" t="s">
-        <v>33</v>
+        <v>109</v>
       </c>
       <c r="C246" t="s">
-        <v>34</v>
+        <v>109</v>
       </c>
       <c r="D246" t="s">
-        <v>172</v>
+        <v>143</v>
       </c>
       <c r="E246" t="s">
-        <v>173</v>
+        <v>144</v>
       </c>
       <c r="F246" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G246" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>32000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247">
-        <v>4581750</v>
+        <v>16965571</v>
       </c>
       <c r="B247" t="s">
-        <v>49</v>
+        <v>112</v>
       </c>
       <c r="C247" t="s">
-        <v>50</v>
+        <v>112</v>
       </c>
       <c r="D247" t="s">
-        <v>172</v>
+        <v>143</v>
       </c>
       <c r="E247" t="s">
-        <v>173</v>
+        <v>144</v>
       </c>
       <c r="F247" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G247" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>2121000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248">
-        <v>4645362</v>
+        <v>1696638</v>
       </c>
       <c r="B248" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C248" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D248" t="s">
-        <v>174</v>
+        <v>137</v>
       </c>
       <c r="E248" t="s">
-        <v>175</v>
+        <v>138</v>
       </c>
       <c r="F248" t="s">
         <v>13</v>
       </c>
       <c r="G248" t="s">
         <v>14</v>
       </c>
-      <c r="I248" s="1">
-        <v>1900000</v>
+      <c r="H248" s="1">
+        <v>1297000</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249">
-        <v>4649466</v>
+        <v>174054</v>
       </c>
       <c r="B249" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="C249" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D249" t="s">
-        <v>174</v>
+        <v>139</v>
       </c>
       <c r="E249" t="s">
-        <v>175</v>
+        <v>140</v>
       </c>
       <c r="F249" t="s">
         <v>13</v>
       </c>
       <c r="G249" t="s">
         <v>14</v>
       </c>
       <c r="I249" s="1">
-        <v>797000</v>
+        <v>40000</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250">
-        <v>4653570</v>
+        <v>174055</v>
       </c>
       <c r="B250" t="s">
-        <v>161</v>
+        <v>29</v>
       </c>
       <c r="C250" t="s">
-        <v>162</v>
+        <v>30</v>
       </c>
       <c r="D250" t="s">
-        <v>174</v>
+        <v>139</v>
       </c>
       <c r="E250" t="s">
-        <v>175</v>
+        <v>140</v>
       </c>
       <c r="F250" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G250" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I250" s="1">
-        <v>124000</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251">
-        <v>4655622</v>
+        <v>17431374</v>
       </c>
       <c r="B251" t="s">
-        <v>44</v>
+        <v>119</v>
       </c>
       <c r="C251" t="s">
-        <v>45</v>
+        <v>116</v>
       </c>
       <c r="D251" t="s">
-        <v>174</v>
+        <v>145</v>
       </c>
       <c r="E251" t="s">
-        <v>175</v>
+        <v>146</v>
       </c>
       <c r="F251" t="s">
         <v>13</v>
       </c>
       <c r="G251" t="s">
         <v>14</v>
       </c>
-      <c r="I251" s="1">
-        <v>1780000</v>
+      <c r="H251" s="1">
+        <v>284000</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252">
-        <v>4657674</v>
+        <v>17511403</v>
       </c>
       <c r="B252" t="s">
-        <v>25</v>
+        <v>115</v>
       </c>
       <c r="C252" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="D252" t="s">
-        <v>174</v>
+        <v>147</v>
       </c>
       <c r="E252" t="s">
-        <v>175</v>
+        <v>148</v>
       </c>
       <c r="F252" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G252" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I252" s="1">
-        <v>11645000</v>
+        <v>-3207000</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253">
-        <v>4661778</v>
+        <v>17591430</v>
       </c>
       <c r="B253" t="s">
-        <v>27</v>
+        <v>119</v>
       </c>
       <c r="C253" t="s">
-        <v>28</v>
+        <v>116</v>
       </c>
       <c r="D253" t="s">
-        <v>174</v>
+        <v>147</v>
       </c>
       <c r="E253" t="s">
-        <v>175</v>
+        <v>148</v>
       </c>
       <c r="F253" t="s">
         <v>13</v>
       </c>
       <c r="G253" t="s">
         <v>14</v>
       </c>
-      <c r="I253" s="1">
-        <v>30000</v>
+      <c r="H253" s="1">
+        <v>14105000</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254">
-        <v>4674090</v>
+        <v>17603743</v>
       </c>
       <c r="B254" t="s">
-        <v>65</v>
+        <v>109</v>
       </c>
       <c r="C254" t="s">
-        <v>66</v>
+        <v>109</v>
       </c>
       <c r="D254" t="s">
-        <v>174</v>
+        <v>147</v>
       </c>
       <c r="E254" t="s">
-        <v>175</v>
+        <v>148</v>
       </c>
       <c r="F254" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G254" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>4000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255">
-        <v>4678194</v>
+        <v>17605795</v>
       </c>
       <c r="B255" t="s">
-        <v>48</v>
+        <v>112</v>
       </c>
       <c r="C255" t="s">
-        <v>41</v>
+        <v>112</v>
       </c>
       <c r="D255" t="s">
-        <v>174</v>
+        <v>147</v>
       </c>
       <c r="E255" t="s">
-        <v>175</v>
+        <v>148</v>
       </c>
       <c r="F255" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G255" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>130000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256">
-        <v>4711026</v>
+        <v>176106</v>
       </c>
       <c r="B256" t="s">
-        <v>60</v>
+        <v>31</v>
       </c>
       <c r="C256" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D256" t="s">
-        <v>174</v>
+        <v>139</v>
       </c>
       <c r="E256" t="s">
-        <v>175</v>
+        <v>140</v>
       </c>
       <c r="F256" t="s">
         <v>13</v>
       </c>
       <c r="G256" t="s">
         <v>14</v>
       </c>
       <c r="I256" s="1">
-        <v>3225000</v>
+        <v>3471000</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257">
-        <v>4713078</v>
+        <v>176107</v>
       </c>
       <c r="B257" t="s">
         <v>31</v>
       </c>
       <c r="C257" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="D257" t="s">
-        <v>174</v>
+        <v>139</v>
       </c>
       <c r="E257" t="s">
-        <v>175</v>
+        <v>140</v>
       </c>
       <c r="F257" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G257" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I257" s="1">
-        <v>9228000</v>
+        <v>679000</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258">
-        <v>4715130</v>
+        <v>1764354</v>
       </c>
       <c r="B258" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="C258" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D258" t="s">
-        <v>174</v>
+        <v>149</v>
       </c>
       <c r="E258" t="s">
-        <v>175</v>
+        <v>150</v>
       </c>
       <c r="F258" t="s">
         <v>13</v>
       </c>
       <c r="G258" t="s">
         <v>14</v>
       </c>
       <c r="I258" s="1">
-        <v>3020000</v>
+        <v>250000</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259">
-        <v>4717182</v>
+        <v>1764355</v>
       </c>
       <c r="B259" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="C259" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="D259" t="s">
-        <v>174</v>
+        <v>149</v>
       </c>
       <c r="E259" t="s">
-        <v>175</v>
+        <v>150</v>
       </c>
       <c r="F259" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G259" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I259" s="1">
-        <v>2035000</v>
+        <v>453000</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260">
-        <v>4731546</v>
+        <v>17763799</v>
       </c>
       <c r="B260" t="s">
-        <v>176</v>
+        <v>109</v>
       </c>
       <c r="C260" t="s">
-        <v>177</v>
+        <v>109</v>
       </c>
       <c r="D260" t="s">
-        <v>174</v>
+        <v>151</v>
       </c>
       <c r="E260" t="s">
-        <v>175</v>
+        <v>152</v>
       </c>
       <c r="F260" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G260" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261">
-        <v>4733598</v>
+        <v>17765851</v>
       </c>
       <c r="B261" t="s">
-        <v>77</v>
+        <v>112</v>
       </c>
       <c r="C261" t="s">
-        <v>78</v>
+        <v>112</v>
       </c>
       <c r="D261" t="s">
-        <v>174</v>
+        <v>151</v>
       </c>
       <c r="E261" t="s">
-        <v>175</v>
+        <v>152</v>
       </c>
       <c r="F261" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G261" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>2729000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262">
-        <v>4737702</v>
+        <v>17831515</v>
       </c>
       <c r="B262" t="s">
-        <v>39</v>
+        <v>115</v>
       </c>
       <c r="C262" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="D262" t="s">
-        <v>174</v>
+        <v>153</v>
       </c>
       <c r="E262" t="s">
-        <v>175</v>
+        <v>154</v>
       </c>
       <c r="F262" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G262" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>11229000</v>
+        <v>16</v>
+      </c>
+      <c r="I262" s="1">
+        <v>-7872000</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263">
-        <v>4741806</v>
+        <v>17923855</v>
       </c>
       <c r="B263" t="s">
-        <v>49</v>
+        <v>109</v>
       </c>
       <c r="C263" t="s">
-        <v>50</v>
+        <v>109</v>
       </c>
       <c r="D263" t="s">
-        <v>174</v>
+        <v>153</v>
       </c>
       <c r="E263" t="s">
-        <v>175</v>
+        <v>154</v>
       </c>
       <c r="F263" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G263" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>2175000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264">
-        <v>4817730</v>
+        <v>17925907</v>
       </c>
       <c r="B264" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="C264" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="D264" t="s">
-        <v>178</v>
+        <v>153</v>
       </c>
       <c r="E264" t="s">
-        <v>179</v>
+        <v>154</v>
       </c>
       <c r="F264" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G264" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>6681000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265">
-        <v>481854</v>
+        <v>17991570</v>
       </c>
       <c r="B265" t="s">
-        <v>17</v>
+        <v>115</v>
       </c>
       <c r="C265" t="s">
-        <v>18</v>
+        <v>116</v>
       </c>
       <c r="D265" t="s">
-        <v>180</v>
+        <v>155</v>
       </c>
       <c r="E265" t="s">
-        <v>181</v>
+        <v>156</v>
       </c>
       <c r="F265" t="s">
         <v>13</v>
       </c>
       <c r="G265" t="s">
         <v>14</v>
       </c>
       <c r="I265" s="1">
-        <v>570584000</v>
+        <v>1268000</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266">
-        <v>4821834</v>
+        <v>17991571</v>
       </c>
       <c r="B266" t="s">
-        <v>27</v>
+        <v>115</v>
       </c>
       <c r="C266" t="s">
-        <v>28</v>
+        <v>116</v>
       </c>
       <c r="D266" t="s">
-        <v>178</v>
+        <v>155</v>
       </c>
       <c r="E266" t="s">
-        <v>179</v>
+        <v>156</v>
       </c>
       <c r="F266" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G266" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I266" s="1">
-        <v>-430000</v>
+        <v>-28468000</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267">
-        <v>4838250</v>
+        <v>180210</v>
       </c>
       <c r="B267" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="C267" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="D267" t="s">
-        <v>178</v>
+        <v>139</v>
       </c>
       <c r="E267" t="s">
-        <v>179</v>
+        <v>140</v>
       </c>
       <c r="F267" t="s">
         <v>13</v>
       </c>
       <c r="G267" t="s">
         <v>14</v>
       </c>
       <c r="I267" s="1">
-        <v>58234000</v>
+        <v>189000</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268">
-        <v>483906</v>
+        <v>18071599</v>
       </c>
       <c r="B268" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="C268" t="s">
-        <v>22</v>
+        <v>116</v>
       </c>
       <c r="D268" t="s">
-        <v>180</v>
+        <v>155</v>
       </c>
       <c r="E268" t="s">
-        <v>181</v>
+        <v>156</v>
       </c>
       <c r="F268" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G268" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1356000</v>
+        <v>16</v>
+      </c>
+      <c r="H268" s="1">
+        <v>-250000</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269">
-        <v>4873134</v>
+        <v>18083911</v>
       </c>
       <c r="B269" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="C269" t="s">
-        <v>32</v>
+        <v>109</v>
       </c>
       <c r="D269" t="s">
-        <v>178</v>
+        <v>155</v>
       </c>
       <c r="E269" t="s">
-        <v>179</v>
+        <v>156</v>
       </c>
       <c r="F269" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G269" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>289000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270">
-        <v>4875186</v>
+        <v>18085963</v>
       </c>
       <c r="B270" t="s">
-        <v>33</v>
+        <v>112</v>
       </c>
       <c r="C270" t="s">
-        <v>34</v>
+        <v>112</v>
       </c>
       <c r="D270" t="s">
-        <v>178</v>
+        <v>155</v>
       </c>
       <c r="E270" t="s">
-        <v>179</v>
+        <v>156</v>
       </c>
       <c r="F270" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G270" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>108000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271">
-        <v>488010</v>
+        <v>182262</v>
       </c>
       <c r="B271" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="C271" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="D271" t="s">
-        <v>180</v>
+        <v>139</v>
       </c>
       <c r="E271" t="s">
-        <v>181</v>
+        <v>140</v>
       </c>
       <c r="F271" t="s">
         <v>13</v>
       </c>
       <c r="G271" t="s">
         <v>14</v>
       </c>
       <c r="I271" s="1">
-        <v>1851000</v>
+        <v>2562000</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272">
-        <v>492114</v>
+        <v>182263</v>
       </c>
       <c r="B272" t="s">
-        <v>161</v>
+        <v>48</v>
       </c>
       <c r="C272" t="s">
-        <v>162</v>
+        <v>49</v>
       </c>
       <c r="D272" t="s">
-        <v>180</v>
+        <v>139</v>
       </c>
       <c r="E272" t="s">
-        <v>181</v>
+        <v>140</v>
       </c>
       <c r="F272" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G272" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I272" s="1">
-        <v>115000</v>
+        <v>668000</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273">
-        <v>494166</v>
+        <v>18243967</v>
       </c>
       <c r="B273" t="s">
-        <v>44</v>
+        <v>109</v>
       </c>
       <c r="C273" t="s">
-        <v>45</v>
+        <v>109</v>
       </c>
       <c r="D273" t="s">
-        <v>180</v>
+        <v>157</v>
       </c>
       <c r="E273" t="s">
-        <v>181</v>
+        <v>158</v>
       </c>
       <c r="F273" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G273" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>13714000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274">
-        <v>496218</v>
+        <v>18246019</v>
       </c>
       <c r="B274" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="C274" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="D274" t="s">
-        <v>180</v>
+        <v>157</v>
       </c>
       <c r="E274" t="s">
-        <v>181</v>
+        <v>158</v>
       </c>
       <c r="F274" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G274" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>20297000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275">
-        <v>4988046</v>
+        <v>18471739</v>
       </c>
       <c r="B275" t="s">
-        <v>29</v>
+        <v>115</v>
       </c>
       <c r="C275" t="s">
-        <v>30</v>
+        <v>116</v>
       </c>
       <c r="D275" t="s">
-        <v>182</v>
+        <v>159</v>
       </c>
       <c r="E275" t="s">
-        <v>183</v>
+        <v>160</v>
       </c>
       <c r="F275" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G275" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I275" s="1">
-        <v>3849000</v>
+        <v>-2666000</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276">
-        <v>4998306</v>
+        <v>18564079</v>
       </c>
       <c r="B276" t="s">
-        <v>48</v>
+        <v>109</v>
       </c>
       <c r="C276" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="D276" t="s">
-        <v>182</v>
+        <v>159</v>
       </c>
       <c r="E276" t="s">
-        <v>183</v>
+        <v>160</v>
       </c>
       <c r="F276" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G276" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1613000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277">
-        <v>500322</v>
+        <v>18566131</v>
       </c>
       <c r="B277" t="s">
-        <v>27</v>
+        <v>112</v>
       </c>
       <c r="C277" t="s">
-        <v>28</v>
+        <v>112</v>
       </c>
       <c r="D277" t="s">
-        <v>180</v>
+        <v>159</v>
       </c>
       <c r="E277" t="s">
-        <v>181</v>
+        <v>160</v>
       </c>
       <c r="F277" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G277" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>-764000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278">
-        <v>502374</v>
+        <v>18793902</v>
       </c>
       <c r="B278" t="s">
-        <v>125</v>
+        <v>161</v>
       </c>
       <c r="C278" t="s">
-        <v>50</v>
+        <v>162</v>
       </c>
       <c r="D278" t="s">
-        <v>180</v>
+        <v>163</v>
       </c>
       <c r="E278" t="s">
-        <v>181</v>
+        <v>164</v>
       </c>
       <c r="F278" t="s">
         <v>13</v>
       </c>
       <c r="G278" t="s">
         <v>14</v>
       </c>
       <c r="I278" s="1">
-        <v>8000</v>
+        <v>11073000</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279">
-        <v>506478</v>
+        <v>18793903</v>
       </c>
       <c r="B279" t="s">
-        <v>29</v>
+        <v>161</v>
       </c>
       <c r="C279" t="s">
-        <v>30</v>
+        <v>162</v>
       </c>
       <c r="D279" t="s">
-        <v>180</v>
+        <v>163</v>
       </c>
       <c r="E279" t="s">
-        <v>181</v>
+        <v>164</v>
       </c>
       <c r="F279" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G279" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I279" s="1">
-        <v>471000</v>
+        <v>7820000</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280">
-        <v>5076282</v>
+        <v>18873931</v>
       </c>
       <c r="B280" t="s">
-        <v>40</v>
+        <v>165</v>
       </c>
       <c r="C280" t="s">
-        <v>41</v>
+        <v>162</v>
       </c>
       <c r="D280" t="s">
-        <v>182</v>
+        <v>163</v>
       </c>
       <c r="E280" t="s">
-        <v>183</v>
+        <v>164</v>
       </c>
       <c r="F280" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G280" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H280" s="1">
-        <v>68000</v>
+        <v>369000</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281">
-        <v>5135790</v>
+        <v>18953959</v>
       </c>
       <c r="B281" t="s">
-        <v>44</v>
+        <v>161</v>
       </c>
       <c r="C281" t="s">
-        <v>45</v>
+        <v>162</v>
       </c>
       <c r="D281" t="s">
-        <v>184</v>
+        <v>166</v>
       </c>
       <c r="E281" t="s">
-        <v>185</v>
+        <v>167</v>
       </c>
       <c r="F281" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G281" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I281" s="1">
-        <v>231000</v>
+        <v>172371000</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282">
-        <v>5137842</v>
+        <v>18962167</v>
       </c>
       <c r="B282" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C282" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="D282" t="s">
-        <v>184</v>
+        <v>166</v>
       </c>
       <c r="E282" t="s">
-        <v>185</v>
+        <v>167</v>
       </c>
       <c r="F282" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G282" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I282" s="1">
-        <v>4909000</v>
+        <v>-110000</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283">
-        <v>5158362</v>
+        <v>19054507</v>
       </c>
       <c r="B283" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="C283" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D283" t="s">
-        <v>184</v>
+        <v>168</v>
       </c>
       <c r="E283" t="s">
-        <v>185</v>
+        <v>169</v>
       </c>
       <c r="F283" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G283" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I283" s="1">
-        <v>86000</v>
+        <v>191000</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284">
-        <v>5193246</v>
+        <v>19060663</v>
       </c>
       <c r="B284" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C284" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D284" t="s">
-        <v>184</v>
+        <v>168</v>
       </c>
       <c r="E284" t="s">
-        <v>185</v>
+        <v>169</v>
       </c>
       <c r="F284" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G284" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I284" s="1">
-        <v>1244000</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285">
-        <v>5195298</v>
+        <v>19062715</v>
       </c>
       <c r="B285" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C285" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="D285" t="s">
-        <v>184</v>
+        <v>168</v>
       </c>
       <c r="E285" t="s">
-        <v>185</v>
+        <v>169</v>
       </c>
       <c r="F285" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G285" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I285" s="1">
-        <v>131000</v>
+        <v>858000</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286">
-        <v>5197350</v>
+        <v>19122223</v>
       </c>
       <c r="B286" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C286" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D286" t="s">
-        <v>184</v>
+        <v>168</v>
       </c>
       <c r="E286" t="s">
-        <v>185</v>
+        <v>169</v>
       </c>
       <c r="F286" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G286" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I286" s="1">
-        <v>2069000</v>
+        <v>538000</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287">
-        <v>5215818</v>
+        <v>19142743</v>
       </c>
       <c r="B287" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="C287" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="D287" t="s">
-        <v>184</v>
+        <v>168</v>
       </c>
       <c r="E287" t="s">
-        <v>185</v>
+        <v>169</v>
       </c>
       <c r="F287" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G287" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H287" s="1">
-        <v>147000</v>
+        <v>12000</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288">
-        <v>5217870</v>
+        <v>19196094</v>
       </c>
       <c r="B288" t="s">
-        <v>39</v>
+        <v>69</v>
       </c>
       <c r="C288" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="D288" t="s">
-        <v>184</v>
+        <v>168</v>
       </c>
       <c r="E288" t="s">
-        <v>185</v>
+        <v>169</v>
       </c>
       <c r="F288" t="s">
         <v>13</v>
       </c>
       <c r="G288" t="s">
         <v>14</v>
       </c>
       <c r="H288" s="1">
-        <v>149000</v>
+        <v>46457000</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289">
-        <v>5263014</v>
+        <v>19364359</v>
       </c>
       <c r="B289" t="s">
-        <v>82</v>
+        <v>109</v>
       </c>
       <c r="C289" t="s">
-        <v>83</v>
+        <v>109</v>
       </c>
       <c r="D289" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="E289" t="s">
-        <v>185</v>
+        <v>171</v>
       </c>
       <c r="F289" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G289" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>90000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290">
-        <v>5297898</v>
+        <v>19366411</v>
       </c>
       <c r="B290" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="C290" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="D290" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="E290" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="F290" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G290" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>2091000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291">
-        <v>5302002</v>
+        <v>19672158</v>
       </c>
       <c r="B291" t="s">
-        <v>27</v>
+        <v>119</v>
       </c>
       <c r="C291" t="s">
-        <v>28</v>
+        <v>116</v>
       </c>
       <c r="D291" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="E291" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="F291" t="s">
         <v>13</v>
       </c>
       <c r="G291" t="s">
         <v>14</v>
       </c>
-      <c r="I291" s="1">
-        <v>3000</v>
+      <c r="H291" s="1">
+        <v>95000000</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292">
-        <v>5318418</v>
+        <v>19672159</v>
       </c>
       <c r="B292" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="C292" t="s">
-        <v>41</v>
+        <v>116</v>
       </c>
       <c r="D292" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="E292" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="F292" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G292" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>17268000</v>
+        <v>16</v>
+      </c>
+      <c r="H292" s="1">
+        <v>25000000</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293">
-        <v>5320470</v>
+        <v>19684471</v>
       </c>
       <c r="B293" t="s">
-        <v>188</v>
+        <v>109</v>
       </c>
       <c r="C293" t="s">
-        <v>55</v>
+        <v>109</v>
       </c>
       <c r="D293" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="E293" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="F293" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G293" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>-207000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294">
-        <v>541362</v>
+        <v>19686523</v>
       </c>
       <c r="B294" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C294" t="s">
-        <v>72</v>
+        <v>112</v>
       </c>
       <c r="D294" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="E294" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="F294" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G294" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>5000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295">
-        <v>5443590</v>
+        <v>1988022</v>
       </c>
       <c r="B295" t="s">
-        <v>17</v>
+        <v>161</v>
       </c>
       <c r="C295" t="s">
-        <v>18</v>
+        <v>162</v>
       </c>
       <c r="D295" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
       <c r="E295" t="s">
-        <v>190</v>
+        <v>175</v>
       </c>
       <c r="F295" t="s">
         <v>13</v>
       </c>
       <c r="G295" t="s">
         <v>14</v>
       </c>
       <c r="I295" s="1">
-        <v>1000</v>
+        <v>82928000</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296">
-        <v>5449746</v>
+        <v>1988023</v>
       </c>
       <c r="B296" t="s">
-        <v>23</v>
+        <v>161</v>
       </c>
       <c r="C296" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="D296" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
       <c r="E296" t="s">
-        <v>190</v>
+        <v>175</v>
       </c>
       <c r="F296" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G296" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I296" s="1">
-        <v>4051000</v>
+        <v>369000</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297">
-        <v>5457954</v>
+        <v>20152327</v>
       </c>
       <c r="B297" t="s">
-        <v>25</v>
+        <v>119</v>
       </c>
       <c r="C297" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="D297" t="s">
-        <v>189</v>
+        <v>176</v>
       </c>
       <c r="E297" t="s">
-        <v>190</v>
+        <v>177</v>
       </c>
       <c r="F297" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G297" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>20687000</v>
+        <v>16</v>
+      </c>
+      <c r="H297" s="1">
+        <v>25000000</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298">
-        <v>5462058</v>
+        <v>20154</v>
       </c>
       <c r="B298" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C298" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D298" t="s">
-        <v>189</v>
+        <v>120</v>
       </c>
       <c r="E298" t="s">
-        <v>190</v>
+        <v>121</v>
       </c>
       <c r="F298" t="s">
         <v>13</v>
       </c>
       <c r="G298" t="s">
         <v>14</v>
       </c>
       <c r="I298" s="1">
-        <v>121000</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299">
-        <v>5468214</v>
+        <v>20164639</v>
       </c>
       <c r="B299" t="s">
-        <v>29</v>
+        <v>109</v>
       </c>
       <c r="C299" t="s">
-        <v>30</v>
+        <v>109</v>
       </c>
       <c r="D299" t="s">
-        <v>189</v>
+        <v>176</v>
       </c>
       <c r="E299" t="s">
-        <v>190</v>
+        <v>177</v>
       </c>
       <c r="F299" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G299" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1459000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300">
-        <v>5478474</v>
+        <v>20166691</v>
       </c>
       <c r="B300" t="s">
-        <v>48</v>
+        <v>112</v>
       </c>
       <c r="C300" t="s">
-        <v>41</v>
+        <v>112</v>
       </c>
       <c r="D300" t="s">
-        <v>189</v>
+        <v>176</v>
       </c>
       <c r="E300" t="s">
-        <v>190</v>
+        <v>177</v>
       </c>
       <c r="F300" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G300" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>232000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301">
-        <v>5511306</v>
+        <v>2068050</v>
       </c>
       <c r="B301" t="s">
-        <v>60</v>
+        <v>165</v>
       </c>
       <c r="C301" t="s">
-        <v>61</v>
+        <v>162</v>
       </c>
       <c r="D301" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
       <c r="E301" t="s">
-        <v>190</v>
+        <v>175</v>
       </c>
       <c r="F301" t="s">
         <v>13</v>
       </c>
       <c r="G301" t="s">
         <v>14</v>
       </c>
-      <c r="I301" s="1">
-        <v>1183000</v>
+      <c r="H301" s="1">
+        <v>94001000</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302">
-        <v>5513358</v>
+        <v>2068051</v>
       </c>
       <c r="B302" t="s">
-        <v>31</v>
+        <v>165</v>
       </c>
       <c r="C302" t="s">
-        <v>32</v>
+        <v>162</v>
       </c>
       <c r="D302" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
       <c r="E302" t="s">
-        <v>190</v>
+        <v>175</v>
       </c>
       <c r="F302" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G302" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>-23000</v>
+        <v>16</v>
+      </c>
+      <c r="H302" s="1">
+        <v>7820000</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303">
-        <v>5515410</v>
+        <v>20804863</v>
       </c>
       <c r="B303" t="s">
-        <v>33</v>
+        <v>109</v>
       </c>
       <c r="C303" t="s">
-        <v>34</v>
+        <v>109</v>
       </c>
       <c r="D303" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="E303" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="F303" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G303" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>13000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304">
-        <v>551622</v>
+        <v>20806915</v>
       </c>
       <c r="B304" t="s">
-        <v>31</v>
+        <v>112</v>
       </c>
       <c r="C304" t="s">
-        <v>32</v>
+        <v>112</v>
       </c>
       <c r="D304" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="E304" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="F304" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G304" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>12101000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305">
-        <v>5517462</v>
+        <v>20952607</v>
       </c>
       <c r="B305" t="s">
-        <v>35</v>
+        <v>119</v>
       </c>
       <c r="C305" t="s">
-        <v>36</v>
+        <v>116</v>
       </c>
       <c r="D305" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="E305" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="F305" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G305" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>10629000</v>
+        <v>16</v>
+      </c>
+      <c r="H305" s="1">
+        <v>-2293000</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306">
-        <v>553674</v>
+        <v>20964919</v>
       </c>
       <c r="B306" t="s">
-        <v>33</v>
+        <v>109</v>
       </c>
       <c r="C306" t="s">
-        <v>34</v>
+        <v>109</v>
       </c>
       <c r="D306" t="s">
         <v>180</v>
       </c>
       <c r="E306" t="s">
         <v>181</v>
       </c>
       <c r="F306" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G306" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1220000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307">
-        <v>5537982</v>
+        <v>20966971</v>
       </c>
       <c r="B307" t="s">
-        <v>39</v>
+        <v>112</v>
       </c>
       <c r="C307" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="D307" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="E307" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="F307" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G307" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>2000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308">
-        <v>5548242</v>
+        <v>21112663</v>
       </c>
       <c r="B308" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="C308" t="s">
-        <v>52</v>
+        <v>116</v>
       </c>
       <c r="D308" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="E308" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="F308" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G308" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H308" s="1">
-        <v>16000</v>
+        <v>-5000000</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309">
-        <v>555726</v>
+        <v>21124975</v>
       </c>
       <c r="B309" t="s">
-        <v>35</v>
+        <v>109</v>
       </c>
       <c r="C309" t="s">
-        <v>36</v>
+        <v>109</v>
       </c>
       <c r="D309" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E309" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="F309" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G309" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>-126158000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310">
-        <v>5605698</v>
+        <v>21127027</v>
       </c>
       <c r="B310" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="C310" t="s">
-        <v>22</v>
+        <v>112</v>
       </c>
       <c r="D310" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
       <c r="E310" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="F310" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G310" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>124000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311">
-        <v>5609802</v>
+        <v>21432775</v>
       </c>
       <c r="B311" t="s">
-        <v>23</v>
+        <v>119</v>
       </c>
       <c r="C311" t="s">
-        <v>24</v>
+        <v>116</v>
       </c>
       <c r="D311" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="E311" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="F311" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G311" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>341000</v>
+        <v>16</v>
+      </c>
+      <c r="H311" s="1">
+        <v>-10500000</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312">
-        <v>5613906</v>
+        <v>21445087</v>
       </c>
       <c r="B312" t="s">
-        <v>161</v>
+        <v>109</v>
       </c>
       <c r="C312" t="s">
-        <v>162</v>
+        <v>109</v>
       </c>
       <c r="D312" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="E312" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="F312" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G312" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>12158000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313">
-        <v>5618010</v>
+        <v>21447139</v>
       </c>
       <c r="B313" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="C313" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="D313" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="E313" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="F313" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G313" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>18636000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314">
-        <v>5622114</v>
+        <v>21992971</v>
       </c>
       <c r="B314" t="s">
-        <v>27</v>
+        <v>115</v>
       </c>
       <c r="C314" t="s">
-        <v>28</v>
+        <v>116</v>
       </c>
       <c r="D314" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="E314" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="F314" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G314" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I314" s="1">
-        <v>-5493000</v>
+        <v>-4845000</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315">
-        <v>5638530</v>
+        <v>22085311</v>
       </c>
       <c r="B315" t="s">
-        <v>48</v>
+        <v>109</v>
       </c>
       <c r="C315" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="D315" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="E315" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="F315" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G315" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>50048000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316">
-        <v>5673414</v>
+        <v>22087363</v>
       </c>
       <c r="B316" t="s">
-        <v>31</v>
+        <v>112</v>
       </c>
       <c r="C316" t="s">
-        <v>32</v>
+        <v>112</v>
       </c>
       <c r="D316" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="E316" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="F316" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G316" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>45000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317">
-        <v>5675466</v>
+        <v>22233054</v>
       </c>
       <c r="B317" t="s">
-        <v>33</v>
+        <v>119</v>
       </c>
       <c r="C317" t="s">
-        <v>34</v>
+        <v>116</v>
       </c>
       <c r="D317" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="E317" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="F317" t="s">
         <v>13</v>
       </c>
       <c r="G317" t="s">
         <v>14</v>
       </c>
-      <c r="I317" s="1">
-        <v>45000</v>
+      <c r="H317" s="1">
+        <v>-2715000</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318">
-        <v>5677518</v>
+        <v>22233055</v>
       </c>
       <c r="B318" t="s">
-        <v>35</v>
+        <v>119</v>
       </c>
       <c r="C318" t="s">
-        <v>36</v>
+        <v>116</v>
       </c>
       <c r="D318" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="E318" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="F318" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G318" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>2463000</v>
+        <v>16</v>
+      </c>
+      <c r="H318" s="1">
+        <v>248121000</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319">
-        <v>5693934</v>
+        <v>22245367</v>
       </c>
       <c r="B319" t="s">
-        <v>77</v>
+        <v>109</v>
       </c>
       <c r="C319" t="s">
-        <v>78</v>
+        <v>109</v>
       </c>
       <c r="D319" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="E319" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="F319" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G319" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>318000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320">
-        <v>5698038</v>
+        <v>22247419</v>
       </c>
       <c r="B320" t="s">
-        <v>39</v>
+        <v>112</v>
       </c>
       <c r="C320" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="D320" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="E320" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="F320" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G320" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1292000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321">
-        <v>570090</v>
+        <v>2228107</v>
       </c>
       <c r="B321" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="C321" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="D321" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="E321" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="F321" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G321" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H321" s="1">
-        <v>222000</v>
+        <v>172371000</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322">
-        <v>5702142</v>
+        <v>22313083</v>
       </c>
       <c r="B322" t="s">
-        <v>49</v>
+        <v>115</v>
       </c>
       <c r="C322" t="s">
-        <v>50</v>
+        <v>116</v>
       </c>
       <c r="D322" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E322" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F322" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G322" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>5517000</v>
+        <v>16</v>
+      </c>
+      <c r="I322" s="1">
+        <v>92000</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323">
-        <v>576246</v>
+        <v>22405423</v>
       </c>
       <c r="B323" t="s">
-        <v>39</v>
+        <v>109</v>
       </c>
       <c r="C323" t="s">
-        <v>26</v>
+        <v>109</v>
       </c>
       <c r="D323" t="s">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="E323" t="s">
-        <v>181</v>
+        <v>193</v>
       </c>
       <c r="F323" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G323" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>4545000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324">
-        <v>5773962</v>
+        <v>22407475</v>
       </c>
       <c r="B324" t="s">
-        <v>161</v>
+        <v>112</v>
       </c>
       <c r="C324" t="s">
-        <v>162</v>
+        <v>112</v>
       </c>
       <c r="D324" t="s">
+        <v>192</v>
+      </c>
+      <c r="E324" t="s">
         <v>193</v>
       </c>
-      <c r="E324" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G324" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>24547000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325">
-        <v>5778066</v>
+        <v>22473139</v>
       </c>
       <c r="B325" t="s">
-        <v>25</v>
+        <v>115</v>
       </c>
       <c r="C325" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="D325" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E325" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F325" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G325" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I325" s="1">
-        <v>191000</v>
+        <v>20928000</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326">
-        <v>5798586</v>
+        <v>22553167</v>
       </c>
       <c r="B326" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="C326" t="s">
-        <v>41</v>
+        <v>116</v>
       </c>
       <c r="D326" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E326" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F326" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G326" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1726000</v>
+        <v>16</v>
+      </c>
+      <c r="H326" s="1">
+        <v>98000</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327">
-        <v>5835522</v>
+        <v>22565479</v>
       </c>
       <c r="B327" t="s">
-        <v>33</v>
+        <v>109</v>
       </c>
       <c r="C327" t="s">
-        <v>34</v>
+        <v>109</v>
       </c>
       <c r="D327" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E327" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F327" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G327" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328">
-        <v>5837574</v>
+        <v>22567531</v>
       </c>
       <c r="B328" t="s">
-        <v>35</v>
+        <v>112</v>
       </c>
       <c r="C328" t="s">
-        <v>36</v>
+        <v>112</v>
       </c>
       <c r="D328" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E328" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F328" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G328" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>385000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329">
-        <v>590610</v>
+        <v>2256834</v>
       </c>
       <c r="B329" t="s">
-        <v>169</v>
+        <v>31</v>
       </c>
       <c r="C329" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="D329" t="s">
-        <v>180</v>
+        <v>196</v>
       </c>
       <c r="E329" t="s">
-        <v>181</v>
+        <v>197</v>
       </c>
       <c r="F329" t="s">
         <v>13</v>
       </c>
       <c r="G329" t="s">
         <v>14</v>
       </c>
-      <c r="H329" s="1">
-        <v>281000</v>
+      <c r="I329" s="1">
+        <v>128000</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330">
-        <v>5934018</v>
+        <v>2256835</v>
       </c>
       <c r="B330" t="s">
-        <v>161</v>
+        <v>31</v>
       </c>
       <c r="C330" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
       <c r="D330" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E330" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F330" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G330" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I330" s="1">
-        <v>1026000</v>
+        <v>161000</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331">
-        <v>5938122</v>
+        <v>22633195</v>
       </c>
       <c r="B331" t="s">
-        <v>25</v>
+        <v>115</v>
       </c>
       <c r="C331" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="D331" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E331" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F331" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G331" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I331" s="1">
-        <v>269000</v>
+        <v>-47737000</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332">
-        <v>5958642</v>
+        <v>2267094</v>
       </c>
       <c r="B332" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="C332" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="D332" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E332" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F332" t="s">
         <v>13</v>
       </c>
       <c r="G332" t="s">
         <v>14</v>
       </c>
       <c r="I332" s="1">
-        <v>25578000</v>
+        <v>36030000</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333">
-        <v>5995578</v>
+        <v>2267095</v>
       </c>
       <c r="B333" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C333" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D333" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E333" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F333" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G333" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I333" s="1">
-        <v>1000</v>
+        <v>8860000</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334">
-        <v>6094074</v>
+        <v>22713222</v>
       </c>
       <c r="B334" t="s">
-        <v>161</v>
+        <v>119</v>
       </c>
       <c r="C334" t="s">
-        <v>162</v>
+        <v>116</v>
       </c>
       <c r="D334" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E334" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F334" t="s">
         <v>13</v>
       </c>
       <c r="G334" t="s">
         <v>14</v>
       </c>
-      <c r="I334" s="1">
-        <v>2292000</v>
+      <c r="H334" s="1">
+        <v>23368000</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335">
-        <v>6182310</v>
+        <v>22713223</v>
       </c>
       <c r="B335" t="s">
-        <v>49</v>
+        <v>119</v>
       </c>
       <c r="C335" t="s">
-        <v>50</v>
+        <v>116</v>
       </c>
       <c r="D335" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E335" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F335" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G335" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H335" s="1">
-        <v>2292000</v>
+        <v>51389000</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336">
-        <v>619338</v>
+        <v>22725535</v>
       </c>
       <c r="B336" t="s">
-        <v>79</v>
+        <v>109</v>
       </c>
       <c r="C336" t="s">
-        <v>72</v>
+        <v>109</v>
       </c>
       <c r="D336" t="s">
-        <v>180</v>
+        <v>198</v>
       </c>
       <c r="E336" t="s">
-        <v>181</v>
+        <v>199</v>
       </c>
       <c r="F336" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G336" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>34000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337">
-        <v>6254130</v>
+        <v>22727587</v>
       </c>
       <c r="B337" t="s">
-        <v>161</v>
+        <v>112</v>
       </c>
       <c r="C337" t="s">
-        <v>162</v>
+        <v>112</v>
       </c>
       <c r="D337" t="s">
+        <v>198</v>
+      </c>
+      <c r="E337" t="s">
         <v>199</v>
       </c>
-      <c r="E337" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F337" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G337" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>12443000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338">
-        <v>6258234</v>
+        <v>22793251</v>
       </c>
       <c r="B338" t="s">
-        <v>25</v>
+        <v>115</v>
       </c>
       <c r="C338" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="D338" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E338" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F338" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G338" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I338" s="1">
-        <v>11848000</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339">
-        <v>6260286</v>
+        <v>22885591</v>
       </c>
       <c r="B339" t="s">
+        <v>109</v>
+      </c>
+      <c r="C339" t="s">
+        <v>109</v>
+      </c>
+      <c r="D339" t="s">
+        <v>200</v>
+      </c>
+      <c r="E339" t="s">
         <v>201</v>
       </c>
-      <c r="C339" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F339" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G339" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>190551000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340">
-        <v>6278754</v>
+        <v>22887643</v>
       </c>
       <c r="B340" t="s">
-        <v>48</v>
+        <v>112</v>
       </c>
       <c r="C340" t="s">
-        <v>41</v>
+        <v>112</v>
       </c>
       <c r="D340" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E340" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F340" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G340" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>300000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341">
-        <v>6303378</v>
+        <v>23113363</v>
       </c>
       <c r="B341" t="s">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="C341" t="s">
-        <v>72</v>
+        <v>116</v>
       </c>
       <c r="D341" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="E341" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="F341" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G341" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I341" s="1">
-        <v>5967000</v>
+        <v>2505000</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342">
-        <v>6315690</v>
+        <v>2316342</v>
       </c>
       <c r="B342" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="C342" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D342" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="E342" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="F342" t="s">
         <v>13</v>
       </c>
       <c r="G342" t="s">
         <v>14</v>
       </c>
       <c r="I342" s="1">
-        <v>30000</v>
+        <v>2300000</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343">
-        <v>6330054</v>
+        <v>2316343</v>
       </c>
       <c r="B343" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="C343" t="s">
-        <v>204</v>
+        <v>41</v>
       </c>
       <c r="D343" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="E343" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="F343" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G343" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>200000</v>
+        <v>16</v>
+      </c>
+      <c r="I343" s="1">
+        <v>2352000</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344">
-        <v>6340314</v>
+        <v>23205703</v>
       </c>
       <c r="B344" t="s">
-        <v>205</v>
+        <v>109</v>
       </c>
       <c r="C344" t="s">
-        <v>206</v>
+        <v>109</v>
       </c>
       <c r="D344" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="E344" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="F344" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G344" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>3000000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345">
-        <v>6342366</v>
+        <v>23207755</v>
       </c>
       <c r="B345" t="s">
-        <v>49</v>
+        <v>112</v>
       </c>
       <c r="C345" t="s">
-        <v>50</v>
+        <v>112</v>
       </c>
       <c r="D345" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="E345" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="F345" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G345" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171303000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346">
-        <v>6383406</v>
+        <v>235614</v>
       </c>
       <c r="B346" t="s">
-        <v>82</v>
+        <v>40</v>
       </c>
       <c r="C346" t="s">
-        <v>83</v>
+        <v>41</v>
       </c>
       <c r="D346" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="E346" t="s">
-        <v>200</v>
+        <v>140</v>
       </c>
       <c r="F346" t="s">
         <v>13</v>
       </c>
       <c r="G346" t="s">
         <v>14</v>
       </c>
-      <c r="H346" s="1">
-        <v>30000</v>
+      <c r="I346" s="1">
+        <v>-5000</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347">
-        <v>6418290</v>
+        <v>235615</v>
       </c>
       <c r="B347" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C347" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="D347" t="s">
-        <v>207</v>
+        <v>139</v>
       </c>
       <c r="E347" t="s">
-        <v>208</v>
+        <v>140</v>
       </c>
       <c r="F347" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G347" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I347" s="1">
-        <v>7000</v>
+        <v>447000</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348">
-        <v>6422394</v>
+        <v>2402527</v>
       </c>
       <c r="B348" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C348" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D348" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="E348" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="F348" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G348" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I348" s="1">
-        <v>16597000</v>
+        <v>6724000</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349">
-        <v>6434706</v>
+        <v>2408683</v>
       </c>
       <c r="B349" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="C349" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="D349" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="E349" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="F349" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G349" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I349" s="1">
-        <v>2945000</v>
+        <v>43000</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350">
-        <v>6574242</v>
+        <v>2412787</v>
       </c>
       <c r="B350" t="s">
-        <v>161</v>
+        <v>206</v>
       </c>
       <c r="C350" t="s">
-        <v>162</v>
+        <v>207</v>
       </c>
       <c r="D350" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="E350" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F350" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G350" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I350" s="1">
-        <v>198000</v>
+        <v>1536000</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351">
-        <v>6578346</v>
+        <v>2414839</v>
       </c>
       <c r="B351" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C351" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D351" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="E351" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F351" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G351" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I351" s="1">
-        <v>15805000</v>
+        <v>96000</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352">
-        <v>6580398</v>
+        <v>2416890</v>
       </c>
       <c r="B352" t="s">
-        <v>201</v>
+        <v>31</v>
       </c>
       <c r="C352" t="s">
-        <v>202</v>
+        <v>20</v>
       </c>
       <c r="D352" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="E352" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F352" t="s">
         <v>13</v>
       </c>
       <c r="G352" t="s">
         <v>14</v>
       </c>
       <c r="I352" s="1">
-        <v>385000</v>
+        <v>2618000</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353">
-        <v>6598866</v>
+        <v>2416891</v>
       </c>
       <c r="B353" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="C353" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="D353" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="E353" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F353" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G353" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I353" s="1">
-        <v>70000</v>
+        <v>679000</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354">
-        <v>6637854</v>
+        <v>2427150</v>
       </c>
       <c r="B354" t="s">
+        <v>34</v>
+      </c>
+      <c r="C354" t="s">
         <v>35</v>
       </c>
-      <c r="C354" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D354" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="E354" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F354" t="s">
         <v>13</v>
       </c>
       <c r="G354" t="s">
         <v>14</v>
       </c>
       <c r="I354" s="1">
-        <v>3334000</v>
+        <v>-4000</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355">
-        <v>6734298</v>
+        <v>2433306</v>
       </c>
       <c r="B355" t="s">
-        <v>161</v>
+        <v>72</v>
       </c>
       <c r="C355" t="s">
-        <v>162</v>
+        <v>59</v>
       </c>
       <c r="D355" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="E355" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="F355" t="s">
         <v>13</v>
       </c>
       <c r="G355" t="s">
         <v>14</v>
       </c>
       <c r="I355" s="1">
-        <v>10425000</v>
+        <v>1882000</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356">
-        <v>6740454</v>
+        <v>2437410</v>
       </c>
       <c r="B356" t="s">
-        <v>201</v>
+        <v>52</v>
       </c>
       <c r="C356" t="s">
-        <v>202</v>
+        <v>45</v>
       </c>
       <c r="D356" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="E356" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="F356" t="s">
         <v>13</v>
       </c>
       <c r="G356" t="s">
         <v>14</v>
       </c>
       <c r="I356" s="1">
-        <v>200000</v>
+        <v>6557000</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357">
-        <v>6894354</v>
+        <v>2437411</v>
       </c>
       <c r="B357" t="s">
-        <v>161</v>
+        <v>52</v>
       </c>
       <c r="C357" t="s">
-        <v>162</v>
+        <v>45</v>
       </c>
       <c r="D357" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="E357" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="F357" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G357" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I357" s="1">
-        <v>22319000</v>
+        <v>4559000</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358">
-        <v>69402</v>
+        <v>2476398</v>
       </c>
       <c r="B358" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="C358" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="D358" t="s">
-        <v>112</v>
+        <v>204</v>
       </c>
       <c r="E358" t="s">
-        <v>113</v>
+        <v>205</v>
       </c>
       <c r="F358" t="s">
         <v>13</v>
       </c>
       <c r="G358" t="s">
         <v>14</v>
       </c>
       <c r="I358" s="1">
-        <v>190000</v>
+        <v>3608000</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359">
-        <v>6970278</v>
+        <v>2476399</v>
       </c>
       <c r="B359" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="C359" t="s">
+        <v>41</v>
+      </c>
+      <c r="D359" t="s">
         <v>204</v>
       </c>
-      <c r="D359" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E359" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="F359" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G359" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>3237000</v>
+        <v>16</v>
+      </c>
+      <c r="I359" s="1">
+        <v>-478000</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360">
-        <v>703470</v>
+        <v>2494866</v>
       </c>
       <c r="B360" t="s">
-        <v>215</v>
+        <v>42</v>
       </c>
       <c r="C360" t="s">
-        <v>83</v>
+        <v>43</v>
       </c>
       <c r="D360" t="s">
-        <v>216</v>
+        <v>204</v>
       </c>
       <c r="E360" t="s">
-        <v>217</v>
+        <v>205</v>
       </c>
       <c r="F360" t="s">
         <v>13</v>
       </c>
       <c r="G360" t="s">
         <v>14</v>
       </c>
-      <c r="I360" s="1">
-        <v>35683000</v>
+      <c r="H360" s="1">
+        <v>1173000</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361">
-        <v>7054410</v>
+        <v>2494867</v>
       </c>
       <c r="B361" t="s">
-        <v>161</v>
+        <v>42</v>
       </c>
       <c r="C361" t="s">
-        <v>162</v>
+        <v>43</v>
       </c>
       <c r="D361" t="s">
-        <v>218</v>
+        <v>204</v>
       </c>
       <c r="E361" t="s">
-        <v>219</v>
+        <v>205</v>
       </c>
       <c r="F361" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G361" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>22899000</v>
+        <v>16</v>
+      </c>
+      <c r="H361" s="1">
+        <v>223000</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362">
-        <v>711678</v>
+        <v>2496919</v>
       </c>
       <c r="B362" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="C362" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="D362" t="s">
-        <v>216</v>
+        <v>204</v>
       </c>
       <c r="E362" t="s">
-        <v>217</v>
+        <v>205</v>
       </c>
       <c r="F362" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G362" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>-8000000</v>
+        <v>16</v>
+      </c>
+      <c r="H362" s="1">
+        <v>-41000</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363">
-        <v>713730</v>
+        <v>2501022</v>
       </c>
       <c r="B363" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="C363" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="D363" t="s">
-        <v>216</v>
+        <v>204</v>
       </c>
       <c r="E363" t="s">
-        <v>217</v>
+        <v>205</v>
       </c>
       <c r="F363" t="s">
         <v>13</v>
       </c>
       <c r="G363" t="s">
         <v>14</v>
       </c>
-      <c r="I363" s="1">
-        <v>-34150000</v>
+      <c r="H363" s="1">
+        <v>800000</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364">
-        <v>71454</v>
+        <v>254082</v>
       </c>
       <c r="B364" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="C364" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D364" t="s">
-        <v>112</v>
+        <v>139</v>
       </c>
       <c r="E364" t="s">
-        <v>113</v>
+        <v>140</v>
       </c>
       <c r="F364" t="s">
         <v>13</v>
       </c>
       <c r="G364" t="s">
         <v>14</v>
       </c>
-      <c r="I364" s="1">
-        <v>30000</v>
+      <c r="H364" s="1">
+        <v>8008000</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365">
-        <v>7214466</v>
+        <v>254083</v>
       </c>
       <c r="B365" t="s">
-        <v>161</v>
+        <v>42</v>
       </c>
       <c r="C365" t="s">
-        <v>162</v>
+        <v>43</v>
       </c>
       <c r="D365" t="s">
-        <v>220</v>
+        <v>139</v>
       </c>
       <c r="E365" t="s">
-        <v>221</v>
+        <v>140</v>
       </c>
       <c r="F365" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G365" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>6570000</v>
+        <v>16</v>
+      </c>
+      <c r="H365" s="1">
+        <v>2585000</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366">
-        <v>73506</v>
+        <v>256135</v>
       </c>
       <c r="B366" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="C366" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="D366" t="s">
-        <v>112</v>
+        <v>139</v>
       </c>
       <c r="E366" t="s">
-        <v>113</v>
+        <v>140</v>
       </c>
       <c r="F366" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G366" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="I366" s="1">
+        <v>16</v>
+      </c>
+      <c r="H366" s="1">
         <v>2000</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367">
-        <v>7374522</v>
+        <v>2562582</v>
       </c>
       <c r="B367" t="s">
-        <v>161</v>
+        <v>21</v>
       </c>
       <c r="C367" t="s">
-        <v>162</v>
+        <v>22</v>
       </c>
       <c r="D367" t="s">
-        <v>222</v>
+        <v>208</v>
       </c>
       <c r="E367" t="s">
-        <v>223</v>
+        <v>209</v>
       </c>
       <c r="F367" t="s">
         <v>13</v>
       </c>
       <c r="G367" t="s">
         <v>14</v>
       </c>
       <c r="I367" s="1">
-        <v>8621000</v>
+        <v>355000</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368">
-        <v>7378626</v>
+        <v>2562583</v>
       </c>
       <c r="B368" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C368" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D368" t="s">
-        <v>222</v>
+        <v>208</v>
       </c>
       <c r="E368" t="s">
-        <v>223</v>
+        <v>209</v>
       </c>
       <c r="F368" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G368" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I368" s="1">
-        <v>374000</v>
+        <v>10485000</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369">
-        <v>7534578</v>
+        <v>2564634</v>
       </c>
       <c r="B369" t="s">
-        <v>161</v>
+        <v>25</v>
       </c>
       <c r="C369" t="s">
-        <v>162</v>
+        <v>26</v>
       </c>
       <c r="D369" t="s">
-        <v>224</v>
+        <v>208</v>
       </c>
       <c r="E369" t="s">
-        <v>225</v>
+        <v>209</v>
       </c>
       <c r="F369" t="s">
         <v>13</v>
       </c>
       <c r="G369" t="s">
         <v>14</v>
       </c>
       <c r="I369" s="1">
-        <v>79208000</v>
+        <v>545000</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370">
-        <v>7538682</v>
+        <v>2564635</v>
       </c>
       <c r="B370" t="s">
         <v>25</v>
       </c>
       <c r="C370" t="s">
         <v>26</v>
       </c>
       <c r="D370" t="s">
-        <v>224</v>
+        <v>208</v>
       </c>
       <c r="E370" t="s">
-        <v>225</v>
+        <v>209</v>
       </c>
       <c r="F370" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G370" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I370" s="1">
-        <v>5068000</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371">
-        <v>75558</v>
+        <v>2568738</v>
       </c>
       <c r="B371" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C371" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="D371" t="s">
-        <v>112</v>
+        <v>208</v>
       </c>
       <c r="E371" t="s">
-        <v>113</v>
+        <v>209</v>
       </c>
       <c r="F371" t="s">
         <v>13</v>
       </c>
       <c r="G371" t="s">
         <v>14</v>
       </c>
       <c r="I371" s="1">
-        <v>-7765000</v>
+        <v>12967000</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372">
-        <v>7559202</v>
+        <v>2568739</v>
       </c>
       <c r="B372" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="C372" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D372" t="s">
-        <v>224</v>
+        <v>208</v>
       </c>
       <c r="E372" t="s">
-        <v>225</v>
+        <v>209</v>
       </c>
       <c r="F372" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G372" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I372" s="1">
-        <v>1154000</v>
+        <v>2064000</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373">
-        <v>7622814</v>
+        <v>2574894</v>
       </c>
       <c r="B373" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="C373" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D373" t="s">
-        <v>224</v>
+        <v>208</v>
       </c>
       <c r="E373" t="s">
-        <v>225</v>
+        <v>209</v>
       </c>
       <c r="F373" t="s">
         <v>13</v>
       </c>
       <c r="G373" t="s">
         <v>14</v>
       </c>
-      <c r="H373" s="1">
-        <v>1200000</v>
+      <c r="I373" s="1">
+        <v>1410000</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374">
-        <v>781446</v>
+        <v>2574895</v>
       </c>
       <c r="B374" t="s">
-        <v>82</v>
+        <v>29</v>
       </c>
       <c r="C374" t="s">
-        <v>83</v>
+        <v>30</v>
       </c>
       <c r="D374" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="E374" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="F374" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G374" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>347000</v>
+        <v>16</v>
+      </c>
+      <c r="I374" s="1">
+        <v>441000</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375">
-        <v>783498</v>
+        <v>2576946</v>
       </c>
       <c r="B375" t="s">
-        <v>226</v>
+        <v>31</v>
       </c>
       <c r="C375" t="s">
-        <v>227</v>
+        <v>20</v>
       </c>
       <c r="D375" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="E375" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="F375" t="s">
         <v>13</v>
       </c>
       <c r="G375" t="s">
         <v>14</v>
       </c>
-      <c r="H375" s="1">
-        <v>1546000</v>
+      <c r="I375" s="1">
+        <v>42991000</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376">
-        <v>8014746</v>
+        <v>2576947</v>
       </c>
       <c r="B376" t="s">
-        <v>161</v>
+        <v>31</v>
       </c>
       <c r="C376" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
       <c r="D376" t="s">
-        <v>228</v>
+        <v>208</v>
       </c>
       <c r="E376" t="s">
-        <v>229</v>
+        <v>209</v>
       </c>
       <c r="F376" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G376" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I376" s="1">
-        <v>52000</v>
+        <v>6423000</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377">
-        <v>816330</v>
+        <v>2587207</v>
       </c>
       <c r="B377" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="C377" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D377" t="s">
-        <v>230</v>
+        <v>208</v>
       </c>
       <c r="E377" t="s">
-        <v>231</v>
+        <v>209</v>
       </c>
       <c r="F377" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G377" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I377" s="1">
-        <v>5106000</v>
+        <v>609000</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378">
-        <v>8174802</v>
+        <v>260238</v>
       </c>
       <c r="B378" t="s">
-        <v>161</v>
+        <v>55</v>
       </c>
       <c r="C378" t="s">
-        <v>162</v>
+        <v>49</v>
       </c>
       <c r="D378" t="s">
-        <v>232</v>
+        <v>139</v>
       </c>
       <c r="E378" t="s">
-        <v>233</v>
+        <v>140</v>
       </c>
       <c r="F378" t="s">
         <v>13</v>
       </c>
       <c r="G378" t="s">
         <v>14</v>
       </c>
-      <c r="I378" s="1">
-        <v>9547000</v>
+      <c r="H378" s="1">
+        <v>434000</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379">
-        <v>8178906</v>
+        <v>260239</v>
       </c>
       <c r="B379" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="C379" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="D379" t="s">
-        <v>232</v>
+        <v>139</v>
       </c>
       <c r="E379" t="s">
-        <v>233</v>
+        <v>140</v>
       </c>
       <c r="F379" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G379" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>-1586000</v>
+        <v>16</v>
+      </c>
+      <c r="H379" s="1">
+        <v>23000</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380">
-        <v>820434</v>
+        <v>2630298</v>
       </c>
       <c r="B380" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="C380" t="s">
-        <v>28</v>
+        <v>68</v>
       </c>
       <c r="D380" t="s">
-        <v>230</v>
+        <v>208</v>
       </c>
       <c r="E380" t="s">
-        <v>231</v>
+        <v>209</v>
       </c>
       <c r="F380" t="s">
         <v>13</v>
       </c>
       <c r="G380" t="s">
         <v>14</v>
       </c>
       <c r="I380" s="1">
-        <v>4000</v>
+        <v>12390000</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381">
-        <v>8334858</v>
+        <v>26310</v>
       </c>
       <c r="B381" t="s">
-        <v>161</v>
+        <v>34</v>
       </c>
       <c r="C381" t="s">
-        <v>162</v>
+        <v>35</v>
       </c>
       <c r="D381" t="s">
-        <v>234</v>
+        <v>120</v>
       </c>
       <c r="E381" t="s">
-        <v>235</v>
+        <v>121</v>
       </c>
       <c r="F381" t="s">
         <v>13</v>
       </c>
       <c r="G381" t="s">
         <v>14</v>
       </c>
       <c r="I381" s="1">
-        <v>3080000</v>
+        <v>7695000</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382">
-        <v>8494914</v>
+        <v>2632350</v>
       </c>
       <c r="B382" t="s">
-        <v>161</v>
+        <v>36</v>
       </c>
       <c r="C382" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="D382" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="E382" t="s">
-        <v>237</v>
+        <v>209</v>
       </c>
       <c r="F382" t="s">
         <v>13</v>
       </c>
       <c r="G382" t="s">
         <v>14</v>
       </c>
       <c r="I382" s="1">
-        <v>8791000</v>
+        <v>2422000</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383">
-        <v>8654970</v>
+        <v>2634402</v>
       </c>
       <c r="B383" t="s">
-        <v>161</v>
+        <v>38</v>
       </c>
       <c r="C383" t="s">
-        <v>162</v>
+        <v>39</v>
       </c>
       <c r="D383" t="s">
-        <v>238</v>
+        <v>208</v>
       </c>
       <c r="E383" t="s">
-        <v>239</v>
+        <v>209</v>
       </c>
       <c r="F383" t="s">
         <v>13</v>
       </c>
       <c r="G383" t="s">
         <v>14</v>
       </c>
       <c r="I383" s="1">
-        <v>2544000</v>
+        <v>797000</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384">
-        <v>875838</v>
+        <v>2636454</v>
       </c>
       <c r="B384" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C384" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D384" t="s">
-        <v>230</v>
+        <v>208</v>
       </c>
       <c r="E384" t="s">
-        <v>231</v>
+        <v>209</v>
       </c>
       <c r="F384" t="s">
         <v>13</v>
       </c>
       <c r="G384" t="s">
         <v>14</v>
       </c>
       <c r="I384" s="1">
-        <v>59000</v>
+        <v>27498000</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385">
-        <v>877890</v>
+        <v>2636455</v>
       </c>
       <c r="B385" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="C385" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D385" t="s">
-        <v>230</v>
+        <v>208</v>
       </c>
       <c r="E385" t="s">
-        <v>231</v>
+        <v>209</v>
       </c>
       <c r="F385" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G385" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>75853000</v>
+        <v>16</v>
+      </c>
+      <c r="I385" s="1">
+        <v>1663000</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386">
-        <v>8815026</v>
+        <v>2652870</v>
       </c>
       <c r="B386" t="s">
-        <v>161</v>
+        <v>83</v>
       </c>
       <c r="C386" t="s">
-        <v>162</v>
+        <v>84</v>
       </c>
       <c r="D386" t="s">
-        <v>240</v>
+        <v>208</v>
       </c>
       <c r="E386" t="s">
-        <v>241</v>
+        <v>209</v>
       </c>
       <c r="F386" t="s">
         <v>13</v>
       </c>
       <c r="G386" t="s">
         <v>14</v>
       </c>
-      <c r="I386" s="1">
-        <v>92362000</v>
+      <c r="H386" s="1">
+        <v>538000</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387">
-        <v>8819130</v>
+        <v>2652871</v>
       </c>
       <c r="B387" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="C387" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="D387" t="s">
-        <v>240</v>
+        <v>208</v>
       </c>
       <c r="E387" t="s">
-        <v>241</v>
+        <v>209</v>
       </c>
       <c r="F387" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G387" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>985000</v>
+        <v>16</v>
+      </c>
+      <c r="H387" s="1">
+        <v>179000</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388">
-        <v>8839650</v>
+        <v>2654922</v>
       </c>
       <c r="B388" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="C388" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D388" t="s">
-        <v>240</v>
+        <v>208</v>
       </c>
       <c r="E388" t="s">
-        <v>241</v>
+        <v>209</v>
       </c>
       <c r="F388" t="s">
         <v>13</v>
       </c>
       <c r="G388" t="s">
         <v>14</v>
       </c>
-      <c r="I388" s="1">
-        <v>190000</v>
+      <c r="H388" s="1">
+        <v>3126000</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389">
-        <v>8890950</v>
+        <v>2654923</v>
       </c>
       <c r="B389" t="s">
-        <v>203</v>
+        <v>42</v>
       </c>
       <c r="C389" t="s">
-        <v>204</v>
+        <v>43</v>
       </c>
       <c r="D389" t="s">
-        <v>240</v>
+        <v>208</v>
       </c>
       <c r="E389" t="s">
-        <v>241</v>
+        <v>209</v>
       </c>
       <c r="F389" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G389" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H389" s="1">
-        <v>1609000</v>
+        <v>641000</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390">
-        <v>8975082</v>
+        <v>2656974</v>
       </c>
       <c r="B390" t="s">
-        <v>161</v>
+        <v>19</v>
       </c>
       <c r="C390" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
       <c r="D390" t="s">
-        <v>242</v>
+        <v>208</v>
       </c>
       <c r="E390" t="s">
-        <v>243</v>
+        <v>209</v>
       </c>
       <c r="F390" t="s">
         <v>13</v>
       </c>
       <c r="G390" t="s">
         <v>14</v>
       </c>
-      <c r="I390" s="1">
-        <v>37960000</v>
+      <c r="H390" s="1">
+        <v>7330000</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391">
-        <v>8999706</v>
+        <v>2656975</v>
       </c>
       <c r="B391" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="C391" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="D391" t="s">
-        <v>242</v>
+        <v>208</v>
       </c>
       <c r="E391" t="s">
-        <v>243</v>
+        <v>209</v>
       </c>
       <c r="F391" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G391" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>6688000</v>
+        <v>16</v>
+      </c>
+      <c r="H391" s="1">
+        <v>1601000</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392">
-        <v>9139242</v>
+        <v>2667234</v>
       </c>
       <c r="B392" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
       <c r="C392" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="D392" t="s">
-        <v>244</v>
+        <v>208</v>
       </c>
       <c r="E392" t="s">
-        <v>245</v>
+        <v>209</v>
       </c>
       <c r="F392" t="s">
         <v>13</v>
       </c>
       <c r="G392" t="s">
         <v>14</v>
       </c>
-      <c r="I392" s="1">
-        <v>133000</v>
+      <c r="H392" s="1">
+        <v>8794000</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393">
-        <v>9159762</v>
+        <v>2667235</v>
       </c>
       <c r="B393" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="C393" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="D393" t="s">
-        <v>244</v>
+        <v>208</v>
       </c>
       <c r="E393" t="s">
-        <v>245</v>
+        <v>209</v>
       </c>
       <c r="F393" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G393" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>14066000</v>
+        <v>16</v>
+      </c>
+      <c r="H393" s="1">
+        <v>-19000</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394">
-        <v>96078</v>
+        <v>2675442</v>
       </c>
       <c r="B394" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="C394" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="D394" t="s">
-        <v>112</v>
+        <v>208</v>
       </c>
       <c r="E394" t="s">
-        <v>113</v>
+        <v>209</v>
       </c>
       <c r="F394" t="s">
         <v>13</v>
       </c>
       <c r="G394" t="s">
         <v>14</v>
       </c>
       <c r="H394" s="1">
-        <v>674000</v>
+        <v>4986000</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395">
-        <v>976386</v>
+        <v>2675443</v>
       </c>
       <c r="B395" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="C395" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="D395" t="s">
-        <v>56</v>
+        <v>208</v>
       </c>
       <c r="E395" t="s">
-        <v>57</v>
+        <v>209</v>
       </c>
       <c r="F395" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G395" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1222000</v>
+        <v>16</v>
+      </c>
+      <c r="H395" s="1">
+        <v>-3546000</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396">
-        <v>9775362</v>
+        <v>2700066</v>
       </c>
       <c r="B396" t="s">
-        <v>161</v>
+        <v>85</v>
       </c>
       <c r="C396" t="s">
-        <v>162</v>
+        <v>78</v>
       </c>
       <c r="D396" t="s">
-        <v>246</v>
+        <v>208</v>
       </c>
       <c r="E396" t="s">
-        <v>247</v>
+        <v>209</v>
       </c>
       <c r="F396" t="s">
         <v>13</v>
       </c>
       <c r="G396" t="s">
         <v>14</v>
       </c>
-      <c r="I396" s="1">
-        <v>38000</v>
+      <c r="H396" s="1">
+        <v>160000</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397">
-        <v>9779466</v>
+        <v>270499</v>
       </c>
       <c r="B397" t="s">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="C397" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
       <c r="D397" t="s">
-        <v>246</v>
+        <v>139</v>
       </c>
       <c r="E397" t="s">
-        <v>247</v>
+        <v>140</v>
       </c>
       <c r="F397" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G397" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>8212000</v>
+        <v>16</v>
+      </c>
+      <c r="H397" s="1">
+        <v>22000</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398">
-        <v>9783570</v>
+        <v>2722639</v>
       </c>
       <c r="B398" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C398" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D398" t="s">
-        <v>246</v>
+        <v>210</v>
       </c>
       <c r="E398" t="s">
-        <v>247</v>
+        <v>211</v>
       </c>
       <c r="F398" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G398" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I398" s="1">
-        <v>1530000</v>
+        <v>1021000</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399">
-        <v>9789726</v>
+        <v>2724690</v>
       </c>
       <c r="B399" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C399" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D399" t="s">
-        <v>246</v>
+        <v>210</v>
       </c>
       <c r="E399" t="s">
-        <v>247</v>
+        <v>211</v>
       </c>
       <c r="F399" t="s">
         <v>13</v>
       </c>
       <c r="G399" t="s">
         <v>14</v>
       </c>
       <c r="I399" s="1">
-        <v>2391000</v>
+        <v>1254000</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400">
-        <v>9799986</v>
+        <v>2724691</v>
       </c>
       <c r="B400" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="C400" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="D400" t="s">
-        <v>246</v>
+        <v>210</v>
       </c>
       <c r="E400" t="s">
-        <v>247</v>
+        <v>211</v>
       </c>
       <c r="F400" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G400" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I400" s="1">
-        <v>6539000</v>
+        <v>-702000</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401">
-        <v>9834870</v>
+        <v>2728794</v>
       </c>
       <c r="B401" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="C401" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D401" t="s">
-        <v>246</v>
+        <v>210</v>
       </c>
       <c r="E401" t="s">
-        <v>247</v>
+        <v>211</v>
       </c>
       <c r="F401" t="s">
         <v>13</v>
       </c>
       <c r="G401" t="s">
         <v>14</v>
       </c>
       <c r="I401" s="1">
-        <v>641000</v>
+        <v>74000</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402">
-        <v>9836922</v>
+        <v>2728795</v>
       </c>
       <c r="B402" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C402" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D402" t="s">
-        <v>246</v>
+        <v>210</v>
       </c>
       <c r="E402" t="s">
-        <v>247</v>
+        <v>211</v>
       </c>
       <c r="F402" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G402" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I402" s="1">
-        <v>102000</v>
+        <v>81000</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403">
-        <v>9838974</v>
+        <v>2734951</v>
       </c>
       <c r="B403" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C403" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D403" t="s">
-        <v>246</v>
+        <v>210</v>
       </c>
       <c r="E403" t="s">
-        <v>247</v>
+        <v>211</v>
       </c>
       <c r="F403" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G403" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I403" s="1">
-        <v>-2042000</v>
+        <v>26000</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404">
-        <v>9853338</v>
+        <v>2737002</v>
       </c>
       <c r="B404" t="s">
-        <v>176</v>
+        <v>31</v>
       </c>
       <c r="C404" t="s">
-        <v>177</v>
+        <v>20</v>
       </c>
       <c r="D404" t="s">
-        <v>246</v>
+        <v>210</v>
       </c>
       <c r="E404" t="s">
-        <v>247</v>
+        <v>211</v>
       </c>
       <c r="F404" t="s">
         <v>13</v>
       </c>
       <c r="G404" t="s">
         <v>14</v>
       </c>
-      <c r="H404" s="1">
-        <v>45000</v>
+      <c r="I404" s="1">
+        <v>16020000</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405">
-        <v>9855390</v>
+        <v>2737003</v>
       </c>
       <c r="B405" t="s">
-        <v>77</v>
+        <v>31</v>
       </c>
       <c r="C405" t="s">
-        <v>78</v>
+        <v>20</v>
       </c>
       <c r="D405" t="s">
-        <v>246</v>
+        <v>210</v>
       </c>
       <c r="E405" t="s">
-        <v>247</v>
+        <v>211</v>
       </c>
       <c r="F405" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G405" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>9000</v>
+        <v>16</v>
+      </c>
+      <c r="I405" s="1">
+        <v>1579000</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406">
-        <v>9857442</v>
+        <v>2790354</v>
       </c>
       <c r="B406" t="s">
-        <v>37</v>
+        <v>67</v>
       </c>
       <c r="C406" t="s">
-        <v>38</v>
+        <v>68</v>
       </c>
       <c r="D406" t="s">
-        <v>246</v>
+        <v>210</v>
       </c>
       <c r="E406" t="s">
-        <v>247</v>
+        <v>211</v>
       </c>
       <c r="F406" t="s">
         <v>13</v>
       </c>
       <c r="G406" t="s">
         <v>14</v>
       </c>
-      <c r="H406" s="1">
-        <v>150000</v>
+      <c r="I406" s="1">
+        <v>1634000</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407">
-        <v>9859494</v>
+        <v>2792406</v>
       </c>
       <c r="B407" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C407" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D407" t="s">
-        <v>246</v>
+        <v>210</v>
       </c>
       <c r="E407" t="s">
-        <v>247</v>
+        <v>211</v>
       </c>
       <c r="F407" t="s">
         <v>13</v>
       </c>
       <c r="G407" t="s">
         <v>14</v>
       </c>
-      <c r="H407" s="1">
-        <v>1339000</v>
+      <c r="I407" s="1">
+        <v>4593000</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408">
-        <v>9863598</v>
+        <v>2794458</v>
       </c>
       <c r="B408" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="C408" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="D408" t="s">
-        <v>246</v>
+        <v>210</v>
       </c>
       <c r="E408" t="s">
-        <v>247</v>
+        <v>211</v>
       </c>
       <c r="F408" t="s">
         <v>13</v>
       </c>
       <c r="G408" t="s">
         <v>14</v>
       </c>
-      <c r="H408" s="1">
-        <v>2631000</v>
+      <c r="I408" s="1">
+        <v>2221000</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409">
-        <v>9873858</v>
+        <v>2794459</v>
       </c>
       <c r="B409" t="s">
-        <v>169</v>
+        <v>38</v>
       </c>
       <c r="C409" t="s">
-        <v>66</v>
+        <v>39</v>
       </c>
       <c r="D409" t="s">
-        <v>246</v>
+        <v>210</v>
       </c>
       <c r="E409" t="s">
-        <v>247</v>
+        <v>211</v>
       </c>
       <c r="F409" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G409" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>530000</v>
+        <v>16</v>
+      </c>
+      <c r="I409" s="1">
+        <v>1000</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410">
-        <v>9875910</v>
+        <v>2796510</v>
       </c>
       <c r="B410" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="C410" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D410" t="s">
-        <v>246</v>
+        <v>210</v>
       </c>
       <c r="E410" t="s">
-        <v>247</v>
+        <v>211</v>
       </c>
       <c r="F410" t="s">
         <v>13</v>
       </c>
       <c r="G410" t="s">
         <v>14</v>
       </c>
-      <c r="H410" s="1">
-        <v>154000</v>
+      <c r="I410" s="1">
+        <v>2080000</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411">
-        <v>9925158</v>
+        <v>2796511</v>
       </c>
       <c r="B411" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="C411" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D411" t="s">
-        <v>11</v>
+        <v>210</v>
       </c>
       <c r="E411" t="s">
-        <v>12</v>
+        <v>211</v>
       </c>
       <c r="F411" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G411" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I411" s="1">
-        <v>127000</v>
+        <v>217000</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412">
-        <v>9939522</v>
+        <v>2812926</v>
       </c>
       <c r="B412" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="C412" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="D412" t="s">
-        <v>11</v>
+        <v>210</v>
       </c>
       <c r="E412" t="s">
-        <v>12</v>
+        <v>211</v>
       </c>
       <c r="F412" t="s">
         <v>13</v>
       </c>
       <c r="G412" t="s">
         <v>14</v>
       </c>
-      <c r="I412" s="1">
-        <v>13772000</v>
+      <c r="H412" s="1">
+        <v>1017000</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413">
-        <v>9943626</v>
+        <v>2812927</v>
       </c>
       <c r="B413" t="s">
-        <v>27</v>
+        <v>83</v>
       </c>
       <c r="C413" t="s">
-        <v>28</v>
+        <v>84</v>
       </c>
       <c r="D413" t="s">
-        <v>11</v>
+        <v>210</v>
       </c>
       <c r="E413" t="s">
-        <v>12</v>
+        <v>211</v>
       </c>
       <c r="F413" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G413" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>44000</v>
+        <v>16</v>
+      </c>
+      <c r="H413" s="1">
+        <v>312000</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414">
-        <v>9960042</v>
+        <v>2817030</v>
       </c>
       <c r="B414" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="C414" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="D414" t="s">
-        <v>11</v>
+        <v>210</v>
       </c>
       <c r="E414" t="s">
-        <v>12</v>
+        <v>211</v>
       </c>
       <c r="F414" t="s">
         <v>13</v>
       </c>
       <c r="G414" t="s">
         <v>14</v>
       </c>
-      <c r="I414" s="1">
-        <v>1110000</v>
+      <c r="H414" s="1">
+        <v>16547000</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415">
-        <v>9992874</v>
+        <v>2817031</v>
       </c>
       <c r="B415" t="s">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="C415" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D415" t="s">
-        <v>11</v>
+        <v>210</v>
       </c>
       <c r="E415" t="s">
-        <v>12</v>
+        <v>211</v>
       </c>
       <c r="F415" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G415" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>21127000</v>
+        <v>16</v>
+      </c>
+      <c r="H415" s="1">
+        <v>2503000</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416">
-        <v>9994926</v>
+        <v>2870382</v>
       </c>
       <c r="B416" t="s">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="C416" t="s">
-        <v>32</v>
+        <v>68</v>
       </c>
       <c r="D416" t="s">
-        <v>11</v>
+        <v>210</v>
       </c>
       <c r="E416" t="s">
-        <v>12</v>
+        <v>211</v>
       </c>
       <c r="F416" t="s">
         <v>13</v>
       </c>
       <c r="G416" t="s">
         <v>14</v>
       </c>
-      <c r="I416" s="1">
-        <v>-1000000</v>
+      <c r="H416" s="1">
+        <v>10000</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417">
-        <v>9996978</v>
+        <v>2882694</v>
       </c>
       <c r="B417" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="C417" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D417" t="s">
-        <v>11</v>
+        <v>212</v>
       </c>
       <c r="E417" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="F417" t="s">
         <v>13</v>
       </c>
       <c r="G417" t="s">
         <v>14</v>
       </c>
       <c r="I417" s="1">
-        <v>-500000</v>
+        <v>19000</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418">
+        <v>2882695</v>
+      </c>
+      <c r="B418" t="s">
+        <v>21</v>
+      </c>
+      <c r="C418" t="s">
+        <v>22</v>
+      </c>
+      <c r="D418" t="s">
+        <v>212</v>
+      </c>
+      <c r="E418" t="s">
+        <v>213</v>
+      </c>
+      <c r="F418" t="s">
+        <v>15</v>
+      </c>
+      <c r="G418" t="s">
+        <v>16</v>
+      </c>
+      <c r="I418" s="1">
+        <v>201000</v>
+      </c>
+    </row>
+    <row r="419" spans="1:9">
+      <c r="A419">
+        <v>2888850</v>
+      </c>
+      <c r="B419" t="s">
+        <v>27</v>
+      </c>
+      <c r="C419" t="s">
+        <v>28</v>
+      </c>
+      <c r="D419" t="s">
+        <v>212</v>
+      </c>
+      <c r="E419" t="s">
+        <v>213</v>
+      </c>
+      <c r="F419" t="s">
+        <v>13</v>
+      </c>
+      <c r="G419" t="s">
+        <v>14</v>
+      </c>
+      <c r="I419" s="1">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="420" spans="1:9">
+      <c r="A420">
+        <v>2888851</v>
+      </c>
+      <c r="B420" t="s">
+        <v>27</v>
+      </c>
+      <c r="C420" t="s">
+        <v>28</v>
+      </c>
+      <c r="D420" t="s">
+        <v>212</v>
+      </c>
+      <c r="E420" t="s">
+        <v>213</v>
+      </c>
+      <c r="F420" t="s">
+        <v>15</v>
+      </c>
+      <c r="G420" t="s">
+        <v>16</v>
+      </c>
+      <c r="I420" s="1">
+        <v>1269000</v>
+      </c>
+    </row>
+    <row r="421" spans="1:9">
+      <c r="A421">
+        <v>2897058</v>
+      </c>
+      <c r="B421" t="s">
+        <v>31</v>
+      </c>
+      <c r="C421" t="s">
+        <v>20</v>
+      </c>
+      <c r="D421" t="s">
+        <v>212</v>
+      </c>
+      <c r="E421" t="s">
+        <v>213</v>
+      </c>
+      <c r="F421" t="s">
+        <v>13</v>
+      </c>
+      <c r="G421" t="s">
+        <v>14</v>
+      </c>
+      <c r="I421" s="1">
+        <v>522000</v>
+      </c>
+    </row>
+    <row r="422" spans="1:9">
+      <c r="A422">
+        <v>2897059</v>
+      </c>
+      <c r="B422" t="s">
+        <v>31</v>
+      </c>
+      <c r="C422" t="s">
+        <v>20</v>
+      </c>
+      <c r="D422" t="s">
+        <v>212</v>
+      </c>
+      <c r="E422" t="s">
+        <v>213</v>
+      </c>
+      <c r="F422" t="s">
+        <v>15</v>
+      </c>
+      <c r="G422" t="s">
+        <v>16</v>
+      </c>
+      <c r="I422" s="1">
+        <v>277000</v>
+      </c>
+    </row>
+    <row r="423" spans="1:9">
+      <c r="A423">
+        <v>2952462</v>
+      </c>
+      <c r="B423" t="s">
+        <v>36</v>
+      </c>
+      <c r="C423" t="s">
+        <v>37</v>
+      </c>
+      <c r="D423" t="s">
+        <v>212</v>
+      </c>
+      <c r="E423" t="s">
+        <v>213</v>
+      </c>
+      <c r="F423" t="s">
+        <v>13</v>
+      </c>
+      <c r="G423" t="s">
+        <v>14</v>
+      </c>
+      <c r="I423" s="1">
+        <v>58000</v>
+      </c>
+    </row>
+    <row r="424" spans="1:9">
+      <c r="A424">
+        <v>2954514</v>
+      </c>
+      <c r="B424" t="s">
+        <v>38</v>
+      </c>
+      <c r="C424" t="s">
+        <v>39</v>
+      </c>
+      <c r="D424" t="s">
+        <v>212</v>
+      </c>
+      <c r="E424" t="s">
+        <v>213</v>
+      </c>
+      <c r="F424" t="s">
+        <v>13</v>
+      </c>
+      <c r="G424" t="s">
+        <v>14</v>
+      </c>
+      <c r="I424" s="1">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="425" spans="1:9">
+      <c r="A425">
+        <v>2956566</v>
+      </c>
+      <c r="B425" t="s">
+        <v>40</v>
+      </c>
+      <c r="C425" t="s">
+        <v>41</v>
+      </c>
+      <c r="D425" t="s">
+        <v>212</v>
+      </c>
+      <c r="E425" t="s">
+        <v>213</v>
+      </c>
+      <c r="F425" t="s">
+        <v>13</v>
+      </c>
+      <c r="G425" t="s">
+        <v>14</v>
+      </c>
+      <c r="I425" s="1">
+        <v>105000</v>
+      </c>
+    </row>
+    <row r="426" spans="1:9">
+      <c r="A426">
+        <v>2956567</v>
+      </c>
+      <c r="B426" t="s">
+        <v>40</v>
+      </c>
+      <c r="C426" t="s">
+        <v>41</v>
+      </c>
+      <c r="D426" t="s">
+        <v>212</v>
+      </c>
+      <c r="E426" t="s">
+        <v>213</v>
+      </c>
+      <c r="F426" t="s">
+        <v>15</v>
+      </c>
+      <c r="G426" t="s">
+        <v>16</v>
+      </c>
+      <c r="I426" s="1">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="427" spans="1:9">
+      <c r="A427">
+        <v>2966826</v>
+      </c>
+      <c r="B427" t="s">
+        <v>81</v>
+      </c>
+      <c r="C427" t="s">
+        <v>82</v>
+      </c>
+      <c r="D427" t="s">
+        <v>212</v>
+      </c>
+      <c r="E427" t="s">
+        <v>213</v>
+      </c>
+      <c r="F427" t="s">
+        <v>13</v>
+      </c>
+      <c r="G427" t="s">
+        <v>14</v>
+      </c>
+      <c r="H427" s="1">
+        <v>457000</v>
+      </c>
+    </row>
+    <row r="428" spans="1:9">
+      <c r="A428">
+        <v>2966827</v>
+      </c>
+      <c r="B428" t="s">
+        <v>81</v>
+      </c>
+      <c r="C428" t="s">
+        <v>82</v>
+      </c>
+      <c r="D428" t="s">
+        <v>212</v>
+      </c>
+      <c r="E428" t="s">
+        <v>213</v>
+      </c>
+      <c r="F428" t="s">
+        <v>15</v>
+      </c>
+      <c r="G428" t="s">
+        <v>16</v>
+      </c>
+      <c r="H428" s="1">
+        <v>361000</v>
+      </c>
+    </row>
+    <row r="429" spans="1:9">
+      <c r="A429">
+        <v>2975034</v>
+      </c>
+      <c r="B429" t="s">
+        <v>42</v>
+      </c>
+      <c r="C429" t="s">
+        <v>43</v>
+      </c>
+      <c r="D429" t="s">
+        <v>212</v>
+      </c>
+      <c r="E429" t="s">
+        <v>213</v>
+      </c>
+      <c r="F429" t="s">
+        <v>13</v>
+      </c>
+      <c r="G429" t="s">
+        <v>14</v>
+      </c>
+      <c r="H429" s="1">
+        <v>67000</v>
+      </c>
+    </row>
+    <row r="430" spans="1:9">
+      <c r="A430">
+        <v>2977086</v>
+      </c>
+      <c r="B430" t="s">
+        <v>19</v>
+      </c>
+      <c r="C430" t="s">
+        <v>20</v>
+      </c>
+      <c r="D430" t="s">
+        <v>212</v>
+      </c>
+      <c r="E430" t="s">
+        <v>213</v>
+      </c>
+      <c r="F430" t="s">
+        <v>13</v>
+      </c>
+      <c r="G430" t="s">
+        <v>14</v>
+      </c>
+      <c r="H430" s="1">
+        <v>552000</v>
+      </c>
+    </row>
+    <row r="431" spans="1:9">
+      <c r="A431">
+        <v>3042750</v>
+      </c>
+      <c r="B431" t="s">
+        <v>21</v>
+      </c>
+      <c r="C431" t="s">
+        <v>22</v>
+      </c>
+      <c r="D431" t="s">
+        <v>214</v>
+      </c>
+      <c r="E431" t="s">
+        <v>215</v>
+      </c>
+      <c r="F431" t="s">
+        <v>13</v>
+      </c>
+      <c r="G431" t="s">
+        <v>14</v>
+      </c>
+      <c r="I431" s="1">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="432" spans="1:9">
+      <c r="A432">
+        <v>3042751</v>
+      </c>
+      <c r="B432" t="s">
+        <v>21</v>
+      </c>
+      <c r="C432" t="s">
+        <v>22</v>
+      </c>
+      <c r="D432" t="s">
+        <v>214</v>
+      </c>
+      <c r="E432" t="s">
+        <v>215</v>
+      </c>
+      <c r="F432" t="s">
+        <v>15</v>
+      </c>
+      <c r="G432" t="s">
+        <v>16</v>
+      </c>
+      <c r="I432" s="1">
+        <v>43000</v>
+      </c>
+    </row>
+    <row r="433" spans="1:9">
+      <c r="A433">
+        <v>3057114</v>
+      </c>
+      <c r="B433" t="s">
+        <v>31</v>
+      </c>
+      <c r="C433" t="s">
+        <v>20</v>
+      </c>
+      <c r="D433" t="s">
+        <v>214</v>
+      </c>
+      <c r="E433" t="s">
+        <v>215</v>
+      </c>
+      <c r="F433" t="s">
+        <v>13</v>
+      </c>
+      <c r="G433" t="s">
+        <v>14</v>
+      </c>
+      <c r="I433" s="1">
+        <v>86000</v>
+      </c>
+    </row>
+    <row r="434" spans="1:9">
+      <c r="A434">
+        <v>3057115</v>
+      </c>
+      <c r="B434" t="s">
+        <v>31</v>
+      </c>
+      <c r="C434" t="s">
+        <v>20</v>
+      </c>
+      <c r="D434" t="s">
+        <v>214</v>
+      </c>
+      <c r="E434" t="s">
+        <v>215</v>
+      </c>
+      <c r="F434" t="s">
+        <v>15</v>
+      </c>
+      <c r="G434" t="s">
+        <v>16</v>
+      </c>
+      <c r="I434" s="1">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="435" spans="1:9">
+      <c r="A435">
+        <v>3112518</v>
+      </c>
+      <c r="B435" t="s">
+        <v>36</v>
+      </c>
+      <c r="C435" t="s">
+        <v>37</v>
+      </c>
+      <c r="D435" t="s">
+        <v>214</v>
+      </c>
+      <c r="E435" t="s">
+        <v>215</v>
+      </c>
+      <c r="F435" t="s">
+        <v>13</v>
+      </c>
+      <c r="G435" t="s">
+        <v>14</v>
+      </c>
+      <c r="I435" s="1">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="436" spans="1:9">
+      <c r="A436">
+        <v>3114570</v>
+      </c>
+      <c r="B436" t="s">
+        <v>38</v>
+      </c>
+      <c r="C436" t="s">
+        <v>39</v>
+      </c>
+      <c r="D436" t="s">
+        <v>214</v>
+      </c>
+      <c r="E436" t="s">
+        <v>215</v>
+      </c>
+      <c r="F436" t="s">
+        <v>13</v>
+      </c>
+      <c r="G436" t="s">
+        <v>14</v>
+      </c>
+      <c r="I436" s="1">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="437" spans="1:9">
+      <c r="A437">
+        <v>3116622</v>
+      </c>
+      <c r="B437" t="s">
+        <v>40</v>
+      </c>
+      <c r="C437" t="s">
+        <v>41</v>
+      </c>
+      <c r="D437" t="s">
+        <v>214</v>
+      </c>
+      <c r="E437" t="s">
+        <v>215</v>
+      </c>
+      <c r="F437" t="s">
+        <v>13</v>
+      </c>
+      <c r="G437" t="s">
+        <v>14</v>
+      </c>
+      <c r="I437" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="438" spans="1:9">
+      <c r="A438">
+        <v>3116623</v>
+      </c>
+      <c r="B438" t="s">
+        <v>40</v>
+      </c>
+      <c r="C438" t="s">
+        <v>41</v>
+      </c>
+      <c r="D438" t="s">
+        <v>214</v>
+      </c>
+      <c r="E438" t="s">
+        <v>215</v>
+      </c>
+      <c r="F438" t="s">
+        <v>15</v>
+      </c>
+      <c r="G438" t="s">
+        <v>16</v>
+      </c>
+      <c r="I438" s="1">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="439" spans="1:9">
+      <c r="A439">
+        <v>3126882</v>
+      </c>
+      <c r="B439" t="s">
+        <v>81</v>
+      </c>
+      <c r="C439" t="s">
+        <v>82</v>
+      </c>
+      <c r="D439" t="s">
+        <v>214</v>
+      </c>
+      <c r="E439" t="s">
+        <v>215</v>
+      </c>
+      <c r="F439" t="s">
+        <v>13</v>
+      </c>
+      <c r="G439" t="s">
+        <v>14</v>
+      </c>
+      <c r="H439" s="1">
+        <v>566000</v>
+      </c>
+    </row>
+    <row r="440" spans="1:9">
+      <c r="A440">
+        <v>3126883</v>
+      </c>
+      <c r="B440" t="s">
+        <v>81</v>
+      </c>
+      <c r="C440" t="s">
+        <v>82</v>
+      </c>
+      <c r="D440" t="s">
+        <v>214</v>
+      </c>
+      <c r="E440" t="s">
+        <v>215</v>
+      </c>
+      <c r="F440" t="s">
+        <v>15</v>
+      </c>
+      <c r="G440" t="s">
+        <v>16</v>
+      </c>
+      <c r="H440" s="1">
+        <v>194000</v>
+      </c>
+    </row>
+    <row r="441" spans="1:9">
+      <c r="A441">
+        <v>3137142</v>
+      </c>
+      <c r="B441" t="s">
+        <v>19</v>
+      </c>
+      <c r="C441" t="s">
+        <v>20</v>
+      </c>
+      <c r="D441" t="s">
+        <v>214</v>
+      </c>
+      <c r="E441" t="s">
+        <v>215</v>
+      </c>
+      <c r="F441" t="s">
+        <v>13</v>
+      </c>
+      <c r="G441" t="s">
+        <v>14</v>
+      </c>
+      <c r="H441" s="1">
+        <v>469000</v>
+      </c>
+    </row>
+    <row r="442" spans="1:9">
+      <c r="A442">
+        <v>3137143</v>
+      </c>
+      <c r="B442" t="s">
+        <v>19</v>
+      </c>
+      <c r="C442" t="s">
+        <v>20</v>
+      </c>
+      <c r="D442" t="s">
+        <v>214</v>
+      </c>
+      <c r="E442" t="s">
+        <v>215</v>
+      </c>
+      <c r="F442" t="s">
+        <v>15</v>
+      </c>
+      <c r="G442" t="s">
+        <v>16</v>
+      </c>
+      <c r="H442" s="1">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="443" spans="1:9">
+      <c r="A443">
+        <v>3202807</v>
+      </c>
+      <c r="B443" t="s">
+        <v>21</v>
+      </c>
+      <c r="C443" t="s">
+        <v>22</v>
+      </c>
+      <c r="D443" t="s">
+        <v>216</v>
+      </c>
+      <c r="E443" t="s">
+        <v>217</v>
+      </c>
+      <c r="F443" t="s">
+        <v>15</v>
+      </c>
+      <c r="G443" t="s">
+        <v>16</v>
+      </c>
+      <c r="I443" s="1">
+        <v>197000</v>
+      </c>
+    </row>
+    <row r="444" spans="1:9">
+      <c r="A444">
+        <v>3208962</v>
+      </c>
+      <c r="B444" t="s">
+        <v>27</v>
+      </c>
+      <c r="C444" t="s">
+        <v>28</v>
+      </c>
+      <c r="D444" t="s">
+        <v>216</v>
+      </c>
+      <c r="E444" t="s">
+        <v>217</v>
+      </c>
+      <c r="F444" t="s">
+        <v>13</v>
+      </c>
+      <c r="G444" t="s">
+        <v>14</v>
+      </c>
+      <c r="I444" s="1">
+        <v>7444000</v>
+      </c>
+    </row>
+    <row r="445" spans="1:9">
+      <c r="A445">
+        <v>3208963</v>
+      </c>
+      <c r="B445" t="s">
+        <v>27</v>
+      </c>
+      <c r="C445" t="s">
+        <v>28</v>
+      </c>
+      <c r="D445" t="s">
+        <v>216</v>
+      </c>
+      <c r="E445" t="s">
+        <v>217</v>
+      </c>
+      <c r="F445" t="s">
+        <v>15</v>
+      </c>
+      <c r="G445" t="s">
+        <v>16</v>
+      </c>
+      <c r="I445" s="1">
+        <v>1236000</v>
+      </c>
+    </row>
+    <row r="446" spans="1:9">
+      <c r="A446">
+        <v>3215119</v>
+      </c>
+      <c r="B446" t="s">
+        <v>29</v>
+      </c>
+      <c r="C446" t="s">
+        <v>30</v>
+      </c>
+      <c r="D446" t="s">
+        <v>216</v>
+      </c>
+      <c r="E446" t="s">
+        <v>217</v>
+      </c>
+      <c r="F446" t="s">
+        <v>15</v>
+      </c>
+      <c r="G446" t="s">
+        <v>16</v>
+      </c>
+      <c r="I446" s="1">
+        <v>18000</v>
+      </c>
+    </row>
+    <row r="447" spans="1:9">
+      <c r="A447">
+        <v>3217170</v>
+      </c>
+      <c r="B447" t="s">
+        <v>31</v>
+      </c>
+      <c r="C447" t="s">
+        <v>20</v>
+      </c>
+      <c r="D447" t="s">
+        <v>216</v>
+      </c>
+      <c r="E447" t="s">
+        <v>217</v>
+      </c>
+      <c r="F447" t="s">
+        <v>13</v>
+      </c>
+      <c r="G447" t="s">
+        <v>14</v>
+      </c>
+      <c r="I447" s="1">
+        <v>-3426000</v>
+      </c>
+    </row>
+    <row r="448" spans="1:9">
+      <c r="A448">
+        <v>3217171</v>
+      </c>
+      <c r="B448" t="s">
+        <v>31</v>
+      </c>
+      <c r="C448" t="s">
+        <v>20</v>
+      </c>
+      <c r="D448" t="s">
+        <v>216</v>
+      </c>
+      <c r="E448" t="s">
+        <v>217</v>
+      </c>
+      <c r="F448" t="s">
+        <v>15</v>
+      </c>
+      <c r="G448" t="s">
+        <v>16</v>
+      </c>
+      <c r="I448" s="1">
+        <v>140000</v>
+      </c>
+    </row>
+    <row r="449" spans="1:9">
+      <c r="A449">
+        <v>323851</v>
+      </c>
+      <c r="B449" t="s">
+        <v>25</v>
+      </c>
+      <c r="C449" t="s">
+        <v>26</v>
+      </c>
+      <c r="D449" t="s">
+        <v>218</v>
+      </c>
+      <c r="E449" t="s">
+        <v>219</v>
+      </c>
+      <c r="F449" t="s">
+        <v>15</v>
+      </c>
+      <c r="G449" t="s">
+        <v>16</v>
+      </c>
+      <c r="I449" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="450" spans="1:9">
+      <c r="A450">
+        <v>3272574</v>
+      </c>
+      <c r="B450" t="s">
+        <v>36</v>
+      </c>
+      <c r="C450" t="s">
+        <v>37</v>
+      </c>
+      <c r="D450" t="s">
+        <v>216</v>
+      </c>
+      <c r="E450" t="s">
+        <v>217</v>
+      </c>
+      <c r="F450" t="s">
+        <v>13</v>
+      </c>
+      <c r="G450" t="s">
+        <v>14</v>
+      </c>
+      <c r="I450" s="1">
+        <v>360000</v>
+      </c>
+    </row>
+    <row r="451" spans="1:9">
+      <c r="A451">
+        <v>3274626</v>
+      </c>
+      <c r="B451" t="s">
+        <v>38</v>
+      </c>
+      <c r="C451" t="s">
+        <v>39</v>
+      </c>
+      <c r="D451" t="s">
+        <v>216</v>
+      </c>
+      <c r="E451" t="s">
+        <v>217</v>
+      </c>
+      <c r="F451" t="s">
+        <v>13</v>
+      </c>
+      <c r="G451" t="s">
+        <v>14</v>
+      </c>
+      <c r="I451" s="1">
+        <v>19000</v>
+      </c>
+    </row>
+    <row r="452" spans="1:9">
+      <c r="A452">
+        <v>3276678</v>
+      </c>
+      <c r="B452" t="s">
+        <v>40</v>
+      </c>
+      <c r="C452" t="s">
+        <v>41</v>
+      </c>
+      <c r="D452" t="s">
+        <v>216</v>
+      </c>
+      <c r="E452" t="s">
+        <v>217</v>
+      </c>
+      <c r="F452" t="s">
+        <v>13</v>
+      </c>
+      <c r="G452" t="s">
+        <v>14</v>
+      </c>
+      <c r="I452" s="1">
+        <v>4189000</v>
+      </c>
+    </row>
+    <row r="453" spans="1:9">
+      <c r="A453">
+        <v>3276679</v>
+      </c>
+      <c r="B453" t="s">
+        <v>40</v>
+      </c>
+      <c r="C453" t="s">
+        <v>41</v>
+      </c>
+      <c r="D453" t="s">
+        <v>216</v>
+      </c>
+      <c r="E453" t="s">
+        <v>217</v>
+      </c>
+      <c r="F453" t="s">
+        <v>15</v>
+      </c>
+      <c r="G453" t="s">
+        <v>16</v>
+      </c>
+      <c r="I453" s="1">
+        <v>76000</v>
+      </c>
+    </row>
+    <row r="454" spans="1:9">
+      <c r="A454">
+        <v>327955</v>
+      </c>
+      <c r="B454" t="s">
+        <v>27</v>
+      </c>
+      <c r="C454" t="s">
+        <v>28</v>
+      </c>
+      <c r="D454" t="s">
+        <v>218</v>
+      </c>
+      <c r="E454" t="s">
+        <v>219</v>
+      </c>
+      <c r="F454" t="s">
+        <v>15</v>
+      </c>
+      <c r="G454" t="s">
+        <v>16</v>
+      </c>
+      <c r="I454" s="1">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="455" spans="1:9">
+      <c r="A455">
+        <v>3307458</v>
+      </c>
+      <c r="B455" t="s">
+        <v>56</v>
+      </c>
+      <c r="C455" t="s">
+        <v>57</v>
+      </c>
+      <c r="D455" t="s">
+        <v>216</v>
+      </c>
+      <c r="E455" t="s">
+        <v>217</v>
+      </c>
+      <c r="F455" t="s">
+        <v>13</v>
+      </c>
+      <c r="G455" t="s">
+        <v>14</v>
+      </c>
+      <c r="H455" s="1">
+        <v>8185000</v>
+      </c>
+    </row>
+    <row r="456" spans="1:9">
+      <c r="A456">
+        <v>3307459</v>
+      </c>
+      <c r="B456" t="s">
+        <v>56</v>
+      </c>
+      <c r="C456" t="s">
+        <v>57</v>
+      </c>
+      <c r="D456" t="s">
+        <v>216</v>
+      </c>
+      <c r="E456" t="s">
+        <v>217</v>
+      </c>
+      <c r="F456" t="s">
+        <v>15</v>
+      </c>
+      <c r="G456" t="s">
+        <v>16</v>
+      </c>
+      <c r="H456" s="1">
+        <v>-235000</v>
+      </c>
+    </row>
+    <row r="457" spans="1:9">
+      <c r="A457">
+        <v>336163</v>
+      </c>
+      <c r="B457" t="s">
+        <v>31</v>
+      </c>
+      <c r="C457" t="s">
+        <v>20</v>
+      </c>
+      <c r="D457" t="s">
+        <v>218</v>
+      </c>
+      <c r="E457" t="s">
+        <v>219</v>
+      </c>
+      <c r="F457" t="s">
+        <v>15</v>
+      </c>
+      <c r="G457" t="s">
+        <v>16</v>
+      </c>
+      <c r="I457" s="1">
+        <v>478000</v>
+      </c>
+    </row>
+    <row r="458" spans="1:9">
+      <c r="A458">
+        <v>3362863</v>
+      </c>
+      <c r="B458" t="s">
+        <v>21</v>
+      </c>
+      <c r="C458" t="s">
+        <v>22</v>
+      </c>
+      <c r="D458" t="s">
+        <v>220</v>
+      </c>
+      <c r="E458" t="s">
+        <v>221</v>
+      </c>
+      <c r="F458" t="s">
+        <v>15</v>
+      </c>
+      <c r="G458" t="s">
+        <v>16</v>
+      </c>
+      <c r="I458" s="1">
+        <v>1708000</v>
+      </c>
+    </row>
+    <row r="459" spans="1:9">
+      <c r="A459">
+        <v>3373123</v>
+      </c>
+      <c r="B459" t="s">
+        <v>206</v>
+      </c>
+      <c r="C459" t="s">
+        <v>207</v>
+      </c>
+      <c r="D459" t="s">
+        <v>220</v>
+      </c>
+      <c r="E459" t="s">
+        <v>221</v>
+      </c>
+      <c r="F459" t="s">
+        <v>15</v>
+      </c>
+      <c r="G459" t="s">
+        <v>16</v>
+      </c>
+      <c r="I459" s="1">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="460" spans="1:9">
+      <c r="A460">
+        <v>3375175</v>
+      </c>
+      <c r="B460" t="s">
+        <v>29</v>
+      </c>
+      <c r="C460" t="s">
+        <v>30</v>
+      </c>
+      <c r="D460" t="s">
+        <v>220</v>
+      </c>
+      <c r="E460" t="s">
+        <v>221</v>
+      </c>
+      <c r="F460" t="s">
+        <v>15</v>
+      </c>
+      <c r="G460" t="s">
+        <v>16</v>
+      </c>
+      <c r="I460" s="1">
+        <v>28000</v>
+      </c>
+    </row>
+    <row r="461" spans="1:9">
+      <c r="A461">
+        <v>3377226</v>
+      </c>
+      <c r="B461" t="s">
+        <v>31</v>
+      </c>
+      <c r="C461" t="s">
+        <v>20</v>
+      </c>
+      <c r="D461" t="s">
+        <v>220</v>
+      </c>
+      <c r="E461" t="s">
+        <v>221</v>
+      </c>
+      <c r="F461" t="s">
+        <v>13</v>
+      </c>
+      <c r="G461" t="s">
+        <v>14</v>
+      </c>
+      <c r="I461" s="1">
+        <v>3215000</v>
+      </c>
+    </row>
+    <row r="462" spans="1:9">
+      <c r="A462">
+        <v>3377227</v>
+      </c>
+      <c r="B462" t="s">
+        <v>31</v>
+      </c>
+      <c r="C462" t="s">
+        <v>20</v>
+      </c>
+      <c r="D462" t="s">
+        <v>220</v>
+      </c>
+      <c r="E462" t="s">
+        <v>221</v>
+      </c>
+      <c r="F462" t="s">
+        <v>15</v>
+      </c>
+      <c r="G462" t="s">
+        <v>16</v>
+      </c>
+      <c r="I462" s="1">
+        <v>102000</v>
+      </c>
+    </row>
+    <row r="463" spans="1:9">
+      <c r="A463">
+        <v>3381330</v>
+      </c>
+      <c r="B463" t="s">
+        <v>32</v>
+      </c>
+      <c r="C463" t="s">
+        <v>33</v>
+      </c>
+      <c r="D463" t="s">
+        <v>220</v>
+      </c>
+      <c r="E463" t="s">
+        <v>221</v>
+      </c>
+      <c r="F463" t="s">
+        <v>13</v>
+      </c>
+      <c r="G463" t="s">
+        <v>14</v>
+      </c>
+      <c r="I463" s="1">
+        <v>674000</v>
+      </c>
+    </row>
+    <row r="464" spans="1:9">
+      <c r="A464">
+        <v>3397746</v>
+      </c>
+      <c r="B464" t="s">
+        <v>52</v>
+      </c>
+      <c r="C464" t="s">
+        <v>45</v>
+      </c>
+      <c r="D464" t="s">
+        <v>220</v>
+      </c>
+      <c r="E464" t="s">
+        <v>221</v>
+      </c>
+      <c r="F464" t="s">
+        <v>13</v>
+      </c>
+      <c r="G464" t="s">
+        <v>14</v>
+      </c>
+      <c r="I464" s="1">
+        <v>5365000</v>
+      </c>
+    </row>
+    <row r="465" spans="1:9">
+      <c r="A465">
+        <v>3436734</v>
+      </c>
+      <c r="B465" t="s">
+        <v>40</v>
+      </c>
+      <c r="C465" t="s">
+        <v>41</v>
+      </c>
+      <c r="D465" t="s">
+        <v>220</v>
+      </c>
+      <c r="E465" t="s">
+        <v>221</v>
+      </c>
+      <c r="F465" t="s">
+        <v>13</v>
+      </c>
+      <c r="G465" t="s">
+        <v>14</v>
+      </c>
+      <c r="I465" s="1">
+        <v>2753000</v>
+      </c>
+    </row>
+    <row r="466" spans="1:9">
+      <c r="A466">
+        <v>3436735</v>
+      </c>
+      <c r="B466" t="s">
+        <v>40</v>
+      </c>
+      <c r="C466" t="s">
+        <v>41</v>
+      </c>
+      <c r="D466" t="s">
+        <v>220</v>
+      </c>
+      <c r="E466" t="s">
+        <v>221</v>
+      </c>
+      <c r="F466" t="s">
+        <v>15</v>
+      </c>
+      <c r="G466" t="s">
+        <v>16</v>
+      </c>
+      <c r="I466" s="1">
+        <v>-865000</v>
+      </c>
+    </row>
+    <row r="467" spans="1:9">
+      <c r="A467">
+        <v>3522919</v>
+      </c>
+      <c r="B467" t="s">
+        <v>21</v>
+      </c>
+      <c r="C467" t="s">
+        <v>22</v>
+      </c>
+      <c r="D467" t="s">
+        <v>222</v>
+      </c>
+      <c r="E467" t="s">
+        <v>223</v>
+      </c>
+      <c r="F467" t="s">
+        <v>15</v>
+      </c>
+      <c r="G467" t="s">
+        <v>16</v>
+      </c>
+      <c r="I467" s="1">
+        <v>251000</v>
+      </c>
+    </row>
+    <row r="468" spans="1:9">
+      <c r="A468">
+        <v>3529075</v>
+      </c>
+      <c r="B468" t="s">
+        <v>27</v>
+      </c>
+      <c r="C468" t="s">
+        <v>28</v>
+      </c>
+      <c r="D468" t="s">
+        <v>222</v>
+      </c>
+      <c r="E468" t="s">
+        <v>223</v>
+      </c>
+      <c r="F468" t="s">
+        <v>15</v>
+      </c>
+      <c r="G468" t="s">
+        <v>16</v>
+      </c>
+      <c r="I468" s="1">
+        <v>497000</v>
+      </c>
+    </row>
+    <row r="469" spans="1:9">
+      <c r="A469">
+        <v>3537282</v>
+      </c>
+      <c r="B469" t="s">
+        <v>31</v>
+      </c>
+      <c r="C469" t="s">
+        <v>20</v>
+      </c>
+      <c r="D469" t="s">
+        <v>222</v>
+      </c>
+      <c r="E469" t="s">
+        <v>223</v>
+      </c>
+      <c r="F469" t="s">
+        <v>13</v>
+      </c>
+      <c r="G469" t="s">
+        <v>14</v>
+      </c>
+      <c r="I469" s="1">
+        <v>660000</v>
+      </c>
+    </row>
+    <row r="470" spans="1:9">
+      <c r="A470">
+        <v>3537283</v>
+      </c>
+      <c r="B470" t="s">
+        <v>31</v>
+      </c>
+      <c r="C470" t="s">
+        <v>20</v>
+      </c>
+      <c r="D470" t="s">
+        <v>222</v>
+      </c>
+      <c r="E470" t="s">
+        <v>223</v>
+      </c>
+      <c r="F470" t="s">
+        <v>15</v>
+      </c>
+      <c r="G470" t="s">
+        <v>16</v>
+      </c>
+      <c r="I470" s="1">
+        <v>101000</v>
+      </c>
+    </row>
+    <row r="471" spans="1:9">
+      <c r="A471">
+        <v>3582426</v>
+      </c>
+      <c r="B471" t="s">
+        <v>77</v>
+      </c>
+      <c r="C471" t="s">
+        <v>78</v>
+      </c>
+      <c r="D471" t="s">
+        <v>222</v>
+      </c>
+      <c r="E471" t="s">
+        <v>223</v>
+      </c>
+      <c r="F471" t="s">
+        <v>13</v>
+      </c>
+      <c r="G471" t="s">
+        <v>14</v>
+      </c>
+      <c r="I471" s="1">
+        <v>291000</v>
+      </c>
+    </row>
+    <row r="472" spans="1:9">
+      <c r="A472">
+        <v>3594738</v>
+      </c>
+      <c r="B472" t="s">
+        <v>38</v>
+      </c>
+      <c r="C472" t="s">
+        <v>39</v>
+      </c>
+      <c r="D472" t="s">
+        <v>222</v>
+      </c>
+      <c r="E472" t="s">
+        <v>223</v>
+      </c>
+      <c r="F472" t="s">
+        <v>13</v>
+      </c>
+      <c r="G472" t="s">
+        <v>14</v>
+      </c>
+      <c r="I472" s="1">
+        <v>-8330000</v>
+      </c>
+    </row>
+    <row r="473" spans="1:9">
+      <c r="A473">
+        <v>3596790</v>
+      </c>
+      <c r="B473" t="s">
+        <v>40</v>
+      </c>
+      <c r="C473" t="s">
+        <v>41</v>
+      </c>
+      <c r="D473" t="s">
+        <v>222</v>
+      </c>
+      <c r="E473" t="s">
+        <v>223</v>
+      </c>
+      <c r="F473" t="s">
+        <v>13</v>
+      </c>
+      <c r="G473" t="s">
+        <v>14</v>
+      </c>
+      <c r="I473" s="1">
+        <v>14057000</v>
+      </c>
+    </row>
+    <row r="474" spans="1:9">
+      <c r="A474">
+        <v>3596791</v>
+      </c>
+      <c r="B474" t="s">
+        <v>40</v>
+      </c>
+      <c r="C474" t="s">
+        <v>41</v>
+      </c>
+      <c r="D474" t="s">
+        <v>222</v>
+      </c>
+      <c r="E474" t="s">
+        <v>223</v>
+      </c>
+      <c r="F474" t="s">
+        <v>15</v>
+      </c>
+      <c r="G474" t="s">
+        <v>16</v>
+      </c>
+      <c r="I474" s="1">
+        <v>295000</v>
+      </c>
+    </row>
+    <row r="475" spans="1:9">
+      <c r="A475">
+        <v>3602946</v>
+      </c>
+      <c r="B475" t="s">
+        <v>79</v>
+      </c>
+      <c r="C475" t="s">
+        <v>76</v>
+      </c>
+      <c r="D475" t="s">
+        <v>222</v>
+      </c>
+      <c r="E475" t="s">
+        <v>223</v>
+      </c>
+      <c r="F475" t="s">
+        <v>13</v>
+      </c>
+      <c r="G475" t="s">
+        <v>14</v>
+      </c>
+      <c r="H475" s="1">
+        <v>23975000</v>
+      </c>
+    </row>
+    <row r="476" spans="1:9">
+      <c r="A476">
+        <v>3602947</v>
+      </c>
+      <c r="B476" t="s">
+        <v>79</v>
+      </c>
+      <c r="C476" t="s">
+        <v>76</v>
+      </c>
+      <c r="D476" t="s">
+        <v>222</v>
+      </c>
+      <c r="E476" t="s">
+        <v>223</v>
+      </c>
+      <c r="F476" t="s">
+        <v>15</v>
+      </c>
+      <c r="G476" t="s">
+        <v>16</v>
+      </c>
+      <c r="H476" s="1">
+        <v>2334000</v>
+      </c>
+    </row>
+    <row r="477" spans="1:9">
+      <c r="A477">
+        <v>3613206</v>
+      </c>
+      <c r="B477" t="s">
+        <v>83</v>
+      </c>
+      <c r="C477" t="s">
+        <v>84</v>
+      </c>
+      <c r="D477" t="s">
+        <v>222</v>
+      </c>
+      <c r="E477" t="s">
+        <v>223</v>
+      </c>
+      <c r="F477" t="s">
+        <v>13</v>
+      </c>
+      <c r="G477" t="s">
+        <v>14</v>
+      </c>
+      <c r="H477" s="1">
+        <v>211000</v>
+      </c>
+    </row>
+    <row r="478" spans="1:9">
+      <c r="A478">
+        <v>3617311</v>
+      </c>
+      <c r="B478" t="s">
+        <v>19</v>
+      </c>
+      <c r="C478" t="s">
+        <v>20</v>
+      </c>
+      <c r="D478" t="s">
+        <v>222</v>
+      </c>
+      <c r="E478" t="s">
+        <v>223</v>
+      </c>
+      <c r="F478" t="s">
+        <v>15</v>
+      </c>
+      <c r="G478" t="s">
+        <v>16</v>
+      </c>
+      <c r="H478" s="1">
+        <v>94000</v>
+      </c>
+    </row>
+    <row r="479" spans="1:9">
+      <c r="A479">
+        <v>36570</v>
+      </c>
+      <c r="B479" t="s">
+        <v>52</v>
+      </c>
+      <c r="C479" t="s">
+        <v>45</v>
+      </c>
+      <c r="D479" t="s">
+        <v>120</v>
+      </c>
+      <c r="E479" t="s">
+        <v>121</v>
+      </c>
+      <c r="F479" t="s">
+        <v>13</v>
+      </c>
+      <c r="G479" t="s">
+        <v>14</v>
+      </c>
+      <c r="I479" s="1">
+        <v>1648000</v>
+      </c>
+    </row>
+    <row r="480" spans="1:9">
+      <c r="A480">
+        <v>36571</v>
+      </c>
+      <c r="B480" t="s">
+        <v>52</v>
+      </c>
+      <c r="C480" t="s">
+        <v>45</v>
+      </c>
+      <c r="D480" t="s">
+        <v>120</v>
+      </c>
+      <c r="E480" t="s">
+        <v>121</v>
+      </c>
+      <c r="F480" t="s">
+        <v>15</v>
+      </c>
+      <c r="G480" t="s">
+        <v>16</v>
+      </c>
+      <c r="I480" s="1">
+        <v>1607000</v>
+      </c>
+    </row>
+    <row r="481" spans="1:9">
+      <c r="A481">
+        <v>3660402</v>
+      </c>
+      <c r="B481" t="s">
+        <v>85</v>
+      </c>
+      <c r="C481" t="s">
+        <v>78</v>
+      </c>
+      <c r="D481" t="s">
+        <v>222</v>
+      </c>
+      <c r="E481" t="s">
+        <v>223</v>
+      </c>
+      <c r="F481" t="s">
+        <v>13</v>
+      </c>
+      <c r="G481" t="s">
+        <v>14</v>
+      </c>
+      <c r="H481" s="1">
+        <v>390000</v>
+      </c>
+    </row>
+    <row r="482" spans="1:9">
+      <c r="A482">
+        <v>3682974</v>
+      </c>
+      <c r="B482" t="s">
+        <v>21</v>
+      </c>
+      <c r="C482" t="s">
+        <v>22</v>
+      </c>
+      <c r="D482" t="s">
+        <v>224</v>
+      </c>
+      <c r="E482" t="s">
+        <v>225</v>
+      </c>
+      <c r="F482" t="s">
+        <v>13</v>
+      </c>
+      <c r="G482" t="s">
+        <v>14</v>
+      </c>
+      <c r="I482" s="1">
+        <v>13000</v>
+      </c>
+    </row>
+    <row r="483" spans="1:9">
+      <c r="A483">
+        <v>3682975</v>
+      </c>
+      <c r="B483" t="s">
+        <v>21</v>
+      </c>
+      <c r="C483" t="s">
+        <v>22</v>
+      </c>
+      <c r="D483" t="s">
+        <v>224</v>
+      </c>
+      <c r="E483" t="s">
+        <v>225</v>
+      </c>
+      <c r="F483" t="s">
+        <v>15</v>
+      </c>
+      <c r="G483" t="s">
+        <v>16</v>
+      </c>
+      <c r="I483" s="1">
+        <v>136000</v>
+      </c>
+    </row>
+    <row r="484" spans="1:9">
+      <c r="A484">
+        <v>3697338</v>
+      </c>
+      <c r="B484" t="s">
+        <v>31</v>
+      </c>
+      <c r="C484" t="s">
+        <v>20</v>
+      </c>
+      <c r="D484" t="s">
+        <v>224</v>
+      </c>
+      <c r="E484" t="s">
+        <v>225</v>
+      </c>
+      <c r="F484" t="s">
+        <v>13</v>
+      </c>
+      <c r="G484" t="s">
+        <v>14</v>
+      </c>
+      <c r="I484" s="1">
+        <v>170000</v>
+      </c>
+    </row>
+    <row r="485" spans="1:9">
+      <c r="A485">
+        <v>3697339</v>
+      </c>
+      <c r="B485" t="s">
+        <v>31</v>
+      </c>
+      <c r="C485" t="s">
+        <v>20</v>
+      </c>
+      <c r="D485" t="s">
+        <v>224</v>
+      </c>
+      <c r="E485" t="s">
+        <v>225</v>
+      </c>
+      <c r="F485" t="s">
+        <v>15</v>
+      </c>
+      <c r="G485" t="s">
+        <v>16</v>
+      </c>
+      <c r="I485" s="1">
+        <v>66000</v>
+      </c>
+    </row>
+    <row r="486" spans="1:9">
+      <c r="A486">
+        <v>3752742</v>
+      </c>
+      <c r="B486" t="s">
+        <v>36</v>
+      </c>
+      <c r="C486" t="s">
+        <v>37</v>
+      </c>
+      <c r="D486" t="s">
+        <v>224</v>
+      </c>
+      <c r="E486" t="s">
+        <v>225</v>
+      </c>
+      <c r="F486" t="s">
+        <v>13</v>
+      </c>
+      <c r="G486" t="s">
+        <v>14</v>
+      </c>
+      <c r="I486" s="1">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="487" spans="1:9">
+      <c r="A487">
+        <v>3756846</v>
+      </c>
+      <c r="B487" t="s">
+        <v>40</v>
+      </c>
+      <c r="C487" t="s">
+        <v>41</v>
+      </c>
+      <c r="D487" t="s">
+        <v>224</v>
+      </c>
+      <c r="E487" t="s">
+        <v>225</v>
+      </c>
+      <c r="F487" t="s">
+        <v>13</v>
+      </c>
+      <c r="G487" t="s">
+        <v>14</v>
+      </c>
+      <c r="I487" s="1">
+        <v>170000</v>
+      </c>
+    </row>
+    <row r="488" spans="1:9">
+      <c r="A488">
+        <v>3756847</v>
+      </c>
+      <c r="B488" t="s">
+        <v>40</v>
+      </c>
+      <c r="C488" t="s">
+        <v>41</v>
+      </c>
+      <c r="D488" t="s">
+        <v>224</v>
+      </c>
+      <c r="E488" t="s">
+        <v>225</v>
+      </c>
+      <c r="F488" t="s">
+        <v>15</v>
+      </c>
+      <c r="G488" t="s">
+        <v>16</v>
+      </c>
+      <c r="I488" s="1">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="489" spans="1:9">
+      <c r="A489">
+        <v>3758898</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>10</v>
+      </c>
+      <c r="D489" t="s">
+        <v>224</v>
+      </c>
+      <c r="E489" t="s">
+        <v>225</v>
+      </c>
+      <c r="F489" t="s">
+        <v>13</v>
+      </c>
+      <c r="G489" t="s">
+        <v>14</v>
+      </c>
+      <c r="H489" s="1">
+        <v>156000</v>
+      </c>
+    </row>
+    <row r="490" spans="1:9">
+      <c r="A490">
+        <v>3758899</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>10</v>
+      </c>
+      <c r="D490" t="s">
+        <v>224</v>
+      </c>
+      <c r="E490" t="s">
+        <v>225</v>
+      </c>
+      <c r="F490" t="s">
+        <v>15</v>
+      </c>
+      <c r="G490" t="s">
+        <v>16</v>
+      </c>
+      <c r="H490" s="1">
+        <v>-14000</v>
+      </c>
+    </row>
+    <row r="491" spans="1:9">
+      <c r="A491">
+        <v>3775314</v>
+      </c>
+      <c r="B491" t="s">
+        <v>42</v>
+      </c>
+      <c r="C491" t="s">
+        <v>43</v>
+      </c>
+      <c r="D491" t="s">
+        <v>224</v>
+      </c>
+      <c r="E491" t="s">
+        <v>225</v>
+      </c>
+      <c r="F491" t="s">
+        <v>13</v>
+      </c>
+      <c r="G491" t="s">
+        <v>14</v>
+      </c>
+      <c r="H491" s="1">
+        <v>824000</v>
+      </c>
+    </row>
+    <row r="492" spans="1:9">
+      <c r="A492">
+        <v>3775315</v>
+      </c>
+      <c r="B492" t="s">
+        <v>42</v>
+      </c>
+      <c r="C492" t="s">
+        <v>43</v>
+      </c>
+      <c r="D492" t="s">
+        <v>224</v>
+      </c>
+      <c r="E492" t="s">
+        <v>225</v>
+      </c>
+      <c r="F492" t="s">
+        <v>15</v>
+      </c>
+      <c r="G492" t="s">
+        <v>16</v>
+      </c>
+      <c r="H492" s="1">
+        <v>207000</v>
+      </c>
+    </row>
+    <row r="493" spans="1:9">
+      <c r="A493">
+        <v>3777366</v>
+      </c>
+      <c r="B493" t="s">
+        <v>19</v>
+      </c>
+      <c r="C493" t="s">
+        <v>20</v>
+      </c>
+      <c r="D493" t="s">
+        <v>224</v>
+      </c>
+      <c r="E493" t="s">
+        <v>225</v>
+      </c>
+      <c r="F493" t="s">
+        <v>13</v>
+      </c>
+      <c r="G493" t="s">
+        <v>14</v>
+      </c>
+      <c r="H493" s="1">
+        <v>-18000</v>
+      </c>
+    </row>
+    <row r="494" spans="1:9">
+      <c r="A494">
+        <v>3843031</v>
+      </c>
+      <c r="B494" t="s">
+        <v>21</v>
+      </c>
+      <c r="C494" t="s">
+        <v>22</v>
+      </c>
+      <c r="D494" t="s">
+        <v>226</v>
+      </c>
+      <c r="E494" t="s">
+        <v>227</v>
+      </c>
+      <c r="F494" t="s">
+        <v>15</v>
+      </c>
+      <c r="G494" t="s">
+        <v>16</v>
+      </c>
+      <c r="I494" s="1">
+        <v>99000</v>
+      </c>
+    </row>
+    <row r="495" spans="1:9">
+      <c r="A495">
+        <v>3853290</v>
+      </c>
+      <c r="B495" t="s">
+        <v>206</v>
+      </c>
+      <c r="C495" t="s">
+        <v>207</v>
+      </c>
+      <c r="D495" t="s">
+        <v>226</v>
+      </c>
+      <c r="E495" t="s">
+        <v>227</v>
+      </c>
+      <c r="F495" t="s">
+        <v>13</v>
+      </c>
+      <c r="G495" t="s">
+        <v>14</v>
+      </c>
+      <c r="I495" s="1">
+        <v>183000</v>
+      </c>
+    </row>
+    <row r="496" spans="1:9">
+      <c r="A496">
+        <v>3857394</v>
+      </c>
+      <c r="B496" t="s">
+        <v>31</v>
+      </c>
+      <c r="C496" t="s">
+        <v>20</v>
+      </c>
+      <c r="D496" t="s">
+        <v>226</v>
+      </c>
+      <c r="E496" t="s">
+        <v>227</v>
+      </c>
+      <c r="F496" t="s">
+        <v>13</v>
+      </c>
+      <c r="G496" t="s">
+        <v>14</v>
+      </c>
+      <c r="I496" s="1">
+        <v>3340000</v>
+      </c>
+    </row>
+    <row r="497" spans="1:9">
+      <c r="A497">
+        <v>3857395</v>
+      </c>
+      <c r="B497" t="s">
+        <v>31</v>
+      </c>
+      <c r="C497" t="s">
+        <v>20</v>
+      </c>
+      <c r="D497" t="s">
+        <v>226</v>
+      </c>
+      <c r="E497" t="s">
+        <v>227</v>
+      </c>
+      <c r="F497" t="s">
+        <v>15</v>
+      </c>
+      <c r="G497" t="s">
+        <v>16</v>
+      </c>
+      <c r="I497" s="1">
+        <v>1837000</v>
+      </c>
+    </row>
+    <row r="498" spans="1:9">
+      <c r="A498">
+        <v>3877914</v>
+      </c>
+      <c r="B498" t="s">
+        <v>52</v>
+      </c>
+      <c r="C498" t="s">
+        <v>45</v>
+      </c>
+      <c r="D498" t="s">
+        <v>226</v>
+      </c>
+      <c r="E498" t="s">
+        <v>227</v>
+      </c>
+      <c r="F498" t="s">
+        <v>13</v>
+      </c>
+      <c r="G498" t="s">
+        <v>14</v>
+      </c>
+      <c r="I498" s="1">
+        <v>14125000</v>
+      </c>
+    </row>
+    <row r="499" spans="1:9">
+      <c r="A499">
+        <v>3877915</v>
+      </c>
+      <c r="B499" t="s">
+        <v>52</v>
+      </c>
+      <c r="C499" t="s">
+        <v>45</v>
+      </c>
+      <c r="D499" t="s">
+        <v>226</v>
+      </c>
+      <c r="E499" t="s">
+        <v>227</v>
+      </c>
+      <c r="F499" t="s">
+        <v>15</v>
+      </c>
+      <c r="G499" t="s">
+        <v>16</v>
+      </c>
+      <c r="I499" s="1">
+        <v>15415000</v>
+      </c>
+    </row>
+    <row r="500" spans="1:9">
+      <c r="A500">
+        <v>3914850</v>
+      </c>
+      <c r="B500" t="s">
+        <v>38</v>
+      </c>
+      <c r="C500" t="s">
+        <v>39</v>
+      </c>
+      <c r="D500" t="s">
+        <v>226</v>
+      </c>
+      <c r="E500" t="s">
+        <v>227</v>
+      </c>
+      <c r="F500" t="s">
+        <v>13</v>
+      </c>
+      <c r="G500" t="s">
+        <v>14</v>
+      </c>
+      <c r="I500" s="1">
+        <v>194000</v>
+      </c>
+    </row>
+    <row r="501" spans="1:9">
+      <c r="A501">
+        <v>3916902</v>
+      </c>
+      <c r="B501" t="s">
+        <v>40</v>
+      </c>
+      <c r="C501" t="s">
+        <v>41</v>
+      </c>
+      <c r="D501" t="s">
+        <v>226</v>
+      </c>
+      <c r="E501" t="s">
+        <v>227</v>
+      </c>
+      <c r="F501" t="s">
+        <v>13</v>
+      </c>
+      <c r="G501" t="s">
+        <v>14</v>
+      </c>
+      <c r="I501" s="1">
+        <v>1467000</v>
+      </c>
+    </row>
+    <row r="502" spans="1:9">
+      <c r="A502">
+        <v>3916903</v>
+      </c>
+      <c r="B502" t="s">
+        <v>40</v>
+      </c>
+      <c r="C502" t="s">
+        <v>41</v>
+      </c>
+      <c r="D502" t="s">
+        <v>226</v>
+      </c>
+      <c r="E502" t="s">
+        <v>227</v>
+      </c>
+      <c r="F502" t="s">
+        <v>15</v>
+      </c>
+      <c r="G502" t="s">
+        <v>16</v>
+      </c>
+      <c r="I502" s="1">
+        <v>334000</v>
+      </c>
+    </row>
+    <row r="503" spans="1:9">
+      <c r="A503">
+        <v>3918954</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>10</v>
+      </c>
+      <c r="D503" t="s">
+        <v>226</v>
+      </c>
+      <c r="E503" t="s">
+        <v>227</v>
+      </c>
+      <c r="F503" t="s">
+        <v>13</v>
+      </c>
+      <c r="G503" t="s">
+        <v>14</v>
+      </c>
+      <c r="H503" s="1">
+        <v>10654000</v>
+      </c>
+    </row>
+    <row r="504" spans="1:9">
+      <c r="A504">
+        <v>3918955</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>10</v>
+      </c>
+      <c r="D504" t="s">
+        <v>226</v>
+      </c>
+      <c r="E504" t="s">
+        <v>227</v>
+      </c>
+      <c r="F504" t="s">
+        <v>15</v>
+      </c>
+      <c r="G504" t="s">
+        <v>16</v>
+      </c>
+      <c r="H504" s="1">
+        <v>103000</v>
+      </c>
+    </row>
+    <row r="505" spans="1:9">
+      <c r="A505">
+        <v>3935370</v>
+      </c>
+      <c r="B505" t="s">
+        <v>42</v>
+      </c>
+      <c r="C505" t="s">
+        <v>43</v>
+      </c>
+      <c r="D505" t="s">
+        <v>226</v>
+      </c>
+      <c r="E505" t="s">
+        <v>227</v>
+      </c>
+      <c r="F505" t="s">
+        <v>13</v>
+      </c>
+      <c r="G505" t="s">
+        <v>14</v>
+      </c>
+      <c r="H505" s="1">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="506" spans="1:9">
+      <c r="A506">
+        <v>3937422</v>
+      </c>
+      <c r="B506" t="s">
+        <v>19</v>
+      </c>
+      <c r="C506" t="s">
+        <v>20</v>
+      </c>
+      <c r="D506" t="s">
+        <v>226</v>
+      </c>
+      <c r="E506" t="s">
+        <v>227</v>
+      </c>
+      <c r="F506" t="s">
+        <v>13</v>
+      </c>
+      <c r="G506" t="s">
+        <v>14</v>
+      </c>
+      <c r="H506" s="1">
+        <v>490000</v>
+      </c>
+    </row>
+    <row r="507" spans="1:9">
+      <c r="A507">
+        <v>3937423</v>
+      </c>
+      <c r="B507" t="s">
+        <v>19</v>
+      </c>
+      <c r="C507" t="s">
+        <v>20</v>
+      </c>
+      <c r="D507" t="s">
+        <v>226</v>
+      </c>
+      <c r="E507" t="s">
+        <v>227</v>
+      </c>
+      <c r="F507" t="s">
+        <v>15</v>
+      </c>
+      <c r="G507" t="s">
+        <v>16</v>
+      </c>
+      <c r="H507" s="1">
+        <v>90000</v>
+      </c>
+    </row>
+    <row r="508" spans="1:9">
+      <c r="A508">
+        <v>3947682</v>
+      </c>
+      <c r="B508" t="s">
+        <v>56</v>
+      </c>
+      <c r="C508" t="s">
+        <v>57</v>
+      </c>
+      <c r="D508" t="s">
+        <v>226</v>
+      </c>
+      <c r="E508" t="s">
+        <v>227</v>
+      </c>
+      <c r="F508" t="s">
+        <v>13</v>
+      </c>
+      <c r="G508" t="s">
+        <v>14</v>
+      </c>
+      <c r="H508" s="1">
+        <v>180000</v>
+      </c>
+    </row>
+    <row r="509" spans="1:9">
+      <c r="A509">
+        <v>3947683</v>
+      </c>
+      <c r="B509" t="s">
+        <v>56</v>
+      </c>
+      <c r="C509" t="s">
+        <v>57</v>
+      </c>
+      <c r="D509" t="s">
+        <v>226</v>
+      </c>
+      <c r="E509" t="s">
+        <v>227</v>
+      </c>
+      <c r="F509" t="s">
+        <v>15</v>
+      </c>
+      <c r="G509" t="s">
+        <v>16</v>
+      </c>
+      <c r="H509" s="1">
+        <v>-172000</v>
+      </c>
+    </row>
+    <row r="510" spans="1:9">
+      <c r="A510">
+        <v>3955890</v>
+      </c>
+      <c r="B510" t="s">
+        <v>44</v>
+      </c>
+      <c r="C510" t="s">
+        <v>45</v>
+      </c>
+      <c r="D510" t="s">
+        <v>226</v>
+      </c>
+      <c r="E510" t="s">
+        <v>227</v>
+      </c>
+      <c r="F510" t="s">
+        <v>13</v>
+      </c>
+      <c r="G510" t="s">
+        <v>14</v>
+      </c>
+      <c r="H510" s="1">
+        <v>57000</v>
+      </c>
+    </row>
+    <row r="511" spans="1:9">
+      <c r="A511">
+        <v>395671</v>
+      </c>
+      <c r="B511" t="s">
+        <v>40</v>
+      </c>
+      <c r="C511" t="s">
+        <v>41</v>
+      </c>
+      <c r="D511" t="s">
+        <v>218</v>
+      </c>
+      <c r="E511" t="s">
+        <v>219</v>
+      </c>
+      <c r="F511" t="s">
+        <v>15</v>
+      </c>
+      <c r="G511" t="s">
+        <v>16</v>
+      </c>
+      <c r="I511" s="1">
+        <v>-93000</v>
+      </c>
+    </row>
+    <row r="512" spans="1:9">
+      <c r="A512">
+        <v>412087</v>
+      </c>
+      <c r="B512" t="s">
+        <v>83</v>
+      </c>
+      <c r="C512" t="s">
+        <v>84</v>
+      </c>
+      <c r="D512" t="s">
+        <v>218</v>
+      </c>
+      <c r="E512" t="s">
+        <v>219</v>
+      </c>
+      <c r="F512" t="s">
+        <v>15</v>
+      </c>
+      <c r="G512" t="s">
+        <v>16</v>
+      </c>
+      <c r="H512" s="1">
+        <v>532000</v>
+      </c>
+    </row>
+    <row r="513" spans="1:9">
+      <c r="A513">
+        <v>416191</v>
+      </c>
+      <c r="B513" t="s">
+        <v>19</v>
+      </c>
+      <c r="C513" t="s">
+        <v>20</v>
+      </c>
+      <c r="D513" t="s">
+        <v>218</v>
+      </c>
+      <c r="E513" t="s">
+        <v>219</v>
+      </c>
+      <c r="F513" t="s">
+        <v>15</v>
+      </c>
+      <c r="G513" t="s">
+        <v>16</v>
+      </c>
+      <c r="H513" s="1">
+        <v>366000</v>
+      </c>
+    </row>
+    <row r="514" spans="1:9">
+      <c r="A514">
+        <v>4163143</v>
+      </c>
+      <c r="B514" t="s">
+        <v>21</v>
+      </c>
+      <c r="C514" t="s">
+        <v>22</v>
+      </c>
+      <c r="D514" t="s">
+        <v>228</v>
+      </c>
+      <c r="E514" t="s">
+        <v>229</v>
+      </c>
+      <c r="F514" t="s">
+        <v>15</v>
+      </c>
+      <c r="G514" t="s">
+        <v>16</v>
+      </c>
+      <c r="I514" s="1">
+        <v>885000</v>
+      </c>
+    </row>
+    <row r="515" spans="1:9">
+      <c r="A515">
+        <v>4165194</v>
+      </c>
+      <c r="B515" t="s">
+        <v>25</v>
+      </c>
+      <c r="C515" t="s">
+        <v>26</v>
+      </c>
+      <c r="D515" t="s">
+        <v>228</v>
+      </c>
+      <c r="E515" t="s">
+        <v>229</v>
+      </c>
+      <c r="F515" t="s">
+        <v>13</v>
+      </c>
+      <c r="G515" t="s">
+        <v>14</v>
+      </c>
+      <c r="I515" s="1">
+        <v>3630000</v>
+      </c>
+    </row>
+    <row r="516" spans="1:9">
+      <c r="A516">
+        <v>4165195</v>
+      </c>
+      <c r="B516" t="s">
+        <v>25</v>
+      </c>
+      <c r="C516" t="s">
+        <v>26</v>
+      </c>
+      <c r="D516" t="s">
+        <v>228</v>
+      </c>
+      <c r="E516" t="s">
+        <v>229</v>
+      </c>
+      <c r="F516" t="s">
+        <v>15</v>
+      </c>
+      <c r="G516" t="s">
+        <v>16</v>
+      </c>
+      <c r="I516" s="1">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="517" spans="1:9">
+      <c r="A517">
+        <v>4169298</v>
+      </c>
+      <c r="B517" t="s">
+        <v>27</v>
+      </c>
+      <c r="C517" t="s">
+        <v>28</v>
+      </c>
+      <c r="D517" t="s">
+        <v>228</v>
+      </c>
+      <c r="E517" t="s">
+        <v>229</v>
+      </c>
+      <c r="F517" t="s">
+        <v>13</v>
+      </c>
+      <c r="G517" t="s">
+        <v>14</v>
+      </c>
+      <c r="I517" s="1">
+        <v>1868000</v>
+      </c>
+    </row>
+    <row r="518" spans="1:9">
+      <c r="A518">
+        <v>4169299</v>
+      </c>
+      <c r="B518" t="s">
+        <v>27</v>
+      </c>
+      <c r="C518" t="s">
+        <v>28</v>
+      </c>
+      <c r="D518" t="s">
+        <v>228</v>
+      </c>
+      <c r="E518" t="s">
+        <v>229</v>
+      </c>
+      <c r="F518" t="s">
+        <v>15</v>
+      </c>
+      <c r="G518" t="s">
+        <v>16</v>
+      </c>
+      <c r="I518" s="1">
+        <v>43000</v>
+      </c>
+    </row>
+    <row r="519" spans="1:9">
+      <c r="A519">
+        <v>4175454</v>
+      </c>
+      <c r="B519" t="s">
+        <v>29</v>
+      </c>
+      <c r="C519" t="s">
+        <v>30</v>
+      </c>
+      <c r="D519" t="s">
+        <v>228</v>
+      </c>
+      <c r="E519" t="s">
+        <v>229</v>
+      </c>
+      <c r="F519" t="s">
+        <v>13</v>
+      </c>
+      <c r="G519" t="s">
+        <v>14</v>
+      </c>
+      <c r="I519" s="1">
+        <v>120000</v>
+      </c>
+    </row>
+    <row r="520" spans="1:9">
+      <c r="A520">
+        <v>4177506</v>
+      </c>
+      <c r="B520" t="s">
+        <v>31</v>
+      </c>
+      <c r="C520" t="s">
+        <v>20</v>
+      </c>
+      <c r="D520" t="s">
+        <v>228</v>
+      </c>
+      <c r="E520" t="s">
+        <v>229</v>
+      </c>
+      <c r="F520" t="s">
+        <v>13</v>
+      </c>
+      <c r="G520" t="s">
+        <v>14</v>
+      </c>
+      <c r="I520" s="1">
+        <v>7031000</v>
+      </c>
+    </row>
+    <row r="521" spans="1:9">
+      <c r="A521">
+        <v>4177507</v>
+      </c>
+      <c r="B521" t="s">
+        <v>31</v>
+      </c>
+      <c r="C521" t="s">
+        <v>20</v>
+      </c>
+      <c r="D521" t="s">
+        <v>228</v>
+      </c>
+      <c r="E521" t="s">
+        <v>229</v>
+      </c>
+      <c r="F521" t="s">
+        <v>15</v>
+      </c>
+      <c r="G521" t="s">
+        <v>16</v>
+      </c>
+      <c r="I521" s="1">
+        <v>1939000</v>
+      </c>
+    </row>
+    <row r="522" spans="1:9">
+      <c r="A522">
+        <v>4181610</v>
+      </c>
+      <c r="B522" t="s">
+        <v>32</v>
+      </c>
+      <c r="C522" t="s">
+        <v>33</v>
+      </c>
+      <c r="D522" t="s">
+        <v>228</v>
+      </c>
+      <c r="E522" t="s">
+        <v>229</v>
+      </c>
+      <c r="F522" t="s">
+        <v>13</v>
+      </c>
+      <c r="G522" t="s">
+        <v>14</v>
+      </c>
+      <c r="I522" s="1">
+        <v>863000</v>
+      </c>
+    </row>
+    <row r="523" spans="1:9">
+      <c r="A523">
+        <v>4198027</v>
+      </c>
+      <c r="B523" t="s">
+        <v>52</v>
+      </c>
+      <c r="C523" t="s">
+        <v>45</v>
+      </c>
+      <c r="D523" t="s">
+        <v>228</v>
+      </c>
+      <c r="E523" t="s">
+        <v>229</v>
+      </c>
+      <c r="F523" t="s">
+        <v>15</v>
+      </c>
+      <c r="G523" t="s">
+        <v>16</v>
+      </c>
+      <c r="I523" s="1">
+        <v>271000</v>
+      </c>
+    </row>
+    <row r="524" spans="1:9">
+      <c r="A524">
+        <v>4202130</v>
+      </c>
+      <c r="B524" t="s">
+        <v>230</v>
+      </c>
+      <c r="C524" t="s">
+        <v>231</v>
+      </c>
+      <c r="D524" t="s">
+        <v>228</v>
+      </c>
+      <c r="E524" t="s">
+        <v>229</v>
+      </c>
+      <c r="F524" t="s">
+        <v>13</v>
+      </c>
+      <c r="G524" t="s">
+        <v>14</v>
+      </c>
+      <c r="I524" s="1">
+        <v>2640000</v>
+      </c>
+    </row>
+    <row r="525" spans="1:9">
+      <c r="A525">
+        <v>4218547</v>
+      </c>
+      <c r="B525" t="s">
+        <v>99</v>
+      </c>
+      <c r="C525" t="s">
+        <v>100</v>
+      </c>
+      <c r="D525" t="s">
+        <v>228</v>
+      </c>
+      <c r="E525" t="s">
+        <v>229</v>
+      </c>
+      <c r="F525" t="s">
+        <v>15</v>
+      </c>
+      <c r="G525" t="s">
+        <v>16</v>
+      </c>
+      <c r="I525" s="1">
+        <v>209000</v>
+      </c>
+    </row>
+    <row r="526" spans="1:9">
+      <c r="A526">
+        <v>4220599</v>
+      </c>
+      <c r="B526" t="s">
+        <v>232</v>
+      </c>
+      <c r="C526" t="s">
+        <v>233</v>
+      </c>
+      <c r="D526" t="s">
+        <v>228</v>
+      </c>
+      <c r="E526" t="s">
+        <v>229</v>
+      </c>
+      <c r="F526" t="s">
+        <v>15</v>
+      </c>
+      <c r="G526" t="s">
+        <v>16</v>
+      </c>
+      <c r="I526" s="1">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="527" spans="1:9">
+      <c r="A527">
+        <v>4222651</v>
+      </c>
+      <c r="B527" t="s">
+        <v>77</v>
+      </c>
+      <c r="C527" t="s">
+        <v>78</v>
+      </c>
+      <c r="D527" t="s">
+        <v>228</v>
+      </c>
+      <c r="E527" t="s">
+        <v>229</v>
+      </c>
+      <c r="F527" t="s">
+        <v>15</v>
+      </c>
+      <c r="G527" t="s">
+        <v>16</v>
+      </c>
+      <c r="I527" s="1">
+        <v>3532000</v>
+      </c>
+    </row>
+    <row r="528" spans="1:9">
+      <c r="A528">
+        <v>4232910</v>
+      </c>
+      <c r="B528" t="s">
+        <v>36</v>
+      </c>
+      <c r="C528" t="s">
+        <v>37</v>
+      </c>
+      <c r="D528" t="s">
+        <v>228</v>
+      </c>
+      <c r="E528" t="s">
+        <v>229</v>
+      </c>
+      <c r="F528" t="s">
+        <v>13</v>
+      </c>
+      <c r="G528" t="s">
+        <v>14</v>
+      </c>
+      <c r="I528" s="1">
+        <v>23515000</v>
+      </c>
+    </row>
+    <row r="529" spans="1:9">
+      <c r="A529">
+        <v>4234962</v>
+      </c>
+      <c r="B529" t="s">
+        <v>38</v>
+      </c>
+      <c r="C529" t="s">
+        <v>39</v>
+      </c>
+      <c r="D529" t="s">
+        <v>228</v>
+      </c>
+      <c r="E529" t="s">
+        <v>229</v>
+      </c>
+      <c r="F529" t="s">
+        <v>13</v>
+      </c>
+      <c r="G529" t="s">
+        <v>14</v>
+      </c>
+      <c r="I529" s="1">
+        <v>11017000</v>
+      </c>
+    </row>
+    <row r="530" spans="1:9">
+      <c r="A530">
+        <v>4237014</v>
+      </c>
+      <c r="B530" t="s">
+        <v>40</v>
+      </c>
+      <c r="C530" t="s">
+        <v>41</v>
+      </c>
+      <c r="D530" t="s">
+        <v>228</v>
+      </c>
+      <c r="E530" t="s">
+        <v>229</v>
+      </c>
+      <c r="F530" t="s">
+        <v>13</v>
+      </c>
+      <c r="G530" t="s">
+        <v>14</v>
+      </c>
+      <c r="I530" s="1">
+        <v>13079000</v>
+      </c>
+    </row>
+    <row r="531" spans="1:9">
+      <c r="A531">
+        <v>4237015</v>
+      </c>
+      <c r="B531" t="s">
+        <v>40</v>
+      </c>
+      <c r="C531" t="s">
+        <v>41</v>
+      </c>
+      <c r="D531" t="s">
+        <v>228</v>
+      </c>
+      <c r="E531" t="s">
+        <v>229</v>
+      </c>
+      <c r="F531" t="s">
+        <v>15</v>
+      </c>
+      <c r="G531" t="s">
+        <v>16</v>
+      </c>
+      <c r="I531" s="1">
+        <v>2856000</v>
+      </c>
+    </row>
+    <row r="532" spans="1:9">
+      <c r="A532">
+        <v>4253430</v>
+      </c>
+      <c r="B532" t="s">
+        <v>83</v>
+      </c>
+      <c r="C532" t="s">
+        <v>84</v>
+      </c>
+      <c r="D532" t="s">
+        <v>228</v>
+      </c>
+      <c r="E532" t="s">
+        <v>229</v>
+      </c>
+      <c r="F532" t="s">
+        <v>13</v>
+      </c>
+      <c r="G532" t="s">
+        <v>14</v>
+      </c>
+      <c r="H532" s="1">
+        <v>967000</v>
+      </c>
+    </row>
+    <row r="533" spans="1:9">
+      <c r="A533">
+        <v>4253431</v>
+      </c>
+      <c r="B533" t="s">
+        <v>83</v>
+      </c>
+      <c r="C533" t="s">
+        <v>84</v>
+      </c>
+      <c r="D533" t="s">
+        <v>228</v>
+      </c>
+      <c r="E533" t="s">
+        <v>229</v>
+      </c>
+      <c r="F533" t="s">
+        <v>15</v>
+      </c>
+      <c r="G533" t="s">
+        <v>16</v>
+      </c>
+      <c r="H533" s="1">
+        <v>-625000</v>
+      </c>
+    </row>
+    <row r="534" spans="1:9">
+      <c r="A534">
+        <v>4257534</v>
+      </c>
+      <c r="B534" t="s">
+        <v>19</v>
+      </c>
+      <c r="C534" t="s">
+        <v>20</v>
+      </c>
+      <c r="D534" t="s">
+        <v>228</v>
+      </c>
+      <c r="E534" t="s">
+        <v>229</v>
+      </c>
+      <c r="F534" t="s">
+        <v>13</v>
+      </c>
+      <c r="G534" t="s">
+        <v>14</v>
+      </c>
+      <c r="H534" s="1">
+        <v>1032000</v>
+      </c>
+    </row>
+    <row r="535" spans="1:9">
+      <c r="A535">
+        <v>4257535</v>
+      </c>
+      <c r="B535" t="s">
+        <v>19</v>
+      </c>
+      <c r="C535" t="s">
+        <v>20</v>
+      </c>
+      <c r="D535" t="s">
+        <v>228</v>
+      </c>
+      <c r="E535" t="s">
+        <v>229</v>
+      </c>
+      <c r="F535" t="s">
+        <v>15</v>
+      </c>
+      <c r="G535" t="s">
+        <v>16</v>
+      </c>
+      <c r="H535" s="1">
+        <v>390000</v>
+      </c>
+    </row>
+    <row r="536" spans="1:9">
+      <c r="A536">
+        <v>4271898</v>
+      </c>
+      <c r="B536" t="s">
+        <v>58</v>
+      </c>
+      <c r="C536" t="s">
+        <v>59</v>
+      </c>
+      <c r="D536" t="s">
+        <v>228</v>
+      </c>
+      <c r="E536" t="s">
+        <v>229</v>
+      </c>
+      <c r="F536" t="s">
+        <v>13</v>
+      </c>
+      <c r="G536" t="s">
+        <v>14</v>
+      </c>
+      <c r="H536" s="1">
+        <v>1127000</v>
+      </c>
+    </row>
+    <row r="537" spans="1:9">
+      <c r="A537">
+        <v>4271899</v>
+      </c>
+      <c r="B537" t="s">
+        <v>58</v>
+      </c>
+      <c r="C537" t="s">
+        <v>59</v>
+      </c>
+      <c r="D537" t="s">
+        <v>228</v>
+      </c>
+      <c r="E537" t="s">
+        <v>229</v>
+      </c>
+      <c r="F537" t="s">
+        <v>15</v>
+      </c>
+      <c r="G537" t="s">
+        <v>16</v>
+      </c>
+      <c r="H537" s="1">
+        <v>-1489000</v>
+      </c>
+    </row>
+    <row r="538" spans="1:9">
+      <c r="A538">
+        <v>4323199</v>
+      </c>
+      <c r="B538" t="s">
+        <v>21</v>
+      </c>
+      <c r="C538" t="s">
+        <v>22</v>
+      </c>
+      <c r="D538" t="s">
+        <v>234</v>
+      </c>
+      <c r="E538" t="s">
+        <v>235</v>
+      </c>
+      <c r="F538" t="s">
+        <v>15</v>
+      </c>
+      <c r="G538" t="s">
+        <v>16</v>
+      </c>
+      <c r="I538" s="1">
+        <v>1246000</v>
+      </c>
+    </row>
+    <row r="539" spans="1:9">
+      <c r="A539">
+        <v>4329355</v>
+      </c>
+      <c r="B539" t="s">
+        <v>27</v>
+      </c>
+      <c r="C539" t="s">
+        <v>28</v>
+      </c>
+      <c r="D539" t="s">
+        <v>234</v>
+      </c>
+      <c r="E539" t="s">
+        <v>235</v>
+      </c>
+      <c r="F539" t="s">
+        <v>15</v>
+      </c>
+      <c r="G539" t="s">
+        <v>16</v>
+      </c>
+      <c r="I539" s="1">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="540" spans="1:9">
+      <c r="A540">
+        <v>4333458</v>
+      </c>
+      <c r="B540" t="s">
+        <v>206</v>
+      </c>
+      <c r="C540" t="s">
+        <v>207</v>
+      </c>
+      <c r="D540" t="s">
+        <v>234</v>
+      </c>
+      <c r="E540" t="s">
+        <v>235</v>
+      </c>
+      <c r="F540" t="s">
+        <v>13</v>
+      </c>
+      <c r="G540" t="s">
+        <v>14</v>
+      </c>
+      <c r="I540" s="1">
+        <v>10409000</v>
+      </c>
+    </row>
+    <row r="541" spans="1:9">
+      <c r="A541">
+        <v>4333459</v>
+      </c>
+      <c r="B541" t="s">
+        <v>206</v>
+      </c>
+      <c r="C541" t="s">
+        <v>207</v>
+      </c>
+      <c r="D541" t="s">
+        <v>234</v>
+      </c>
+      <c r="E541" t="s">
+        <v>235</v>
+      </c>
+      <c r="F541" t="s">
+        <v>15</v>
+      </c>
+      <c r="G541" t="s">
+        <v>16</v>
+      </c>
+      <c r="I541" s="1">
+        <v>4037000</v>
+      </c>
+    </row>
+    <row r="542" spans="1:9">
+      <c r="A542">
+        <v>4335511</v>
+      </c>
+      <c r="B542" t="s">
+        <v>29</v>
+      </c>
+      <c r="C542" t="s">
+        <v>30</v>
+      </c>
+      <c r="D542" t="s">
+        <v>234</v>
+      </c>
+      <c r="E542" t="s">
+        <v>235</v>
+      </c>
+      <c r="F542" t="s">
+        <v>15</v>
+      </c>
+      <c r="G542" t="s">
+        <v>16</v>
+      </c>
+      <c r="I542" s="1">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="543" spans="1:9">
+      <c r="A543">
+        <v>4337562</v>
+      </c>
+      <c r="B543" t="s">
+        <v>31</v>
+      </c>
+      <c r="C543" t="s">
+        <v>20</v>
+      </c>
+      <c r="D543" t="s">
+        <v>234</v>
+      </c>
+      <c r="E543" t="s">
+        <v>235</v>
+      </c>
+      <c r="F543" t="s">
+        <v>13</v>
+      </c>
+      <c r="G543" t="s">
+        <v>14</v>
+      </c>
+      <c r="I543" s="1">
+        <v>3274000</v>
+      </c>
+    </row>
+    <row r="544" spans="1:9">
+      <c r="A544">
+        <v>4337563</v>
+      </c>
+      <c r="B544" t="s">
+        <v>31</v>
+      </c>
+      <c r="C544" t="s">
+        <v>20</v>
+      </c>
+      <c r="D544" t="s">
+        <v>234</v>
+      </c>
+      <c r="E544" t="s">
+        <v>235</v>
+      </c>
+      <c r="F544" t="s">
+        <v>15</v>
+      </c>
+      <c r="G544" t="s">
+        <v>16</v>
+      </c>
+      <c r="I544" s="1">
+        <v>117000</v>
+      </c>
+    </row>
+    <row r="545" spans="1:9">
+      <c r="A545">
+        <v>4345771</v>
+      </c>
+      <c r="B545" t="s">
+        <v>236</v>
+      </c>
+      <c r="C545" t="s">
+        <v>237</v>
+      </c>
+      <c r="D545" t="s">
+        <v>234</v>
+      </c>
+      <c r="E545" t="s">
+        <v>235</v>
+      </c>
+      <c r="F545" t="s">
+        <v>15</v>
+      </c>
+      <c r="G545" t="s">
+        <v>16</v>
+      </c>
+      <c r="I545" s="1">
+        <v>2024000</v>
+      </c>
+    </row>
+    <row r="546" spans="1:9">
+      <c r="A546">
+        <v>4358082</v>
+      </c>
+      <c r="B546" t="s">
+        <v>52</v>
+      </c>
+      <c r="C546" t="s">
+        <v>45</v>
+      </c>
+      <c r="D546" t="s">
+        <v>234</v>
+      </c>
+      <c r="E546" t="s">
+        <v>235</v>
+      </c>
+      <c r="F546" t="s">
+        <v>13</v>
+      </c>
+      <c r="G546" t="s">
+        <v>14</v>
+      </c>
+      <c r="I546" s="1">
+        <v>31630000</v>
+      </c>
+    </row>
+    <row r="547" spans="1:9">
+      <c r="A547">
+        <v>4358083</v>
+      </c>
+      <c r="B547" t="s">
+        <v>52</v>
+      </c>
+      <c r="C547" t="s">
+        <v>45</v>
+      </c>
+      <c r="D547" t="s">
+        <v>234</v>
+      </c>
+      <c r="E547" t="s">
+        <v>235</v>
+      </c>
+      <c r="F547" t="s">
+        <v>15</v>
+      </c>
+      <c r="G547" t="s">
+        <v>16</v>
+      </c>
+      <c r="I547" s="1">
+        <v>31057000</v>
+      </c>
+    </row>
+    <row r="548" spans="1:9">
+      <c r="A548">
+        <v>4392966</v>
+      </c>
+      <c r="B548" t="s">
+        <v>36</v>
+      </c>
+      <c r="C548" t="s">
+        <v>37</v>
+      </c>
+      <c r="D548" t="s">
+        <v>234</v>
+      </c>
+      <c r="E548" t="s">
+        <v>235</v>
+      </c>
+      <c r="F548" t="s">
+        <v>13</v>
+      </c>
+      <c r="G548" t="s">
+        <v>14</v>
+      </c>
+      <c r="I548" s="1">
+        <v>-2000</v>
+      </c>
+    </row>
+    <row r="549" spans="1:9">
+      <c r="A549">
+        <v>4397070</v>
+      </c>
+      <c r="B549" t="s">
+        <v>40</v>
+      </c>
+      <c r="C549" t="s">
+        <v>41</v>
+      </c>
+      <c r="D549" t="s">
+        <v>234</v>
+      </c>
+      <c r="E549" t="s">
+        <v>235</v>
+      </c>
+      <c r="F549" t="s">
+        <v>13</v>
+      </c>
+      <c r="G549" t="s">
+        <v>14</v>
+      </c>
+      <c r="I549" s="1">
+        <v>1633000</v>
+      </c>
+    </row>
+    <row r="550" spans="1:9">
+      <c r="A550">
+        <v>4397071</v>
+      </c>
+      <c r="B550" t="s">
+        <v>40</v>
+      </c>
+      <c r="C550" t="s">
+        <v>41</v>
+      </c>
+      <c r="D550" t="s">
+        <v>234</v>
+      </c>
+      <c r="E550" t="s">
+        <v>235</v>
+      </c>
+      <c r="F550" t="s">
+        <v>15</v>
+      </c>
+      <c r="G550" t="s">
+        <v>16</v>
+      </c>
+      <c r="I550" s="1">
+        <v>162000</v>
+      </c>
+    </row>
+    <row r="551" spans="1:9">
+      <c r="A551">
+        <v>4415538</v>
+      </c>
+      <c r="B551" t="s">
+        <v>42</v>
+      </c>
+      <c r="C551" t="s">
+        <v>43</v>
+      </c>
+      <c r="D551" t="s">
+        <v>234</v>
+      </c>
+      <c r="E551" t="s">
+        <v>235</v>
+      </c>
+      <c r="F551" t="s">
+        <v>13</v>
+      </c>
+      <c r="G551" t="s">
+        <v>14</v>
+      </c>
+      <c r="H551" s="1">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="552" spans="1:9">
+      <c r="A552">
+        <v>4421694</v>
+      </c>
+      <c r="B552" t="s">
+        <v>55</v>
+      </c>
+      <c r="C552" t="s">
+        <v>49</v>
+      </c>
+      <c r="D552" t="s">
+        <v>234</v>
+      </c>
+      <c r="E552" t="s">
+        <v>235</v>
+      </c>
+      <c r="F552" t="s">
+        <v>13</v>
+      </c>
+      <c r="G552" t="s">
+        <v>14</v>
+      </c>
+      <c r="H552" s="1">
+        <v>16129000</v>
+      </c>
+    </row>
+    <row r="553" spans="1:9">
+      <c r="A553">
+        <v>4431954</v>
+      </c>
+      <c r="B553" t="s">
+        <v>58</v>
+      </c>
+      <c r="C553" t="s">
+        <v>59</v>
+      </c>
+      <c r="D553" t="s">
+        <v>234</v>
+      </c>
+      <c r="E553" t="s">
+        <v>235</v>
+      </c>
+      <c r="F553" t="s">
+        <v>13</v>
+      </c>
+      <c r="G553" t="s">
+        <v>14</v>
+      </c>
+      <c r="H553" s="1">
+        <v>320000</v>
+      </c>
+    </row>
+    <row r="554" spans="1:9">
+      <c r="A554">
+        <v>4483255</v>
+      </c>
+      <c r="B554" t="s">
+        <v>21</v>
+      </c>
+      <c r="C554" t="s">
+        <v>22</v>
+      </c>
+      <c r="D554" t="s">
+        <v>238</v>
+      </c>
+      <c r="E554" t="s">
+        <v>239</v>
+      </c>
+      <c r="F554" t="s">
+        <v>15</v>
+      </c>
+      <c r="G554" t="s">
+        <v>16</v>
+      </c>
+      <c r="I554" s="1">
+        <v>722000</v>
+      </c>
+    </row>
+    <row r="555" spans="1:9">
+      <c r="A555">
+        <v>4489411</v>
+      </c>
+      <c r="B555" t="s">
+        <v>27</v>
+      </c>
+      <c r="C555" t="s">
+        <v>28</v>
+      </c>
+      <c r="D555" t="s">
+        <v>238</v>
+      </c>
+      <c r="E555" t="s">
+        <v>239</v>
+      </c>
+      <c r="F555" t="s">
+        <v>15</v>
+      </c>
+      <c r="G555" t="s">
+        <v>16</v>
+      </c>
+      <c r="I555" s="1">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="556" spans="1:9">
+      <c r="A556">
+        <v>4493514</v>
+      </c>
+      <c r="B556" t="s">
+        <v>206</v>
+      </c>
+      <c r="C556" t="s">
+        <v>207</v>
+      </c>
+      <c r="D556" t="s">
+        <v>238</v>
+      </c>
+      <c r="E556" t="s">
+        <v>239</v>
+      </c>
+      <c r="F556" t="s">
+        <v>13</v>
+      </c>
+      <c r="G556" t="s">
+        <v>14</v>
+      </c>
+      <c r="I556" s="1">
+        <v>3042000</v>
+      </c>
+    </row>
+    <row r="557" spans="1:9">
+      <c r="A557">
+        <v>4493515</v>
+      </c>
+      <c r="B557" t="s">
+        <v>206</v>
+      </c>
+      <c r="C557" t="s">
+        <v>207</v>
+      </c>
+      <c r="D557" t="s">
+        <v>238</v>
+      </c>
+      <c r="E557" t="s">
+        <v>239</v>
+      </c>
+      <c r="F557" t="s">
+        <v>15</v>
+      </c>
+      <c r="G557" t="s">
+        <v>16</v>
+      </c>
+      <c r="I557" s="1">
+        <v>1696000</v>
+      </c>
+    </row>
+    <row r="558" spans="1:9">
+      <c r="A558">
+        <v>4497618</v>
+      </c>
+      <c r="B558" t="s">
+        <v>31</v>
+      </c>
+      <c r="C558" t="s">
+        <v>20</v>
+      </c>
+      <c r="D558" t="s">
+        <v>238</v>
+      </c>
+      <c r="E558" t="s">
+        <v>239</v>
+      </c>
+      <c r="F558" t="s">
+        <v>13</v>
+      </c>
+      <c r="G558" t="s">
+        <v>14</v>
+      </c>
+      <c r="I558" s="1">
+        <v>2196000</v>
+      </c>
+    </row>
+    <row r="559" spans="1:9">
+      <c r="A559">
+        <v>4497619</v>
+      </c>
+      <c r="B559" t="s">
+        <v>31</v>
+      </c>
+      <c r="C559" t="s">
+        <v>20</v>
+      </c>
+      <c r="D559" t="s">
+        <v>238</v>
+      </c>
+      <c r="E559" t="s">
+        <v>239</v>
+      </c>
+      <c r="F559" t="s">
+        <v>15</v>
+      </c>
+      <c r="G559" t="s">
+        <v>16</v>
+      </c>
+      <c r="I559" s="1">
+        <v>61000</v>
+      </c>
+    </row>
+    <row r="560" spans="1:9">
+      <c r="A560">
+        <v>4518138</v>
+      </c>
+      <c r="B560" t="s">
+        <v>52</v>
+      </c>
+      <c r="C560" t="s">
+        <v>45</v>
+      </c>
+      <c r="D560" t="s">
+        <v>238</v>
+      </c>
+      <c r="E560" t="s">
+        <v>239</v>
+      </c>
+      <c r="F560" t="s">
+        <v>13</v>
+      </c>
+      <c r="G560" t="s">
+        <v>14</v>
+      </c>
+      <c r="I560" s="1">
+        <v>1799000</v>
+      </c>
+    </row>
+    <row r="561" spans="1:9">
+      <c r="A561">
+        <v>4518139</v>
+      </c>
+      <c r="B561" t="s">
+        <v>52</v>
+      </c>
+      <c r="C561" t="s">
+        <v>45</v>
+      </c>
+      <c r="D561" t="s">
+        <v>238</v>
+      </c>
+      <c r="E561" t="s">
+        <v>239</v>
+      </c>
+      <c r="F561" t="s">
+        <v>15</v>
+      </c>
+      <c r="G561" t="s">
+        <v>16</v>
+      </c>
+      <c r="I561" s="1">
+        <v>632000</v>
+      </c>
+    </row>
+    <row r="562" spans="1:9">
+      <c r="A562">
+        <v>4553022</v>
+      </c>
+      <c r="B562" t="s">
+        <v>36</v>
+      </c>
+      <c r="C562" t="s">
+        <v>37</v>
+      </c>
+      <c r="D562" t="s">
+        <v>238</v>
+      </c>
+      <c r="E562" t="s">
+        <v>239</v>
+      </c>
+      <c r="F562" t="s">
+        <v>13</v>
+      </c>
+      <c r="G562" t="s">
+        <v>14</v>
+      </c>
+      <c r="I562" s="1">
+        <v>128000</v>
+      </c>
+    </row>
+    <row r="563" spans="1:9">
+      <c r="A563">
+        <v>4555074</v>
+      </c>
+      <c r="B563" t="s">
+        <v>38</v>
+      </c>
+      <c r="C563" t="s">
+        <v>39</v>
+      </c>
+      <c r="D563" t="s">
+        <v>238</v>
+      </c>
+      <c r="E563" t="s">
+        <v>239</v>
+      </c>
+      <c r="F563" t="s">
+        <v>13</v>
+      </c>
+      <c r="G563" t="s">
+        <v>14</v>
+      </c>
+      <c r="I563" s="1">
+        <v>32000</v>
+      </c>
+    </row>
+    <row r="564" spans="1:9">
+      <c r="A564">
+        <v>4557127</v>
+      </c>
+      <c r="B564" t="s">
+        <v>40</v>
+      </c>
+      <c r="C564" t="s">
+        <v>41</v>
+      </c>
+      <c r="D564" t="s">
+        <v>238</v>
+      </c>
+      <c r="E564" t="s">
+        <v>239</v>
+      </c>
+      <c r="F564" t="s">
+        <v>15</v>
+      </c>
+      <c r="G564" t="s">
+        <v>16</v>
+      </c>
+      <c r="I564" s="1">
+        <v>75000</v>
+      </c>
+    </row>
+    <row r="565" spans="1:9">
+      <c r="A565">
+        <v>4581750</v>
+      </c>
+      <c r="B565" t="s">
+        <v>55</v>
+      </c>
+      <c r="C565" t="s">
+        <v>49</v>
+      </c>
+      <c r="D565" t="s">
+        <v>238</v>
+      </c>
+      <c r="E565" t="s">
+        <v>239</v>
+      </c>
+      <c r="F565" t="s">
+        <v>13</v>
+      </c>
+      <c r="G565" t="s">
+        <v>14</v>
+      </c>
+      <c r="H565" s="1">
+        <v>2121000</v>
+      </c>
+    </row>
+    <row r="566" spans="1:9">
+      <c r="A566">
+        <v>4643311</v>
+      </c>
+      <c r="B566" t="s">
+        <v>21</v>
+      </c>
+      <c r="C566" t="s">
+        <v>22</v>
+      </c>
+      <c r="D566" t="s">
+        <v>240</v>
+      </c>
+      <c r="E566" t="s">
+        <v>241</v>
+      </c>
+      <c r="F566" t="s">
+        <v>15</v>
+      </c>
+      <c r="G566" t="s">
+        <v>16</v>
+      </c>
+      <c r="I566" s="1">
+        <v>2918000</v>
+      </c>
+    </row>
+    <row r="567" spans="1:9">
+      <c r="A567">
+        <v>4645362</v>
+      </c>
+      <c r="B567" t="s">
+        <v>25</v>
+      </c>
+      <c r="C567" t="s">
+        <v>26</v>
+      </c>
+      <c r="D567" t="s">
+        <v>240</v>
+      </c>
+      <c r="E567" t="s">
+        <v>241</v>
+      </c>
+      <c r="F567" t="s">
+        <v>13</v>
+      </c>
+      <c r="G567" t="s">
+        <v>14</v>
+      </c>
+      <c r="I567" s="1">
+        <v>1900000</v>
+      </c>
+    </row>
+    <row r="568" spans="1:9">
+      <c r="A568">
+        <v>4645363</v>
+      </c>
+      <c r="B568" t="s">
+        <v>25</v>
+      </c>
+      <c r="C568" t="s">
+        <v>26</v>
+      </c>
+      <c r="D568" t="s">
+        <v>240</v>
+      </c>
+      <c r="E568" t="s">
+        <v>241</v>
+      </c>
+      <c r="F568" t="s">
+        <v>15</v>
+      </c>
+      <c r="G568" t="s">
+        <v>16</v>
+      </c>
+      <c r="I568" s="1">
+        <v>-23000</v>
+      </c>
+    </row>
+    <row r="569" spans="1:9">
+      <c r="A569">
+        <v>4649466</v>
+      </c>
+      <c r="B569" t="s">
+        <v>27</v>
+      </c>
+      <c r="C569" t="s">
+        <v>28</v>
+      </c>
+      <c r="D569" t="s">
+        <v>240</v>
+      </c>
+      <c r="E569" t="s">
+        <v>241</v>
+      </c>
+      <c r="F569" t="s">
+        <v>13</v>
+      </c>
+      <c r="G569" t="s">
+        <v>14</v>
+      </c>
+      <c r="I569" s="1">
+        <v>797000</v>
+      </c>
+    </row>
+    <row r="570" spans="1:9">
+      <c r="A570">
+        <v>4649467</v>
+      </c>
+      <c r="B570" t="s">
+        <v>27</v>
+      </c>
+      <c r="C570" t="s">
+        <v>28</v>
+      </c>
+      <c r="D570" t="s">
+        <v>240</v>
+      </c>
+      <c r="E570" t="s">
+        <v>241</v>
+      </c>
+      <c r="F570" t="s">
+        <v>15</v>
+      </c>
+      <c r="G570" t="s">
+        <v>16</v>
+      </c>
+      <c r="I570" s="1">
+        <v>194000</v>
+      </c>
+    </row>
+    <row r="571" spans="1:9">
+      <c r="A571">
+        <v>4653570</v>
+      </c>
+      <c r="B571" t="s">
+        <v>206</v>
+      </c>
+      <c r="C571" t="s">
+        <v>207</v>
+      </c>
+      <c r="D571" t="s">
+        <v>240</v>
+      </c>
+      <c r="E571" t="s">
+        <v>241</v>
+      </c>
+      <c r="F571" t="s">
+        <v>13</v>
+      </c>
+      <c r="G571" t="s">
+        <v>14</v>
+      </c>
+      <c r="I571" s="1">
+        <v>124000</v>
+      </c>
+    </row>
+    <row r="572" spans="1:9">
+      <c r="A572">
+        <v>4653571</v>
+      </c>
+      <c r="B572" t="s">
+        <v>206</v>
+      </c>
+      <c r="C572" t="s">
+        <v>207</v>
+      </c>
+      <c r="D572" t="s">
+        <v>240</v>
+      </c>
+      <c r="E572" t="s">
+        <v>241</v>
+      </c>
+      <c r="F572" t="s">
+        <v>15</v>
+      </c>
+      <c r="G572" t="s">
+        <v>16</v>
+      </c>
+      <c r="I572" s="1">
+        <v>14000</v>
+      </c>
+    </row>
+    <row r="573" spans="1:9">
+      <c r="A573">
+        <v>4655622</v>
+      </c>
+      <c r="B573" t="s">
+        <v>29</v>
+      </c>
+      <c r="C573" t="s">
+        <v>30</v>
+      </c>
+      <c r="D573" t="s">
+        <v>240</v>
+      </c>
+      <c r="E573" t="s">
+        <v>241</v>
+      </c>
+      <c r="F573" t="s">
+        <v>13</v>
+      </c>
+      <c r="G573" t="s">
+        <v>14</v>
+      </c>
+      <c r="I573" s="1">
+        <v>1780000</v>
+      </c>
+    </row>
+    <row r="574" spans="1:9">
+      <c r="A574">
+        <v>4655623</v>
+      </c>
+      <c r="B574" t="s">
+        <v>29</v>
+      </c>
+      <c r="C574" t="s">
+        <v>30</v>
+      </c>
+      <c r="D574" t="s">
+        <v>240</v>
+      </c>
+      <c r="E574" t="s">
+        <v>241</v>
+      </c>
+      <c r="F574" t="s">
+        <v>15</v>
+      </c>
+      <c r="G574" t="s">
+        <v>16</v>
+      </c>
+      <c r="I574" s="1">
+        <v>728000</v>
+      </c>
+    </row>
+    <row r="575" spans="1:9">
+      <c r="A575">
+        <v>4657674</v>
+      </c>
+      <c r="B575" t="s">
+        <v>31</v>
+      </c>
+      <c r="C575" t="s">
+        <v>20</v>
+      </c>
+      <c r="D575" t="s">
+        <v>240</v>
+      </c>
+      <c r="E575" t="s">
+        <v>241</v>
+      </c>
+      <c r="F575" t="s">
+        <v>13</v>
+      </c>
+      <c r="G575" t="s">
+        <v>14</v>
+      </c>
+      <c r="I575" s="1">
+        <v>11645000</v>
+      </c>
+    </row>
+    <row r="576" spans="1:9">
+      <c r="A576">
+        <v>4657675</v>
+      </c>
+      <c r="B576" t="s">
+        <v>31</v>
+      </c>
+      <c r="C576" t="s">
+        <v>20</v>
+      </c>
+      <c r="D576" t="s">
+        <v>240</v>
+      </c>
+      <c r="E576" t="s">
+        <v>241</v>
+      </c>
+      <c r="F576" t="s">
+        <v>15</v>
+      </c>
+      <c r="G576" t="s">
+        <v>16</v>
+      </c>
+      <c r="I576" s="1">
+        <v>3049000</v>
+      </c>
+    </row>
+    <row r="577" spans="1:9">
+      <c r="A577">
+        <v>4661778</v>
+      </c>
+      <c r="B577" t="s">
+        <v>32</v>
+      </c>
+      <c r="C577" t="s">
+        <v>33</v>
+      </c>
+      <c r="D577" t="s">
+        <v>240</v>
+      </c>
+      <c r="E577" t="s">
+        <v>241</v>
+      </c>
+      <c r="F577" t="s">
+        <v>13</v>
+      </c>
+      <c r="G577" t="s">
+        <v>14</v>
+      </c>
+      <c r="I577" s="1">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="578" spans="1:9">
+      <c r="A578">
+        <v>4674090</v>
+      </c>
+      <c r="B578" t="s">
+        <v>72</v>
+      </c>
+      <c r="C578" t="s">
+        <v>59</v>
+      </c>
+      <c r="D578" t="s">
+        <v>240</v>
+      </c>
+      <c r="E578" t="s">
+        <v>241</v>
+      </c>
+      <c r="F578" t="s">
+        <v>13</v>
+      </c>
+      <c r="G578" t="s">
+        <v>14</v>
+      </c>
+      <c r="I578" s="1">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="579" spans="1:9">
+      <c r="A579">
+        <v>4678194</v>
+      </c>
+      <c r="B579" t="s">
+        <v>52</v>
+      </c>
+      <c r="C579" t="s">
+        <v>45</v>
+      </c>
+      <c r="D579" t="s">
+        <v>240</v>
+      </c>
+      <c r="E579" t="s">
+        <v>241</v>
+      </c>
+      <c r="F579" t="s">
+        <v>13</v>
+      </c>
+      <c r="G579" t="s">
+        <v>14</v>
+      </c>
+      <c r="I579" s="1">
+        <v>130000</v>
+      </c>
+    </row>
+    <row r="580" spans="1:9">
+      <c r="A580">
+        <v>4698715</v>
+      </c>
+      <c r="B580" t="s">
+        <v>99</v>
+      </c>
+      <c r="C580" t="s">
+        <v>100</v>
+      </c>
+      <c r="D580" t="s">
+        <v>240</v>
+      </c>
+      <c r="E580" t="s">
+        <v>241</v>
+      </c>
+      <c r="F580" t="s">
+        <v>15</v>
+      </c>
+      <c r="G580" t="s">
+        <v>16</v>
+      </c>
+      <c r="I580" s="1">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="581" spans="1:9">
+      <c r="A581">
+        <v>4711026</v>
+      </c>
+      <c r="B581" t="s">
+        <v>67</v>
+      </c>
+      <c r="C581" t="s">
+        <v>68</v>
+      </c>
+      <c r="D581" t="s">
+        <v>240</v>
+      </c>
+      <c r="E581" t="s">
+        <v>241</v>
+      </c>
+      <c r="F581" t="s">
+        <v>13</v>
+      </c>
+      <c r="G581" t="s">
+        <v>14</v>
+      </c>
+      <c r="I581" s="1">
+        <v>3225000</v>
+      </c>
+    </row>
+    <row r="582" spans="1:9">
+      <c r="A582">
+        <v>4713078</v>
+      </c>
+      <c r="B582" t="s">
+        <v>36</v>
+      </c>
+      <c r="C582" t="s">
+        <v>37</v>
+      </c>
+      <c r="D582" t="s">
+        <v>240</v>
+      </c>
+      <c r="E582" t="s">
+        <v>241</v>
+      </c>
+      <c r="F582" t="s">
+        <v>13</v>
+      </c>
+      <c r="G582" t="s">
+        <v>14</v>
+      </c>
+      <c r="I582" s="1">
+        <v>9228000</v>
+      </c>
+    </row>
+    <row r="583" spans="1:9">
+      <c r="A583">
+        <v>4715130</v>
+      </c>
+      <c r="B583" t="s">
+        <v>38</v>
+      </c>
+      <c r="C583" t="s">
+        <v>39</v>
+      </c>
+      <c r="D583" t="s">
+        <v>240</v>
+      </c>
+      <c r="E583" t="s">
+        <v>241</v>
+      </c>
+      <c r="F583" t="s">
+        <v>13</v>
+      </c>
+      <c r="G583" t="s">
+        <v>14</v>
+      </c>
+      <c r="I583" s="1">
+        <v>3020000</v>
+      </c>
+    </row>
+    <row r="584" spans="1:9">
+      <c r="A584">
+        <v>4717182</v>
+      </c>
+      <c r="B584" t="s">
+        <v>40</v>
+      </c>
+      <c r="C584" t="s">
+        <v>41</v>
+      </c>
+      <c r="D584" t="s">
+        <v>240</v>
+      </c>
+      <c r="E584" t="s">
+        <v>241</v>
+      </c>
+      <c r="F584" t="s">
+        <v>13</v>
+      </c>
+      <c r="G584" t="s">
+        <v>14</v>
+      </c>
+      <c r="I584" s="1">
+        <v>2035000</v>
+      </c>
+    </row>
+    <row r="585" spans="1:9">
+      <c r="A585">
+        <v>4717183</v>
+      </c>
+      <c r="B585" t="s">
+        <v>40</v>
+      </c>
+      <c r="C585" t="s">
+        <v>41</v>
+      </c>
+      <c r="D585" t="s">
+        <v>240</v>
+      </c>
+      <c r="E585" t="s">
+        <v>241</v>
+      </c>
+      <c r="F585" t="s">
+        <v>15</v>
+      </c>
+      <c r="G585" t="s">
+        <v>16</v>
+      </c>
+      <c r="I585" s="1">
+        <v>751000</v>
+      </c>
+    </row>
+    <row r="586" spans="1:9">
+      <c r="A586">
+        <v>4731546</v>
+      </c>
+      <c r="B586" t="s">
+        <v>53</v>
+      </c>
+      <c r="C586" t="s">
+        <v>54</v>
+      </c>
+      <c r="D586" t="s">
+        <v>240</v>
+      </c>
+      <c r="E586" t="s">
+        <v>241</v>
+      </c>
+      <c r="F586" t="s">
+        <v>13</v>
+      </c>
+      <c r="G586" t="s">
+        <v>14</v>
+      </c>
+      <c r="H586" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="587" spans="1:9">
+      <c r="A587">
+        <v>4731547</v>
+      </c>
+      <c r="B587" t="s">
+        <v>53</v>
+      </c>
+      <c r="C587" t="s">
+        <v>54</v>
+      </c>
+      <c r="D587" t="s">
+        <v>240</v>
+      </c>
+      <c r="E587" t="s">
+        <v>241</v>
+      </c>
+      <c r="F587" t="s">
+        <v>15</v>
+      </c>
+      <c r="G587" t="s">
+        <v>16</v>
+      </c>
+      <c r="H587" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="588" spans="1:9">
+      <c r="A588">
+        <v>4733598</v>
+      </c>
+      <c r="B588" t="s">
+        <v>83</v>
+      </c>
+      <c r="C588" t="s">
+        <v>84</v>
+      </c>
+      <c r="D588" t="s">
+        <v>240</v>
+      </c>
+      <c r="E588" t="s">
+        <v>241</v>
+      </c>
+      <c r="F588" t="s">
+        <v>13</v>
+      </c>
+      <c r="G588" t="s">
+        <v>14</v>
+      </c>
+      <c r="H588" s="1">
+        <v>2729000</v>
+      </c>
+    </row>
+    <row r="589" spans="1:9">
+      <c r="A589">
+        <v>4733599</v>
+      </c>
+      <c r="B589" t="s">
+        <v>83</v>
+      </c>
+      <c r="C589" t="s">
+        <v>84</v>
+      </c>
+      <c r="D589" t="s">
+        <v>240</v>
+      </c>
+      <c r="E589" t="s">
+        <v>241</v>
+      </c>
+      <c r="F589" t="s">
+        <v>15</v>
+      </c>
+      <c r="G589" t="s">
+        <v>16</v>
+      </c>
+      <c r="H589" s="1">
+        <v>622000</v>
+      </c>
+    </row>
+    <row r="590" spans="1:9">
+      <c r="A590">
+        <v>4737702</v>
+      </c>
+      <c r="B590" t="s">
+        <v>19</v>
+      </c>
+      <c r="C590" t="s">
+        <v>20</v>
+      </c>
+      <c r="D590" t="s">
+        <v>240</v>
+      </c>
+      <c r="E590" t="s">
+        <v>241</v>
+      </c>
+      <c r="F590" t="s">
+        <v>13</v>
+      </c>
+      <c r="G590" t="s">
+        <v>14</v>
+      </c>
+      <c r="H590" s="1">
+        <v>11229000</v>
+      </c>
+    </row>
+    <row r="591" spans="1:9">
+      <c r="A591">
+        <v>4737703</v>
+      </c>
+      <c r="B591" t="s">
+        <v>19</v>
+      </c>
+      <c r="C591" t="s">
+        <v>20</v>
+      </c>
+      <c r="D591" t="s">
+        <v>240</v>
+      </c>
+      <c r="E591" t="s">
+        <v>241</v>
+      </c>
+      <c r="F591" t="s">
+        <v>15</v>
+      </c>
+      <c r="G591" t="s">
+        <v>16</v>
+      </c>
+      <c r="H591" s="1">
+        <v>1893000</v>
+      </c>
+    </row>
+    <row r="592" spans="1:9">
+      <c r="A592">
+        <v>4741806</v>
+      </c>
+      <c r="B592" t="s">
+        <v>55</v>
+      </c>
+      <c r="C592" t="s">
+        <v>49</v>
+      </c>
+      <c r="D592" t="s">
+        <v>240</v>
+      </c>
+      <c r="E592" t="s">
+        <v>241</v>
+      </c>
+      <c r="F592" t="s">
+        <v>13</v>
+      </c>
+      <c r="G592" t="s">
+        <v>14</v>
+      </c>
+      <c r="H592" s="1">
+        <v>2175000</v>
+      </c>
+    </row>
+    <row r="593" spans="1:9">
+      <c r="A593">
+        <v>4803367</v>
+      </c>
+      <c r="B593" t="s">
+        <v>21</v>
+      </c>
+      <c r="C593" t="s">
+        <v>22</v>
+      </c>
+      <c r="D593" t="s">
+        <v>242</v>
+      </c>
+      <c r="E593" t="s">
+        <v>243</v>
+      </c>
+      <c r="F593" t="s">
+        <v>15</v>
+      </c>
+      <c r="G593" t="s">
+        <v>16</v>
+      </c>
+      <c r="I593" s="1">
+        <v>455000</v>
+      </c>
+    </row>
+    <row r="594" spans="1:9">
+      <c r="A594">
+        <v>4809523</v>
+      </c>
+      <c r="B594" t="s">
+        <v>27</v>
+      </c>
+      <c r="C594" t="s">
+        <v>28</v>
+      </c>
+      <c r="D594" t="s">
+        <v>242</v>
+      </c>
+      <c r="E594" t="s">
+        <v>243</v>
+      </c>
+      <c r="F594" t="s">
+        <v>15</v>
+      </c>
+      <c r="G594" t="s">
+        <v>16</v>
+      </c>
+      <c r="I594" s="1">
+        <v>27000</v>
+      </c>
+    </row>
+    <row r="595" spans="1:9">
+      <c r="A595">
+        <v>4815679</v>
+      </c>
+      <c r="B595" t="s">
+        <v>29</v>
+      </c>
+      <c r="C595" t="s">
+        <v>30</v>
+      </c>
+      <c r="D595" t="s">
+        <v>242</v>
+      </c>
+      <c r="E595" t="s">
+        <v>243</v>
+      </c>
+      <c r="F595" t="s">
+        <v>15</v>
+      </c>
+      <c r="G595" t="s">
+        <v>16</v>
+      </c>
+      <c r="I595" s="1">
+        <v>153000</v>
+      </c>
+    </row>
+    <row r="596" spans="1:9">
+      <c r="A596">
+        <v>4817730</v>
+      </c>
+      <c r="B596" t="s">
+        <v>31</v>
+      </c>
+      <c r="C596" t="s">
+        <v>20</v>
+      </c>
+      <c r="D596" t="s">
+        <v>242</v>
+      </c>
+      <c r="E596" t="s">
+        <v>243</v>
+      </c>
+      <c r="F596" t="s">
+        <v>13</v>
+      </c>
+      <c r="G596" t="s">
+        <v>14</v>
+      </c>
+      <c r="I596" s="1">
+        <v>6681000</v>
+      </c>
+    </row>
+    <row r="597" spans="1:9">
+      <c r="A597">
+        <v>4817731</v>
+      </c>
+      <c r="B597" t="s">
+        <v>31</v>
+      </c>
+      <c r="C597" t="s">
+        <v>20</v>
+      </c>
+      <c r="D597" t="s">
+        <v>242</v>
+      </c>
+      <c r="E597" t="s">
+        <v>243</v>
+      </c>
+      <c r="F597" t="s">
+        <v>15</v>
+      </c>
+      <c r="G597" t="s">
+        <v>16</v>
+      </c>
+      <c r="I597" s="1">
+        <v>441000</v>
+      </c>
+    </row>
+    <row r="598" spans="1:9">
+      <c r="A598">
+        <v>481854</v>
+      </c>
+      <c r="B598" t="s">
+        <v>21</v>
+      </c>
+      <c r="C598" t="s">
+        <v>22</v>
+      </c>
+      <c r="D598" t="s">
+        <v>244</v>
+      </c>
+      <c r="E598" t="s">
+        <v>245</v>
+      </c>
+      <c r="F598" t="s">
+        <v>13</v>
+      </c>
+      <c r="G598" t="s">
+        <v>14</v>
+      </c>
+      <c r="I598" s="1">
+        <v>570584000</v>
+      </c>
+    </row>
+    <row r="599" spans="1:9">
+      <c r="A599">
+        <v>481855</v>
+      </c>
+      <c r="B599" t="s">
+        <v>21</v>
+      </c>
+      <c r="C599" t="s">
+        <v>22</v>
+      </c>
+      <c r="D599" t="s">
+        <v>244</v>
+      </c>
+      <c r="E599" t="s">
+        <v>245</v>
+      </c>
+      <c r="F599" t="s">
+        <v>15</v>
+      </c>
+      <c r="G599" t="s">
+        <v>16</v>
+      </c>
+      <c r="I599" s="1">
+        <v>60413000</v>
+      </c>
+    </row>
+    <row r="600" spans="1:9">
+      <c r="A600">
+        <v>4821834</v>
+      </c>
+      <c r="B600" t="s">
+        <v>32</v>
+      </c>
+      <c r="C600" t="s">
+        <v>33</v>
+      </c>
+      <c r="D600" t="s">
+        <v>242</v>
+      </c>
+      <c r="E600" t="s">
+        <v>243</v>
+      </c>
+      <c r="F600" t="s">
+        <v>13</v>
+      </c>
+      <c r="G600" t="s">
+        <v>14</v>
+      </c>
+      <c r="I600" s="1">
+        <v>-430000</v>
+      </c>
+    </row>
+    <row r="601" spans="1:9">
+      <c r="A601">
+        <v>4838250</v>
+      </c>
+      <c r="B601" t="s">
+        <v>52</v>
+      </c>
+      <c r="C601" t="s">
+        <v>45</v>
+      </c>
+      <c r="D601" t="s">
+        <v>242</v>
+      </c>
+      <c r="E601" t="s">
+        <v>243</v>
+      </c>
+      <c r="F601" t="s">
+        <v>13</v>
+      </c>
+      <c r="G601" t="s">
+        <v>14</v>
+      </c>
+      <c r="I601" s="1">
+        <v>58234000</v>
+      </c>
+    </row>
+    <row r="602" spans="1:9">
+      <c r="A602">
+        <v>4838251</v>
+      </c>
+      <c r="B602" t="s">
+        <v>52</v>
+      </c>
+      <c r="C602" t="s">
+        <v>45</v>
+      </c>
+      <c r="D602" t="s">
+        <v>242</v>
+      </c>
+      <c r="E602" t="s">
+        <v>243</v>
+      </c>
+      <c r="F602" t="s">
+        <v>15</v>
+      </c>
+      <c r="G602" t="s">
+        <v>16</v>
+      </c>
+      <c r="I602" s="1">
+        <v>54039000</v>
+      </c>
+    </row>
+    <row r="603" spans="1:9">
+      <c r="A603">
+        <v>483906</v>
+      </c>
+      <c r="B603" t="s">
+        <v>25</v>
+      </c>
+      <c r="C603" t="s">
+        <v>26</v>
+      </c>
+      <c r="D603" t="s">
+        <v>244</v>
+      </c>
+      <c r="E603" t="s">
+        <v>245</v>
+      </c>
+      <c r="F603" t="s">
+        <v>13</v>
+      </c>
+      <c r="G603" t="s">
+        <v>14</v>
+      </c>
+      <c r="I603" s="1">
+        <v>1356000</v>
+      </c>
+    </row>
+    <row r="604" spans="1:9">
+      <c r="A604">
+        <v>483907</v>
+      </c>
+      <c r="B604" t="s">
+        <v>25</v>
+      </c>
+      <c r="C604" t="s">
+        <v>26</v>
+      </c>
+      <c r="D604" t="s">
+        <v>244</v>
+      </c>
+      <c r="E604" t="s">
+        <v>245</v>
+      </c>
+      <c r="F604" t="s">
+        <v>15</v>
+      </c>
+      <c r="G604" t="s">
+        <v>16</v>
+      </c>
+      <c r="I604" s="1">
+        <v>-8000</v>
+      </c>
+    </row>
+    <row r="605" spans="1:9">
+      <c r="A605">
+        <v>4873134</v>
+      </c>
+      <c r="B605" t="s">
+        <v>36</v>
+      </c>
+      <c r="C605" t="s">
+        <v>37</v>
+      </c>
+      <c r="D605" t="s">
+        <v>242</v>
+      </c>
+      <c r="E605" t="s">
+        <v>243</v>
+      </c>
+      <c r="F605" t="s">
+        <v>13</v>
+      </c>
+      <c r="G605" t="s">
+        <v>14</v>
+      </c>
+      <c r="I605" s="1">
+        <v>289000</v>
+      </c>
+    </row>
+    <row r="606" spans="1:9">
+      <c r="A606">
+        <v>4875186</v>
+      </c>
+      <c r="B606" t="s">
+        <v>38</v>
+      </c>
+      <c r="C606" t="s">
+        <v>39</v>
+      </c>
+      <c r="D606" t="s">
+        <v>242</v>
+      </c>
+      <c r="E606" t="s">
+        <v>243</v>
+      </c>
+      <c r="F606" t="s">
+        <v>13</v>
+      </c>
+      <c r="G606" t="s">
+        <v>14</v>
+      </c>
+      <c r="I606" s="1">
+        <v>108000</v>
+      </c>
+    </row>
+    <row r="607" spans="1:9">
+      <c r="A607">
+        <v>4877239</v>
+      </c>
+      <c r="B607" t="s">
+        <v>40</v>
+      </c>
+      <c r="C607" t="s">
+        <v>41</v>
+      </c>
+      <c r="D607" t="s">
+        <v>242</v>
+      </c>
+      <c r="E607" t="s">
+        <v>243</v>
+      </c>
+      <c r="F607" t="s">
+        <v>15</v>
+      </c>
+      <c r="G607" t="s">
+        <v>16</v>
+      </c>
+      <c r="I607" s="1">
+        <v>395000</v>
+      </c>
+    </row>
+    <row r="608" spans="1:9">
+      <c r="A608">
+        <v>488010</v>
+      </c>
+      <c r="B608" t="s">
+        <v>27</v>
+      </c>
+      <c r="C608" t="s">
+        <v>28</v>
+      </c>
+      <c r="D608" t="s">
+        <v>244</v>
+      </c>
+      <c r="E608" t="s">
+        <v>245</v>
+      </c>
+      <c r="F608" t="s">
+        <v>13</v>
+      </c>
+      <c r="G608" t="s">
+        <v>14</v>
+      </c>
+      <c r="I608" s="1">
+        <v>1851000</v>
+      </c>
+    </row>
+    <row r="609" spans="1:9">
+      <c r="A609">
+        <v>488011</v>
+      </c>
+      <c r="B609" t="s">
+        <v>27</v>
+      </c>
+      <c r="C609" t="s">
+        <v>28</v>
+      </c>
+      <c r="D609" t="s">
+        <v>244</v>
+      </c>
+      <c r="E609" t="s">
+        <v>245</v>
+      </c>
+      <c r="F609" t="s">
+        <v>15</v>
+      </c>
+      <c r="G609" t="s">
+        <v>16</v>
+      </c>
+      <c r="I609" s="1">
+        <v>3414000</v>
+      </c>
+    </row>
+    <row r="610" spans="1:9">
+      <c r="A610">
+        <v>4897759</v>
+      </c>
+      <c r="B610" t="s">
+        <v>19</v>
+      </c>
+      <c r="C610" t="s">
+        <v>20</v>
+      </c>
+      <c r="D610" t="s">
+        <v>242</v>
+      </c>
+      <c r="E610" t="s">
+        <v>243</v>
+      </c>
+      <c r="F610" t="s">
+        <v>15</v>
+      </c>
+      <c r="G610" t="s">
+        <v>16</v>
+      </c>
+      <c r="H610" s="1">
+        <v>136000</v>
+      </c>
+    </row>
+    <row r="611" spans="1:9">
+      <c r="A611">
+        <v>492114</v>
+      </c>
+      <c r="B611" t="s">
+        <v>206</v>
+      </c>
+      <c r="C611" t="s">
+        <v>207</v>
+      </c>
+      <c r="D611" t="s">
+        <v>244</v>
+      </c>
+      <c r="E611" t="s">
+        <v>245</v>
+      </c>
+      <c r="F611" t="s">
+        <v>13</v>
+      </c>
+      <c r="G611" t="s">
+        <v>14</v>
+      </c>
+      <c r="I611" s="1">
+        <v>115000</v>
+      </c>
+    </row>
+    <row r="612" spans="1:9">
+      <c r="A612">
+        <v>492115</v>
+      </c>
+      <c r="B612" t="s">
+        <v>206</v>
+      </c>
+      <c r="C612" t="s">
+        <v>207</v>
+      </c>
+      <c r="D612" t="s">
+        <v>244</v>
+      </c>
+      <c r="E612" t="s">
+        <v>245</v>
+      </c>
+      <c r="F612" t="s">
+        <v>15</v>
+      </c>
+      <c r="G612" t="s">
+        <v>16</v>
+      </c>
+      <c r="I612" s="1">
+        <v>46000</v>
+      </c>
+    </row>
+    <row r="613" spans="1:9">
+      <c r="A613">
+        <v>494166</v>
+      </c>
+      <c r="B613" t="s">
+        <v>29</v>
+      </c>
+      <c r="C613" t="s">
+        <v>30</v>
+      </c>
+      <c r="D613" t="s">
+        <v>244</v>
+      </c>
+      <c r="E613" t="s">
+        <v>245</v>
+      </c>
+      <c r="F613" t="s">
+        <v>13</v>
+      </c>
+      <c r="G613" t="s">
+        <v>14</v>
+      </c>
+      <c r="I613" s="1">
+        <v>13714000</v>
+      </c>
+    </row>
+    <row r="614" spans="1:9">
+      <c r="A614">
+        <v>494167</v>
+      </c>
+      <c r="B614" t="s">
+        <v>29</v>
+      </c>
+      <c r="C614" t="s">
+        <v>30</v>
+      </c>
+      <c r="D614" t="s">
+        <v>244</v>
+      </c>
+      <c r="E614" t="s">
+        <v>245</v>
+      </c>
+      <c r="F614" t="s">
+        <v>15</v>
+      </c>
+      <c r="G614" t="s">
+        <v>16</v>
+      </c>
+      <c r="I614" s="1">
+        <v>9790000</v>
+      </c>
+    </row>
+    <row r="615" spans="1:9">
+      <c r="A615">
+        <v>496218</v>
+      </c>
+      <c r="B615" t="s">
+        <v>31</v>
+      </c>
+      <c r="C615" t="s">
+        <v>20</v>
+      </c>
+      <c r="D615" t="s">
+        <v>244</v>
+      </c>
+      <c r="E615" t="s">
+        <v>245</v>
+      </c>
+      <c r="F615" t="s">
+        <v>13</v>
+      </c>
+      <c r="G615" t="s">
+        <v>14</v>
+      </c>
+      <c r="I615" s="1">
+        <v>20297000</v>
+      </c>
+    </row>
+    <row r="616" spans="1:9">
+      <c r="A616">
+        <v>496219</v>
+      </c>
+      <c r="B616" t="s">
+        <v>31</v>
+      </c>
+      <c r="C616" t="s">
+        <v>20</v>
+      </c>
+      <c r="D616" t="s">
+        <v>244</v>
+      </c>
+      <c r="E616" t="s">
+        <v>245</v>
+      </c>
+      <c r="F616" t="s">
+        <v>15</v>
+      </c>
+      <c r="G616" t="s">
+        <v>16</v>
+      </c>
+      <c r="I616" s="1">
+        <v>23717000</v>
+      </c>
+    </row>
+    <row r="617" spans="1:9">
+      <c r="A617">
+        <v>4963423</v>
+      </c>
+      <c r="B617" t="s">
+        <v>21</v>
+      </c>
+      <c r="C617" t="s">
+        <v>22</v>
+      </c>
+      <c r="D617" t="s">
+        <v>246</v>
+      </c>
+      <c r="E617" t="s">
+        <v>247</v>
+      </c>
+      <c r="F617" t="s">
+        <v>15</v>
+      </c>
+      <c r="G617" t="s">
+        <v>16</v>
+      </c>
+      <c r="I617" s="1">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="618" spans="1:9">
+      <c r="A618">
+        <v>4977787</v>
+      </c>
+      <c r="B618" t="s">
+        <v>31</v>
+      </c>
+      <c r="C618" t="s">
+        <v>20</v>
+      </c>
+      <c r="D618" t="s">
+        <v>246</v>
+      </c>
+      <c r="E618" t="s">
+        <v>247</v>
+      </c>
+      <c r="F618" t="s">
+        <v>15</v>
+      </c>
+      <c r="G618" t="s">
+        <v>16</v>
+      </c>
+      <c r="I618" s="1">
+        <v>3805000</v>
+      </c>
+    </row>
+    <row r="619" spans="1:9">
+      <c r="A619">
+        <v>4988046</v>
+      </c>
+      <c r="B619" t="s">
+        <v>34</v>
+      </c>
+      <c r="C619" t="s">
+        <v>35</v>
+      </c>
+      <c r="D619" t="s">
+        <v>246</v>
+      </c>
+      <c r="E619" t="s">
+        <v>247</v>
+      </c>
+      <c r="F619" t="s">
+        <v>13</v>
+      </c>
+      <c r="G619" t="s">
+        <v>14</v>
+      </c>
+      <c r="I619" s="1">
+        <v>3849000</v>
+      </c>
+    </row>
+    <row r="620" spans="1:9">
+      <c r="A620">
+        <v>4998306</v>
+      </c>
+      <c r="B620" t="s">
+        <v>52</v>
+      </c>
+      <c r="C620" t="s">
+        <v>45</v>
+      </c>
+      <c r="D620" t="s">
+        <v>246</v>
+      </c>
+      <c r="E620" t="s">
+        <v>247</v>
+      </c>
+      <c r="F620" t="s">
+        <v>13</v>
+      </c>
+      <c r="G620" t="s">
+        <v>14</v>
+      </c>
+      <c r="I620" s="1">
+        <v>1613000</v>
+      </c>
+    </row>
+    <row r="621" spans="1:9">
+      <c r="A621">
+        <v>4998307</v>
+      </c>
+      <c r="B621" t="s">
+        <v>52</v>
+      </c>
+      <c r="C621" t="s">
+        <v>45</v>
+      </c>
+      <c r="D621" t="s">
+        <v>246</v>
+      </c>
+      <c r="E621" t="s">
+        <v>247</v>
+      </c>
+      <c r="F621" t="s">
+        <v>15</v>
+      </c>
+      <c r="G621" t="s">
+        <v>16</v>
+      </c>
+      <c r="I621" s="1">
+        <v>1613000</v>
+      </c>
+    </row>
+    <row r="622" spans="1:9">
+      <c r="A622">
+        <v>500322</v>
+      </c>
+      <c r="B622" t="s">
+        <v>32</v>
+      </c>
+      <c r="C622" t="s">
+        <v>33</v>
+      </c>
+      <c r="D622" t="s">
+        <v>244</v>
+      </c>
+      <c r="E622" t="s">
+        <v>245</v>
+      </c>
+      <c r="F622" t="s">
+        <v>13</v>
+      </c>
+      <c r="G622" t="s">
+        <v>14</v>
+      </c>
+      <c r="I622" s="1">
+        <v>-764000</v>
+      </c>
+    </row>
+    <row r="623" spans="1:9">
+      <c r="A623">
+        <v>502374</v>
+      </c>
+      <c r="B623" t="s">
+        <v>48</v>
+      </c>
+      <c r="C623" t="s">
+        <v>49</v>
+      </c>
+      <c r="D623" t="s">
+        <v>244</v>
+      </c>
+      <c r="E623" t="s">
+        <v>245</v>
+      </c>
+      <c r="F623" t="s">
+        <v>13</v>
+      </c>
+      <c r="G623" t="s">
+        <v>14</v>
+      </c>
+      <c r="I623" s="1">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="624" spans="1:9">
+      <c r="A624">
+        <v>5037295</v>
+      </c>
+      <c r="B624" t="s">
+        <v>40</v>
+      </c>
+      <c r="C624" t="s">
+        <v>41</v>
+      </c>
+      <c r="D624" t="s">
+        <v>246</v>
+      </c>
+      <c r="E624" t="s">
+        <v>247</v>
+      </c>
+      <c r="F624" t="s">
+        <v>15</v>
+      </c>
+      <c r="G624" t="s">
+        <v>16</v>
+      </c>
+      <c r="I624" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="625" spans="1:9">
+      <c r="A625">
+        <v>506478</v>
+      </c>
+      <c r="B625" t="s">
+        <v>34</v>
+      </c>
+      <c r="C625" t="s">
+        <v>35</v>
+      </c>
+      <c r="D625" t="s">
+        <v>244</v>
+      </c>
+      <c r="E625" t="s">
+        <v>245</v>
+      </c>
+      <c r="F625" t="s">
+        <v>13</v>
+      </c>
+      <c r="G625" t="s">
+        <v>14</v>
+      </c>
+      <c r="I625" s="1">
+        <v>471000</v>
+      </c>
+    </row>
+    <row r="626" spans="1:9">
+      <c r="A626">
+        <v>5076282</v>
+      </c>
+      <c r="B626" t="s">
+        <v>44</v>
+      </c>
+      <c r="C626" t="s">
+        <v>45</v>
+      </c>
+      <c r="D626" t="s">
+        <v>246</v>
+      </c>
+      <c r="E626" t="s">
+        <v>247</v>
+      </c>
+      <c r="F626" t="s">
+        <v>13</v>
+      </c>
+      <c r="G626" t="s">
+        <v>14</v>
+      </c>
+      <c r="H626" s="1">
+        <v>68000</v>
+      </c>
+    </row>
+    <row r="627" spans="1:9">
+      <c r="A627">
+        <v>5123479</v>
+      </c>
+      <c r="B627" t="s">
+        <v>21</v>
+      </c>
+      <c r="C627" t="s">
+        <v>22</v>
+      </c>
+      <c r="D627" t="s">
+        <v>248</v>
+      </c>
+      <c r="E627" t="s">
+        <v>249</v>
+      </c>
+      <c r="F627" t="s">
+        <v>15</v>
+      </c>
+      <c r="G627" t="s">
+        <v>16</v>
+      </c>
+      <c r="I627" s="1">
+        <v>648000</v>
+      </c>
+    </row>
+    <row r="628" spans="1:9">
+      <c r="A628">
+        <v>5129635</v>
+      </c>
+      <c r="B628" t="s">
+        <v>27</v>
+      </c>
+      <c r="C628" t="s">
+        <v>28</v>
+      </c>
+      <c r="D628" t="s">
+        <v>248</v>
+      </c>
+      <c r="E628" t="s">
+        <v>249</v>
+      </c>
+      <c r="F628" t="s">
+        <v>15</v>
+      </c>
+      <c r="G628" t="s">
+        <v>16</v>
+      </c>
+      <c r="I628" s="1">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="629" spans="1:9">
+      <c r="A629">
+        <v>5135790</v>
+      </c>
+      <c r="B629" t="s">
+        <v>29</v>
+      </c>
+      <c r="C629" t="s">
+        <v>30</v>
+      </c>
+      <c r="D629" t="s">
+        <v>248</v>
+      </c>
+      <c r="E629" t="s">
+        <v>249</v>
+      </c>
+      <c r="F629" t="s">
+        <v>13</v>
+      </c>
+      <c r="G629" t="s">
+        <v>14</v>
+      </c>
+      <c r="I629" s="1">
+        <v>231000</v>
+      </c>
+    </row>
+    <row r="630" spans="1:9">
+      <c r="A630">
+        <v>5137842</v>
+      </c>
+      <c r="B630" t="s">
+        <v>31</v>
+      </c>
+      <c r="C630" t="s">
+        <v>20</v>
+      </c>
+      <c r="D630" t="s">
+        <v>248</v>
+      </c>
+      <c r="E630" t="s">
+        <v>249</v>
+      </c>
+      <c r="F630" t="s">
+        <v>13</v>
+      </c>
+      <c r="G630" t="s">
+        <v>14</v>
+      </c>
+      <c r="I630" s="1">
+        <v>4909000</v>
+      </c>
+    </row>
+    <row r="631" spans="1:9">
+      <c r="A631">
+        <v>5137843</v>
+      </c>
+      <c r="B631" t="s">
+        <v>31</v>
+      </c>
+      <c r="C631" t="s">
+        <v>20</v>
+      </c>
+      <c r="D631" t="s">
+        <v>248</v>
+      </c>
+      <c r="E631" t="s">
+        <v>249</v>
+      </c>
+      <c r="F631" t="s">
+        <v>15</v>
+      </c>
+      <c r="G631" t="s">
+        <v>16</v>
+      </c>
+      <c r="I631" s="1">
+        <v>102000</v>
+      </c>
+    </row>
+    <row r="632" spans="1:9">
+      <c r="A632">
+        <v>5158362</v>
+      </c>
+      <c r="B632" t="s">
+        <v>52</v>
+      </c>
+      <c r="C632" t="s">
+        <v>45</v>
+      </c>
+      <c r="D632" t="s">
+        <v>248</v>
+      </c>
+      <c r="E632" t="s">
+        <v>249</v>
+      </c>
+      <c r="F632" t="s">
+        <v>13</v>
+      </c>
+      <c r="G632" t="s">
+        <v>14</v>
+      </c>
+      <c r="I632" s="1">
+        <v>86000</v>
+      </c>
+    </row>
+    <row r="633" spans="1:9">
+      <c r="A633">
+        <v>5158363</v>
+      </c>
+      <c r="B633" t="s">
+        <v>52</v>
+      </c>
+      <c r="C633" t="s">
+        <v>45</v>
+      </c>
+      <c r="D633" t="s">
+        <v>248</v>
+      </c>
+      <c r="E633" t="s">
+        <v>249</v>
+      </c>
+      <c r="F633" t="s">
+        <v>15</v>
+      </c>
+      <c r="G633" t="s">
+        <v>16</v>
+      </c>
+      <c r="I633" s="1">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="634" spans="1:9">
+      <c r="A634">
+        <v>516739</v>
+      </c>
+      <c r="B634" t="s">
+        <v>52</v>
+      </c>
+      <c r="C634" t="s">
+        <v>45</v>
+      </c>
+      <c r="D634" t="s">
+        <v>244</v>
+      </c>
+      <c r="E634" t="s">
+        <v>245</v>
+      </c>
+      <c r="F634" t="s">
+        <v>15</v>
+      </c>
+      <c r="G634" t="s">
+        <v>16</v>
+      </c>
+      <c r="I634" s="1">
+        <v>27000</v>
+      </c>
+    </row>
+    <row r="635" spans="1:9">
+      <c r="A635">
+        <v>5193246</v>
+      </c>
+      <c r="B635" t="s">
+        <v>36</v>
+      </c>
+      <c r="C635" t="s">
+        <v>37</v>
+      </c>
+      <c r="D635" t="s">
+        <v>248</v>
+      </c>
+      <c r="E635" t="s">
+        <v>249</v>
+      </c>
+      <c r="F635" t="s">
+        <v>13</v>
+      </c>
+      <c r="G635" t="s">
+        <v>14</v>
+      </c>
+      <c r="I635" s="1">
+        <v>1244000</v>
+      </c>
+    </row>
+    <row r="636" spans="1:9">
+      <c r="A636">
+        <v>5195298</v>
+      </c>
+      <c r="B636" t="s">
+        <v>38</v>
+      </c>
+      <c r="C636" t="s">
+        <v>39</v>
+      </c>
+      <c r="D636" t="s">
+        <v>248</v>
+      </c>
+      <c r="E636" t="s">
+        <v>249</v>
+      </c>
+      <c r="F636" t="s">
+        <v>13</v>
+      </c>
+      <c r="G636" t="s">
+        <v>14</v>
+      </c>
+      <c r="I636" s="1">
+        <v>131000</v>
+      </c>
+    </row>
+    <row r="637" spans="1:9">
+      <c r="A637">
+        <v>5197350</v>
+      </c>
+      <c r="B637" t="s">
+        <v>40</v>
+      </c>
+      <c r="C637" t="s">
+        <v>41</v>
+      </c>
+      <c r="D637" t="s">
+        <v>248</v>
+      </c>
+      <c r="E637" t="s">
+        <v>249</v>
+      </c>
+      <c r="F637" t="s">
+        <v>13</v>
+      </c>
+      <c r="G637" t="s">
+        <v>14</v>
+      </c>
+      <c r="I637" s="1">
+        <v>2069000</v>
+      </c>
+    </row>
+    <row r="638" spans="1:9">
+      <c r="A638">
+        <v>5197351</v>
+      </c>
+      <c r="B638" t="s">
+        <v>40</v>
+      </c>
+      <c r="C638" t="s">
+        <v>41</v>
+      </c>
+      <c r="D638" t="s">
+        <v>248</v>
+      </c>
+      <c r="E638" t="s">
+        <v>249</v>
+      </c>
+      <c r="F638" t="s">
+        <v>15</v>
+      </c>
+      <c r="G638" t="s">
+        <v>16</v>
+      </c>
+      <c r="I638" s="1">
+        <v>42000</v>
+      </c>
+    </row>
+    <row r="639" spans="1:9">
+      <c r="A639">
+        <v>5215818</v>
+      </c>
+      <c r="B639" t="s">
+        <v>42</v>
+      </c>
+      <c r="C639" t="s">
+        <v>43</v>
+      </c>
+      <c r="D639" t="s">
+        <v>248</v>
+      </c>
+      <c r="E639" t="s">
+        <v>249</v>
+      </c>
+      <c r="F639" t="s">
+        <v>13</v>
+      </c>
+      <c r="G639" t="s">
+        <v>14</v>
+      </c>
+      <c r="H639" s="1">
+        <v>147000</v>
+      </c>
+    </row>
+    <row r="640" spans="1:9">
+      <c r="A640">
+        <v>5215819</v>
+      </c>
+      <c r="B640" t="s">
+        <v>42</v>
+      </c>
+      <c r="C640" t="s">
+        <v>43</v>
+      </c>
+      <c r="D640" t="s">
+        <v>248</v>
+      </c>
+      <c r="E640" t="s">
+        <v>249</v>
+      </c>
+      <c r="F640" t="s">
+        <v>15</v>
+      </c>
+      <c r="G640" t="s">
+        <v>16</v>
+      </c>
+      <c r="H640" s="1">
+        <v>69000</v>
+      </c>
+    </row>
+    <row r="641" spans="1:9">
+      <c r="A641">
+        <v>5217870</v>
+      </c>
+      <c r="B641" t="s">
+        <v>19</v>
+      </c>
+      <c r="C641" t="s">
+        <v>20</v>
+      </c>
+      <c r="D641" t="s">
+        <v>248</v>
+      </c>
+      <c r="E641" t="s">
+        <v>249</v>
+      </c>
+      <c r="F641" t="s">
+        <v>13</v>
+      </c>
+      <c r="G641" t="s">
+        <v>14</v>
+      </c>
+      <c r="H641" s="1">
+        <v>149000</v>
+      </c>
+    </row>
+    <row r="642" spans="1:9">
+      <c r="A642">
+        <v>5217871</v>
+      </c>
+      <c r="B642" t="s">
+        <v>19</v>
+      </c>
+      <c r="C642" t="s">
+        <v>20</v>
+      </c>
+      <c r="D642" t="s">
+        <v>248</v>
+      </c>
+      <c r="E642" t="s">
+        <v>249</v>
+      </c>
+      <c r="F642" t="s">
+        <v>15</v>
+      </c>
+      <c r="G642" t="s">
+        <v>16</v>
+      </c>
+      <c r="H642" s="1">
+        <v>174000</v>
+      </c>
+    </row>
+    <row r="643" spans="1:9">
+      <c r="A643">
+        <v>5263014</v>
+      </c>
+      <c r="B643" t="s">
+        <v>88</v>
+      </c>
+      <c r="C643" t="s">
+        <v>89</v>
+      </c>
+      <c r="D643" t="s">
+        <v>248</v>
+      </c>
+      <c r="E643" t="s">
+        <v>249</v>
+      </c>
+      <c r="F643" t="s">
+        <v>13</v>
+      </c>
+      <c r="G643" t="s">
+        <v>14</v>
+      </c>
+      <c r="H643" s="1">
+        <v>90000</v>
+      </c>
+    </row>
+    <row r="644" spans="1:9">
+      <c r="A644">
+        <v>5283535</v>
+      </c>
+      <c r="B644" t="s">
+        <v>21</v>
+      </c>
+      <c r="C644" t="s">
+        <v>22</v>
+      </c>
+      <c r="D644" t="s">
+        <v>250</v>
+      </c>
+      <c r="E644" t="s">
+        <v>251</v>
+      </c>
+      <c r="F644" t="s">
+        <v>15</v>
+      </c>
+      <c r="G644" t="s">
+        <v>16</v>
+      </c>
+      <c r="I644" s="1">
+        <v>660000</v>
+      </c>
+    </row>
+    <row r="645" spans="1:9">
+      <c r="A645">
+        <v>5297898</v>
+      </c>
+      <c r="B645" t="s">
+        <v>31</v>
+      </c>
+      <c r="C645" t="s">
+        <v>20</v>
+      </c>
+      <c r="D645" t="s">
+        <v>250</v>
+      </c>
+      <c r="E645" t="s">
+        <v>251</v>
+      </c>
+      <c r="F645" t="s">
+        <v>13</v>
+      </c>
+      <c r="G645" t="s">
+        <v>14</v>
+      </c>
+      <c r="I645" s="1">
+        <v>2091000</v>
+      </c>
+    </row>
+    <row r="646" spans="1:9">
+      <c r="A646">
+        <v>5297899</v>
+      </c>
+      <c r="B646" t="s">
+        <v>31</v>
+      </c>
+      <c r="C646" t="s">
+        <v>20</v>
+      </c>
+      <c r="D646" t="s">
+        <v>250</v>
+      </c>
+      <c r="E646" t="s">
+        <v>251</v>
+      </c>
+      <c r="F646" t="s">
+        <v>15</v>
+      </c>
+      <c r="G646" t="s">
+        <v>16</v>
+      </c>
+      <c r="I646" s="1">
+        <v>22000</v>
+      </c>
+    </row>
+    <row r="647" spans="1:9">
+      <c r="A647">
+        <v>5302002</v>
+      </c>
+      <c r="B647" t="s">
+        <v>32</v>
+      </c>
+      <c r="C647" t="s">
+        <v>33</v>
+      </c>
+      <c r="D647" t="s">
+        <v>250</v>
+      </c>
+      <c r="E647" t="s">
+        <v>251</v>
+      </c>
+      <c r="F647" t="s">
+        <v>13</v>
+      </c>
+      <c r="G647" t="s">
+        <v>14</v>
+      </c>
+      <c r="I647" s="1">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="648" spans="1:9">
+      <c r="A648">
+        <v>5318418</v>
+      </c>
+      <c r="B648" t="s">
+        <v>52</v>
+      </c>
+      <c r="C648" t="s">
+        <v>45</v>
+      </c>
+      <c r="D648" t="s">
+        <v>250</v>
+      </c>
+      <c r="E648" t="s">
+        <v>251</v>
+      </c>
+      <c r="F648" t="s">
+        <v>13</v>
+      </c>
+      <c r="G648" t="s">
+        <v>14</v>
+      </c>
+      <c r="I648" s="1">
+        <v>17268000</v>
+      </c>
+    </row>
+    <row r="649" spans="1:9">
+      <c r="A649">
+        <v>5318419</v>
+      </c>
+      <c r="B649" t="s">
+        <v>52</v>
+      </c>
+      <c r="C649" t="s">
+        <v>45</v>
+      </c>
+      <c r="D649" t="s">
+        <v>250</v>
+      </c>
+      <c r="E649" t="s">
+        <v>251</v>
+      </c>
+      <c r="F649" t="s">
+        <v>15</v>
+      </c>
+      <c r="G649" t="s">
+        <v>16</v>
+      </c>
+      <c r="I649" s="1">
+        <v>3658000</v>
+      </c>
+    </row>
+    <row r="650" spans="1:9">
+      <c r="A650">
+        <v>5320470</v>
+      </c>
+      <c r="B650" t="s">
+        <v>252</v>
+      </c>
+      <c r="C650" t="s">
+        <v>62</v>
+      </c>
+      <c r="D650" t="s">
+        <v>250</v>
+      </c>
+      <c r="E650" t="s">
+        <v>251</v>
+      </c>
+      <c r="F650" t="s">
+        <v>13</v>
+      </c>
+      <c r="G650" t="s">
+        <v>14</v>
+      </c>
+      <c r="I650" s="1">
+        <v>-207000</v>
+      </c>
+    </row>
+    <row r="651" spans="1:9">
+      <c r="A651">
+        <v>5357407</v>
+      </c>
+      <c r="B651" t="s">
+        <v>40</v>
+      </c>
+      <c r="C651" t="s">
+        <v>41</v>
+      </c>
+      <c r="D651" t="s">
+        <v>250</v>
+      </c>
+      <c r="E651" t="s">
+        <v>251</v>
+      </c>
+      <c r="F651" t="s">
+        <v>15</v>
+      </c>
+      <c r="G651" t="s">
+        <v>16</v>
+      </c>
+      <c r="I651" s="1">
+        <v>45000</v>
+      </c>
+    </row>
+    <row r="652" spans="1:9">
+      <c r="A652">
+        <v>5382031</v>
+      </c>
+      <c r="B652" t="s">
+        <v>55</v>
+      </c>
+      <c r="C652" t="s">
+        <v>49</v>
+      </c>
+      <c r="D652" t="s">
+        <v>250</v>
+      </c>
+      <c r="E652" t="s">
+        <v>251</v>
+      </c>
+      <c r="F652" t="s">
+        <v>15</v>
+      </c>
+      <c r="G652" t="s">
+        <v>16</v>
+      </c>
+      <c r="H652" s="1">
+        <v>876000</v>
+      </c>
+    </row>
+    <row r="653" spans="1:9">
+      <c r="A653">
+        <v>541362</v>
+      </c>
+      <c r="B653" t="s">
+        <v>77</v>
+      </c>
+      <c r="C653" t="s">
+        <v>78</v>
+      </c>
+      <c r="D653" t="s">
+        <v>244</v>
+      </c>
+      <c r="E653" t="s">
+        <v>245</v>
+      </c>
+      <c r="F653" t="s">
+        <v>13</v>
+      </c>
+      <c r="G653" t="s">
+        <v>14</v>
+      </c>
+      <c r="I653" s="1">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="654" spans="1:9">
+      <c r="A654">
+        <v>543415</v>
+      </c>
+      <c r="B654" t="s">
+        <v>253</v>
+      </c>
+      <c r="C654" t="s">
+        <v>89</v>
+      </c>
+      <c r="D654" t="s">
+        <v>244</v>
+      </c>
+      <c r="E654" t="s">
+        <v>245</v>
+      </c>
+      <c r="F654" t="s">
+        <v>15</v>
+      </c>
+      <c r="G654" t="s">
+        <v>16</v>
+      </c>
+      <c r="I654" s="1">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="655" spans="1:9">
+      <c r="A655">
+        <v>5443590</v>
+      </c>
+      <c r="B655" t="s">
+        <v>21</v>
+      </c>
+      <c r="C655" t="s">
+        <v>22</v>
+      </c>
+      <c r="D655" t="s">
+        <v>254</v>
+      </c>
+      <c r="E655" t="s">
+        <v>255</v>
+      </c>
+      <c r="F655" t="s">
+        <v>13</v>
+      </c>
+      <c r="G655" t="s">
+        <v>14</v>
+      </c>
+      <c r="I655" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="656" spans="1:9">
+      <c r="A656">
+        <v>5443591</v>
+      </c>
+      <c r="B656" t="s">
+        <v>21</v>
+      </c>
+      <c r="C656" t="s">
+        <v>22</v>
+      </c>
+      <c r="D656" t="s">
+        <v>254</v>
+      </c>
+      <c r="E656" t="s">
+        <v>255</v>
+      </c>
+      <c r="F656" t="s">
+        <v>15</v>
+      </c>
+      <c r="G656" t="s">
+        <v>16</v>
+      </c>
+      <c r="I656" s="1">
+        <v>3179000</v>
+      </c>
+    </row>
+    <row r="657" spans="1:9">
+      <c r="A657">
+        <v>5449746</v>
+      </c>
+      <c r="B657" t="s">
+        <v>27</v>
+      </c>
+      <c r="C657" t="s">
+        <v>28</v>
+      </c>
+      <c r="D657" t="s">
+        <v>254</v>
+      </c>
+      <c r="E657" t="s">
+        <v>255</v>
+      </c>
+      <c r="F657" t="s">
+        <v>13</v>
+      </c>
+      <c r="G657" t="s">
+        <v>14</v>
+      </c>
+      <c r="I657" s="1">
+        <v>4051000</v>
+      </c>
+    </row>
+    <row r="658" spans="1:9">
+      <c r="A658">
+        <v>5449747</v>
+      </c>
+      <c r="B658" t="s">
+        <v>27</v>
+      </c>
+      <c r="C658" t="s">
+        <v>28</v>
+      </c>
+      <c r="D658" t="s">
+        <v>254</v>
+      </c>
+      <c r="E658" t="s">
+        <v>255</v>
+      </c>
+      <c r="F658" t="s">
+        <v>15</v>
+      </c>
+      <c r="G658" t="s">
+        <v>16</v>
+      </c>
+      <c r="I658" s="1">
+        <v>961000</v>
+      </c>
+    </row>
+    <row r="659" spans="1:9">
+      <c r="A659">
+        <v>5453851</v>
+      </c>
+      <c r="B659" t="s">
+        <v>206</v>
+      </c>
+      <c r="C659" t="s">
+        <v>207</v>
+      </c>
+      <c r="D659" t="s">
+        <v>254</v>
+      </c>
+      <c r="E659" t="s">
+        <v>255</v>
+      </c>
+      <c r="F659" t="s">
+        <v>15</v>
+      </c>
+      <c r="G659" t="s">
+        <v>16</v>
+      </c>
+      <c r="I659" s="1">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="660" spans="1:9">
+      <c r="A660">
+        <v>5455903</v>
+      </c>
+      <c r="B660" t="s">
+        <v>29</v>
+      </c>
+      <c r="C660" t="s">
+        <v>30</v>
+      </c>
+      <c r="D660" t="s">
+        <v>254</v>
+      </c>
+      <c r="E660" t="s">
+        <v>255</v>
+      </c>
+      <c r="F660" t="s">
+        <v>15</v>
+      </c>
+      <c r="G660" t="s">
+        <v>16</v>
+      </c>
+      <c r="I660" s="1">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="661" spans="1:9">
+      <c r="A661">
+        <v>5457954</v>
+      </c>
+      <c r="B661" t="s">
+        <v>31</v>
+      </c>
+      <c r="C661" t="s">
+        <v>20</v>
+      </c>
+      <c r="D661" t="s">
+        <v>254</v>
+      </c>
+      <c r="E661" t="s">
+        <v>255</v>
+      </c>
+      <c r="F661" t="s">
+        <v>13</v>
+      </c>
+      <c r="G661" t="s">
+        <v>14</v>
+      </c>
+      <c r="I661" s="1">
+        <v>20687000</v>
+      </c>
+    </row>
+    <row r="662" spans="1:9">
+      <c r="A662">
+        <v>5457955</v>
+      </c>
+      <c r="B662" t="s">
+        <v>31</v>
+      </c>
+      <c r="C662" t="s">
+        <v>20</v>
+      </c>
+      <c r="D662" t="s">
+        <v>254</v>
+      </c>
+      <c r="E662" t="s">
+        <v>255</v>
+      </c>
+      <c r="F662" t="s">
+        <v>15</v>
+      </c>
+      <c r="G662" t="s">
+        <v>16</v>
+      </c>
+      <c r="I662" s="1">
+        <v>1956000</v>
+      </c>
+    </row>
+    <row r="663" spans="1:9">
+      <c r="A663">
+        <v>5462058</v>
+      </c>
+      <c r="B663" t="s">
+        <v>32</v>
+      </c>
+      <c r="C663" t="s">
+        <v>33</v>
+      </c>
+      <c r="D663" t="s">
+        <v>254</v>
+      </c>
+      <c r="E663" t="s">
+        <v>255</v>
+      </c>
+      <c r="F663" t="s">
+        <v>13</v>
+      </c>
+      <c r="G663" t="s">
+        <v>14</v>
+      </c>
+      <c r="I663" s="1">
+        <v>121000</v>
+      </c>
+    </row>
+    <row r="664" spans="1:9">
+      <c r="A664">
+        <v>5468214</v>
+      </c>
+      <c r="B664" t="s">
+        <v>34</v>
+      </c>
+      <c r="C664" t="s">
+        <v>35</v>
+      </c>
+      <c r="D664" t="s">
+        <v>254</v>
+      </c>
+      <c r="E664" t="s">
+        <v>255</v>
+      </c>
+      <c r="F664" t="s">
+        <v>13</v>
+      </c>
+      <c r="G664" t="s">
+        <v>14</v>
+      </c>
+      <c r="I664" s="1">
+        <v>1459000</v>
+      </c>
+    </row>
+    <row r="665" spans="1:9">
+      <c r="A665">
+        <v>5468215</v>
+      </c>
+      <c r="B665" t="s">
+        <v>34</v>
+      </c>
+      <c r="C665" t="s">
+        <v>35</v>
+      </c>
+      <c r="D665" t="s">
+        <v>254</v>
+      </c>
+      <c r="E665" t="s">
+        <v>255</v>
+      </c>
+      <c r="F665" t="s">
+        <v>15</v>
+      </c>
+      <c r="G665" t="s">
+        <v>16</v>
+      </c>
+      <c r="I665" s="1">
+        <v>213000</v>
+      </c>
+    </row>
+    <row r="666" spans="1:9">
+      <c r="A666">
+        <v>5470267</v>
+      </c>
+      <c r="B666" t="s">
+        <v>256</v>
+      </c>
+      <c r="C666" t="s">
+        <v>57</v>
+      </c>
+      <c r="D666" t="s">
+        <v>254</v>
+      </c>
+      <c r="E666" t="s">
+        <v>255</v>
+      </c>
+      <c r="F666" t="s">
+        <v>15</v>
+      </c>
+      <c r="G666" t="s">
+        <v>16</v>
+      </c>
+      <c r="I666" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="667" spans="1:9">
+      <c r="A667">
+        <v>5474371</v>
+      </c>
+      <c r="B667" t="s">
+        <v>72</v>
+      </c>
+      <c r="C667" t="s">
+        <v>59</v>
+      </c>
+      <c r="D667" t="s">
+        <v>254</v>
+      </c>
+      <c r="E667" t="s">
+        <v>255</v>
+      </c>
+      <c r="F667" t="s">
+        <v>15</v>
+      </c>
+      <c r="G667" t="s">
+        <v>16</v>
+      </c>
+      <c r="I667" s="1">
+        <v>-8000</v>
+      </c>
+    </row>
+    <row r="668" spans="1:9">
+      <c r="A668">
+        <v>5478474</v>
+      </c>
+      <c r="B668" t="s">
+        <v>52</v>
+      </c>
+      <c r="C668" t="s">
+        <v>45</v>
+      </c>
+      <c r="D668" t="s">
+        <v>254</v>
+      </c>
+      <c r="E668" t="s">
+        <v>255</v>
+      </c>
+      <c r="F668" t="s">
+        <v>13</v>
+      </c>
+      <c r="G668" t="s">
+        <v>14</v>
+      </c>
+      <c r="I668" s="1">
+        <v>232000</v>
+      </c>
+    </row>
+    <row r="669" spans="1:9">
+      <c r="A669">
+        <v>5478475</v>
+      </c>
+      <c r="B669" t="s">
+        <v>52</v>
+      </c>
+      <c r="C669" t="s">
+        <v>45</v>
+      </c>
+      <c r="D669" t="s">
+        <v>254</v>
+      </c>
+      <c r="E669" t="s">
+        <v>255</v>
+      </c>
+      <c r="F669" t="s">
+        <v>15</v>
+      </c>
+      <c r="G669" t="s">
+        <v>16</v>
+      </c>
+      <c r="I669" s="1">
+        <v>653000</v>
+      </c>
+    </row>
+    <row r="670" spans="1:9">
+      <c r="A670">
+        <v>5511306</v>
+      </c>
+      <c r="B670" t="s">
+        <v>67</v>
+      </c>
+      <c r="C670" t="s">
+        <v>68</v>
+      </c>
+      <c r="D670" t="s">
+        <v>254</v>
+      </c>
+      <c r="E670" t="s">
+        <v>255</v>
+      </c>
+      <c r="F670" t="s">
+        <v>13</v>
+      </c>
+      <c r="G670" t="s">
+        <v>14</v>
+      </c>
+      <c r="I670" s="1">
+        <v>1183000</v>
+      </c>
+    </row>
+    <row r="671" spans="1:9">
+      <c r="A671">
+        <v>5513358</v>
+      </c>
+      <c r="B671" t="s">
+        <v>36</v>
+      </c>
+      <c r="C671" t="s">
+        <v>37</v>
+      </c>
+      <c r="D671" t="s">
+        <v>254</v>
+      </c>
+      <c r="E671" t="s">
+        <v>255</v>
+      </c>
+      <c r="F671" t="s">
+        <v>13</v>
+      </c>
+      <c r="G671" t="s">
+        <v>14</v>
+      </c>
+      <c r="I671" s="1">
+        <v>-23000</v>
+      </c>
+    </row>
+    <row r="672" spans="1:9">
+      <c r="A672">
+        <v>5515410</v>
+      </c>
+      <c r="B672" t="s">
+        <v>38</v>
+      </c>
+      <c r="C672" t="s">
+        <v>39</v>
+      </c>
+      <c r="D672" t="s">
+        <v>254</v>
+      </c>
+      <c r="E672" t="s">
+        <v>255</v>
+      </c>
+      <c r="F672" t="s">
+        <v>13</v>
+      </c>
+      <c r="G672" t="s">
+        <v>14</v>
+      </c>
+      <c r="I672" s="1">
+        <v>13000</v>
+      </c>
+    </row>
+    <row r="673" spans="1:9">
+      <c r="A673">
+        <v>551622</v>
+      </c>
+      <c r="B673" t="s">
+        <v>36</v>
+      </c>
+      <c r="C673" t="s">
+        <v>37</v>
+      </c>
+      <c r="D673" t="s">
+        <v>244</v>
+      </c>
+      <c r="E673" t="s">
+        <v>245</v>
+      </c>
+      <c r="F673" t="s">
+        <v>13</v>
+      </c>
+      <c r="G673" t="s">
+        <v>14</v>
+      </c>
+      <c r="I673" s="1">
+        <v>12101000</v>
+      </c>
+    </row>
+    <row r="674" spans="1:9">
+      <c r="A674">
+        <v>5517462</v>
+      </c>
+      <c r="B674" t="s">
+        <v>40</v>
+      </c>
+      <c r="C674" t="s">
+        <v>41</v>
+      </c>
+      <c r="D674" t="s">
+        <v>254</v>
+      </c>
+      <c r="E674" t="s">
+        <v>255</v>
+      </c>
+      <c r="F674" t="s">
+        <v>13</v>
+      </c>
+      <c r="G674" t="s">
+        <v>14</v>
+      </c>
+      <c r="I674" s="1">
+        <v>10629000</v>
+      </c>
+    </row>
+    <row r="675" spans="1:9">
+      <c r="A675">
+        <v>5517463</v>
+      </c>
+      <c r="B675" t="s">
+        <v>40</v>
+      </c>
+      <c r="C675" t="s">
+        <v>41</v>
+      </c>
+      <c r="D675" t="s">
+        <v>254</v>
+      </c>
+      <c r="E675" t="s">
+        <v>255</v>
+      </c>
+      <c r="F675" t="s">
+        <v>15</v>
+      </c>
+      <c r="G675" t="s">
+        <v>16</v>
+      </c>
+      <c r="I675" s="1">
+        <v>-123000</v>
+      </c>
+    </row>
+    <row r="676" spans="1:9">
+      <c r="A676">
+        <v>553674</v>
+      </c>
+      <c r="B676" t="s">
+        <v>38</v>
+      </c>
+      <c r="C676" t="s">
+        <v>39</v>
+      </c>
+      <c r="D676" t="s">
+        <v>244</v>
+      </c>
+      <c r="E676" t="s">
+        <v>245</v>
+      </c>
+      <c r="F676" t="s">
+        <v>13</v>
+      </c>
+      <c r="G676" t="s">
+        <v>14</v>
+      </c>
+      <c r="I676" s="1">
+        <v>1220000</v>
+      </c>
+    </row>
+    <row r="677" spans="1:9">
+      <c r="A677">
+        <v>5537982</v>
+      </c>
+      <c r="B677" t="s">
+        <v>19</v>
+      </c>
+      <c r="C677" t="s">
+        <v>20</v>
+      </c>
+      <c r="D677" t="s">
+        <v>254</v>
+      </c>
+      <c r="E677" t="s">
+        <v>255</v>
+      </c>
+      <c r="F677" t="s">
+        <v>13</v>
+      </c>
+      <c r="G677" t="s">
+        <v>14</v>
+      </c>
+      <c r="H677" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="678" spans="1:9">
+      <c r="A678">
+        <v>5537983</v>
+      </c>
+      <c r="B678" t="s">
+        <v>19</v>
+      </c>
+      <c r="C678" t="s">
+        <v>20</v>
+      </c>
+      <c r="D678" t="s">
+        <v>254</v>
+      </c>
+      <c r="E678" t="s">
+        <v>255</v>
+      </c>
+      <c r="F678" t="s">
+        <v>15</v>
+      </c>
+      <c r="G678" t="s">
+        <v>16</v>
+      </c>
+      <c r="H678" s="1">
+        <v>72000</v>
+      </c>
+    </row>
+    <row r="679" spans="1:9">
+      <c r="A679">
+        <v>5548242</v>
+      </c>
+      <c r="B679" t="s">
+        <v>56</v>
+      </c>
+      <c r="C679" t="s">
+        <v>57</v>
+      </c>
+      <c r="D679" t="s">
+        <v>254</v>
+      </c>
+      <c r="E679" t="s">
+        <v>255</v>
+      </c>
+      <c r="F679" t="s">
+        <v>13</v>
+      </c>
+      <c r="G679" t="s">
+        <v>14</v>
+      </c>
+      <c r="H679" s="1">
+        <v>16000</v>
+      </c>
+    </row>
+    <row r="680" spans="1:9">
+      <c r="A680">
+        <v>5556451</v>
+      </c>
+      <c r="B680" t="s">
+        <v>44</v>
+      </c>
+      <c r="C680" t="s">
+        <v>45</v>
+      </c>
+      <c r="D680" t="s">
+        <v>254</v>
+      </c>
+      <c r="E680" t="s">
+        <v>255</v>
+      </c>
+      <c r="F680" t="s">
+        <v>15</v>
+      </c>
+      <c r="G680" t="s">
+        <v>16</v>
+      </c>
+      <c r="H680" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="681" spans="1:9">
+      <c r="A681">
+        <v>555726</v>
+      </c>
+      <c r="B681" t="s">
+        <v>40</v>
+      </c>
+      <c r="C681" t="s">
+        <v>41</v>
+      </c>
+      <c r="D681" t="s">
+        <v>244</v>
+      </c>
+      <c r="E681" t="s">
+        <v>245</v>
+      </c>
+      <c r="F681" t="s">
+        <v>13</v>
+      </c>
+      <c r="G681" t="s">
+        <v>14</v>
+      </c>
+      <c r="I681" s="1">
+        <v>-126158000</v>
+      </c>
+    </row>
+    <row r="682" spans="1:9">
+      <c r="A682">
+        <v>555727</v>
+      </c>
+      <c r="B682" t="s">
+        <v>40</v>
+      </c>
+      <c r="C682" t="s">
+        <v>41</v>
+      </c>
+      <c r="D682" t="s">
+        <v>244</v>
+      </c>
+      <c r="E682" t="s">
+        <v>245</v>
+      </c>
+      <c r="F682" t="s">
+        <v>15</v>
+      </c>
+      <c r="G682" t="s">
+        <v>16</v>
+      </c>
+      <c r="I682" s="1">
+        <v>-7871000</v>
+      </c>
+    </row>
+    <row r="683" spans="1:9">
+      <c r="A683">
+        <v>5603647</v>
+      </c>
+      <c r="B683" t="s">
+        <v>21</v>
+      </c>
+      <c r="C683" t="s">
+        <v>22</v>
+      </c>
+      <c r="D683" t="s">
+        <v>257</v>
+      </c>
+      <c r="E683" t="s">
+        <v>258</v>
+      </c>
+      <c r="F683" t="s">
+        <v>15</v>
+      </c>
+      <c r="G683" t="s">
+        <v>16</v>
+      </c>
+      <c r="I683" s="1">
+        <v>3520000</v>
+      </c>
+    </row>
+    <row r="684" spans="1:9">
+      <c r="A684">
+        <v>5605698</v>
+      </c>
+      <c r="B684" t="s">
+        <v>25</v>
+      </c>
+      <c r="C684" t="s">
+        <v>26</v>
+      </c>
+      <c r="D684" t="s">
+        <v>257</v>
+      </c>
+      <c r="E684" t="s">
+        <v>258</v>
+      </c>
+      <c r="F684" t="s">
+        <v>13</v>
+      </c>
+      <c r="G684" t="s">
+        <v>14</v>
+      </c>
+      <c r="I684" s="1">
+        <v>124000</v>
+      </c>
+    </row>
+    <row r="685" spans="1:9">
+      <c r="A685">
+        <v>5609802</v>
+      </c>
+      <c r="B685" t="s">
+        <v>27</v>
+      </c>
+      <c r="C685" t="s">
+        <v>28</v>
+      </c>
+      <c r="D685" t="s">
+        <v>257</v>
+      </c>
+      <c r="E685" t="s">
+        <v>258</v>
+      </c>
+      <c r="F685" t="s">
+        <v>13</v>
+      </c>
+      <c r="G685" t="s">
+        <v>14</v>
+      </c>
+      <c r="I685" s="1">
+        <v>341000</v>
+      </c>
+    </row>
+    <row r="686" spans="1:9">
+      <c r="A686">
+        <v>5609803</v>
+      </c>
+      <c r="B686" t="s">
+        <v>27</v>
+      </c>
+      <c r="C686" t="s">
+        <v>28</v>
+      </c>
+      <c r="D686" t="s">
+        <v>257</v>
+      </c>
+      <c r="E686" t="s">
+        <v>258</v>
+      </c>
+      <c r="F686" t="s">
+        <v>15</v>
+      </c>
+      <c r="G686" t="s">
+        <v>16</v>
+      </c>
+      <c r="I686" s="1">
+        <v>375000</v>
+      </c>
+    </row>
+    <row r="687" spans="1:9">
+      <c r="A687">
+        <v>5613906</v>
+      </c>
+      <c r="B687" t="s">
+        <v>206</v>
+      </c>
+      <c r="C687" t="s">
+        <v>207</v>
+      </c>
+      <c r="D687" t="s">
+        <v>257</v>
+      </c>
+      <c r="E687" t="s">
+        <v>258</v>
+      </c>
+      <c r="F687" t="s">
+        <v>13</v>
+      </c>
+      <c r="G687" t="s">
+        <v>14</v>
+      </c>
+      <c r="I687" s="1">
+        <v>12158000</v>
+      </c>
+    </row>
+    <row r="688" spans="1:9">
+      <c r="A688">
+        <v>5613907</v>
+      </c>
+      <c r="B688" t="s">
+        <v>206</v>
+      </c>
+      <c r="C688" t="s">
+        <v>207</v>
+      </c>
+      <c r="D688" t="s">
+        <v>257</v>
+      </c>
+      <c r="E688" t="s">
+        <v>258</v>
+      </c>
+      <c r="F688" t="s">
+        <v>15</v>
+      </c>
+      <c r="G688" t="s">
+        <v>16</v>
+      </c>
+      <c r="I688" s="1">
+        <v>6481000</v>
+      </c>
+    </row>
+    <row r="689" spans="1:9">
+      <c r="A689">
+        <v>5615959</v>
+      </c>
+      <c r="B689" t="s">
+        <v>29</v>
+      </c>
+      <c r="C689" t="s">
+        <v>30</v>
+      </c>
+      <c r="D689" t="s">
+        <v>257</v>
+      </c>
+      <c r="E689" t="s">
+        <v>258</v>
+      </c>
+      <c r="F689" t="s">
+        <v>15</v>
+      </c>
+      <c r="G689" t="s">
+        <v>16</v>
+      </c>
+      <c r="I689" s="1">
+        <v>291000</v>
+      </c>
+    </row>
+    <row r="690" spans="1:9">
+      <c r="A690">
+        <v>5618010</v>
+      </c>
+      <c r="B690" t="s">
+        <v>31</v>
+      </c>
+      <c r="C690" t="s">
+        <v>20</v>
+      </c>
+      <c r="D690" t="s">
+        <v>257</v>
+      </c>
+      <c r="E690" t="s">
+        <v>258</v>
+      </c>
+      <c r="F690" t="s">
+        <v>13</v>
+      </c>
+      <c r="G690" t="s">
+        <v>14</v>
+      </c>
+      <c r="I690" s="1">
+        <v>18636000</v>
+      </c>
+    </row>
+    <row r="691" spans="1:9">
+      <c r="A691">
+        <v>5618011</v>
+      </c>
+      <c r="B691" t="s">
+        <v>31</v>
+      </c>
+      <c r="C691" t="s">
+        <v>20</v>
+      </c>
+      <c r="D691" t="s">
+        <v>257</v>
+      </c>
+      <c r="E691" t="s">
+        <v>258</v>
+      </c>
+      <c r="F691" t="s">
+        <v>15</v>
+      </c>
+      <c r="G691" t="s">
+        <v>16</v>
+      </c>
+      <c r="I691" s="1">
+        <v>15314000</v>
+      </c>
+    </row>
+    <row r="692" spans="1:9">
+      <c r="A692">
+        <v>5620063</v>
+      </c>
+      <c r="B692" t="s">
+        <v>259</v>
+      </c>
+      <c r="C692" t="s">
+        <v>260</v>
+      </c>
+      <c r="D692" t="s">
+        <v>257</v>
+      </c>
+      <c r="E692" t="s">
+        <v>258</v>
+      </c>
+      <c r="F692" t="s">
+        <v>15</v>
+      </c>
+      <c r="G692" t="s">
+        <v>16</v>
+      </c>
+      <c r="I692" s="1">
+        <v>441000</v>
+      </c>
+    </row>
+    <row r="693" spans="1:9">
+      <c r="A693">
+        <v>5622114</v>
+      </c>
+      <c r="B693" t="s">
+        <v>32</v>
+      </c>
+      <c r="C693" t="s">
+        <v>33</v>
+      </c>
+      <c r="D693" t="s">
+        <v>257</v>
+      </c>
+      <c r="E693" t="s">
+        <v>258</v>
+      </c>
+      <c r="F693" t="s">
+        <v>13</v>
+      </c>
+      <c r="G693" t="s">
+        <v>14</v>
+      </c>
+      <c r="I693" s="1">
+        <v>-5493000</v>
+      </c>
+    </row>
+    <row r="694" spans="1:9">
+      <c r="A694">
+        <v>5626219</v>
+      </c>
+      <c r="B694" t="s">
+        <v>236</v>
+      </c>
+      <c r="C694" t="s">
+        <v>237</v>
+      </c>
+      <c r="D694" t="s">
+        <v>257</v>
+      </c>
+      <c r="E694" t="s">
+        <v>258</v>
+      </c>
+      <c r="F694" t="s">
+        <v>15</v>
+      </c>
+      <c r="G694" t="s">
+        <v>16</v>
+      </c>
+      <c r="I694" s="1">
+        <v>5308000</v>
+      </c>
+    </row>
+    <row r="695" spans="1:9">
+      <c r="A695">
+        <v>5636479</v>
+      </c>
+      <c r="B695" t="s">
+        <v>50</v>
+      </c>
+      <c r="C695" t="s">
+        <v>51</v>
+      </c>
+      <c r="D695" t="s">
+        <v>257</v>
+      </c>
+      <c r="E695" t="s">
+        <v>258</v>
+      </c>
+      <c r="F695" t="s">
+        <v>15</v>
+      </c>
+      <c r="G695" t="s">
+        <v>16</v>
+      </c>
+      <c r="I695" s="1">
+        <v>93000</v>
+      </c>
+    </row>
+    <row r="696" spans="1:9">
+      <c r="A696">
+        <v>5638530</v>
+      </c>
+      <c r="B696" t="s">
+        <v>52</v>
+      </c>
+      <c r="C696" t="s">
+        <v>45</v>
+      </c>
+      <c r="D696" t="s">
+        <v>257</v>
+      </c>
+      <c r="E696" t="s">
+        <v>258</v>
+      </c>
+      <c r="F696" t="s">
+        <v>13</v>
+      </c>
+      <c r="G696" t="s">
+        <v>14</v>
+      </c>
+      <c r="I696" s="1">
+        <v>50048000</v>
+      </c>
+    </row>
+    <row r="697" spans="1:9">
+      <c r="A697">
+        <v>5638531</v>
+      </c>
+      <c r="B697" t="s">
+        <v>52</v>
+      </c>
+      <c r="C697" t="s">
+        <v>45</v>
+      </c>
+      <c r="D697" t="s">
+        <v>257</v>
+      </c>
+      <c r="E697" t="s">
+        <v>258</v>
+      </c>
+      <c r="F697" t="s">
+        <v>15</v>
+      </c>
+      <c r="G697" t="s">
+        <v>16</v>
+      </c>
+      <c r="I697" s="1">
+        <v>44882000</v>
+      </c>
+    </row>
+    <row r="698" spans="1:9">
+      <c r="A698">
+        <v>563935</v>
+      </c>
+      <c r="B698" t="s">
+        <v>80</v>
+      </c>
+      <c r="C698" t="s">
+        <v>28</v>
+      </c>
+      <c r="D698" t="s">
+        <v>244</v>
+      </c>
+      <c r="E698" t="s">
+        <v>245</v>
+      </c>
+      <c r="F698" t="s">
+        <v>15</v>
+      </c>
+      <c r="G698" t="s">
+        <v>16</v>
+      </c>
+      <c r="H698" s="1">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="699" spans="1:9">
+      <c r="A699">
+        <v>5673414</v>
+      </c>
+      <c r="B699" t="s">
+        <v>36</v>
+      </c>
+      <c r="C699" t="s">
+        <v>37</v>
+      </c>
+      <c r="D699" t="s">
+        <v>257</v>
+      </c>
+      <c r="E699" t="s">
+        <v>258</v>
+      </c>
+      <c r="F699" t="s">
+        <v>13</v>
+      </c>
+      <c r="G699" t="s">
+        <v>14</v>
+      </c>
+      <c r="I699" s="1">
+        <v>45000</v>
+      </c>
+    </row>
+    <row r="700" spans="1:9">
+      <c r="A700">
+        <v>5675466</v>
+      </c>
+      <c r="B700" t="s">
+        <v>38</v>
+      </c>
+      <c r="C700" t="s">
+        <v>39</v>
+      </c>
+      <c r="D700" t="s">
+        <v>257</v>
+      </c>
+      <c r="E700" t="s">
+        <v>258</v>
+      </c>
+      <c r="F700" t="s">
+        <v>13</v>
+      </c>
+      <c r="G700" t="s">
+        <v>14</v>
+      </c>
+      <c r="I700" s="1">
+        <v>45000</v>
+      </c>
+    </row>
+    <row r="701" spans="1:9">
+      <c r="A701">
+        <v>5677518</v>
+      </c>
+      <c r="B701" t="s">
+        <v>40</v>
+      </c>
+      <c r="C701" t="s">
+        <v>41</v>
+      </c>
+      <c r="D701" t="s">
+        <v>257</v>
+      </c>
+      <c r="E701" t="s">
+        <v>258</v>
+      </c>
+      <c r="F701" t="s">
+        <v>13</v>
+      </c>
+      <c r="G701" t="s">
+        <v>14</v>
+      </c>
+      <c r="I701" s="1">
+        <v>2463000</v>
+      </c>
+    </row>
+    <row r="702" spans="1:9">
+      <c r="A702">
+        <v>5677519</v>
+      </c>
+      <c r="B702" t="s">
+        <v>40</v>
+      </c>
+      <c r="C702" t="s">
+        <v>41</v>
+      </c>
+      <c r="D702" t="s">
+        <v>257</v>
+      </c>
+      <c r="E702" t="s">
+        <v>258</v>
+      </c>
+      <c r="F702" t="s">
+        <v>15</v>
+      </c>
+      <c r="G702" t="s">
+        <v>16</v>
+      </c>
+      <c r="I702" s="1">
+        <v>1616000</v>
+      </c>
+    </row>
+    <row r="703" spans="1:9">
+      <c r="A703">
+        <v>5689831</v>
+      </c>
+      <c r="B703" t="s">
+        <v>261</v>
+      </c>
+      <c r="C703" t="s">
+        <v>262</v>
+      </c>
+      <c r="D703" t="s">
+        <v>257</v>
+      </c>
+      <c r="E703" t="s">
+        <v>258</v>
+      </c>
+      <c r="F703" t="s">
+        <v>15</v>
+      </c>
+      <c r="G703" t="s">
+        <v>16</v>
+      </c>
+      <c r="H703" s="1">
+        <v>201000</v>
+      </c>
+    </row>
+    <row r="704" spans="1:9">
+      <c r="A704">
+        <v>5693934</v>
+      </c>
+      <c r="B704" t="s">
+        <v>83</v>
+      </c>
+      <c r="C704" t="s">
+        <v>84</v>
+      </c>
+      <c r="D704" t="s">
+        <v>257</v>
+      </c>
+      <c r="E704" t="s">
+        <v>258</v>
+      </c>
+      <c r="F704" t="s">
+        <v>13</v>
+      </c>
+      <c r="G704" t="s">
+        <v>14</v>
+      </c>
+      <c r="H704" s="1">
+        <v>318000</v>
+      </c>
+    </row>
+    <row r="705" spans="1:9">
+      <c r="A705">
+        <v>5693935</v>
+      </c>
+      <c r="B705" t="s">
+        <v>83</v>
+      </c>
+      <c r="C705" t="s">
+        <v>84</v>
+      </c>
+      <c r="D705" t="s">
+        <v>257</v>
+      </c>
+      <c r="E705" t="s">
+        <v>258</v>
+      </c>
+      <c r="F705" t="s">
+        <v>15</v>
+      </c>
+      <c r="G705" t="s">
+        <v>16</v>
+      </c>
+      <c r="H705" s="1">
+        <v>504000</v>
+      </c>
+    </row>
+    <row r="706" spans="1:9">
+      <c r="A706">
+        <v>5698038</v>
+      </c>
+      <c r="B706" t="s">
+        <v>19</v>
+      </c>
+      <c r="C706" t="s">
+        <v>20</v>
+      </c>
+      <c r="D706" t="s">
+        <v>257</v>
+      </c>
+      <c r="E706" t="s">
+        <v>258</v>
+      </c>
+      <c r="F706" t="s">
+        <v>13</v>
+      </c>
+      <c r="G706" t="s">
+        <v>14</v>
+      </c>
+      <c r="H706" s="1">
+        <v>1292000</v>
+      </c>
+    </row>
+    <row r="707" spans="1:9">
+      <c r="A707">
+        <v>5698039</v>
+      </c>
+      <c r="B707" t="s">
+        <v>19</v>
+      </c>
+      <c r="C707" t="s">
+        <v>20</v>
+      </c>
+      <c r="D707" t="s">
+        <v>257</v>
+      </c>
+      <c r="E707" t="s">
+        <v>258</v>
+      </c>
+      <c r="F707" t="s">
+        <v>15</v>
+      </c>
+      <c r="G707" t="s">
+        <v>16</v>
+      </c>
+      <c r="H707" s="1">
+        <v>235000</v>
+      </c>
+    </row>
+    <row r="708" spans="1:9">
+      <c r="A708">
+        <v>5700091</v>
+      </c>
+      <c r="B708" t="s">
+        <v>263</v>
+      </c>
+      <c r="C708" t="s">
+        <v>264</v>
+      </c>
+      <c r="D708" t="s">
+        <v>257</v>
+      </c>
+      <c r="E708" t="s">
+        <v>258</v>
+      </c>
+      <c r="F708" t="s">
+        <v>15</v>
+      </c>
+      <c r="G708" t="s">
+        <v>16</v>
+      </c>
+      <c r="H708" s="1">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="709" spans="1:9">
+      <c r="A709">
+        <v>570090</v>
+      </c>
+      <c r="B709" t="s">
+        <v>53</v>
+      </c>
+      <c r="C709" t="s">
+        <v>54</v>
+      </c>
+      <c r="D709" t="s">
+        <v>244</v>
+      </c>
+      <c r="E709" t="s">
+        <v>245</v>
+      </c>
+      <c r="F709" t="s">
+        <v>13</v>
+      </c>
+      <c r="G709" t="s">
+        <v>14</v>
+      </c>
+      <c r="H709" s="1">
+        <v>222000</v>
+      </c>
+    </row>
+    <row r="710" spans="1:9">
+      <c r="A710">
+        <v>570091</v>
+      </c>
+      <c r="B710" t="s">
+        <v>53</v>
+      </c>
+      <c r="C710" t="s">
+        <v>54</v>
+      </c>
+      <c r="D710" t="s">
+        <v>244</v>
+      </c>
+      <c r="E710" t="s">
+        <v>245</v>
+      </c>
+      <c r="F710" t="s">
+        <v>15</v>
+      </c>
+      <c r="G710" t="s">
+        <v>16</v>
+      </c>
+      <c r="H710" s="1">
+        <v>78000</v>
+      </c>
+    </row>
+    <row r="711" spans="1:9">
+      <c r="A711">
+        <v>5702142</v>
+      </c>
+      <c r="B711" t="s">
+        <v>55</v>
+      </c>
+      <c r="C711" t="s">
+        <v>49</v>
+      </c>
+      <c r="D711" t="s">
+        <v>257</v>
+      </c>
+      <c r="E711" t="s">
+        <v>258</v>
+      </c>
+      <c r="F711" t="s">
+        <v>13</v>
+      </c>
+      <c r="G711" t="s">
+        <v>14</v>
+      </c>
+      <c r="H711" s="1">
+        <v>5517000</v>
+      </c>
+    </row>
+    <row r="712" spans="1:9">
+      <c r="A712">
+        <v>5702143</v>
+      </c>
+      <c r="B712" t="s">
+        <v>55</v>
+      </c>
+      <c r="C712" t="s">
+        <v>49</v>
+      </c>
+      <c r="D712" t="s">
+        <v>257</v>
+      </c>
+      <c r="E712" t="s">
+        <v>258</v>
+      </c>
+      <c r="F712" t="s">
+        <v>15</v>
+      </c>
+      <c r="G712" t="s">
+        <v>16</v>
+      </c>
+      <c r="H712" s="1">
+        <v>7187000</v>
+      </c>
+    </row>
+    <row r="713" spans="1:9">
+      <c r="A713">
+        <v>5712403</v>
+      </c>
+      <c r="B713" t="s">
+        <v>58</v>
+      </c>
+      <c r="C713" t="s">
+        <v>59</v>
+      </c>
+      <c r="D713" t="s">
+        <v>257</v>
+      </c>
+      <c r="E713" t="s">
+        <v>258</v>
+      </c>
+      <c r="F713" t="s">
+        <v>15</v>
+      </c>
+      <c r="G713" t="s">
+        <v>16</v>
+      </c>
+      <c r="H713" s="1">
+        <v>-549000</v>
+      </c>
+    </row>
+    <row r="714" spans="1:9">
+      <c r="A714">
+        <v>5714455</v>
+      </c>
+      <c r="B714" t="s">
+        <v>60</v>
+      </c>
+      <c r="C714" t="s">
+        <v>51</v>
+      </c>
+      <c r="D714" t="s">
+        <v>257</v>
+      </c>
+      <c r="E714" t="s">
+        <v>258</v>
+      </c>
+      <c r="F714" t="s">
+        <v>15</v>
+      </c>
+      <c r="G714" t="s">
+        <v>16</v>
+      </c>
+      <c r="H714" s="1">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="715" spans="1:9">
+      <c r="A715">
+        <v>576246</v>
+      </c>
+      <c r="B715" t="s">
+        <v>19</v>
+      </c>
+      <c r="C715" t="s">
+        <v>20</v>
+      </c>
+      <c r="D715" t="s">
+        <v>244</v>
+      </c>
+      <c r="E715" t="s">
+        <v>245</v>
+      </c>
+      <c r="F715" t="s">
+        <v>13</v>
+      </c>
+      <c r="G715" t="s">
+        <v>14</v>
+      </c>
+      <c r="H715" s="1">
+        <v>4545000</v>
+      </c>
+    </row>
+    <row r="716" spans="1:9">
+      <c r="A716">
+        <v>576247</v>
+      </c>
+      <c r="B716" t="s">
+        <v>19</v>
+      </c>
+      <c r="C716" t="s">
+        <v>20</v>
+      </c>
+      <c r="D716" t="s">
+        <v>244</v>
+      </c>
+      <c r="E716" t="s">
+        <v>245</v>
+      </c>
+      <c r="F716" t="s">
+        <v>15</v>
+      </c>
+      <c r="G716" t="s">
+        <v>16</v>
+      </c>
+      <c r="H716" s="1">
+        <v>970000</v>
+      </c>
+    </row>
+    <row r="717" spans="1:9">
+      <c r="A717">
+        <v>5763703</v>
+      </c>
+      <c r="B717" t="s">
+        <v>21</v>
+      </c>
+      <c r="C717" t="s">
+        <v>22</v>
+      </c>
+      <c r="D717" t="s">
+        <v>265</v>
+      </c>
+      <c r="E717" t="s">
+        <v>266</v>
+      </c>
+      <c r="F717" t="s">
+        <v>15</v>
+      </c>
+      <c r="G717" t="s">
+        <v>16</v>
+      </c>
+      <c r="I717" s="1">
+        <v>158000</v>
+      </c>
+    </row>
+    <row r="718" spans="1:9">
+      <c r="A718">
+        <v>5773962</v>
+      </c>
+      <c r="B718" t="s">
+        <v>206</v>
+      </c>
+      <c r="C718" t="s">
+        <v>207</v>
+      </c>
+      <c r="D718" t="s">
+        <v>265</v>
+      </c>
+      <c r="E718" t="s">
+        <v>266</v>
+      </c>
+      <c r="F718" t="s">
+        <v>13</v>
+      </c>
+      <c r="G718" t="s">
+        <v>14</v>
+      </c>
+      <c r="I718" s="1">
+        <v>24547000</v>
+      </c>
+    </row>
+    <row r="719" spans="1:9">
+      <c r="A719">
+        <v>5773963</v>
+      </c>
+      <c r="B719" t="s">
+        <v>206</v>
+      </c>
+      <c r="C719" t="s">
+        <v>207</v>
+      </c>
+      <c r="D719" t="s">
+        <v>265</v>
+      </c>
+      <c r="E719" t="s">
+        <v>266</v>
+      </c>
+      <c r="F719" t="s">
+        <v>15</v>
+      </c>
+      <c r="G719" t="s">
+        <v>16</v>
+      </c>
+      <c r="I719" s="1">
+        <v>25099000</v>
+      </c>
+    </row>
+    <row r="720" spans="1:9">
+      <c r="A720">
+        <v>5778066</v>
+      </c>
+      <c r="B720" t="s">
+        <v>31</v>
+      </c>
+      <c r="C720" t="s">
+        <v>20</v>
+      </c>
+      <c r="D720" t="s">
+        <v>265</v>
+      </c>
+      <c r="E720" t="s">
+        <v>266</v>
+      </c>
+      <c r="F720" t="s">
+        <v>13</v>
+      </c>
+      <c r="G720" t="s">
+        <v>14</v>
+      </c>
+      <c r="I720" s="1">
+        <v>191000</v>
+      </c>
+    </row>
+    <row r="721" spans="1:9">
+      <c r="A721">
+        <v>5778067</v>
+      </c>
+      <c r="B721" t="s">
+        <v>31</v>
+      </c>
+      <c r="C721" t="s">
+        <v>20</v>
+      </c>
+      <c r="D721" t="s">
+        <v>265</v>
+      </c>
+      <c r="E721" t="s">
+        <v>266</v>
+      </c>
+      <c r="F721" t="s">
+        <v>15</v>
+      </c>
+      <c r="G721" t="s">
+        <v>16</v>
+      </c>
+      <c r="I721" s="1">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="722" spans="1:9">
+      <c r="A722">
+        <v>5798586</v>
+      </c>
+      <c r="B722" t="s">
+        <v>52</v>
+      </c>
+      <c r="C722" t="s">
+        <v>45</v>
+      </c>
+      <c r="D722" t="s">
+        <v>265</v>
+      </c>
+      <c r="E722" t="s">
+        <v>266</v>
+      </c>
+      <c r="F722" t="s">
+        <v>13</v>
+      </c>
+      <c r="G722" t="s">
+        <v>14</v>
+      </c>
+      <c r="I722" s="1">
+        <v>1726000</v>
+      </c>
+    </row>
+    <row r="723" spans="1:9">
+      <c r="A723">
+        <v>5798587</v>
+      </c>
+      <c r="B723" t="s">
+        <v>52</v>
+      </c>
+      <c r="C723" t="s">
+        <v>45</v>
+      </c>
+      <c r="D723" t="s">
+        <v>265</v>
+      </c>
+      <c r="E723" t="s">
+        <v>266</v>
+      </c>
+      <c r="F723" t="s">
+        <v>15</v>
+      </c>
+      <c r="G723" t="s">
+        <v>16</v>
+      </c>
+      <c r="I723" s="1">
+        <v>949000</v>
+      </c>
+    </row>
+    <row r="724" spans="1:9">
+      <c r="A724">
+        <v>580351</v>
+      </c>
+      <c r="B724" t="s">
+        <v>55</v>
+      </c>
+      <c r="C724" t="s">
+        <v>49</v>
+      </c>
+      <c r="D724" t="s">
+        <v>244</v>
+      </c>
+      <c r="E724" t="s">
+        <v>245</v>
+      </c>
+      <c r="F724" t="s">
+        <v>15</v>
+      </c>
+      <c r="G724" t="s">
+        <v>16</v>
+      </c>
+      <c r="H724" s="1">
+        <v>585000</v>
+      </c>
+    </row>
+    <row r="725" spans="1:9">
+      <c r="A725">
+        <v>5835522</v>
+      </c>
+      <c r="B725" t="s">
+        <v>38</v>
+      </c>
+      <c r="C725" t="s">
+        <v>39</v>
+      </c>
+      <c r="D725" t="s">
+        <v>265</v>
+      </c>
+      <c r="E725" t="s">
+        <v>266</v>
+      </c>
+      <c r="F725" t="s">
+        <v>13</v>
+      </c>
+      <c r="G725" t="s">
+        <v>14</v>
+      </c>
+      <c r="I725" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="726" spans="1:9">
+      <c r="A726">
+        <v>5837574</v>
+      </c>
+      <c r="B726" t="s">
+        <v>40</v>
+      </c>
+      <c r="C726" t="s">
+        <v>41</v>
+      </c>
+      <c r="D726" t="s">
+        <v>265</v>
+      </c>
+      <c r="E726" t="s">
+        <v>266</v>
+      </c>
+      <c r="F726" t="s">
+        <v>13</v>
+      </c>
+      <c r="G726" t="s">
+        <v>14</v>
+      </c>
+      <c r="I726" s="1">
+        <v>385000</v>
+      </c>
+    </row>
+    <row r="727" spans="1:9">
+      <c r="A727">
+        <v>5837575</v>
+      </c>
+      <c r="B727" t="s">
+        <v>40</v>
+      </c>
+      <c r="C727" t="s">
+        <v>41</v>
+      </c>
+      <c r="D727" t="s">
+        <v>265</v>
+      </c>
+      <c r="E727" t="s">
+        <v>266</v>
+      </c>
+      <c r="F727" t="s">
+        <v>15</v>
+      </c>
+      <c r="G727" t="s">
+        <v>16</v>
+      </c>
+      <c r="I727" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="728" spans="1:9">
+      <c r="A728">
+        <v>586507</v>
+      </c>
+      <c r="B728" t="s">
+        <v>56</v>
+      </c>
+      <c r="C728" t="s">
+        <v>57</v>
+      </c>
+      <c r="D728" t="s">
+        <v>244</v>
+      </c>
+      <c r="E728" t="s">
+        <v>245</v>
+      </c>
+      <c r="F728" t="s">
+        <v>15</v>
+      </c>
+      <c r="G728" t="s">
+        <v>16</v>
+      </c>
+      <c r="H728" s="1">
+        <v>22000</v>
+      </c>
+    </row>
+    <row r="729" spans="1:9">
+      <c r="A729">
+        <v>590610</v>
+      </c>
+      <c r="B729" t="s">
+        <v>58</v>
+      </c>
+      <c r="C729" t="s">
+        <v>59</v>
+      </c>
+      <c r="D729" t="s">
+        <v>244</v>
+      </c>
+      <c r="E729" t="s">
+        <v>245</v>
+      </c>
+      <c r="F729" t="s">
+        <v>13</v>
+      </c>
+      <c r="G729" t="s">
+        <v>14</v>
+      </c>
+      <c r="H729" s="1">
+        <v>281000</v>
+      </c>
+    </row>
+    <row r="730" spans="1:9">
+      <c r="A730">
+        <v>590611</v>
+      </c>
+      <c r="B730" t="s">
+        <v>58</v>
+      </c>
+      <c r="C730" t="s">
+        <v>59</v>
+      </c>
+      <c r="D730" t="s">
+        <v>244</v>
+      </c>
+      <c r="E730" t="s">
+        <v>245</v>
+      </c>
+      <c r="F730" t="s">
+        <v>15</v>
+      </c>
+      <c r="G730" t="s">
+        <v>16</v>
+      </c>
+      <c r="H730" s="1">
+        <v>140000</v>
+      </c>
+    </row>
+    <row r="731" spans="1:9">
+      <c r="A731">
+        <v>5923759</v>
+      </c>
+      <c r="B731" t="s">
+        <v>21</v>
+      </c>
+      <c r="C731" t="s">
+        <v>22</v>
+      </c>
+      <c r="D731" t="s">
+        <v>267</v>
+      </c>
+      <c r="E731" t="s">
+        <v>268</v>
+      </c>
+      <c r="F731" t="s">
+        <v>15</v>
+      </c>
+      <c r="G731" t="s">
+        <v>16</v>
+      </c>
+      <c r="I731" s="1">
+        <v>200000</v>
+      </c>
+    </row>
+    <row r="732" spans="1:9">
+      <c r="A732">
+        <v>5934018</v>
+      </c>
+      <c r="B732" t="s">
+        <v>206</v>
+      </c>
+      <c r="C732" t="s">
+        <v>207</v>
+      </c>
+      <c r="D732" t="s">
+        <v>267</v>
+      </c>
+      <c r="E732" t="s">
+        <v>268</v>
+      </c>
+      <c r="F732" t="s">
+        <v>13</v>
+      </c>
+      <c r="G732" t="s">
+        <v>14</v>
+      </c>
+      <c r="I732" s="1">
+        <v>1026000</v>
+      </c>
+    </row>
+    <row r="733" spans="1:9">
+      <c r="A733">
+        <v>5934019</v>
+      </c>
+      <c r="B733" t="s">
+        <v>206</v>
+      </c>
+      <c r="C733" t="s">
+        <v>207</v>
+      </c>
+      <c r="D733" t="s">
+        <v>267</v>
+      </c>
+      <c r="E733" t="s">
+        <v>268</v>
+      </c>
+      <c r="F733" t="s">
+        <v>15</v>
+      </c>
+      <c r="G733" t="s">
+        <v>16</v>
+      </c>
+      <c r="I733" s="1">
+        <v>26988000</v>
+      </c>
+    </row>
+    <row r="734" spans="1:9">
+      <c r="A734">
+        <v>5936071</v>
+      </c>
+      <c r="B734" t="s">
+        <v>29</v>
+      </c>
+      <c r="C734" t="s">
+        <v>30</v>
+      </c>
+      <c r="D734" t="s">
+        <v>267</v>
+      </c>
+      <c r="E734" t="s">
+        <v>268</v>
+      </c>
+      <c r="F734" t="s">
+        <v>15</v>
+      </c>
+      <c r="G734" t="s">
+        <v>16</v>
+      </c>
+      <c r="I734" s="1">
+        <v>33000</v>
+      </c>
+    </row>
+    <row r="735" spans="1:9">
+      <c r="A735">
+        <v>5938122</v>
+      </c>
+      <c r="B735" t="s">
+        <v>31</v>
+      </c>
+      <c r="C735" t="s">
+        <v>20</v>
+      </c>
+      <c r="D735" t="s">
+        <v>267</v>
+      </c>
+      <c r="E735" t="s">
+        <v>268</v>
+      </c>
+      <c r="F735" t="s">
+        <v>13</v>
+      </c>
+      <c r="G735" t="s">
+        <v>14</v>
+      </c>
+      <c r="I735" s="1">
+        <v>269000</v>
+      </c>
+    </row>
+    <row r="736" spans="1:9">
+      <c r="A736">
+        <v>5938123</v>
+      </c>
+      <c r="B736" t="s">
+        <v>31</v>
+      </c>
+      <c r="C736" t="s">
+        <v>20</v>
+      </c>
+      <c r="D736" t="s">
+        <v>267</v>
+      </c>
+      <c r="E736" t="s">
+        <v>268</v>
+      </c>
+      <c r="F736" t="s">
+        <v>15</v>
+      </c>
+      <c r="G736" t="s">
+        <v>16</v>
+      </c>
+      <c r="I736" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="737" spans="1:9">
+      <c r="A737">
+        <v>594715</v>
+      </c>
+      <c r="B737" t="s">
+        <v>44</v>
+      </c>
+      <c r="C737" t="s">
+        <v>45</v>
+      </c>
+      <c r="D737" t="s">
+        <v>244</v>
+      </c>
+      <c r="E737" t="s">
+        <v>245</v>
+      </c>
+      <c r="F737" t="s">
+        <v>15</v>
+      </c>
+      <c r="G737" t="s">
+        <v>16</v>
+      </c>
+      <c r="H737" s="1">
+        <v>8379000</v>
+      </c>
+    </row>
+    <row r="738" spans="1:9">
+      <c r="A738">
+        <v>5958642</v>
+      </c>
+      <c r="B738" t="s">
+        <v>52</v>
+      </c>
+      <c r="C738" t="s">
+        <v>45</v>
+      </c>
+      <c r="D738" t="s">
+        <v>267</v>
+      </c>
+      <c r="E738" t="s">
+        <v>268</v>
+      </c>
+      <c r="F738" t="s">
+        <v>13</v>
+      </c>
+      <c r="G738" t="s">
+        <v>14</v>
+      </c>
+      <c r="I738" s="1">
+        <v>25578000</v>
+      </c>
+    </row>
+    <row r="739" spans="1:9">
+      <c r="A739">
+        <v>5958643</v>
+      </c>
+      <c r="B739" t="s">
+        <v>52</v>
+      </c>
+      <c r="C739" t="s">
+        <v>45</v>
+      </c>
+      <c r="D739" t="s">
+        <v>267</v>
+      </c>
+      <c r="E739" t="s">
+        <v>268</v>
+      </c>
+      <c r="F739" t="s">
+        <v>15</v>
+      </c>
+      <c r="G739" t="s">
+        <v>16</v>
+      </c>
+      <c r="I739" s="1">
+        <v>413000</v>
+      </c>
+    </row>
+    <row r="740" spans="1:9">
+      <c r="A740">
+        <v>5995578</v>
+      </c>
+      <c r="B740" t="s">
+        <v>38</v>
+      </c>
+      <c r="C740" t="s">
+        <v>39</v>
+      </c>
+      <c r="D740" t="s">
+        <v>267</v>
+      </c>
+      <c r="E740" t="s">
+        <v>268</v>
+      </c>
+      <c r="F740" t="s">
+        <v>13</v>
+      </c>
+      <c r="G740" t="s">
+        <v>14</v>
+      </c>
+      <c r="I740" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="741" spans="1:9">
+      <c r="A741">
+        <v>5997631</v>
+      </c>
+      <c r="B741" t="s">
+        <v>40</v>
+      </c>
+      <c r="C741" t="s">
+        <v>41</v>
+      </c>
+      <c r="D741" t="s">
+        <v>267</v>
+      </c>
+      <c r="E741" t="s">
+        <v>268</v>
+      </c>
+      <c r="F741" t="s">
+        <v>15</v>
+      </c>
+      <c r="G741" t="s">
+        <v>16</v>
+      </c>
+      <c r="I741" s="1">
+        <v>38000</v>
+      </c>
+    </row>
+    <row r="742" spans="1:9">
+      <c r="A742">
+        <v>6022255</v>
+      </c>
+      <c r="B742" t="s">
+        <v>55</v>
+      </c>
+      <c r="C742" t="s">
+        <v>49</v>
+      </c>
+      <c r="D742" t="s">
+        <v>267</v>
+      </c>
+      <c r="E742" t="s">
+        <v>268</v>
+      </c>
+      <c r="F742" t="s">
+        <v>15</v>
+      </c>
+      <c r="G742" t="s">
+        <v>16</v>
+      </c>
+      <c r="H742" s="1">
+        <v>-7140000</v>
+      </c>
+    </row>
+    <row r="743" spans="1:9">
+      <c r="A743">
+        <v>6094074</v>
+      </c>
+      <c r="B743" t="s">
+        <v>206</v>
+      </c>
+      <c r="C743" t="s">
+        <v>207</v>
+      </c>
+      <c r="D743" t="s">
+        <v>269</v>
+      </c>
+      <c r="E743" t="s">
+        <v>270</v>
+      </c>
+      <c r="F743" t="s">
+        <v>13</v>
+      </c>
+      <c r="G743" t="s">
+        <v>14</v>
+      </c>
+      <c r="I743" s="1">
+        <v>2292000</v>
+      </c>
+    </row>
+    <row r="744" spans="1:9">
+      <c r="A744">
+        <v>6094075</v>
+      </c>
+      <c r="B744" t="s">
+        <v>206</v>
+      </c>
+      <c r="C744" t="s">
+        <v>207</v>
+      </c>
+      <c r="D744" t="s">
+        <v>269</v>
+      </c>
+      <c r="E744" t="s">
+        <v>270</v>
+      </c>
+      <c r="F744" t="s">
+        <v>15</v>
+      </c>
+      <c r="G744" t="s">
+        <v>16</v>
+      </c>
+      <c r="I744" s="1">
+        <v>-81000</v>
+      </c>
+    </row>
+    <row r="745" spans="1:9">
+      <c r="A745">
+        <v>6096127</v>
+      </c>
+      <c r="B745" t="s">
+        <v>29</v>
+      </c>
+      <c r="C745" t="s">
+        <v>30</v>
+      </c>
+      <c r="D745" t="s">
+        <v>269</v>
+      </c>
+      <c r="E745" t="s">
+        <v>270</v>
+      </c>
+      <c r="F745" t="s">
+        <v>15</v>
+      </c>
+      <c r="G745" t="s">
+        <v>16</v>
+      </c>
+      <c r="I745" s="1">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="746" spans="1:9">
+      <c r="A746">
+        <v>6098179</v>
+      </c>
+      <c r="B746" t="s">
+        <v>31</v>
+      </c>
+      <c r="C746" t="s">
+        <v>20</v>
+      </c>
+      <c r="D746" t="s">
+        <v>269</v>
+      </c>
+      <c r="E746" t="s">
+        <v>270</v>
+      </c>
+      <c r="F746" t="s">
+        <v>15</v>
+      </c>
+      <c r="G746" t="s">
+        <v>16</v>
+      </c>
+      <c r="I746" s="1">
+        <v>48000</v>
+      </c>
+    </row>
+    <row r="747" spans="1:9">
+      <c r="A747">
+        <v>6157687</v>
+      </c>
+      <c r="B747" t="s">
+        <v>40</v>
+      </c>
+      <c r="C747" t="s">
+        <v>41</v>
+      </c>
+      <c r="D747" t="s">
+        <v>269</v>
+      </c>
+      <c r="E747" t="s">
+        <v>270</v>
+      </c>
+      <c r="F747" t="s">
+        <v>15</v>
+      </c>
+      <c r="G747" t="s">
+        <v>16</v>
+      </c>
+      <c r="I747" s="1">
+        <v>24000</v>
+      </c>
+    </row>
+    <row r="748" spans="1:9">
+      <c r="A748">
+        <v>6182310</v>
+      </c>
+      <c r="B748" t="s">
+        <v>55</v>
+      </c>
+      <c r="C748" t="s">
+        <v>49</v>
+      </c>
+      <c r="D748" t="s">
+        <v>269</v>
+      </c>
+      <c r="E748" t="s">
+        <v>270</v>
+      </c>
+      <c r="F748" t="s">
+        <v>13</v>
+      </c>
+      <c r="G748" t="s">
+        <v>14</v>
+      </c>
+      <c r="H748" s="1">
+        <v>2292000</v>
+      </c>
+    </row>
+    <row r="749" spans="1:9">
+      <c r="A749">
+        <v>6182311</v>
+      </c>
+      <c r="B749" t="s">
+        <v>55</v>
+      </c>
+      <c r="C749" t="s">
+        <v>49</v>
+      </c>
+      <c r="D749" t="s">
+        <v>269</v>
+      </c>
+      <c r="E749" t="s">
+        <v>270</v>
+      </c>
+      <c r="F749" t="s">
+        <v>15</v>
+      </c>
+      <c r="G749" t="s">
+        <v>16</v>
+      </c>
+      <c r="H749" s="1">
+        <v>57000</v>
+      </c>
+    </row>
+    <row r="750" spans="1:9">
+      <c r="A750">
+        <v>619338</v>
+      </c>
+      <c r="B750" t="s">
+        <v>85</v>
+      </c>
+      <c r="C750" t="s">
+        <v>78</v>
+      </c>
+      <c r="D750" t="s">
+        <v>244</v>
+      </c>
+      <c r="E750" t="s">
+        <v>245</v>
+      </c>
+      <c r="F750" t="s">
+        <v>13</v>
+      </c>
+      <c r="G750" t="s">
+        <v>14</v>
+      </c>
+      <c r="H750" s="1">
+        <v>34000</v>
+      </c>
+    </row>
+    <row r="751" spans="1:9">
+      <c r="A751">
+        <v>621391</v>
+      </c>
+      <c r="B751" t="s">
+        <v>88</v>
+      </c>
+      <c r="C751" t="s">
+        <v>89</v>
+      </c>
+      <c r="D751" t="s">
+        <v>244</v>
+      </c>
+      <c r="E751" t="s">
+        <v>245</v>
+      </c>
+      <c r="F751" t="s">
+        <v>15</v>
+      </c>
+      <c r="G751" t="s">
+        <v>16</v>
+      </c>
+      <c r="H751" s="1">
+        <v>66000</v>
+      </c>
+    </row>
+    <row r="752" spans="1:9">
+      <c r="A752">
+        <v>6243871</v>
+      </c>
+      <c r="B752" t="s">
+        <v>21</v>
+      </c>
+      <c r="C752" t="s">
+        <v>22</v>
+      </c>
+      <c r="D752" t="s">
+        <v>271</v>
+      </c>
+      <c r="E752" t="s">
+        <v>272</v>
+      </c>
+      <c r="F752" t="s">
+        <v>15</v>
+      </c>
+      <c r="G752" t="s">
+        <v>16</v>
+      </c>
+      <c r="I752" s="1">
+        <v>8723000</v>
+      </c>
+    </row>
+    <row r="753" spans="1:9">
+      <c r="A753">
+        <v>6250027</v>
+      </c>
+      <c r="B753" t="s">
+        <v>27</v>
+      </c>
+      <c r="C753" t="s">
+        <v>28</v>
+      </c>
+      <c r="D753" t="s">
+        <v>271</v>
+      </c>
+      <c r="E753" t="s">
+        <v>272</v>
+      </c>
+      <c r="F753" t="s">
+        <v>15</v>
+      </c>
+      <c r="G753" t="s">
+        <v>16</v>
+      </c>
+      <c r="I753" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="754" spans="1:9">
+      <c r="A754">
+        <v>6254130</v>
+      </c>
+      <c r="B754" t="s">
+        <v>206</v>
+      </c>
+      <c r="C754" t="s">
+        <v>207</v>
+      </c>
+      <c r="D754" t="s">
+        <v>271</v>
+      </c>
+      <c r="E754" t="s">
+        <v>272</v>
+      </c>
+      <c r="F754" t="s">
+        <v>13</v>
+      </c>
+      <c r="G754" t="s">
+        <v>14</v>
+      </c>
+      <c r="I754" s="1">
+        <v>12443000</v>
+      </c>
+    </row>
+    <row r="755" spans="1:9">
+      <c r="A755">
+        <v>6254131</v>
+      </c>
+      <c r="B755" t="s">
+        <v>206</v>
+      </c>
+      <c r="C755" t="s">
+        <v>207</v>
+      </c>
+      <c r="D755" t="s">
+        <v>271</v>
+      </c>
+      <c r="E755" t="s">
+        <v>272</v>
+      </c>
+      <c r="F755" t="s">
+        <v>15</v>
+      </c>
+      <c r="G755" t="s">
+        <v>16</v>
+      </c>
+      <c r="I755" s="1">
+        <v>1929000</v>
+      </c>
+    </row>
+    <row r="756" spans="1:9">
+      <c r="A756">
+        <v>6256183</v>
+      </c>
+      <c r="B756" t="s">
+        <v>29</v>
+      </c>
+      <c r="C756" t="s">
+        <v>30</v>
+      </c>
+      <c r="D756" t="s">
+        <v>271</v>
+      </c>
+      <c r="E756" t="s">
+        <v>272</v>
+      </c>
+      <c r="F756" t="s">
+        <v>15</v>
+      </c>
+      <c r="G756" t="s">
+        <v>16</v>
+      </c>
+      <c r="I756" s="1">
+        <v>-17000</v>
+      </c>
+    </row>
+    <row r="757" spans="1:9">
+      <c r="A757">
+        <v>6258234</v>
+      </c>
+      <c r="B757" t="s">
+        <v>31</v>
+      </c>
+      <c r="C757" t="s">
+        <v>20</v>
+      </c>
+      <c r="D757" t="s">
+        <v>271</v>
+      </c>
+      <c r="E757" t="s">
+        <v>272</v>
+      </c>
+      <c r="F757" t="s">
+        <v>13</v>
+      </c>
+      <c r="G757" t="s">
+        <v>14</v>
+      </c>
+      <c r="I757" s="1">
+        <v>11848000</v>
+      </c>
+    </row>
+    <row r="758" spans="1:9">
+      <c r="A758">
+        <v>6258235</v>
+      </c>
+      <c r="B758" t="s">
+        <v>31</v>
+      </c>
+      <c r="C758" t="s">
+        <v>20</v>
+      </c>
+      <c r="D758" t="s">
+        <v>271</v>
+      </c>
+      <c r="E758" t="s">
+        <v>272</v>
+      </c>
+      <c r="F758" t="s">
+        <v>15</v>
+      </c>
+      <c r="G758" t="s">
+        <v>16</v>
+      </c>
+      <c r="I758" s="1">
+        <v>83000</v>
+      </c>
+    </row>
+    <row r="759" spans="1:9">
+      <c r="A759">
+        <v>6260286</v>
+      </c>
+      <c r="B759" t="s">
+        <v>259</v>
+      </c>
+      <c r="C759" t="s">
+        <v>260</v>
+      </c>
+      <c r="D759" t="s">
+        <v>271</v>
+      </c>
+      <c r="E759" t="s">
+        <v>272</v>
+      </c>
+      <c r="F759" t="s">
+        <v>13</v>
+      </c>
+      <c r="G759" t="s">
+        <v>14</v>
+      </c>
+      <c r="I759" s="1">
+        <v>190551000</v>
+      </c>
+    </row>
+    <row r="760" spans="1:9">
+      <c r="A760">
+        <v>6260287</v>
+      </c>
+      <c r="B760" t="s">
+        <v>259</v>
+      </c>
+      <c r="C760" t="s">
+        <v>260</v>
+      </c>
+      <c r="D760" t="s">
+        <v>271</v>
+      </c>
+      <c r="E760" t="s">
+        <v>272</v>
+      </c>
+      <c r="F760" t="s">
+        <v>15</v>
+      </c>
+      <c r="G760" t="s">
+        <v>16</v>
+      </c>
+      <c r="I760" s="1">
+        <v>53602000</v>
+      </c>
+    </row>
+    <row r="761" spans="1:9">
+      <c r="A761">
+        <v>6278754</v>
+      </c>
+      <c r="B761" t="s">
+        <v>52</v>
+      </c>
+      <c r="C761" t="s">
+        <v>45</v>
+      </c>
+      <c r="D761" t="s">
+        <v>271</v>
+      </c>
+      <c r="E761" t="s">
+        <v>272</v>
+      </c>
+      <c r="F761" t="s">
+        <v>13</v>
+      </c>
+      <c r="G761" t="s">
+        <v>14</v>
+      </c>
+      <c r="I761" s="1">
+        <v>300000</v>
+      </c>
+    </row>
+    <row r="762" spans="1:9">
+      <c r="A762">
+        <v>6278755</v>
+      </c>
+      <c r="B762" t="s">
+        <v>52</v>
+      </c>
+      <c r="C762" t="s">
+        <v>45</v>
+      </c>
+      <c r="D762" t="s">
+        <v>271</v>
+      </c>
+      <c r="E762" t="s">
+        <v>272</v>
+      </c>
+      <c r="F762" t="s">
+        <v>15</v>
+      </c>
+      <c r="G762" t="s">
+        <v>16</v>
+      </c>
+      <c r="I762" s="1">
+        <v>56000</v>
+      </c>
+    </row>
+    <row r="763" spans="1:9">
+      <c r="A763">
+        <v>6303378</v>
+      </c>
+      <c r="B763" t="s">
+        <v>77</v>
+      </c>
+      <c r="C763" t="s">
+        <v>78</v>
+      </c>
+      <c r="D763" t="s">
+        <v>271</v>
+      </c>
+      <c r="E763" t="s">
+        <v>272</v>
+      </c>
+      <c r="F763" t="s">
+        <v>13</v>
+      </c>
+      <c r="G763" t="s">
+        <v>14</v>
+      </c>
+      <c r="I763" s="1">
+        <v>5967000</v>
+      </c>
+    </row>
+    <row r="764" spans="1:9">
+      <c r="A764">
+        <v>6303379</v>
+      </c>
+      <c r="B764" t="s">
+        <v>77</v>
+      </c>
+      <c r="C764" t="s">
+        <v>78</v>
+      </c>
+      <c r="D764" t="s">
+        <v>271</v>
+      </c>
+      <c r="E764" t="s">
+        <v>272</v>
+      </c>
+      <c r="F764" t="s">
+        <v>15</v>
+      </c>
+      <c r="G764" t="s">
+        <v>16</v>
+      </c>
+      <c r="I764" s="1">
+        <v>2239000</v>
+      </c>
+    </row>
+    <row r="765" spans="1:9">
+      <c r="A765">
+        <v>6315690</v>
+      </c>
+      <c r="B765" t="s">
+        <v>38</v>
+      </c>
+      <c r="C765" t="s">
+        <v>39</v>
+      </c>
+      <c r="D765" t="s">
+        <v>271</v>
+      </c>
+      <c r="E765" t="s">
+        <v>272</v>
+      </c>
+      <c r="F765" t="s">
+        <v>13</v>
+      </c>
+      <c r="G765" t="s">
+        <v>14</v>
+      </c>
+      <c r="I765" s="1">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="766" spans="1:9">
+      <c r="A766">
+        <v>6317743</v>
+      </c>
+      <c r="B766" t="s">
+        <v>40</v>
+      </c>
+      <c r="C766" t="s">
+        <v>41</v>
+      </c>
+      <c r="D766" t="s">
+        <v>271</v>
+      </c>
+      <c r="E766" t="s">
+        <v>272</v>
+      </c>
+      <c r="F766" t="s">
+        <v>15</v>
+      </c>
+      <c r="G766" t="s">
+        <v>16</v>
+      </c>
+      <c r="I766" s="1">
+        <v>1505000</v>
+      </c>
+    </row>
+    <row r="767" spans="1:9">
+      <c r="A767">
+        <v>6330054</v>
+      </c>
+      <c r="B767" t="s">
+        <v>261</v>
+      </c>
+      <c r="C767" t="s">
+        <v>262</v>
+      </c>
+      <c r="D767" t="s">
+        <v>271</v>
+      </c>
+      <c r="E767" t="s">
+        <v>272</v>
+      </c>
+      <c r="F767" t="s">
+        <v>13</v>
+      </c>
+      <c r="G767" t="s">
+        <v>14</v>
+      </c>
+      <c r="H767" s="1">
+        <v>200000</v>
+      </c>
+    </row>
+    <row r="768" spans="1:9">
+      <c r="A768">
+        <v>6340314</v>
+      </c>
+      <c r="B768" t="s">
+        <v>263</v>
+      </c>
+      <c r="C768" t="s">
+        <v>264</v>
+      </c>
+      <c r="D768" t="s">
+        <v>271</v>
+      </c>
+      <c r="E768" t="s">
+        <v>272</v>
+      </c>
+      <c r="F768" t="s">
+        <v>13</v>
+      </c>
+      <c r="G768" t="s">
+        <v>14</v>
+      </c>
+      <c r="H768" s="1">
+        <v>3000000</v>
+      </c>
+    </row>
+    <row r="769" spans="1:9">
+      <c r="A769">
+        <v>6340315</v>
+      </c>
+      <c r="B769" t="s">
+        <v>263</v>
+      </c>
+      <c r="C769" t="s">
+        <v>264</v>
+      </c>
+      <c r="D769" t="s">
+        <v>271</v>
+      </c>
+      <c r="E769" t="s">
+        <v>272</v>
+      </c>
+      <c r="F769" t="s">
+        <v>15</v>
+      </c>
+      <c r="G769" t="s">
+        <v>16</v>
+      </c>
+      <c r="H769" s="1">
+        <v>1069000</v>
+      </c>
+    </row>
+    <row r="770" spans="1:9">
+      <c r="A770">
+        <v>6342366</v>
+      </c>
+      <c r="B770" t="s">
+        <v>55</v>
+      </c>
+      <c r="C770" t="s">
+        <v>49</v>
+      </c>
+      <c r="D770" t="s">
+        <v>271</v>
+      </c>
+      <c r="E770" t="s">
+        <v>272</v>
+      </c>
+      <c r="F770" t="s">
+        <v>13</v>
+      </c>
+      <c r="G770" t="s">
+        <v>14</v>
+      </c>
+      <c r="H770" s="1">
+        <v>171303000</v>
+      </c>
+    </row>
+    <row r="771" spans="1:9">
+      <c r="A771">
+        <v>6342367</v>
+      </c>
+      <c r="B771" t="s">
+        <v>55</v>
+      </c>
+      <c r="C771" t="s">
+        <v>49</v>
+      </c>
+      <c r="D771" t="s">
+        <v>271</v>
+      </c>
+      <c r="E771" t="s">
+        <v>272</v>
+      </c>
+      <c r="F771" t="s">
+        <v>15</v>
+      </c>
+      <c r="G771" t="s">
+        <v>16</v>
+      </c>
+      <c r="H771" s="1">
+        <v>132000</v>
+      </c>
+    </row>
+    <row r="772" spans="1:9">
+      <c r="A772">
+        <v>6352627</v>
+      </c>
+      <c r="B772" t="s">
+        <v>58</v>
+      </c>
+      <c r="C772" t="s">
+        <v>59</v>
+      </c>
+      <c r="D772" t="s">
+        <v>271</v>
+      </c>
+      <c r="E772" t="s">
+        <v>272</v>
+      </c>
+      <c r="F772" t="s">
+        <v>15</v>
+      </c>
+      <c r="G772" t="s">
+        <v>16</v>
+      </c>
+      <c r="H772" s="1">
+        <v>210000</v>
+      </c>
+    </row>
+    <row r="773" spans="1:9">
+      <c r="A773">
+        <v>6383406</v>
+      </c>
+      <c r="B773" t="s">
+        <v>88</v>
+      </c>
+      <c r="C773" t="s">
+        <v>89</v>
+      </c>
+      <c r="D773" t="s">
+        <v>271</v>
+      </c>
+      <c r="E773" t="s">
+        <v>272</v>
+      </c>
+      <c r="F773" t="s">
+        <v>13</v>
+      </c>
+      <c r="G773" t="s">
+        <v>14</v>
+      </c>
+      <c r="H773" s="1">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="774" spans="1:9">
+      <c r="A774">
+        <v>6418290</v>
+      </c>
+      <c r="B774" t="s">
+        <v>31</v>
+      </c>
+      <c r="C774" t="s">
+        <v>20</v>
+      </c>
+      <c r="D774" t="s">
+        <v>273</v>
+      </c>
+      <c r="E774" t="s">
+        <v>274</v>
+      </c>
+      <c r="F774" t="s">
+        <v>13</v>
+      </c>
+      <c r="G774" t="s">
+        <v>14</v>
+      </c>
+      <c r="I774" s="1">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="775" spans="1:9">
+      <c r="A775">
+        <v>6422394</v>
+      </c>
+      <c r="B775" t="s">
+        <v>32</v>
+      </c>
+      <c r="C775" t="s">
+        <v>33</v>
+      </c>
+      <c r="D775" t="s">
+        <v>273</v>
+      </c>
+      <c r="E775" t="s">
+        <v>274</v>
+      </c>
+      <c r="F775" t="s">
+        <v>13</v>
+      </c>
+      <c r="G775" t="s">
+        <v>14</v>
+      </c>
+      <c r="I775" s="1">
+        <v>16597000</v>
+      </c>
+    </row>
+    <row r="776" spans="1:9">
+      <c r="A776">
+        <v>6434706</v>
+      </c>
+      <c r="B776" t="s">
+        <v>72</v>
+      </c>
+      <c r="C776" t="s">
+        <v>59</v>
+      </c>
+      <c r="D776" t="s">
+        <v>273</v>
+      </c>
+      <c r="E776" t="s">
+        <v>274</v>
+      </c>
+      <c r="F776" t="s">
+        <v>13</v>
+      </c>
+      <c r="G776" t="s">
+        <v>14</v>
+      </c>
+      <c r="I776" s="1">
+        <v>2945000</v>
+      </c>
+    </row>
+    <row r="777" spans="1:9">
+      <c r="A777">
+        <v>6434707</v>
+      </c>
+      <c r="B777" t="s">
+        <v>72</v>
+      </c>
+      <c r="C777" t="s">
+        <v>59</v>
+      </c>
+      <c r="D777" t="s">
+        <v>273</v>
+      </c>
+      <c r="E777" t="s">
+        <v>274</v>
+      </c>
+      <c r="F777" t="s">
+        <v>15</v>
+      </c>
+      <c r="G777" t="s">
+        <v>16</v>
+      </c>
+      <c r="I777" s="1">
+        <v>5000000</v>
+      </c>
+    </row>
+    <row r="778" spans="1:9">
+      <c r="A778">
+        <v>6563983</v>
+      </c>
+      <c r="B778" t="s">
+        <v>21</v>
+      </c>
+      <c r="C778" t="s">
+        <v>22</v>
+      </c>
+      <c r="D778" t="s">
+        <v>275</v>
+      </c>
+      <c r="E778" t="s">
+        <v>276</v>
+      </c>
+      <c r="F778" t="s">
+        <v>15</v>
+      </c>
+      <c r="G778" t="s">
+        <v>16</v>
+      </c>
+      <c r="I778" s="1">
+        <v>3446000</v>
+      </c>
+    </row>
+    <row r="779" spans="1:9">
+      <c r="A779">
+        <v>6570139</v>
+      </c>
+      <c r="B779" t="s">
+        <v>27</v>
+      </c>
+      <c r="C779" t="s">
+        <v>28</v>
+      </c>
+      <c r="D779" t="s">
+        <v>275</v>
+      </c>
+      <c r="E779" t="s">
+        <v>276</v>
+      </c>
+      <c r="F779" t="s">
+        <v>15</v>
+      </c>
+      <c r="G779" t="s">
+        <v>16</v>
+      </c>
+      <c r="I779" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="780" spans="1:9">
+      <c r="A780">
+        <v>6574242</v>
+      </c>
+      <c r="B780" t="s">
+        <v>206</v>
+      </c>
+      <c r="C780" t="s">
+        <v>207</v>
+      </c>
+      <c r="D780" t="s">
+        <v>275</v>
+      </c>
+      <c r="E780" t="s">
+        <v>276</v>
+      </c>
+      <c r="F780" t="s">
+        <v>13</v>
+      </c>
+      <c r="G780" t="s">
+        <v>14</v>
+      </c>
+      <c r="I780" s="1">
+        <v>198000</v>
+      </c>
+    </row>
+    <row r="781" spans="1:9">
+      <c r="A781">
+        <v>6574243</v>
+      </c>
+      <c r="B781" t="s">
+        <v>206</v>
+      </c>
+      <c r="C781" t="s">
+        <v>207</v>
+      </c>
+      <c r="D781" t="s">
+        <v>275</v>
+      </c>
+      <c r="E781" t="s">
+        <v>276</v>
+      </c>
+      <c r="F781" t="s">
+        <v>15</v>
+      </c>
+      <c r="G781" t="s">
+        <v>16</v>
+      </c>
+      <c r="I781" s="1">
+        <v>154000</v>
+      </c>
+    </row>
+    <row r="782" spans="1:9">
+      <c r="A782">
+        <v>6576295</v>
+      </c>
+      <c r="B782" t="s">
+        <v>29</v>
+      </c>
+      <c r="C782" t="s">
+        <v>30</v>
+      </c>
+      <c r="D782" t="s">
+        <v>275</v>
+      </c>
+      <c r="E782" t="s">
+        <v>276</v>
+      </c>
+      <c r="F782" t="s">
+        <v>15</v>
+      </c>
+      <c r="G782" t="s">
+        <v>16</v>
+      </c>
+      <c r="I782" s="1">
+        <v>33000</v>
+      </c>
+    </row>
+    <row r="783" spans="1:9">
+      <c r="A783">
+        <v>6578346</v>
+      </c>
+      <c r="B783" t="s">
+        <v>31</v>
+      </c>
+      <c r="C783" t="s">
+        <v>20</v>
+      </c>
+      <c r="D783" t="s">
+        <v>275</v>
+      </c>
+      <c r="E783" t="s">
+        <v>276</v>
+      </c>
+      <c r="F783" t="s">
+        <v>13</v>
+      </c>
+      <c r="G783" t="s">
+        <v>14</v>
+      </c>
+      <c r="I783" s="1">
+        <v>15805000</v>
+      </c>
+    </row>
+    <row r="784" spans="1:9">
+      <c r="A784">
+        <v>6578347</v>
+      </c>
+      <c r="B784" t="s">
+        <v>31</v>
+      </c>
+      <c r="C784" t="s">
+        <v>20</v>
+      </c>
+      <c r="D784" t="s">
+        <v>275</v>
+      </c>
+      <c r="E784" t="s">
+        <v>276</v>
+      </c>
+      <c r="F784" t="s">
+        <v>15</v>
+      </c>
+      <c r="G784" t="s">
+        <v>16</v>
+      </c>
+      <c r="I784" s="1">
+        <v>184000</v>
+      </c>
+    </row>
+    <row r="785" spans="1:9">
+      <c r="A785">
+        <v>6580398</v>
+      </c>
+      <c r="B785" t="s">
+        <v>259</v>
+      </c>
+      <c r="C785" t="s">
+        <v>260</v>
+      </c>
+      <c r="D785" t="s">
+        <v>275</v>
+      </c>
+      <c r="E785" t="s">
+        <v>276</v>
+      </c>
+      <c r="F785" t="s">
+        <v>13</v>
+      </c>
+      <c r="G785" t="s">
+        <v>14</v>
+      </c>
+      <c r="I785" s="1">
+        <v>385000</v>
+      </c>
+    </row>
+    <row r="786" spans="1:9">
+      <c r="A786">
+        <v>6580399</v>
+      </c>
+      <c r="B786" t="s">
+        <v>259</v>
+      </c>
+      <c r="C786" t="s">
+        <v>260</v>
+      </c>
+      <c r="D786" t="s">
+        <v>275</v>
+      </c>
+      <c r="E786" t="s">
+        <v>276</v>
+      </c>
+      <c r="F786" t="s">
+        <v>15</v>
+      </c>
+      <c r="G786" t="s">
+        <v>16</v>
+      </c>
+      <c r="I786" s="1">
+        <v>333000</v>
+      </c>
+    </row>
+    <row r="787" spans="1:9">
+      <c r="A787">
+        <v>6598866</v>
+      </c>
+      <c r="B787" t="s">
+        <v>52</v>
+      </c>
+      <c r="C787" t="s">
+        <v>45</v>
+      </c>
+      <c r="D787" t="s">
+        <v>275</v>
+      </c>
+      <c r="E787" t="s">
+        <v>276</v>
+      </c>
+      <c r="F787" t="s">
+        <v>13</v>
+      </c>
+      <c r="G787" t="s">
+        <v>14</v>
+      </c>
+      <c r="I787" s="1">
+        <v>70000</v>
+      </c>
+    </row>
+    <row r="788" spans="1:9">
+      <c r="A788">
+        <v>6598867</v>
+      </c>
+      <c r="B788" t="s">
+        <v>52</v>
+      </c>
+      <c r="C788" t="s">
+        <v>45</v>
+      </c>
+      <c r="D788" t="s">
+        <v>275</v>
+      </c>
+      <c r="E788" t="s">
+        <v>276</v>
+      </c>
+      <c r="F788" t="s">
+        <v>15</v>
+      </c>
+      <c r="G788" t="s">
+        <v>16</v>
+      </c>
+      <c r="I788" s="1">
+        <v>89000</v>
+      </c>
+    </row>
+    <row r="789" spans="1:9">
+      <c r="A789">
+        <v>6637854</v>
+      </c>
+      <c r="B789" t="s">
+        <v>40</v>
+      </c>
+      <c r="C789" t="s">
+        <v>41</v>
+      </c>
+      <c r="D789" t="s">
+        <v>275</v>
+      </c>
+      <c r="E789" t="s">
+        <v>276</v>
+      </c>
+      <c r="F789" t="s">
+        <v>13</v>
+      </c>
+      <c r="G789" t="s">
+        <v>14</v>
+      </c>
+      <c r="I789" s="1">
+        <v>3334000</v>
+      </c>
+    </row>
+    <row r="790" spans="1:9">
+      <c r="A790">
+        <v>6637855</v>
+      </c>
+      <c r="B790" t="s">
+        <v>40</v>
+      </c>
+      <c r="C790" t="s">
+        <v>41</v>
+      </c>
+      <c r="D790" t="s">
+        <v>275</v>
+      </c>
+      <c r="E790" t="s">
+        <v>276</v>
+      </c>
+      <c r="F790" t="s">
+        <v>15</v>
+      </c>
+      <c r="G790" t="s">
+        <v>16</v>
+      </c>
+      <c r="I790" s="1">
+        <v>610000</v>
+      </c>
+    </row>
+    <row r="791" spans="1:9">
+      <c r="A791">
+        <v>6660427</v>
+      </c>
+      <c r="B791" t="s">
+        <v>263</v>
+      </c>
+      <c r="C791" t="s">
+        <v>264</v>
+      </c>
+      <c r="D791" t="s">
+        <v>275</v>
+      </c>
+      <c r="E791" t="s">
+        <v>276</v>
+      </c>
+      <c r="F791" t="s">
+        <v>15</v>
+      </c>
+      <c r="G791" t="s">
+        <v>16</v>
+      </c>
+      <c r="H791" s="1">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="792" spans="1:9">
+      <c r="A792">
+        <v>6672739</v>
+      </c>
+      <c r="B792" t="s">
+        <v>58</v>
+      </c>
+      <c r="C792" t="s">
+        <v>59</v>
+      </c>
+      <c r="D792" t="s">
+        <v>275</v>
+      </c>
+      <c r="E792" t="s">
+        <v>276</v>
+      </c>
+      <c r="F792" t="s">
+        <v>15</v>
+      </c>
+      <c r="G792" t="s">
+        <v>16</v>
+      </c>
+      <c r="H792" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="793" spans="1:9">
+      <c r="A793">
+        <v>6734298</v>
+      </c>
+      <c r="B793" t="s">
+        <v>206</v>
+      </c>
+      <c r="C793" t="s">
+        <v>207</v>
+      </c>
+      <c r="D793" t="s">
+        <v>277</v>
+      </c>
+      <c r="E793" t="s">
+        <v>278</v>
+      </c>
+      <c r="F793" t="s">
+        <v>13</v>
+      </c>
+      <c r="G793" t="s">
+        <v>14</v>
+      </c>
+      <c r="I793" s="1">
+        <v>10425000</v>
+      </c>
+    </row>
+    <row r="794" spans="1:9">
+      <c r="A794">
+        <v>6734299</v>
+      </c>
+      <c r="B794" t="s">
+        <v>206</v>
+      </c>
+      <c r="C794" t="s">
+        <v>207</v>
+      </c>
+      <c r="D794" t="s">
+        <v>277</v>
+      </c>
+      <c r="E794" t="s">
+        <v>278</v>
+      </c>
+      <c r="F794" t="s">
+        <v>15</v>
+      </c>
+      <c r="G794" t="s">
+        <v>16</v>
+      </c>
+      <c r="I794" s="1">
+        <v>1566000</v>
+      </c>
+    </row>
+    <row r="795" spans="1:9">
+      <c r="A795">
+        <v>6740454</v>
+      </c>
+      <c r="B795" t="s">
+        <v>259</v>
+      </c>
+      <c r="C795" t="s">
+        <v>260</v>
+      </c>
+      <c r="D795" t="s">
+        <v>277</v>
+      </c>
+      <c r="E795" t="s">
+        <v>278</v>
+      </c>
+      <c r="F795" t="s">
+        <v>13</v>
+      </c>
+      <c r="G795" t="s">
+        <v>14</v>
+      </c>
+      <c r="I795" s="1">
+        <v>200000</v>
+      </c>
+    </row>
+    <row r="796" spans="1:9">
+      <c r="A796">
+        <v>6894354</v>
+      </c>
+      <c r="B796" t="s">
+        <v>206</v>
+      </c>
+      <c r="C796" t="s">
+        <v>207</v>
+      </c>
+      <c r="D796" t="s">
+        <v>279</v>
+      </c>
+      <c r="E796" t="s">
+        <v>280</v>
+      </c>
+      <c r="F796" t="s">
+        <v>13</v>
+      </c>
+      <c r="G796" t="s">
+        <v>14</v>
+      </c>
+      <c r="I796" s="1">
+        <v>22319000</v>
+      </c>
+    </row>
+    <row r="797" spans="1:9">
+      <c r="A797">
+        <v>6894355</v>
+      </c>
+      <c r="B797" t="s">
+        <v>206</v>
+      </c>
+      <c r="C797" t="s">
+        <v>207</v>
+      </c>
+      <c r="D797" t="s">
+        <v>279</v>
+      </c>
+      <c r="E797" t="s">
+        <v>280</v>
+      </c>
+      <c r="F797" t="s">
+        <v>15</v>
+      </c>
+      <c r="G797" t="s">
+        <v>16</v>
+      </c>
+      <c r="I797" s="1">
+        <v>22748000</v>
+      </c>
+    </row>
+    <row r="798" spans="1:9">
+      <c r="A798">
+        <v>69402</v>
+      </c>
+      <c r="B798" t="s">
+        <v>67</v>
+      </c>
+      <c r="C798" t="s">
+        <v>68</v>
+      </c>
+      <c r="D798" t="s">
+        <v>120</v>
+      </c>
+      <c r="E798" t="s">
+        <v>121</v>
+      </c>
+      <c r="F798" t="s">
+        <v>13</v>
+      </c>
+      <c r="G798" t="s">
+        <v>14</v>
+      </c>
+      <c r="I798" s="1">
+        <v>190000</v>
+      </c>
+    </row>
+    <row r="799" spans="1:9">
+      <c r="A799">
+        <v>6970278</v>
+      </c>
+      <c r="B799" t="s">
+        <v>261</v>
+      </c>
+      <c r="C799" t="s">
+        <v>262</v>
+      </c>
+      <c r="D799" t="s">
+        <v>279</v>
+      </c>
+      <c r="E799" t="s">
+        <v>280</v>
+      </c>
+      <c r="F799" t="s">
+        <v>13</v>
+      </c>
+      <c r="G799" t="s">
+        <v>14</v>
+      </c>
+      <c r="H799" s="1">
+        <v>3237000</v>
+      </c>
+    </row>
+    <row r="800" spans="1:9">
+      <c r="A800">
+        <v>6970279</v>
+      </c>
+      <c r="B800" t="s">
+        <v>261</v>
+      </c>
+      <c r="C800" t="s">
+        <v>262</v>
+      </c>
+      <c r="D800" t="s">
+        <v>279</v>
+      </c>
+      <c r="E800" t="s">
+        <v>280</v>
+      </c>
+      <c r="F800" t="s">
+        <v>15</v>
+      </c>
+      <c r="G800" t="s">
+        <v>16</v>
+      </c>
+      <c r="H800" s="1">
+        <v>326000</v>
+      </c>
+    </row>
+    <row r="801" spans="1:9">
+      <c r="A801">
+        <v>703470</v>
+      </c>
+      <c r="B801" t="s">
+        <v>253</v>
+      </c>
+      <c r="C801" t="s">
+        <v>89</v>
+      </c>
+      <c r="D801" t="s">
+        <v>281</v>
+      </c>
+      <c r="E801" t="s">
+        <v>282</v>
+      </c>
+      <c r="F801" t="s">
+        <v>13</v>
+      </c>
+      <c r="G801" t="s">
+        <v>14</v>
+      </c>
+      <c r="I801" s="1">
+        <v>35683000</v>
+      </c>
+    </row>
+    <row r="802" spans="1:9">
+      <c r="A802">
+        <v>703471</v>
+      </c>
+      <c r="B802" t="s">
+        <v>253</v>
+      </c>
+      <c r="C802" t="s">
+        <v>89</v>
+      </c>
+      <c r="D802" t="s">
+        <v>281</v>
+      </c>
+      <c r="E802" t="s">
+        <v>282</v>
+      </c>
+      <c r="F802" t="s">
+        <v>15</v>
+      </c>
+      <c r="G802" t="s">
+        <v>16</v>
+      </c>
+      <c r="I802" s="1">
+        <v>5734000</v>
+      </c>
+    </row>
+    <row r="803" spans="1:9">
+      <c r="A803">
+        <v>7054410</v>
+      </c>
+      <c r="B803" t="s">
+        <v>206</v>
+      </c>
+      <c r="C803" t="s">
+        <v>207</v>
+      </c>
+      <c r="D803" t="s">
+        <v>283</v>
+      </c>
+      <c r="E803" t="s">
+        <v>284</v>
+      </c>
+      <c r="F803" t="s">
+        <v>13</v>
+      </c>
+      <c r="G803" t="s">
+        <v>14</v>
+      </c>
+      <c r="I803" s="1">
+        <v>22899000</v>
+      </c>
+    </row>
+    <row r="804" spans="1:9">
+      <c r="A804">
+        <v>7054411</v>
+      </c>
+      <c r="B804" t="s">
+        <v>206</v>
+      </c>
+      <c r="C804" t="s">
+        <v>207</v>
+      </c>
+      <c r="D804" t="s">
+        <v>283</v>
+      </c>
+      <c r="E804" t="s">
+        <v>284</v>
+      </c>
+      <c r="F804" t="s">
+        <v>15</v>
+      </c>
+      <c r="G804" t="s">
+        <v>16</v>
+      </c>
+      <c r="I804" s="1">
+        <v>21441000</v>
+      </c>
+    </row>
+    <row r="805" spans="1:9">
+      <c r="A805">
+        <v>7058515</v>
+      </c>
+      <c r="B805" t="s">
+        <v>31</v>
+      </c>
+      <c r="C805" t="s">
+        <v>20</v>
+      </c>
+      <c r="D805" t="s">
+        <v>283</v>
+      </c>
+      <c r="E805" t="s">
+        <v>284</v>
+      </c>
+      <c r="F805" t="s">
+        <v>15</v>
+      </c>
+      <c r="G805" t="s">
+        <v>16</v>
+      </c>
+      <c r="I805" s="1">
+        <v>18000</v>
+      </c>
+    </row>
+    <row r="806" spans="1:9">
+      <c r="A806">
+        <v>711678</v>
+      </c>
+      <c r="B806" t="s">
+        <v>36</v>
+      </c>
+      <c r="C806" t="s">
+        <v>37</v>
+      </c>
+      <c r="D806" t="s">
+        <v>281</v>
+      </c>
+      <c r="E806" t="s">
+        <v>282</v>
+      </c>
+      <c r="F806" t="s">
+        <v>13</v>
+      </c>
+      <c r="G806" t="s">
+        <v>14</v>
+      </c>
+      <c r="I806" s="1">
+        <v>-8000000</v>
+      </c>
+    </row>
+    <row r="807" spans="1:9">
+      <c r="A807">
+        <v>7118023</v>
+      </c>
+      <c r="B807" t="s">
+        <v>40</v>
+      </c>
+      <c r="C807" t="s">
+        <v>41</v>
+      </c>
+      <c r="D807" t="s">
+        <v>283</v>
+      </c>
+      <c r="E807" t="s">
+        <v>284</v>
+      </c>
+      <c r="F807" t="s">
+        <v>15</v>
+      </c>
+      <c r="G807" t="s">
+        <v>16</v>
+      </c>
+      <c r="I807" s="1">
+        <v>32000</v>
+      </c>
+    </row>
+    <row r="808" spans="1:9">
+      <c r="A808">
+        <v>713730</v>
+      </c>
+      <c r="B808" t="s">
+        <v>38</v>
+      </c>
+      <c r="C808" t="s">
+        <v>39</v>
+      </c>
+      <c r="D808" t="s">
+        <v>281</v>
+      </c>
+      <c r="E808" t="s">
+        <v>282</v>
+      </c>
+      <c r="F808" t="s">
+        <v>13</v>
+      </c>
+      <c r="G808" t="s">
+        <v>14</v>
+      </c>
+      <c r="I808" s="1">
+        <v>-34150000</v>
+      </c>
+    </row>
+    <row r="809" spans="1:9">
+      <c r="A809">
+        <v>71454</v>
+      </c>
+      <c r="B809" t="s">
+        <v>36</v>
+      </c>
+      <c r="C809" t="s">
+        <v>37</v>
+      </c>
+      <c r="D809" t="s">
+        <v>120</v>
+      </c>
+      <c r="E809" t="s">
+        <v>121</v>
+      </c>
+      <c r="F809" t="s">
+        <v>13</v>
+      </c>
+      <c r="G809" t="s">
+        <v>14</v>
+      </c>
+      <c r="I809" s="1">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="810" spans="1:9">
+      <c r="A810">
+        <v>7214466</v>
+      </c>
+      <c r="B810" t="s">
+        <v>206</v>
+      </c>
+      <c r="C810" t="s">
+        <v>207</v>
+      </c>
+      <c r="D810" t="s">
+        <v>285</v>
+      </c>
+      <c r="E810" t="s">
+        <v>286</v>
+      </c>
+      <c r="F810" t="s">
+        <v>13</v>
+      </c>
+      <c r="G810" t="s">
+        <v>14</v>
+      </c>
+      <c r="I810" s="1">
+        <v>6570000</v>
+      </c>
+    </row>
+    <row r="811" spans="1:9">
+      <c r="A811">
+        <v>7214467</v>
+      </c>
+      <c r="B811" t="s">
+        <v>206</v>
+      </c>
+      <c r="C811" t="s">
+        <v>207</v>
+      </c>
+      <c r="D811" t="s">
+        <v>285</v>
+      </c>
+      <c r="E811" t="s">
+        <v>286</v>
+      </c>
+      <c r="F811" t="s">
+        <v>15</v>
+      </c>
+      <c r="G811" t="s">
+        <v>16</v>
+      </c>
+      <c r="I811" s="1">
+        <v>4720000</v>
+      </c>
+    </row>
+    <row r="812" spans="1:9">
+      <c r="A812">
+        <v>7216519</v>
+      </c>
+      <c r="B812" t="s">
+        <v>29</v>
+      </c>
+      <c r="C812" t="s">
+        <v>30</v>
+      </c>
+      <c r="D812" t="s">
+        <v>285</v>
+      </c>
+      <c r="E812" t="s">
+        <v>286</v>
+      </c>
+      <c r="F812" t="s">
+        <v>15</v>
+      </c>
+      <c r="G812" t="s">
+        <v>16</v>
+      </c>
+      <c r="I812" s="1">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="813" spans="1:9">
+      <c r="A813">
+        <v>7278079</v>
+      </c>
+      <c r="B813" t="s">
+        <v>40</v>
+      </c>
+      <c r="C813" t="s">
+        <v>41</v>
+      </c>
+      <c r="D813" t="s">
+        <v>285</v>
+      </c>
+      <c r="E813" t="s">
+        <v>286</v>
+      </c>
+      <c r="F813" t="s">
+        <v>15</v>
+      </c>
+      <c r="G813" t="s">
+        <v>16</v>
+      </c>
+      <c r="I813" s="1">
+        <v>53000</v>
+      </c>
+    </row>
+    <row r="814" spans="1:9">
+      <c r="A814">
+        <v>7298599</v>
+      </c>
+      <c r="B814" t="s">
+        <v>19</v>
+      </c>
+      <c r="C814" t="s">
+        <v>20</v>
+      </c>
+      <c r="D814" t="s">
+        <v>285</v>
+      </c>
+      <c r="E814" t="s">
+        <v>286</v>
+      </c>
+      <c r="F814" t="s">
+        <v>15</v>
+      </c>
+      <c r="G814" t="s">
+        <v>16</v>
+      </c>
+      <c r="H814" s="1">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="815" spans="1:9">
+      <c r="A815">
+        <v>73506</v>
+      </c>
+      <c r="B815" t="s">
+        <v>38</v>
+      </c>
+      <c r="C815" t="s">
+        <v>39</v>
+      </c>
+      <c r="D815" t="s">
+        <v>120</v>
+      </c>
+      <c r="E815" t="s">
+        <v>121</v>
+      </c>
+      <c r="F815" t="s">
+        <v>13</v>
+      </c>
+      <c r="G815" t="s">
+        <v>14</v>
+      </c>
+      <c r="I815" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="816" spans="1:9">
+      <c r="A816">
+        <v>7364263</v>
+      </c>
+      <c r="B816" t="s">
+        <v>21</v>
+      </c>
+      <c r="C816" t="s">
+        <v>22</v>
+      </c>
+      <c r="D816" t="s">
+        <v>287</v>
+      </c>
+      <c r="E816" t="s">
+        <v>288</v>
+      </c>
+      <c r="F816" t="s">
+        <v>15</v>
+      </c>
+      <c r="G816" t="s">
+        <v>16</v>
+      </c>
+      <c r="I816" s="1">
+        <v>1497000</v>
+      </c>
+    </row>
+    <row r="817" spans="1:9">
+      <c r="A817">
+        <v>7374522</v>
+      </c>
+      <c r="B817" t="s">
+        <v>206</v>
+      </c>
+      <c r="C817" t="s">
+        <v>207</v>
+      </c>
+      <c r="D817" t="s">
+        <v>287</v>
+      </c>
+      <c r="E817" t="s">
+        <v>288</v>
+      </c>
+      <c r="F817" t="s">
+        <v>13</v>
+      </c>
+      <c r="G817" t="s">
+        <v>14</v>
+      </c>
+      <c r="I817" s="1">
+        <v>8621000</v>
+      </c>
+    </row>
+    <row r="818" spans="1:9">
+      <c r="A818">
+        <v>7374523</v>
+      </c>
+      <c r="B818" t="s">
+        <v>206</v>
+      </c>
+      <c r="C818" t="s">
+        <v>207</v>
+      </c>
+      <c r="D818" t="s">
+        <v>287</v>
+      </c>
+      <c r="E818" t="s">
+        <v>288</v>
+      </c>
+      <c r="F818" t="s">
+        <v>15</v>
+      </c>
+      <c r="G818" t="s">
+        <v>16</v>
+      </c>
+      <c r="I818" s="1">
+        <v>3216000</v>
+      </c>
+    </row>
+    <row r="819" spans="1:9">
+      <c r="A819">
+        <v>7378626</v>
+      </c>
+      <c r="B819" t="s">
+        <v>31</v>
+      </c>
+      <c r="C819" t="s">
+        <v>20</v>
+      </c>
+      <c r="D819" t="s">
+        <v>287</v>
+      </c>
+      <c r="E819" t="s">
+        <v>288</v>
+      </c>
+      <c r="F819" t="s">
+        <v>13</v>
+      </c>
+      <c r="G819" t="s">
+        <v>14</v>
+      </c>
+      <c r="I819" s="1">
+        <v>374000</v>
+      </c>
+    </row>
+    <row r="820" spans="1:9">
+      <c r="A820">
+        <v>7378627</v>
+      </c>
+      <c r="B820" t="s">
+        <v>31</v>
+      </c>
+      <c r="C820" t="s">
+        <v>20</v>
+      </c>
+      <c r="D820" t="s">
+        <v>287</v>
+      </c>
+      <c r="E820" t="s">
+        <v>288</v>
+      </c>
+      <c r="F820" t="s">
+        <v>15</v>
+      </c>
+      <c r="G820" t="s">
+        <v>16</v>
+      </c>
+      <c r="I820" s="1">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="821" spans="1:9">
+      <c r="A821">
+        <v>7438135</v>
+      </c>
+      <c r="B821" t="s">
+        <v>40</v>
+      </c>
+      <c r="C821" t="s">
+        <v>41</v>
+      </c>
+      <c r="D821" t="s">
+        <v>287</v>
+      </c>
+      <c r="E821" t="s">
+        <v>288</v>
+      </c>
+      <c r="F821" t="s">
+        <v>15</v>
+      </c>
+      <c r="G821" t="s">
+        <v>16</v>
+      </c>
+      <c r="I821" s="1">
+        <v>234000</v>
+      </c>
+    </row>
+    <row r="822" spans="1:9">
+      <c r="A822">
+        <v>7524319</v>
+      </c>
+      <c r="B822" t="s">
+        <v>21</v>
+      </c>
+      <c r="C822" t="s">
+        <v>22</v>
+      </c>
+      <c r="D822" t="s">
+        <v>289</v>
+      </c>
+      <c r="E822" t="s">
+        <v>290</v>
+      </c>
+      <c r="F822" t="s">
+        <v>15</v>
+      </c>
+      <c r="G822" t="s">
+        <v>16</v>
+      </c>
+      <c r="I822" s="1">
+        <v>515000</v>
+      </c>
+    </row>
+    <row r="823" spans="1:9">
+      <c r="A823">
+        <v>7534578</v>
+      </c>
+      <c r="B823" t="s">
+        <v>206</v>
+      </c>
+      <c r="C823" t="s">
+        <v>207</v>
+      </c>
+      <c r="D823" t="s">
+        <v>289</v>
+      </c>
+      <c r="E823" t="s">
+        <v>290</v>
+      </c>
+      <c r="F823" t="s">
+        <v>13</v>
+      </c>
+      <c r="G823" t="s">
+        <v>14</v>
+      </c>
+      <c r="I823" s="1">
+        <v>79208000</v>
+      </c>
+    </row>
+    <row r="824" spans="1:9">
+      <c r="A824">
+        <v>7534579</v>
+      </c>
+      <c r="B824" t="s">
+        <v>206</v>
+      </c>
+      <c r="C824" t="s">
+        <v>207</v>
+      </c>
+      <c r="D824" t="s">
+        <v>289</v>
+      </c>
+      <c r="E824" t="s">
+        <v>290</v>
+      </c>
+      <c r="F824" t="s">
+        <v>15</v>
+      </c>
+      <c r="G824" t="s">
+        <v>16</v>
+      </c>
+      <c r="I824" s="1">
+        <v>78234000</v>
+      </c>
+    </row>
+    <row r="825" spans="1:9">
+      <c r="A825">
+        <v>7536631</v>
+      </c>
+      <c r="B825" t="s">
+        <v>29</v>
+      </c>
+      <c r="C825" t="s">
+        <v>30</v>
+      </c>
+      <c r="D825" t="s">
+        <v>289</v>
+      </c>
+      <c r="E825" t="s">
+        <v>290</v>
+      </c>
+      <c r="F825" t="s">
+        <v>15</v>
+      </c>
+      <c r="G825" t="s">
+        <v>16</v>
+      </c>
+      <c r="I825" s="1">
+        <v>40000</v>
+      </c>
+    </row>
+    <row r="826" spans="1:9">
+      <c r="A826">
+        <v>7538682</v>
+      </c>
+      <c r="B826" t="s">
+        <v>31</v>
+      </c>
+      <c r="C826" t="s">
+        <v>20</v>
+      </c>
+      <c r="D826" t="s">
+        <v>289</v>
+      </c>
+      <c r="E826" t="s">
+        <v>290</v>
+      </c>
+      <c r="F826" t="s">
+        <v>13</v>
+      </c>
+      <c r="G826" t="s">
+        <v>14</v>
+      </c>
+      <c r="I826" s="1">
+        <v>5068000</v>
+      </c>
+    </row>
+    <row r="827" spans="1:9">
+      <c r="A827">
+        <v>7538683</v>
+      </c>
+      <c r="B827" t="s">
+        <v>31</v>
+      </c>
+      <c r="C827" t="s">
+        <v>20</v>
+      </c>
+      <c r="D827" t="s">
+        <v>289</v>
+      </c>
+      <c r="E827" t="s">
+        <v>290</v>
+      </c>
+      <c r="F827" t="s">
+        <v>15</v>
+      </c>
+      <c r="G827" t="s">
+        <v>16</v>
+      </c>
+      <c r="I827" s="1">
+        <v>46000</v>
+      </c>
+    </row>
+    <row r="828" spans="1:9">
+      <c r="A828">
+        <v>75558</v>
+      </c>
+      <c r="B828" t="s">
+        <v>40</v>
+      </c>
+      <c r="C828" t="s">
+        <v>41</v>
+      </c>
+      <c r="D828" t="s">
+        <v>120</v>
+      </c>
+      <c r="E828" t="s">
+        <v>121</v>
+      </c>
+      <c r="F828" t="s">
+        <v>13</v>
+      </c>
+      <c r="G828" t="s">
+        <v>14</v>
+      </c>
+      <c r="I828" s="1">
+        <v>-7765000</v>
+      </c>
+    </row>
+    <row r="829" spans="1:9">
+      <c r="A829">
+        <v>75559</v>
+      </c>
+      <c r="B829" t="s">
+        <v>40</v>
+      </c>
+      <c r="C829" t="s">
+        <v>41</v>
+      </c>
+      <c r="D829" t="s">
+        <v>120</v>
+      </c>
+      <c r="E829" t="s">
+        <v>121</v>
+      </c>
+      <c r="F829" t="s">
+        <v>15</v>
+      </c>
+      <c r="G829" t="s">
+        <v>16</v>
+      </c>
+      <c r="I829" s="1">
+        <v>-222000</v>
+      </c>
+    </row>
+    <row r="830" spans="1:9">
+      <c r="A830">
+        <v>7559202</v>
+      </c>
+      <c r="B830" t="s">
+        <v>52</v>
+      </c>
+      <c r="C830" t="s">
+        <v>45</v>
+      </c>
+      <c r="D830" t="s">
+        <v>289</v>
+      </c>
+      <c r="E830" t="s">
+        <v>290</v>
+      </c>
+      <c r="F830" t="s">
+        <v>13</v>
+      </c>
+      <c r="G830" t="s">
+        <v>14</v>
+      </c>
+      <c r="I830" s="1">
+        <v>1154000</v>
+      </c>
+    </row>
+    <row r="831" spans="1:9">
+      <c r="A831">
+        <v>7559203</v>
+      </c>
+      <c r="B831" t="s">
+        <v>52</v>
+      </c>
+      <c r="C831" t="s">
+        <v>45</v>
+      </c>
+      <c r="D831" t="s">
+        <v>289</v>
+      </c>
+      <c r="E831" t="s">
+        <v>290</v>
+      </c>
+      <c r="F831" t="s">
+        <v>15</v>
+      </c>
+      <c r="G831" t="s">
+        <v>16</v>
+      </c>
+      <c r="I831" s="1">
+        <v>-24000</v>
+      </c>
+    </row>
+    <row r="832" spans="1:9">
+      <c r="A832">
+        <v>7598191</v>
+      </c>
+      <c r="B832" t="s">
+        <v>40</v>
+      </c>
+      <c r="C832" t="s">
+        <v>41</v>
+      </c>
+      <c r="D832" t="s">
+        <v>289</v>
+      </c>
+      <c r="E832" t="s">
+        <v>290</v>
+      </c>
+      <c r="F832" t="s">
+        <v>15</v>
+      </c>
+      <c r="G832" t="s">
+        <v>16</v>
+      </c>
+      <c r="I832" s="1">
+        <v>72000</v>
+      </c>
+    </row>
+    <row r="833" spans="1:9">
+      <c r="A833">
+        <v>7622814</v>
+      </c>
+      <c r="B833" t="s">
+        <v>55</v>
+      </c>
+      <c r="C833" t="s">
+        <v>49</v>
+      </c>
+      <c r="D833" t="s">
+        <v>289</v>
+      </c>
+      <c r="E833" t="s">
+        <v>290</v>
+      </c>
+      <c r="F833" t="s">
+        <v>13</v>
+      </c>
+      <c r="G833" t="s">
+        <v>14</v>
+      </c>
+      <c r="H833" s="1">
+        <v>1200000</v>
+      </c>
+    </row>
+    <row r="834" spans="1:9">
+      <c r="A834">
+        <v>7694635</v>
+      </c>
+      <c r="B834" t="s">
+        <v>206</v>
+      </c>
+      <c r="C834" t="s">
+        <v>207</v>
+      </c>
+      <c r="D834" t="s">
+        <v>291</v>
+      </c>
+      <c r="E834" t="s">
+        <v>292</v>
+      </c>
+      <c r="F834" t="s">
+        <v>15</v>
+      </c>
+      <c r="G834" t="s">
+        <v>16</v>
+      </c>
+      <c r="I834" s="1">
+        <v>121000</v>
+      </c>
+    </row>
+    <row r="835" spans="1:9">
+      <c r="A835">
+        <v>7696687</v>
+      </c>
+      <c r="B835" t="s">
+        <v>29</v>
+      </c>
+      <c r="C835" t="s">
+        <v>30</v>
+      </c>
+      <c r="D835" t="s">
+        <v>291</v>
+      </c>
+      <c r="E835" t="s">
+        <v>292</v>
+      </c>
+      <c r="F835" t="s">
+        <v>15</v>
+      </c>
+      <c r="G835" t="s">
+        <v>16</v>
+      </c>
+      <c r="I835" s="1">
+        <v>51000</v>
+      </c>
+    </row>
+    <row r="836" spans="1:9">
+      <c r="A836">
+        <v>7698739</v>
+      </c>
+      <c r="B836" t="s">
+        <v>31</v>
+      </c>
+      <c r="C836" t="s">
+        <v>20</v>
+      </c>
+      <c r="D836" t="s">
+        <v>291</v>
+      </c>
+      <c r="E836" t="s">
+        <v>292</v>
+      </c>
+      <c r="F836" t="s">
+        <v>15</v>
+      </c>
+      <c r="G836" t="s">
+        <v>16</v>
+      </c>
+      <c r="I836" s="1">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="837" spans="1:9">
+      <c r="A837">
+        <v>7782871</v>
+      </c>
+      <c r="B837" t="s">
+        <v>55</v>
+      </c>
+      <c r="C837" t="s">
+        <v>49</v>
+      </c>
+      <c r="D837" t="s">
+        <v>291</v>
+      </c>
+      <c r="E837" t="s">
+        <v>292</v>
+      </c>
+      <c r="F837" t="s">
+        <v>15</v>
+      </c>
+      <c r="G837" t="s">
+        <v>16</v>
+      </c>
+      <c r="H837" s="1">
+        <v>1755000</v>
+      </c>
+    </row>
+    <row r="838" spans="1:9">
+      <c r="A838">
+        <v>781446</v>
+      </c>
+      <c r="B838" t="s">
+        <v>88</v>
+      </c>
+      <c r="C838" t="s">
+        <v>89</v>
+      </c>
+      <c r="D838" t="s">
+        <v>281</v>
+      </c>
+      <c r="E838" t="s">
+        <v>282</v>
+      </c>
+      <c r="F838" t="s">
+        <v>13</v>
+      </c>
+      <c r="G838" t="s">
+        <v>14</v>
+      </c>
+      <c r="H838" s="1">
+        <v>347000</v>
+      </c>
+    </row>
+    <row r="839" spans="1:9">
+      <c r="A839">
+        <v>781447</v>
+      </c>
+      <c r="B839" t="s">
+        <v>88</v>
+      </c>
+      <c r="C839" t="s">
+        <v>89</v>
+      </c>
+      <c r="D839" t="s">
+        <v>281</v>
+      </c>
+      <c r="E839" t="s">
+        <v>282</v>
+      </c>
+      <c r="F839" t="s">
+        <v>15</v>
+      </c>
+      <c r="G839" t="s">
+        <v>16</v>
+      </c>
+      <c r="H839" s="1">
+        <v>-2484000</v>
+      </c>
+    </row>
+    <row r="840" spans="1:9">
+      <c r="A840">
+        <v>783498</v>
+      </c>
+      <c r="B840" t="s">
+        <v>293</v>
+      </c>
+      <c r="C840" t="s">
+        <v>294</v>
+      </c>
+      <c r="D840" t="s">
+        <v>281</v>
+      </c>
+      <c r="E840" t="s">
+        <v>282</v>
+      </c>
+      <c r="F840" t="s">
+        <v>13</v>
+      </c>
+      <c r="G840" t="s">
+        <v>14</v>
+      </c>
+      <c r="H840" s="1">
+        <v>1546000</v>
+      </c>
+    </row>
+    <row r="841" spans="1:9">
+      <c r="A841">
+        <v>783499</v>
+      </c>
+      <c r="B841" t="s">
+        <v>293</v>
+      </c>
+      <c r="C841" t="s">
+        <v>294</v>
+      </c>
+      <c r="D841" t="s">
+        <v>281</v>
+      </c>
+      <c r="E841" t="s">
+        <v>282</v>
+      </c>
+      <c r="F841" t="s">
+        <v>15</v>
+      </c>
+      <c r="G841" t="s">
+        <v>16</v>
+      </c>
+      <c r="H841" s="1">
+        <v>-46000</v>
+      </c>
+    </row>
+    <row r="842" spans="1:9">
+      <c r="A842">
+        <v>7843</v>
+      </c>
+      <c r="B842" t="s">
+        <v>27</v>
+      </c>
+      <c r="C842" t="s">
+        <v>28</v>
+      </c>
+      <c r="D842" t="s">
+        <v>120</v>
+      </c>
+      <c r="E842" t="s">
+        <v>121</v>
+      </c>
+      <c r="F842" t="s">
+        <v>15</v>
+      </c>
+      <c r="G842" t="s">
+        <v>16</v>
+      </c>
+      <c r="I842" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="843" spans="1:9">
+      <c r="A843">
+        <v>8014746</v>
+      </c>
+      <c r="B843" t="s">
+        <v>206</v>
+      </c>
+      <c r="C843" t="s">
+        <v>207</v>
+      </c>
+      <c r="D843" t="s">
+        <v>295</v>
+      </c>
+      <c r="E843" t="s">
+        <v>296</v>
+      </c>
+      <c r="F843" t="s">
+        <v>13</v>
+      </c>
+      <c r="G843" t="s">
+        <v>14</v>
+      </c>
+      <c r="I843" s="1">
+        <v>52000</v>
+      </c>
+    </row>
+    <row r="844" spans="1:9">
+      <c r="A844">
+        <v>8014747</v>
+      </c>
+      <c r="B844" t="s">
+        <v>206</v>
+      </c>
+      <c r="C844" t="s">
+        <v>207</v>
+      </c>
+      <c r="D844" t="s">
+        <v>295</v>
+      </c>
+      <c r="E844" t="s">
+        <v>296</v>
+      </c>
+      <c r="F844" t="s">
+        <v>15</v>
+      </c>
+      <c r="G844" t="s">
+        <v>16</v>
+      </c>
+      <c r="I844" s="1">
+        <v>111000</v>
+      </c>
+    </row>
+    <row r="845" spans="1:9">
+      <c r="A845">
+        <v>816330</v>
+      </c>
+      <c r="B845" t="s">
+        <v>31</v>
+      </c>
+      <c r="C845" t="s">
+        <v>20</v>
+      </c>
+      <c r="D845" t="s">
+        <v>297</v>
+      </c>
+      <c r="E845" t="s">
+        <v>298</v>
+      </c>
+      <c r="F845" t="s">
+        <v>13</v>
+      </c>
+      <c r="G845" t="s">
+        <v>14</v>
+      </c>
+      <c r="I845" s="1">
+        <v>5106000</v>
+      </c>
+    </row>
+    <row r="846" spans="1:9">
+      <c r="A846">
+        <v>8174802</v>
+      </c>
+      <c r="B846" t="s">
+        <v>206</v>
+      </c>
+      <c r="C846" t="s">
+        <v>207</v>
+      </c>
+      <c r="D846" t="s">
+        <v>299</v>
+      </c>
+      <c r="E846" t="s">
+        <v>300</v>
+      </c>
+      <c r="F846" t="s">
+        <v>13</v>
+      </c>
+      <c r="G846" t="s">
+        <v>14</v>
+      </c>
+      <c r="I846" s="1">
+        <v>9547000</v>
+      </c>
+    </row>
+    <row r="847" spans="1:9">
+      <c r="A847">
+        <v>8174803</v>
+      </c>
+      <c r="B847" t="s">
+        <v>206</v>
+      </c>
+      <c r="C847" t="s">
+        <v>207</v>
+      </c>
+      <c r="D847" t="s">
+        <v>299</v>
+      </c>
+      <c r="E847" t="s">
+        <v>300</v>
+      </c>
+      <c r="F847" t="s">
+        <v>15</v>
+      </c>
+      <c r="G847" t="s">
+        <v>16</v>
+      </c>
+      <c r="I847" s="1">
+        <v>9522000</v>
+      </c>
+    </row>
+    <row r="848" spans="1:9">
+      <c r="A848">
+        <v>8176855</v>
+      </c>
+      <c r="B848" t="s">
+        <v>29</v>
+      </c>
+      <c r="C848" t="s">
+        <v>30</v>
+      </c>
+      <c r="D848" t="s">
+        <v>299</v>
+      </c>
+      <c r="E848" t="s">
+        <v>300</v>
+      </c>
+      <c r="F848" t="s">
+        <v>15</v>
+      </c>
+      <c r="G848" t="s">
+        <v>16</v>
+      </c>
+      <c r="I848" s="1">
+        <v>21000</v>
+      </c>
+    </row>
+    <row r="849" spans="1:9">
+      <c r="A849">
+        <v>8178906</v>
+      </c>
+      <c r="B849" t="s">
+        <v>31</v>
+      </c>
+      <c r="C849" t="s">
+        <v>20</v>
+      </c>
+      <c r="D849" t="s">
+        <v>299</v>
+      </c>
+      <c r="E849" t="s">
+        <v>300</v>
+      </c>
+      <c r="F849" t="s">
+        <v>13</v>
+      </c>
+      <c r="G849" t="s">
+        <v>14</v>
+      </c>
+      <c r="I849" s="1">
+        <v>-1586000</v>
+      </c>
+    </row>
+    <row r="850" spans="1:9">
+      <c r="A850">
+        <v>820434</v>
+      </c>
+      <c r="B850" t="s">
+        <v>32</v>
+      </c>
+      <c r="C850" t="s">
+        <v>33</v>
+      </c>
+      <c r="D850" t="s">
+        <v>297</v>
+      </c>
+      <c r="E850" t="s">
+        <v>298</v>
+      </c>
+      <c r="F850" t="s">
+        <v>13</v>
+      </c>
+      <c r="G850" t="s">
+        <v>14</v>
+      </c>
+      <c r="I850" s="1">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="851" spans="1:9">
+      <c r="A851">
+        <v>8263039</v>
+      </c>
+      <c r="B851" t="s">
+        <v>55</v>
+      </c>
+      <c r="C851" t="s">
+        <v>49</v>
+      </c>
+      <c r="D851" t="s">
+        <v>299</v>
+      </c>
+      <c r="E851" t="s">
+        <v>300</v>
+      </c>
+      <c r="F851" t="s">
+        <v>15</v>
+      </c>
+      <c r="G851" t="s">
+        <v>16</v>
+      </c>
+      <c r="H851" s="1">
+        <v>6415000</v>
+      </c>
+    </row>
+    <row r="852" spans="1:9">
+      <c r="A852">
+        <v>8334858</v>
+      </c>
+      <c r="B852" t="s">
+        <v>206</v>
+      </c>
+      <c r="C852" t="s">
+        <v>207</v>
+      </c>
+      <c r="D852" t="s">
+        <v>301</v>
+      </c>
+      <c r="E852" t="s">
+        <v>302</v>
+      </c>
+      <c r="F852" t="s">
+        <v>13</v>
+      </c>
+      <c r="G852" t="s">
+        <v>14</v>
+      </c>
+      <c r="I852" s="1">
+        <v>3080000</v>
+      </c>
+    </row>
+    <row r="853" spans="1:9">
+      <c r="A853">
+        <v>8334859</v>
+      </c>
+      <c r="B853" t="s">
+        <v>206</v>
+      </c>
+      <c r="C853" t="s">
+        <v>207</v>
+      </c>
+      <c r="D853" t="s">
+        <v>301</v>
+      </c>
+      <c r="E853" t="s">
+        <v>302</v>
+      </c>
+      <c r="F853" t="s">
+        <v>15</v>
+      </c>
+      <c r="G853" t="s">
+        <v>16</v>
+      </c>
+      <c r="I853" s="1">
+        <v>935000</v>
+      </c>
+    </row>
+    <row r="854" spans="1:9">
+      <c r="A854">
+        <v>8494914</v>
+      </c>
+      <c r="B854" t="s">
+        <v>206</v>
+      </c>
+      <c r="C854" t="s">
+        <v>207</v>
+      </c>
+      <c r="D854" t="s">
+        <v>303</v>
+      </c>
+      <c r="E854" t="s">
+        <v>304</v>
+      </c>
+      <c r="F854" t="s">
+        <v>13</v>
+      </c>
+      <c r="G854" t="s">
+        <v>14</v>
+      </c>
+      <c r="I854" s="1">
+        <v>8791000</v>
+      </c>
+    </row>
+    <row r="855" spans="1:9">
+      <c r="A855">
+        <v>8494915</v>
+      </c>
+      <c r="B855" t="s">
+        <v>206</v>
+      </c>
+      <c r="C855" t="s">
+        <v>207</v>
+      </c>
+      <c r="D855" t="s">
+        <v>303</v>
+      </c>
+      <c r="E855" t="s">
+        <v>304</v>
+      </c>
+      <c r="F855" t="s">
+        <v>15</v>
+      </c>
+      <c r="G855" t="s">
+        <v>16</v>
+      </c>
+      <c r="I855" s="1">
+        <v>1355000</v>
+      </c>
+    </row>
+    <row r="856" spans="1:9">
+      <c r="A856">
+        <v>8558527</v>
+      </c>
+      <c r="B856" t="s">
+        <v>40</v>
+      </c>
+      <c r="C856" t="s">
+        <v>41</v>
+      </c>
+      <c r="D856" t="s">
+        <v>303</v>
+      </c>
+      <c r="E856" t="s">
+        <v>304</v>
+      </c>
+      <c r="F856" t="s">
+        <v>15</v>
+      </c>
+      <c r="G856" t="s">
+        <v>16</v>
+      </c>
+      <c r="I856" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="857" spans="1:9">
+      <c r="A857">
+        <v>8654970</v>
+      </c>
+      <c r="B857" t="s">
+        <v>206</v>
+      </c>
+      <c r="C857" t="s">
+        <v>207</v>
+      </c>
+      <c r="D857" t="s">
+        <v>305</v>
+      </c>
+      <c r="E857" t="s">
+        <v>306</v>
+      </c>
+      <c r="F857" t="s">
+        <v>13</v>
+      </c>
+      <c r="G857" t="s">
+        <v>14</v>
+      </c>
+      <c r="I857" s="1">
+        <v>2544000</v>
+      </c>
+    </row>
+    <row r="858" spans="1:9">
+      <c r="A858">
+        <v>8654971</v>
+      </c>
+      <c r="B858" t="s">
+        <v>206</v>
+      </c>
+      <c r="C858" t="s">
+        <v>207</v>
+      </c>
+      <c r="D858" t="s">
+        <v>305</v>
+      </c>
+      <c r="E858" t="s">
+        <v>306</v>
+      </c>
+      <c r="F858" t="s">
+        <v>15</v>
+      </c>
+      <c r="G858" t="s">
+        <v>16</v>
+      </c>
+      <c r="I858" s="1">
+        <v>597000</v>
+      </c>
+    </row>
+    <row r="859" spans="1:9">
+      <c r="A859">
+        <v>875838</v>
+      </c>
+      <c r="B859" t="s">
+        <v>40</v>
+      </c>
+      <c r="C859" t="s">
+        <v>41</v>
+      </c>
+      <c r="D859" t="s">
+        <v>297</v>
+      </c>
+      <c r="E859" t="s">
+        <v>298</v>
+      </c>
+      <c r="F859" t="s">
+        <v>13</v>
+      </c>
+      <c r="G859" t="s">
+        <v>14</v>
+      </c>
+      <c r="I859" s="1">
+        <v>59000</v>
+      </c>
+    </row>
+    <row r="860" spans="1:9">
+      <c r="A860">
+        <v>877890</v>
+      </c>
+      <c r="B860" t="s">
+        <v>9</v>
+      </c>
+      <c r="C860" t="s">
+        <v>10</v>
+      </c>
+      <c r="D860" t="s">
+        <v>297</v>
+      </c>
+      <c r="E860" t="s">
+        <v>298</v>
+      </c>
+      <c r="F860" t="s">
+        <v>13</v>
+      </c>
+      <c r="G860" t="s">
+        <v>14</v>
+      </c>
+      <c r="H860" s="1">
+        <v>75853000</v>
+      </c>
+    </row>
+    <row r="861" spans="1:9">
+      <c r="A861">
+        <v>877891</v>
+      </c>
+      <c r="B861" t="s">
+        <v>9</v>
+      </c>
+      <c r="C861" t="s">
+        <v>10</v>
+      </c>
+      <c r="D861" t="s">
+        <v>297</v>
+      </c>
+      <c r="E861" t="s">
+        <v>298</v>
+      </c>
+      <c r="F861" t="s">
+        <v>15</v>
+      </c>
+      <c r="G861" t="s">
+        <v>16</v>
+      </c>
+      <c r="H861" s="1">
+        <v>74448000</v>
+      </c>
+    </row>
+    <row r="862" spans="1:9">
+      <c r="A862">
+        <v>8804767</v>
+      </c>
+      <c r="B862" t="s">
+        <v>21</v>
+      </c>
+      <c r="C862" t="s">
+        <v>22</v>
+      </c>
+      <c r="D862" t="s">
+        <v>307</v>
+      </c>
+      <c r="E862" t="s">
+        <v>308</v>
+      </c>
+      <c r="F862" t="s">
+        <v>15</v>
+      </c>
+      <c r="G862" t="s">
+        <v>16</v>
+      </c>
+      <c r="I862" s="1">
+        <v>566000</v>
+      </c>
+    </row>
+    <row r="863" spans="1:9">
+      <c r="A863">
+        <v>8815026</v>
+      </c>
+      <c r="B863" t="s">
+        <v>206</v>
+      </c>
+      <c r="C863" t="s">
+        <v>207</v>
+      </c>
+      <c r="D863" t="s">
+        <v>307</v>
+      </c>
+      <c r="E863" t="s">
+        <v>308</v>
+      </c>
+      <c r="F863" t="s">
+        <v>13</v>
+      </c>
+      <c r="G863" t="s">
+        <v>14</v>
+      </c>
+      <c r="I863" s="1">
+        <v>92362000</v>
+      </c>
+    </row>
+    <row r="864" spans="1:9">
+      <c r="A864">
+        <v>8815027</v>
+      </c>
+      <c r="B864" t="s">
+        <v>206</v>
+      </c>
+      <c r="C864" t="s">
+        <v>207</v>
+      </c>
+      <c r="D864" t="s">
+        <v>307</v>
+      </c>
+      <c r="E864" t="s">
+        <v>308</v>
+      </c>
+      <c r="F864" t="s">
+        <v>15</v>
+      </c>
+      <c r="G864" t="s">
+        <v>16</v>
+      </c>
+      <c r="I864" s="1">
+        <v>75858000</v>
+      </c>
+    </row>
+    <row r="865" spans="1:9">
+      <c r="A865">
+        <v>8817079</v>
+      </c>
+      <c r="B865" t="s">
+        <v>29</v>
+      </c>
+      <c r="C865" t="s">
+        <v>30</v>
+      </c>
+      <c r="D865" t="s">
+        <v>307</v>
+      </c>
+      <c r="E865" t="s">
+        <v>308</v>
+      </c>
+      <c r="F865" t="s">
+        <v>15</v>
+      </c>
+      <c r="G865" t="s">
+        <v>16</v>
+      </c>
+      <c r="I865" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="866" spans="1:9">
+      <c r="A866">
+        <v>8819130</v>
+      </c>
+      <c r="B866" t="s">
+        <v>31</v>
+      </c>
+      <c r="C866" t="s">
+        <v>20</v>
+      </c>
+      <c r="D866" t="s">
+        <v>307</v>
+      </c>
+      <c r="E866" t="s">
+        <v>308</v>
+      </c>
+      <c r="F866" t="s">
+        <v>13</v>
+      </c>
+      <c r="G866" t="s">
+        <v>14</v>
+      </c>
+      <c r="I866" s="1">
+        <v>985000</v>
+      </c>
+    </row>
+    <row r="867" spans="1:9">
+      <c r="A867">
+        <v>8819131</v>
+      </c>
+      <c r="B867" t="s">
+        <v>31</v>
+      </c>
+      <c r="C867" t="s">
+        <v>20</v>
+      </c>
+      <c r="D867" t="s">
+        <v>307</v>
+      </c>
+      <c r="E867" t="s">
+        <v>308</v>
+      </c>
+      <c r="F867" t="s">
+        <v>15</v>
+      </c>
+      <c r="G867" t="s">
+        <v>16</v>
+      </c>
+      <c r="I867" s="1">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="868" spans="1:9">
+      <c r="A868">
+        <v>8839650</v>
+      </c>
+      <c r="B868" t="s">
+        <v>52</v>
+      </c>
+      <c r="C868" t="s">
+        <v>45</v>
+      </c>
+      <c r="D868" t="s">
+        <v>307</v>
+      </c>
+      <c r="E868" t="s">
+        <v>308</v>
+      </c>
+      <c r="F868" t="s">
+        <v>13</v>
+      </c>
+      <c r="G868" t="s">
+        <v>14</v>
+      </c>
+      <c r="I868" s="1">
+        <v>190000</v>
+      </c>
+    </row>
+    <row r="869" spans="1:9">
+      <c r="A869">
+        <v>8878639</v>
+      </c>
+      <c r="B869" t="s">
+        <v>40</v>
+      </c>
+      <c r="C869" t="s">
+        <v>41</v>
+      </c>
+      <c r="D869" t="s">
+        <v>307</v>
+      </c>
+      <c r="E869" t="s">
+        <v>308</v>
+      </c>
+      <c r="F869" t="s">
+        <v>15</v>
+      </c>
+      <c r="G869" t="s">
+        <v>16</v>
+      </c>
+      <c r="I869" s="1">
+        <v>81000</v>
+      </c>
+    </row>
+    <row r="870" spans="1:9">
+      <c r="A870">
+        <v>8890950</v>
+      </c>
+      <c r="B870" t="s">
+        <v>261</v>
+      </c>
+      <c r="C870" t="s">
+        <v>262</v>
+      </c>
+      <c r="D870" t="s">
+        <v>307</v>
+      </c>
+      <c r="E870" t="s">
+        <v>308</v>
+      </c>
+      <c r="F870" t="s">
+        <v>13</v>
+      </c>
+      <c r="G870" t="s">
+        <v>14</v>
+      </c>
+      <c r="H870" s="1">
+        <v>1609000</v>
+      </c>
+    </row>
+    <row r="871" spans="1:9">
+      <c r="A871">
+        <v>8890951</v>
+      </c>
+      <c r="B871" t="s">
+        <v>261</v>
+      </c>
+      <c r="C871" t="s">
+        <v>262</v>
+      </c>
+      <c r="D871" t="s">
+        <v>307</v>
+      </c>
+      <c r="E871" t="s">
+        <v>308</v>
+      </c>
+      <c r="F871" t="s">
+        <v>15</v>
+      </c>
+      <c r="G871" t="s">
+        <v>16</v>
+      </c>
+      <c r="H871" s="1">
+        <v>155000</v>
+      </c>
+    </row>
+    <row r="872" spans="1:9">
+      <c r="A872">
+        <v>8964823</v>
+      </c>
+      <c r="B872" t="s">
+        <v>21</v>
+      </c>
+      <c r="C872" t="s">
+        <v>22</v>
+      </c>
+      <c r="D872" t="s">
+        <v>309</v>
+      </c>
+      <c r="E872" t="s">
+        <v>310</v>
+      </c>
+      <c r="F872" t="s">
+        <v>15</v>
+      </c>
+      <c r="G872" t="s">
+        <v>16</v>
+      </c>
+      <c r="I872" s="1">
+        <v>294000</v>
+      </c>
+    </row>
+    <row r="873" spans="1:9">
+      <c r="A873">
+        <v>8970979</v>
+      </c>
+      <c r="B873" t="s">
+        <v>27</v>
+      </c>
+      <c r="C873" t="s">
+        <v>28</v>
+      </c>
+      <c r="D873" t="s">
+        <v>309</v>
+      </c>
+      <c r="E873" t="s">
+        <v>310</v>
+      </c>
+      <c r="F873" t="s">
+        <v>15</v>
+      </c>
+      <c r="G873" t="s">
+        <v>16</v>
+      </c>
+      <c r="I873" s="1">
+        <v>54000</v>
+      </c>
+    </row>
+    <row r="874" spans="1:9">
+      <c r="A874">
+        <v>8975082</v>
+      </c>
+      <c r="B874" t="s">
+        <v>206</v>
+      </c>
+      <c r="C874" t="s">
+        <v>207</v>
+      </c>
+      <c r="D874" t="s">
+        <v>309</v>
+      </c>
+      <c r="E874" t="s">
+        <v>310</v>
+      </c>
+      <c r="F874" t="s">
+        <v>13</v>
+      </c>
+      <c r="G874" t="s">
+        <v>14</v>
+      </c>
+      <c r="I874" s="1">
+        <v>37960000</v>
+      </c>
+    </row>
+    <row r="875" spans="1:9">
+      <c r="A875">
+        <v>8975083</v>
+      </c>
+      <c r="B875" t="s">
+        <v>206</v>
+      </c>
+      <c r="C875" t="s">
+        <v>207</v>
+      </c>
+      <c r="D875" t="s">
+        <v>309</v>
+      </c>
+      <c r="E875" t="s">
+        <v>310</v>
+      </c>
+      <c r="F875" t="s">
+        <v>15</v>
+      </c>
+      <c r="G875" t="s">
+        <v>16</v>
+      </c>
+      <c r="I875" s="1">
+        <v>32771000</v>
+      </c>
+    </row>
+    <row r="876" spans="1:9">
+      <c r="A876">
+        <v>8979187</v>
+      </c>
+      <c r="B876" t="s">
+        <v>31</v>
+      </c>
+      <c r="C876" t="s">
+        <v>20</v>
+      </c>
+      <c r="D876" t="s">
+        <v>309</v>
+      </c>
+      <c r="E876" t="s">
+        <v>310</v>
+      </c>
+      <c r="F876" t="s">
+        <v>15</v>
+      </c>
+      <c r="G876" t="s">
+        <v>16</v>
+      </c>
+      <c r="I876" s="1">
+        <v>26000</v>
+      </c>
+    </row>
+    <row r="877" spans="1:9">
+      <c r="A877">
+        <v>8999706</v>
+      </c>
+      <c r="B877" t="s">
+        <v>52</v>
+      </c>
+      <c r="C877" t="s">
+        <v>45</v>
+      </c>
+      <c r="D877" t="s">
+        <v>309</v>
+      </c>
+      <c r="E877" t="s">
+        <v>310</v>
+      </c>
+      <c r="F877" t="s">
+        <v>13</v>
+      </c>
+      <c r="G877" t="s">
+        <v>14</v>
+      </c>
+      <c r="I877" s="1">
+        <v>6688000</v>
+      </c>
+    </row>
+    <row r="878" spans="1:9">
+      <c r="A878">
+        <v>8999707</v>
+      </c>
+      <c r="B878" t="s">
+        <v>52</v>
+      </c>
+      <c r="C878" t="s">
+        <v>45</v>
+      </c>
+      <c r="D878" t="s">
+        <v>309</v>
+      </c>
+      <c r="E878" t="s">
+        <v>310</v>
+      </c>
+      <c r="F878" t="s">
+        <v>15</v>
+      </c>
+      <c r="G878" t="s">
+        <v>16</v>
+      </c>
+      <c r="I878" s="1">
+        <v>10141000</v>
+      </c>
+    </row>
+    <row r="879" spans="1:9">
+      <c r="A879">
+        <v>9038695</v>
+      </c>
+      <c r="B879" t="s">
+        <v>40</v>
+      </c>
+      <c r="C879" t="s">
+        <v>41</v>
+      </c>
+      <c r="D879" t="s">
+        <v>309</v>
+      </c>
+      <c r="E879" t="s">
+        <v>310</v>
+      </c>
+      <c r="F879" t="s">
+        <v>15</v>
+      </c>
+      <c r="G879" t="s">
+        <v>16</v>
+      </c>
+      <c r="I879" s="1">
+        <v>53000</v>
+      </c>
+    </row>
+    <row r="880" spans="1:9">
+      <c r="A880">
+        <v>9063319</v>
+      </c>
+      <c r="B880" t="s">
+        <v>55</v>
+      </c>
+      <c r="C880" t="s">
+        <v>49</v>
+      </c>
+      <c r="D880" t="s">
+        <v>309</v>
+      </c>
+      <c r="E880" t="s">
+        <v>310</v>
+      </c>
+      <c r="F880" t="s">
+        <v>15</v>
+      </c>
+      <c r="G880" t="s">
+        <v>16</v>
+      </c>
+      <c r="H880" s="1">
+        <v>1365000</v>
+      </c>
+    </row>
+    <row r="881" spans="1:9">
+      <c r="A881">
+        <v>9124879</v>
+      </c>
+      <c r="B881" t="s">
+        <v>21</v>
+      </c>
+      <c r="C881" t="s">
+        <v>22</v>
+      </c>
+      <c r="D881" t="s">
+        <v>311</v>
+      </c>
+      <c r="E881" t="s">
+        <v>312</v>
+      </c>
+      <c r="F881" t="s">
+        <v>15</v>
+      </c>
+      <c r="G881" t="s">
+        <v>16</v>
+      </c>
+      <c r="I881" s="1">
+        <v>103000</v>
+      </c>
+    </row>
+    <row r="882" spans="1:9">
+      <c r="A882">
+        <v>9135139</v>
+      </c>
+      <c r="B882" t="s">
+        <v>206</v>
+      </c>
+      <c r="C882" t="s">
+        <v>207</v>
+      </c>
+      <c r="D882" t="s">
+        <v>311</v>
+      </c>
+      <c r="E882" t="s">
+        <v>312</v>
+      </c>
+      <c r="F882" t="s">
+        <v>15</v>
+      </c>
+      <c r="G882" t="s">
+        <v>16</v>
+      </c>
+      <c r="I882" s="1">
+        <v>10701000</v>
+      </c>
+    </row>
+    <row r="883" spans="1:9">
+      <c r="A883">
+        <v>9139242</v>
+      </c>
+      <c r="B883" t="s">
+        <v>31</v>
+      </c>
+      <c r="C883" t="s">
+        <v>20</v>
+      </c>
+      <c r="D883" t="s">
+        <v>311</v>
+      </c>
+      <c r="E883" t="s">
+        <v>312</v>
+      </c>
+      <c r="F883" t="s">
+        <v>13</v>
+      </c>
+      <c r="G883" t="s">
+        <v>14</v>
+      </c>
+      <c r="I883" s="1">
+        <v>133000</v>
+      </c>
+    </row>
+    <row r="884" spans="1:9">
+      <c r="A884">
+        <v>9139243</v>
+      </c>
+      <c r="B884" t="s">
+        <v>31</v>
+      </c>
+      <c r="C884" t="s">
+        <v>20</v>
+      </c>
+      <c r="D884" t="s">
+        <v>311</v>
+      </c>
+      <c r="E884" t="s">
+        <v>312</v>
+      </c>
+      <c r="F884" t="s">
+        <v>15</v>
+      </c>
+      <c r="G884" t="s">
+        <v>16</v>
+      </c>
+      <c r="I884" s="1">
+        <v>27000</v>
+      </c>
+    </row>
+    <row r="885" spans="1:9">
+      <c r="A885">
+        <v>9159762</v>
+      </c>
+      <c r="B885" t="s">
+        <v>52</v>
+      </c>
+      <c r="C885" t="s">
+        <v>45</v>
+      </c>
+      <c r="D885" t="s">
+        <v>311</v>
+      </c>
+      <c r="E885" t="s">
+        <v>312</v>
+      </c>
+      <c r="F885" t="s">
+        <v>13</v>
+      </c>
+      <c r="G885" t="s">
+        <v>14</v>
+      </c>
+      <c r="I885" s="1">
+        <v>14066000</v>
+      </c>
+    </row>
+    <row r="886" spans="1:9">
+      <c r="A886">
+        <v>9198751</v>
+      </c>
+      <c r="B886" t="s">
+        <v>40</v>
+      </c>
+      <c r="C886" t="s">
+        <v>41</v>
+      </c>
+      <c r="D886" t="s">
+        <v>311</v>
+      </c>
+      <c r="E886" t="s">
+        <v>312</v>
+      </c>
+      <c r="F886" t="s">
+        <v>15</v>
+      </c>
+      <c r="G886" t="s">
+        <v>16</v>
+      </c>
+      <c r="I886" s="1">
+        <v>14000</v>
+      </c>
+    </row>
+    <row r="887" spans="1:9">
+      <c r="A887">
+        <v>9223375</v>
+      </c>
+      <c r="B887" t="s">
+        <v>55</v>
+      </c>
+      <c r="C887" t="s">
+        <v>49</v>
+      </c>
+      <c r="D887" t="s">
+        <v>311</v>
+      </c>
+      <c r="E887" t="s">
+        <v>312</v>
+      </c>
+      <c r="F887" t="s">
+        <v>15</v>
+      </c>
+      <c r="G887" t="s">
+        <v>16</v>
+      </c>
+      <c r="H887" s="1">
+        <v>500000</v>
+      </c>
+    </row>
+    <row r="888" spans="1:9">
+      <c r="A888">
+        <v>96078</v>
+      </c>
+      <c r="B888" t="s">
+        <v>19</v>
+      </c>
+      <c r="C888" t="s">
+        <v>20</v>
+      </c>
+      <c r="D888" t="s">
+        <v>120</v>
+      </c>
+      <c r="E888" t="s">
+        <v>121</v>
+      </c>
+      <c r="F888" t="s">
+        <v>13</v>
+      </c>
+      <c r="G888" t="s">
+        <v>14</v>
+      </c>
+      <c r="H888" s="1">
+        <v>674000</v>
+      </c>
+    </row>
+    <row r="889" spans="1:9">
+      <c r="A889">
+        <v>976386</v>
+      </c>
+      <c r="B889" t="s">
+        <v>31</v>
+      </c>
+      <c r="C889" t="s">
+        <v>20</v>
+      </c>
+      <c r="D889" t="s">
+        <v>63</v>
+      </c>
+      <c r="E889" t="s">
+        <v>64</v>
+      </c>
+      <c r="F889" t="s">
+        <v>13</v>
+      </c>
+      <c r="G889" t="s">
+        <v>14</v>
+      </c>
+      <c r="I889" s="1">
+        <v>1222000</v>
+      </c>
+    </row>
+    <row r="890" spans="1:9">
+      <c r="A890">
+        <v>9765103</v>
+      </c>
+      <c r="B890" t="s">
+        <v>21</v>
+      </c>
+      <c r="C890" t="s">
+        <v>22</v>
+      </c>
+      <c r="D890" t="s">
+        <v>313</v>
+      </c>
+      <c r="E890" t="s">
+        <v>314</v>
+      </c>
+      <c r="F890" t="s">
+        <v>15</v>
+      </c>
+      <c r="G890" t="s">
+        <v>16</v>
+      </c>
+      <c r="I890" s="1">
+        <v>6587000</v>
+      </c>
+    </row>
+    <row r="891" spans="1:9">
+      <c r="A891">
+        <v>9771259</v>
+      </c>
+      <c r="B891" t="s">
+        <v>27</v>
+      </c>
+      <c r="C891" t="s">
+        <v>28</v>
+      </c>
+      <c r="D891" t="s">
+        <v>313</v>
+      </c>
+      <c r="E891" t="s">
+        <v>314</v>
+      </c>
+      <c r="F891" t="s">
+        <v>15</v>
+      </c>
+      <c r="G891" t="s">
+        <v>16</v>
+      </c>
+      <c r="I891" s="1">
+        <v>70000</v>
+      </c>
+    </row>
+    <row r="892" spans="1:9">
+      <c r="A892">
+        <v>9775362</v>
+      </c>
+      <c r="B892" t="s">
+        <v>206</v>
+      </c>
+      <c r="C892" t="s">
+        <v>207</v>
+      </c>
+      <c r="D892" t="s">
+        <v>313</v>
+      </c>
+      <c r="E892" t="s">
+        <v>314</v>
+      </c>
+      <c r="F892" t="s">
+        <v>13</v>
+      </c>
+      <c r="G892" t="s">
+        <v>14</v>
+      </c>
+      <c r="I892" s="1">
+        <v>38000</v>
+      </c>
+    </row>
+    <row r="893" spans="1:9">
+      <c r="A893">
+        <v>9777415</v>
+      </c>
+      <c r="B893" t="s">
+        <v>29</v>
+      </c>
+      <c r="C893" t="s">
+        <v>30</v>
+      </c>
+      <c r="D893" t="s">
+        <v>313</v>
+      </c>
+      <c r="E893" t="s">
+        <v>314</v>
+      </c>
+      <c r="F893" t="s">
+        <v>15</v>
+      </c>
+      <c r="G893" t="s">
+        <v>16</v>
+      </c>
+      <c r="I893" s="1">
+        <v>-18000</v>
+      </c>
+    </row>
+    <row r="894" spans="1:9">
+      <c r="A894">
+        <v>9779466</v>
+      </c>
+      <c r="B894" t="s">
+        <v>31</v>
+      </c>
+      <c r="C894" t="s">
+        <v>20</v>
+      </c>
+      <c r="D894" t="s">
+        <v>313</v>
+      </c>
+      <c r="E894" t="s">
+        <v>314</v>
+      </c>
+      <c r="F894" t="s">
+        <v>13</v>
+      </c>
+      <c r="G894" t="s">
+        <v>14</v>
+      </c>
+      <c r="I894" s="1">
+        <v>8212000</v>
+      </c>
+    </row>
+    <row r="895" spans="1:9">
+      <c r="A895">
+        <v>9779467</v>
+      </c>
+      <c r="B895" t="s">
+        <v>31</v>
+      </c>
+      <c r="C895" t="s">
+        <v>20</v>
+      </c>
+      <c r="D895" t="s">
+        <v>313</v>
+      </c>
+      <c r="E895" t="s">
+        <v>314</v>
+      </c>
+      <c r="F895" t="s">
+        <v>15</v>
+      </c>
+      <c r="G895" t="s">
+        <v>16</v>
+      </c>
+      <c r="I895" s="1">
+        <v>1883000</v>
+      </c>
+    </row>
+    <row r="896" spans="1:9">
+      <c r="A896">
+        <v>9783570</v>
+      </c>
+      <c r="B896" t="s">
+        <v>32</v>
+      </c>
+      <c r="C896" t="s">
+        <v>33</v>
+      </c>
+      <c r="D896" t="s">
+        <v>313</v>
+      </c>
+      <c r="E896" t="s">
+        <v>314</v>
+      </c>
+      <c r="F896" t="s">
+        <v>13</v>
+      </c>
+      <c r="G896" t="s">
+        <v>14</v>
+      </c>
+      <c r="I896" s="1">
+        <v>1530000</v>
+      </c>
+    </row>
+    <row r="897" spans="1:9">
+      <c r="A897">
+        <v>9789726</v>
+      </c>
+      <c r="B897" t="s">
+        <v>34</v>
+      </c>
+      <c r="C897" t="s">
+        <v>35</v>
+      </c>
+      <c r="D897" t="s">
+        <v>313</v>
+      </c>
+      <c r="E897" t="s">
+        <v>314</v>
+      </c>
+      <c r="F897" t="s">
+        <v>13</v>
+      </c>
+      <c r="G897" t="s">
+        <v>14</v>
+      </c>
+      <c r="I897" s="1">
+        <v>2391000</v>
+      </c>
+    </row>
+    <row r="898" spans="1:9">
+      <c r="A898">
+        <v>9789727</v>
+      </c>
+      <c r="B898" t="s">
+        <v>34</v>
+      </c>
+      <c r="C898" t="s">
+        <v>35</v>
+      </c>
+      <c r="D898" t="s">
+        <v>313</v>
+      </c>
+      <c r="E898" t="s">
+        <v>314</v>
+      </c>
+      <c r="F898" t="s">
+        <v>15</v>
+      </c>
+      <c r="G898" t="s">
+        <v>16</v>
+      </c>
+      <c r="I898" s="1">
+        <v>-143000</v>
+      </c>
+    </row>
+    <row r="899" spans="1:9">
+      <c r="A899">
+        <v>9797935</v>
+      </c>
+      <c r="B899" t="s">
+        <v>50</v>
+      </c>
+      <c r="C899" t="s">
+        <v>51</v>
+      </c>
+      <c r="D899" t="s">
+        <v>313</v>
+      </c>
+      <c r="E899" t="s">
+        <v>314</v>
+      </c>
+      <c r="F899" t="s">
+        <v>15</v>
+      </c>
+      <c r="G899" t="s">
+        <v>16</v>
+      </c>
+      <c r="I899" s="1">
+        <v>-10000</v>
+      </c>
+    </row>
+    <row r="900" spans="1:9">
+      <c r="A900">
+        <v>9799986</v>
+      </c>
+      <c r="B900" t="s">
+        <v>52</v>
+      </c>
+      <c r="C900" t="s">
+        <v>45</v>
+      </c>
+      <c r="D900" t="s">
+        <v>313</v>
+      </c>
+      <c r="E900" t="s">
+        <v>314</v>
+      </c>
+      <c r="F900" t="s">
+        <v>13</v>
+      </c>
+      <c r="G900" t="s">
+        <v>14</v>
+      </c>
+      <c r="I900" s="1">
+        <v>6539000</v>
+      </c>
+    </row>
+    <row r="901" spans="1:9">
+      <c r="A901">
+        <v>9799987</v>
+      </c>
+      <c r="B901" t="s">
+        <v>52</v>
+      </c>
+      <c r="C901" t="s">
+        <v>45</v>
+      </c>
+      <c r="D901" t="s">
+        <v>313</v>
+      </c>
+      <c r="E901" t="s">
+        <v>314</v>
+      </c>
+      <c r="F901" t="s">
+        <v>15</v>
+      </c>
+      <c r="G901" t="s">
+        <v>16</v>
+      </c>
+      <c r="I901" s="1">
+        <v>4344000</v>
+      </c>
+    </row>
+    <row r="902" spans="1:9">
+      <c r="A902">
+        <v>9834870</v>
+      </c>
+      <c r="B902" t="s">
+        <v>36</v>
+      </c>
+      <c r="C902" t="s">
+        <v>37</v>
+      </c>
+      <c r="D902" t="s">
+        <v>313</v>
+      </c>
+      <c r="E902" t="s">
+        <v>314</v>
+      </c>
+      <c r="F902" t="s">
+        <v>13</v>
+      </c>
+      <c r="G902" t="s">
+        <v>14</v>
+      </c>
+      <c r="I902" s="1">
+        <v>641000</v>
+      </c>
+    </row>
+    <row r="903" spans="1:9">
+      <c r="A903">
+        <v>9836922</v>
+      </c>
+      <c r="B903" t="s">
+        <v>38</v>
+      </c>
+      <c r="C903" t="s">
+        <v>39</v>
+      </c>
+      <c r="D903" t="s">
+        <v>313</v>
+      </c>
+      <c r="E903" t="s">
+        <v>314</v>
+      </c>
+      <c r="F903" t="s">
+        <v>13</v>
+      </c>
+      <c r="G903" t="s">
+        <v>14</v>
+      </c>
+      <c r="I903" s="1">
+        <v>102000</v>
+      </c>
+    </row>
+    <row r="904" spans="1:9">
+      <c r="A904">
+        <v>9838974</v>
+      </c>
+      <c r="B904" t="s">
+        <v>40</v>
+      </c>
+      <c r="C904" t="s">
+        <v>41</v>
+      </c>
+      <c r="D904" t="s">
+        <v>313</v>
+      </c>
+      <c r="E904" t="s">
+        <v>314</v>
+      </c>
+      <c r="F904" t="s">
+        <v>13</v>
+      </c>
+      <c r="G904" t="s">
+        <v>14</v>
+      </c>
+      <c r="I904" s="1">
+        <v>-2042000</v>
+      </c>
+    </row>
+    <row r="905" spans="1:9">
+      <c r="A905">
+        <v>9838975</v>
+      </c>
+      <c r="B905" t="s">
+        <v>40</v>
+      </c>
+      <c r="C905" t="s">
+        <v>41</v>
+      </c>
+      <c r="D905" t="s">
+        <v>313</v>
+      </c>
+      <c r="E905" t="s">
+        <v>314</v>
+      </c>
+      <c r="F905" t="s">
+        <v>15</v>
+      </c>
+      <c r="G905" t="s">
+        <v>16</v>
+      </c>
+      <c r="I905" s="1">
+        <v>570000</v>
+      </c>
+    </row>
+    <row r="906" spans="1:9">
+      <c r="A906">
+        <v>9853338</v>
+      </c>
+      <c r="B906" t="s">
+        <v>53</v>
+      </c>
+      <c r="C906" t="s">
+        <v>54</v>
+      </c>
+      <c r="D906" t="s">
+        <v>313</v>
+      </c>
+      <c r="E906" t="s">
+        <v>314</v>
+      </c>
+      <c r="F906" t="s">
+        <v>13</v>
+      </c>
+      <c r="G906" t="s">
+        <v>14</v>
+      </c>
+      <c r="H906" s="1">
+        <v>45000</v>
+      </c>
+    </row>
+    <row r="907" spans="1:9">
+      <c r="A907">
+        <v>9855390</v>
+      </c>
+      <c r="B907" t="s">
+        <v>83</v>
+      </c>
+      <c r="C907" t="s">
+        <v>84</v>
+      </c>
+      <c r="D907" t="s">
+        <v>313</v>
+      </c>
+      <c r="E907" t="s">
+        <v>314</v>
+      </c>
+      <c r="F907" t="s">
+        <v>13</v>
+      </c>
+      <c r="G907" t="s">
+        <v>14</v>
+      </c>
+      <c r="H907" s="1">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="908" spans="1:9">
+      <c r="A908">
+        <v>9855391</v>
+      </c>
+      <c r="B908" t="s">
+        <v>83</v>
+      </c>
+      <c r="C908" t="s">
+        <v>84</v>
+      </c>
+      <c r="D908" t="s">
+        <v>313</v>
+      </c>
+      <c r="E908" t="s">
+        <v>314</v>
+      </c>
+      <c r="F908" t="s">
+        <v>15</v>
+      </c>
+      <c r="G908" t="s">
+        <v>16</v>
+      </c>
+      <c r="H908" s="1">
+        <v>16000</v>
+      </c>
+    </row>
+    <row r="909" spans="1:9">
+      <c r="A909">
+        <v>9857442</v>
+      </c>
+      <c r="B909" t="s">
+        <v>42</v>
+      </c>
+      <c r="C909" t="s">
+        <v>43</v>
+      </c>
+      <c r="D909" t="s">
+        <v>313</v>
+      </c>
+      <c r="E909" t="s">
+        <v>314</v>
+      </c>
+      <c r="F909" t="s">
+        <v>13</v>
+      </c>
+      <c r="G909" t="s">
+        <v>14</v>
+      </c>
+      <c r="H909" s="1">
+        <v>150000</v>
+      </c>
+    </row>
+    <row r="910" spans="1:9">
+      <c r="A910">
+        <v>9857443</v>
+      </c>
+      <c r="B910" t="s">
+        <v>42</v>
+      </c>
+      <c r="C910" t="s">
+        <v>43</v>
+      </c>
+      <c r="D910" t="s">
+        <v>313</v>
+      </c>
+      <c r="E910" t="s">
+        <v>314</v>
+      </c>
+      <c r="F910" t="s">
+        <v>15</v>
+      </c>
+      <c r="G910" t="s">
+        <v>16</v>
+      </c>
+      <c r="H910" s="1">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="911" spans="1:9">
+      <c r="A911">
+        <v>9859494</v>
+      </c>
+      <c r="B911" t="s">
+        <v>19</v>
+      </c>
+      <c r="C911" t="s">
+        <v>20</v>
+      </c>
+      <c r="D911" t="s">
+        <v>313</v>
+      </c>
+      <c r="E911" t="s">
+        <v>314</v>
+      </c>
+      <c r="F911" t="s">
+        <v>13</v>
+      </c>
+      <c r="G911" t="s">
+        <v>14</v>
+      </c>
+      <c r="H911" s="1">
+        <v>1339000</v>
+      </c>
+    </row>
+    <row r="912" spans="1:9">
+      <c r="A912">
+        <v>9859495</v>
+      </c>
+      <c r="B912" t="s">
+        <v>19</v>
+      </c>
+      <c r="C912" t="s">
+        <v>20</v>
+      </c>
+      <c r="D912" t="s">
+        <v>313</v>
+      </c>
+      <c r="E912" t="s">
+        <v>314</v>
+      </c>
+      <c r="F912" t="s">
+        <v>15</v>
+      </c>
+      <c r="G912" t="s">
+        <v>16</v>
+      </c>
+      <c r="H912" s="1">
+        <v>-145000</v>
+      </c>
+    </row>
+    <row r="913" spans="1:9">
+      <c r="A913">
+        <v>9863598</v>
+      </c>
+      <c r="B913" t="s">
+        <v>55</v>
+      </c>
+      <c r="C913" t="s">
+        <v>49</v>
+      </c>
+      <c r="D913" t="s">
+        <v>313</v>
+      </c>
+      <c r="E913" t="s">
+        <v>314</v>
+      </c>
+      <c r="F913" t="s">
+        <v>13</v>
+      </c>
+      <c r="G913" t="s">
+        <v>14</v>
+      </c>
+      <c r="H913" s="1">
+        <v>2631000</v>
+      </c>
+    </row>
+    <row r="914" spans="1:9">
+      <c r="A914">
+        <v>9863599</v>
+      </c>
+      <c r="B914" t="s">
+        <v>55</v>
+      </c>
+      <c r="C914" t="s">
+        <v>49</v>
+      </c>
+      <c r="D914" t="s">
+        <v>313</v>
+      </c>
+      <c r="E914" t="s">
+        <v>314</v>
+      </c>
+      <c r="F914" t="s">
+        <v>15</v>
+      </c>
+      <c r="G914" t="s">
+        <v>16</v>
+      </c>
+      <c r="H914" s="1">
+        <v>83000</v>
+      </c>
+    </row>
+    <row r="915" spans="1:9">
+      <c r="A915">
+        <v>9873858</v>
+      </c>
+      <c r="B915" t="s">
+        <v>58</v>
+      </c>
+      <c r="C915" t="s">
+        <v>59</v>
+      </c>
+      <c r="D915" t="s">
+        <v>313</v>
+      </c>
+      <c r="E915" t="s">
+        <v>314</v>
+      </c>
+      <c r="F915" t="s">
+        <v>13</v>
+      </c>
+      <c r="G915" t="s">
+        <v>14</v>
+      </c>
+      <c r="H915" s="1">
+        <v>530000</v>
+      </c>
+    </row>
+    <row r="916" spans="1:9">
+      <c r="A916">
+        <v>9875910</v>
+      </c>
+      <c r="B916" t="s">
+        <v>60</v>
+      </c>
+      <c r="C916" t="s">
+        <v>51</v>
+      </c>
+      <c r="D916" t="s">
+        <v>313</v>
+      </c>
+      <c r="E916" t="s">
+        <v>314</v>
+      </c>
+      <c r="F916" t="s">
+        <v>13</v>
+      </c>
+      <c r="G916" t="s">
+        <v>14</v>
+      </c>
+      <c r="H916" s="1">
+        <v>154000</v>
+      </c>
+    </row>
+    <row r="917" spans="1:9">
+      <c r="A917">
+        <v>9877963</v>
+      </c>
+      <c r="B917" t="s">
+        <v>44</v>
+      </c>
+      <c r="C917" t="s">
+        <v>45</v>
+      </c>
+      <c r="D917" t="s">
+        <v>313</v>
+      </c>
+      <c r="E917" t="s">
+        <v>314</v>
+      </c>
+      <c r="F917" t="s">
+        <v>15</v>
+      </c>
+      <c r="G917" t="s">
+        <v>16</v>
+      </c>
+      <c r="H917" s="1">
+        <v>85000</v>
+      </c>
+    </row>
+    <row r="918" spans="1:9">
+      <c r="A918">
+        <v>9925158</v>
+      </c>
+      <c r="B918" t="s">
+        <v>21</v>
+      </c>
+      <c r="C918" t="s">
+        <v>22</v>
+      </c>
+      <c r="D918" t="s">
+        <v>11</v>
+      </c>
+      <c r="E918" t="s">
+        <v>12</v>
+      </c>
+      <c r="F918" t="s">
+        <v>13</v>
+      </c>
+      <c r="G918" t="s">
+        <v>14</v>
+      </c>
+      <c r="I918" s="1">
+        <v>127000</v>
+      </c>
+    </row>
+    <row r="919" spans="1:9">
+      <c r="A919">
+        <v>9925159</v>
+      </c>
+      <c r="B919" t="s">
+        <v>21</v>
+      </c>
+      <c r="C919" t="s">
+        <v>22</v>
+      </c>
+      <c r="D919" t="s">
+        <v>11</v>
+      </c>
+      <c r="E919" t="s">
+        <v>12</v>
+      </c>
+      <c r="F919" t="s">
+        <v>15</v>
+      </c>
+      <c r="G919" t="s">
+        <v>16</v>
+      </c>
+      <c r="I919" s="1">
+        <v>1213000</v>
+      </c>
+    </row>
+    <row r="920" spans="1:9">
+      <c r="A920">
+        <v>9931315</v>
+      </c>
+      <c r="B920" t="s">
+        <v>27</v>
+      </c>
+      <c r="C920" t="s">
+        <v>28</v>
+      </c>
+      <c r="D920" t="s">
+        <v>11</v>
+      </c>
+      <c r="E920" t="s">
+        <v>12</v>
+      </c>
+      <c r="F920" t="s">
+        <v>15</v>
+      </c>
+      <c r="G920" t="s">
+        <v>16</v>
+      </c>
+      <c r="I920" s="1">
+        <v>17000</v>
+      </c>
+    </row>
+    <row r="921" spans="1:9">
+      <c r="A921">
+        <v>9937471</v>
+      </c>
+      <c r="B921" t="s">
+        <v>29</v>
+      </c>
+      <c r="C921" t="s">
+        <v>30</v>
+      </c>
+      <c r="D921" t="s">
+        <v>11</v>
+      </c>
+      <c r="E921" t="s">
+        <v>12</v>
+      </c>
+      <c r="F921" t="s">
+        <v>15</v>
+      </c>
+      <c r="G921" t="s">
+        <v>16</v>
+      </c>
+      <c r="I921" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="922" spans="1:9">
+      <c r="A922">
+        <v>9939522</v>
+      </c>
+      <c r="B922" t="s">
+        <v>31</v>
+      </c>
+      <c r="C922" t="s">
+        <v>20</v>
+      </c>
+      <c r="D922" t="s">
+        <v>11</v>
+      </c>
+      <c r="E922" t="s">
+        <v>12</v>
+      </c>
+      <c r="F922" t="s">
+        <v>13</v>
+      </c>
+      <c r="G922" t="s">
+        <v>14</v>
+      </c>
+      <c r="I922" s="1">
+        <v>13772000</v>
+      </c>
+    </row>
+    <row r="923" spans="1:9">
+      <c r="A923">
+        <v>9939523</v>
+      </c>
+      <c r="B923" t="s">
+        <v>31</v>
+      </c>
+      <c r="C923" t="s">
+        <v>20</v>
+      </c>
+      <c r="D923" t="s">
+        <v>11</v>
+      </c>
+      <c r="E923" t="s">
+        <v>12</v>
+      </c>
+      <c r="F923" t="s">
+        <v>15</v>
+      </c>
+      <c r="G923" t="s">
+        <v>16</v>
+      </c>
+      <c r="I923" s="1">
+        <v>1368000</v>
+      </c>
+    </row>
+    <row r="924" spans="1:9">
+      <c r="A924">
+        <v>9943626</v>
+      </c>
+      <c r="B924" t="s">
+        <v>32</v>
+      </c>
+      <c r="C924" t="s">
+        <v>33</v>
+      </c>
+      <c r="D924" t="s">
+        <v>11</v>
+      </c>
+      <c r="E924" t="s">
+        <v>12</v>
+      </c>
+      <c r="F924" t="s">
+        <v>13</v>
+      </c>
+      <c r="G924" t="s">
+        <v>14</v>
+      </c>
+      <c r="I924" s="1">
+        <v>44000</v>
+      </c>
+    </row>
+    <row r="925" spans="1:9">
+      <c r="A925">
+        <v>9960042</v>
+      </c>
+      <c r="B925" t="s">
+        <v>52</v>
+      </c>
+      <c r="C925" t="s">
+        <v>45</v>
+      </c>
+      <c r="D925" t="s">
+        <v>11</v>
+      </c>
+      <c r="E925" t="s">
+        <v>12</v>
+      </c>
+      <c r="F925" t="s">
+        <v>13</v>
+      </c>
+      <c r="G925" t="s">
+        <v>14</v>
+      </c>
+      <c r="I925" s="1">
+        <v>1110000</v>
+      </c>
+    </row>
+    <row r="926" spans="1:9">
+      <c r="A926">
+        <v>9960043</v>
+      </c>
+      <c r="B926" t="s">
+        <v>52</v>
+      </c>
+      <c r="C926" t="s">
+        <v>45</v>
+      </c>
+      <c r="D926" t="s">
+        <v>11</v>
+      </c>
+      <c r="E926" t="s">
+        <v>12</v>
+      </c>
+      <c r="F926" t="s">
+        <v>15</v>
+      </c>
+      <c r="G926" t="s">
+        <v>16</v>
+      </c>
+      <c r="I926" s="1">
+        <v>329000</v>
+      </c>
+    </row>
+    <row r="927" spans="1:9">
+      <c r="A927">
+        <v>9992874</v>
+      </c>
+      <c r="B927" t="s">
+        <v>67</v>
+      </c>
+      <c r="C927" t="s">
+        <v>68</v>
+      </c>
+      <c r="D927" t="s">
+        <v>11</v>
+      </c>
+      <c r="E927" t="s">
+        <v>12</v>
+      </c>
+      <c r="F927" t="s">
+        <v>13</v>
+      </c>
+      <c r="G927" t="s">
+        <v>14</v>
+      </c>
+      <c r="I927" s="1">
+        <v>21127000</v>
+      </c>
+    </row>
+    <row r="928" spans="1:9">
+      <c r="A928">
+        <v>9994926</v>
+      </c>
+      <c r="B928" t="s">
+        <v>36</v>
+      </c>
+      <c r="C928" t="s">
+        <v>37</v>
+      </c>
+      <c r="D928" t="s">
+        <v>11</v>
+      </c>
+      <c r="E928" t="s">
+        <v>12</v>
+      </c>
+      <c r="F928" t="s">
+        <v>13</v>
+      </c>
+      <c r="G928" t="s">
+        <v>14</v>
+      </c>
+      <c r="I928" s="1">
+        <v>-1000000</v>
+      </c>
+    </row>
+    <row r="929" spans="1:9">
+      <c r="A929">
+        <v>9996978</v>
+      </c>
+      <c r="B929" t="s">
+        <v>38</v>
+      </c>
+      <c r="C929" t="s">
+        <v>39</v>
+      </c>
+      <c r="D929" t="s">
+        <v>11</v>
+      </c>
+      <c r="E929" t="s">
+        <v>12</v>
+      </c>
+      <c r="F929" t="s">
+        <v>13</v>
+      </c>
+      <c r="G929" t="s">
+        <v>14</v>
+      </c>
+      <c r="I929" s="1">
+        <v>-500000</v>
+      </c>
+    </row>
+    <row r="930" spans="1:9">
+      <c r="A930">
         <v>9999030</v>
       </c>
-      <c r="B418" t="s">
-[...5 lines deleted...]
-      <c r="D418" t="s">
+      <c r="B930" t="s">
+        <v>40</v>
+      </c>
+      <c r="C930" t="s">
+        <v>41</v>
+      </c>
+      <c r="D930" t="s">
         <v>11</v>
       </c>
-      <c r="E418" t="s">
+      <c r="E930" t="s">
         <v>12</v>
       </c>
-      <c r="F418" t="s">
-[...5 lines deleted...]
-      <c r="I418" s="1">
+      <c r="F930" t="s">
+        <v>13</v>
+      </c>
+      <c r="G930" t="s">
+        <v>14</v>
+      </c>
+      <c r="I930" s="1">
         <v>940000</v>
+      </c>
+    </row>
+    <row r="931" spans="1:9">
+      <c r="A931">
+        <v>9999031</v>
+      </c>
+      <c r="B931" t="s">
+        <v>40</v>
+      </c>
+      <c r="C931" t="s">
+        <v>41</v>
+      </c>
+      <c r="D931" t="s">
+        <v>11</v>
+      </c>
+      <c r="E931" t="s">
+        <v>12</v>
+      </c>
+      <c r="F931" t="s">
+        <v>15</v>
+      </c>
+      <c r="G931" t="s">
+        <v>16</v>
+      </c>
+      <c r="I931" s="1">
+        <v>233000</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.7109375" customWidth="1"/>
     <col min="2" max="2" width="17.140625" customWidth="1"/>
     <col min="3" max="3" width="25.7109375" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>248</v>
+        <v>315</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>249</v>
+        <v>316</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>250</v>
+        <v>317</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>251</v>
+        <v>318</v>
       </c>
       <c r="C2" t="s">
-        <v>252</v>
+        <v>319</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>251</v>
+        <v>318</v>
       </c>
       <c r="C3" t="s">
-        <v>253</v>
+        <v>320</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>251</v>
+        <v>318</v>
       </c>
       <c r="C4" t="s">
-        <v>254</v>
+        <v>321</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>251</v>
+        <v>318</v>
       </c>
       <c r="C5" t="s">
-        <v>255</v>
+        <v>322</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>251</v>
+        <v>318</v>
       </c>
       <c r="C6" t="s">
-        <v>256</v>
+        <v>323</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7" t="s">
-        <v>251</v>
+        <v>318</v>
       </c>
       <c r="C7" t="s">
-        <v>257</v>
+        <v>324</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8" t="s">
-        <v>251</v>
+        <v>318</v>
       </c>
       <c r="C8" t="s">
-        <v>258</v>
+        <v>325</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9" t="s">
-        <v>251</v>
+        <v>318</v>
       </c>
       <c r="C9" t="s">
-        <v>259</v>
+        <v>326</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>251</v>
+        <v>318</v>
       </c>
       <c r="C10" t="s">
-        <v>260</v>
+        <v>327</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11" t="s">
-        <v>251</v>
+        <v>318</v>
       </c>
       <c r="C11" t="s">
-        <v>261</v>
+        <v>328</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12" t="s">
-        <v>251</v>
+        <v>318</v>
       </c>
       <c r="C12" t="s">
-        <v>262</v>
+        <v>329</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>251</v>
+        <v>318</v>
       </c>
       <c r="C13" t="s">
-        <v>263</v>
+        <v>330</v>
       </c>
       <c r="D13">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14" t="s">
-        <v>251</v>
+        <v>318</v>
       </c>
       <c r="C14" t="s">
-        <v>264</v>
+        <v>331</v>
       </c>
       <c r="D14">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15" t="s">
-        <v>251</v>
+        <v>318</v>
       </c>
       <c r="C15" t="s">
-        <v>265</v>
+        <v>332</v>
       </c>
       <c r="D15">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16" t="s">
-        <v>251</v>
+        <v>318</v>
       </c>
       <c r="C16" t="s">
-        <v>266</v>
+        <v>333</v>
       </c>
       <c r="D16">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17" t="s">
-        <v>251</v>
+        <v>318</v>
       </c>
       <c r="C17" t="s">
-        <v>267</v>
+        <v>334</v>
       </c>
       <c r="D17">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18" t="s">
-        <v>251</v>
+        <v>318</v>
       </c>
       <c r="C18" t="s">
-        <v>268</v>
+        <v>335</v>
       </c>
       <c r="D18">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19" t="s">
-        <v>251</v>
+        <v>318</v>
       </c>
       <c r="C19" t="s">
-        <v>269</v>
+        <v>336</v>
       </c>
       <c r="D19">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20" t="s">
-        <v>251</v>
+        <v>318</v>
       </c>
       <c r="C20" t="s">
-        <v>270</v>
+        <v>337</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21" t="s">
-        <v>251</v>
+        <v>318</v>
       </c>
       <c r="C21" t="s">
-        <v>271</v>
+        <v>338</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22" t="s">
-        <v>251</v>
+        <v>318</v>
       </c>
       <c r="C22" t="s">
-        <v>131</v>
+        <v>169</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23" t="s">
-        <v>251</v>
+        <v>318</v>
       </c>
       <c r="C23" t="s">
-        <v>272</v>
+        <v>339</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24" t="s">
-        <v>251</v>
+        <v>318</v>
       </c>
       <c r="C24" t="s">
-        <v>273</v>
+        <v>340</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25" t="s">
-        <v>251</v>
+        <v>318</v>
       </c>
       <c r="C25" t="s">
-        <v>274</v>
+        <v>341</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26" t="s">
         <v>2</v>
       </c>
       <c r="C26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27" t="s">
         <v>2</v>
       </c>
       <c r="C27" t="s">
         <v>8</v>
@@ -13485,2638 +26754,2638 @@
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28" t="s">
         <v>2</v>
       </c>
       <c r="C28" t="s">
         <v>7</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29" t="s">
         <v>2</v>
       </c>
       <c r="C29" t="s">
-        <v>275</v>
+        <v>342</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="17.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
-        <v>276</v>
+        <v>343</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>249</v>
+        <v>316</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>277</v>
+        <v>15</v>
       </c>
       <c r="B3" t="s">
-        <v>278</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>279</v>
+        <v>344</v>
       </c>
       <c r="B4" t="s">
-        <v>280</v>
+        <v>345</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>281</v>
+        <v>346</v>
       </c>
       <c r="B5" t="s">
-        <v>282</v>
+        <v>347</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>283</v>
+        <v>348</v>
       </c>
       <c r="B6" t="s">
-        <v>284</v>
+        <v>349</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>285</v>
+        <v>350</v>
       </c>
       <c r="B7" t="s">
-        <v>286</v>
+        <v>351</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:B1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C79"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
-        <v>276</v>
+        <v>343</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>249</v>
+        <v>316</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>287</v>
+        <v>352</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B2" t="s">
-        <v>288</v>
+        <v>353</v>
       </c>
       <c r="C2">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B3" t="s">
-        <v>289</v>
+        <v>354</v>
       </c>
       <c r="C3">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B4" t="s">
-        <v>290</v>
+        <v>355</v>
       </c>
       <c r="C4">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
-        <v>291</v>
+        <v>356</v>
       </c>
       <c r="C5">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
-        <v>292</v>
+        <v>357</v>
       </c>
       <c r="B6" t="s">
-        <v>293</v>
+        <v>358</v>
       </c>
       <c r="C6">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>206</v>
       </c>
       <c r="B7" t="s">
-        <v>294</v>
+        <v>359</v>
       </c>
       <c r="C7">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="B8" t="s">
-        <v>295</v>
+        <v>360</v>
       </c>
       <c r="C8">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="B9" t="s">
-        <v>296</v>
+        <v>361</v>
       </c>
       <c r="C9">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
-        <v>201</v>
+        <v>259</v>
       </c>
       <c r="B10" t="s">
-        <v>297</v>
+        <v>362</v>
       </c>
       <c r="C10">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B11" t="s">
-        <v>298</v>
+        <v>363</v>
       </c>
       <c r="C11">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>299</v>
+        <v>364</v>
       </c>
       <c r="C12">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
-        <v>300</v>
+        <v>236</v>
       </c>
       <c r="B13" t="s">
-        <v>301</v>
+        <v>365</v>
       </c>
       <c r="C13">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B14" t="s">
-        <v>302</v>
+        <v>366</v>
       </c>
       <c r="C14">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
-        <v>303</v>
+        <v>256</v>
       </c>
       <c r="B15" t="s">
-        <v>304</v>
+        <v>367</v>
       </c>
       <c r="C15">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
-        <v>305</v>
+        <v>368</v>
       </c>
       <c r="B16" t="s">
-        <v>306</v>
+        <v>369</v>
       </c>
       <c r="C16">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
-        <v>307</v>
+        <v>370</v>
       </c>
       <c r="C17">
         <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B18" t="s">
-        <v>308</v>
+        <v>371</v>
       </c>
       <c r="C18">
         <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B19" t="s">
-        <v>309</v>
+        <v>372</v>
       </c>
       <c r="C19">
         <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
-        <v>188</v>
+        <v>252</v>
       </c>
       <c r="B20" t="s">
-        <v>310</v>
+        <v>373</v>
       </c>
       <c r="C20">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>230</v>
       </c>
       <c r="B21" t="s">
-        <v>311</v>
+        <v>374</v>
       </c>
       <c r="C21">
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>312</v>
+        <v>375</v>
       </c>
       <c r="B22" t="s">
-        <v>313</v>
+        <v>376</v>
       </c>
       <c r="C22">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>314</v>
+        <v>377</v>
       </c>
       <c r="B23" t="s">
-        <v>315</v>
+        <v>378</v>
       </c>
       <c r="C23">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>316</v>
+        <v>379</v>
       </c>
       <c r="B24" t="s">
-        <v>317</v>
+        <v>380</v>
       </c>
       <c r="C24">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
-        <v>318</v>
+        <v>381</v>
       </c>
       <c r="B25" t="s">
-        <v>319</v>
+        <v>382</v>
       </c>
       <c r="C25">
         <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>320</v>
+        <v>383</v>
       </c>
       <c r="B26" t="s">
-        <v>321</v>
+        <v>384</v>
       </c>
       <c r="C26">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>322</v>
+        <v>385</v>
       </c>
       <c r="B27" t="s">
-        <v>323</v>
+        <v>386</v>
       </c>
       <c r="C27">
         <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>324</v>
+        <v>387</v>
       </c>
       <c r="B28" t="s">
-        <v>325</v>
+        <v>388</v>
       </c>
       <c r="C28">
         <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
-        <v>326</v>
+        <v>99</v>
       </c>
       <c r="B29" t="s">
-        <v>327</v>
+        <v>389</v>
       </c>
       <c r="C29">
         <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
-        <v>328</v>
+        <v>232</v>
       </c>
       <c r="B30" t="s">
-        <v>329</v>
+        <v>390</v>
       </c>
       <c r="C30">
         <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="B31" t="s">
-        <v>330</v>
+        <v>391</v>
       </c>
       <c r="C31">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
-        <v>215</v>
+        <v>253</v>
       </c>
       <c r="B32" t="s">
-        <v>331</v>
+        <v>392</v>
       </c>
       <c r="C32">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="B33" t="s">
-        <v>332</v>
+        <v>393</v>
       </c>
       <c r="C33">
         <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
-        <v>126</v>
+        <v>161</v>
       </c>
       <c r="B34" t="s">
-        <v>333</v>
+        <v>394</v>
       </c>
       <c r="C34">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="B35" t="s">
-        <v>334</v>
+        <v>395</v>
       </c>
       <c r="C35">
         <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="B36" t="s">
-        <v>335</v>
+        <v>396</v>
       </c>
       <c r="C36">
         <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="B37" t="s">
-        <v>336</v>
+        <v>397</v>
       </c>
       <c r="C37">
         <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="B38" t="s">
-        <v>337</v>
+        <v>398</v>
       </c>
       <c r="C38">
         <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
-        <v>338</v>
+        <v>399</v>
       </c>
       <c r="C39">
         <v>26</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B40" t="s">
-        <v>339</v>
+        <v>400</v>
       </c>
       <c r="C40">
         <v>26</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="B41" t="s">
-        <v>340</v>
+        <v>401</v>
       </c>
       <c r="C41">
         <v>26</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="B42" t="s">
-        <v>341</v>
+        <v>402</v>
       </c>
       <c r="C42">
         <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="B43" t="s">
-        <v>342</v>
+        <v>403</v>
       </c>
       <c r="C43">
         <v>26</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
-        <v>203</v>
+        <v>261</v>
       </c>
       <c r="B44" t="s">
-        <v>343</v>
+        <v>404</v>
       </c>
       <c r="C44">
         <v>26</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
-        <v>176</v>
+        <v>53</v>
       </c>
       <c r="B45" t="s">
-        <v>344</v>
+        <v>405</v>
       </c>
       <c r="C45">
         <v>26</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="B46" t="s">
-        <v>345</v>
+        <v>406</v>
       </c>
       <c r="C46">
         <v>26</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B47" t="s">
-        <v>346</v>
+        <v>407</v>
       </c>
       <c r="C47">
         <v>26</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="B48" t="s">
-        <v>347</v>
+        <v>408</v>
       </c>
       <c r="C48">
         <v>26</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
-        <v>205</v>
+        <v>263</v>
       </c>
       <c r="B49" t="s">
-        <v>348</v>
+        <v>409</v>
       </c>
       <c r="C49">
         <v>26</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="B50" t="s">
-        <v>349</v>
+        <v>410</v>
       </c>
       <c r="C50">
         <v>26</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>350</v>
+        <v>411</v>
       </c>
       <c r="B51" t="s">
-        <v>351</v>
+        <v>412</v>
       </c>
       <c r="C51">
         <v>26</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
-        <v>352</v>
+        <v>413</v>
       </c>
       <c r="B52" t="s">
-        <v>353</v>
+        <v>414</v>
       </c>
       <c r="C52">
         <v>26</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B53" t="s">
-        <v>354</v>
+        <v>415</v>
       </c>
       <c r="C53">
         <v>26</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>355</v>
+        <v>416</v>
       </c>
       <c r="B54" t="s">
-        <v>356</v>
+        <v>417</v>
       </c>
       <c r="C54">
         <v>26</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
-        <v>169</v>
+        <v>58</v>
       </c>
       <c r="B55" t="s">
-        <v>357</v>
+        <v>418</v>
       </c>
       <c r="C55">
         <v>26</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="B56" t="s">
-        <v>358</v>
+        <v>419</v>
       </c>
       <c r="C56">
         <v>26</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="B57" t="s">
-        <v>359</v>
+        <v>420</v>
       </c>
       <c r="C57">
         <v>26</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="B58" t="s">
-        <v>360</v>
+        <v>421</v>
       </c>
       <c r="C58">
         <v>26</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>361</v>
+        <v>422</v>
       </c>
       <c r="B59" t="s">
-        <v>362</v>
+        <v>423</v>
       </c>
       <c r="C59">
         <v>26</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>363</v>
+        <v>424</v>
       </c>
       <c r="B60" t="s">
-        <v>364</v>
+        <v>425</v>
       </c>
       <c r="C60">
         <v>26</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>365</v>
+        <v>426</v>
       </c>
       <c r="B61" t="s">
-        <v>366</v>
+        <v>427</v>
       </c>
       <c r="C61">
         <v>26</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>367</v>
+        <v>428</v>
       </c>
       <c r="B62" t="s">
-        <v>368</v>
+        <v>429</v>
       </c>
       <c r="C62">
         <v>26</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>369</v>
+        <v>430</v>
       </c>
       <c r="B63" t="s">
-        <v>370</v>
+        <v>431</v>
       </c>
       <c r="C63">
         <v>26</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>371</v>
+        <v>432</v>
       </c>
       <c r="B64" t="s">
-        <v>372</v>
+        <v>433</v>
       </c>
       <c r="C64">
         <v>26</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>373</v>
+        <v>434</v>
       </c>
       <c r="B65" t="s">
-        <v>374</v>
+        <v>435</v>
       </c>
       <c r="C65">
         <v>26</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>375</v>
+        <v>436</v>
       </c>
       <c r="B66" t="s">
-        <v>376</v>
+        <v>437</v>
       </c>
       <c r="C66">
         <v>26</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>377</v>
+        <v>438</v>
       </c>
       <c r="B67" t="s">
-        <v>378</v>
+        <v>439</v>
       </c>
       <c r="C67">
         <v>26</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
-        <v>379</v>
+        <v>440</v>
       </c>
       <c r="B68" t="s">
-        <v>380</v>
+        <v>441</v>
       </c>
       <c r="C68">
         <v>26</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="B69" t="s">
-        <v>381</v>
+        <v>442</v>
       </c>
       <c r="C69">
         <v>26</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="B70" t="s">
-        <v>382</v>
+        <v>443</v>
       </c>
       <c r="C70">
         <v>26</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
-        <v>226</v>
+        <v>293</v>
       </c>
       <c r="B71" t="s">
-        <v>383</v>
+        <v>444</v>
       </c>
       <c r="C71">
         <v>26</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
-        <v>101</v>
+        <v>119</v>
       </c>
       <c r="B72" t="s">
-        <v>384</v>
+        <v>445</v>
       </c>
       <c r="C72">
         <v>26</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>136</v>
+        <v>165</v>
       </c>
       <c r="B73" t="s">
-        <v>385</v>
+        <v>446</v>
       </c>
       <c r="C73">
         <v>26</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="B74" t="s">
-        <v>386</v>
+        <v>447</v>
       </c>
       <c r="C74">
         <v>26</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="B75" t="s">
-        <v>387</v>
+        <v>448</v>
       </c>
       <c r="C75">
         <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>388</v>
+        <v>449</v>
       </c>
       <c r="B76" t="s">
-        <v>389</v>
+        <v>450</v>
       </c>
       <c r="C76">
         <v>26</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
-        <v>105</v>
+        <v>126</v>
       </c>
       <c r="B77" t="s">
-        <v>390</v>
+        <v>451</v>
       </c>
       <c r="C77">
         <v>26</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>391</v>
+        <v>109</v>
       </c>
       <c r="B78" t="s">
-        <v>391</v>
+        <v>109</v>
       </c>
       <c r="C78">
         <v>27</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>392</v>
+        <v>112</v>
       </c>
       <c r="B79" t="s">
-        <v>392</v>
+        <v>112</v>
       </c>
       <c r="C79">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:C1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C146"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
-        <v>276</v>
+        <v>343</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>249</v>
+        <v>316</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>287</v>
+        <v>352</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="B2" t="s">
-        <v>393</v>
+        <v>452</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>114</v>
+        <v>139</v>
       </c>
       <c r="B3" t="s">
-        <v>394</v>
+        <v>453</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>395</v>
+        <v>218</v>
       </c>
       <c r="B4" t="s">
-        <v>396</v>
+        <v>454</v>
       </c>
       <c r="C4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
-        <v>180</v>
+        <v>244</v>
       </c>
       <c r="B5" t="s">
-        <v>397</v>
+        <v>455</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
-        <v>216</v>
+        <v>281</v>
       </c>
       <c r="B6" t="s">
-        <v>398</v>
+        <v>456</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
-        <v>230</v>
+        <v>297</v>
       </c>
       <c r="B7" t="s">
-        <v>399</v>
+        <v>457</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="B8" t="s">
-        <v>400</v>
+        <v>458</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="B9" t="s">
-        <v>401</v>
+        <v>459</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B10" t="s">
-        <v>402</v>
+        <v>460</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>129</v>
       </c>
       <c r="B11" t="s">
-        <v>403</v>
+        <v>461</v>
       </c>
       <c r="C11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>137</v>
       </c>
       <c r="B12" t="s">
-        <v>404</v>
+        <v>462</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
-        <v>120</v>
+        <v>149</v>
       </c>
       <c r="B13" t="s">
-        <v>405</v>
+        <v>463</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>174</v>
       </c>
       <c r="B14" t="s">
-        <v>406</v>
+        <v>464</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
-        <v>407</v>
+        <v>190</v>
       </c>
       <c r="B15" t="s">
-        <v>408</v>
+        <v>465</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>196</v>
       </c>
       <c r="B16" t="s">
-        <v>409</v>
+        <v>466</v>
       </c>
       <c r="C16">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>204</v>
       </c>
       <c r="B17" t="s">
-        <v>410</v>
+        <v>467</v>
       </c>
       <c r="C17">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>208</v>
       </c>
       <c r="B18" t="s">
-        <v>411</v>
+        <v>468</v>
       </c>
       <c r="C18">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>210</v>
       </c>
       <c r="B19" t="s">
-        <v>412</v>
+        <v>469</v>
       </c>
       <c r="C19">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>212</v>
       </c>
       <c r="B20" t="s">
-        <v>413</v>
+        <v>470</v>
       </c>
       <c r="C20">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>214</v>
       </c>
       <c r="B21" t="s">
-        <v>414</v>
+        <v>471</v>
       </c>
       <c r="C21">
         <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>153</v>
+        <v>216</v>
       </c>
       <c r="B22" t="s">
-        <v>415</v>
+        <v>472</v>
       </c>
       <c r="C22">
         <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>220</v>
       </c>
       <c r="B23" t="s">
-        <v>416</v>
+        <v>473</v>
       </c>
       <c r="C23">
         <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>157</v>
+        <v>222</v>
       </c>
       <c r="B24" t="s">
-        <v>417</v>
+        <v>474</v>
       </c>
       <c r="C24">
         <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
-        <v>159</v>
+        <v>224</v>
       </c>
       <c r="B25" t="s">
-        <v>418</v>
+        <v>475</v>
       </c>
       <c r="C25">
         <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>163</v>
+        <v>226</v>
       </c>
       <c r="B26" t="s">
-        <v>419</v>
+        <v>476</v>
       </c>
       <c r="C26">
         <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>420</v>
+        <v>477</v>
       </c>
       <c r="B27" t="s">
-        <v>421</v>
+        <v>478</v>
       </c>
       <c r="C27">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>165</v>
+        <v>228</v>
       </c>
       <c r="B28" t="s">
-        <v>422</v>
+        <v>479</v>
       </c>
       <c r="C28">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
-        <v>170</v>
+        <v>234</v>
       </c>
       <c r="B29" t="s">
-        <v>423</v>
+        <v>480</v>
       </c>
       <c r="C29">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
-        <v>172</v>
+        <v>238</v>
       </c>
       <c r="B30" t="s">
-        <v>424</v>
+        <v>481</v>
       </c>
       <c r="C30">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
-        <v>174</v>
+        <v>240</v>
       </c>
       <c r="B31" t="s">
-        <v>425</v>
+        <v>482</v>
       </c>
       <c r="C31">
         <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
-        <v>178</v>
+        <v>242</v>
       </c>
       <c r="B32" t="s">
-        <v>426</v>
+        <v>483</v>
       </c>
       <c r="C32">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>182</v>
+        <v>246</v>
       </c>
       <c r="B33" t="s">
-        <v>427</v>
+        <v>484</v>
       </c>
       <c r="C33">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
-        <v>184</v>
+        <v>248</v>
       </c>
       <c r="B34" t="s">
-        <v>428</v>
+        <v>485</v>
       </c>
       <c r="C34">
         <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
-        <v>186</v>
+        <v>250</v>
       </c>
       <c r="B35" t="s">
-        <v>429</v>
+        <v>486</v>
       </c>
       <c r="C35">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
-        <v>189</v>
+        <v>254</v>
       </c>
       <c r="B36" t="s">
-        <v>430</v>
+        <v>487</v>
       </c>
       <c r="C36">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
-        <v>191</v>
+        <v>257</v>
       </c>
       <c r="B37" t="s">
-        <v>431</v>
+        <v>488</v>
       </c>
       <c r="C37">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
-        <v>193</v>
+        <v>265</v>
       </c>
       <c r="B38" t="s">
-        <v>432</v>
+        <v>489</v>
       </c>
       <c r="C38">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
-        <v>195</v>
+        <v>267</v>
       </c>
       <c r="B39" t="s">
-        <v>433</v>
+        <v>490</v>
       </c>
       <c r="C39">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
-        <v>197</v>
+        <v>269</v>
       </c>
       <c r="B40" t="s">
-        <v>434</v>
+        <v>491</v>
       </c>
       <c r="C40">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
-        <v>199</v>
+        <v>271</v>
       </c>
       <c r="B41" t="s">
-        <v>435</v>
+        <v>492</v>
       </c>
       <c r="C41">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
-        <v>207</v>
+        <v>273</v>
       </c>
       <c r="B42" t="s">
-        <v>436</v>
+        <v>493</v>
       </c>
       <c r="C42">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
-        <v>209</v>
+        <v>275</v>
       </c>
       <c r="B43" t="s">
-        <v>437</v>
+        <v>494</v>
       </c>
       <c r="C43">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
-        <v>211</v>
+        <v>277</v>
       </c>
       <c r="B44" t="s">
-        <v>438</v>
+        <v>495</v>
       </c>
       <c r="C44">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
-        <v>213</v>
+        <v>279</v>
       </c>
       <c r="B45" t="s">
-        <v>439</v>
+        <v>496</v>
       </c>
       <c r="C45">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
-        <v>218</v>
+        <v>283</v>
       </c>
       <c r="B46" t="s">
-        <v>440</v>
+        <v>497</v>
       </c>
       <c r="C46">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
-        <v>220</v>
+        <v>285</v>
       </c>
       <c r="B47" t="s">
-        <v>441</v>
+        <v>498</v>
       </c>
       <c r="C47">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
-        <v>222</v>
+        <v>287</v>
       </c>
       <c r="B48" t="s">
-        <v>442</v>
+        <v>499</v>
       </c>
       <c r="C48">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
-        <v>224</v>
+        <v>289</v>
       </c>
       <c r="B49" t="s">
-        <v>443</v>
+        <v>500</v>
       </c>
       <c r="C49">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
-        <v>444</v>
+        <v>291</v>
       </c>
       <c r="B50" t="s">
-        <v>445</v>
+        <v>501</v>
       </c>
       <c r="C50">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>446</v>
+        <v>502</v>
       </c>
       <c r="B51" t="s">
-        <v>447</v>
+        <v>503</v>
       </c>
       <c r="C51">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
-        <v>228</v>
+        <v>295</v>
       </c>
       <c r="B52" t="s">
-        <v>448</v>
+        <v>504</v>
       </c>
       <c r="C52">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
-        <v>232</v>
+        <v>299</v>
       </c>
       <c r="B53" t="s">
-        <v>449</v>
+        <v>505</v>
       </c>
       <c r="C53">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>234</v>
+        <v>301</v>
       </c>
       <c r="B54" t="s">
-        <v>450</v>
+        <v>506</v>
       </c>
       <c r="C54">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
-        <v>236</v>
+        <v>303</v>
       </c>
       <c r="B55" t="s">
-        <v>451</v>
+        <v>507</v>
       </c>
       <c r="C55">
         <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>238</v>
+        <v>305</v>
       </c>
       <c r="B56" t="s">
-        <v>452</v>
+        <v>508</v>
       </c>
       <c r="C56">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>240</v>
+        <v>307</v>
       </c>
       <c r="B57" t="s">
-        <v>453</v>
+        <v>509</v>
       </c>
       <c r="C57">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>242</v>
+        <v>309</v>
       </c>
       <c r="B58" t="s">
-        <v>454</v>
+        <v>510</v>
       </c>
       <c r="C58">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>244</v>
+        <v>311</v>
       </c>
       <c r="B59" t="s">
-        <v>455</v>
+        <v>511</v>
       </c>
       <c r="C59">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>456</v>
+        <v>512</v>
       </c>
       <c r="B60" t="s">
-        <v>457</v>
+        <v>513</v>
       </c>
       <c r="C60">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>458</v>
+        <v>514</v>
       </c>
       <c r="B61" t="s">
-        <v>459</v>
+        <v>515</v>
       </c>
       <c r="C61">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>460</v>
+        <v>516</v>
       </c>
       <c r="B62" t="s">
-        <v>461</v>
+        <v>517</v>
       </c>
       <c r="C62">
         <v>7</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>246</v>
+        <v>313</v>
       </c>
       <c r="B63" t="s">
-        <v>462</v>
+        <v>518</v>
       </c>
       <c r="C63">
         <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
         <v>11</v>
       </c>
       <c r="B64" t="s">
-        <v>463</v>
+        <v>519</v>
       </c>
       <c r="C64">
         <v>8</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B65" t="s">
-        <v>464</v>
+        <v>520</v>
       </c>
       <c r="C65">
         <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B66" t="s">
-        <v>465</v>
+        <v>521</v>
       </c>
       <c r="C66">
         <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B67" t="s">
-        <v>466</v>
+        <v>522</v>
       </c>
       <c r="C67">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B68" t="s">
-        <v>467</v>
+        <v>523</v>
       </c>
       <c r="C68">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B69" t="s">
-        <v>468</v>
+        <v>524</v>
       </c>
       <c r="C69">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="B70" t="s">
-        <v>469</v>
+        <v>525</v>
       </c>
       <c r="C70">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
-        <v>470</v>
+        <v>526</v>
       </c>
       <c r="B71" t="s">
-        <v>471</v>
+        <v>527</v>
       </c>
       <c r="C71">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
-        <v>472</v>
+        <v>90</v>
       </c>
       <c r="B72" t="s">
-        <v>473</v>
+        <v>528</v>
       </c>
       <c r="C72">
         <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>474</v>
+        <v>529</v>
       </c>
       <c r="B73" t="s">
-        <v>475</v>
+        <v>530</v>
       </c>
       <c r="C73">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="B74" t="s">
-        <v>476</v>
+        <v>531</v>
       </c>
       <c r="C74">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>477</v>
+        <v>532</v>
       </c>
       <c r="B75" t="s">
-        <v>478</v>
+        <v>533</v>
       </c>
       <c r="C75">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="B76" t="s">
-        <v>479</v>
+        <v>534</v>
       </c>
       <c r="C76">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="B77" t="s">
-        <v>480</v>
+        <v>535</v>
       </c>
       <c r="C77">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="B78" t="s">
-        <v>481</v>
+        <v>536</v>
       </c>
       <c r="C78">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="B79" t="s">
-        <v>482</v>
+        <v>537</v>
       </c>
       <c r="C79">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="B80" t="s">
-        <v>483</v>
+        <v>538</v>
       </c>
       <c r="C80">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>484</v>
+        <v>110</v>
       </c>
       <c r="B81" t="s">
-        <v>485</v>
+        <v>539</v>
       </c>
       <c r="C81">
         <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>486</v>
+        <v>540</v>
       </c>
       <c r="B82" t="s">
-        <v>487</v>
+        <v>541</v>
       </c>
       <c r="C82">
         <v>13</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>488</v>
+        <v>542</v>
       </c>
       <c r="B83" t="s">
-        <v>489</v>
+        <v>543</v>
       </c>
       <c r="C83">
         <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
-        <v>490</v>
+        <v>544</v>
       </c>
       <c r="B84" t="s">
-        <v>491</v>
+        <v>545</v>
       </c>
       <c r="C84">
         <v>13</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
-        <v>492</v>
+        <v>546</v>
       </c>
       <c r="B85" t="s">
-        <v>493</v>
+        <v>547</v>
       </c>
       <c r="C85">
         <v>13</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
-        <v>494</v>
+        <v>548</v>
       </c>
       <c r="B86" t="s">
-        <v>495</v>
+        <v>549</v>
       </c>
       <c r="C86">
         <v>13</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="B87" t="s">
-        <v>496</v>
+        <v>550</v>
       </c>
       <c r="C87">
         <v>13</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
-        <v>497</v>
+        <v>551</v>
       </c>
       <c r="B88" t="s">
-        <v>498</v>
+        <v>552</v>
       </c>
       <c r="C88">
         <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
-        <v>499</v>
+        <v>553</v>
       </c>
       <c r="B89" t="s">
-        <v>500</v>
+        <v>554</v>
       </c>
       <c r="C89">
         <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
-        <v>501</v>
+        <v>555</v>
       </c>
       <c r="B90" t="s">
-        <v>502</v>
+        <v>556</v>
       </c>
       <c r="C90">
         <v>13</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
-        <v>503</v>
+        <v>557</v>
       </c>
       <c r="B91" t="s">
-        <v>504</v>
+        <v>558</v>
       </c>
       <c r="C91">
         <v>13</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
-        <v>505</v>
+        <v>559</v>
       </c>
       <c r="B92" t="s">
-        <v>506</v>
+        <v>560</v>
       </c>
       <c r="C92">
         <v>13</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
-        <v>507</v>
+        <v>122</v>
       </c>
       <c r="B93" t="s">
-        <v>508</v>
+        <v>561</v>
       </c>
       <c r="C93">
         <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
-        <v>509</v>
+        <v>124</v>
       </c>
       <c r="B94" t="s">
-        <v>510</v>
+        <v>562</v>
       </c>
       <c r="C94">
         <v>14</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
-        <v>106</v>
+        <v>127</v>
       </c>
       <c r="B95" t="s">
-        <v>511</v>
+        <v>563</v>
       </c>
       <c r="C95">
         <v>14</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
-        <v>512</v>
+        <v>564</v>
       </c>
       <c r="B96" t="s">
-        <v>513</v>
+        <v>565</v>
       </c>
       <c r="C96">
         <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>514</v>
+        <v>566</v>
       </c>
       <c r="B97" t="s">
-        <v>515</v>
+        <v>567</v>
       </c>
       <c r="C97">
         <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>516</v>
+        <v>131</v>
       </c>
       <c r="B98" t="s">
-        <v>517</v>
+        <v>568</v>
       </c>
       <c r="C98">
         <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>518</v>
+        <v>133</v>
       </c>
       <c r="B99" t="s">
-        <v>519</v>
+        <v>569</v>
       </c>
       <c r="C99">
         <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
-        <v>520</v>
+        <v>135</v>
       </c>
       <c r="B100" t="s">
-        <v>521</v>
+        <v>570</v>
       </c>
       <c r="C100">
         <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
-        <v>522</v>
+        <v>571</v>
       </c>
       <c r="B101" t="s">
-        <v>523</v>
+        <v>572</v>
       </c>
       <c r="C101">
         <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
-        <v>524</v>
+        <v>573</v>
       </c>
       <c r="B102" t="s">
-        <v>525</v>
+        <v>574</v>
       </c>
       <c r="C102">
         <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
-        <v>526</v>
+        <v>575</v>
       </c>
       <c r="B103" t="s">
-        <v>527</v>
+        <v>576</v>
       </c>
       <c r="C103">
         <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
-        <v>528</v>
+        <v>577</v>
       </c>
       <c r="B104" t="s">
-        <v>529</v>
+        <v>578</v>
       </c>
       <c r="C104">
         <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
-        <v>530</v>
+        <v>579</v>
       </c>
       <c r="B105" t="s">
-        <v>531</v>
+        <v>580</v>
       </c>
       <c r="C105">
         <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
-        <v>532</v>
+        <v>141</v>
       </c>
       <c r="B106" t="s">
-        <v>533</v>
+        <v>581</v>
       </c>
       <c r="C106">
         <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
-        <v>534</v>
+        <v>143</v>
       </c>
       <c r="B107" t="s">
-        <v>535</v>
+        <v>582</v>
       </c>
       <c r="C107">
         <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
-        <v>536</v>
+        <v>583</v>
       </c>
       <c r="B108" t="s">
-        <v>537</v>
+        <v>584</v>
       </c>
       <c r="C108">
         <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
-        <v>538</v>
+        <v>585</v>
       </c>
       <c r="B109" t="s">
-        <v>539</v>
+        <v>586</v>
       </c>
       <c r="C109">
         <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
-        <v>116</v>
+        <v>145</v>
       </c>
       <c r="B110" t="s">
-        <v>540</v>
+        <v>587</v>
       </c>
       <c r="C110">
         <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
-        <v>118</v>
+        <v>147</v>
       </c>
       <c r="B111" t="s">
-        <v>541</v>
+        <v>588</v>
       </c>
       <c r="C111">
         <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
-        <v>542</v>
+        <v>151</v>
       </c>
       <c r="B112" t="s">
-        <v>543</v>
+        <v>589</v>
       </c>
       <c r="C112">
         <v>17</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
-        <v>544</v>
+        <v>153</v>
       </c>
       <c r="B113" t="s">
-        <v>545</v>
+        <v>590</v>
       </c>
       <c r="C113">
         <v>17</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
-        <v>123</v>
+        <v>155</v>
       </c>
       <c r="B114" t="s">
-        <v>546</v>
+        <v>591</v>
       </c>
       <c r="C114">
         <v>17</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
-        <v>547</v>
+        <v>157</v>
       </c>
       <c r="B115" t="s">
-        <v>548</v>
+        <v>592</v>
       </c>
       <c r="C115">
         <v>17</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
-        <v>549</v>
+        <v>593</v>
       </c>
       <c r="B116" t="s">
-        <v>550</v>
+        <v>594</v>
       </c>
       <c r="C116">
         <v>17</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
-        <v>551</v>
+        <v>159</v>
       </c>
       <c r="B117" t="s">
-        <v>552</v>
+        <v>595</v>
       </c>
       <c r="C117">
         <v>17</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
-        <v>553</v>
+        <v>596</v>
       </c>
       <c r="B118" t="s">
-        <v>554</v>
+        <v>597</v>
       </c>
       <c r="C118">
         <v>19</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
-        <v>128</v>
+        <v>163</v>
       </c>
       <c r="B119" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
       <c r="C119">
         <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
-        <v>556</v>
+        <v>166</v>
       </c>
       <c r="B120" t="s">
-        <v>557</v>
+        <v>599</v>
       </c>
       <c r="C120">
         <v>19</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
-        <v>130</v>
+        <v>168</v>
       </c>
       <c r="B121" t="s">
-        <v>558</v>
+        <v>600</v>
       </c>
       <c r="C121">
         <v>20</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
-        <v>559</v>
+        <v>170</v>
       </c>
       <c r="B122" t="s">
-        <v>560</v>
+        <v>601</v>
       </c>
       <c r="C122">
         <v>21</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
-        <v>561</v>
+        <v>602</v>
       </c>
       <c r="B123" t="s">
-        <v>562</v>
+        <v>603</v>
       </c>
       <c r="C123">
         <v>21</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
-        <v>132</v>
+        <v>172</v>
       </c>
       <c r="B124" t="s">
-        <v>563</v>
+        <v>604</v>
       </c>
       <c r="C124">
         <v>21</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
-        <v>564</v>
+        <v>605</v>
       </c>
       <c r="B125" t="s">
-        <v>565</v>
+        <v>606</v>
       </c>
       <c r="C125">
         <v>21</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
-        <v>566</v>
+        <v>607</v>
       </c>
       <c r="B126" t="s">
-        <v>567</v>
+        <v>608</v>
       </c>
       <c r="C126">
         <v>21</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
-        <v>568</v>
+        <v>176</v>
       </c>
       <c r="B127" t="s">
-        <v>569</v>
+        <v>609</v>
       </c>
       <c r="C127">
         <v>21</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" t="s">
-        <v>570</v>
+        <v>610</v>
       </c>
       <c r="B128" t="s">
-        <v>571</v>
+        <v>611</v>
       </c>
       <c r="C128">
         <v>21</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" t="s">
-        <v>572</v>
+        <v>612</v>
       </c>
       <c r="B129" t="s">
-        <v>573</v>
+        <v>613</v>
       </c>
       <c r="C129">
         <v>21</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" t="s">
-        <v>574</v>
+        <v>614</v>
       </c>
       <c r="B130" t="s">
-        <v>575</v>
+        <v>615</v>
       </c>
       <c r="C130">
         <v>21</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" t="s">
-        <v>576</v>
+        <v>178</v>
       </c>
       <c r="B131" t="s">
-        <v>577</v>
+        <v>616</v>
       </c>
       <c r="C131">
         <v>21</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" t="s">
-        <v>578</v>
+        <v>180</v>
       </c>
       <c r="B132" t="s">
-        <v>579</v>
+        <v>617</v>
       </c>
       <c r="C132">
         <v>21</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" t="s">
-        <v>580</v>
+        <v>182</v>
       </c>
       <c r="B133" t="s">
-        <v>581</v>
+        <v>618</v>
       </c>
       <c r="C133">
         <v>21</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" t="s">
-        <v>582</v>
+        <v>619</v>
       </c>
       <c r="B134" t="s">
-        <v>583</v>
+        <v>620</v>
       </c>
       <c r="C134">
         <v>21</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" t="s">
-        <v>584</v>
+        <v>184</v>
       </c>
       <c r="B135" t="s">
-        <v>585</v>
+        <v>621</v>
       </c>
       <c r="C135">
         <v>22</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" t="s">
-        <v>586</v>
+        <v>622</v>
       </c>
       <c r="B136" t="s">
-        <v>587</v>
+        <v>623</v>
       </c>
       <c r="C136">
         <v>22</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" t="s">
-        <v>588</v>
+        <v>624</v>
       </c>
       <c r="B137" t="s">
-        <v>589</v>
+        <v>625</v>
       </c>
       <c r="C137">
         <v>22</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
-        <v>590</v>
+        <v>626</v>
       </c>
       <c r="B138" t="s">
-        <v>591</v>
+        <v>627</v>
       </c>
       <c r="C138">
         <v>22</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
-        <v>592</v>
+        <v>186</v>
       </c>
       <c r="B139" t="s">
-        <v>593</v>
+        <v>628</v>
       </c>
       <c r="C139">
         <v>22</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
-        <v>137</v>
+        <v>188</v>
       </c>
       <c r="B140" t="s">
-        <v>594</v>
+        <v>629</v>
       </c>
       <c r="C140">
         <v>22</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
-        <v>595</v>
+        <v>192</v>
       </c>
       <c r="B141" t="s">
-        <v>596</v>
+        <v>630</v>
       </c>
       <c r="C141">
         <v>23</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
-        <v>597</v>
+        <v>194</v>
       </c>
       <c r="B142" t="s">
-        <v>598</v>
+        <v>631</v>
       </c>
       <c r="C142">
         <v>23</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
-        <v>141</v>
+        <v>198</v>
       </c>
       <c r="B143" t="s">
-        <v>599</v>
+        <v>632</v>
       </c>
       <c r="C143">
         <v>23</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
-        <v>600</v>
+        <v>200</v>
       </c>
       <c r="B144" t="s">
-        <v>601</v>
+        <v>633</v>
       </c>
       <c r="C144">
         <v>23</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" t="s">
-        <v>602</v>
+        <v>634</v>
       </c>
       <c r="B145" t="s">
-        <v>603</v>
+        <v>635</v>
       </c>
       <c r="C145">
         <v>23</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
-        <v>604</v>
+        <v>202</v>
       </c>
       <c r="B146" t="s">
-        <v>605</v>
+        <v>636</v>
       </c>
       <c r="C146">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:C1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>