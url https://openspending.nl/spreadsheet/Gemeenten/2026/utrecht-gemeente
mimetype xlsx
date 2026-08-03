--- v2 (2026-06-15)
+++ v3 (2026-08-03)
@@ -25,51 +25,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Utrecht (gemeente)" sheetId="1" r:id="rId1"/>
     <sheet name="categorygroup" sheetId="2" r:id="rId2"/>
     <sheet name="verslagsoort" sheetId="3" r:id="rId3"/>
     <sheet name="categorie" sheetId="4" r:id="rId4"/>
     <sheet name="post" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">categorie!$A$1:$C$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">categorygroup!$A$1:$D$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">post!$A$1:$C$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Utrecht (gemeente)'!$A$1:$I$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">verslagsoort!$A$1:$B$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6115" uniqueCount="637">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6123" uniqueCount="645">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Categorie Key</t>
   </si>
   <si>
     <t>Categorie</t>
   </si>
   <si>
     <t>Post Key</t>
   </si>
   <si>
     <t>Post</t>
   </si>
   <si>
     <t>Verslagsoort Key</t>
   </si>
   <si>
     <t>Verslagsoort</t>
   </si>
   <si>
     <t>Baten</t>
   </si>
   <si>
@@ -1081,50 +1081,74 @@
     <t>Key</t>
   </si>
   <si>
     <t>2026X002</t>
   </si>
   <si>
     <t>2e kwartaal</t>
   </si>
   <si>
     <t>2026X003</t>
   </si>
   <si>
     <t>3e kwartaal</t>
   </si>
   <si>
     <t>2026X004</t>
   </si>
   <si>
     <t>4e kwartaal</t>
   </si>
   <si>
     <t>2026X005</t>
   </si>
   <si>
     <t>Jaarrekening</t>
+  </si>
+  <si>
+    <t>2026X000-1</t>
+  </si>
+  <si>
+    <t>begroting bijgesteld per kwartaal 1</t>
+  </si>
+  <si>
+    <t>2026X000-2</t>
+  </si>
+  <si>
+    <t>begroting bijgesteld per kwartaal 2</t>
+  </si>
+  <si>
+    <t>2026X000-3</t>
+  </si>
+  <si>
+    <t>begroting bijgesteld per kwartaal 3</t>
+  </si>
+  <si>
+    <t>2026X000-4</t>
+  </si>
+  <si>
+    <t>begroting bijgesteld per kwartaal 4</t>
   </si>
   <si>
     <t>CategoryGroupID</t>
   </si>
   <si>
     <t>L1.1 Salarissen en sociale lasten</t>
   </si>
   <si>
     <t>L2.1 Belastingen</t>
   </si>
   <si>
     <t>L3.1 Grond</t>
   </si>
   <si>
     <t>L3.2 Duurzame goederen</t>
   </si>
   <si>
     <t>L3.3</t>
   </si>
   <si>
     <t>L3.3 Pachten</t>
   </si>
   <si>
     <t>L3.4.1 Sociale uitkeringen in natura</t>
   </si>
@@ -26768,51 +26792,51 @@
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29" t="s">
         <v>2</v>
       </c>
       <c r="C29" t="s">
         <v>342</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B7"/>
+  <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="17.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>343</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2" t="s">
         <v>14</v>
       </c>
     </row>
@@ -26832,913 +26856,945 @@
         <v>345</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>346</v>
       </c>
       <c r="B5" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>348</v>
       </c>
       <c r="B6" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>350</v>
       </c>
       <c r="B7" t="s">
         <v>351</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" t="s">
+        <v>352</v>
+      </c>
+      <c r="B8" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" t="s">
+        <v>354</v>
+      </c>
+      <c r="B9" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" t="s">
+        <v>356</v>
+      </c>
+      <c r="B10" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" t="s">
+        <v>358</v>
+      </c>
+      <c r="B11" t="s">
+        <v>359</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:B1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C79"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>343</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>316</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="C2">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
       <c r="C3">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>75</v>
       </c>
       <c r="B4" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="C4">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="C5">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="B6" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="C6">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>206</v>
       </c>
       <c r="B7" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="C7">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="C8">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="C9">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>259</v>
       </c>
       <c r="B10" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="C10">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="C11">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
       <c r="C12">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>236</v>
       </c>
       <c r="B13" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="C13">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="C14">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>256</v>
       </c>
       <c r="B15" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="C15">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="B16" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="C16">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>72</v>
       </c>
       <c r="B17" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="C17">
         <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>50</v>
       </c>
       <c r="B18" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="C18">
         <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>52</v>
       </c>
       <c r="B19" t="s">
-        <v>372</v>
+        <v>380</v>
       </c>
       <c r="C19">
         <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>252</v>
       </c>
       <c r="B20" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="C20">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>230</v>
       </c>
       <c r="B21" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="C21">
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
       <c r="B22" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="C22">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="B23" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="C23">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="B24" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="C24">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="B25" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="C25">
         <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="B26" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="C26">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="B27" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="C27">
         <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="B28" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="C28">
         <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>99</v>
       </c>
       <c r="B29" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="C29">
         <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>232</v>
       </c>
       <c r="B30" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="C30">
         <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>77</v>
       </c>
       <c r="B31" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="C31">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>253</v>
       </c>
       <c r="B32" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="C32">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>115</v>
       </c>
       <c r="B33" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="C33">
         <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>161</v>
       </c>
       <c r="B34" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="C34">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>67</v>
       </c>
       <c r="B35" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="C35">
         <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>36</v>
       </c>
       <c r="B36" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="C36">
         <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>38</v>
       </c>
       <c r="B37" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="C37">
         <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>40</v>
       </c>
       <c r="B38" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="C38">
         <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="C39">
         <v>26</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>17</v>
       </c>
       <c r="B40" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="C40">
         <v>26</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>79</v>
       </c>
       <c r="B41" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
       <c r="C41">
         <v>26</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>80</v>
       </c>
       <c r="B42" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="C42">
         <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>81</v>
       </c>
       <c r="B43" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="C43">
         <v>26</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>261</v>
       </c>
       <c r="B44" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="C44">
         <v>26</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="C45">
         <v>26</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>83</v>
       </c>
       <c r="B46" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="C46">
         <v>26</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>42</v>
       </c>
       <c r="B47" t="s">
-        <v>407</v>
+        <v>415</v>
       </c>
       <c r="C47">
         <v>26</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
         <v>19</v>
       </c>
       <c r="B48" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="C48">
         <v>26</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>263</v>
       </c>
       <c r="B49" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="C49">
         <v>26</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
         <v>55</v>
       </c>
       <c r="B50" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="C50">
         <v>26</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="B51" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="C51">
         <v>26</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="B52" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="C52">
         <v>26</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
         <v>56</v>
       </c>
       <c r="B53" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="C53">
         <v>26</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="B54" t="s">
-        <v>417</v>
+        <v>425</v>
       </c>
       <c r="C54">
         <v>26</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
         <v>58</v>
       </c>
       <c r="B55" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
       <c r="C55">
         <v>26</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
         <v>60</v>
       </c>
       <c r="B56" t="s">
-        <v>419</v>
+        <v>427</v>
       </c>
       <c r="C56">
         <v>26</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
         <v>44</v>
       </c>
       <c r="B57" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="C57">
         <v>26</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
         <v>61</v>
       </c>
       <c r="B58" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="C58">
         <v>26</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="B59" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="C59">
         <v>26</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="B60" t="s">
-        <v>425</v>
+        <v>433</v>
       </c>
       <c r="C60">
         <v>26</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="B61" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="C61">
         <v>26</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="B62" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="C62">
         <v>26</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="B63" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="C63">
         <v>26</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="B64" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="C64">
         <v>26</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="B65" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="C65">
         <v>26</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="B66" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="C66">
         <v>26</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="B67" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="C67">
         <v>26</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="B68" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="C68">
         <v>26</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
         <v>85</v>
       </c>
       <c r="B69" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="C69">
         <v>26</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
         <v>88</v>
       </c>
       <c r="B70" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="C70">
         <v>26</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
         <v>293</v>
       </c>
       <c r="B71" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="C71">
         <v>26</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
         <v>119</v>
       </c>
       <c r="B72" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="C72">
         <v>26</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
         <v>165</v>
       </c>
       <c r="B73" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="C73">
         <v>26</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
         <v>69</v>
       </c>
       <c r="B74" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="C74">
         <v>26</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
         <v>96</v>
       </c>
       <c r="B75" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="C75">
         <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="B76" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="C76">
         <v>26</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>126</v>
       </c>
       <c r="B77" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="C77">
         <v>26</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>109</v>
       </c>
       <c r="B78" t="s">
         <v>109</v>
       </c>
       <c r="C78">
         <v>27</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>112</v>
       </c>
       <c r="B79" t="s">
         <v>112</v>
       </c>
       <c r="C79">
         <v>27</v>
@@ -27749,1643 +27805,1643 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C146"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>343</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>316</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>120</v>
       </c>
       <c r="B2" t="s">
-        <v>452</v>
+        <v>460</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>139</v>
       </c>
       <c r="B3" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>218</v>
       </c>
       <c r="B4" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="C4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>244</v>
       </c>
       <c r="B5" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>281</v>
       </c>
       <c r="B6" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>297</v>
       </c>
       <c r="B7" t="s">
-        <v>457</v>
+        <v>465</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>63</v>
       </c>
       <c r="B8" t="s">
-        <v>458</v>
+        <v>466</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>92</v>
       </c>
       <c r="B9" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>113</v>
       </c>
       <c r="B10" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>129</v>
       </c>
       <c r="B11" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
       <c r="C11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>137</v>
       </c>
       <c r="B12" t="s">
-        <v>462</v>
+        <v>470</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>149</v>
       </c>
       <c r="B13" t="s">
-        <v>463</v>
+        <v>471</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>174</v>
       </c>
       <c r="B14" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>190</v>
       </c>
       <c r="B15" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>196</v>
       </c>
       <c r="B16" t="s">
-        <v>466</v>
+        <v>474</v>
       </c>
       <c r="C16">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>204</v>
       </c>
       <c r="B17" t="s">
-        <v>467</v>
+        <v>475</v>
       </c>
       <c r="C17">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>208</v>
       </c>
       <c r="B18" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
       <c r="C18">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>210</v>
       </c>
       <c r="B19" t="s">
-        <v>469</v>
+        <v>477</v>
       </c>
       <c r="C19">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>212</v>
       </c>
       <c r="B20" t="s">
-        <v>470</v>
+        <v>478</v>
       </c>
       <c r="C20">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>214</v>
       </c>
       <c r="B21" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
       <c r="C21">
         <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>216</v>
       </c>
       <c r="B22" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="C22">
         <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>220</v>
       </c>
       <c r="B23" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C23">
         <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>222</v>
       </c>
       <c r="B24" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="C24">
         <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>224</v>
       </c>
       <c r="B25" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="C25">
         <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>226</v>
       </c>
       <c r="B26" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="C26">
         <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="B27" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="C27">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>228</v>
       </c>
       <c r="B28" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
       <c r="C28">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>234</v>
       </c>
       <c r="B29" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="C29">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>238</v>
       </c>
       <c r="B30" t="s">
-        <v>481</v>
+        <v>489</v>
       </c>
       <c r="C30">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>240</v>
       </c>
       <c r="B31" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="C31">
         <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>242</v>
       </c>
       <c r="B32" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="C32">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>246</v>
       </c>
       <c r="B33" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="C33">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>248</v>
       </c>
       <c r="B34" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="C34">
         <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>250</v>
       </c>
       <c r="B35" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="C35">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>254</v>
       </c>
       <c r="B36" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="C36">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>257</v>
       </c>
       <c r="B37" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="C37">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>265</v>
       </c>
       <c r="B38" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="C38">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>267</v>
       </c>
       <c r="B39" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
       <c r="C39">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>269</v>
       </c>
       <c r="B40" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="C40">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>271</v>
       </c>
       <c r="B41" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="C41">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>273</v>
       </c>
       <c r="B42" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="C42">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>275</v>
       </c>
       <c r="B43" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
       <c r="C43">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>277</v>
       </c>
       <c r="B44" t="s">
-        <v>495</v>
+        <v>503</v>
       </c>
       <c r="C44">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>279</v>
       </c>
       <c r="B45" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="C45">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>283</v>
       </c>
       <c r="B46" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
       <c r="C46">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>285</v>
       </c>
       <c r="B47" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
       <c r="C47">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
         <v>287</v>
       </c>
       <c r="B48" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="C48">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>289</v>
       </c>
       <c r="B49" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="C49">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
         <v>291</v>
       </c>
       <c r="B50" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="C50">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="B51" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
       <c r="C51">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>295</v>
       </c>
       <c r="B52" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="C52">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
         <v>299</v>
       </c>
       <c r="B53" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="C53">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
         <v>301</v>
       </c>
       <c r="B54" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="C54">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
         <v>303</v>
       </c>
       <c r="B55" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="C55">
         <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
         <v>305</v>
       </c>
       <c r="B56" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="C56">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
         <v>307</v>
       </c>
       <c r="B57" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="C57">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
         <v>309</v>
       </c>
       <c r="B58" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
       <c r="C58">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
         <v>311</v>
       </c>
       <c r="B59" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
       <c r="C59">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="B60" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="C60">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="B61" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="C61">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
       <c r="B62" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="C62">
         <v>7</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
         <v>313</v>
       </c>
       <c r="B63" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
       <c r="C63">
         <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
         <v>11</v>
       </c>
       <c r="B64" t="s">
-        <v>519</v>
+        <v>527</v>
       </c>
       <c r="C64">
         <v>8</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
         <v>23</v>
       </c>
       <c r="B65" t="s">
-        <v>520</v>
+        <v>528</v>
       </c>
       <c r="C65">
         <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
         <v>46</v>
       </c>
       <c r="B66" t="s">
-        <v>521</v>
+        <v>529</v>
       </c>
       <c r="C66">
         <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
         <v>65</v>
       </c>
       <c r="B67" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="C67">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
         <v>70</v>
       </c>
       <c r="B68" t="s">
-        <v>523</v>
+        <v>531</v>
       </c>
       <c r="C68">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
         <v>73</v>
       </c>
       <c r="B69" t="s">
-        <v>524</v>
+        <v>532</v>
       </c>
       <c r="C69">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
         <v>86</v>
       </c>
       <c r="B70" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
       <c r="C70">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
       <c r="B71" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="C71">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
         <v>90</v>
       </c>
       <c r="B72" t="s">
-        <v>528</v>
+        <v>536</v>
       </c>
       <c r="C72">
         <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="B73" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="C73">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
         <v>94</v>
       </c>
       <c r="B74" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="C74">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="B75" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
       <c r="C75">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>97</v>
       </c>
       <c r="B76" t="s">
-        <v>534</v>
+        <v>542</v>
       </c>
       <c r="C76">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>101</v>
       </c>
       <c r="B77" t="s">
-        <v>535</v>
+        <v>543</v>
       </c>
       <c r="C77">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>103</v>
       </c>
       <c r="B78" t="s">
-        <v>536</v>
+        <v>544</v>
       </c>
       <c r="C78">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>105</v>
       </c>
       <c r="B79" t="s">
-        <v>537</v>
+        <v>545</v>
       </c>
       <c r="C79">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
         <v>107</v>
       </c>
       <c r="B80" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="C80">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
         <v>110</v>
       </c>
       <c r="B81" t="s">
-        <v>539</v>
+        <v>547</v>
       </c>
       <c r="C81">
         <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>540</v>
+        <v>548</v>
       </c>
       <c r="B82" t="s">
-        <v>541</v>
+        <v>549</v>
       </c>
       <c r="C82">
         <v>13</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
       <c r="B83" t="s">
-        <v>543</v>
+        <v>551</v>
       </c>
       <c r="C83">
         <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="B84" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="C84">
         <v>13</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
-        <v>546</v>
+        <v>554</v>
       </c>
       <c r="B85" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
       <c r="C85">
         <v>13</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
-        <v>548</v>
+        <v>556</v>
       </c>
       <c r="B86" t="s">
-        <v>549</v>
+        <v>557</v>
       </c>
       <c r="C86">
         <v>13</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
         <v>117</v>
       </c>
       <c r="B87" t="s">
-        <v>550</v>
+        <v>558</v>
       </c>
       <c r="C87">
         <v>13</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
-        <v>551</v>
+        <v>559</v>
       </c>
       <c r="B88" t="s">
-        <v>552</v>
+        <v>560</v>
       </c>
       <c r="C88">
         <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
-        <v>553</v>
+        <v>561</v>
       </c>
       <c r="B89" t="s">
-        <v>554</v>
+        <v>562</v>
       </c>
       <c r="C89">
         <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
-        <v>555</v>
+        <v>563</v>
       </c>
       <c r="B90" t="s">
-        <v>556</v>
+        <v>564</v>
       </c>
       <c r="C90">
         <v>13</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
-        <v>557</v>
+        <v>565</v>
       </c>
       <c r="B91" t="s">
-        <v>558</v>
+        <v>566</v>
       </c>
       <c r="C91">
         <v>13</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
-        <v>559</v>
+        <v>567</v>
       </c>
       <c r="B92" t="s">
-        <v>560</v>
+        <v>568</v>
       </c>
       <c r="C92">
         <v>13</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
         <v>122</v>
       </c>
       <c r="B93" t="s">
-        <v>561</v>
+        <v>569</v>
       </c>
       <c r="C93">
         <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
         <v>124</v>
       </c>
       <c r="B94" t="s">
-        <v>562</v>
+        <v>570</v>
       </c>
       <c r="C94">
         <v>14</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
         <v>127</v>
       </c>
       <c r="B95" t="s">
-        <v>563</v>
+        <v>571</v>
       </c>
       <c r="C95">
         <v>14</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
-        <v>564</v>
+        <v>572</v>
       </c>
       <c r="B96" t="s">
-        <v>565</v>
+        <v>573</v>
       </c>
       <c r="C96">
         <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
       <c r="B97" t="s">
-        <v>567</v>
+        <v>575</v>
       </c>
       <c r="C97">
         <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
         <v>131</v>
       </c>
       <c r="B98" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="C98">
         <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
         <v>133</v>
       </c>
       <c r="B99" t="s">
-        <v>569</v>
+        <v>577</v>
       </c>
       <c r="C99">
         <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
         <v>135</v>
       </c>
       <c r="B100" t="s">
-        <v>570</v>
+        <v>578</v>
       </c>
       <c r="C100">
         <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="B101" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
       <c r="C101">
         <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="B102" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="C102">
         <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="B103" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
       <c r="C103">
         <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
       <c r="B104" t="s">
-        <v>578</v>
+        <v>586</v>
       </c>
       <c r="C104">
         <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
       <c r="B105" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="C105">
         <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
         <v>141</v>
       </c>
       <c r="B106" t="s">
-        <v>581</v>
+        <v>589</v>
       </c>
       <c r="C106">
         <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
         <v>143</v>
       </c>
       <c r="B107" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="C107">
         <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
-        <v>583</v>
+        <v>591</v>
       </c>
       <c r="B108" t="s">
-        <v>584</v>
+        <v>592</v>
       </c>
       <c r="C108">
         <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
-        <v>585</v>
+        <v>593</v>
       </c>
       <c r="B109" t="s">
-        <v>586</v>
+        <v>594</v>
       </c>
       <c r="C109">
         <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
         <v>145</v>
       </c>
       <c r="B110" t="s">
-        <v>587</v>
+        <v>595</v>
       </c>
       <c r="C110">
         <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
         <v>147</v>
       </c>
       <c r="B111" t="s">
-        <v>588</v>
+        <v>596</v>
       </c>
       <c r="C111">
         <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
         <v>151</v>
       </c>
       <c r="B112" t="s">
-        <v>589</v>
+        <v>597</v>
       </c>
       <c r="C112">
         <v>17</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
         <v>153</v>
       </c>
       <c r="B113" t="s">
-        <v>590</v>
+        <v>598</v>
       </c>
       <c r="C113">
         <v>17</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
         <v>155</v>
       </c>
       <c r="B114" t="s">
-        <v>591</v>
+        <v>599</v>
       </c>
       <c r="C114">
         <v>17</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
         <v>157</v>
       </c>
       <c r="B115" t="s">
-        <v>592</v>
+        <v>600</v>
       </c>
       <c r="C115">
         <v>17</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
-        <v>593</v>
+        <v>601</v>
       </c>
       <c r="B116" t="s">
-        <v>594</v>
+        <v>602</v>
       </c>
       <c r="C116">
         <v>17</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
         <v>159</v>
       </c>
       <c r="B117" t="s">
-        <v>595</v>
+        <v>603</v>
       </c>
       <c r="C117">
         <v>17</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
-        <v>596</v>
+        <v>604</v>
       </c>
       <c r="B118" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="C118">
         <v>19</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
         <v>163</v>
       </c>
       <c r="B119" t="s">
-        <v>598</v>
+        <v>606</v>
       </c>
       <c r="C119">
         <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
         <v>166</v>
       </c>
       <c r="B120" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
       <c r="C120">
         <v>19</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
         <v>168</v>
       </c>
       <c r="B121" t="s">
-        <v>600</v>
+        <v>608</v>
       </c>
       <c r="C121">
         <v>20</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
         <v>170</v>
       </c>
       <c r="B122" t="s">
-        <v>601</v>
+        <v>609</v>
       </c>
       <c r="C122">
         <v>21</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
-        <v>602</v>
+        <v>610</v>
       </c>
       <c r="B123" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="C123">
         <v>21</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
         <v>172</v>
       </c>
       <c r="B124" t="s">
-        <v>604</v>
+        <v>612</v>
       </c>
       <c r="C124">
         <v>21</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
-        <v>605</v>
+        <v>613</v>
       </c>
       <c r="B125" t="s">
-        <v>606</v>
+        <v>614</v>
       </c>
       <c r="C125">
         <v>21</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
-        <v>607</v>
+        <v>615</v>
       </c>
       <c r="B126" t="s">
-        <v>608</v>
+        <v>616</v>
       </c>
       <c r="C126">
         <v>21</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
         <v>176</v>
       </c>
       <c r="B127" t="s">
-        <v>609</v>
+        <v>617</v>
       </c>
       <c r="C127">
         <v>21</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
       <c r="B128" t="s">
-        <v>611</v>
+        <v>619</v>
       </c>
       <c r="C128">
         <v>21</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" t="s">
-        <v>612</v>
+        <v>620</v>
       </c>
       <c r="B129" t="s">
-        <v>613</v>
+        <v>621</v>
       </c>
       <c r="C129">
         <v>21</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" t="s">
-        <v>614</v>
+        <v>622</v>
       </c>
       <c r="B130" t="s">
-        <v>615</v>
+        <v>623</v>
       </c>
       <c r="C130">
         <v>21</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" t="s">
         <v>178</v>
       </c>
       <c r="B131" t="s">
-        <v>616</v>
+        <v>624</v>
       </c>
       <c r="C131">
         <v>21</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" t="s">
         <v>180</v>
       </c>
       <c r="B132" t="s">
-        <v>617</v>
+        <v>625</v>
       </c>
       <c r="C132">
         <v>21</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" t="s">
         <v>182</v>
       </c>
       <c r="B133" t="s">
-        <v>618</v>
+        <v>626</v>
       </c>
       <c r="C133">
         <v>21</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" t="s">
-        <v>619</v>
+        <v>627</v>
       </c>
       <c r="B134" t="s">
-        <v>620</v>
+        <v>628</v>
       </c>
       <c r="C134">
         <v>21</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" t="s">
         <v>184</v>
       </c>
       <c r="B135" t="s">
-        <v>621</v>
+        <v>629</v>
       </c>
       <c r="C135">
         <v>22</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" t="s">
-        <v>622</v>
+        <v>630</v>
       </c>
       <c r="B136" t="s">
-        <v>623</v>
+        <v>631</v>
       </c>
       <c r="C136">
         <v>22</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
       <c r="B137" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
       <c r="C137">
         <v>22</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
-        <v>626</v>
+        <v>634</v>
       </c>
       <c r="B138" t="s">
-        <v>627</v>
+        <v>635</v>
       </c>
       <c r="C138">
         <v>22</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
         <v>186</v>
       </c>
       <c r="B139" t="s">
-        <v>628</v>
+        <v>636</v>
       </c>
       <c r="C139">
         <v>22</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
         <v>188</v>
       </c>
       <c r="B140" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="C140">
         <v>22</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
         <v>192</v>
       </c>
       <c r="B141" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="C141">
         <v>23</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
         <v>194</v>
       </c>
       <c r="B142" t="s">
-        <v>631</v>
+        <v>639</v>
       </c>
       <c r="C142">
         <v>23</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
         <v>198</v>
       </c>
       <c r="B143" t="s">
-        <v>632</v>
+        <v>640</v>
       </c>
       <c r="C143">
         <v>23</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
         <v>200</v>
       </c>
       <c r="B144" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="C144">
         <v>23</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" t="s">
-        <v>634</v>
+        <v>642</v>
       </c>
       <c r="B145" t="s">
-        <v>635</v>
+        <v>643</v>
       </c>
       <c r="C145">
         <v>23</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
         <v>202</v>
       </c>
       <c r="B146" t="s">
-        <v>636</v>
+        <v>644</v>
       </c>
       <c r="C146">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:C1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>