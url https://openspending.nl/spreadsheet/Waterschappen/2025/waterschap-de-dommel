--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -23,51 +23,51 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Waterschap De Dommel" sheetId="1" r:id="rId1"/>
     <sheet name="categorygroup" sheetId="2" r:id="rId2"/>
     <sheet name="verslagsoort" sheetId="3" r:id="rId3"/>
     <sheet name="categorie" sheetId="4" r:id="rId4"/>
     <sheet name="post" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0">'Waterschap De Dommel'!A1:I490</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0">'Waterschap De Dommel'!A1:I663</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1">'categorygroup'!A1:D23</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2">'verslagsoort'!A1:B7</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3">'categorie'!A1:C88</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4">'post'!A1:C107</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
@@ -427,51 +427,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I490"/>
+  <dimension ref="A1:I663"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="11.6640625" customWidth="1"/>
     <col min="2" max="2" width="11.6640625" customWidth="1"/>
     <col min="3" max="3" width="41.6640625" customWidth="1"/>
     <col min="4" max="4" width="11.6640625" customWidth="1"/>
     <col min="5" max="5" width="41.6640625" customWidth="1"/>
     <col min="6" max="6" width="11.6640625" customWidth="1"/>
     <col min="7" max="7" width="11.6640625" customWidth="1"/>
     <col min="8" max="8" width="16.6640625" customWidth="1"/>
     <col min="9" max="9" width="16.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>ID</v>
       </c>
       <c r="B1" t="str">
         <v>Categorie Key</v>
       </c>
       <c r="C1" t="str">
         <v>Categorie</v>
       </c>
@@ -552,11965 +552,16223 @@
       </c>
       <c r="B4" t="str">
         <v>L7.1</v>
       </c>
       <c r="C4" t="str">
         <v>Gewone aflossing</v>
       </c>
       <c r="D4" t="str">
         <v>P212</v>
       </c>
       <c r="E4" t="str">
         <v>Negatieve bank- en girosaldi</v>
       </c>
       <c r="F4" t="str">
         <v>2025X003</v>
       </c>
       <c r="G4" t="str">
         <v>3de kwartaal</v>
       </c>
       <c r="I4" s="1">
         <v>10867000</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>1054165</v>
+        <v>1054036</v>
       </c>
       <c r="B5" t="str">
-        <v>Primo</v>
+        <v>B9.0</v>
       </c>
       <c r="C5" t="str">
-        <v>Primo</v>
+        <v>Overige</v>
       </c>
       <c r="D5" t="str">
         <v>P212</v>
       </c>
       <c r="E5" t="str">
         <v>Negatieve bank- en girosaldi</v>
       </c>
       <c r="F5" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G5" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H5" s="1">
+        <v>1810000</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>1054166</v>
+        <v>1054165</v>
       </c>
       <c r="B6" t="str">
         <v>Primo</v>
       </c>
       <c r="C6" t="str">
         <v>Primo</v>
       </c>
       <c r="D6" t="str">
         <v>P212</v>
       </c>
       <c r="E6" t="str">
         <v>Negatieve bank- en girosaldi</v>
       </c>
       <c r="F6" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G6" t="str">
-        <v>2de kwartaal</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>1054167</v>
+        <v>1054166</v>
       </c>
       <c r="B7" t="str">
         <v>Primo</v>
       </c>
       <c r="C7" t="str">
         <v>Primo</v>
       </c>
       <c r="D7" t="str">
         <v>P212</v>
       </c>
       <c r="E7" t="str">
         <v>Negatieve bank- en girosaldi</v>
       </c>
       <c r="F7" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G7" t="str">
-        <v>3de kwartaal</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>1054297</v>
+        <v>1054167</v>
       </c>
       <c r="B8" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="C8" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="D8" t="str">
         <v>P212</v>
       </c>
       <c r="E8" t="str">
         <v>Negatieve bank- en girosaldi</v>
       </c>
       <c r="F8" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G8" t="str">
-        <v>1ste kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>1054298</v>
+        <v>1054168</v>
       </c>
       <c r="B9" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="C9" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="D9" t="str">
         <v>P212</v>
       </c>
       <c r="E9" t="str">
         <v>Negatieve bank- en girosaldi</v>
       </c>
       <c r="F9" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G9" t="str">
-        <v>2de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>1054299</v>
+        <v>1054297</v>
       </c>
       <c r="B10" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C10" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D10" t="str">
         <v>P212</v>
       </c>
       <c r="E10" t="str">
         <v>Negatieve bank- en girosaldi</v>
       </c>
       <c r="F10" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G10" t="str">
-        <v>3de kwartaal</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>1060633</v>
+        <v>1054298</v>
       </c>
       <c r="B11" t="str">
-        <v>L7.1</v>
+        <v>Ultimo</v>
       </c>
       <c r="C11" t="str">
-        <v>Gewone aflossing</v>
+        <v>Ultimo</v>
       </c>
       <c r="D11" t="str">
-        <v>P213</v>
+        <v>P212</v>
       </c>
       <c r="E11" t="str">
-        <v>Overige kortlopende schulden</v>
+        <v>Negatieve bank- en girosaldi</v>
       </c>
       <c r="F11" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G11" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>4310000</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>1060634</v>
+        <v>1054299</v>
       </c>
       <c r="B12" t="str">
-        <v>L7.1</v>
+        <v>Ultimo</v>
       </c>
       <c r="C12" t="str">
-        <v>Gewone aflossing</v>
+        <v>Ultimo</v>
       </c>
       <c r="D12" t="str">
-        <v>P213</v>
+        <v>P212</v>
       </c>
       <c r="E12" t="str">
-        <v>Overige kortlopende schulden</v>
+        <v>Negatieve bank- en girosaldi</v>
       </c>
       <c r="F12" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G12" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>2358000</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>1060635</v>
+        <v>1054300</v>
       </c>
       <c r="B13" t="str">
-        <v>L7.1</v>
+        <v>Ultimo</v>
       </c>
       <c r="C13" t="str">
-        <v>Gewone aflossing</v>
+        <v>Ultimo</v>
       </c>
       <c r="D13" t="str">
-        <v>P213</v>
+        <v>P212</v>
       </c>
       <c r="E13" t="str">
-        <v>Overige kortlopende schulden</v>
+        <v>Negatieve bank- en girosaldi</v>
       </c>
       <c r="F13" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G13" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>2065000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>1065649</v>
+        <v>1060633</v>
       </c>
       <c r="B14" t="str">
-        <v>Primo</v>
+        <v>L7.1</v>
       </c>
       <c r="C14" t="str">
-        <v>Primo</v>
+        <v>Gewone aflossing</v>
       </c>
       <c r="D14" t="str">
         <v>P213</v>
       </c>
       <c r="E14" t="str">
         <v>Overige kortlopende schulden</v>
       </c>
       <c r="F14" t="str">
         <v>2025X001</v>
       </c>
       <c r="G14" t="str">
         <v>1ste kwartaal</v>
       </c>
+      <c r="I14" s="1">
+        <v>4310000</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>1065650</v>
+        <v>1060634</v>
       </c>
       <c r="B15" t="str">
-        <v>Primo</v>
+        <v>L7.1</v>
       </c>
       <c r="C15" t="str">
-        <v>Primo</v>
+        <v>Gewone aflossing</v>
       </c>
       <c r="D15" t="str">
         <v>P213</v>
       </c>
       <c r="E15" t="str">
         <v>Overige kortlopende schulden</v>
       </c>
       <c r="F15" t="str">
         <v>2025X002</v>
       </c>
       <c r="G15" t="str">
         <v>2de kwartaal</v>
       </c>
+      <c r="I15" s="1">
+        <v>2358000</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>1065651</v>
+        <v>1060635</v>
       </c>
       <c r="B16" t="str">
-        <v>Primo</v>
+        <v>L7.1</v>
       </c>
       <c r="C16" t="str">
-        <v>Primo</v>
+        <v>Gewone aflossing</v>
       </c>
       <c r="D16" t="str">
         <v>P213</v>
       </c>
       <c r="E16" t="str">
         <v>Overige kortlopende schulden</v>
       </c>
       <c r="F16" t="str">
         <v>2025X003</v>
       </c>
       <c r="G16" t="str">
         <v>3de kwartaal</v>
       </c>
+      <c r="I16" s="1">
+        <v>2065000</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>1065781</v>
+        <v>1065520</v>
       </c>
       <c r="B17" t="str">
-        <v>Ultimo</v>
+        <v>B9.0</v>
       </c>
       <c r="C17" t="str">
-        <v>Ultimo</v>
+        <v>Overige</v>
       </c>
       <c r="D17" t="str">
         <v>P213</v>
       </c>
       <c r="E17" t="str">
         <v>Overige kortlopende schulden</v>
       </c>
       <c r="F17" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G17" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H17" s="1">
+        <v>1299000</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>1065782</v>
+        <v>1065649</v>
       </c>
       <c r="B18" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="C18" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="D18" t="str">
         <v>P213</v>
       </c>
       <c r="E18" t="str">
         <v>Overige kortlopende schulden</v>
       </c>
       <c r="F18" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G18" t="str">
-        <v>2de kwartaal</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>1065783</v>
+        <v>1065650</v>
       </c>
       <c r="B19" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="C19" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="D19" t="str">
         <v>P213</v>
       </c>
       <c r="E19" t="str">
         <v>Overige kortlopende schulden</v>
       </c>
       <c r="F19" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G19" t="str">
-        <v>3de kwartaal</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>1069</v>
+        <v>1065651</v>
       </c>
       <c r="B20" t="str">
-        <v>L2.5</v>
+        <v>Primo</v>
       </c>
       <c r="C20" t="str">
-        <v>Personeel derden</v>
+        <v>Primo</v>
       </c>
       <c r="D20" t="str">
-        <v>Expl</v>
+        <v>P213</v>
       </c>
       <c r="E20" t="str">
-        <v>Exploitatie</v>
+        <v>Overige kortlopende schulden</v>
       </c>
       <c r="F20" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G20" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>366000</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>1070</v>
+        <v>1065652</v>
       </c>
       <c r="B21" t="str">
-        <v>L2.5</v>
+        <v>Primo</v>
       </c>
       <c r="C21" t="str">
-        <v>Personeel derden</v>
+        <v>Primo</v>
       </c>
       <c r="D21" t="str">
-        <v>Expl</v>
+        <v>P213</v>
       </c>
       <c r="E21" t="str">
-        <v>Exploitatie</v>
+        <v>Overige kortlopende schulden</v>
       </c>
       <c r="F21" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G21" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>534000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>1071</v>
+        <v>1065781</v>
       </c>
       <c r="B22" t="str">
-        <v>L2.5</v>
+        <v>Ultimo</v>
       </c>
       <c r="C22" t="str">
-        <v>Personeel derden</v>
+        <v>Ultimo</v>
       </c>
       <c r="D22" t="str">
-        <v>Expl</v>
+        <v>P213</v>
       </c>
       <c r="E22" t="str">
-        <v>Exploitatie</v>
+        <v>Overige kortlopende schulden</v>
       </c>
       <c r="F22" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G22" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>760000</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>1122937</v>
+        <v>1065782</v>
       </c>
       <c r="B23" t="str">
-        <v>B9.0</v>
+        <v>Ultimo</v>
       </c>
       <c r="C23" t="str">
-        <v>Overige</v>
+        <v>Ultimo</v>
       </c>
       <c r="D23" t="str">
-        <v>P216a</v>
+        <v>P213</v>
       </c>
       <c r="E23" t="str">
-        <v>Schulden aan leveranciers</v>
+        <v>Overige kortlopende schulden</v>
       </c>
       <c r="F23" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G23" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>9704000</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>1122938</v>
+        <v>1065783</v>
       </c>
       <c r="B24" t="str">
-        <v>B9.0</v>
+        <v>Ultimo</v>
       </c>
       <c r="C24" t="str">
-        <v>Overige</v>
+        <v>Ultimo</v>
       </c>
       <c r="D24" t="str">
-        <v>P216a</v>
+        <v>P213</v>
       </c>
       <c r="E24" t="str">
-        <v>Schulden aan leveranciers</v>
+        <v>Overige kortlopende schulden</v>
       </c>
       <c r="F24" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G24" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>9149000</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>1122939</v>
+        <v>1065784</v>
       </c>
       <c r="B25" t="str">
-        <v>B9.0</v>
+        <v>Ultimo</v>
       </c>
       <c r="C25" t="str">
-        <v>Overige</v>
+        <v>Ultimo</v>
       </c>
       <c r="D25" t="str">
-        <v>P216a</v>
+        <v>P213</v>
       </c>
       <c r="E25" t="str">
-        <v>Schulden aan leveranciers</v>
+        <v>Overige kortlopende schulden</v>
       </c>
       <c r="F25" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G25" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>1814000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>1123069</v>
+        <v>1069</v>
       </c>
       <c r="B26" t="str">
-        <v>Primo</v>
+        <v>L2.5</v>
       </c>
       <c r="C26" t="str">
-        <v>Primo</v>
+        <v>Personeel derden</v>
       </c>
       <c r="D26" t="str">
-        <v>P216a</v>
+        <v>Expl</v>
       </c>
       <c r="E26" t="str">
-        <v>Schulden aan leveranciers</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F26" t="str">
         <v>2025X001</v>
       </c>
       <c r="G26" t="str">
         <v>1ste kwartaal</v>
       </c>
+      <c r="I26" s="1">
+        <v>366000</v>
+      </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>1123070</v>
+        <v>1070</v>
       </c>
       <c r="B27" t="str">
-        <v>Primo</v>
+        <v>L2.5</v>
       </c>
       <c r="C27" t="str">
-        <v>Primo</v>
+        <v>Personeel derden</v>
       </c>
       <c r="D27" t="str">
-        <v>P216a</v>
+        <v>Expl</v>
       </c>
       <c r="E27" t="str">
-        <v>Schulden aan leveranciers</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F27" t="str">
         <v>2025X002</v>
       </c>
       <c r="G27" t="str">
         <v>2de kwartaal</v>
       </c>
+      <c r="I27" s="1">
+        <v>534000</v>
+      </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>1123071</v>
+        <v>1071</v>
       </c>
       <c r="B28" t="str">
-        <v>Primo</v>
+        <v>L2.5</v>
       </c>
       <c r="C28" t="str">
-        <v>Primo</v>
+        <v>Personeel derden</v>
       </c>
       <c r="D28" t="str">
-        <v>P216a</v>
+        <v>Expl</v>
       </c>
       <c r="E28" t="str">
-        <v>Schulden aan leveranciers</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F28" t="str">
         <v>2025X003</v>
       </c>
       <c r="G28" t="str">
         <v>3de kwartaal</v>
       </c>
+      <c r="I28" s="1">
+        <v>760000</v>
+      </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>1123201</v>
+        <v>1122937</v>
       </c>
       <c r="B29" t="str">
-        <v>Ultimo</v>
+        <v>B9.0</v>
       </c>
       <c r="C29" t="str">
-        <v>Ultimo</v>
+        <v>Overige</v>
       </c>
       <c r="D29" t="str">
         <v>P216a</v>
       </c>
       <c r="E29" t="str">
         <v>Schulden aan leveranciers</v>
       </c>
       <c r="F29" t="str">
         <v>2025X001</v>
       </c>
       <c r="G29" t="str">
         <v>1ste kwartaal</v>
       </c>
+      <c r="H29" s="1">
+        <v>9704000</v>
+      </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>1123202</v>
+        <v>1122938</v>
       </c>
       <c r="B30" t="str">
-        <v>Ultimo</v>
+        <v>B9.0</v>
       </c>
       <c r="C30" t="str">
-        <v>Ultimo</v>
+        <v>Overige</v>
       </c>
       <c r="D30" t="str">
         <v>P216a</v>
       </c>
       <c r="E30" t="str">
         <v>Schulden aan leveranciers</v>
       </c>
       <c r="F30" t="str">
         <v>2025X002</v>
       </c>
       <c r="G30" t="str">
         <v>2de kwartaal</v>
       </c>
+      <c r="H30" s="1">
+        <v>9149000</v>
+      </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>1123203</v>
+        <v>1122939</v>
       </c>
       <c r="B31" t="str">
-        <v>Ultimo</v>
+        <v>B9.0</v>
       </c>
       <c r="C31" t="str">
-        <v>Ultimo</v>
+        <v>Overige</v>
       </c>
       <c r="D31" t="str">
         <v>P216a</v>
       </c>
       <c r="E31" t="str">
         <v>Schulden aan leveranciers</v>
       </c>
       <c r="F31" t="str">
         <v>2025X003</v>
       </c>
       <c r="G31" t="str">
         <v>3de kwartaal</v>
       </c>
+      <c r="H31" s="1">
+        <v>1814000</v>
+      </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>1129537</v>
+        <v>1122940</v>
       </c>
       <c r="B32" t="str">
-        <v>L7.1</v>
+        <v>B9.0</v>
       </c>
       <c r="C32" t="str">
-        <v>Gewone aflossing</v>
+        <v>Overige</v>
       </c>
       <c r="D32" t="str">
-        <v>P216b</v>
+        <v>P216a</v>
       </c>
       <c r="E32" t="str">
-        <v>Schulden te betalen belastingen,..</v>
+        <v>Schulden aan leveranciers</v>
       </c>
       <c r="F32" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G32" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>2028000</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H32" s="1">
+        <v>5127000</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>1129538</v>
+        <v>1123069</v>
       </c>
       <c r="B33" t="str">
-        <v>L7.1</v>
+        <v>Primo</v>
       </c>
       <c r="C33" t="str">
-        <v>Gewone aflossing</v>
+        <v>Primo</v>
       </c>
       <c r="D33" t="str">
-        <v>P216b</v>
+        <v>P216a</v>
       </c>
       <c r="E33" t="str">
-        <v>Schulden te betalen belastingen,..</v>
+        <v>Schulden aan leveranciers</v>
       </c>
       <c r="F33" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G33" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>1878000</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>1129539</v>
+        <v>1123070</v>
       </c>
       <c r="B34" t="str">
-        <v>L7.1</v>
+        <v>Primo</v>
       </c>
       <c r="C34" t="str">
-        <v>Gewone aflossing</v>
+        <v>Primo</v>
       </c>
       <c r="D34" t="str">
-        <v>P216b</v>
+        <v>P216a</v>
       </c>
       <c r="E34" t="str">
-        <v>Schulden te betalen belastingen,..</v>
+        <v>Schulden aan leveranciers</v>
       </c>
       <c r="F34" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G34" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>1916000</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>1134553</v>
+        <v>1123071</v>
       </c>
       <c r="B35" t="str">
         <v>Primo</v>
       </c>
       <c r="C35" t="str">
         <v>Primo</v>
       </c>
       <c r="D35" t="str">
-        <v>P216b</v>
+        <v>P216a</v>
       </c>
       <c r="E35" t="str">
-        <v>Schulden te betalen belastingen,..</v>
+        <v>Schulden aan leveranciers</v>
       </c>
       <c r="F35" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G35" t="str">
-        <v>1ste kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>1134554</v>
+        <v>1123072</v>
       </c>
       <c r="B36" t="str">
         <v>Primo</v>
       </c>
       <c r="C36" t="str">
         <v>Primo</v>
       </c>
       <c r="D36" t="str">
-        <v>P216b</v>
+        <v>P216a</v>
       </c>
       <c r="E36" t="str">
-        <v>Schulden te betalen belastingen,..</v>
+        <v>Schulden aan leveranciers</v>
       </c>
       <c r="F36" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G36" t="str">
-        <v>2de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>1134555</v>
+        <v>1123201</v>
       </c>
       <c r="B37" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C37" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D37" t="str">
-        <v>P216b</v>
+        <v>P216a</v>
       </c>
       <c r="E37" t="str">
-        <v>Schulden te betalen belastingen,..</v>
+        <v>Schulden aan leveranciers</v>
       </c>
       <c r="F37" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G37" t="str">
-        <v>3de kwartaal</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>1134685</v>
+        <v>1123202</v>
       </c>
       <c r="B38" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C38" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D38" t="str">
-        <v>P216b</v>
+        <v>P216a</v>
       </c>
       <c r="E38" t="str">
-        <v>Schulden te betalen belastingen,..</v>
+        <v>Schulden aan leveranciers</v>
       </c>
       <c r="F38" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G38" t="str">
-        <v>1ste kwartaal</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>1134686</v>
+        <v>1123203</v>
       </c>
       <c r="B39" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C39" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D39" t="str">
-        <v>P216b</v>
+        <v>P216a</v>
       </c>
       <c r="E39" t="str">
-        <v>Schulden te betalen belastingen,..</v>
+        <v>Schulden aan leveranciers</v>
       </c>
       <c r="F39" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G39" t="str">
-        <v>2de kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>1134687</v>
+        <v>1123204</v>
       </c>
       <c r="B40" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C40" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D40" t="str">
-        <v>P216b</v>
+        <v>P216a</v>
       </c>
       <c r="E40" t="str">
-        <v>Schulden te betalen belastingen,..</v>
+        <v>Schulden aan leveranciers</v>
       </c>
       <c r="F40" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G40" t="str">
-        <v>3de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>1157389</v>
+        <v>1129537</v>
       </c>
       <c r="B41" t="str">
-        <v>B9.0</v>
+        <v>L7.1</v>
       </c>
       <c r="C41" t="str">
-        <v>Overige</v>
+        <v>Gewone aflossing</v>
       </c>
       <c r="D41" t="str">
-        <v>P29b</v>
+        <v>P216b</v>
       </c>
       <c r="E41" t="str">
-        <v>Voorschot ontvangen Rijk</v>
+        <v>Schulden te betalen belastingen,..</v>
       </c>
       <c r="F41" t="str">
         <v>2025X001</v>
       </c>
       <c r="G41" t="str">
         <v>1ste kwartaal</v>
       </c>
-      <c r="H41" s="1">
-        <v>150000</v>
+      <c r="I41" s="1">
+        <v>2028000</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>1157390</v>
+        <v>1129538</v>
       </c>
       <c r="B42" t="str">
-        <v>B9.0</v>
+        <v>L7.1</v>
       </c>
       <c r="C42" t="str">
-        <v>Overige</v>
+        <v>Gewone aflossing</v>
       </c>
       <c r="D42" t="str">
-        <v>P29b</v>
+        <v>P216b</v>
       </c>
       <c r="E42" t="str">
-        <v>Voorschot ontvangen Rijk</v>
+        <v>Schulden te betalen belastingen,..</v>
       </c>
       <c r="F42" t="str">
         <v>2025X002</v>
       </c>
       <c r="G42" t="str">
         <v>2de kwartaal</v>
       </c>
-      <c r="H42" s="1">
-        <v>150000</v>
+      <c r="I42" s="1">
+        <v>1878000</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>1157391</v>
+        <v>1129539</v>
       </c>
       <c r="B43" t="str">
-        <v>B9.0</v>
+        <v>L7.1</v>
       </c>
       <c r="C43" t="str">
-        <v>Overige</v>
+        <v>Gewone aflossing</v>
       </c>
       <c r="D43" t="str">
-        <v>P29b</v>
+        <v>P216b</v>
       </c>
       <c r="E43" t="str">
-        <v>Voorschot ontvangen Rijk</v>
+        <v>Schulden te betalen belastingen,..</v>
       </c>
       <c r="F43" t="str">
         <v>2025X003</v>
       </c>
       <c r="G43" t="str">
         <v>3de kwartaal</v>
       </c>
-      <c r="H43" s="1">
-        <v>1382000</v>
+      <c r="I43" s="1">
+        <v>1916000</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>1157521</v>
+        <v>1134424</v>
       </c>
       <c r="B44" t="str">
-        <v>Primo</v>
+        <v>B9.0</v>
       </c>
       <c r="C44" t="str">
-        <v>Primo</v>
+        <v>Overige</v>
       </c>
       <c r="D44" t="str">
-        <v>P29b</v>
+        <v>P216b</v>
       </c>
       <c r="E44" t="str">
-        <v>Voorschot ontvangen Rijk</v>
+        <v>Schulden te betalen belastingen,..</v>
       </c>
       <c r="F44" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G44" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H44" s="1">
+        <v>737000</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>1157522</v>
+        <v>1134553</v>
       </c>
       <c r="B45" t="str">
         <v>Primo</v>
       </c>
       <c r="C45" t="str">
         <v>Primo</v>
       </c>
       <c r="D45" t="str">
-        <v>P29b</v>
+        <v>P216b</v>
       </c>
       <c r="E45" t="str">
-        <v>Voorschot ontvangen Rijk</v>
+        <v>Schulden te betalen belastingen,..</v>
       </c>
       <c r="F45" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G45" t="str">
-        <v>2de kwartaal</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>1157523</v>
+        <v>1134554</v>
       </c>
       <c r="B46" t="str">
         <v>Primo</v>
       </c>
       <c r="C46" t="str">
         <v>Primo</v>
       </c>
       <c r="D46" t="str">
-        <v>P29b</v>
+        <v>P216b</v>
       </c>
       <c r="E46" t="str">
-        <v>Voorschot ontvangen Rijk</v>
+        <v>Schulden te betalen belastingen,..</v>
       </c>
       <c r="F46" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G46" t="str">
-        <v>3de kwartaal</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>1157653</v>
+        <v>1134555</v>
       </c>
       <c r="B47" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="C47" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="D47" t="str">
-        <v>P29b</v>
+        <v>P216b</v>
       </c>
       <c r="E47" t="str">
-        <v>Voorschot ontvangen Rijk</v>
+        <v>Schulden te betalen belastingen,..</v>
       </c>
       <c r="F47" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G47" t="str">
-        <v>1ste kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>1157654</v>
+        <v>1134556</v>
       </c>
       <c r="B48" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="C48" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="D48" t="str">
-        <v>P29b</v>
+        <v>P216b</v>
       </c>
       <c r="E48" t="str">
-        <v>Voorschot ontvangen Rijk</v>
+        <v>Schulden te betalen belastingen,..</v>
       </c>
       <c r="F48" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G48" t="str">
-        <v>2de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>1157655</v>
+        <v>1134685</v>
       </c>
       <c r="B49" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C49" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D49" t="str">
-        <v>P29b</v>
+        <v>P216b</v>
       </c>
       <c r="E49" t="str">
-        <v>Voorschot ontvangen Rijk</v>
+        <v>Schulden te betalen belastingen,..</v>
       </c>
       <c r="F49" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G49" t="str">
-        <v>3de kwartaal</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>1186957</v>
+        <v>1134686</v>
       </c>
       <c r="B50" t="str">
-        <v>L7.1</v>
+        <v>Ultimo</v>
       </c>
       <c r="C50" t="str">
-        <v>Gewone aflossing</v>
+        <v>Ultimo</v>
       </c>
       <c r="D50" t="str">
-        <v>P29e</v>
+        <v>P216b</v>
       </c>
       <c r="E50" t="str">
-        <v>Voorschot ontvangen provincie</v>
+        <v>Schulden te betalen belastingen,..</v>
       </c>
       <c r="F50" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G50" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>1646000</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>1191842</v>
+        <v>1134687</v>
       </c>
       <c r="B51" t="str">
-        <v>B9.0</v>
+        <v>Ultimo</v>
       </c>
       <c r="C51" t="str">
-        <v>Overige</v>
+        <v>Ultimo</v>
       </c>
       <c r="D51" t="str">
-        <v>P29e</v>
+        <v>P216b</v>
       </c>
       <c r="E51" t="str">
-        <v>Voorschot ontvangen provincie</v>
+        <v>Schulden te betalen belastingen,..</v>
       </c>
       <c r="F51" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G51" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>3577000</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>1191843</v>
+        <v>1134688</v>
       </c>
       <c r="B52" t="str">
-        <v>B9.0</v>
+        <v>Ultimo</v>
       </c>
       <c r="C52" t="str">
-        <v>Overige</v>
+        <v>Ultimo</v>
       </c>
       <c r="D52" t="str">
-        <v>P29e</v>
+        <v>P216b</v>
       </c>
       <c r="E52" t="str">
-        <v>Voorschot ontvangen provincie</v>
+        <v>Schulden te betalen belastingen,..</v>
       </c>
       <c r="F52" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G52" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>6796000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>1191973</v>
+        <v>1157389</v>
       </c>
       <c r="B53" t="str">
-        <v>Primo</v>
+        <v>B9.0</v>
       </c>
       <c r="C53" t="str">
-        <v>Primo</v>
+        <v>Overige</v>
       </c>
       <c r="D53" t="str">
-        <v>P29e</v>
+        <v>P29b</v>
       </c>
       <c r="E53" t="str">
-        <v>Voorschot ontvangen provincie</v>
+        <v>Voorschot ontvangen Rijk</v>
       </c>
       <c r="F53" t="str">
         <v>2025X001</v>
       </c>
       <c r="G53" t="str">
         <v>1ste kwartaal</v>
       </c>
+      <c r="H53" s="1">
+        <v>150000</v>
+      </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>1191974</v>
+        <v>1157390</v>
       </c>
       <c r="B54" t="str">
-        <v>Primo</v>
+        <v>B9.0</v>
       </c>
       <c r="C54" t="str">
-        <v>Primo</v>
+        <v>Overige</v>
       </c>
       <c r="D54" t="str">
-        <v>P29e</v>
+        <v>P29b</v>
       </c>
       <c r="E54" t="str">
-        <v>Voorschot ontvangen provincie</v>
+        <v>Voorschot ontvangen Rijk</v>
       </c>
       <c r="F54" t="str">
         <v>2025X002</v>
       </c>
       <c r="G54" t="str">
         <v>2de kwartaal</v>
       </c>
+      <c r="H54" s="1">
+        <v>150000</v>
+      </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>1191975</v>
+        <v>1157391</v>
       </c>
       <c r="B55" t="str">
-        <v>Primo</v>
+        <v>B9.0</v>
       </c>
       <c r="C55" t="str">
-        <v>Primo</v>
+        <v>Overige</v>
       </c>
       <c r="D55" t="str">
-        <v>P29e</v>
+        <v>P29b</v>
       </c>
       <c r="E55" t="str">
-        <v>Voorschot ontvangen provincie</v>
+        <v>Voorschot ontvangen Rijk</v>
       </c>
       <c r="F55" t="str">
         <v>2025X003</v>
       </c>
       <c r="G55" t="str">
         <v>3de kwartaal</v>
       </c>
+      <c r="H55" s="1">
+        <v>1382000</v>
+      </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>119209</v>
+        <v>1157392</v>
       </c>
       <c r="B56" t="str">
-        <v>L8.1</v>
+        <v>B9.0</v>
       </c>
       <c r="C56" t="str">
-        <v>Externe</v>
+        <v>Overige</v>
       </c>
       <c r="D56" t="str">
-        <v>A116</v>
+        <v>P29b</v>
       </c>
       <c r="E56" t="str">
-        <v>Overige immateriële vaste activa</v>
+        <v>Voorschot ontvangen Rijk</v>
       </c>
       <c r="F56" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G56" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>14000</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H56" s="1">
+        <v>2511000</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
-        <v>1192105</v>
+        <v>1157521</v>
       </c>
       <c r="B57" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="C57" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="D57" t="str">
-        <v>P29e</v>
+        <v>P29b</v>
       </c>
       <c r="E57" t="str">
-        <v>Voorschot ontvangen provincie</v>
+        <v>Voorschot ontvangen Rijk</v>
       </c>
       <c r="F57" t="str">
         <v>2025X001</v>
       </c>
       <c r="G57" t="str">
         <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>1192106</v>
+        <v>1157522</v>
       </c>
       <c r="B58" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="C58" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="D58" t="str">
-        <v>P29e</v>
+        <v>P29b</v>
       </c>
       <c r="E58" t="str">
-        <v>Voorschot ontvangen provincie</v>
+        <v>Voorschot ontvangen Rijk</v>
       </c>
       <c r="F58" t="str">
         <v>2025X002</v>
       </c>
       <c r="G58" t="str">
         <v>2de kwartaal</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>1192107</v>
+        <v>1157523</v>
       </c>
       <c r="B59" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="C59" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="D59" t="str">
-        <v>P29e</v>
+        <v>P29b</v>
       </c>
       <c r="E59" t="str">
-        <v>Voorschot ontvangen provincie</v>
+        <v>Voorschot ontvangen Rijk</v>
       </c>
       <c r="F59" t="str">
         <v>2025X003</v>
       </c>
       <c r="G59" t="str">
         <v>3de kwartaal</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>119210</v>
+        <v>1157524</v>
       </c>
       <c r="B60" t="str">
-        <v>L8.1</v>
+        <v>Primo</v>
       </c>
       <c r="C60" t="str">
-        <v>Externe</v>
+        <v>Primo</v>
       </c>
       <c r="D60" t="str">
-        <v>A116</v>
+        <v>P29b</v>
       </c>
       <c r="E60" t="str">
-        <v>Overige immateriële vaste activa</v>
+        <v>Voorschot ontvangen Rijk</v>
       </c>
       <c r="F60" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G60" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>83000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>119211</v>
+        <v>1157653</v>
       </c>
       <c r="B61" t="str">
-        <v>L8.1</v>
+        <v>Ultimo</v>
       </c>
       <c r="C61" t="str">
-        <v>Externe</v>
+        <v>Ultimo</v>
       </c>
       <c r="D61" t="str">
-        <v>A116</v>
+        <v>P29b</v>
       </c>
       <c r="E61" t="str">
-        <v>Overige immateriële vaste activa</v>
+        <v>Voorschot ontvangen Rijk</v>
       </c>
       <c r="F61" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G61" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>131000</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>120001</v>
+        <v>1157654</v>
       </c>
       <c r="B62" t="str">
-        <v>B1.4</v>
+        <v>Ultimo</v>
       </c>
       <c r="C62" t="str">
-        <v>Afschrijvingen</v>
+        <v>Ultimo</v>
       </c>
       <c r="D62" t="str">
-        <v>A116</v>
+        <v>P29b</v>
       </c>
       <c r="E62" t="str">
-        <v>Overige immateriële vaste activa</v>
+        <v>Voorschot ontvangen Rijk</v>
       </c>
       <c r="F62" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G62" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>280000</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>120002</v>
+        <v>1157655</v>
       </c>
       <c r="B63" t="str">
-        <v>B1.4</v>
+        <v>Ultimo</v>
       </c>
       <c r="C63" t="str">
-        <v>Afschrijvingen</v>
+        <v>Ultimo</v>
       </c>
       <c r="D63" t="str">
-        <v>A116</v>
+        <v>P29b</v>
       </c>
       <c r="E63" t="str">
-        <v>Overige immateriële vaste activa</v>
+        <v>Voorschot ontvangen Rijk</v>
       </c>
       <c r="F63" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G63" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>280000</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>120003</v>
+        <v>1157656</v>
       </c>
       <c r="B64" t="str">
-        <v>B1.4</v>
+        <v>Ultimo</v>
       </c>
       <c r="C64" t="str">
-        <v>Afschrijvingen</v>
+        <v>Ultimo</v>
       </c>
       <c r="D64" t="str">
-        <v>A116</v>
+        <v>P29b</v>
       </c>
       <c r="E64" t="str">
-        <v>Overige immateriële vaste activa</v>
+        <v>Voorschot ontvangen Rijk</v>
       </c>
       <c r="F64" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G64" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>185000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>1201</v>
+        <v>1186957</v>
       </c>
       <c r="B65" t="str">
-        <v>L2.6</v>
+        <v>L7.1</v>
       </c>
       <c r="C65" t="str">
-        <v>Uitkeringen voormalig personeel e..</v>
+        <v>Gewone aflossing</v>
       </c>
       <c r="D65" t="str">
-        <v>Expl</v>
+        <v>P29e</v>
       </c>
       <c r="E65" t="str">
-        <v>Exploitatie</v>
+        <v>Voorschot ontvangen provincie</v>
       </c>
       <c r="F65" t="str">
         <v>2025X001</v>
       </c>
       <c r="G65" t="str">
         <v>1ste kwartaal</v>
       </c>
       <c r="I65" s="1">
-        <v>27000</v>
+        <v>1646000</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>1202</v>
+        <v>1191842</v>
       </c>
       <c r="B66" t="str">
-        <v>L2.6</v>
+        <v>B9.0</v>
       </c>
       <c r="C66" t="str">
-        <v>Uitkeringen voormalig personeel e..</v>
+        <v>Overige</v>
       </c>
       <c r="D66" t="str">
-        <v>Expl</v>
+        <v>P29e</v>
       </c>
       <c r="E66" t="str">
-        <v>Exploitatie</v>
+        <v>Voorschot ontvangen provincie</v>
       </c>
       <c r="F66" t="str">
         <v>2025X002</v>
       </c>
       <c r="G66" t="str">
         <v>2de kwartaal</v>
       </c>
-      <c r="I66" s="1">
-        <v>68000</v>
+      <c r="H66" s="1">
+        <v>3577000</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>1203</v>
+        <v>1191843</v>
       </c>
       <c r="B67" t="str">
-        <v>L2.6</v>
+        <v>B9.0</v>
       </c>
       <c r="C67" t="str">
-        <v>Uitkeringen voormalig personeel e..</v>
+        <v>Overige</v>
       </c>
       <c r="D67" t="str">
-        <v>Expl</v>
+        <v>P29e</v>
       </c>
       <c r="E67" t="str">
-        <v>Exploitatie</v>
+        <v>Voorschot ontvangen provincie</v>
       </c>
       <c r="F67" t="str">
         <v>2025X003</v>
       </c>
       <c r="G67" t="str">
         <v>3de kwartaal</v>
       </c>
-      <c r="I67" s="1">
-        <v>72000</v>
+      <c r="H67" s="1">
+        <v>6796000</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>1215205</v>
+        <v>1191844</v>
       </c>
       <c r="B68" t="str">
-        <v>5.0a</v>
+        <v>B9.0</v>
       </c>
       <c r="C68" t="str">
-        <v>Oninbaarverklaringen</v>
+        <v>Overige</v>
       </c>
       <c r="D68" t="str">
-        <v>Info</v>
+        <v>P29e</v>
       </c>
       <c r="E68" t="str">
-        <v>- Aanvullende Informatie</v>
+        <v>Voorschot ontvangen provincie</v>
       </c>
       <c r="F68" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G68" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H68" s="1">
+        <v>10259000</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>1215206</v>
+        <v>1191973</v>
       </c>
       <c r="B69" t="str">
-        <v>5.0a</v>
+        <v>Primo</v>
       </c>
       <c r="C69" t="str">
-        <v>Oninbaarverklaringen</v>
+        <v>Primo</v>
       </c>
       <c r="D69" t="str">
-        <v>Info</v>
+        <v>P29e</v>
       </c>
       <c r="E69" t="str">
-        <v>- Aanvullende Informatie</v>
+        <v>Voorschot ontvangen provincie</v>
       </c>
       <c r="F69" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G69" t="str">
-        <v>2de kwartaal</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>1215207</v>
+        <v>1191974</v>
       </c>
       <c r="B70" t="str">
-        <v>5.0a</v>
+        <v>Primo</v>
       </c>
       <c r="C70" t="str">
-        <v>Oninbaarverklaringen</v>
+        <v>Primo</v>
       </c>
       <c r="D70" t="str">
-        <v>Info</v>
+        <v>P29e</v>
       </c>
       <c r="E70" t="str">
-        <v>- Aanvullende Informatie</v>
+        <v>Voorschot ontvangen provincie</v>
       </c>
       <c r="F70" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G70" t="str">
-        <v>3de kwartaal</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>123961</v>
+        <v>1191975</v>
       </c>
       <c r="B71" t="str">
         <v>Primo</v>
       </c>
       <c r="C71" t="str">
         <v>Primo</v>
       </c>
       <c r="D71" t="str">
-        <v>A116</v>
+        <v>P29e</v>
       </c>
       <c r="E71" t="str">
-        <v>Overige immateriële vaste activa</v>
+        <v>Voorschot ontvangen provincie</v>
       </c>
       <c r="F71" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G71" t="str">
-        <v>1ste kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>123962</v>
+        <v>1191976</v>
       </c>
       <c r="B72" t="str">
         <v>Primo</v>
       </c>
       <c r="C72" t="str">
         <v>Primo</v>
       </c>
       <c r="D72" t="str">
-        <v>A116</v>
+        <v>P29e</v>
       </c>
       <c r="E72" t="str">
-        <v>Overige immateriële vaste activa</v>
+        <v>Voorschot ontvangen provincie</v>
       </c>
       <c r="F72" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G72" t="str">
-        <v>2de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>123963</v>
+        <v>119209</v>
       </c>
       <c r="B73" t="str">
-        <v>Primo</v>
+        <v>L8.1</v>
       </c>
       <c r="C73" t="str">
-        <v>Primo</v>
+        <v>Externe</v>
       </c>
       <c r="D73" t="str">
         <v>A116</v>
       </c>
       <c r="E73" t="str">
         <v>Overige immateriële vaste activa</v>
       </c>
       <c r="F73" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G73" t="str">
-        <v>3de kwartaal</v>
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="I73" s="1">
+        <v>14000</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>124093</v>
+        <v>1192105</v>
       </c>
       <c r="B74" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C74" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D74" t="str">
-        <v>A116</v>
+        <v>P29e</v>
       </c>
       <c r="E74" t="str">
-        <v>Overige immateriële vaste activa</v>
+        <v>Voorschot ontvangen provincie</v>
       </c>
       <c r="F74" t="str">
         <v>2025X001</v>
       </c>
       <c r="G74" t="str">
         <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>124094</v>
+        <v>1192106</v>
       </c>
       <c r="B75" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C75" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D75" t="str">
-        <v>A116</v>
+        <v>P29e</v>
       </c>
       <c r="E75" t="str">
-        <v>Overige immateriële vaste activa</v>
+        <v>Voorschot ontvangen provincie</v>
       </c>
       <c r="F75" t="str">
         <v>2025X002</v>
       </c>
       <c r="G75" t="str">
         <v>2de kwartaal</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>124095</v>
+        <v>1192107</v>
       </c>
       <c r="B76" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C76" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D76" t="str">
-        <v>A116</v>
+        <v>P29e</v>
       </c>
       <c r="E76" t="str">
-        <v>Overige immateriële vaste activa</v>
+        <v>Voorschot ontvangen provincie</v>
       </c>
       <c r="F76" t="str">
         <v>2025X003</v>
       </c>
       <c r="G76" t="str">
         <v>3de kwartaal</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>131485</v>
+        <v>1192108</v>
       </c>
       <c r="B77" t="str">
-        <v>B1.4</v>
+        <v>Ultimo</v>
       </c>
       <c r="C77" t="str">
-        <v>Afschrijvingen</v>
+        <v>Ultimo</v>
       </c>
       <c r="D77" t="str">
-        <v>A121</v>
+        <v>P29e</v>
       </c>
       <c r="E77" t="str">
-        <v>Expl - Gronden en terreinen</v>
+        <v>Voorschot ontvangen provincie</v>
       </c>
       <c r="F77" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G77" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>48000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>131486</v>
+        <v>119210</v>
       </c>
       <c r="B78" t="str">
-        <v>B1.4</v>
+        <v>L8.1</v>
       </c>
       <c r="C78" t="str">
-        <v>Afschrijvingen</v>
+        <v>Externe</v>
       </c>
       <c r="D78" t="str">
-        <v>A121</v>
+        <v>A116</v>
       </c>
       <c r="E78" t="str">
-        <v>Expl - Gronden en terreinen</v>
+        <v>Overige immateriële vaste activa</v>
       </c>
       <c r="F78" t="str">
         <v>2025X002</v>
       </c>
       <c r="G78" t="str">
         <v>2de kwartaal</v>
       </c>
-      <c r="H78" s="1">
-        <v>48000</v>
+      <c r="I78" s="1">
+        <v>83000</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>1333</v>
+        <v>119211</v>
       </c>
       <c r="B79" t="str">
-        <v>L3.1</v>
+        <v>L8.1</v>
       </c>
       <c r="C79" t="str">
-        <v>Duurzame goederen</v>
+        <v>Externe</v>
       </c>
       <c r="D79" t="str">
-        <v>Expl</v>
+        <v>A116</v>
       </c>
       <c r="E79" t="str">
-        <v>Exploitatie</v>
+        <v>Overige immateriële vaste activa</v>
       </c>
       <c r="F79" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G79" t="str">
-        <v>1ste kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
       <c r="I79" s="1">
-        <v>2441000</v>
+        <v>131000</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>1334</v>
+        <v>119212</v>
       </c>
       <c r="B80" t="str">
-        <v>L3.1</v>
+        <v>L8.1</v>
       </c>
       <c r="C80" t="str">
-        <v>Duurzame goederen</v>
+        <v>Externe</v>
       </c>
       <c r="D80" t="str">
-        <v>Expl</v>
+        <v>A116</v>
       </c>
       <c r="E80" t="str">
-        <v>Exploitatie</v>
+        <v>Overige immateriële vaste activa</v>
       </c>
       <c r="F80" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G80" t="str">
-        <v>2de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
       <c r="I80" s="1">
-        <v>4615000</v>
+        <v>158000</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>1335</v>
+        <v>120001</v>
       </c>
       <c r="B81" t="str">
-        <v>L3.1</v>
+        <v>B1.4</v>
       </c>
       <c r="C81" t="str">
-        <v>Duurzame goederen</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D81" t="str">
-        <v>Expl</v>
+        <v>A116</v>
       </c>
       <c r="E81" t="str">
-        <v>Exploitatie</v>
+        <v>Overige immateriële vaste activa</v>
       </c>
       <c r="F81" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G81" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>6508000</v>
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="H81" s="1">
+        <v>280000</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>135445</v>
+        <v>120002</v>
       </c>
       <c r="B82" t="str">
-        <v>Primo</v>
+        <v>B1.4</v>
       </c>
       <c r="C82" t="str">
-        <v>Primo</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D82" t="str">
-        <v>A121</v>
+        <v>A116</v>
       </c>
       <c r="E82" t="str">
-        <v>Expl - Gronden en terreinen</v>
+        <v>Overige immateriële vaste activa</v>
       </c>
       <c r="F82" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G82" t="str">
-        <v>1ste kwartaal</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="H82" s="1">
+        <v>280000</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>135446</v>
+        <v>120003</v>
       </c>
       <c r="B83" t="str">
-        <v>Primo</v>
+        <v>B1.4</v>
       </c>
       <c r="C83" t="str">
-        <v>Primo</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D83" t="str">
-        <v>A121</v>
+        <v>A116</v>
       </c>
       <c r="E83" t="str">
-        <v>Expl - Gronden en terreinen</v>
+        <v>Overige immateriële vaste activa</v>
       </c>
       <c r="F83" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G83" t="str">
-        <v>2de kwartaal</v>
+        <v>3de kwartaal</v>
+      </c>
+      <c r="H83" s="1">
+        <v>185000</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>135447</v>
+        <v>120004</v>
       </c>
       <c r="B84" t="str">
-        <v>Primo</v>
+        <v>B1.4</v>
       </c>
       <c r="C84" t="str">
-        <v>Primo</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D84" t="str">
-        <v>A121</v>
+        <v>A116</v>
       </c>
       <c r="E84" t="str">
-        <v>Expl - Gronden en terreinen</v>
+        <v>Overige immateriële vaste activa</v>
       </c>
       <c r="F84" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G84" t="str">
-        <v>3de kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H84" s="1">
+        <v>1138000</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
-        <v>135577</v>
+        <v>1201</v>
       </c>
       <c r="B85" t="str">
-        <v>Ultimo</v>
+        <v>L2.6</v>
       </c>
       <c r="C85" t="str">
-        <v>Ultimo</v>
+        <v>Uitkeringen voormalig personeel e..</v>
       </c>
       <c r="D85" t="str">
-        <v>A121</v>
+        <v>Expl</v>
       </c>
       <c r="E85" t="str">
-        <v>Expl - Gronden en terreinen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F85" t="str">
         <v>2025X001</v>
       </c>
       <c r="G85" t="str">
         <v>1ste kwartaal</v>
       </c>
+      <c r="I85" s="1">
+        <v>27000</v>
+      </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>135578</v>
+        <v>1202</v>
       </c>
       <c r="B86" t="str">
-        <v>Ultimo</v>
+        <v>L2.6</v>
       </c>
       <c r="C86" t="str">
-        <v>Ultimo</v>
+        <v>Uitkeringen voormalig personeel e..</v>
       </c>
       <c r="D86" t="str">
-        <v>A121</v>
+        <v>Expl</v>
       </c>
       <c r="E86" t="str">
-        <v>Expl - Gronden en terreinen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F86" t="str">
         <v>2025X002</v>
       </c>
       <c r="G86" t="str">
         <v>2de kwartaal</v>
       </c>
+      <c r="I86" s="1">
+        <v>68000</v>
+      </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>135579</v>
+        <v>1203</v>
       </c>
       <c r="B87" t="str">
-        <v>Ultimo</v>
+        <v>L2.6</v>
       </c>
       <c r="C87" t="str">
-        <v>Ultimo</v>
+        <v>Uitkeringen voormalig personeel e..</v>
       </c>
       <c r="D87" t="str">
-        <v>A121</v>
+        <v>Expl</v>
       </c>
       <c r="E87" t="str">
-        <v>Expl - Gronden en terreinen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F87" t="str">
         <v>2025X003</v>
       </c>
       <c r="G87" t="str">
         <v>3de kwartaal</v>
       </c>
+      <c r="I87" s="1">
+        <v>72000</v>
+      </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>13</v>
+        <v>1204</v>
       </c>
       <c r="B88" t="str">
-        <v>L1.1</v>
+        <v>L2.6</v>
       </c>
       <c r="C88" t="str">
-        <v>Externe rente</v>
+        <v>Uitkeringen voormalig personeel e..</v>
       </c>
       <c r="D88" t="str">
         <v>Expl</v>
       </c>
       <c r="E88" t="str">
         <v>Exploitatie</v>
       </c>
       <c r="F88" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G88" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
       <c r="I88" s="1">
-        <v>959000</v>
+        <v>922000</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>1465</v>
+        <v>1215205</v>
       </c>
       <c r="B89" t="str">
-        <v>L3.2</v>
+        <v>5.0a</v>
       </c>
       <c r="C89" t="str">
-        <v>Overige ge- en verbruiksgoederen</v>
+        <v>Oninbaarverklaringen</v>
       </c>
       <c r="D89" t="str">
-        <v>Expl</v>
+        <v>Info</v>
       </c>
       <c r="E89" t="str">
-        <v>Exploitatie</v>
+        <v>- Aanvullende Informatie</v>
       </c>
       <c r="F89" t="str">
         <v>2025X001</v>
       </c>
       <c r="G89" t="str">
         <v>1ste kwartaal</v>
       </c>
-      <c r="I89" s="1">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>1466</v>
+        <v>1215206</v>
       </c>
       <c r="B90" t="str">
-        <v>L3.2</v>
+        <v>5.0a</v>
       </c>
       <c r="C90" t="str">
-        <v>Overige ge- en verbruiksgoederen</v>
+        <v>Oninbaarverklaringen</v>
       </c>
       <c r="D90" t="str">
-        <v>Expl</v>
+        <v>Info</v>
       </c>
       <c r="E90" t="str">
-        <v>Exploitatie</v>
+        <v>- Aanvullende Informatie</v>
       </c>
       <c r="F90" t="str">
         <v>2025X002</v>
       </c>
       <c r="G90" t="str">
         <v>2de kwartaal</v>
       </c>
-      <c r="I90" s="1">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>1467</v>
+        <v>1215207</v>
       </c>
       <c r="B91" t="str">
-        <v>L3.2</v>
+        <v>5.0a</v>
       </c>
       <c r="C91" t="str">
-        <v>Overige ge- en verbruiksgoederen</v>
+        <v>Oninbaarverklaringen</v>
       </c>
       <c r="D91" t="str">
-        <v>Expl</v>
+        <v>Info</v>
       </c>
       <c r="E91" t="str">
-        <v>Exploitatie</v>
+        <v>- Aanvullende Informatie</v>
       </c>
       <c r="F91" t="str">
         <v>2025X003</v>
       </c>
       <c r="G91" t="str">
         <v>3de kwartaal</v>
       </c>
-      <c r="I91" s="1">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>146</v>
+        <v>1215208</v>
       </c>
       <c r="B92" t="str">
-        <v>L1.2</v>
+        <v>5.0a</v>
       </c>
       <c r="C92" t="str">
-        <v>Interne rente</v>
+        <v>Oninbaarverklaringen</v>
       </c>
       <c r="D92" t="str">
-        <v>Expl</v>
+        <v>Info</v>
       </c>
       <c r="E92" t="str">
-        <v>Exploitatie</v>
+        <v>- Aanvullende Informatie</v>
       </c>
       <c r="F92" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G92" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>2143000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>14</v>
+        <v>123961</v>
       </c>
       <c r="B93" t="str">
-        <v>L1.1</v>
+        <v>Primo</v>
       </c>
       <c r="C93" t="str">
-        <v>Externe rente</v>
+        <v>Primo</v>
       </c>
       <c r="D93" t="str">
-        <v>Expl</v>
+        <v>A116</v>
       </c>
       <c r="E93" t="str">
-        <v>Exploitatie</v>
+        <v>Overige immateriële vaste activa</v>
       </c>
       <c r="F93" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G93" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>522000</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>152605</v>
+        <v>123962</v>
       </c>
       <c r="B94" t="str">
-        <v>L6.2</v>
+        <v>Primo</v>
       </c>
       <c r="C94" t="str">
-        <v>Geactiveerde lasten</v>
+        <v>Primo</v>
       </c>
       <c r="D94" t="str">
-        <v>A123</v>
+        <v>A116</v>
       </c>
       <c r="E94" t="str">
-        <v>Expl - Bedrijfsgebouwen</v>
+        <v>Overige immateriële vaste activa</v>
       </c>
       <c r="F94" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G94" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>21000</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>152606</v>
+        <v>123963</v>
       </c>
       <c r="B95" t="str">
-        <v>L6.2</v>
+        <v>Primo</v>
       </c>
       <c r="C95" t="str">
-        <v>Geactiveerde lasten</v>
+        <v>Primo</v>
       </c>
       <c r="D95" t="str">
-        <v>A123</v>
+        <v>A116</v>
       </c>
       <c r="E95" t="str">
-        <v>Expl - Bedrijfsgebouwen</v>
+        <v>Overige immateriële vaste activa</v>
       </c>
       <c r="F95" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G95" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>31000</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>152607</v>
+        <v>123964</v>
       </c>
       <c r="B96" t="str">
-        <v>L6.2</v>
+        <v>Primo</v>
       </c>
       <c r="C96" t="str">
-        <v>Geactiveerde lasten</v>
+        <v>Primo</v>
       </c>
       <c r="D96" t="str">
-        <v>A123</v>
+        <v>A116</v>
       </c>
       <c r="E96" t="str">
-        <v>Expl - Bedrijfsgebouwen</v>
+        <v>Overige immateriële vaste activa</v>
       </c>
       <c r="F96" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G96" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>35000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>153001</v>
+        <v>124093</v>
       </c>
       <c r="B97" t="str">
-        <v>L6.5</v>
+        <v>Ultimo</v>
       </c>
       <c r="C97" t="str">
-        <v>Nieuwbouw</v>
+        <v>Ultimo</v>
       </c>
       <c r="D97" t="str">
-        <v>A123</v>
+        <v>A116</v>
       </c>
       <c r="E97" t="str">
-        <v>Expl - Bedrijfsgebouwen</v>
+        <v>Overige immateriële vaste activa</v>
       </c>
       <c r="F97" t="str">
         <v>2025X001</v>
       </c>
       <c r="G97" t="str">
         <v>1ste kwartaal</v>
       </c>
-      <c r="I97" s="1">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>153002</v>
+        <v>124094</v>
       </c>
       <c r="B98" t="str">
-        <v>L6.5</v>
+        <v>Ultimo</v>
       </c>
       <c r="C98" t="str">
-        <v>Nieuwbouw</v>
+        <v>Ultimo</v>
       </c>
       <c r="D98" t="str">
-        <v>A123</v>
+        <v>A116</v>
       </c>
       <c r="E98" t="str">
-        <v>Expl - Bedrijfsgebouwen</v>
+        <v>Overige immateriële vaste activa</v>
       </c>
       <c r="F98" t="str">
         <v>2025X002</v>
       </c>
       <c r="G98" t="str">
         <v>2de kwartaal</v>
       </c>
-      <c r="I98" s="1">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>153003</v>
+        <v>124095</v>
       </c>
       <c r="B99" t="str">
-        <v>L6.5</v>
+        <v>Ultimo</v>
       </c>
       <c r="C99" t="str">
-        <v>Nieuwbouw</v>
+        <v>Ultimo</v>
       </c>
       <c r="D99" t="str">
-        <v>A123</v>
+        <v>A116</v>
       </c>
       <c r="E99" t="str">
-        <v>Expl - Bedrijfsgebouwen</v>
+        <v>Overige immateriële vaste activa</v>
       </c>
       <c r="F99" t="str">
         <v>2025X003</v>
       </c>
       <c r="G99" t="str">
         <v>3de kwartaal</v>
       </c>
-      <c r="I99" s="1">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>154453</v>
+        <v>124096</v>
       </c>
       <c r="B100" t="str">
-        <v>B1.4</v>
+        <v>Ultimo</v>
       </c>
       <c r="C100" t="str">
-        <v>Afschrijvingen</v>
+        <v>Ultimo</v>
       </c>
       <c r="D100" t="str">
-        <v>A123</v>
+        <v>A116</v>
       </c>
       <c r="E100" t="str">
-        <v>Expl - Bedrijfsgebouwen</v>
+        <v>Overige immateriële vaste activa</v>
       </c>
       <c r="F100" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G100" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>111000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>154454</v>
+        <v>129640</v>
       </c>
       <c r="B101" t="str">
-        <v>B1.4</v>
+        <v>L6.2</v>
       </c>
       <c r="C101" t="str">
-        <v>Afschrijvingen</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D101" t="str">
-        <v>A123</v>
+        <v>A121</v>
       </c>
       <c r="E101" t="str">
-        <v>Expl - Bedrijfsgebouwen</v>
+        <v>Expl - Gronden en terreinen</v>
       </c>
       <c r="F101" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G101" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>111000</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I101" s="1">
+        <v>17000</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>154455</v>
+        <v>130036</v>
       </c>
       <c r="B102" t="str">
-        <v>B1.4</v>
+        <v>L6.5</v>
       </c>
       <c r="C102" t="str">
-        <v>Afschrijvingen</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D102" t="str">
-        <v>A123</v>
+        <v>A121</v>
       </c>
       <c r="E102" t="str">
-        <v>Expl - Bedrijfsgebouwen</v>
+        <v>Expl - Gronden en terreinen</v>
       </c>
       <c r="F102" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G102" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>453000</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I102" s="1">
+        <v>198000</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>158413</v>
+        <v>131485</v>
       </c>
       <c r="B103" t="str">
-        <v>Primo</v>
+        <v>B1.4</v>
       </c>
       <c r="C103" t="str">
-        <v>Primo</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D103" t="str">
-        <v>A123</v>
+        <v>A121</v>
       </c>
       <c r="E103" t="str">
-        <v>Expl - Bedrijfsgebouwen</v>
+        <v>Expl - Gronden en terreinen</v>
       </c>
       <c r="F103" t="str">
         <v>2025X001</v>
       </c>
       <c r="G103" t="str">
         <v>1ste kwartaal</v>
       </c>
+      <c r="H103" s="1">
+        <v>48000</v>
+      </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>158414</v>
+        <v>131486</v>
       </c>
       <c r="B104" t="str">
-        <v>Primo</v>
+        <v>B1.4</v>
       </c>
       <c r="C104" t="str">
-        <v>Primo</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D104" t="str">
-        <v>A123</v>
+        <v>A121</v>
       </c>
       <c r="E104" t="str">
-        <v>Expl - Bedrijfsgebouwen</v>
+        <v>Expl - Gronden en terreinen</v>
       </c>
       <c r="F104" t="str">
         <v>2025X002</v>
       </c>
       <c r="G104" t="str">
         <v>2de kwartaal</v>
       </c>
+      <c r="H104" s="1">
+        <v>48000</v>
+      </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>158415</v>
+        <v>131488</v>
       </c>
       <c r="B105" t="str">
-        <v>Primo</v>
+        <v>B1.4</v>
       </c>
       <c r="C105" t="str">
-        <v>Primo</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D105" t="str">
-        <v>A123</v>
+        <v>A121</v>
       </c>
       <c r="E105" t="str">
-        <v>Expl - Bedrijfsgebouwen</v>
+        <v>Expl - Gronden en terreinen</v>
       </c>
       <c r="F105" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G105" t="str">
-        <v>3de kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H105" s="1">
+        <v>208000</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>158545</v>
+        <v>1333</v>
       </c>
       <c r="B106" t="str">
-        <v>Ultimo</v>
+        <v>L3.1</v>
       </c>
       <c r="C106" t="str">
-        <v>Ultimo</v>
+        <v>Duurzame goederen</v>
       </c>
       <c r="D106" t="str">
-        <v>A123</v>
+        <v>Expl</v>
       </c>
       <c r="E106" t="str">
-        <v>Expl - Bedrijfsgebouwen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F106" t="str">
         <v>2025X001</v>
       </c>
       <c r="G106" t="str">
         <v>1ste kwartaal</v>
       </c>
+      <c r="I106" s="1">
+        <v>2441000</v>
+      </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>158546</v>
+        <v>1334</v>
       </c>
       <c r="B107" t="str">
-        <v>Ultimo</v>
+        <v>L3.1</v>
       </c>
       <c r="C107" t="str">
-        <v>Ultimo</v>
+        <v>Duurzame goederen</v>
       </c>
       <c r="D107" t="str">
-        <v>A123</v>
+        <v>Expl</v>
       </c>
       <c r="E107" t="str">
-        <v>Expl - Bedrijfsgebouwen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F107" t="str">
         <v>2025X002</v>
       </c>
       <c r="G107" t="str">
         <v>2de kwartaal</v>
       </c>
+      <c r="I107" s="1">
+        <v>4615000</v>
+      </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>158547</v>
+        <v>1335</v>
       </c>
       <c r="B108" t="str">
-        <v>Ultimo</v>
+        <v>L3.1</v>
       </c>
       <c r="C108" t="str">
-        <v>Ultimo</v>
+        <v>Duurzame goederen</v>
       </c>
       <c r="D108" t="str">
-        <v>A123</v>
+        <v>Expl</v>
       </c>
       <c r="E108" t="str">
-        <v>Expl - Bedrijfsgebouwen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F108" t="str">
         <v>2025X003</v>
       </c>
       <c r="G108" t="str">
         <v>3de kwartaal</v>
       </c>
+      <c r="I108" s="1">
+        <v>6508000</v>
+      </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>1597</v>
+        <v>1336</v>
       </c>
       <c r="B109" t="str">
-        <v>L3.3</v>
+        <v>L3.1</v>
       </c>
       <c r="C109" t="str">
-        <v>Energie</v>
+        <v>Duurzame goederen</v>
       </c>
       <c r="D109" t="str">
         <v>Expl</v>
       </c>
       <c r="E109" t="str">
         <v>Exploitatie</v>
       </c>
       <c r="F109" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G109" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
       <c r="I109" s="1">
-        <v>2656000</v>
+        <v>9173000</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>1598</v>
+        <v>134920</v>
       </c>
       <c r="B110" t="str">
-        <v>L3.3</v>
+        <v>B6.8</v>
       </c>
       <c r="C110" t="str">
-        <v>Energie</v>
+        <v>Verkoop</v>
       </c>
       <c r="D110" t="str">
-        <v>Expl</v>
+        <v>A121</v>
       </c>
       <c r="E110" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Gronden en terreinen</v>
       </c>
       <c r="F110" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G110" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>5533000</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H110" s="1">
+        <v>215000</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>1599</v>
+        <v>135445</v>
       </c>
       <c r="B111" t="str">
-        <v>L3.3</v>
+        <v>Primo</v>
       </c>
       <c r="C111" t="str">
-        <v>Energie</v>
+        <v>Primo</v>
       </c>
       <c r="D111" t="str">
-        <v>Expl</v>
+        <v>A121</v>
       </c>
       <c r="E111" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Gronden en terreinen</v>
       </c>
       <c r="F111" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G111" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>8407000</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>15</v>
+        <v>135446</v>
       </c>
       <c r="B112" t="str">
-        <v>L1.1</v>
+        <v>Primo</v>
       </c>
       <c r="C112" t="str">
-        <v>Externe rente</v>
+        <v>Primo</v>
       </c>
       <c r="D112" t="str">
-        <v>Expl</v>
+        <v>A121</v>
       </c>
       <c r="E112" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Gronden en terreinen</v>
       </c>
       <c r="F112" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G112" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>3482000</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>164089</v>
+        <v>135447</v>
       </c>
       <c r="B113" t="str">
-        <v>L6.2</v>
+        <v>Primo</v>
       </c>
       <c r="C113" t="str">
-        <v>Geactiveerde lasten</v>
+        <v>Primo</v>
       </c>
       <c r="D113" t="str">
-        <v>A124a</v>
+        <v>A121</v>
       </c>
       <c r="E113" t="str">
-        <v>Expl - GWW - Waterkeringen</v>
+        <v>Expl - Gronden en terreinen</v>
       </c>
       <c r="F113" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G113" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>108000</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>164090</v>
+        <v>135448</v>
       </c>
       <c r="B114" t="str">
-        <v>L6.2</v>
+        <v>Primo</v>
       </c>
       <c r="C114" t="str">
-        <v>Geactiveerde lasten</v>
+        <v>Primo</v>
       </c>
       <c r="D114" t="str">
-        <v>A124a</v>
+        <v>A121</v>
       </c>
       <c r="E114" t="str">
-        <v>Expl - GWW - Waterkeringen</v>
+        <v>Expl - Gronden en terreinen</v>
       </c>
       <c r="F114" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G114" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>231000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>164091</v>
+        <v>135577</v>
       </c>
       <c r="B115" t="str">
-        <v>L6.2</v>
+        <v>Ultimo</v>
       </c>
       <c r="C115" t="str">
-        <v>Geactiveerde lasten</v>
+        <v>Ultimo</v>
       </c>
       <c r="D115" t="str">
-        <v>A124a</v>
+        <v>A121</v>
       </c>
       <c r="E115" t="str">
-        <v>Expl - GWW - Waterkeringen</v>
+        <v>Expl - Gronden en terreinen</v>
       </c>
       <c r="F115" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G115" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>383000</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>164487</v>
+        <v>135578</v>
       </c>
       <c r="B116" t="str">
-        <v>L6.5</v>
+        <v>Ultimo</v>
       </c>
       <c r="C116" t="str">
-        <v>Nieuwbouw</v>
+        <v>Ultimo</v>
       </c>
       <c r="D116" t="str">
-        <v>A124a</v>
+        <v>A121</v>
       </c>
       <c r="E116" t="str">
-        <v>Expl - GWW - Waterkeringen</v>
+        <v>Expl - Gronden en terreinen</v>
       </c>
       <c r="F116" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G116" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>947000</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>1729</v>
+        <v>135579</v>
       </c>
       <c r="B117" t="str">
-        <v>L3.4</v>
+        <v>Ultimo</v>
       </c>
       <c r="C117" t="str">
-        <v>Huren en rechten</v>
+        <v>Ultimo</v>
       </c>
       <c r="D117" t="str">
-        <v>Expl</v>
+        <v>A121</v>
       </c>
       <c r="E117" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Gronden en terreinen</v>
       </c>
       <c r="F117" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G117" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>19000</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>1730</v>
+        <v>135580</v>
       </c>
       <c r="B118" t="str">
-        <v>L3.4</v>
+        <v>Ultimo</v>
       </c>
       <c r="C118" t="str">
-        <v>Huren en rechten</v>
+        <v>Ultimo</v>
       </c>
       <c r="D118" t="str">
-        <v>Expl</v>
+        <v>A121</v>
       </c>
       <c r="E118" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Gronden en terreinen</v>
       </c>
       <c r="F118" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G118" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>500000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>1731</v>
+        <v>13</v>
       </c>
       <c r="B119" t="str">
-        <v>L3.4</v>
+        <v>L1.1</v>
       </c>
       <c r="C119" t="str">
-        <v>Huren en rechten</v>
+        <v>Externe rente</v>
       </c>
       <c r="D119" t="str">
         <v>Expl</v>
       </c>
       <c r="E119" t="str">
         <v>Exploitatie</v>
       </c>
       <c r="F119" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G119" t="str">
-        <v>3de kwartaal</v>
+        <v>1ste kwartaal</v>
       </c>
       <c r="I119" s="1">
-        <v>752000</v>
+        <v>959000</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>175573</v>
+        <v>1465</v>
       </c>
       <c r="B120" t="str">
-        <v>L6.2</v>
+        <v>L3.2</v>
       </c>
       <c r="C120" t="str">
-        <v>Geactiveerde lasten</v>
+        <v>Overige ge- en verbruiksgoederen</v>
       </c>
       <c r="D120" t="str">
-        <v>A124b</v>
+        <v>Expl</v>
       </c>
       <c r="E120" t="str">
-        <v>Expl - GWW - Watergangen, waterk..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F120" t="str">
         <v>2025X001</v>
       </c>
       <c r="G120" t="str">
         <v>1ste kwartaal</v>
       </c>
       <c r="I120" s="1">
-        <v>698000</v>
+        <v>1141000</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>175574</v>
+        <v>1466</v>
       </c>
       <c r="B121" t="str">
-        <v>L6.2</v>
+        <v>L3.2</v>
       </c>
       <c r="C121" t="str">
-        <v>Geactiveerde lasten</v>
+        <v>Overige ge- en verbruiksgoederen</v>
       </c>
       <c r="D121" t="str">
-        <v>A124b</v>
+        <v>Expl</v>
       </c>
       <c r="E121" t="str">
-        <v>Expl - GWW - Watergangen, waterk..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F121" t="str">
         <v>2025X002</v>
       </c>
       <c r="G121" t="str">
         <v>2de kwartaal</v>
       </c>
       <c r="I121" s="1">
-        <v>599000</v>
+        <v>2162000</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>175575</v>
+        <v>1467</v>
       </c>
       <c r="B122" t="str">
-        <v>L6.2</v>
+        <v>L3.2</v>
       </c>
       <c r="C122" t="str">
-        <v>Geactiveerde lasten</v>
+        <v>Overige ge- en verbruiksgoederen</v>
       </c>
       <c r="D122" t="str">
-        <v>A124b</v>
+        <v>Expl</v>
       </c>
       <c r="E122" t="str">
-        <v>Expl - GWW - Watergangen, waterk..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F122" t="str">
         <v>2025X003</v>
       </c>
       <c r="G122" t="str">
         <v>3de kwartaal</v>
       </c>
       <c r="I122" s="1">
-        <v>1594000</v>
+        <v>3666000</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>175969</v>
+        <v>1468</v>
       </c>
       <c r="B123" t="str">
-        <v>L6.5</v>
+        <v>L3.2</v>
       </c>
       <c r="C123" t="str">
-        <v>Nieuwbouw</v>
+        <v>Overige ge- en verbruiksgoederen</v>
       </c>
       <c r="D123" t="str">
-        <v>A124b</v>
+        <v>Expl</v>
       </c>
       <c r="E123" t="str">
-        <v>Expl - GWW - Watergangen, waterk..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F123" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G123" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
       <c r="I123" s="1">
-        <v>1243000</v>
+        <v>4946000</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>175970</v>
+        <v>146</v>
       </c>
       <c r="B124" t="str">
-        <v>L6.5</v>
+        <v>L1.2</v>
       </c>
       <c r="C124" t="str">
-        <v>Nieuwbouw</v>
+        <v>Interne rente</v>
       </c>
       <c r="D124" t="str">
-        <v>A124b</v>
+        <v>Expl</v>
       </c>
       <c r="E124" t="str">
-        <v>Expl - GWW - Watergangen, waterk..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F124" t="str">
         <v>2025X002</v>
       </c>
       <c r="G124" t="str">
         <v>2de kwartaal</v>
       </c>
       <c r="I124" s="1">
-        <v>3099000</v>
+        <v>2143000</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>175971</v>
+        <v>148</v>
       </c>
       <c r="B125" t="str">
-        <v>L6.5</v>
+        <v>L1.2</v>
       </c>
       <c r="C125" t="str">
-        <v>Nieuwbouw</v>
+        <v>Interne rente</v>
       </c>
       <c r="D125" t="str">
-        <v>A124b</v>
+        <v>Expl</v>
       </c>
       <c r="E125" t="str">
-        <v>Expl - GWW - Watergangen, waterk..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F125" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G125" t="str">
-        <v>3de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
       <c r="I125" s="1">
-        <v>4985000</v>
+        <v>10674000</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
-        <v>177421</v>
+        <v>14</v>
       </c>
       <c r="B126" t="str">
-        <v>B1.4</v>
+        <v>L1.1</v>
       </c>
       <c r="C126" t="str">
-        <v>Afschrijvingen</v>
+        <v>Externe rente</v>
       </c>
       <c r="D126" t="str">
-        <v>A124b</v>
+        <v>Expl</v>
       </c>
       <c r="E126" t="str">
-        <v>Expl - GWW - Watergangen, waterk..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F126" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G126" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>931000</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="I126" s="1">
+        <v>522000</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
-        <v>177422</v>
+        <v>152605</v>
       </c>
       <c r="B127" t="str">
-        <v>B1.4</v>
+        <v>L6.2</v>
       </c>
       <c r="C127" t="str">
-        <v>Afschrijvingen</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D127" t="str">
-        <v>A124b</v>
+        <v>A123</v>
       </c>
       <c r="E127" t="str">
-        <v>Expl - GWW - Watergangen, waterk..</v>
+        <v>Expl - Bedrijfsgebouwen</v>
       </c>
       <c r="F127" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G127" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>931000</v>
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="I127" s="1">
+        <v>21000</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>177423</v>
+        <v>152606</v>
       </c>
       <c r="B128" t="str">
-        <v>B1.4</v>
+        <v>L6.2</v>
       </c>
       <c r="C128" t="str">
-        <v>Afschrijvingen</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D128" t="str">
-        <v>A124b</v>
+        <v>A123</v>
       </c>
       <c r="E128" t="str">
-        <v>Expl - GWW - Watergangen, waterk..</v>
+        <v>Expl - Bedrijfsgebouwen</v>
       </c>
       <c r="F128" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G128" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>363000</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="I128" s="1">
+        <v>31000</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>178741</v>
+        <v>152607</v>
       </c>
       <c r="B129" t="str">
-        <v>B4.2</v>
+        <v>L6.2</v>
       </c>
       <c r="C129" t="str">
-        <v>Bijdragen Rijk</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D129" t="str">
-        <v>A124b</v>
+        <v>A123</v>
       </c>
       <c r="E129" t="str">
-        <v>Expl - GWW - Watergangen, waterk..</v>
+        <v>Expl - Bedrijfsgebouwen</v>
       </c>
       <c r="F129" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G129" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>113000</v>
+        <v>3de kwartaal</v>
+      </c>
+      <c r="I129" s="1">
+        <v>35000</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>178742</v>
+        <v>152608</v>
       </c>
       <c r="B130" t="str">
-        <v>B4.2</v>
+        <v>L6.2</v>
       </c>
       <c r="C130" t="str">
-        <v>Bijdragen Rijk</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D130" t="str">
-        <v>A124b</v>
+        <v>A123</v>
       </c>
       <c r="E130" t="str">
-        <v>Expl - GWW - Watergangen, waterk..</v>
+        <v>Expl - Bedrijfsgebouwen</v>
       </c>
       <c r="F130" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G130" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>120000</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I130" s="1">
+        <v>32000</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>178743</v>
+        <v>153001</v>
       </c>
       <c r="B131" t="str">
-        <v>B4.2</v>
+        <v>L6.5</v>
       </c>
       <c r="C131" t="str">
-        <v>Bijdragen Rijk</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D131" t="str">
-        <v>A124b</v>
+        <v>A123</v>
       </c>
       <c r="E131" t="str">
-        <v>Expl - GWW - Watergangen, waterk..</v>
+        <v>Expl - Bedrijfsgebouwen</v>
       </c>
       <c r="F131" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G131" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>492000</v>
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="I131" s="1">
+        <v>7000</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>180853</v>
+        <v>153002</v>
       </c>
       <c r="B132" t="str">
-        <v>B6.8</v>
+        <v>L6.5</v>
       </c>
       <c r="C132" t="str">
-        <v>Verkoop</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D132" t="str">
-        <v>A124b</v>
+        <v>A123</v>
       </c>
       <c r="E132" t="str">
-        <v>Expl - GWW - Watergangen, waterk..</v>
+        <v>Expl - Bedrijfsgebouwen</v>
       </c>
       <c r="F132" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G132" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>90000</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="I132" s="1">
+        <v>627000</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>180854</v>
+        <v>153003</v>
       </c>
       <c r="B133" t="str">
-        <v>B6.8</v>
+        <v>L6.5</v>
       </c>
       <c r="C133" t="str">
-        <v>Verkoop</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D133" t="str">
-        <v>A124b</v>
+        <v>A123</v>
       </c>
       <c r="E133" t="str">
-        <v>Expl - GWW - Watergangen, waterk..</v>
+        <v>Expl - Bedrijfsgebouwen</v>
       </c>
       <c r="F133" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G133" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>134000</v>
+        <v>3de kwartaal</v>
+      </c>
+      <c r="I133" s="1">
+        <v>192000</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>180855</v>
+        <v>153004</v>
       </c>
       <c r="B134" t="str">
-        <v>B6.8</v>
+        <v>L6.5</v>
       </c>
       <c r="C134" t="str">
-        <v>Verkoop</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D134" t="str">
-        <v>A124b</v>
+        <v>A123</v>
       </c>
       <c r="E134" t="str">
-        <v>Expl - GWW - Watergangen, waterk..</v>
+        <v>Expl - Bedrijfsgebouwen</v>
       </c>
       <c r="F134" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G134" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>923000</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I134" s="1">
+        <v>1274000</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>181381</v>
+        <v>154453</v>
       </c>
       <c r="B135" t="str">
-        <v>Primo</v>
+        <v>B1.4</v>
       </c>
       <c r="C135" t="str">
-        <v>Primo</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D135" t="str">
-        <v>A124b</v>
+        <v>A123</v>
       </c>
       <c r="E135" t="str">
-        <v>Expl - GWW - Watergangen, waterk..</v>
+        <v>Expl - Bedrijfsgebouwen</v>
       </c>
       <c r="F135" t="str">
         <v>2025X001</v>
       </c>
       <c r="G135" t="str">
         <v>1ste kwartaal</v>
       </c>
+      <c r="H135" s="1">
+        <v>111000</v>
+      </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>181382</v>
+        <v>154454</v>
       </c>
       <c r="B136" t="str">
-        <v>Primo</v>
+        <v>B1.4</v>
       </c>
       <c r="C136" t="str">
-        <v>Primo</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D136" t="str">
-        <v>A124b</v>
+        <v>A123</v>
       </c>
       <c r="E136" t="str">
-        <v>Expl - GWW - Watergangen, waterk..</v>
+        <v>Expl - Bedrijfsgebouwen</v>
       </c>
       <c r="F136" t="str">
         <v>2025X002</v>
       </c>
       <c r="G136" t="str">
         <v>2de kwartaal</v>
       </c>
+      <c r="H136" s="1">
+        <v>111000</v>
+      </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>181383</v>
+        <v>154455</v>
       </c>
       <c r="B137" t="str">
-        <v>Primo</v>
+        <v>B1.4</v>
       </c>
       <c r="C137" t="str">
-        <v>Primo</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D137" t="str">
-        <v>A124b</v>
+        <v>A123</v>
       </c>
       <c r="E137" t="str">
-        <v>Expl - GWW - Watergangen, waterk..</v>
+        <v>Expl - Bedrijfsgebouwen</v>
       </c>
       <c r="F137" t="str">
         <v>2025X003</v>
       </c>
       <c r="G137" t="str">
         <v>3de kwartaal</v>
       </c>
+      <c r="H137" s="1">
+        <v>453000</v>
+      </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>181513</v>
+        <v>154456</v>
       </c>
       <c r="B138" t="str">
-        <v>Ultimo</v>
+        <v>B1.4</v>
       </c>
       <c r="C138" t="str">
-        <v>Ultimo</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D138" t="str">
-        <v>A124b</v>
+        <v>A123</v>
       </c>
       <c r="E138" t="str">
-        <v>Expl - GWW - Watergangen, waterk..</v>
+        <v>Expl - Bedrijfsgebouwen</v>
       </c>
       <c r="F138" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G138" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H138" s="1">
+        <v>474000</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
-        <v>181514</v>
+        <v>158413</v>
       </c>
       <c r="B139" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="C139" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="D139" t="str">
-        <v>A124b</v>
+        <v>A123</v>
       </c>
       <c r="E139" t="str">
-        <v>Expl - GWW - Watergangen, waterk..</v>
+        <v>Expl - Bedrijfsgebouwen</v>
       </c>
       <c r="F139" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G139" t="str">
-        <v>2de kwartaal</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>181515</v>
+        <v>158414</v>
       </c>
       <c r="B140" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="C140" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="D140" t="str">
-        <v>A124b</v>
+        <v>A123</v>
       </c>
       <c r="E140" t="str">
-        <v>Expl - GWW - Watergangen, waterk..</v>
+        <v>Expl - Bedrijfsgebouwen</v>
       </c>
       <c r="F140" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G140" t="str">
-        <v>3de kwartaal</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>187453</v>
+        <v>158415</v>
       </c>
       <c r="B141" t="str">
-        <v>L6.5</v>
+        <v>Primo</v>
       </c>
       <c r="C141" t="str">
-        <v>Nieuwbouw</v>
+        <v>Primo</v>
       </c>
       <c r="D141" t="str">
-        <v>A125</v>
+        <v>A123</v>
       </c>
       <c r="E141" t="str">
-        <v>Expl - Vervoermiddelen</v>
+        <v>Expl - Bedrijfsgebouwen</v>
       </c>
       <c r="F141" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G141" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>445000</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>187454</v>
+        <v>158416</v>
       </c>
       <c r="B142" t="str">
-        <v>L6.5</v>
+        <v>Primo</v>
       </c>
       <c r="C142" t="str">
-        <v>Nieuwbouw</v>
+        <v>Primo</v>
       </c>
       <c r="D142" t="str">
-        <v>A125</v>
+        <v>A123</v>
       </c>
       <c r="E142" t="str">
-        <v>Expl - Vervoermiddelen</v>
+        <v>Expl - Bedrijfsgebouwen</v>
       </c>
       <c r="F142" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G142" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>742000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>187455</v>
+        <v>158545</v>
       </c>
       <c r="B143" t="str">
-        <v>L6.5</v>
+        <v>Ultimo</v>
       </c>
       <c r="C143" t="str">
-        <v>Nieuwbouw</v>
+        <v>Ultimo</v>
       </c>
       <c r="D143" t="str">
-        <v>A125</v>
+        <v>A123</v>
       </c>
       <c r="E143" t="str">
-        <v>Expl - Vervoermiddelen</v>
+        <v>Expl - Bedrijfsgebouwen</v>
       </c>
       <c r="F143" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G143" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>1386000</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>188905</v>
+        <v>158546</v>
       </c>
       <c r="B144" t="str">
-        <v>B1.4</v>
+        <v>Ultimo</v>
       </c>
       <c r="C144" t="str">
-        <v>Afschrijvingen</v>
+        <v>Ultimo</v>
       </c>
       <c r="D144" t="str">
-        <v>A125</v>
+        <v>A123</v>
       </c>
       <c r="E144" t="str">
-        <v>Expl - Vervoermiddelen</v>
+        <v>Expl - Bedrijfsgebouwen</v>
       </c>
       <c r="F144" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G144" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>158000</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>188906</v>
+        <v>158547</v>
       </c>
       <c r="B145" t="str">
-        <v>B1.4</v>
+        <v>Ultimo</v>
       </c>
       <c r="C145" t="str">
-        <v>Afschrijvingen</v>
+        <v>Ultimo</v>
       </c>
       <c r="D145" t="str">
-        <v>A125</v>
+        <v>A123</v>
       </c>
       <c r="E145" t="str">
-        <v>Expl - Vervoermiddelen</v>
+        <v>Expl - Bedrijfsgebouwen</v>
       </c>
       <c r="F145" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G145" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>158000</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>188907</v>
+        <v>158548</v>
       </c>
       <c r="B146" t="str">
-        <v>B1.4</v>
+        <v>Ultimo</v>
       </c>
       <c r="C146" t="str">
-        <v>Afschrijvingen</v>
+        <v>Ultimo</v>
       </c>
       <c r="D146" t="str">
-        <v>A125</v>
+        <v>A123</v>
       </c>
       <c r="E146" t="str">
-        <v>Expl - Vervoermiddelen</v>
+        <v>Expl - Bedrijfsgebouwen</v>
       </c>
       <c r="F146" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G146" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>799000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>192865</v>
+        <v>1597</v>
       </c>
       <c r="B147" t="str">
-        <v>Primo</v>
+        <v>L3.3</v>
       </c>
       <c r="C147" t="str">
-        <v>Primo</v>
+        <v>Energie</v>
       </c>
       <c r="D147" t="str">
-        <v>A125</v>
+        <v>Expl</v>
       </c>
       <c r="E147" t="str">
-        <v>Expl - Vervoermiddelen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F147" t="str">
         <v>2025X001</v>
       </c>
       <c r="G147" t="str">
         <v>1ste kwartaal</v>
       </c>
+      <c r="I147" s="1">
+        <v>2656000</v>
+      </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>192866</v>
+        <v>1598</v>
       </c>
       <c r="B148" t="str">
-        <v>Primo</v>
+        <v>L3.3</v>
       </c>
       <c r="C148" t="str">
-        <v>Primo</v>
+        <v>Energie</v>
       </c>
       <c r="D148" t="str">
-        <v>A125</v>
+        <v>Expl</v>
       </c>
       <c r="E148" t="str">
-        <v>Expl - Vervoermiddelen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F148" t="str">
         <v>2025X002</v>
       </c>
       <c r="G148" t="str">
         <v>2de kwartaal</v>
       </c>
+      <c r="I148" s="1">
+        <v>5533000</v>
+      </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>192867</v>
+        <v>1599</v>
       </c>
       <c r="B149" t="str">
-        <v>Primo</v>
+        <v>L3.3</v>
       </c>
       <c r="C149" t="str">
-        <v>Primo</v>
+        <v>Energie</v>
       </c>
       <c r="D149" t="str">
-        <v>A125</v>
+        <v>Expl</v>
       </c>
       <c r="E149" t="str">
-        <v>Expl - Vervoermiddelen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F149" t="str">
         <v>2025X003</v>
       </c>
       <c r="G149" t="str">
         <v>3de kwartaal</v>
       </c>
+      <c r="I149" s="1">
+        <v>8407000</v>
+      </c>
     </row>
     <row r="150">
       <c r="A150">
-        <v>192997</v>
+        <v>15</v>
       </c>
       <c r="B150" t="str">
-        <v>Ultimo</v>
+        <v>L1.1</v>
       </c>
       <c r="C150" t="str">
-        <v>Ultimo</v>
+        <v>Externe rente</v>
       </c>
       <c r="D150" t="str">
-        <v>A125</v>
+        <v>Expl</v>
       </c>
       <c r="E150" t="str">
-        <v>Expl - Vervoermiddelen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F150" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G150" t="str">
-        <v>1ste kwartaal</v>
+        <v>3de kwartaal</v>
+      </c>
+      <c r="I150" s="1">
+        <v>3482000</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>192998</v>
+        <v>1600</v>
       </c>
       <c r="B151" t="str">
-        <v>Ultimo</v>
+        <v>L3.3</v>
       </c>
       <c r="C151" t="str">
-        <v>Ultimo</v>
+        <v>Energie</v>
       </c>
       <c r="D151" t="str">
-        <v>A125</v>
+        <v>Expl</v>
       </c>
       <c r="E151" t="str">
-        <v>Expl - Vervoermiddelen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F151" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G151" t="str">
-        <v>2de kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I151" s="1">
+        <v>12037000</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>192999</v>
+        <v>164089</v>
       </c>
       <c r="B152" t="str">
-        <v>Ultimo</v>
+        <v>L6.2</v>
       </c>
       <c r="C152" t="str">
-        <v>Ultimo</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D152" t="str">
-        <v>A125</v>
+        <v>A124a</v>
       </c>
       <c r="E152" t="str">
-        <v>Expl - Vervoermiddelen</v>
+        <v>Expl - GWW - Waterkeringen</v>
       </c>
       <c r="F152" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G152" t="str">
-        <v>3de kwartaal</v>
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="I152" s="1">
+        <v>108000</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>198541</v>
+        <v>164090</v>
       </c>
       <c r="B153" t="str">
         <v>L6.2</v>
       </c>
       <c r="C153" t="str">
         <v>Geactiveerde lasten</v>
       </c>
       <c r="D153" t="str">
-        <v>A126</v>
+        <v>A124a</v>
       </c>
       <c r="E153" t="str">
-        <v>Expl - Machines, apparaten en wer..</v>
+        <v>Expl - GWW - Waterkeringen</v>
       </c>
       <c r="F153" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G153" t="str">
-        <v>1ste kwartaal</v>
+        <v>2de kwartaal</v>
       </c>
       <c r="I153" s="1">
-        <v>29000</v>
+        <v>231000</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
-        <v>198542</v>
+        <v>164091</v>
       </c>
       <c r="B154" t="str">
         <v>L6.2</v>
       </c>
       <c r="C154" t="str">
         <v>Geactiveerde lasten</v>
       </c>
       <c r="D154" t="str">
-        <v>A126</v>
+        <v>A124a</v>
       </c>
       <c r="E154" t="str">
-        <v>Expl - Machines, apparaten en wer..</v>
+        <v>Expl - GWW - Waterkeringen</v>
       </c>
       <c r="F154" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G154" t="str">
-        <v>2de kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
       <c r="I154" s="1">
-        <v>36000</v>
+        <v>383000</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
-        <v>198543</v>
+        <v>164092</v>
       </c>
       <c r="B155" t="str">
         <v>L6.2</v>
       </c>
       <c r="C155" t="str">
         <v>Geactiveerde lasten</v>
       </c>
       <c r="D155" t="str">
-        <v>A126</v>
+        <v>A124a</v>
       </c>
       <c r="E155" t="str">
-        <v>Expl - Machines, apparaten en wer..</v>
+        <v>Expl - GWW - Waterkeringen</v>
       </c>
       <c r="F155" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G155" t="str">
-        <v>3de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
       <c r="I155" s="1">
-        <v>56000</v>
+        <v>429000</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>198937</v>
+        <v>164487</v>
       </c>
       <c r="B156" t="str">
         <v>L6.5</v>
       </c>
       <c r="C156" t="str">
         <v>Nieuwbouw</v>
       </c>
       <c r="D156" t="str">
-        <v>A126</v>
+        <v>A124a</v>
       </c>
       <c r="E156" t="str">
-        <v>Expl - Machines, apparaten en wer..</v>
+        <v>Expl - GWW - Waterkeringen</v>
       </c>
       <c r="F156" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G156" t="str">
-        <v>1ste kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
       <c r="I156" s="1">
-        <v>518000</v>
+        <v>947000</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>198938</v>
+        <v>164488</v>
       </c>
       <c r="B157" t="str">
         <v>L6.5</v>
       </c>
       <c r="C157" t="str">
         <v>Nieuwbouw</v>
       </c>
       <c r="D157" t="str">
-        <v>A126</v>
+        <v>A124a</v>
       </c>
       <c r="E157" t="str">
-        <v>Expl - Machines, apparaten en wer..</v>
+        <v>Expl - GWW - Waterkeringen</v>
       </c>
       <c r="F157" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G157" t="str">
-        <v>2de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
       <c r="I157" s="1">
-        <v>996000</v>
+        <v>2290000</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>198939</v>
+        <v>16</v>
       </c>
       <c r="B158" t="str">
-        <v>L6.5</v>
+        <v>L1.1</v>
       </c>
       <c r="C158" t="str">
-        <v>Nieuwbouw</v>
+        <v>Externe rente</v>
       </c>
       <c r="D158" t="str">
-        <v>A126</v>
+        <v>Expl</v>
       </c>
       <c r="E158" t="str">
-        <v>Expl - Machines, apparaten en wer..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F158" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G158" t="str">
-        <v>3de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
       <c r="I158" s="1">
-        <v>1739000</v>
+        <v>10543000</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>200389</v>
+        <v>1729</v>
       </c>
       <c r="B159" t="str">
-        <v>B1.4</v>
+        <v>L3.4</v>
       </c>
       <c r="C159" t="str">
-        <v>Afschrijvingen</v>
+        <v>Huren en rechten</v>
       </c>
       <c r="D159" t="str">
-        <v>A126</v>
+        <v>Expl</v>
       </c>
       <c r="E159" t="str">
-        <v>Expl - Machines, apparaten en wer..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F159" t="str">
         <v>2025X001</v>
       </c>
       <c r="G159" t="str">
         <v>1ste kwartaal</v>
       </c>
-      <c r="H159" s="1">
-        <v>226000</v>
+      <c r="I159" s="1">
+        <v>19000</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>200390</v>
+        <v>1730</v>
       </c>
       <c r="B160" t="str">
-        <v>B1.4</v>
+        <v>L3.4</v>
       </c>
       <c r="C160" t="str">
-        <v>Afschrijvingen</v>
+        <v>Huren en rechten</v>
       </c>
       <c r="D160" t="str">
-        <v>A126</v>
+        <v>Expl</v>
       </c>
       <c r="E160" t="str">
-        <v>Expl - Machines, apparaten en wer..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F160" t="str">
         <v>2025X002</v>
       </c>
       <c r="G160" t="str">
         <v>2de kwartaal</v>
       </c>
-      <c r="H160" s="1">
-        <v>226000</v>
+      <c r="I160" s="1">
+        <v>500000</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
-        <v>200391</v>
+        <v>1731</v>
       </c>
       <c r="B161" t="str">
-        <v>B1.4</v>
+        <v>L3.4</v>
       </c>
       <c r="C161" t="str">
-        <v>Afschrijvingen</v>
+        <v>Huren en rechten</v>
       </c>
       <c r="D161" t="str">
-        <v>A126</v>
+        <v>Expl</v>
       </c>
       <c r="E161" t="str">
-        <v>Expl - Machines, apparaten en wer..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F161" t="str">
         <v>2025X003</v>
       </c>
       <c r="G161" t="str">
         <v>3de kwartaal</v>
       </c>
-      <c r="H161" s="1">
-        <v>923000</v>
+      <c r="I161" s="1">
+        <v>752000</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
-        <v>201711</v>
+        <v>1732</v>
       </c>
       <c r="B162" t="str">
-        <v>B4.2</v>
+        <v>L3.4</v>
       </c>
       <c r="C162" t="str">
-        <v>Bijdragen Rijk</v>
+        <v>Huren en rechten</v>
       </c>
       <c r="D162" t="str">
-        <v>A126</v>
+        <v>Expl</v>
       </c>
       <c r="E162" t="str">
-        <v>Expl - Machines, apparaten en wer..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F162" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G162" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>145000</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I162" s="1">
+        <v>1031000</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
-        <v>204349</v>
+        <v>175573</v>
       </c>
       <c r="B163" t="str">
-        <v>Primo</v>
+        <v>L6.2</v>
       </c>
       <c r="C163" t="str">
-        <v>Primo</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D163" t="str">
-        <v>A126</v>
+        <v>A124b</v>
       </c>
       <c r="E163" t="str">
-        <v>Expl - Machines, apparaten en wer..</v>
+        <v>Expl - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F163" t="str">
         <v>2025X001</v>
       </c>
       <c r="G163" t="str">
         <v>1ste kwartaal</v>
       </c>
+      <c r="I163" s="1">
+        <v>698000</v>
+      </c>
     </row>
     <row r="164">
       <c r="A164">
-        <v>204350</v>
+        <v>175574</v>
       </c>
       <c r="B164" t="str">
-        <v>Primo</v>
+        <v>L6.2</v>
       </c>
       <c r="C164" t="str">
-        <v>Primo</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D164" t="str">
-        <v>A126</v>
+        <v>A124b</v>
       </c>
       <c r="E164" t="str">
-        <v>Expl - Machines, apparaten en wer..</v>
+        <v>Expl - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F164" t="str">
         <v>2025X002</v>
       </c>
       <c r="G164" t="str">
         <v>2de kwartaal</v>
       </c>
+      <c r="I164" s="1">
+        <v>599000</v>
+      </c>
     </row>
     <row r="165">
       <c r="A165">
-        <v>204351</v>
+        <v>175575</v>
       </c>
       <c r="B165" t="str">
-        <v>Primo</v>
+        <v>L6.2</v>
       </c>
       <c r="C165" t="str">
-        <v>Primo</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D165" t="str">
-        <v>A126</v>
+        <v>A124b</v>
       </c>
       <c r="E165" t="str">
-        <v>Expl - Machines, apparaten en wer..</v>
+        <v>Expl - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F165" t="str">
         <v>2025X003</v>
       </c>
       <c r="G165" t="str">
         <v>3de kwartaal</v>
       </c>
+      <c r="I165" s="1">
+        <v>1594000</v>
+      </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>204481</v>
+        <v>175576</v>
       </c>
       <c r="B166" t="str">
-        <v>Ultimo</v>
+        <v>L6.2</v>
       </c>
       <c r="C166" t="str">
-        <v>Ultimo</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D166" t="str">
-        <v>A126</v>
+        <v>A124b</v>
       </c>
       <c r="E166" t="str">
-        <v>Expl - Machines, apparaten en wer..</v>
+        <v>Expl - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F166" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G166" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I166" s="1">
+        <v>1802000</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>204482</v>
+        <v>175969</v>
       </c>
       <c r="B167" t="str">
-        <v>Ultimo</v>
+        <v>L6.5</v>
       </c>
       <c r="C167" t="str">
-        <v>Ultimo</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D167" t="str">
-        <v>A126</v>
+        <v>A124b</v>
       </c>
       <c r="E167" t="str">
-        <v>Expl - Machines, apparaten en wer..</v>
+        <v>Expl - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F167" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G167" t="str">
-        <v>2de kwartaal</v>
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="I167" s="1">
+        <v>1243000</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>204483</v>
+        <v>175970</v>
       </c>
       <c r="B168" t="str">
-        <v>Ultimo</v>
+        <v>L6.5</v>
       </c>
       <c r="C168" t="str">
-        <v>Ultimo</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D168" t="str">
-        <v>A126</v>
+        <v>A124b</v>
       </c>
       <c r="E168" t="str">
-        <v>Expl - Machines, apparaten en wer..</v>
+        <v>Expl - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F168" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G168" t="str">
-        <v>3de kwartaal</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="I168" s="1">
+        <v>3099000</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>210025</v>
+        <v>175971</v>
       </c>
       <c r="B169" t="str">
-        <v>L6.2</v>
+        <v>L6.5</v>
       </c>
       <c r="C169" t="str">
-        <v>Geactiveerde lasten</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D169" t="str">
-        <v>A127a</v>
+        <v>A124b</v>
       </c>
       <c r="E169" t="str">
-        <v>Expl - Zuivering Transportsystemen</v>
+        <v>Expl - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F169" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G169" t="str">
-        <v>1ste kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
       <c r="I169" s="1">
-        <v>244000</v>
+        <v>4985000</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
-        <v>210026</v>
+        <v>175972</v>
       </c>
       <c r="B170" t="str">
-        <v>L6.2</v>
+        <v>L6.5</v>
       </c>
       <c r="C170" t="str">
-        <v>Geactiveerde lasten</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D170" t="str">
-        <v>A127a</v>
+        <v>A124b</v>
       </c>
       <c r="E170" t="str">
-        <v>Expl - Zuivering Transportsystemen</v>
+        <v>Expl - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F170" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G170" t="str">
-        <v>2de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
       <c r="I170" s="1">
-        <v>348000</v>
+        <v>10622000</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
-        <v>210027</v>
+        <v>177421</v>
       </c>
       <c r="B171" t="str">
-        <v>L6.2</v>
+        <v>B1.4</v>
       </c>
       <c r="C171" t="str">
-        <v>Geactiveerde lasten</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D171" t="str">
-        <v>A127a</v>
+        <v>A124b</v>
       </c>
       <c r="E171" t="str">
-        <v>Expl - Zuivering Transportsystemen</v>
+        <v>Expl - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F171" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G171" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>495000</v>
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="H171" s="1">
+        <v>931000</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
-        <v>210421</v>
+        <v>177422</v>
       </c>
       <c r="B172" t="str">
-        <v>L6.5</v>
+        <v>B1.4</v>
       </c>
       <c r="C172" t="str">
-        <v>Nieuwbouw</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D172" t="str">
-        <v>A127a</v>
+        <v>A124b</v>
       </c>
       <c r="E172" t="str">
-        <v>Expl - Zuivering Transportsystemen</v>
+        <v>Expl - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F172" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G172" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>3251000</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="H172" s="1">
+        <v>931000</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
-        <v>210422</v>
+        <v>177423</v>
       </c>
       <c r="B173" t="str">
-        <v>L6.5</v>
+        <v>B1.4</v>
       </c>
       <c r="C173" t="str">
-        <v>Nieuwbouw</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D173" t="str">
-        <v>A127a</v>
+        <v>A124b</v>
       </c>
       <c r="E173" t="str">
-        <v>Expl - Zuivering Transportsystemen</v>
+        <v>Expl - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F173" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G173" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>14658000</v>
+        <v>3de kwartaal</v>
+      </c>
+      <c r="H173" s="1">
+        <v>363000</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
-        <v>210423</v>
+        <v>177424</v>
       </c>
       <c r="B174" t="str">
-        <v>L6.5</v>
+        <v>B1.4</v>
       </c>
       <c r="C174" t="str">
-        <v>Nieuwbouw</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D174" t="str">
-        <v>A127a</v>
+        <v>A124b</v>
       </c>
       <c r="E174" t="str">
-        <v>Expl - Zuivering Transportsystemen</v>
+        <v>Expl - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F174" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G174" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>19790000</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H174" s="1">
+        <v>3835000</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
-        <v>211873</v>
+        <v>178741</v>
       </c>
       <c r="B175" t="str">
-        <v>B1.4</v>
+        <v>B4.2</v>
       </c>
       <c r="C175" t="str">
-        <v>Afschrijvingen</v>
+        <v>Bijdragen Rijk</v>
       </c>
       <c r="D175" t="str">
-        <v>A127a</v>
+        <v>A124b</v>
       </c>
       <c r="E175" t="str">
-        <v>Expl - Zuivering Transportsystemen</v>
+        <v>Expl - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F175" t="str">
         <v>2025X001</v>
       </c>
       <c r="G175" t="str">
         <v>1ste kwartaal</v>
       </c>
       <c r="H175" s="1">
-        <v>641000</v>
+        <v>113000</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
-        <v>211874</v>
+        <v>178742</v>
       </c>
       <c r="B176" t="str">
-        <v>B1.4</v>
+        <v>B4.2</v>
       </c>
       <c r="C176" t="str">
-        <v>Afschrijvingen</v>
+        <v>Bijdragen Rijk</v>
       </c>
       <c r="D176" t="str">
-        <v>A127a</v>
+        <v>A124b</v>
       </c>
       <c r="E176" t="str">
-        <v>Expl - Zuivering Transportsystemen</v>
+        <v>Expl - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F176" t="str">
         <v>2025X002</v>
       </c>
       <c r="G176" t="str">
         <v>2de kwartaal</v>
       </c>
       <c r="H176" s="1">
-        <v>641000</v>
+        <v>120000</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
-        <v>211875</v>
+        <v>178743</v>
       </c>
       <c r="B177" t="str">
-        <v>B1.4</v>
+        <v>B4.2</v>
       </c>
       <c r="C177" t="str">
-        <v>Afschrijvingen</v>
+        <v>Bijdragen Rijk</v>
       </c>
       <c r="D177" t="str">
-        <v>A127a</v>
+        <v>A124b</v>
       </c>
       <c r="E177" t="str">
-        <v>Expl - Zuivering Transportsystemen</v>
+        <v>Expl - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F177" t="str">
         <v>2025X003</v>
       </c>
       <c r="G177" t="str">
         <v>3de kwartaal</v>
       </c>
       <c r="H177" s="1">
-        <v>6334000</v>
+        <v>492000</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
-        <v>2125</v>
+        <v>180853</v>
       </c>
       <c r="B178" t="str">
-        <v>L3.7</v>
+        <v>B6.8</v>
       </c>
       <c r="C178" t="str">
-        <v>Verzekeringen</v>
+        <v>Verkoop</v>
       </c>
       <c r="D178" t="str">
-        <v>Expl</v>
+        <v>A124b</v>
       </c>
       <c r="E178" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F178" t="str">
         <v>2025X001</v>
       </c>
       <c r="G178" t="str">
         <v>1ste kwartaal</v>
       </c>
-      <c r="I178" s="1">
-        <v>12000</v>
+      <c r="H178" s="1">
+        <v>90000</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
-        <v>2126</v>
+        <v>180854</v>
       </c>
       <c r="B179" t="str">
-        <v>L3.7</v>
+        <v>B6.8</v>
       </c>
       <c r="C179" t="str">
-        <v>Verzekeringen</v>
+        <v>Verkoop</v>
       </c>
       <c r="D179" t="str">
-        <v>Expl</v>
+        <v>A124b</v>
       </c>
       <c r="E179" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F179" t="str">
         <v>2025X002</v>
       </c>
       <c r="G179" t="str">
         <v>2de kwartaal</v>
       </c>
-      <c r="I179" s="1">
-        <v>39000</v>
+      <c r="H179" s="1">
+        <v>134000</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
-        <v>2127</v>
+        <v>180855</v>
       </c>
       <c r="B180" t="str">
-        <v>L3.7</v>
+        <v>B6.8</v>
       </c>
       <c r="C180" t="str">
-        <v>Verzekeringen</v>
+        <v>Verkoop</v>
       </c>
       <c r="D180" t="str">
-        <v>Expl</v>
+        <v>A124b</v>
       </c>
       <c r="E180" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F180" t="str">
         <v>2025X003</v>
       </c>
       <c r="G180" t="str">
         <v>3de kwartaal</v>
       </c>
-      <c r="I180" s="1">
-        <v>35000</v>
+      <c r="H180" s="1">
+        <v>923000</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
-        <v>213193</v>
+        <v>180856</v>
       </c>
       <c r="B181" t="str">
-        <v>B4.2</v>
+        <v>B6.8</v>
       </c>
       <c r="C181" t="str">
-        <v>Bijdragen Rijk</v>
+        <v>Verkoop</v>
       </c>
       <c r="D181" t="str">
-        <v>A127a</v>
+        <v>A124b</v>
       </c>
       <c r="E181" t="str">
-        <v>Expl - Zuivering Transportsystemen</v>
+        <v>Expl - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F181" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G181" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
       <c r="H181" s="1">
-        <v>90000</v>
+        <v>2444000</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
-        <v>213194</v>
+        <v>181381</v>
       </c>
       <c r="B182" t="str">
-        <v>B4.2</v>
+        <v>Primo</v>
       </c>
       <c r="C182" t="str">
-        <v>Bijdragen Rijk</v>
+        <v>Primo</v>
       </c>
       <c r="D182" t="str">
-        <v>A127a</v>
+        <v>A124b</v>
       </c>
       <c r="E182" t="str">
-        <v>Expl - Zuivering Transportsystemen</v>
+        <v>Expl - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F182" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G182" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>90000</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
-        <v>213195</v>
+        <v>181382</v>
       </c>
       <c r="B183" t="str">
-        <v>B4.2</v>
+        <v>Primo</v>
       </c>
       <c r="C183" t="str">
-        <v>Bijdragen Rijk</v>
+        <v>Primo</v>
       </c>
       <c r="D183" t="str">
-        <v>A127a</v>
+        <v>A124b</v>
       </c>
       <c r="E183" t="str">
-        <v>Expl - Zuivering Transportsystemen</v>
+        <v>Expl - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F183" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G183" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>90000</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
-        <v>215833</v>
+        <v>181383</v>
       </c>
       <c r="B184" t="str">
         <v>Primo</v>
       </c>
       <c r="C184" t="str">
         <v>Primo</v>
       </c>
       <c r="D184" t="str">
-        <v>A127a</v>
+        <v>A124b</v>
       </c>
       <c r="E184" t="str">
-        <v>Expl - Zuivering Transportsystemen</v>
+        <v>Expl - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F184" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G184" t="str">
-        <v>1ste kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
-        <v>215834</v>
+        <v>181384</v>
       </c>
       <c r="B185" t="str">
         <v>Primo</v>
       </c>
       <c r="C185" t="str">
         <v>Primo</v>
       </c>
       <c r="D185" t="str">
-        <v>A127a</v>
+        <v>A124b</v>
       </c>
       <c r="E185" t="str">
-        <v>Expl - Zuivering Transportsystemen</v>
+        <v>Expl - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F185" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G185" t="str">
-        <v>2de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
-        <v>215835</v>
+        <v>181513</v>
       </c>
       <c r="B186" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C186" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D186" t="str">
-        <v>A127a</v>
+        <v>A124b</v>
       </c>
       <c r="E186" t="str">
-        <v>Expl - Zuivering Transportsystemen</v>
+        <v>Expl - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F186" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G186" t="str">
-        <v>3de kwartaal</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
-        <v>215965</v>
+        <v>181514</v>
       </c>
       <c r="B187" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C187" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D187" t="str">
-        <v>A127a</v>
+        <v>A124b</v>
       </c>
       <c r="E187" t="str">
-        <v>Expl - Zuivering Transportsystemen</v>
+        <v>Expl - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F187" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G187" t="str">
-        <v>1ste kwartaal</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
-        <v>215966</v>
+        <v>181515</v>
       </c>
       <c r="B188" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C188" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D188" t="str">
-        <v>A127a</v>
+        <v>A124b</v>
       </c>
       <c r="E188" t="str">
-        <v>Expl - Zuivering Transportsystemen</v>
+        <v>Expl - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F188" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G188" t="str">
-        <v>2de kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
-        <v>215967</v>
+        <v>181516</v>
       </c>
       <c r="B189" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C189" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D189" t="str">
-        <v>A127a</v>
+        <v>A124b</v>
       </c>
       <c r="E189" t="str">
-        <v>Expl - Zuivering Transportsystemen</v>
+        <v>Expl - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F189" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G189" t="str">
-        <v>3de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
-        <v>221509</v>
+        <v>187453</v>
       </c>
       <c r="B190" t="str">
-        <v>L6.2</v>
+        <v>L6.5</v>
       </c>
       <c r="C190" t="str">
-        <v>Geactiveerde lasten</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D190" t="str">
-        <v>A127b</v>
+        <v>A125</v>
       </c>
       <c r="E190" t="str">
-        <v>Expl - Zuivering Zuiveringsinsta..</v>
+        <v>Expl - Vervoermiddelen</v>
       </c>
       <c r="F190" t="str">
         <v>2025X001</v>
       </c>
       <c r="G190" t="str">
         <v>1ste kwartaal</v>
       </c>
       <c r="I190" s="1">
-        <v>811000</v>
+        <v>445000</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
-        <v>221510</v>
+        <v>187454</v>
       </c>
       <c r="B191" t="str">
-        <v>L6.2</v>
+        <v>L6.5</v>
       </c>
       <c r="C191" t="str">
-        <v>Geactiveerde lasten</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D191" t="str">
-        <v>A127b</v>
+        <v>A125</v>
       </c>
       <c r="E191" t="str">
-        <v>Expl - Zuivering Zuiveringsinsta..</v>
+        <v>Expl - Vervoermiddelen</v>
       </c>
       <c r="F191" t="str">
         <v>2025X002</v>
       </c>
       <c r="G191" t="str">
         <v>2de kwartaal</v>
       </c>
       <c r="I191" s="1">
-        <v>409000</v>
+        <v>742000</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
-        <v>221511</v>
+        <v>187455</v>
       </c>
       <c r="B192" t="str">
-        <v>L6.2</v>
+        <v>L6.5</v>
       </c>
       <c r="C192" t="str">
-        <v>Geactiveerde lasten</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D192" t="str">
-        <v>A127b</v>
+        <v>A125</v>
       </c>
       <c r="E192" t="str">
-        <v>Expl - Zuivering Zuiveringsinsta..</v>
+        <v>Expl - Vervoermiddelen</v>
       </c>
       <c r="F192" t="str">
         <v>2025X003</v>
       </c>
       <c r="G192" t="str">
         <v>3de kwartaal</v>
       </c>
       <c r="I192" s="1">
-        <v>1651000</v>
+        <v>1386000</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
-        <v>221905</v>
+        <v>187456</v>
       </c>
       <c r="B193" t="str">
         <v>L6.5</v>
       </c>
       <c r="C193" t="str">
         <v>Nieuwbouw</v>
       </c>
       <c r="D193" t="str">
-        <v>A127b</v>
+        <v>A125</v>
       </c>
       <c r="E193" t="str">
-        <v>Expl - Zuivering Zuiveringsinsta..</v>
+        <v>Expl - Vervoermiddelen</v>
       </c>
       <c r="F193" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G193" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
       <c r="I193" s="1">
-        <v>5370000</v>
+        <v>1956000</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
-        <v>221906</v>
+        <v>188905</v>
       </c>
       <c r="B194" t="str">
-        <v>L6.5</v>
+        <v>B1.4</v>
       </c>
       <c r="C194" t="str">
-        <v>Nieuwbouw</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D194" t="str">
-        <v>A127b</v>
+        <v>A125</v>
       </c>
       <c r="E194" t="str">
-        <v>Expl - Zuivering Zuiveringsinsta..</v>
+        <v>Expl - Vervoermiddelen</v>
       </c>
       <c r="F194" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G194" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>9467000</v>
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="H194" s="1">
+        <v>158000</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
-        <v>221907</v>
+        <v>188906</v>
       </c>
       <c r="B195" t="str">
-        <v>L6.5</v>
+        <v>B1.4</v>
       </c>
       <c r="C195" t="str">
-        <v>Nieuwbouw</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D195" t="str">
-        <v>A127b</v>
+        <v>A125</v>
       </c>
       <c r="E195" t="str">
-        <v>Expl - Zuivering Zuiveringsinsta..</v>
+        <v>Expl - Vervoermiddelen</v>
       </c>
       <c r="F195" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G195" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>14591000</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="H195" s="1">
+        <v>158000</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
-        <v>223357</v>
+        <v>188907</v>
       </c>
       <c r="B196" t="str">
         <v>B1.4</v>
       </c>
       <c r="C196" t="str">
         <v>Afschrijvingen</v>
       </c>
       <c r="D196" t="str">
-        <v>A127b</v>
+        <v>A125</v>
       </c>
       <c r="E196" t="str">
-        <v>Expl - Zuivering Zuiveringsinsta..</v>
+        <v>Expl - Vervoermiddelen</v>
       </c>
       <c r="F196" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G196" t="str">
-        <v>1ste kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
       <c r="H196" s="1">
-        <v>1976000</v>
+        <v>799000</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
-        <v>223358</v>
+        <v>188908</v>
       </c>
       <c r="B197" t="str">
         <v>B1.4</v>
       </c>
       <c r="C197" t="str">
         <v>Afschrijvingen</v>
       </c>
       <c r="D197" t="str">
-        <v>A127b</v>
+        <v>A125</v>
       </c>
       <c r="E197" t="str">
-        <v>Expl - Zuivering Zuiveringsinsta..</v>
+        <v>Expl - Vervoermiddelen</v>
       </c>
       <c r="F197" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G197" t="str">
-        <v>2de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
       <c r="H197" s="1">
-        <v>1976000</v>
+        <v>707000</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
-        <v>223359</v>
+        <v>192865</v>
       </c>
       <c r="B198" t="str">
-        <v>B1.4</v>
+        <v>Primo</v>
       </c>
       <c r="C198" t="str">
-        <v>Afschrijvingen</v>
+        <v>Primo</v>
       </c>
       <c r="D198" t="str">
-        <v>A127b</v>
+        <v>A125</v>
       </c>
       <c r="E198" t="str">
-        <v>Expl - Zuivering Zuiveringsinsta..</v>
+        <v>Expl - Vervoermiddelen</v>
       </c>
       <c r="F198" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G198" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>8196000</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
-        <v>224679</v>
+        <v>192866</v>
       </c>
       <c r="B199" t="str">
-        <v>B4.2</v>
+        <v>Primo</v>
       </c>
       <c r="C199" t="str">
-        <v>Bijdragen Rijk</v>
+        <v>Primo</v>
       </c>
       <c r="D199" t="str">
-        <v>A127b</v>
+        <v>A125</v>
       </c>
       <c r="E199" t="str">
-        <v>Expl - Zuivering Zuiveringsinsta..</v>
+        <v>Expl - Vervoermiddelen</v>
       </c>
       <c r="F199" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G199" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>72000</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
-        <v>2257</v>
+        <v>192867</v>
       </c>
       <c r="B200" t="str">
-        <v>L3.8</v>
+        <v>Primo</v>
       </c>
       <c r="C200" t="str">
-        <v>Belastingen</v>
+        <v>Primo</v>
       </c>
       <c r="D200" t="str">
-        <v>Expl</v>
+        <v>A125</v>
       </c>
       <c r="E200" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Vervoermiddelen</v>
       </c>
       <c r="F200" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G200" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>180000</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
-        <v>2258</v>
+        <v>192868</v>
       </c>
       <c r="B201" t="str">
-        <v>L3.8</v>
+        <v>Primo</v>
       </c>
       <c r="C201" t="str">
-        <v>Belastingen</v>
+        <v>Primo</v>
       </c>
       <c r="D201" t="str">
-        <v>Expl</v>
+        <v>A125</v>
       </c>
       <c r="E201" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Vervoermiddelen</v>
       </c>
       <c r="F201" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G201" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>180000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
-        <v>2259</v>
+        <v>192997</v>
       </c>
       <c r="B202" t="str">
-        <v>L3.8</v>
+        <v>Ultimo</v>
       </c>
       <c r="C202" t="str">
-        <v>Belastingen</v>
+        <v>Ultimo</v>
       </c>
       <c r="D202" t="str">
-        <v>Expl</v>
+        <v>A125</v>
       </c>
       <c r="E202" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Vervoermiddelen</v>
       </c>
       <c r="F202" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G202" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>180000</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
-        <v>226789</v>
+        <v>192998</v>
       </c>
       <c r="B203" t="str">
-        <v>B6.8</v>
+        <v>Ultimo</v>
       </c>
       <c r="C203" t="str">
-        <v>Verkoop</v>
+        <v>Ultimo</v>
       </c>
       <c r="D203" t="str">
-        <v>A127b</v>
+        <v>A125</v>
       </c>
       <c r="E203" t="str">
-        <v>Expl - Zuivering Zuiveringsinsta..</v>
+        <v>Expl - Vervoermiddelen</v>
       </c>
       <c r="F203" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G203" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>36000</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
-        <v>226790</v>
+        <v>192999</v>
       </c>
       <c r="B204" t="str">
-        <v>B6.8</v>
+        <v>Ultimo</v>
       </c>
       <c r="C204" t="str">
-        <v>Verkoop</v>
+        <v>Ultimo</v>
       </c>
       <c r="D204" t="str">
-        <v>A127b</v>
+        <v>A125</v>
       </c>
       <c r="E204" t="str">
-        <v>Expl - Zuivering Zuiveringsinsta..</v>
+        <v>Expl - Vervoermiddelen</v>
       </c>
       <c r="F204" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G204" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>344000</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
-        <v>226791</v>
+        <v>193000</v>
       </c>
       <c r="B205" t="str">
-        <v>B6.8</v>
+        <v>Ultimo</v>
       </c>
       <c r="C205" t="str">
-        <v>Verkoop</v>
+        <v>Ultimo</v>
       </c>
       <c r="D205" t="str">
-        <v>A127b</v>
+        <v>A125</v>
       </c>
       <c r="E205" t="str">
-        <v>Expl - Zuivering Zuiveringsinsta..</v>
+        <v>Expl - Vervoermiddelen</v>
       </c>
       <c r="F205" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G205" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>1011000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
-        <v>227317</v>
+        <v>198541</v>
       </c>
       <c r="B206" t="str">
-        <v>Primo</v>
+        <v>L6.2</v>
       </c>
       <c r="C206" t="str">
-        <v>Primo</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D206" t="str">
-        <v>A127b</v>
+        <v>A126</v>
       </c>
       <c r="E206" t="str">
-        <v>Expl - Zuivering Zuiveringsinsta..</v>
+        <v>Expl - Machines, apparaten en wer..</v>
       </c>
       <c r="F206" t="str">
         <v>2025X001</v>
       </c>
       <c r="G206" t="str">
         <v>1ste kwartaal</v>
       </c>
+      <c r="I206" s="1">
+        <v>29000</v>
+      </c>
     </row>
     <row r="207">
       <c r="A207">
-        <v>227318</v>
+        <v>198542</v>
       </c>
       <c r="B207" t="str">
-        <v>Primo</v>
+        <v>L6.2</v>
       </c>
       <c r="C207" t="str">
-        <v>Primo</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D207" t="str">
-        <v>A127b</v>
+        <v>A126</v>
       </c>
       <c r="E207" t="str">
-        <v>Expl - Zuivering Zuiveringsinsta..</v>
+        <v>Expl - Machines, apparaten en wer..</v>
       </c>
       <c r="F207" t="str">
         <v>2025X002</v>
       </c>
       <c r="G207" t="str">
         <v>2de kwartaal</v>
       </c>
+      <c r="I207" s="1">
+        <v>36000</v>
+      </c>
     </row>
     <row r="208">
       <c r="A208">
-        <v>227319</v>
+        <v>198543</v>
       </c>
       <c r="B208" t="str">
-        <v>Primo</v>
+        <v>L6.2</v>
       </c>
       <c r="C208" t="str">
-        <v>Primo</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D208" t="str">
-        <v>A127b</v>
+        <v>A126</v>
       </c>
       <c r="E208" t="str">
-        <v>Expl - Zuivering Zuiveringsinsta..</v>
+        <v>Expl - Machines, apparaten en wer..</v>
       </c>
       <c r="F208" t="str">
         <v>2025X003</v>
       </c>
       <c r="G208" t="str">
         <v>3de kwartaal</v>
       </c>
+      <c r="I208" s="1">
+        <v>56000</v>
+      </c>
     </row>
     <row r="209">
       <c r="A209">
-        <v>227449</v>
+        <v>198544</v>
       </c>
       <c r="B209" t="str">
-        <v>Ultimo</v>
+        <v>L6.2</v>
       </c>
       <c r="C209" t="str">
-        <v>Ultimo</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D209" t="str">
-        <v>A127b</v>
+        <v>A126</v>
       </c>
       <c r="E209" t="str">
-        <v>Expl - Zuivering Zuiveringsinsta..</v>
+        <v>Expl - Machines, apparaten en wer..</v>
       </c>
       <c r="F209" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G209" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I209" s="1">
+        <v>59000</v>
       </c>
     </row>
     <row r="210">
       <c r="A210">
-        <v>227450</v>
+        <v>198937</v>
       </c>
       <c r="B210" t="str">
-        <v>Ultimo</v>
+        <v>L6.5</v>
       </c>
       <c r="C210" t="str">
-        <v>Ultimo</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D210" t="str">
-        <v>A127b</v>
+        <v>A126</v>
       </c>
       <c r="E210" t="str">
-        <v>Expl - Zuivering Zuiveringsinsta..</v>
+        <v>Expl - Machines, apparaten en wer..</v>
       </c>
       <c r="F210" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G210" t="str">
-        <v>2de kwartaal</v>
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="I210" s="1">
+        <v>518000</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
-        <v>227451</v>
+        <v>198938</v>
       </c>
       <c r="B211" t="str">
-        <v>Ultimo</v>
+        <v>L6.5</v>
       </c>
       <c r="C211" t="str">
-        <v>Ultimo</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D211" t="str">
-        <v>A127b</v>
+        <v>A126</v>
       </c>
       <c r="E211" t="str">
-        <v>Expl - Zuivering Zuiveringsinsta..</v>
+        <v>Expl - Machines, apparaten en wer..</v>
       </c>
       <c r="F211" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G211" t="str">
-        <v>3de kwartaal</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="I211" s="1">
+        <v>996000</v>
       </c>
     </row>
     <row r="212">
       <c r="A212">
-        <v>232993</v>
+        <v>198939</v>
       </c>
       <c r="B212" t="str">
-        <v>L6.2</v>
+        <v>L6.5</v>
       </c>
       <c r="C212" t="str">
-        <v>Geactiveerde lasten</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D212" t="str">
-        <v>A127c</v>
+        <v>A126</v>
       </c>
       <c r="E212" t="str">
-        <v>Expl - Zuivering Slibverwerkings..</v>
+        <v>Expl - Machines, apparaten en wer..</v>
       </c>
       <c r="F212" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G212" t="str">
-        <v>1ste kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
       <c r="I212" s="1">
-        <v>137000</v>
+        <v>1739000</v>
       </c>
     </row>
     <row r="213">
       <c r="A213">
-        <v>232994</v>
+        <v>198940</v>
       </c>
       <c r="B213" t="str">
-        <v>L6.2</v>
+        <v>L6.5</v>
       </c>
       <c r="C213" t="str">
-        <v>Geactiveerde lasten</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D213" t="str">
-        <v>A127c</v>
+        <v>A126</v>
       </c>
       <c r="E213" t="str">
-        <v>Expl - Zuivering Slibverwerkings..</v>
+        <v>Expl - Machines, apparaten en wer..</v>
       </c>
       <c r="F213" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G213" t="str">
-        <v>2de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
       <c r="I213" s="1">
-        <v>214000</v>
+        <v>2315000</v>
       </c>
     </row>
     <row r="214">
       <c r="A214">
-        <v>232995</v>
+        <v>200389</v>
       </c>
       <c r="B214" t="str">
-        <v>L6.2</v>
+        <v>B1.4</v>
       </c>
       <c r="C214" t="str">
-        <v>Geactiveerde lasten</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D214" t="str">
-        <v>A127c</v>
+        <v>A126</v>
       </c>
       <c r="E214" t="str">
-        <v>Expl - Zuivering Slibverwerkings..</v>
+        <v>Expl - Machines, apparaten en wer..</v>
       </c>
       <c r="F214" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G214" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>329000</v>
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="H214" s="1">
+        <v>226000</v>
       </c>
     </row>
     <row r="215">
       <c r="A215">
-        <v>233389</v>
+        <v>200390</v>
       </c>
       <c r="B215" t="str">
-        <v>L6.5</v>
+        <v>B1.4</v>
       </c>
       <c r="C215" t="str">
-        <v>Nieuwbouw</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D215" t="str">
-        <v>A127c</v>
+        <v>A126</v>
       </c>
       <c r="E215" t="str">
-        <v>Expl - Zuivering Slibverwerkings..</v>
+        <v>Expl - Machines, apparaten en wer..</v>
       </c>
       <c r="F215" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G215" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>553000</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="H215" s="1">
+        <v>226000</v>
       </c>
     </row>
     <row r="216">
       <c r="A216">
-        <v>233390</v>
+        <v>200391</v>
       </c>
       <c r="B216" t="str">
-        <v>L6.5</v>
+        <v>B1.4</v>
       </c>
       <c r="C216" t="str">
-        <v>Nieuwbouw</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D216" t="str">
-        <v>A127c</v>
+        <v>A126</v>
       </c>
       <c r="E216" t="str">
-        <v>Expl - Zuivering Slibverwerkings..</v>
+        <v>Expl - Machines, apparaten en wer..</v>
       </c>
       <c r="F216" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G216" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>1796000</v>
+        <v>3de kwartaal</v>
+      </c>
+      <c r="H216" s="1">
+        <v>923000</v>
       </c>
     </row>
     <row r="217">
       <c r="A217">
-        <v>233391</v>
+        <v>200392</v>
       </c>
       <c r="B217" t="str">
-        <v>L6.5</v>
+        <v>B1.4</v>
       </c>
       <c r="C217" t="str">
-        <v>Nieuwbouw</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D217" t="str">
-        <v>A127c</v>
+        <v>A126</v>
       </c>
       <c r="E217" t="str">
-        <v>Expl - Zuivering Slibverwerkings..</v>
+        <v>Expl - Machines, apparaten en wer..</v>
       </c>
       <c r="F217" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G217" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>3042000</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H217" s="1">
+        <v>984000</v>
       </c>
     </row>
     <row r="218">
       <c r="A218">
-        <v>234841</v>
+        <v>201711</v>
       </c>
       <c r="B218" t="str">
-        <v>B1.4</v>
+        <v>B4.2</v>
       </c>
       <c r="C218" t="str">
-        <v>Afschrijvingen</v>
+        <v>Bijdragen Rijk</v>
       </c>
       <c r="D218" t="str">
-        <v>A127c</v>
+        <v>A126</v>
       </c>
       <c r="E218" t="str">
-        <v>Expl - Zuivering Slibverwerkings..</v>
+        <v>Expl - Machines, apparaten en wer..</v>
       </c>
       <c r="F218" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G218" t="str">
-        <v>1ste kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
       <c r="H218" s="1">
-        <v>772000</v>
+        <v>145000</v>
       </c>
     </row>
     <row r="219">
       <c r="A219">
-        <v>234842</v>
+        <v>204349</v>
       </c>
       <c r="B219" t="str">
-        <v>B1.4</v>
+        <v>Primo</v>
       </c>
       <c r="C219" t="str">
-        <v>Afschrijvingen</v>
+        <v>Primo</v>
       </c>
       <c r="D219" t="str">
-        <v>A127c</v>
+        <v>A126</v>
       </c>
       <c r="E219" t="str">
-        <v>Expl - Zuivering Slibverwerkings..</v>
+        <v>Expl - Machines, apparaten en wer..</v>
       </c>
       <c r="F219" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G219" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>772000</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="220">
       <c r="A220">
-        <v>236163</v>
+        <v>204350</v>
       </c>
       <c r="B220" t="str">
-        <v>B4.2</v>
+        <v>Primo</v>
       </c>
       <c r="C220" t="str">
-        <v>Bijdragen Rijk</v>
+        <v>Primo</v>
       </c>
       <c r="D220" t="str">
-        <v>A127c</v>
+        <v>A126</v>
       </c>
       <c r="E220" t="str">
-        <v>Expl - Zuivering Slibverwerkings..</v>
+        <v>Expl - Machines, apparaten en wer..</v>
       </c>
       <c r="F220" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G220" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>6000</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="221">
       <c r="A221">
-        <v>238801</v>
+        <v>204351</v>
       </c>
       <c r="B221" t="str">
         <v>Primo</v>
       </c>
       <c r="C221" t="str">
         <v>Primo</v>
       </c>
       <c r="D221" t="str">
-        <v>A127c</v>
+        <v>A126</v>
       </c>
       <c r="E221" t="str">
-        <v>Expl - Zuivering Slibverwerkings..</v>
+        <v>Expl - Machines, apparaten en wer..</v>
       </c>
       <c r="F221" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G221" t="str">
-        <v>1ste kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="222">
       <c r="A222">
-        <v>238802</v>
+        <v>204352</v>
       </c>
       <c r="B222" t="str">
         <v>Primo</v>
       </c>
       <c r="C222" t="str">
         <v>Primo</v>
       </c>
       <c r="D222" t="str">
-        <v>A127c</v>
+        <v>A126</v>
       </c>
       <c r="E222" t="str">
-        <v>Expl - Zuivering Slibverwerkings..</v>
+        <v>Expl - Machines, apparaten en wer..</v>
       </c>
       <c r="F222" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G222" t="str">
-        <v>2de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="223">
       <c r="A223">
-        <v>238803</v>
+        <v>204481</v>
       </c>
       <c r="B223" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C223" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D223" t="str">
-        <v>A127c</v>
+        <v>A126</v>
       </c>
       <c r="E223" t="str">
-        <v>Expl - Zuivering Slibverwerkings..</v>
+        <v>Expl - Machines, apparaten en wer..</v>
       </c>
       <c r="F223" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G223" t="str">
-        <v>3de kwartaal</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="224">
       <c r="A224">
-        <v>238933</v>
+        <v>204482</v>
       </c>
       <c r="B224" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C224" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D224" t="str">
-        <v>A127c</v>
+        <v>A126</v>
       </c>
       <c r="E224" t="str">
-        <v>Expl - Zuivering Slibverwerkings..</v>
+        <v>Expl - Machines, apparaten en wer..</v>
       </c>
       <c r="F224" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G224" t="str">
-        <v>1ste kwartaal</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="225">
       <c r="A225">
-        <v>238934</v>
+        <v>204483</v>
       </c>
       <c r="B225" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C225" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D225" t="str">
-        <v>A127c</v>
+        <v>A126</v>
       </c>
       <c r="E225" t="str">
-        <v>Expl - Zuivering Slibverwerkings..</v>
+        <v>Expl - Machines, apparaten en wer..</v>
       </c>
       <c r="F225" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G225" t="str">
-        <v>2de kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="226">
       <c r="A226">
-        <v>238935</v>
+        <v>204484</v>
       </c>
       <c r="B226" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C226" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D226" t="str">
-        <v>A127c</v>
+        <v>A126</v>
       </c>
       <c r="E226" t="str">
-        <v>Expl - Zuivering Slibverwerkings..</v>
+        <v>Expl - Machines, apparaten en wer..</v>
       </c>
       <c r="F226" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G226" t="str">
-        <v>3de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="227">
       <c r="A227">
-        <v>2389</v>
+        <v>210025</v>
       </c>
       <c r="B227" t="str">
-        <v>L3.9</v>
+        <v>L6.2</v>
       </c>
       <c r="C227" t="str">
-        <v>Onderhoud derden</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D227" t="str">
-        <v>Expl</v>
+        <v>A127a</v>
       </c>
       <c r="E227" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Zuivering Transportsystemen</v>
       </c>
       <c r="F227" t="str">
         <v>2025X001</v>
       </c>
       <c r="G227" t="str">
         <v>1ste kwartaal</v>
       </c>
       <c r="I227" s="1">
-        <v>1964000</v>
+        <v>244000</v>
       </c>
     </row>
     <row r="228">
       <c r="A228">
-        <v>2390</v>
+        <v>210026</v>
       </c>
       <c r="B228" t="str">
-        <v>L3.9</v>
+        <v>L6.2</v>
       </c>
       <c r="C228" t="str">
-        <v>Onderhoud derden</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D228" t="str">
-        <v>Expl</v>
+        <v>A127a</v>
       </c>
       <c r="E228" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Zuivering Transportsystemen</v>
       </c>
       <c r="F228" t="str">
         <v>2025X002</v>
       </c>
       <c r="G228" t="str">
         <v>2de kwartaal</v>
       </c>
       <c r="I228" s="1">
-        <v>5349000</v>
+        <v>348000</v>
       </c>
     </row>
     <row r="229">
       <c r="A229">
-        <v>2391</v>
+        <v>210027</v>
       </c>
       <c r="B229" t="str">
-        <v>L3.9</v>
+        <v>L6.2</v>
       </c>
       <c r="C229" t="str">
-        <v>Onderhoud derden</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D229" t="str">
-        <v>Expl</v>
+        <v>A127a</v>
       </c>
       <c r="E229" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Zuivering Transportsystemen</v>
       </c>
       <c r="F229" t="str">
         <v>2025X003</v>
       </c>
       <c r="G229" t="str">
         <v>3de kwartaal</v>
       </c>
       <c r="I229" s="1">
-        <v>8275000</v>
+        <v>495000</v>
       </c>
     </row>
     <row r="230">
       <c r="A230">
-        <v>2521</v>
+        <v>210028</v>
       </c>
       <c r="B230" t="str">
-        <v>L3.10</v>
+        <v>L6.2</v>
       </c>
       <c r="C230" t="str">
-        <v>Overige diensten derden</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D230" t="str">
-        <v>Expl</v>
+        <v>A127a</v>
       </c>
       <c r="E230" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Zuivering Transportsystemen</v>
       </c>
       <c r="F230" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G230" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
       <c r="I230" s="1">
-        <v>8704000</v>
+        <v>516000</v>
       </c>
     </row>
     <row r="231">
       <c r="A231">
-        <v>2522</v>
+        <v>210421</v>
       </c>
       <c r="B231" t="str">
-        <v>L3.10</v>
+        <v>L6.5</v>
       </c>
       <c r="C231" t="str">
-        <v>Overige diensten derden</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D231" t="str">
-        <v>Expl</v>
+        <v>A127a</v>
       </c>
       <c r="E231" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Zuivering Transportsystemen</v>
       </c>
       <c r="F231" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G231" t="str">
-        <v>2de kwartaal</v>
+        <v>1ste kwartaal</v>
       </c>
       <c r="I231" s="1">
-        <v>14125000</v>
+        <v>3251000</v>
       </c>
     </row>
     <row r="232">
       <c r="A232">
-        <v>2523</v>
+        <v>210422</v>
       </c>
       <c r="B232" t="str">
-        <v>L3.10</v>
+        <v>L6.5</v>
       </c>
       <c r="C232" t="str">
-        <v>Overige diensten derden</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D232" t="str">
-        <v>Expl</v>
+        <v>A127a</v>
       </c>
       <c r="E232" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Zuivering Transportsystemen</v>
       </c>
       <c r="F232" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G232" t="str">
-        <v>3de kwartaal</v>
+        <v>2de kwartaal</v>
       </c>
       <c r="I232" s="1">
-        <v>25228000</v>
+        <v>14658000</v>
       </c>
     </row>
     <row r="233">
       <c r="A233">
-        <v>2653</v>
+        <v>210423</v>
       </c>
       <c r="B233" t="str">
-        <v>L4.1</v>
+        <v>L6.5</v>
       </c>
       <c r="C233" t="str">
-        <v>Bijdragen bedrijven</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D233" t="str">
-        <v>Expl</v>
+        <v>A127a</v>
       </c>
       <c r="E233" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Zuivering Transportsystemen</v>
       </c>
       <c r="F233" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G233" t="str">
-        <v>1ste kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
       <c r="I233" s="1">
-        <v>16000</v>
+        <v>19790000</v>
       </c>
     </row>
     <row r="234">
       <c r="A234">
-        <v>2654</v>
+        <v>210424</v>
       </c>
       <c r="B234" t="str">
-        <v>L4.1</v>
+        <v>L6.5</v>
       </c>
       <c r="C234" t="str">
-        <v>Bijdragen bedrijven</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D234" t="str">
-        <v>Expl</v>
+        <v>A127a</v>
       </c>
       <c r="E234" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Zuivering Transportsystemen</v>
       </c>
       <c r="F234" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G234" t="str">
-        <v>2de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
       <c r="I234" s="1">
-        <v>85000</v>
+        <v>26596000</v>
       </c>
     </row>
     <row r="235">
       <c r="A235">
-        <v>2655</v>
+        <v>211873</v>
       </c>
       <c r="B235" t="str">
-        <v>L4.1</v>
+        <v>B1.4</v>
       </c>
       <c r="C235" t="str">
-        <v>Bijdragen bedrijven</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D235" t="str">
-        <v>Expl</v>
+        <v>A127a</v>
       </c>
       <c r="E235" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Zuivering Transportsystemen</v>
       </c>
       <c r="F235" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G235" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>481000</v>
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="H235" s="1">
+        <v>641000</v>
       </c>
     </row>
     <row r="236">
       <c r="A236">
-        <v>269293</v>
+        <v>211874</v>
       </c>
       <c r="B236" t="str">
         <v>B1.4</v>
       </c>
       <c r="C236" t="str">
         <v>Afschrijvingen</v>
       </c>
       <c r="D236" t="str">
-        <v>A129</v>
+        <v>A127a</v>
       </c>
       <c r="E236" t="str">
-        <v>Expl - Overige materiële vaste ac..</v>
+        <v>Expl - Zuivering Transportsystemen</v>
       </c>
       <c r="F236" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G236" t="str">
-        <v>1ste kwartaal</v>
+        <v>2de kwartaal</v>
       </c>
       <c r="H236" s="1">
-        <v>5000</v>
+        <v>641000</v>
       </c>
     </row>
     <row r="237">
       <c r="A237">
-        <v>269294</v>
+        <v>211875</v>
       </c>
       <c r="B237" t="str">
         <v>B1.4</v>
       </c>
       <c r="C237" t="str">
         <v>Afschrijvingen</v>
       </c>
       <c r="D237" t="str">
-        <v>A129</v>
+        <v>A127a</v>
       </c>
       <c r="E237" t="str">
-        <v>Expl - Overige materiële vaste ac..</v>
+        <v>Expl - Zuivering Transportsystemen</v>
       </c>
       <c r="F237" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G237" t="str">
-        <v>2de kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
       <c r="H237" s="1">
-        <v>5000</v>
+        <v>6334000</v>
       </c>
     </row>
     <row r="238">
       <c r="A238">
-        <v>273253</v>
+        <v>211876</v>
       </c>
       <c r="B238" t="str">
-        <v>Primo</v>
+        <v>B1.4</v>
       </c>
       <c r="C238" t="str">
-        <v>Primo</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D238" t="str">
-        <v>A129</v>
+        <v>A127a</v>
       </c>
       <c r="E238" t="str">
-        <v>Expl - Overige materiële vaste ac..</v>
+        <v>Expl - Zuivering Transportsystemen</v>
       </c>
       <c r="F238" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G238" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H238" s="1">
+        <v>2628000</v>
       </c>
     </row>
     <row r="239">
       <c r="A239">
-        <v>273254</v>
+        <v>2125</v>
       </c>
       <c r="B239" t="str">
-        <v>Primo</v>
+        <v>L3.7</v>
       </c>
       <c r="C239" t="str">
-        <v>Primo</v>
+        <v>Verzekeringen</v>
       </c>
       <c r="D239" t="str">
-        <v>A129</v>
+        <v>Expl</v>
       </c>
       <c r="E239" t="str">
-        <v>Expl - Overige materiële vaste ac..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F239" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G239" t="str">
-        <v>2de kwartaal</v>
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="I239" s="1">
+        <v>12000</v>
       </c>
     </row>
     <row r="240">
       <c r="A240">
-        <v>273255</v>
+        <v>2126</v>
       </c>
       <c r="B240" t="str">
-        <v>Primo</v>
+        <v>L3.7</v>
       </c>
       <c r="C240" t="str">
-        <v>Primo</v>
+        <v>Verzekeringen</v>
       </c>
       <c r="D240" t="str">
-        <v>A129</v>
+        <v>Expl</v>
       </c>
       <c r="E240" t="str">
-        <v>Expl - Overige materiële vaste ac..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F240" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G240" t="str">
-        <v>3de kwartaal</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="I240" s="1">
+        <v>39000</v>
       </c>
     </row>
     <row r="241">
       <c r="A241">
-        <v>273385</v>
+        <v>2127</v>
       </c>
       <c r="B241" t="str">
-        <v>Ultimo</v>
+        <v>L3.7</v>
       </c>
       <c r="C241" t="str">
-        <v>Ultimo</v>
+        <v>Verzekeringen</v>
       </c>
       <c r="D241" t="str">
-        <v>A129</v>
+        <v>Expl</v>
       </c>
       <c r="E241" t="str">
-        <v>Expl - Overige materiële vaste ac..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F241" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G241" t="str">
-        <v>1ste kwartaal</v>
+        <v>3de kwartaal</v>
+      </c>
+      <c r="I241" s="1">
+        <v>35000</v>
       </c>
     </row>
     <row r="242">
       <c r="A242">
-        <v>273386</v>
+        <v>2128</v>
       </c>
       <c r="B242" t="str">
-        <v>Ultimo</v>
+        <v>L3.7</v>
       </c>
       <c r="C242" t="str">
-        <v>Ultimo</v>
+        <v>Verzekeringen</v>
       </c>
       <c r="D242" t="str">
-        <v>A129</v>
+        <v>Expl</v>
       </c>
       <c r="E242" t="str">
-        <v>Expl - Overige materiële vaste ac..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F242" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G242" t="str">
-        <v>2de kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I242" s="1">
+        <v>222000</v>
       </c>
     </row>
     <row r="243">
       <c r="A243">
-        <v>273387</v>
+        <v>213193</v>
       </c>
       <c r="B243" t="str">
-        <v>Ultimo</v>
+        <v>B4.2</v>
       </c>
       <c r="C243" t="str">
-        <v>Ultimo</v>
+        <v>Bijdragen Rijk</v>
       </c>
       <c r="D243" t="str">
-        <v>A129</v>
+        <v>A127a</v>
       </c>
       <c r="E243" t="str">
-        <v>Expl - Overige materiële vaste ac..</v>
+        <v>Expl - Zuivering Transportsystemen</v>
       </c>
       <c r="F243" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G243" t="str">
-        <v>3de kwartaal</v>
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="H243" s="1">
+        <v>90000</v>
       </c>
     </row>
     <row r="244">
       <c r="A244">
-        <v>277</v>
+        <v>213194</v>
       </c>
       <c r="B244" t="str">
-        <v>L1.3</v>
+        <v>B4.2</v>
       </c>
       <c r="C244" t="str">
-        <v>Afschrijvingen activa</v>
+        <v>Bijdragen Rijk</v>
       </c>
       <c r="D244" t="str">
-        <v>Expl</v>
+        <v>A127a</v>
       </c>
       <c r="E244" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Zuivering Transportsystemen</v>
       </c>
       <c r="F244" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G244" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>5684000</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="H244" s="1">
+        <v>90000</v>
       </c>
     </row>
     <row r="245">
       <c r="A245">
-        <v>2785</v>
+        <v>213195</v>
       </c>
       <c r="B245" t="str">
-        <v>L4.2</v>
+        <v>B4.2</v>
       </c>
       <c r="C245" t="str">
         <v>Bijdragen Rijk</v>
       </c>
       <c r="D245" t="str">
-        <v>Expl</v>
+        <v>A127a</v>
       </c>
       <c r="E245" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Zuivering Transportsystemen</v>
       </c>
       <c r="F245" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G245" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>117000</v>
+        <v>3de kwartaal</v>
+      </c>
+      <c r="H245" s="1">
+        <v>90000</v>
       </c>
     </row>
     <row r="246">
       <c r="A246">
-        <v>2786</v>
+        <v>215308</v>
       </c>
       <c r="B246" t="str">
-        <v>L4.2</v>
+        <v>B6.8</v>
       </c>
       <c r="C246" t="str">
-        <v>Bijdragen Rijk</v>
+        <v>Verkoop</v>
       </c>
       <c r="D246" t="str">
-        <v>Expl</v>
+        <v>A127a</v>
       </c>
       <c r="E246" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Zuivering Transportsystemen</v>
       </c>
       <c r="F246" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G246" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>8973000</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H246" s="1">
+        <v>147000</v>
       </c>
     </row>
     <row r="247">
       <c r="A247">
-        <v>2787</v>
+        <v>215833</v>
       </c>
       <c r="B247" t="str">
-        <v>L4.2</v>
+        <v>Primo</v>
       </c>
       <c r="C247" t="str">
-        <v>Bijdragen Rijk</v>
+        <v>Primo</v>
       </c>
       <c r="D247" t="str">
-        <v>Expl</v>
+        <v>A127a</v>
       </c>
       <c r="E247" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Zuivering Transportsystemen</v>
       </c>
       <c r="F247" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G247" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>8973000</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="248">
       <c r="A248">
-        <v>278</v>
+        <v>215834</v>
       </c>
       <c r="B248" t="str">
-        <v>L1.3</v>
+        <v>Primo</v>
       </c>
       <c r="C248" t="str">
-        <v>Afschrijvingen activa</v>
+        <v>Primo</v>
       </c>
       <c r="D248" t="str">
-        <v>Expl</v>
+        <v>A127a</v>
       </c>
       <c r="E248" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Zuivering Transportsystemen</v>
       </c>
       <c r="F248" t="str">
         <v>2025X002</v>
       </c>
       <c r="G248" t="str">
         <v>2de kwartaal</v>
       </c>
-      <c r="I248" s="1">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="249">
       <c r="A249">
-        <v>279</v>
+        <v>215835</v>
       </c>
       <c r="B249" t="str">
-        <v>L1.3</v>
+        <v>Primo</v>
       </c>
       <c r="C249" t="str">
-        <v>Afschrijvingen activa</v>
+        <v>Primo</v>
       </c>
       <c r="D249" t="str">
-        <v>Expl</v>
+        <v>A127a</v>
       </c>
       <c r="E249" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Zuivering Transportsystemen</v>
       </c>
       <c r="F249" t="str">
         <v>2025X003</v>
       </c>
       <c r="G249" t="str">
         <v>3de kwartaal</v>
       </c>
-      <c r="I249" s="1">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="250">
       <c r="A250">
-        <v>284737</v>
+        <v>215836</v>
       </c>
       <c r="B250" t="str">
         <v>Primo</v>
       </c>
       <c r="C250" t="str">
         <v>Primo</v>
       </c>
       <c r="D250" t="str">
-        <v>A1311</v>
+        <v>A127a</v>
       </c>
       <c r="E250" t="str">
-        <v>Kapitaalverstrekking aan bedrijven</v>
+        <v>Expl - Zuivering Transportsystemen</v>
       </c>
       <c r="F250" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G250" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="251">
       <c r="A251">
-        <v>284738</v>
+        <v>215965</v>
       </c>
       <c r="B251" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C251" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D251" t="str">
-        <v>A1311</v>
+        <v>A127a</v>
       </c>
       <c r="E251" t="str">
-        <v>Kapitaalverstrekking aan bedrijven</v>
+        <v>Expl - Zuivering Transportsystemen</v>
       </c>
       <c r="F251" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G251" t="str">
-        <v>2de kwartaal</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="252">
       <c r="A252">
-        <v>284739</v>
+        <v>215966</v>
       </c>
       <c r="B252" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C252" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D252" t="str">
-        <v>A1311</v>
+        <v>A127a</v>
       </c>
       <c r="E252" t="str">
-        <v>Kapitaalverstrekking aan bedrijven</v>
+        <v>Expl - Zuivering Transportsystemen</v>
       </c>
       <c r="F252" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G252" t="str">
-        <v>3de kwartaal</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="253">
       <c r="A253">
-        <v>284869</v>
+        <v>215967</v>
       </c>
       <c r="B253" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C253" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D253" t="str">
-        <v>A1311</v>
+        <v>A127a</v>
       </c>
       <c r="E253" t="str">
-        <v>Kapitaalverstrekking aan bedrijven</v>
+        <v>Expl - Zuivering Transportsystemen</v>
       </c>
       <c r="F253" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G253" t="str">
-        <v>1ste kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="254">
       <c r="A254">
-        <v>284870</v>
+        <v>215968</v>
       </c>
       <c r="B254" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C254" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D254" t="str">
-        <v>A1311</v>
+        <v>A127a</v>
       </c>
       <c r="E254" t="str">
-        <v>Kapitaalverstrekking aan bedrijven</v>
+        <v>Expl - Zuivering Transportsystemen</v>
       </c>
       <c r="F254" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G254" t="str">
-        <v>2de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="255">
       <c r="A255">
-        <v>284871</v>
+        <v>221509</v>
       </c>
       <c r="B255" t="str">
-        <v>Ultimo</v>
+        <v>L6.2</v>
       </c>
       <c r="C255" t="str">
-        <v>Ultimo</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D255" t="str">
-        <v>A1311</v>
+        <v>A127b</v>
       </c>
       <c r="E255" t="str">
-        <v>Kapitaalverstrekking aan bedrijven</v>
+        <v>Expl - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F255" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G255" t="str">
-        <v>3de kwartaal</v>
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="I255" s="1">
+        <v>811000</v>
       </c>
     </row>
     <row r="256">
       <c r="A256">
-        <v>2917</v>
+        <v>221510</v>
       </c>
       <c r="B256" t="str">
-        <v>L4.3</v>
+        <v>L6.2</v>
       </c>
       <c r="C256" t="str">
-        <v>Bijdragen overige opl</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D256" t="str">
-        <v>Expl</v>
+        <v>A127b</v>
       </c>
       <c r="E256" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F256" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G256" t="str">
-        <v>1ste kwartaal</v>
+        <v>2de kwartaal</v>
       </c>
       <c r="I256" s="1">
-        <v>85000</v>
+        <v>409000</v>
       </c>
     </row>
     <row r="257">
       <c r="A257">
-        <v>2918</v>
+        <v>221511</v>
       </c>
       <c r="B257" t="str">
-        <v>L4.3</v>
+        <v>L6.2</v>
       </c>
       <c r="C257" t="str">
-        <v>Bijdragen overige opl</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D257" t="str">
-        <v>Expl</v>
+        <v>A127b</v>
       </c>
       <c r="E257" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F257" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G257" t="str">
-        <v>2de kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
       <c r="I257" s="1">
-        <v>-479000</v>
+        <v>1651000</v>
       </c>
     </row>
     <row r="258">
       <c r="A258">
-        <v>2919</v>
+        <v>221512</v>
       </c>
       <c r="B258" t="str">
-        <v>L4.3</v>
+        <v>L6.2</v>
       </c>
       <c r="C258" t="str">
-        <v>Bijdragen overige opl</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D258" t="str">
-        <v>Expl</v>
+        <v>A127b</v>
       </c>
       <c r="E258" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F258" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G258" t="str">
-        <v>3de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
       <c r="I258" s="1">
-        <v>1009000</v>
+        <v>1685000</v>
       </c>
     </row>
     <row r="259">
       <c r="A259">
-        <v>3049</v>
+        <v>221905</v>
       </c>
       <c r="B259" t="str">
-        <v>L4.4</v>
+        <v>L6.5</v>
       </c>
       <c r="C259" t="str">
-        <v>Bijdragen overige</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D259" t="str">
-        <v>Expl</v>
+        <v>A127b</v>
       </c>
       <c r="E259" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F259" t="str">
         <v>2025X001</v>
       </c>
       <c r="G259" t="str">
         <v>1ste kwartaal</v>
       </c>
       <c r="I259" s="1">
-        <v>152000</v>
+        <v>5370000</v>
       </c>
     </row>
     <row r="260">
       <c r="A260">
-        <v>3050</v>
+        <v>221906</v>
       </c>
       <c r="B260" t="str">
-        <v>L4.4</v>
+        <v>L6.5</v>
       </c>
       <c r="C260" t="str">
-        <v>Bijdragen overige</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D260" t="str">
-        <v>Expl</v>
+        <v>A127b</v>
       </c>
       <c r="E260" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F260" t="str">
         <v>2025X002</v>
       </c>
       <c r="G260" t="str">
         <v>2de kwartaal</v>
       </c>
       <c r="I260" s="1">
-        <v>71000</v>
+        <v>9467000</v>
       </c>
     </row>
     <row r="261">
       <c r="A261">
-        <v>3051</v>
+        <v>221907</v>
       </c>
       <c r="B261" t="str">
-        <v>L4.4</v>
+        <v>L6.5</v>
       </c>
       <c r="C261" t="str">
-        <v>Bijdragen overige</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D261" t="str">
-        <v>Expl</v>
+        <v>A127b</v>
       </c>
       <c r="E261" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F261" t="str">
         <v>2025X003</v>
       </c>
       <c r="G261" t="str">
         <v>3de kwartaal</v>
       </c>
       <c r="I261" s="1">
-        <v>159000</v>
+        <v>14591000</v>
       </c>
     </row>
     <row r="262">
       <c r="A262">
-        <v>307705</v>
+        <v>221908</v>
       </c>
       <c r="B262" t="str">
-        <v>Primo</v>
+        <v>L6.5</v>
       </c>
       <c r="C262" t="str">
-        <v>Primo</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D262" t="str">
-        <v>A1313</v>
+        <v>A127b</v>
       </c>
       <c r="E262" t="str">
-        <v>Kapitaalverstrekking aan overigen</v>
+        <v>Expl - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F262" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G262" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I262" s="1">
+        <v>20890000</v>
       </c>
     </row>
     <row r="263">
       <c r="A263">
-        <v>307706</v>
+        <v>223357</v>
       </c>
       <c r="B263" t="str">
-        <v>Primo</v>
+        <v>B1.4</v>
       </c>
       <c r="C263" t="str">
-        <v>Primo</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D263" t="str">
-        <v>A1313</v>
+        <v>A127b</v>
       </c>
       <c r="E263" t="str">
-        <v>Kapitaalverstrekking aan overigen</v>
+        <v>Expl - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F263" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G263" t="str">
-        <v>2de kwartaal</v>
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="H263" s="1">
+        <v>1976000</v>
       </c>
     </row>
     <row r="264">
       <c r="A264">
-        <v>307707</v>
+        <v>223358</v>
       </c>
       <c r="B264" t="str">
-        <v>Primo</v>
+        <v>B1.4</v>
       </c>
       <c r="C264" t="str">
-        <v>Primo</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D264" t="str">
-        <v>A1313</v>
+        <v>A127b</v>
       </c>
       <c r="E264" t="str">
-        <v>Kapitaalverstrekking aan overigen</v>
+        <v>Expl - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F264" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G264" t="str">
-        <v>3de kwartaal</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="H264" s="1">
+        <v>1976000</v>
       </c>
     </row>
     <row r="265">
       <c r="A265">
-        <v>307837</v>
+        <v>223359</v>
       </c>
       <c r="B265" t="str">
-        <v>Ultimo</v>
+        <v>B1.4</v>
       </c>
       <c r="C265" t="str">
-        <v>Ultimo</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D265" t="str">
-        <v>A1313</v>
+        <v>A127b</v>
       </c>
       <c r="E265" t="str">
-        <v>Kapitaalverstrekking aan overigen</v>
+        <v>Expl - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F265" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G265" t="str">
-        <v>1ste kwartaal</v>
+        <v>3de kwartaal</v>
+      </c>
+      <c r="H265" s="1">
+        <v>8196000</v>
       </c>
     </row>
     <row r="266">
       <c r="A266">
-        <v>307838</v>
+        <v>223360</v>
       </c>
       <c r="B266" t="str">
-        <v>Ultimo</v>
+        <v>B1.4</v>
       </c>
       <c r="C266" t="str">
-        <v>Ultimo</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D266" t="str">
-        <v>A1313</v>
+        <v>A127b</v>
       </c>
       <c r="E266" t="str">
-        <v>Kapitaalverstrekking aan overigen</v>
+        <v>Expl - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F266" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G266" t="str">
-        <v>2de kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H266" s="1">
+        <v>9626000</v>
       </c>
     </row>
     <row r="267">
       <c r="A267">
-        <v>307839</v>
+        <v>224679</v>
       </c>
       <c r="B267" t="str">
-        <v>Ultimo</v>
+        <v>B4.2</v>
       </c>
       <c r="C267" t="str">
-        <v>Ultimo</v>
+        <v>Bijdragen Rijk</v>
       </c>
       <c r="D267" t="str">
-        <v>A1313</v>
+        <v>A127b</v>
       </c>
       <c r="E267" t="str">
-        <v>Kapitaalverstrekking aan overigen</v>
+        <v>Expl - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F267" t="str">
         <v>2025X003</v>
       </c>
       <c r="G267" t="str">
         <v>3de kwartaal</v>
       </c>
+      <c r="H267" s="1">
+        <v>72000</v>
+      </c>
     </row>
     <row r="268">
       <c r="A268">
-        <v>32089</v>
+        <v>2257</v>
       </c>
       <c r="B268" t="str">
-        <v>Primo</v>
+        <v>L3.8</v>
       </c>
       <c r="C268" t="str">
-        <v>Primo</v>
+        <v>Belastingen</v>
       </c>
       <c r="D268" t="str">
-        <v>A111</v>
+        <v>Expl</v>
       </c>
       <c r="E268" t="str">
-        <v>Sluiten geldleningen &amp; saldo agio..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F268" t="str">
         <v>2025X001</v>
       </c>
       <c r="G268" t="str">
         <v>1ste kwartaal</v>
       </c>
+      <c r="I268" s="1">
+        <v>180000</v>
+      </c>
     </row>
     <row r="269">
       <c r="A269">
-        <v>32090</v>
+        <v>2258</v>
       </c>
       <c r="B269" t="str">
-        <v>Primo</v>
+        <v>L3.8</v>
       </c>
       <c r="C269" t="str">
-        <v>Primo</v>
+        <v>Belastingen</v>
       </c>
       <c r="D269" t="str">
-        <v>A111</v>
+        <v>Expl</v>
       </c>
       <c r="E269" t="str">
-        <v>Sluiten geldleningen &amp; saldo agio..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F269" t="str">
         <v>2025X002</v>
       </c>
       <c r="G269" t="str">
         <v>2de kwartaal</v>
       </c>
+      <c r="I269" s="1">
+        <v>180000</v>
+      </c>
     </row>
     <row r="270">
       <c r="A270">
-        <v>32091</v>
+        <v>2259</v>
       </c>
       <c r="B270" t="str">
-        <v>Primo</v>
+        <v>L3.8</v>
       </c>
       <c r="C270" t="str">
-        <v>Primo</v>
+        <v>Belastingen</v>
       </c>
       <c r="D270" t="str">
-        <v>A111</v>
+        <v>Expl</v>
       </c>
       <c r="E270" t="str">
-        <v>Sluiten geldleningen &amp; saldo agio..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F270" t="str">
         <v>2025X003</v>
       </c>
       <c r="G270" t="str">
         <v>3de kwartaal</v>
       </c>
+      <c r="I270" s="1">
+        <v>180000</v>
+      </c>
     </row>
     <row r="271">
       <c r="A271">
-        <v>32221</v>
+        <v>2260</v>
       </c>
       <c r="B271" t="str">
-        <v>Ultimo</v>
+        <v>L3.8</v>
       </c>
       <c r="C271" t="str">
-        <v>Ultimo</v>
+        <v>Belastingen</v>
       </c>
       <c r="D271" t="str">
-        <v>A111</v>
+        <v>Expl</v>
       </c>
       <c r="E271" t="str">
-        <v>Sluiten geldleningen &amp; saldo agio..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F271" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G271" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I271" s="1">
+        <v>180000</v>
       </c>
     </row>
     <row r="272">
       <c r="A272">
-        <v>32222</v>
+        <v>226789</v>
       </c>
       <c r="B272" t="str">
-        <v>Ultimo</v>
+        <v>B6.8</v>
       </c>
       <c r="C272" t="str">
-        <v>Ultimo</v>
+        <v>Verkoop</v>
       </c>
       <c r="D272" t="str">
-        <v>A111</v>
+        <v>A127b</v>
       </c>
       <c r="E272" t="str">
-        <v>Sluiten geldleningen &amp; saldo agio..</v>
+        <v>Expl - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F272" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G272" t="str">
-        <v>2de kwartaal</v>
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="H272" s="1">
+        <v>36000</v>
       </c>
     </row>
     <row r="273">
       <c r="A273">
-        <v>32223</v>
+        <v>226790</v>
       </c>
       <c r="B273" t="str">
-        <v>Ultimo</v>
+        <v>B6.8</v>
       </c>
       <c r="C273" t="str">
-        <v>Ultimo</v>
+        <v>Verkoop</v>
       </c>
       <c r="D273" t="str">
-        <v>A111</v>
+        <v>A127b</v>
       </c>
       <c r="E273" t="str">
-        <v>Sluiten geldleningen &amp; saldo agio..</v>
+        <v>Expl - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F273" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G273" t="str">
-        <v>3de kwartaal</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="H273" s="1">
+        <v>344000</v>
       </c>
     </row>
     <row r="274">
       <c r="A274">
-        <v>37765</v>
+        <v>226791</v>
       </c>
       <c r="B274" t="str">
-        <v>L6.2</v>
+        <v>B6.8</v>
       </c>
       <c r="C274" t="str">
-        <v>Geactiveerde lasten</v>
+        <v>Verkoop</v>
       </c>
       <c r="D274" t="str">
-        <v>A112</v>
+        <v>A127b</v>
       </c>
       <c r="E274" t="str">
-        <v>Uitgaven onderzoek en ontwikkeling</v>
+        <v>Expl - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F274" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G274" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>61000</v>
+        <v>3de kwartaal</v>
+      </c>
+      <c r="H274" s="1">
+        <v>1011000</v>
       </c>
     </row>
     <row r="275">
       <c r="A275">
-        <v>37766</v>
+        <v>226792</v>
       </c>
       <c r="B275" t="str">
-        <v>L6.2</v>
+        <v>B6.8</v>
       </c>
       <c r="C275" t="str">
-        <v>Geactiveerde lasten</v>
+        <v>Verkoop</v>
       </c>
       <c r="D275" t="str">
-        <v>A112</v>
+        <v>A127b</v>
       </c>
       <c r="E275" t="str">
-        <v>Uitgaven onderzoek en ontwikkeling</v>
+        <v>Expl - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F275" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G275" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>291000</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H275" s="1">
+        <v>2250000</v>
       </c>
     </row>
     <row r="276">
       <c r="A276">
-        <v>37767</v>
+        <v>227317</v>
       </c>
       <c r="B276" t="str">
-        <v>L6.2</v>
+        <v>Primo</v>
       </c>
       <c r="C276" t="str">
-        <v>Geactiveerde lasten</v>
+        <v>Primo</v>
       </c>
       <c r="D276" t="str">
-        <v>A112</v>
+        <v>A127b</v>
       </c>
       <c r="E276" t="str">
-        <v>Uitgaven onderzoek en ontwikkeling</v>
+        <v>Expl - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F276" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G276" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>356000</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="277">
       <c r="A277">
-        <v>38821</v>
+        <v>227318</v>
       </c>
       <c r="B277" t="str">
-        <v>L8.1</v>
+        <v>Primo</v>
       </c>
       <c r="C277" t="str">
-        <v>Externe</v>
+        <v>Primo</v>
       </c>
       <c r="D277" t="str">
-        <v>A112</v>
+        <v>A127b</v>
       </c>
       <c r="E277" t="str">
-        <v>Uitgaven onderzoek en ontwikkeling</v>
+        <v>Expl - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F277" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G277" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>712000</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="278">
       <c r="A278">
-        <v>38822</v>
+        <v>227319</v>
       </c>
       <c r="B278" t="str">
-        <v>L8.1</v>
+        <v>Primo</v>
       </c>
       <c r="C278" t="str">
-        <v>Externe</v>
+        <v>Primo</v>
       </c>
       <c r="D278" t="str">
-        <v>A112</v>
+        <v>A127b</v>
       </c>
       <c r="E278" t="str">
-        <v>Uitgaven onderzoek en ontwikkeling</v>
+        <v>Expl - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F278" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G278" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>1394000</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="279">
       <c r="A279">
-        <v>38823</v>
+        <v>227320</v>
       </c>
       <c r="B279" t="str">
-        <v>L8.1</v>
+        <v>Primo</v>
       </c>
       <c r="C279" t="str">
-        <v>Externe</v>
+        <v>Primo</v>
       </c>
       <c r="D279" t="str">
-        <v>A112</v>
+        <v>A127b</v>
       </c>
       <c r="E279" t="str">
-        <v>Uitgaven onderzoek en ontwikkeling</v>
+        <v>Expl - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F279" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G279" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>2167000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="280">
       <c r="A280">
-        <v>39613</v>
+        <v>227449</v>
       </c>
       <c r="B280" t="str">
-        <v>B1.4</v>
+        <v>Ultimo</v>
       </c>
       <c r="C280" t="str">
-        <v>Afschrijvingen</v>
+        <v>Ultimo</v>
       </c>
       <c r="D280" t="str">
-        <v>A112</v>
+        <v>A127b</v>
       </c>
       <c r="E280" t="str">
-        <v>Uitgaven onderzoek en ontwikkeling</v>
+        <v>Expl - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F280" t="str">
         <v>2025X001</v>
       </c>
       <c r="G280" t="str">
         <v>1ste kwartaal</v>
       </c>
-      <c r="H280" s="1">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="281">
       <c r="A281">
-        <v>39614</v>
+        <v>227450</v>
       </c>
       <c r="B281" t="str">
-        <v>B1.4</v>
+        <v>Ultimo</v>
       </c>
       <c r="C281" t="str">
-        <v>Afschrijvingen</v>
+        <v>Ultimo</v>
       </c>
       <c r="D281" t="str">
-        <v>A112</v>
+        <v>A127b</v>
       </c>
       <c r="E281" t="str">
-        <v>Uitgaven onderzoek en ontwikkeling</v>
+        <v>Expl - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F281" t="str">
         <v>2025X002</v>
       </c>
       <c r="G281" t="str">
         <v>2de kwartaal</v>
       </c>
-      <c r="H281" s="1">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="282">
       <c r="A282">
-        <v>411061</v>
+        <v>227451</v>
       </c>
       <c r="B282" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C282" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D282" t="str">
-        <v>A2131</v>
+        <v>A127b</v>
       </c>
       <c r="E282" t="str">
-        <v>Ond - Gronden en terreinen</v>
+        <v>Expl - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F282" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G282" t="str">
-        <v>1ste kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="283">
       <c r="A283">
-        <v>411062</v>
+        <v>227452</v>
       </c>
       <c r="B283" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C283" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D283" t="str">
-        <v>A2131</v>
+        <v>A127b</v>
       </c>
       <c r="E283" t="str">
-        <v>Ond - Gronden en terreinen</v>
+        <v>Expl - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F283" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G283" t="str">
-        <v>2de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="284">
       <c r="A284">
-        <v>411063</v>
+        <v>232993</v>
       </c>
       <c r="B284" t="str">
-        <v>Primo</v>
+        <v>L6.2</v>
       </c>
       <c r="C284" t="str">
-        <v>Primo</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D284" t="str">
-        <v>A2131</v>
+        <v>A127c</v>
       </c>
       <c r="E284" t="str">
-        <v>Ond - Gronden en terreinen</v>
+        <v>Expl - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F284" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G284" t="str">
-        <v>3de kwartaal</v>
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="I284" s="1">
+        <v>137000</v>
       </c>
     </row>
     <row r="285">
       <c r="A285">
-        <v>411193</v>
+        <v>232994</v>
       </c>
       <c r="B285" t="str">
-        <v>Ultimo</v>
+        <v>L6.2</v>
       </c>
       <c r="C285" t="str">
-        <v>Ultimo</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D285" t="str">
-        <v>A2131</v>
+        <v>A127c</v>
       </c>
       <c r="E285" t="str">
-        <v>Ond - Gronden en terreinen</v>
+        <v>Expl - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F285" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G285" t="str">
-        <v>1ste kwartaal</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="I285" s="1">
+        <v>214000</v>
       </c>
     </row>
     <row r="286">
       <c r="A286">
-        <v>411194</v>
+        <v>232995</v>
       </c>
       <c r="B286" t="str">
-        <v>Ultimo</v>
+        <v>L6.2</v>
       </c>
       <c r="C286" t="str">
-        <v>Ultimo</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D286" t="str">
-        <v>A2131</v>
+        <v>A127c</v>
       </c>
       <c r="E286" t="str">
-        <v>Ond - Gronden en terreinen</v>
+        <v>Expl - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F286" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G286" t="str">
-        <v>2de kwartaal</v>
+        <v>3de kwartaal</v>
+      </c>
+      <c r="I286" s="1">
+        <v>329000</v>
       </c>
     </row>
     <row r="287">
       <c r="A287">
-        <v>411195</v>
+        <v>232996</v>
       </c>
       <c r="B287" t="str">
-        <v>Ultimo</v>
+        <v>L6.2</v>
       </c>
       <c r="C287" t="str">
-        <v>Ultimo</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D287" t="str">
-        <v>A2131</v>
+        <v>A127c</v>
       </c>
       <c r="E287" t="str">
-        <v>Ond - Gronden en terreinen</v>
+        <v>Expl - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F287" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G287" t="str">
-        <v>3de kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I287" s="1">
+        <v>436000</v>
       </c>
     </row>
     <row r="288">
       <c r="A288">
-        <v>422545</v>
+        <v>233389</v>
       </c>
       <c r="B288" t="str">
-        <v>Primo</v>
+        <v>L6.5</v>
       </c>
       <c r="C288" t="str">
-        <v>Primo</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D288" t="str">
-        <v>A2132</v>
+        <v>A127c</v>
       </c>
       <c r="E288" t="str">
-        <v>Ond - Vervoermiddelen</v>
+        <v>Expl - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F288" t="str">
         <v>2025X001</v>
       </c>
       <c r="G288" t="str">
         <v>1ste kwartaal</v>
       </c>
+      <c r="I288" s="1">
+        <v>553000</v>
+      </c>
     </row>
     <row r="289">
       <c r="A289">
-        <v>422546</v>
+        <v>233390</v>
       </c>
       <c r="B289" t="str">
-        <v>Primo</v>
+        <v>L6.5</v>
       </c>
       <c r="C289" t="str">
-        <v>Primo</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D289" t="str">
-        <v>A2132</v>
+        <v>A127c</v>
       </c>
       <c r="E289" t="str">
-        <v>Ond - Vervoermiddelen</v>
+        <v>Expl - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F289" t="str">
         <v>2025X002</v>
       </c>
       <c r="G289" t="str">
         <v>2de kwartaal</v>
       </c>
+      <c r="I289" s="1">
+        <v>1796000</v>
+      </c>
     </row>
     <row r="290">
       <c r="A290">
-        <v>422547</v>
+        <v>233391</v>
       </c>
       <c r="B290" t="str">
-        <v>Primo</v>
+        <v>L6.5</v>
       </c>
       <c r="C290" t="str">
-        <v>Primo</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D290" t="str">
-        <v>A2132</v>
+        <v>A127c</v>
       </c>
       <c r="E290" t="str">
-        <v>Ond - Vervoermiddelen</v>
+        <v>Expl - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F290" t="str">
         <v>2025X003</v>
       </c>
       <c r="G290" t="str">
         <v>3de kwartaal</v>
       </c>
+      <c r="I290" s="1">
+        <v>3042000</v>
+      </c>
     </row>
     <row r="291">
       <c r="A291">
-        <v>422677</v>
+        <v>233392</v>
       </c>
       <c r="B291" t="str">
-        <v>Ultimo</v>
+        <v>L6.5</v>
       </c>
       <c r="C291" t="str">
-        <v>Ultimo</v>
+        <v>Nieuwbouw</v>
       </c>
       <c r="D291" t="str">
-        <v>A2132</v>
+        <v>A127c</v>
       </c>
       <c r="E291" t="str">
-        <v>Ond - Vervoermiddelen</v>
+        <v>Expl - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F291" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G291" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I291" s="1">
+        <v>4725000</v>
       </c>
     </row>
     <row r="292">
       <c r="A292">
-        <v>422678</v>
+        <v>234841</v>
       </c>
       <c r="B292" t="str">
-        <v>Ultimo</v>
+        <v>B1.4</v>
       </c>
       <c r="C292" t="str">
-        <v>Ultimo</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D292" t="str">
-        <v>A2132</v>
+        <v>A127c</v>
       </c>
       <c r="E292" t="str">
-        <v>Ond - Vervoermiddelen</v>
+        <v>Expl - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F292" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G292" t="str">
-        <v>2de kwartaal</v>
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="H292" s="1">
+        <v>772000</v>
       </c>
     </row>
     <row r="293">
       <c r="A293">
-        <v>422679</v>
+        <v>234842</v>
       </c>
       <c r="B293" t="str">
-        <v>Ultimo</v>
+        <v>B1.4</v>
       </c>
       <c r="C293" t="str">
-        <v>Ultimo</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D293" t="str">
-        <v>A2132</v>
+        <v>A127c</v>
       </c>
       <c r="E293" t="str">
-        <v>Ond - Vervoermiddelen</v>
+        <v>Expl - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F293" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G293" t="str">
-        <v>3de kwartaal</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="H293" s="1">
+        <v>772000</v>
       </c>
     </row>
     <row r="294">
       <c r="A294">
-        <v>43047</v>
+        <v>234844</v>
       </c>
       <c r="B294" t="str">
-        <v>B6.8</v>
+        <v>B1.4</v>
       </c>
       <c r="C294" t="str">
-        <v>Verkoop</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D294" t="str">
-        <v>A112</v>
+        <v>A127c</v>
       </c>
       <c r="E294" t="str">
-        <v>Uitgaven onderzoek en ontwikkeling</v>
+        <v>Expl - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F294" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G294" t="str">
-        <v>3de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
       <c r="H294" s="1">
-        <v>75000</v>
+        <v>3089000</v>
       </c>
     </row>
     <row r="295">
       <c r="A295">
-        <v>434029</v>
+        <v>236163</v>
       </c>
       <c r="B295" t="str">
-        <v>Primo</v>
+        <v>B4.2</v>
       </c>
       <c r="C295" t="str">
-        <v>Primo</v>
+        <v>Bijdragen Rijk</v>
       </c>
       <c r="D295" t="str">
-        <v>A2133</v>
+        <v>A127c</v>
       </c>
       <c r="E295" t="str">
-        <v>Ond - Machines, apparaten en wer..</v>
+        <v>Expl - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F295" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G295" t="str">
-        <v>1ste kwartaal</v>
+        <v>3de kwartaal</v>
+      </c>
+      <c r="H295" s="1">
+        <v>6000</v>
       </c>
     </row>
     <row r="296">
       <c r="A296">
-        <v>434030</v>
+        <v>238801</v>
       </c>
       <c r="B296" t="str">
         <v>Primo</v>
       </c>
       <c r="C296" t="str">
         <v>Primo</v>
       </c>
       <c r="D296" t="str">
-        <v>A2133</v>
+        <v>A127c</v>
       </c>
       <c r="E296" t="str">
-        <v>Ond - Machines, apparaten en wer..</v>
+        <v>Expl - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F296" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G296" t="str">
-        <v>2de kwartaal</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="297">
       <c r="A297">
-        <v>434031</v>
+        <v>238802</v>
       </c>
       <c r="B297" t="str">
         <v>Primo</v>
       </c>
       <c r="C297" t="str">
         <v>Primo</v>
       </c>
       <c r="D297" t="str">
-        <v>A2133</v>
+        <v>A127c</v>
       </c>
       <c r="E297" t="str">
-        <v>Ond - Machines, apparaten en wer..</v>
+        <v>Expl - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F297" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G297" t="str">
-        <v>3de kwartaal</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="298">
       <c r="A298">
-        <v>434161</v>
+        <v>238803</v>
       </c>
       <c r="B298" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="C298" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="D298" t="str">
-        <v>A2133</v>
+        <v>A127c</v>
       </c>
       <c r="E298" t="str">
-        <v>Ond - Machines, apparaten en wer..</v>
+        <v>Expl - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F298" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G298" t="str">
-        <v>1ste kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="299">
       <c r="A299">
-        <v>434162</v>
+        <v>238804</v>
       </c>
       <c r="B299" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="C299" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="D299" t="str">
-        <v>A2133</v>
+        <v>A127c</v>
       </c>
       <c r="E299" t="str">
-        <v>Ond - Machines, apparaten en wer..</v>
+        <v>Expl - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F299" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G299" t="str">
-        <v>2de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="300">
       <c r="A300">
-        <v>434163</v>
+        <v>238933</v>
       </c>
       <c r="B300" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C300" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D300" t="str">
-        <v>A2133</v>
+        <v>A127c</v>
       </c>
       <c r="E300" t="str">
-        <v>Ond - Machines, apparaten en wer..</v>
+        <v>Expl - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F300" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G300" t="str">
-        <v>3de kwartaal</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="301">
       <c r="A301">
-        <v>43573</v>
+        <v>238934</v>
       </c>
       <c r="B301" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C301" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D301" t="str">
-        <v>A112</v>
+        <v>A127c</v>
       </c>
       <c r="E301" t="str">
-        <v>Uitgaven onderzoek en ontwikkeling</v>
+        <v>Expl - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F301" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G301" t="str">
-        <v>1ste kwartaal</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="302">
       <c r="A302">
-        <v>43574</v>
+        <v>238935</v>
       </c>
       <c r="B302" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C302" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D302" t="str">
-        <v>A112</v>
+        <v>A127c</v>
       </c>
       <c r="E302" t="str">
-        <v>Uitgaven onderzoek en ontwikkeling</v>
+        <v>Expl - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F302" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G302" t="str">
-        <v>2de kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="303">
       <c r="A303">
-        <v>43575</v>
+        <v>238936</v>
       </c>
       <c r="B303" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C303" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D303" t="str">
-        <v>A112</v>
+        <v>A127c</v>
       </c>
       <c r="E303" t="str">
-        <v>Uitgaven onderzoek en ontwikkeling</v>
+        <v>Expl - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F303" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G303" t="str">
-        <v>3de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="304">
       <c r="A304">
-        <v>43705</v>
+        <v>2389</v>
       </c>
       <c r="B304" t="str">
-        <v>Ultimo</v>
+        <v>L3.9</v>
       </c>
       <c r="C304" t="str">
-        <v>Ultimo</v>
+        <v>Onderhoud derden</v>
       </c>
       <c r="D304" t="str">
-        <v>A112</v>
+        <v>Expl</v>
       </c>
       <c r="E304" t="str">
-        <v>Uitgaven onderzoek en ontwikkeling</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F304" t="str">
         <v>2025X001</v>
       </c>
       <c r="G304" t="str">
         <v>1ste kwartaal</v>
       </c>
+      <c r="I304" s="1">
+        <v>1964000</v>
+      </c>
     </row>
     <row r="305">
       <c r="A305">
-        <v>43706</v>
+        <v>2390</v>
       </c>
       <c r="B305" t="str">
-        <v>Ultimo</v>
+        <v>L3.9</v>
       </c>
       <c r="C305" t="str">
-        <v>Ultimo</v>
+        <v>Onderhoud derden</v>
       </c>
       <c r="D305" t="str">
-        <v>A112</v>
+        <v>Expl</v>
       </c>
       <c r="E305" t="str">
-        <v>Uitgaven onderzoek en ontwikkeling</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F305" t="str">
         <v>2025X002</v>
       </c>
       <c r="G305" t="str">
         <v>2de kwartaal</v>
       </c>
+      <c r="I305" s="1">
+        <v>5349000</v>
+      </c>
     </row>
     <row r="306">
       <c r="A306">
-        <v>43707</v>
+        <v>2391</v>
       </c>
       <c r="B306" t="str">
-        <v>Ultimo</v>
+        <v>L3.9</v>
       </c>
       <c r="C306" t="str">
-        <v>Ultimo</v>
+        <v>Onderhoud derden</v>
       </c>
       <c r="D306" t="str">
-        <v>A112</v>
+        <v>Expl</v>
       </c>
       <c r="E306" t="str">
-        <v>Uitgaven onderzoek en ontwikkeling</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F306" t="str">
         <v>2025X003</v>
       </c>
       <c r="G306" t="str">
         <v>3de kwartaal</v>
       </c>
+      <c r="I306" s="1">
+        <v>8275000</v>
+      </c>
     </row>
     <row r="307">
       <c r="A307">
-        <v>445513</v>
+        <v>2392</v>
       </c>
       <c r="B307" t="str">
-        <v>Primo</v>
+        <v>L3.9</v>
       </c>
       <c r="C307" t="str">
-        <v>Primo</v>
+        <v>Onderhoud derden</v>
       </c>
       <c r="D307" t="str">
-        <v>A2134</v>
+        <v>Expl</v>
       </c>
       <c r="E307" t="str">
-        <v>Ond - Bedrijfsgebouwen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F307" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G307" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I307" s="1">
+        <v>11194000</v>
       </c>
     </row>
     <row r="308">
       <c r="A308">
-        <v>445514</v>
+        <v>2521</v>
       </c>
       <c r="B308" t="str">
-        <v>Primo</v>
+        <v>L3.10</v>
       </c>
       <c r="C308" t="str">
-        <v>Primo</v>
+        <v>Overige diensten derden</v>
       </c>
       <c r="D308" t="str">
-        <v>A2134</v>
+        <v>Expl</v>
       </c>
       <c r="E308" t="str">
-        <v>Ond - Bedrijfsgebouwen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F308" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G308" t="str">
-        <v>2de kwartaal</v>
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="I308" s="1">
+        <v>8704000</v>
       </c>
     </row>
     <row r="309">
       <c r="A309">
-        <v>445515</v>
+        <v>2522</v>
       </c>
       <c r="B309" t="str">
-        <v>Primo</v>
+        <v>L3.10</v>
       </c>
       <c r="C309" t="str">
-        <v>Primo</v>
+        <v>Overige diensten derden</v>
       </c>
       <c r="D309" t="str">
-        <v>A2134</v>
+        <v>Expl</v>
       </c>
       <c r="E309" t="str">
-        <v>Ond - Bedrijfsgebouwen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F309" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G309" t="str">
-        <v>3de kwartaal</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="I309" s="1">
+        <v>14125000</v>
       </c>
     </row>
     <row r="310">
       <c r="A310">
-        <v>445645</v>
+        <v>2523</v>
       </c>
       <c r="B310" t="str">
-        <v>Ultimo</v>
+        <v>L3.10</v>
       </c>
       <c r="C310" t="str">
-        <v>Ultimo</v>
+        <v>Overige diensten derden</v>
       </c>
       <c r="D310" t="str">
-        <v>A2134</v>
+        <v>Expl</v>
       </c>
       <c r="E310" t="str">
-        <v>Ond - Bedrijfsgebouwen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F310" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G310" t="str">
-        <v>1ste kwartaal</v>
+        <v>3de kwartaal</v>
+      </c>
+      <c r="I310" s="1">
+        <v>25228000</v>
       </c>
     </row>
     <row r="311">
       <c r="A311">
-        <v>445646</v>
+        <v>2524</v>
       </c>
       <c r="B311" t="str">
-        <v>Ultimo</v>
+        <v>L3.10</v>
       </c>
       <c r="C311" t="str">
-        <v>Ultimo</v>
+        <v>Overige diensten derden</v>
       </c>
       <c r="D311" t="str">
-        <v>A2134</v>
+        <v>Expl</v>
       </c>
       <c r="E311" t="str">
-        <v>Ond - Bedrijfsgebouwen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F311" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G311" t="str">
-        <v>2de kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I311" s="1">
+        <v>37525000</v>
       </c>
     </row>
     <row r="312">
       <c r="A312">
-        <v>445647</v>
+        <v>2653</v>
       </c>
       <c r="B312" t="str">
-        <v>Ultimo</v>
+        <v>L4.1</v>
       </c>
       <c r="C312" t="str">
-        <v>Ultimo</v>
+        <v>Bijdragen bedrijven</v>
       </c>
       <c r="D312" t="str">
-        <v>A2134</v>
+        <v>Expl</v>
       </c>
       <c r="E312" t="str">
-        <v>Ond - Bedrijfsgebouwen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F312" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G312" t="str">
-        <v>3de kwartaal</v>
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="I312" s="1">
+        <v>16000</v>
       </c>
     </row>
     <row r="313">
       <c r="A313">
-        <v>4765</v>
+        <v>2654</v>
       </c>
       <c r="B313" t="str">
-        <v>B1.1</v>
+        <v>L4.1</v>
       </c>
       <c r="C313" t="str">
-        <v>Externe rente</v>
+        <v>Bijdragen bedrijven</v>
       </c>
       <c r="D313" t="str">
         <v>Expl</v>
       </c>
       <c r="E313" t="str">
         <v>Exploitatie</v>
       </c>
       <c r="F313" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G313" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>1000</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="I313" s="1">
+        <v>85000</v>
       </c>
     </row>
     <row r="314">
       <c r="A314">
-        <v>4766</v>
+        <v>2655</v>
       </c>
       <c r="B314" t="str">
-        <v>B1.1</v>
+        <v>L4.1</v>
       </c>
       <c r="C314" t="str">
-        <v>Externe rente</v>
+        <v>Bijdragen bedrijven</v>
       </c>
       <c r="D314" t="str">
         <v>Expl</v>
       </c>
       <c r="E314" t="str">
         <v>Exploitatie</v>
       </c>
       <c r="F314" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G314" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>2000</v>
+        <v>3de kwartaal</v>
+      </c>
+      <c r="I314" s="1">
+        <v>481000</v>
       </c>
     </row>
     <row r="315">
       <c r="A315">
-        <v>4767</v>
+        <v>2656</v>
       </c>
       <c r="B315" t="str">
-        <v>B1.1</v>
+        <v>L4.1</v>
       </c>
       <c r="C315" t="str">
-        <v>Externe rente</v>
+        <v>Bijdragen bedrijven</v>
       </c>
       <c r="D315" t="str">
         <v>Expl</v>
       </c>
       <c r="E315" t="str">
         <v>Exploitatie</v>
       </c>
       <c r="F315" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G315" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>2000</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I315" s="1">
+        <v>598000</v>
       </c>
     </row>
     <row r="316">
       <c r="A316">
-        <v>479965</v>
+        <v>269293</v>
       </c>
       <c r="B316" t="str">
-        <v>Primo</v>
+        <v>B1.4</v>
       </c>
       <c r="C316" t="str">
-        <v>Primo</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D316" t="str">
-        <v>A2136b</v>
+        <v>A129</v>
       </c>
       <c r="E316" t="str">
-        <v>Ond - GWW - Watergangen, waterk..</v>
+        <v>Expl - Overige materiële vaste ac..</v>
       </c>
       <c r="F316" t="str">
         <v>2025X001</v>
       </c>
       <c r="G316" t="str">
         <v>1ste kwartaal</v>
       </c>
+      <c r="H316" s="1">
+        <v>5000</v>
+      </c>
     </row>
     <row r="317">
       <c r="A317">
-        <v>479966</v>
+        <v>269294</v>
       </c>
       <c r="B317" t="str">
-        <v>Primo</v>
+        <v>B1.4</v>
       </c>
       <c r="C317" t="str">
-        <v>Primo</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D317" t="str">
-        <v>A2136b</v>
+        <v>A129</v>
       </c>
       <c r="E317" t="str">
-        <v>Ond - GWW - Watergangen, waterk..</v>
+        <v>Expl - Overige materiële vaste ac..</v>
       </c>
       <c r="F317" t="str">
         <v>2025X002</v>
       </c>
       <c r="G317" t="str">
         <v>2de kwartaal</v>
       </c>
+      <c r="H317" s="1">
+        <v>5000</v>
+      </c>
     </row>
     <row r="318">
       <c r="A318">
-        <v>479967</v>
+        <v>269296</v>
       </c>
       <c r="B318" t="str">
-        <v>Primo</v>
+        <v>B1.4</v>
       </c>
       <c r="C318" t="str">
-        <v>Primo</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D318" t="str">
-        <v>A2136b</v>
+        <v>A129</v>
       </c>
       <c r="E318" t="str">
-        <v>Ond - GWW - Watergangen, waterk..</v>
+        <v>Expl - Overige materiële vaste ac..</v>
       </c>
       <c r="F318" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G318" t="str">
-        <v>3de kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H318" s="1">
+        <v>21000</v>
       </c>
     </row>
     <row r="319">
       <c r="A319">
-        <v>480097</v>
+        <v>273253</v>
       </c>
       <c r="B319" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="C319" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="D319" t="str">
-        <v>A2136b</v>
+        <v>A129</v>
       </c>
       <c r="E319" t="str">
-        <v>Ond - GWW - Watergangen, waterk..</v>
+        <v>Expl - Overige materiële vaste ac..</v>
       </c>
       <c r="F319" t="str">
         <v>2025X001</v>
       </c>
       <c r="G319" t="str">
         <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="320">
       <c r="A320">
-        <v>480098</v>
+        <v>273254</v>
       </c>
       <c r="B320" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="C320" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="D320" t="str">
-        <v>A2136b</v>
+        <v>A129</v>
       </c>
       <c r="E320" t="str">
-        <v>Ond - GWW - Watergangen, waterk..</v>
+        <v>Expl - Overige materiële vaste ac..</v>
       </c>
       <c r="F320" t="str">
         <v>2025X002</v>
       </c>
       <c r="G320" t="str">
         <v>2de kwartaal</v>
       </c>
     </row>
     <row r="321">
       <c r="A321">
-        <v>480099</v>
+        <v>273255</v>
       </c>
       <c r="B321" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="C321" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="D321" t="str">
-        <v>A2136b</v>
+        <v>A129</v>
       </c>
       <c r="E321" t="str">
-        <v>Ond - GWW - Watergangen, waterk..</v>
+        <v>Expl - Overige materiële vaste ac..</v>
       </c>
       <c r="F321" t="str">
         <v>2025X003</v>
       </c>
       <c r="G321" t="str">
         <v>3de kwartaal</v>
       </c>
     </row>
     <row r="322">
       <c r="A322">
-        <v>4898</v>
+        <v>273256</v>
       </c>
       <c r="B322" t="str">
-        <v>B1.2</v>
+        <v>Primo</v>
       </c>
       <c r="C322" t="str">
-        <v>Interne rente</v>
+        <v>Primo</v>
       </c>
       <c r="D322" t="str">
-        <v>Expl</v>
+        <v>A129</v>
       </c>
       <c r="E322" t="str">
-        <v>Exploitatie</v>
+        <v>Expl - Overige materiële vaste ac..</v>
       </c>
       <c r="F322" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G322" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>-216000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="323">
       <c r="A323">
-        <v>491449</v>
+        <v>273385</v>
       </c>
       <c r="B323" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C323" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D323" t="str">
-        <v>A2137a</v>
+        <v>A129</v>
       </c>
       <c r="E323" t="str">
-        <v>Ond - Zuivering Transportsystemen</v>
+        <v>Expl - Overige materiële vaste ac..</v>
       </c>
       <c r="F323" t="str">
         <v>2025X001</v>
       </c>
       <c r="G323" t="str">
         <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="324">
       <c r="A324">
-        <v>491450</v>
+        <v>273386</v>
       </c>
       <c r="B324" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C324" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D324" t="str">
-        <v>A2137a</v>
+        <v>A129</v>
       </c>
       <c r="E324" t="str">
-        <v>Ond - Zuivering Transportsystemen</v>
+        <v>Expl - Overige materiële vaste ac..</v>
       </c>
       <c r="F324" t="str">
         <v>2025X002</v>
       </c>
       <c r="G324" t="str">
         <v>2de kwartaal</v>
       </c>
     </row>
     <row r="325">
       <c r="A325">
-        <v>491451</v>
+        <v>273387</v>
       </c>
       <c r="B325" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C325" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D325" t="str">
-        <v>A2137a</v>
+        <v>A129</v>
       </c>
       <c r="E325" t="str">
-        <v>Ond - Zuivering Transportsystemen</v>
+        <v>Expl - Overige materiële vaste ac..</v>
       </c>
       <c r="F325" t="str">
         <v>2025X003</v>
       </c>
       <c r="G325" t="str">
         <v>3de kwartaal</v>
       </c>
     </row>
     <row r="326">
       <c r="A326">
-        <v>491581</v>
+        <v>273388</v>
       </c>
       <c r="B326" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C326" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D326" t="str">
-        <v>A2137a</v>
+        <v>A129</v>
       </c>
       <c r="E326" t="str">
-        <v>Ond - Zuivering Transportsystemen</v>
+        <v>Expl - Overige materiële vaste ac..</v>
       </c>
       <c r="F326" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G326" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="327">
       <c r="A327">
-        <v>491582</v>
+        <v>277</v>
       </c>
       <c r="B327" t="str">
-        <v>Ultimo</v>
+        <v>L1.3</v>
       </c>
       <c r="C327" t="str">
-        <v>Ultimo</v>
+        <v>Afschrijvingen activa</v>
       </c>
       <c r="D327" t="str">
-        <v>A2137a</v>
+        <v>Expl</v>
       </c>
       <c r="E327" t="str">
-        <v>Ond - Zuivering Transportsystemen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F327" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G327" t="str">
-        <v>2de kwartaal</v>
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="I327" s="1">
+        <v>5684000</v>
       </c>
     </row>
     <row r="328">
       <c r="A328">
-        <v>491583</v>
+        <v>2785</v>
       </c>
       <c r="B328" t="str">
-        <v>Ultimo</v>
+        <v>L4.2</v>
       </c>
       <c r="C328" t="str">
-        <v>Ultimo</v>
+        <v>Bijdragen Rijk</v>
       </c>
       <c r="D328" t="str">
-        <v>A2137a</v>
+        <v>Expl</v>
       </c>
       <c r="E328" t="str">
-        <v>Ond - Zuivering Transportsystemen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F328" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G328" t="str">
-        <v>3de kwartaal</v>
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="I328" s="1">
+        <v>117000</v>
       </c>
     </row>
     <row r="329">
       <c r="A329">
-        <v>502933</v>
+        <v>2786</v>
       </c>
       <c r="B329" t="str">
-        <v>Primo</v>
+        <v>L4.2</v>
       </c>
       <c r="C329" t="str">
-        <v>Primo</v>
+        <v>Bijdragen Rijk</v>
       </c>
       <c r="D329" t="str">
-        <v>A2137b</v>
+        <v>Expl</v>
       </c>
       <c r="E329" t="str">
-        <v>Ond - Zuivering Zuiveringsinsta..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F329" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G329" t="str">
-        <v>1ste kwartaal</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="I329" s="1">
+        <v>8973000</v>
       </c>
     </row>
     <row r="330">
       <c r="A330">
-        <v>502934</v>
+        <v>2787</v>
       </c>
       <c r="B330" t="str">
-        <v>Primo</v>
+        <v>L4.2</v>
       </c>
       <c r="C330" t="str">
-        <v>Primo</v>
+        <v>Bijdragen Rijk</v>
       </c>
       <c r="D330" t="str">
-        <v>A2137b</v>
+        <v>Expl</v>
       </c>
       <c r="E330" t="str">
-        <v>Ond - Zuivering Zuiveringsinsta..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F330" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G330" t="str">
-        <v>2de kwartaal</v>
+        <v>3de kwartaal</v>
+      </c>
+      <c r="I330" s="1">
+        <v>8973000</v>
       </c>
     </row>
     <row r="331">
       <c r="A331">
-        <v>502935</v>
+        <v>2788</v>
       </c>
       <c r="B331" t="str">
-        <v>Primo</v>
+        <v>L4.2</v>
       </c>
       <c r="C331" t="str">
-        <v>Primo</v>
+        <v>Bijdragen Rijk</v>
       </c>
       <c r="D331" t="str">
-        <v>A2137b</v>
+        <v>Expl</v>
       </c>
       <c r="E331" t="str">
-        <v>Ond - Zuivering Zuiveringsinsta..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F331" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G331" t="str">
-        <v>3de kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I331" s="1">
+        <v>9300000</v>
       </c>
     </row>
     <row r="332">
       <c r="A332">
-        <v>503065</v>
+        <v>278</v>
       </c>
       <c r="B332" t="str">
-        <v>Ultimo</v>
+        <v>L1.3</v>
       </c>
       <c r="C332" t="str">
-        <v>Ultimo</v>
+        <v>Afschrijvingen activa</v>
       </c>
       <c r="D332" t="str">
-        <v>A2137b</v>
+        <v>Expl</v>
       </c>
       <c r="E332" t="str">
-        <v>Ond - Zuivering Zuiveringsinsta..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F332" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G332" t="str">
-        <v>1ste kwartaal</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="I332" s="1">
+        <v>5684000</v>
       </c>
     </row>
     <row r="333">
       <c r="A333">
-        <v>503066</v>
+        <v>279</v>
       </c>
       <c r="B333" t="str">
-        <v>Ultimo</v>
+        <v>L1.3</v>
       </c>
       <c r="C333" t="str">
-        <v>Ultimo</v>
+        <v>Afschrijvingen activa</v>
       </c>
       <c r="D333" t="str">
-        <v>A2137b</v>
+        <v>Expl</v>
       </c>
       <c r="E333" t="str">
-        <v>Ond - Zuivering Zuiveringsinsta..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F333" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G333" t="str">
-        <v>2de kwartaal</v>
+        <v>3de kwartaal</v>
+      </c>
+      <c r="I333" s="1">
+        <v>17252000</v>
       </c>
     </row>
     <row r="334">
       <c r="A334">
-        <v>503067</v>
+        <v>280</v>
       </c>
       <c r="B334" t="str">
-        <v>Ultimo</v>
+        <v>L1.3</v>
       </c>
       <c r="C334" t="str">
-        <v>Ultimo</v>
+        <v>Afschrijvingen activa</v>
       </c>
       <c r="D334" t="str">
-        <v>A2137b</v>
+        <v>Expl</v>
       </c>
       <c r="E334" t="str">
-        <v>Ond - Zuivering Zuiveringsinsta..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F334" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G334" t="str">
-        <v>3de kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I334" s="1">
+        <v>25048000</v>
       </c>
     </row>
     <row r="335">
       <c r="A335">
-        <v>5030</v>
+        <v>284080</v>
       </c>
       <c r="B335" t="str">
-        <v>B1.3</v>
+        <v>B6.6</v>
       </c>
       <c r="C335" t="str">
-        <v>Dividenden en bonusuitkeringen</v>
+        <v>Herwaardering</v>
       </c>
       <c r="D335" t="str">
-        <v>Expl</v>
+        <v>A1311</v>
       </c>
       <c r="E335" t="str">
-        <v>Exploitatie</v>
+        <v>Kapitaalverstrekking aan bedrijven</v>
       </c>
       <c r="F335" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G335" t="str">
-        <v>2de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
       <c r="H335" s="1">
-        <v>765000</v>
+        <v>143000</v>
       </c>
     </row>
     <row r="336">
       <c r="A336">
-        <v>5031</v>
+        <v>284737</v>
       </c>
       <c r="B336" t="str">
-        <v>B1.3</v>
+        <v>Primo</v>
       </c>
       <c r="C336" t="str">
-        <v>Dividenden en bonusuitkeringen</v>
+        <v>Primo</v>
       </c>
       <c r="D336" t="str">
-        <v>Expl</v>
+        <v>A1311</v>
       </c>
       <c r="E336" t="str">
-        <v>Exploitatie</v>
+        <v>Kapitaalverstrekking aan bedrijven</v>
       </c>
       <c r="F336" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G336" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>765000</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="337">
       <c r="A337">
-        <v>514417</v>
+        <v>284738</v>
       </c>
       <c r="B337" t="str">
         <v>Primo</v>
       </c>
       <c r="C337" t="str">
         <v>Primo</v>
       </c>
       <c r="D337" t="str">
-        <v>A2137c</v>
+        <v>A1311</v>
       </c>
       <c r="E337" t="str">
-        <v>Ond - Zuivering Slibverwerkings..</v>
+        <v>Kapitaalverstrekking aan bedrijven</v>
       </c>
       <c r="F337" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G337" t="str">
-        <v>1ste kwartaal</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="338">
       <c r="A338">
-        <v>514418</v>
+        <v>284739</v>
       </c>
       <c r="B338" t="str">
         <v>Primo</v>
       </c>
       <c r="C338" t="str">
         <v>Primo</v>
       </c>
       <c r="D338" t="str">
-        <v>A2137c</v>
+        <v>A1311</v>
       </c>
       <c r="E338" t="str">
-        <v>Ond - Zuivering Slibverwerkings..</v>
+        <v>Kapitaalverstrekking aan bedrijven</v>
       </c>
       <c r="F338" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G338" t="str">
-        <v>2de kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="339">
       <c r="A339">
-        <v>514419</v>
+        <v>284740</v>
       </c>
       <c r="B339" t="str">
         <v>Primo</v>
       </c>
       <c r="C339" t="str">
         <v>Primo</v>
       </c>
       <c r="D339" t="str">
-        <v>A2137c</v>
+        <v>A1311</v>
       </c>
       <c r="E339" t="str">
-        <v>Ond - Zuivering Slibverwerkings..</v>
+        <v>Kapitaalverstrekking aan bedrijven</v>
       </c>
       <c r="F339" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G339" t="str">
-        <v>3de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="340">
       <c r="A340">
-        <v>514549</v>
+        <v>284869</v>
       </c>
       <c r="B340" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C340" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D340" t="str">
-        <v>A2137c</v>
+        <v>A1311</v>
       </c>
       <c r="E340" t="str">
-        <v>Ond - Zuivering Slibverwerkings..</v>
+        <v>Kapitaalverstrekking aan bedrijven</v>
       </c>
       <c r="F340" t="str">
         <v>2025X001</v>
       </c>
       <c r="G340" t="str">
         <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="341">
       <c r="A341">
-        <v>514550</v>
+        <v>284870</v>
       </c>
       <c r="B341" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C341" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D341" t="str">
-        <v>A2137c</v>
+        <v>A1311</v>
       </c>
       <c r="E341" t="str">
-        <v>Ond - Zuivering Slibverwerkings..</v>
+        <v>Kapitaalverstrekking aan bedrijven</v>
       </c>
       <c r="F341" t="str">
         <v>2025X002</v>
       </c>
       <c r="G341" t="str">
         <v>2de kwartaal</v>
       </c>
     </row>
     <row r="342">
       <c r="A342">
-        <v>514551</v>
+        <v>284871</v>
       </c>
       <c r="B342" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C342" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D342" t="str">
-        <v>A2137c</v>
+        <v>A1311</v>
       </c>
       <c r="E342" t="str">
-        <v>Ond - Zuivering Slibverwerkings..</v>
+        <v>Kapitaalverstrekking aan bedrijven</v>
       </c>
       <c r="F342" t="str">
         <v>2025X003</v>
       </c>
       <c r="G342" t="str">
         <v>3de kwartaal</v>
       </c>
     </row>
     <row r="343">
       <c r="A343">
-        <v>5293</v>
+        <v>284872</v>
       </c>
       <c r="B343" t="str">
-        <v>B2.1</v>
+        <v>Ultimo</v>
       </c>
       <c r="C343" t="str">
-        <v>Salarissen</v>
+        <v>Ultimo</v>
       </c>
       <c r="D343" t="str">
-        <v>Expl</v>
+        <v>A1311</v>
       </c>
       <c r="E343" t="str">
-        <v>Exploitatie</v>
+        <v>Kapitaalverstrekking aan bedrijven</v>
       </c>
       <c r="F343" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G343" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>70000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="344">
       <c r="A344">
-        <v>5294</v>
+        <v>2917</v>
       </c>
       <c r="B344" t="str">
-        <v>B2.1</v>
+        <v>L4.3</v>
       </c>
       <c r="C344" t="str">
-        <v>Salarissen</v>
+        <v>Bijdragen overige opl</v>
       </c>
       <c r="D344" t="str">
         <v>Expl</v>
       </c>
       <c r="E344" t="str">
         <v>Exploitatie</v>
       </c>
       <c r="F344" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G344" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>159000</v>
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="I344" s="1">
+        <v>85000</v>
       </c>
     </row>
     <row r="345">
       <c r="A345">
-        <v>5295</v>
+        <v>2918</v>
       </c>
       <c r="B345" t="str">
-        <v>B2.1</v>
+        <v>L4.3</v>
       </c>
       <c r="C345" t="str">
-        <v>Salarissen</v>
+        <v>Bijdragen overige opl</v>
       </c>
       <c r="D345" t="str">
         <v>Expl</v>
       </c>
       <c r="E345" t="str">
         <v>Exploitatie</v>
       </c>
       <c r="F345" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G345" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>286000</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="I345" s="1">
+        <v>-479000</v>
       </c>
     </row>
     <row r="346">
       <c r="A346">
-        <v>541</v>
+        <v>2919</v>
       </c>
       <c r="B346" t="str">
-        <v>L2.1</v>
+        <v>L4.3</v>
       </c>
       <c r="C346" t="str">
-        <v>Salarissen</v>
+        <v>Bijdragen overige opl</v>
       </c>
       <c r="D346" t="str">
         <v>Expl</v>
       </c>
       <c r="E346" t="str">
         <v>Exploitatie</v>
       </c>
       <c r="F346" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G346" t="str">
-        <v>1ste kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
       <c r="I346" s="1">
-        <v>11210000</v>
+        <v>1009000</v>
       </c>
     </row>
     <row r="347">
       <c r="A347">
-        <v>5425</v>
+        <v>2920</v>
       </c>
       <c r="B347" t="str">
-        <v>B2.2</v>
+        <v>L4.3</v>
       </c>
       <c r="C347" t="str">
-        <v>Personeel derden</v>
+        <v>Bijdragen overige opl</v>
       </c>
       <c r="D347" t="str">
         <v>Expl</v>
       </c>
       <c r="E347" t="str">
         <v>Exploitatie</v>
       </c>
       <c r="F347" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G347" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>9000</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I347" s="1">
+        <v>3320000</v>
       </c>
     </row>
     <row r="348">
       <c r="A348">
-        <v>5426</v>
+        <v>3049</v>
       </c>
       <c r="B348" t="str">
-        <v>B2.2</v>
+        <v>L4.4</v>
       </c>
       <c r="C348" t="str">
-        <v>Personeel derden</v>
+        <v>Bijdragen overige</v>
       </c>
       <c r="D348" t="str">
         <v>Expl</v>
       </c>
       <c r="E348" t="str">
         <v>Exploitatie</v>
       </c>
       <c r="F348" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G348" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>280000</v>
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="I348" s="1">
+        <v>152000</v>
       </c>
     </row>
     <row r="349">
       <c r="A349">
-        <v>5427</v>
+        <v>3050</v>
       </c>
       <c r="B349" t="str">
-        <v>B2.2</v>
+        <v>L4.4</v>
       </c>
       <c r="C349" t="str">
-        <v>Personeel derden</v>
+        <v>Bijdragen overige</v>
       </c>
       <c r="D349" t="str">
         <v>Expl</v>
       </c>
       <c r="E349" t="str">
         <v>Exploitatie</v>
       </c>
       <c r="F349" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G349" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>-890000</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="I349" s="1">
+        <v>71000</v>
       </c>
     </row>
     <row r="350">
       <c r="A350">
-        <v>542</v>
+        <v>3051</v>
       </c>
       <c r="B350" t="str">
-        <v>L2.1</v>
+        <v>L4.4</v>
       </c>
       <c r="C350" t="str">
-        <v>Salarissen</v>
+        <v>Bijdragen overige</v>
       </c>
       <c r="D350" t="str">
         <v>Expl</v>
       </c>
       <c r="E350" t="str">
         <v>Exploitatie</v>
       </c>
       <c r="F350" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G350" t="str">
-        <v>2de kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
       <c r="I350" s="1">
-        <v>24086000</v>
+        <v>159000</v>
       </c>
     </row>
     <row r="351">
       <c r="A351">
-        <v>543</v>
+        <v>3052</v>
       </c>
       <c r="B351" t="str">
-        <v>L2.1</v>
+        <v>L4.4</v>
       </c>
       <c r="C351" t="str">
-        <v>Salarissen</v>
+        <v>Bijdragen overige</v>
       </c>
       <c r="D351" t="str">
         <v>Expl</v>
       </c>
       <c r="E351" t="str">
         <v>Exploitatie</v>
       </c>
       <c r="F351" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G351" t="str">
-        <v>3de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
       <c r="I351" s="1">
-        <v>35726000</v>
+        <v>201000</v>
       </c>
     </row>
     <row r="352">
       <c r="A352">
-        <v>5557</v>
+        <v>307705</v>
       </c>
       <c r="B352" t="str">
-        <v>B3.1</v>
+        <v>Primo</v>
       </c>
       <c r="C352" t="str">
-        <v>Aan- en verkopen grond</v>
+        <v>Primo</v>
       </c>
       <c r="D352" t="str">
-        <v>Expl</v>
+        <v>A1313</v>
       </c>
       <c r="E352" t="str">
-        <v>Exploitatie</v>
+        <v>Kapitaalverstrekking aan overigen</v>
       </c>
       <c r="F352" t="str">
         <v>2025X001</v>
       </c>
       <c r="G352" t="str">
         <v>1ste kwartaal</v>
       </c>
-      <c r="H352" s="1">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="353">
       <c r="A353">
-        <v>5558</v>
+        <v>307706</v>
       </c>
       <c r="B353" t="str">
-        <v>B3.1</v>
+        <v>Primo</v>
       </c>
       <c r="C353" t="str">
-        <v>Aan- en verkopen grond</v>
+        <v>Primo</v>
       </c>
       <c r="D353" t="str">
-        <v>Expl</v>
+        <v>A1313</v>
       </c>
       <c r="E353" t="str">
-        <v>Exploitatie</v>
+        <v>Kapitaalverstrekking aan overigen</v>
       </c>
       <c r="F353" t="str">
         <v>2025X002</v>
       </c>
       <c r="G353" t="str">
         <v>2de kwartaal</v>
       </c>
-      <c r="H353" s="1">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="354">
       <c r="A354">
-        <v>5559</v>
+        <v>307707</v>
       </c>
       <c r="B354" t="str">
-        <v>B3.1</v>
+        <v>Primo</v>
       </c>
       <c r="C354" t="str">
-        <v>Aan- en verkopen grond</v>
+        <v>Primo</v>
       </c>
       <c r="D354" t="str">
-        <v>Expl</v>
+        <v>A1313</v>
       </c>
       <c r="E354" t="str">
-        <v>Exploitatie</v>
+        <v>Kapitaalverstrekking aan overigen</v>
       </c>
       <c r="F354" t="str">
         <v>2025X003</v>
       </c>
       <c r="G354" t="str">
         <v>3de kwartaal</v>
       </c>
-      <c r="H354" s="1">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="355">
       <c r="A355">
-        <v>560222</v>
+        <v>307708</v>
       </c>
       <c r="B355" t="str">
-        <v>B9.0</v>
+        <v>Primo</v>
       </c>
       <c r="C355" t="str">
-        <v>Overige</v>
+        <v>Primo</v>
       </c>
       <c r="D355" t="str">
-        <v>A221a</v>
+        <v>A1313</v>
       </c>
       <c r="E355" t="str">
-        <v>Vorderingen a.g.v. subsidies en ..</v>
+        <v>Kapitaalverstrekking aan overigen</v>
       </c>
       <c r="F355" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G355" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>1040000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="356">
       <c r="A356">
-        <v>560223</v>
+        <v>307837</v>
       </c>
       <c r="B356" t="str">
-        <v>B9.0</v>
+        <v>Ultimo</v>
       </c>
       <c r="C356" t="str">
-        <v>Overige</v>
+        <v>Ultimo</v>
       </c>
       <c r="D356" t="str">
-        <v>A221a</v>
+        <v>A1313</v>
       </c>
       <c r="E356" t="str">
-        <v>Vorderingen a.g.v. subsidies en ..</v>
+        <v>Kapitaalverstrekking aan overigen</v>
       </c>
       <c r="F356" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G356" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>1119000</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="357">
       <c r="A357">
-        <v>560353</v>
+        <v>307838</v>
       </c>
       <c r="B357" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C357" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D357" t="str">
-        <v>A221a</v>
+        <v>A1313</v>
       </c>
       <c r="E357" t="str">
-        <v>Vorderingen a.g.v. subsidies en ..</v>
+        <v>Kapitaalverstrekking aan overigen</v>
       </c>
       <c r="F357" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G357" t="str">
-        <v>1ste kwartaal</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="358">
       <c r="A358">
-        <v>560354</v>
+        <v>307839</v>
       </c>
       <c r="B358" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C358" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D358" t="str">
-        <v>A221a</v>
+        <v>A1313</v>
       </c>
       <c r="E358" t="str">
-        <v>Vorderingen a.g.v. subsidies en ..</v>
+        <v>Kapitaalverstrekking aan overigen</v>
       </c>
       <c r="F358" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G358" t="str">
-        <v>2de kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="359">
       <c r="A359">
-        <v>560355</v>
+        <v>307840</v>
       </c>
       <c r="B359" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C359" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D359" t="str">
-        <v>A221a</v>
+        <v>A1313</v>
       </c>
       <c r="E359" t="str">
-        <v>Vorderingen a.g.v. subsidies en ..</v>
+        <v>Kapitaalverstrekking aan overigen</v>
       </c>
       <c r="F359" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G359" t="str">
-        <v>3de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="360">
       <c r="A360">
-        <v>560485</v>
+        <v>3184</v>
       </c>
       <c r="B360" t="str">
-        <v>Ultimo</v>
+        <v>L6.1</v>
       </c>
       <c r="C360" t="str">
-        <v>Ultimo</v>
+        <v>Mutatie voorzieningen</v>
       </c>
       <c r="D360" t="str">
-        <v>A221a</v>
+        <v>Expl</v>
       </c>
       <c r="E360" t="str">
-        <v>Vorderingen a.g.v. subsidies en ..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F360" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G360" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I360" s="1">
+        <v>631000</v>
       </c>
     </row>
     <row r="361">
       <c r="A361">
-        <v>560486</v>
+        <v>32089</v>
       </c>
       <c r="B361" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="C361" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="D361" t="str">
-        <v>A221a</v>
+        <v>A111</v>
       </c>
       <c r="E361" t="str">
-        <v>Vorderingen a.g.v. subsidies en ..</v>
+        <v>Sluiten geldleningen &amp; saldo agio..</v>
       </c>
       <c r="F361" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G361" t="str">
-        <v>2de kwartaal</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="362">
       <c r="A362">
-        <v>560487</v>
+        <v>32090</v>
       </c>
       <c r="B362" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="C362" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="D362" t="str">
-        <v>A221a</v>
+        <v>A111</v>
       </c>
       <c r="E362" t="str">
-        <v>Vorderingen a.g.v. subsidies en ..</v>
+        <v>Sluiten geldleningen &amp; saldo agio..</v>
       </c>
       <c r="F362" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G362" t="str">
-        <v>3de kwartaal</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="363">
       <c r="A363">
-        <v>571705</v>
+        <v>32091</v>
       </c>
       <c r="B363" t="str">
-        <v>B9.0</v>
+        <v>Primo</v>
       </c>
       <c r="C363" t="str">
-        <v>Overige</v>
+        <v>Primo</v>
       </c>
       <c r="D363" t="str">
-        <v>A221b</v>
+        <v>A111</v>
       </c>
       <c r="E363" t="str">
-        <v>Vorderingen op belastingdebiteur..</v>
+        <v>Sluiten geldleningen &amp; saldo agio..</v>
       </c>
       <c r="F363" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G363" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>11580000</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="364">
       <c r="A364">
-        <v>571706</v>
+        <v>32092</v>
       </c>
       <c r="B364" t="str">
-        <v>B9.0</v>
+        <v>Primo</v>
       </c>
       <c r="C364" t="str">
-        <v>Overige</v>
+        <v>Primo</v>
       </c>
       <c r="D364" t="str">
-        <v>A221b</v>
+        <v>A111</v>
       </c>
       <c r="E364" t="str">
-        <v>Vorderingen op belastingdebiteur..</v>
+        <v>Sluiten geldleningen &amp; saldo agio..</v>
       </c>
       <c r="F364" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G364" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>27799000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="365">
       <c r="A365">
-        <v>571707</v>
+        <v>32221</v>
       </c>
       <c r="B365" t="str">
-        <v>B9.0</v>
+        <v>Ultimo</v>
       </c>
       <c r="C365" t="str">
-        <v>Overige</v>
+        <v>Ultimo</v>
       </c>
       <c r="D365" t="str">
-        <v>A221b</v>
+        <v>A111</v>
       </c>
       <c r="E365" t="str">
-        <v>Vorderingen op belastingdebiteur..</v>
+        <v>Sluiten geldleningen &amp; saldo agio..</v>
       </c>
       <c r="F365" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G365" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>5677000</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="366">
       <c r="A366">
-        <v>571837</v>
+        <v>32222</v>
       </c>
       <c r="B366" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C366" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D366" t="str">
-        <v>A221b</v>
+        <v>A111</v>
       </c>
       <c r="E366" t="str">
-        <v>Vorderingen op belastingdebiteur..</v>
+        <v>Sluiten geldleningen &amp; saldo agio..</v>
       </c>
       <c r="F366" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G366" t="str">
-        <v>1ste kwartaal</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="367">
       <c r="A367">
-        <v>571838</v>
+        <v>32223</v>
       </c>
       <c r="B367" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C367" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D367" t="str">
-        <v>A221b</v>
+        <v>A111</v>
       </c>
       <c r="E367" t="str">
-        <v>Vorderingen op belastingdebiteur..</v>
+        <v>Sluiten geldleningen &amp; saldo agio..</v>
       </c>
       <c r="F367" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G367" t="str">
-        <v>2de kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="368">
       <c r="A368">
-        <v>571839</v>
+        <v>32224</v>
       </c>
       <c r="B368" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C368" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D368" t="str">
-        <v>A221b</v>
+        <v>A111</v>
       </c>
       <c r="E368" t="str">
-        <v>Vorderingen op belastingdebiteur..</v>
+        <v>Sluiten geldleningen &amp; saldo agio..</v>
       </c>
       <c r="F368" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G368" t="str">
-        <v>3de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="369">
       <c r="A369">
-        <v>571969</v>
+        <v>37765</v>
       </c>
       <c r="B369" t="str">
-        <v>Ultimo</v>
+        <v>L6.2</v>
       </c>
       <c r="C369" t="str">
-        <v>Ultimo</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D369" t="str">
-        <v>A221b</v>
+        <v>A112</v>
       </c>
       <c r="E369" t="str">
-        <v>Vorderingen op belastingdebiteur..</v>
+        <v>Uitgaven onderzoek en ontwikkeling</v>
       </c>
       <c r="F369" t="str">
         <v>2025X001</v>
       </c>
       <c r="G369" t="str">
         <v>1ste kwartaal</v>
       </c>
+      <c r="I369" s="1">
+        <v>61000</v>
+      </c>
     </row>
     <row r="370">
       <c r="A370">
-        <v>571970</v>
+        <v>37766</v>
       </c>
       <c r="B370" t="str">
-        <v>Ultimo</v>
+        <v>L6.2</v>
       </c>
       <c r="C370" t="str">
-        <v>Ultimo</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D370" t="str">
-        <v>A221b</v>
+        <v>A112</v>
       </c>
       <c r="E370" t="str">
-        <v>Vorderingen op belastingdebiteur..</v>
+        <v>Uitgaven onderzoek en ontwikkeling</v>
       </c>
       <c r="F370" t="str">
         <v>2025X002</v>
       </c>
       <c r="G370" t="str">
         <v>2de kwartaal</v>
       </c>
+      <c r="I370" s="1">
+        <v>291000</v>
+      </c>
     </row>
     <row r="371">
       <c r="A371">
-        <v>571971</v>
+        <v>37767</v>
       </c>
       <c r="B371" t="str">
-        <v>Ultimo</v>
+        <v>L6.2</v>
       </c>
       <c r="C371" t="str">
-        <v>Ultimo</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D371" t="str">
-        <v>A221b</v>
+        <v>A112</v>
       </c>
       <c r="E371" t="str">
-        <v>Vorderingen op belastingdebiteur..</v>
+        <v>Uitgaven onderzoek en ontwikkeling</v>
       </c>
       <c r="F371" t="str">
         <v>2025X003</v>
       </c>
       <c r="G371" t="str">
         <v>3de kwartaal</v>
       </c>
+      <c r="I371" s="1">
+        <v>356000</v>
+      </c>
     </row>
     <row r="372">
       <c r="A372">
-        <v>5821</v>
+        <v>37768</v>
       </c>
       <c r="B372" t="str">
-        <v>B3.3</v>
+        <v>L6.2</v>
       </c>
       <c r="C372" t="str">
-        <v>Overige ge- en verbruiksgoederen</v>
+        <v>Geactiveerde lasten</v>
       </c>
       <c r="D372" t="str">
-        <v>Expl</v>
+        <v>A112</v>
       </c>
       <c r="E372" t="str">
-        <v>Exploitatie</v>
+        <v>Uitgaven onderzoek en ontwikkeling</v>
       </c>
       <c r="F372" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G372" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>1026000</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I372" s="1">
+        <v>800000</v>
       </c>
     </row>
     <row r="373">
       <c r="A373">
-        <v>5822</v>
+        <v>38821</v>
       </c>
       <c r="B373" t="str">
-        <v>B3.3</v>
+        <v>L8.1</v>
       </c>
       <c r="C373" t="str">
-        <v>Overige ge- en verbruiksgoederen</v>
+        <v>Externe</v>
       </c>
       <c r="D373" t="str">
-        <v>Expl</v>
+        <v>A112</v>
       </c>
       <c r="E373" t="str">
-        <v>Exploitatie</v>
+        <v>Uitgaven onderzoek en ontwikkeling</v>
       </c>
       <c r="F373" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G373" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>816000</v>
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="I373" s="1">
+        <v>712000</v>
       </c>
     </row>
     <row r="374">
       <c r="A374">
-        <v>5823</v>
+        <v>38822</v>
       </c>
       <c r="B374" t="str">
-        <v>B3.3</v>
+        <v>L8.1</v>
       </c>
       <c r="C374" t="str">
-        <v>Overige ge- en verbruiksgoederen</v>
+        <v>Externe</v>
       </c>
       <c r="D374" t="str">
-        <v>Expl</v>
+        <v>A112</v>
       </c>
       <c r="E374" t="str">
-        <v>Exploitatie</v>
+        <v>Uitgaven onderzoek en ontwikkeling</v>
       </c>
       <c r="F374" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G374" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>-2242000</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="I374" s="1">
+        <v>1394000</v>
       </c>
     </row>
     <row r="375">
       <c r="A375">
-        <v>5953</v>
+        <v>38823</v>
       </c>
       <c r="B375" t="str">
-        <v>B3.4</v>
+        <v>L8.1</v>
       </c>
       <c r="C375" t="str">
-        <v>Grond en water</v>
+        <v>Externe</v>
       </c>
       <c r="D375" t="str">
-        <v>Expl</v>
+        <v>A112</v>
       </c>
       <c r="E375" t="str">
-        <v>Exploitatie</v>
+        <v>Uitgaven onderzoek en ontwikkeling</v>
       </c>
       <c r="F375" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G375" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>90000</v>
+        <v>3de kwartaal</v>
+      </c>
+      <c r="I375" s="1">
+        <v>2167000</v>
       </c>
     </row>
     <row r="376">
       <c r="A376">
-        <v>5954</v>
+        <v>38824</v>
       </c>
       <c r="B376" t="str">
-        <v>B3.4</v>
+        <v>L8.1</v>
       </c>
       <c r="C376" t="str">
-        <v>Grond en water</v>
+        <v>Externe</v>
       </c>
       <c r="D376" t="str">
-        <v>Expl</v>
+        <v>A112</v>
       </c>
       <c r="E376" t="str">
-        <v>Exploitatie</v>
+        <v>Uitgaven onderzoek en ontwikkeling</v>
       </c>
       <c r="F376" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G376" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>121000</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I376" s="1">
+        <v>3297000</v>
       </c>
     </row>
     <row r="377">
       <c r="A377">
-        <v>5955</v>
+        <v>39613</v>
       </c>
       <c r="B377" t="str">
-        <v>B3.4</v>
+        <v>B1.4</v>
       </c>
       <c r="C377" t="str">
-        <v>Grond en water</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D377" t="str">
-        <v>Expl</v>
+        <v>A112</v>
       </c>
       <c r="E377" t="str">
-        <v>Exploitatie</v>
+        <v>Uitgaven onderzoek en ontwikkeling</v>
       </c>
       <c r="F377" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G377" t="str">
-        <v>3de kwartaal</v>
+        <v>1ste kwartaal</v>
       </c>
       <c r="H377" s="1">
-        <v>-418000</v>
+        <v>137000</v>
       </c>
     </row>
     <row r="378">
       <c r="A378">
-        <v>60733</v>
+        <v>39614</v>
       </c>
       <c r="B378" t="str">
-        <v>L6.2</v>
+        <v>B1.4</v>
       </c>
       <c r="C378" t="str">
-        <v>Geactiveerde lasten</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D378" t="str">
-        <v>A113b</v>
+        <v>A112</v>
       </c>
       <c r="E378" t="str">
-        <v>Bijdragen aan activa Rijk</v>
+        <v>Uitgaven onderzoek en ontwikkeling</v>
       </c>
       <c r="F378" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G378" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>54000</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="H378" s="1">
+        <v>137000</v>
       </c>
     </row>
     <row r="379">
       <c r="A379">
-        <v>60734</v>
+        <v>39616</v>
       </c>
       <c r="B379" t="str">
-        <v>L6.2</v>
+        <v>B1.4</v>
       </c>
       <c r="C379" t="str">
-        <v>Geactiveerde lasten</v>
+        <v>Afschrijvingen</v>
       </c>
       <c r="D379" t="str">
-        <v>A113b</v>
+        <v>A112</v>
       </c>
       <c r="E379" t="str">
-        <v>Bijdragen aan activa Rijk</v>
+        <v>Uitgaven onderzoek en ontwikkeling</v>
       </c>
       <c r="F379" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G379" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>64000</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H379" s="1">
+        <v>548000</v>
       </c>
     </row>
     <row r="380">
       <c r="A380">
-        <v>60735</v>
+        <v>411061</v>
       </c>
       <c r="B380" t="str">
-        <v>L6.2</v>
+        <v>Primo</v>
       </c>
       <c r="C380" t="str">
-        <v>Geactiveerde lasten</v>
+        <v>Primo</v>
       </c>
       <c r="D380" t="str">
-        <v>A113b</v>
+        <v>A2131</v>
       </c>
       <c r="E380" t="str">
-        <v>Bijdragen aan activa Rijk</v>
+        <v>Ond - Gronden en terreinen</v>
       </c>
       <c r="F380" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G380" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>89000</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="381">
       <c r="A381">
-        <v>6085</v>
+        <v>411062</v>
       </c>
       <c r="B381" t="str">
-        <v>B3.5</v>
+        <v>Primo</v>
       </c>
       <c r="C381" t="str">
-        <v>Huren en rechten</v>
+        <v>Primo</v>
       </c>
       <c r="D381" t="str">
-        <v>Expl</v>
+        <v>A2131</v>
       </c>
       <c r="E381" t="str">
-        <v>Exploitatie</v>
+        <v>Ond - Gronden en terreinen</v>
       </c>
       <c r="F381" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G381" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>17000</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="382">
       <c r="A382">
-        <v>6086</v>
+        <v>411063</v>
       </c>
       <c r="B382" t="str">
-        <v>B3.5</v>
+        <v>Primo</v>
       </c>
       <c r="C382" t="str">
-        <v>Huren en rechten</v>
+        <v>Primo</v>
       </c>
       <c r="D382" t="str">
-        <v>Expl</v>
+        <v>A2131</v>
       </c>
       <c r="E382" t="str">
-        <v>Exploitatie</v>
+        <v>Ond - Gronden en terreinen</v>
       </c>
       <c r="F382" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G382" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>29000</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="383">
       <c r="A383">
-        <v>6087</v>
+        <v>411064</v>
       </c>
       <c r="B383" t="str">
-        <v>B3.5</v>
+        <v>Primo</v>
       </c>
       <c r="C383" t="str">
-        <v>Huren en rechten</v>
+        <v>Primo</v>
       </c>
       <c r="D383" t="str">
-        <v>Expl</v>
+        <v>A2131</v>
       </c>
       <c r="E383" t="str">
-        <v>Exploitatie</v>
+        <v>Ond - Gronden en terreinen</v>
       </c>
       <c r="F383" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G383" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>-61000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="384">
       <c r="A384">
-        <v>61789</v>
+        <v>411193</v>
       </c>
       <c r="B384" t="str">
-        <v>L8.1</v>
+        <v>Ultimo</v>
       </c>
       <c r="C384" t="str">
-        <v>Externe</v>
+        <v>Ultimo</v>
       </c>
       <c r="D384" t="str">
-        <v>A113b</v>
+        <v>A2131</v>
       </c>
       <c r="E384" t="str">
-        <v>Bijdragen aan activa Rijk</v>
+        <v>Ond - Gronden en terreinen</v>
       </c>
       <c r="F384" t="str">
         <v>2025X001</v>
       </c>
       <c r="G384" t="str">
         <v>1ste kwartaal</v>
       </c>
-      <c r="I384" s="1">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="385">
       <c r="A385">
-        <v>61790</v>
+        <v>411194</v>
       </c>
       <c r="B385" t="str">
-        <v>L8.1</v>
+        <v>Ultimo</v>
       </c>
       <c r="C385" t="str">
-        <v>Externe</v>
+        <v>Ultimo</v>
       </c>
       <c r="D385" t="str">
-        <v>A113b</v>
+        <v>A2131</v>
       </c>
       <c r="E385" t="str">
-        <v>Bijdragen aan activa Rijk</v>
+        <v>Ond - Gronden en terreinen</v>
       </c>
       <c r="F385" t="str">
         <v>2025X002</v>
       </c>
       <c r="G385" t="str">
         <v>2de kwartaal</v>
       </c>
-      <c r="I385" s="1">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="386">
       <c r="A386">
-        <v>61791</v>
+        <v>411195</v>
       </c>
       <c r="B386" t="str">
-        <v>L8.1</v>
+        <v>Ultimo</v>
       </c>
       <c r="C386" t="str">
-        <v>Externe</v>
+        <v>Ultimo</v>
       </c>
       <c r="D386" t="str">
-        <v>A113b</v>
+        <v>A2131</v>
       </c>
       <c r="E386" t="str">
-        <v>Bijdragen aan activa Rijk</v>
+        <v>Ond - Gronden en terreinen</v>
       </c>
       <c r="F386" t="str">
         <v>2025X003</v>
       </c>
       <c r="G386" t="str">
         <v>3de kwartaal</v>
       </c>
-      <c r="I386" s="1">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="387">
       <c r="A387">
-        <v>62581</v>
+        <v>411196</v>
       </c>
       <c r="B387" t="str">
-        <v>B1.4</v>
+        <v>Ultimo</v>
       </c>
       <c r="C387" t="str">
-        <v>Afschrijvingen</v>
+        <v>Ultimo</v>
       </c>
       <c r="D387" t="str">
-        <v>A113b</v>
+        <v>A2131</v>
       </c>
       <c r="E387" t="str">
-        <v>Bijdragen aan activa Rijk</v>
+        <v>Ond - Gronden en terreinen</v>
       </c>
       <c r="F387" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G387" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>289000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="388">
       <c r="A388">
-        <v>62582</v>
+        <v>422545</v>
       </c>
       <c r="B388" t="str">
-        <v>B1.4</v>
+        <v>Primo</v>
       </c>
       <c r="C388" t="str">
-        <v>Afschrijvingen</v>
+        <v>Primo</v>
       </c>
       <c r="D388" t="str">
-        <v>A113b</v>
+        <v>A2132</v>
       </c>
       <c r="E388" t="str">
-        <v>Bijdragen aan activa Rijk</v>
+        <v>Ond - Vervoermiddelen</v>
       </c>
       <c r="F388" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G388" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>289000</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="389">
       <c r="A389">
-        <v>63901</v>
+        <v>422546</v>
       </c>
       <c r="B389" t="str">
-        <v>B4.2</v>
+        <v>Primo</v>
       </c>
       <c r="C389" t="str">
-        <v>Bijdragen Rijk</v>
+        <v>Primo</v>
       </c>
       <c r="D389" t="str">
-        <v>A113b</v>
+        <v>A2132</v>
       </c>
       <c r="E389" t="str">
-        <v>Bijdragen aan activa Rijk</v>
+        <v>Ond - Vervoermiddelen</v>
       </c>
       <c r="F389" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G389" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>8000</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="390">
       <c r="A390">
-        <v>63902</v>
+        <v>422547</v>
       </c>
       <c r="B390" t="str">
-        <v>B4.2</v>
+        <v>Primo</v>
       </c>
       <c r="C390" t="str">
-        <v>Bijdragen Rijk</v>
+        <v>Primo</v>
       </c>
       <c r="D390" t="str">
-        <v>A113b</v>
+        <v>A2132</v>
       </c>
       <c r="E390" t="str">
-        <v>Bijdragen aan activa Rijk</v>
+        <v>Ond - Vervoermiddelen</v>
       </c>
       <c r="F390" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G390" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>18000</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="391">
       <c r="A391">
-        <v>63903</v>
+        <v>422548</v>
       </c>
       <c r="B391" t="str">
-        <v>B4.2</v>
+        <v>Primo</v>
       </c>
       <c r="C391" t="str">
-        <v>Bijdragen Rijk</v>
+        <v>Primo</v>
       </c>
       <c r="D391" t="str">
-        <v>A113b</v>
+        <v>A2132</v>
       </c>
       <c r="E391" t="str">
-        <v>Bijdragen aan activa Rijk</v>
+        <v>Ond - Vervoermiddelen</v>
       </c>
       <c r="F391" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G391" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>-112000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="392">
       <c r="A392">
-        <v>640609</v>
+        <v>422677</v>
       </c>
       <c r="B392" t="str">
-        <v>B9.0</v>
+        <v>Ultimo</v>
       </c>
       <c r="C392" t="str">
-        <v>Overige</v>
+        <v>Ultimo</v>
       </c>
       <c r="D392" t="str">
-        <v>A224</v>
+        <v>A2132</v>
       </c>
       <c r="E392" t="str">
-        <v>Overige kortlopende vorderingen</v>
+        <v>Ond - Vervoermiddelen</v>
       </c>
       <c r="F392" t="str">
         <v>2025X001</v>
       </c>
       <c r="G392" t="str">
         <v>1ste kwartaal</v>
       </c>
-      <c r="H392" s="1">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="393">
       <c r="A393">
-        <v>640610</v>
+        <v>422678</v>
       </c>
       <c r="B393" t="str">
-        <v>B9.0</v>
+        <v>Ultimo</v>
       </c>
       <c r="C393" t="str">
-        <v>Overige</v>
+        <v>Ultimo</v>
       </c>
       <c r="D393" t="str">
-        <v>A224</v>
+        <v>A2132</v>
       </c>
       <c r="E393" t="str">
-        <v>Overige kortlopende vorderingen</v>
+        <v>Ond - Vervoermiddelen</v>
       </c>
       <c r="F393" t="str">
         <v>2025X002</v>
       </c>
       <c r="G393" t="str">
         <v>2de kwartaal</v>
       </c>
-      <c r="H393" s="1">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="394">
       <c r="A394">
-        <v>640611</v>
+        <v>422679</v>
       </c>
       <c r="B394" t="str">
-        <v>B9.0</v>
+        <v>Ultimo</v>
       </c>
       <c r="C394" t="str">
-        <v>Overige</v>
+        <v>Ultimo</v>
       </c>
       <c r="D394" t="str">
-        <v>A224</v>
+        <v>A2132</v>
       </c>
       <c r="E394" t="str">
-        <v>Overige kortlopende vorderingen</v>
+        <v>Ond - Vervoermiddelen</v>
       </c>
       <c r="F394" t="str">
         <v>2025X003</v>
       </c>
       <c r="G394" t="str">
         <v>3de kwartaal</v>
       </c>
-      <c r="H394" s="1">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="395">
       <c r="A395">
-        <v>640741</v>
+        <v>422680</v>
       </c>
       <c r="B395" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C395" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D395" t="str">
-        <v>A224</v>
+        <v>A2132</v>
       </c>
       <c r="E395" t="str">
-        <v>Overige kortlopende vorderingen</v>
+        <v>Ond - Vervoermiddelen</v>
       </c>
       <c r="F395" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G395" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="396">
       <c r="A396">
-        <v>640742</v>
+        <v>43047</v>
       </c>
       <c r="B396" t="str">
-        <v>Primo</v>
+        <v>B6.8</v>
       </c>
       <c r="C396" t="str">
-        <v>Primo</v>
+        <v>Verkoop</v>
       </c>
       <c r="D396" t="str">
-        <v>A224</v>
+        <v>A112</v>
       </c>
       <c r="E396" t="str">
-        <v>Overige kortlopende vorderingen</v>
+        <v>Uitgaven onderzoek en ontwikkeling</v>
       </c>
       <c r="F396" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G396" t="str">
-        <v>2de kwartaal</v>
+        <v>3de kwartaal</v>
+      </c>
+      <c r="H396" s="1">
+        <v>75000</v>
       </c>
     </row>
     <row r="397">
       <c r="A397">
-        <v>640743</v>
+        <v>43048</v>
       </c>
       <c r="B397" t="str">
-        <v>Primo</v>
+        <v>B6.8</v>
       </c>
       <c r="C397" t="str">
-        <v>Primo</v>
+        <v>Verkoop</v>
       </c>
       <c r="D397" t="str">
-        <v>A224</v>
+        <v>A112</v>
       </c>
       <c r="E397" t="str">
-        <v>Overige kortlopende vorderingen</v>
+        <v>Uitgaven onderzoek en ontwikkeling</v>
       </c>
       <c r="F397" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G397" t="str">
-        <v>3de kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H397" s="1">
+        <v>92000</v>
       </c>
     </row>
     <row r="398">
       <c r="A398">
-        <v>640873</v>
+        <v>434029</v>
       </c>
       <c r="B398" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="C398" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="D398" t="str">
-        <v>A224</v>
+        <v>A2133</v>
       </c>
       <c r="E398" t="str">
-        <v>Overige kortlopende vorderingen</v>
+        <v>Ond - Machines, apparaten en wer..</v>
       </c>
       <c r="F398" t="str">
         <v>2025X001</v>
       </c>
       <c r="G398" t="str">
         <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="399">
       <c r="A399">
-        <v>640874</v>
+        <v>434030</v>
       </c>
       <c r="B399" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="C399" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="D399" t="str">
-        <v>A224</v>
+        <v>A2133</v>
       </c>
       <c r="E399" t="str">
-        <v>Overige kortlopende vorderingen</v>
+        <v>Ond - Machines, apparaten en wer..</v>
       </c>
       <c r="F399" t="str">
         <v>2025X002</v>
       </c>
       <c r="G399" t="str">
         <v>2de kwartaal</v>
       </c>
     </row>
     <row r="400">
       <c r="A400">
-        <v>640875</v>
+        <v>434031</v>
       </c>
       <c r="B400" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="C400" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="D400" t="str">
-        <v>A224</v>
+        <v>A2133</v>
       </c>
       <c r="E400" t="str">
-        <v>Overige kortlopende vorderingen</v>
+        <v>Ond - Machines, apparaten en wer..</v>
       </c>
       <c r="F400" t="str">
         <v>2025X003</v>
       </c>
       <c r="G400" t="str">
         <v>3de kwartaal</v>
       </c>
     </row>
     <row r="401">
       <c r="A401">
-        <v>6481</v>
+        <v>434032</v>
       </c>
       <c r="B401" t="str">
-        <v>B4.2</v>
+        <v>Primo</v>
       </c>
       <c r="C401" t="str">
-        <v>Bijdragen Rijk</v>
+        <v>Primo</v>
       </c>
       <c r="D401" t="str">
-        <v>Expl</v>
+        <v>A2133</v>
       </c>
       <c r="E401" t="str">
-        <v>Exploitatie</v>
+        <v>Ond - Machines, apparaten en wer..</v>
       </c>
       <c r="F401" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G401" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>48000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="402">
       <c r="A402">
-        <v>6482</v>
+        <v>434161</v>
       </c>
       <c r="B402" t="str">
-        <v>B4.2</v>
+        <v>Ultimo</v>
       </c>
       <c r="C402" t="str">
-        <v>Bijdragen Rijk</v>
+        <v>Ultimo</v>
       </c>
       <c r="D402" t="str">
-        <v>Expl</v>
+        <v>A2133</v>
       </c>
       <c r="E402" t="str">
-        <v>Exploitatie</v>
+        <v>Ond - Machines, apparaten en wer..</v>
       </c>
       <c r="F402" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G402" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>4066000</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="403">
       <c r="A403">
-        <v>6483</v>
+        <v>434162</v>
       </c>
       <c r="B403" t="str">
-        <v>B4.2</v>
+        <v>Ultimo</v>
       </c>
       <c r="C403" t="str">
-        <v>Bijdragen Rijk</v>
+        <v>Ultimo</v>
       </c>
       <c r="D403" t="str">
-        <v>Expl</v>
+        <v>A2133</v>
       </c>
       <c r="E403" t="str">
-        <v>Exploitatie</v>
+        <v>Ond - Machines, apparaten en wer..</v>
       </c>
       <c r="F403" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G403" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>-5066000</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="404">
       <c r="A404">
-        <v>66013</v>
+        <v>434163</v>
       </c>
       <c r="B404" t="str">
-        <v>B6.8</v>
+        <v>Ultimo</v>
       </c>
       <c r="C404" t="str">
-        <v>Verkoop</v>
+        <v>Ultimo</v>
       </c>
       <c r="D404" t="str">
-        <v>A113b</v>
+        <v>A2133</v>
       </c>
       <c r="E404" t="str">
-        <v>Bijdragen aan activa Rijk</v>
+        <v>Ond - Machines, apparaten en wer..</v>
       </c>
       <c r="F404" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G404" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>8000</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="405">
       <c r="A405">
-        <v>66015</v>
+        <v>434164</v>
       </c>
       <c r="B405" t="str">
-        <v>B6.8</v>
+        <v>Ultimo</v>
       </c>
       <c r="C405" t="str">
-        <v>Verkoop</v>
+        <v>Ultimo</v>
       </c>
       <c r="D405" t="str">
-        <v>A113b</v>
+        <v>A2133</v>
       </c>
       <c r="E405" t="str">
-        <v>Bijdragen aan activa Rijk</v>
+        <v>Ond - Machines, apparaten en wer..</v>
       </c>
       <c r="F405" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G405" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>152000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="406">
       <c r="A406">
-        <v>673</v>
+        <v>43573</v>
       </c>
       <c r="B406" t="str">
-        <v>L2.2</v>
+        <v>Primo</v>
       </c>
       <c r="C406" t="str">
-        <v>Sociale Premies</v>
+        <v>Primo</v>
       </c>
       <c r="D406" t="str">
-        <v>Expl</v>
+        <v>A112</v>
       </c>
       <c r="E406" t="str">
-        <v>Exploitatie</v>
+        <v>Uitgaven onderzoek en ontwikkeling</v>
       </c>
       <c r="F406" t="str">
         <v>2025X001</v>
       </c>
       <c r="G406" t="str">
         <v>1ste kwartaal</v>
       </c>
-      <c r="I406" s="1">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="407">
       <c r="A407">
-        <v>674</v>
+        <v>43574</v>
       </c>
       <c r="B407" t="str">
-        <v>L2.2</v>
+        <v>Primo</v>
       </c>
       <c r="C407" t="str">
-        <v>Sociale Premies</v>
+        <v>Primo</v>
       </c>
       <c r="D407" t="str">
-        <v>Expl</v>
+        <v>A112</v>
       </c>
       <c r="E407" t="str">
-        <v>Exploitatie</v>
+        <v>Uitgaven onderzoek en ontwikkeling</v>
       </c>
       <c r="F407" t="str">
         <v>2025X002</v>
       </c>
       <c r="G407" t="str">
         <v>2de kwartaal</v>
       </c>
-      <c r="I407" s="1">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="408">
       <c r="A408">
-        <v>675</v>
+        <v>43575</v>
       </c>
       <c r="B408" t="str">
-        <v>L2.2</v>
+        <v>Primo</v>
       </c>
       <c r="C408" t="str">
-        <v>Sociale Premies</v>
+        <v>Primo</v>
       </c>
       <c r="D408" t="str">
-        <v>Expl</v>
+        <v>A112</v>
       </c>
       <c r="E408" t="str">
-        <v>Exploitatie</v>
+        <v>Uitgaven onderzoek en ontwikkeling</v>
       </c>
       <c r="F408" t="str">
         <v>2025X003</v>
       </c>
       <c r="G408" t="str">
         <v>3de kwartaal</v>
       </c>
-      <c r="I408" s="1">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="409">
       <c r="A409">
-        <v>6877</v>
+        <v>43576</v>
       </c>
       <c r="B409" t="str">
-        <v>B4.5</v>
+        <v>Primo</v>
       </c>
       <c r="C409" t="str">
-        <v>Bijdragen overige</v>
+        <v>Primo</v>
       </c>
       <c r="D409" t="str">
-        <v>Expl</v>
+        <v>A112</v>
       </c>
       <c r="E409" t="str">
-        <v>Exploitatie</v>
+        <v>Uitgaven onderzoek en ontwikkeling</v>
       </c>
       <c r="F409" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G409" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>17000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="410">
       <c r="A410">
-        <v>6878</v>
+        <v>43705</v>
       </c>
       <c r="B410" t="str">
-        <v>B4.5</v>
+        <v>Ultimo</v>
       </c>
       <c r="C410" t="str">
-        <v>Bijdragen overige</v>
+        <v>Ultimo</v>
       </c>
       <c r="D410" t="str">
-        <v>Expl</v>
+        <v>A112</v>
       </c>
       <c r="E410" t="str">
-        <v>Exploitatie</v>
+        <v>Uitgaven onderzoek en ontwikkeling</v>
       </c>
       <c r="F410" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G410" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>17000</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="411">
       <c r="A411">
-        <v>6879</v>
+        <v>43706</v>
       </c>
       <c r="B411" t="str">
-        <v>B4.5</v>
+        <v>Ultimo</v>
       </c>
       <c r="C411" t="str">
-        <v>Bijdragen overige</v>
+        <v>Ultimo</v>
       </c>
       <c r="D411" t="str">
-        <v>Expl</v>
+        <v>A112</v>
       </c>
       <c r="E411" t="str">
-        <v>Exploitatie</v>
+        <v>Uitgaven onderzoek en ontwikkeling</v>
       </c>
       <c r="F411" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G411" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>17000</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="412">
       <c r="A412">
-        <v>7009</v>
+        <v>43707</v>
       </c>
       <c r="B412" t="str">
-        <v>B5.0</v>
+        <v>Ultimo</v>
       </c>
       <c r="C412" t="str">
-        <v>Waterschapsbelastingen</v>
+        <v>Ultimo</v>
       </c>
       <c r="D412" t="str">
-        <v>Expl</v>
+        <v>A112</v>
       </c>
       <c r="E412" t="str">
-        <v>Exploitatie</v>
+        <v>Uitgaven onderzoek en ontwikkeling</v>
       </c>
       <c r="F412" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G412" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>28672000</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="413">
       <c r="A413">
-        <v>7010</v>
+        <v>43708</v>
       </c>
       <c r="B413" t="str">
-        <v>B5.0</v>
+        <v>Ultimo</v>
       </c>
       <c r="C413" t="str">
-        <v>Waterschapsbelastingen</v>
+        <v>Ultimo</v>
       </c>
       <c r="D413" t="str">
-        <v>Expl</v>
+        <v>A112</v>
       </c>
       <c r="E413" t="str">
-        <v>Exploitatie</v>
+        <v>Uitgaven onderzoek en ontwikkeling</v>
       </c>
       <c r="F413" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G413" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>94369000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="414">
       <c r="A414">
-        <v>7011</v>
+        <v>445513</v>
       </c>
       <c r="B414" t="str">
-        <v>B5.0</v>
+        <v>Primo</v>
       </c>
       <c r="C414" t="str">
-        <v>Waterschapsbelastingen</v>
+        <v>Primo</v>
       </c>
       <c r="D414" t="str">
-        <v>Expl</v>
+        <v>A2134</v>
       </c>
       <c r="E414" t="str">
-        <v>Exploitatie</v>
+        <v>Ond - Bedrijfsgebouwen</v>
       </c>
       <c r="F414" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G414" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>125983000</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="415">
       <c r="A415">
-        <v>762577</v>
+        <v>445514</v>
       </c>
       <c r="B415" t="str">
-        <v>L9.0</v>
+        <v>Primo</v>
       </c>
       <c r="C415" t="str">
-        <v>Overige</v>
+        <v>Primo</v>
       </c>
       <c r="D415" t="str">
-        <v>A29f</v>
+        <v>A2134</v>
       </c>
       <c r="E415" t="str">
-        <v>Overige nog te ontvangen en vooru..</v>
+        <v>Ond - Bedrijfsgebouwen</v>
       </c>
       <c r="F415" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G415" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>12435000</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="416">
       <c r="A416">
-        <v>762578</v>
+        <v>445515</v>
       </c>
       <c r="B416" t="str">
-        <v>L9.0</v>
+        <v>Primo</v>
       </c>
       <c r="C416" t="str">
-        <v>Overige</v>
+        <v>Primo</v>
       </c>
       <c r="D416" t="str">
-        <v>A29f</v>
+        <v>A2134</v>
       </c>
       <c r="E416" t="str">
-        <v>Overige nog te ontvangen en vooru..</v>
+        <v>Ond - Bedrijfsgebouwen</v>
       </c>
       <c r="F416" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G416" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>12131000</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="417">
       <c r="A417">
-        <v>762579</v>
+        <v>445516</v>
       </c>
       <c r="B417" t="str">
-        <v>L9.0</v>
+        <v>Primo</v>
       </c>
       <c r="C417" t="str">
-        <v>Overige</v>
+        <v>Primo</v>
       </c>
       <c r="D417" t="str">
-        <v>A29f</v>
+        <v>A2134</v>
       </c>
       <c r="E417" t="str">
-        <v>Overige nog te ontvangen en vooru..</v>
+        <v>Ond - Bedrijfsgebouwen</v>
       </c>
       <c r="F417" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G417" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>12020000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="418">
       <c r="A418">
-        <v>767065</v>
+        <v>445645</v>
       </c>
       <c r="B418" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C418" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D418" t="str">
-        <v>A29f</v>
+        <v>A2134</v>
       </c>
       <c r="E418" t="str">
-        <v>Overige nog te ontvangen en vooru..</v>
+        <v>Ond - Bedrijfsgebouwen</v>
       </c>
       <c r="F418" t="str">
         <v>2025X001</v>
       </c>
       <c r="G418" t="str">
         <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="419">
       <c r="A419">
-        <v>767066</v>
+        <v>445646</v>
       </c>
       <c r="B419" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C419" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D419" t="str">
-        <v>A29f</v>
+        <v>A2134</v>
       </c>
       <c r="E419" t="str">
-        <v>Overige nog te ontvangen en vooru..</v>
+        <v>Ond - Bedrijfsgebouwen</v>
       </c>
       <c r="F419" t="str">
         <v>2025X002</v>
       </c>
       <c r="G419" t="str">
         <v>2de kwartaal</v>
       </c>
     </row>
     <row r="420">
       <c r="A420">
-        <v>767067</v>
+        <v>445647</v>
       </c>
       <c r="B420" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C420" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D420" t="str">
-        <v>A29f</v>
+        <v>A2134</v>
       </c>
       <c r="E420" t="str">
-        <v>Overige nog te ontvangen en vooru..</v>
+        <v>Ond - Bedrijfsgebouwen</v>
       </c>
       <c r="F420" t="str">
         <v>2025X003</v>
       </c>
       <c r="G420" t="str">
         <v>3de kwartaal</v>
       </c>
     </row>
     <row r="421">
       <c r="A421">
-        <v>767197</v>
+        <v>445648</v>
       </c>
       <c r="B421" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C421" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D421" t="str">
-        <v>A29f</v>
+        <v>A2134</v>
       </c>
       <c r="E421" t="str">
-        <v>Overige nog te ontvangen en vooru..</v>
+        <v>Ond - Bedrijfsgebouwen</v>
       </c>
       <c r="F421" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G421" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="422">
       <c r="A422">
-        <v>767198</v>
+        <v>4765</v>
       </c>
       <c r="B422" t="str">
-        <v>Ultimo</v>
+        <v>B1.1</v>
       </c>
       <c r="C422" t="str">
-        <v>Ultimo</v>
+        <v>Externe rente</v>
       </c>
       <c r="D422" t="str">
-        <v>A29f</v>
+        <v>Expl</v>
       </c>
       <c r="E422" t="str">
-        <v>Overige nog te ontvangen en vooru..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F422" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G422" t="str">
-        <v>2de kwartaal</v>
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="H422" s="1">
+        <v>1000</v>
       </c>
     </row>
     <row r="423">
       <c r="A423">
-        <v>767199</v>
+        <v>4766</v>
       </c>
       <c r="B423" t="str">
-        <v>Ultimo</v>
+        <v>B1.1</v>
       </c>
       <c r="C423" t="str">
-        <v>Ultimo</v>
+        <v>Externe rente</v>
       </c>
       <c r="D423" t="str">
-        <v>A29f</v>
+        <v>Expl</v>
       </c>
       <c r="E423" t="str">
-        <v>Overige nog te ontvangen en vooru..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F423" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G423" t="str">
-        <v>3de kwartaal</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="H423" s="1">
+        <v>2000</v>
       </c>
     </row>
     <row r="424">
       <c r="A424">
-        <v>769574</v>
+        <v>4767</v>
       </c>
       <c r="B424" t="str">
-        <v>L1.2</v>
+        <v>B1.1</v>
       </c>
       <c r="C424" t="str">
-        <v>Interne rente</v>
+        <v>Externe rente</v>
       </c>
       <c r="D424" t="str">
-        <v>P111</v>
+        <v>Expl</v>
       </c>
       <c r="E424" t="str">
-        <v>Algemene reserves</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F424" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G424" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>5655000</v>
+        <v>3de kwartaal</v>
+      </c>
+      <c r="H424" s="1">
+        <v>2000</v>
       </c>
     </row>
     <row r="425">
       <c r="A425">
-        <v>769575</v>
+        <v>4768</v>
       </c>
       <c r="B425" t="str">
-        <v>L1.2</v>
+        <v>B1.1</v>
       </c>
       <c r="C425" t="str">
-        <v>Interne rente</v>
+        <v>Externe rente</v>
       </c>
       <c r="D425" t="str">
-        <v>P111</v>
+        <v>Expl</v>
       </c>
       <c r="E425" t="str">
-        <v>Algemene reserves</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F425" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G425" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>5655000</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H425" s="1">
+        <v>5000</v>
       </c>
     </row>
     <row r="426">
       <c r="A426">
-        <v>778549</v>
+        <v>479965</v>
       </c>
       <c r="B426" t="str">
         <v>Primo</v>
       </c>
       <c r="C426" t="str">
         <v>Primo</v>
       </c>
       <c r="D426" t="str">
-        <v>P111</v>
+        <v>A2136b</v>
       </c>
       <c r="E426" t="str">
-        <v>Algemene reserves</v>
+        <v>Ond - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F426" t="str">
         <v>2025X001</v>
       </c>
       <c r="G426" t="str">
         <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="427">
       <c r="A427">
-        <v>778550</v>
+        <v>479966</v>
       </c>
       <c r="B427" t="str">
         <v>Primo</v>
       </c>
       <c r="C427" t="str">
         <v>Primo</v>
       </c>
       <c r="D427" t="str">
-        <v>P111</v>
+        <v>A2136b</v>
       </c>
       <c r="E427" t="str">
-        <v>Algemene reserves</v>
+        <v>Ond - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F427" t="str">
         <v>2025X002</v>
       </c>
       <c r="G427" t="str">
         <v>2de kwartaal</v>
       </c>
     </row>
     <row r="428">
       <c r="A428">
-        <v>778551</v>
+        <v>479967</v>
       </c>
       <c r="B428" t="str">
         <v>Primo</v>
       </c>
       <c r="C428" t="str">
         <v>Primo</v>
       </c>
       <c r="D428" t="str">
-        <v>P111</v>
+        <v>A2136b</v>
       </c>
       <c r="E428" t="str">
-        <v>Algemene reserves</v>
+        <v>Ond - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F428" t="str">
         <v>2025X003</v>
       </c>
       <c r="G428" t="str">
         <v>3de kwartaal</v>
       </c>
     </row>
     <row r="429">
       <c r="A429">
-        <v>778681</v>
+        <v>479968</v>
       </c>
       <c r="B429" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="C429" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="D429" t="str">
-        <v>P111</v>
+        <v>A2136b</v>
       </c>
       <c r="E429" t="str">
-        <v>Algemene reserves</v>
+        <v>Ond - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F429" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G429" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="430">
       <c r="A430">
-        <v>778682</v>
+        <v>480097</v>
       </c>
       <c r="B430" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C430" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D430" t="str">
-        <v>P111</v>
+        <v>A2136b</v>
       </c>
       <c r="E430" t="str">
-        <v>Algemene reserves</v>
+        <v>Ond - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F430" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G430" t="str">
-        <v>2de kwartaal</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="431">
       <c r="A431">
-        <v>778683</v>
+        <v>480098</v>
       </c>
       <c r="B431" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C431" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D431" t="str">
-        <v>P111</v>
+        <v>A2136b</v>
       </c>
       <c r="E431" t="str">
-        <v>Algemene reserves</v>
+        <v>Ond - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F431" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G431" t="str">
-        <v>3de kwartaal</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="432">
       <c r="A432">
-        <v>78025</v>
+        <v>480099</v>
       </c>
       <c r="B432" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C432" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D432" t="str">
-        <v>A113c</v>
+        <v>A2136b</v>
       </c>
       <c r="E432" t="str">
-        <v>Bijdragen aan activa overige ove..</v>
+        <v>Ond - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F432" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G432" t="str">
-        <v>1ste kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="433">
       <c r="A433">
-        <v>78026</v>
+        <v>480100</v>
       </c>
       <c r="B433" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C433" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D433" t="str">
-        <v>A113c</v>
+        <v>A2136b</v>
       </c>
       <c r="E433" t="str">
-        <v>Bijdragen aan activa overige ove..</v>
+        <v>Ond - GWW - Watergangen, waterk..</v>
       </c>
       <c r="F433" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G433" t="str">
-        <v>2de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="434">
       <c r="A434">
-        <v>78027</v>
+        <v>4898</v>
       </c>
       <c r="B434" t="str">
-        <v>Primo</v>
+        <v>B1.2</v>
       </c>
       <c r="C434" t="str">
-        <v>Primo</v>
+        <v>Interne rente</v>
       </c>
       <c r="D434" t="str">
-        <v>A113c</v>
+        <v>Expl</v>
       </c>
       <c r="E434" t="str">
-        <v>Bijdragen aan activa overige ove..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F434" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G434" t="str">
-        <v>3de kwartaal</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="H434" s="1">
+        <v>-216000</v>
       </c>
     </row>
     <row r="435">
       <c r="A435">
-        <v>78157</v>
+        <v>4900</v>
       </c>
       <c r="B435" t="str">
-        <v>Ultimo</v>
+        <v>B1.2</v>
       </c>
       <c r="C435" t="str">
-        <v>Ultimo</v>
+        <v>Interne rente</v>
       </c>
       <c r="D435" t="str">
-        <v>A113c</v>
+        <v>Expl</v>
       </c>
       <c r="E435" t="str">
-        <v>Bijdragen aan activa overige ove..</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F435" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G435" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H435" s="1">
+        <v>13560000</v>
       </c>
     </row>
     <row r="436">
       <c r="A436">
-        <v>78158</v>
+        <v>491449</v>
       </c>
       <c r="B436" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="C436" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="D436" t="str">
-        <v>A113c</v>
+        <v>A2137a</v>
       </c>
       <c r="E436" t="str">
-        <v>Bijdragen aan activa overige ove..</v>
+        <v>Ond - Zuivering Transportsystemen</v>
       </c>
       <c r="F436" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G436" t="str">
-        <v>2de kwartaal</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="437">
       <c r="A437">
-        <v>78159</v>
+        <v>491450</v>
       </c>
       <c r="B437" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="C437" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="D437" t="str">
-        <v>A113c</v>
+        <v>A2137a</v>
       </c>
       <c r="E437" t="str">
-        <v>Bijdragen aan activa overige ove..</v>
+        <v>Ond - Zuivering Transportsystemen</v>
       </c>
       <c r="F437" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G437" t="str">
-        <v>3de kwartaal</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="438">
       <c r="A438">
-        <v>792542</v>
+        <v>491451</v>
       </c>
       <c r="B438" t="str">
-        <v>L1.2</v>
+        <v>Primo</v>
       </c>
       <c r="C438" t="str">
-        <v>Interne rente</v>
+        <v>Primo</v>
       </c>
       <c r="D438" t="str">
-        <v>P113</v>
+        <v>A2137a</v>
       </c>
       <c r="E438" t="str">
-        <v>Overige bestemmingsreserves</v>
+        <v>Ond - Zuivering Transportsystemen</v>
       </c>
       <c r="F438" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G438" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>2301000</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="439">
       <c r="A439">
-        <v>792543</v>
+        <v>491452</v>
       </c>
       <c r="B439" t="str">
-        <v>L1.2</v>
+        <v>Primo</v>
       </c>
       <c r="C439" t="str">
-        <v>Interne rente</v>
+        <v>Primo</v>
       </c>
       <c r="D439" t="str">
-        <v>P113</v>
+        <v>A2137a</v>
       </c>
       <c r="E439" t="str">
-        <v>Overige bestemmingsreserves</v>
+        <v>Ond - Zuivering Transportsystemen</v>
       </c>
       <c r="F439" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G439" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>2301000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="440">
       <c r="A440">
-        <v>797294</v>
+        <v>491581</v>
       </c>
       <c r="B440" t="str">
-        <v>B1.2</v>
+        <v>Ultimo</v>
       </c>
       <c r="C440" t="str">
-        <v>Interne rente</v>
+        <v>Ultimo</v>
       </c>
       <c r="D440" t="str">
-        <v>P113</v>
+        <v>A2137a</v>
       </c>
       <c r="E440" t="str">
-        <v>Overige bestemmingsreserves</v>
+        <v>Ond - Zuivering Transportsystemen</v>
       </c>
       <c r="F440" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G440" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>2554000</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="441">
       <c r="A441">
-        <v>801517</v>
+        <v>491582</v>
       </c>
       <c r="B441" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C441" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D441" t="str">
-        <v>P113</v>
+        <v>A2137a</v>
       </c>
       <c r="E441" t="str">
-        <v>Overige bestemmingsreserves</v>
+        <v>Ond - Zuivering Transportsystemen</v>
       </c>
       <c r="F441" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G441" t="str">
-        <v>1ste kwartaal</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="442">
       <c r="A442">
-        <v>801518</v>
+        <v>491583</v>
       </c>
       <c r="B442" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C442" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D442" t="str">
-        <v>P113</v>
+        <v>A2137a</v>
       </c>
       <c r="E442" t="str">
-        <v>Overige bestemmingsreserves</v>
+        <v>Ond - Zuivering Transportsystemen</v>
       </c>
       <c r="F442" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G442" t="str">
-        <v>2de kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="443">
       <c r="A443">
-        <v>801519</v>
+        <v>491584</v>
       </c>
       <c r="B443" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C443" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D443" t="str">
-        <v>P113</v>
+        <v>A2137a</v>
       </c>
       <c r="E443" t="str">
-        <v>Overige bestemmingsreserves</v>
+        <v>Ond - Zuivering Transportsystemen</v>
       </c>
       <c r="F443" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G443" t="str">
-        <v>3de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="444">
       <c r="A444">
-        <v>801649</v>
+        <v>502933</v>
       </c>
       <c r="B444" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="C444" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="D444" t="str">
-        <v>P113</v>
+        <v>A2137b</v>
       </c>
       <c r="E444" t="str">
-        <v>Overige bestemmingsreserves</v>
+        <v>Ond - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F444" t="str">
         <v>2025X001</v>
       </c>
       <c r="G444" t="str">
         <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="445">
       <c r="A445">
-        <v>801650</v>
+        <v>502934</v>
       </c>
       <c r="B445" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="C445" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="D445" t="str">
-        <v>P113</v>
+        <v>A2137b</v>
       </c>
       <c r="E445" t="str">
-        <v>Overige bestemmingsreserves</v>
+        <v>Ond - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F445" t="str">
         <v>2025X002</v>
       </c>
       <c r="G445" t="str">
         <v>2de kwartaal</v>
       </c>
     </row>
     <row r="446">
       <c r="A446">
-        <v>801651</v>
+        <v>502935</v>
       </c>
       <c r="B446" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="C446" t="str">
-        <v>Ultimo</v>
+        <v>Primo</v>
       </c>
       <c r="D446" t="str">
-        <v>P113</v>
+        <v>A2137b</v>
       </c>
       <c r="E446" t="str">
-        <v>Overige bestemmingsreserves</v>
+        <v>Ond - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F446" t="str">
         <v>2025X003</v>
       </c>
       <c r="G446" t="str">
         <v>3de kwartaal</v>
       </c>
     </row>
     <row r="447">
       <c r="A447">
-        <v>813001</v>
+        <v>502936</v>
       </c>
       <c r="B447" t="str">
         <v>Primo</v>
       </c>
       <c r="C447" t="str">
         <v>Primo</v>
       </c>
       <c r="D447" t="str">
-        <v>P114</v>
+        <v>A2137b</v>
       </c>
       <c r="E447" t="str">
-        <v>Nog te bestemmen resultaat</v>
+        <v>Ond - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F447" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G447" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="448">
       <c r="A448">
-        <v>813002</v>
+        <v>503065</v>
       </c>
       <c r="B448" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C448" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D448" t="str">
-        <v>P114</v>
+        <v>A2137b</v>
       </c>
       <c r="E448" t="str">
-        <v>Nog te bestemmen resultaat</v>
+        <v>Ond - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F448" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G448" t="str">
-        <v>2de kwartaal</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="449">
       <c r="A449">
-        <v>813003</v>
+        <v>503066</v>
       </c>
       <c r="B449" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C449" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D449" t="str">
-        <v>P114</v>
+        <v>A2137b</v>
       </c>
       <c r="E449" t="str">
-        <v>Nog te bestemmen resultaat</v>
+        <v>Ond - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F449" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G449" t="str">
-        <v>3de kwartaal</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="450">
       <c r="A450">
-        <v>813133</v>
+        <v>503067</v>
       </c>
       <c r="B450" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C450" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D450" t="str">
-        <v>P114</v>
+        <v>A2137b</v>
       </c>
       <c r="E450" t="str">
-        <v>Nog te bestemmen resultaat</v>
+        <v>Ond - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F450" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G450" t="str">
-        <v>1ste kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="451">
       <c r="A451">
-        <v>815509</v>
+        <v>503068</v>
       </c>
       <c r="B451" t="str">
-        <v>L1.2</v>
+        <v>Ultimo</v>
       </c>
       <c r="C451" t="str">
-        <v>Interne rente</v>
+        <v>Ultimo</v>
       </c>
       <c r="D451" t="str">
-        <v>P121</v>
+        <v>A2137b</v>
       </c>
       <c r="E451" t="str">
-        <v>Arbeidsgerelateerde verplichtingen</v>
+        <v>Ond - Zuivering Zuiveringsinsta..</v>
       </c>
       <c r="F451" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G451" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>54000</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="452">
       <c r="A452">
-        <v>815510</v>
+        <v>5030</v>
       </c>
       <c r="B452" t="str">
-        <v>L1.2</v>
+        <v>B1.3</v>
       </c>
       <c r="C452" t="str">
-        <v>Interne rente</v>
+        <v>Dividenden en bonusuitkeringen</v>
       </c>
       <c r="D452" t="str">
-        <v>P121</v>
+        <v>Expl</v>
       </c>
       <c r="E452" t="str">
-        <v>Arbeidsgerelateerde verplichtingen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F452" t="str">
         <v>2025X002</v>
       </c>
       <c r="G452" t="str">
         <v>2de kwartaal</v>
       </c>
-      <c r="I452" s="1">
-        <v>94000</v>
+      <c r="H452" s="1">
+        <v>765000</v>
       </c>
     </row>
     <row r="453">
       <c r="A453">
-        <v>815511</v>
+        <v>5031</v>
       </c>
       <c r="B453" t="str">
-        <v>L1.2</v>
+        <v>B1.3</v>
       </c>
       <c r="C453" t="str">
-        <v>Interne rente</v>
+        <v>Dividenden en bonusuitkeringen</v>
       </c>
       <c r="D453" t="str">
-        <v>P121</v>
+        <v>Expl</v>
       </c>
       <c r="E453" t="str">
-        <v>Arbeidsgerelateerde verplichtingen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F453" t="str">
         <v>2025X003</v>
       </c>
       <c r="G453" t="str">
         <v>3de kwartaal</v>
       </c>
-      <c r="I453" s="1">
-        <v>103000</v>
+      <c r="H453" s="1">
+        <v>765000</v>
       </c>
     </row>
     <row r="454">
       <c r="A454">
-        <v>8197</v>
+        <v>5032</v>
       </c>
       <c r="B454" t="str">
-        <v>B6.2</v>
+        <v>B1.3</v>
       </c>
       <c r="C454" t="str">
-        <v>Geactiveerde lasten</v>
+        <v>Dividenden en bonusuitkeringen</v>
       </c>
       <c r="D454" t="str">
         <v>Expl</v>
       </c>
       <c r="E454" t="str">
         <v>Exploitatie</v>
       </c>
       <c r="F454" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G454" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
       <c r="H454" s="1">
-        <v>2102000</v>
+        <v>765000</v>
       </c>
     </row>
     <row r="455">
       <c r="A455">
-        <v>8198</v>
+        <v>514417</v>
       </c>
       <c r="B455" t="str">
-        <v>B6.2</v>
+        <v>Primo</v>
       </c>
       <c r="C455" t="str">
-        <v>Geactiveerde lasten</v>
+        <v>Primo</v>
       </c>
       <c r="D455" t="str">
-        <v>Expl</v>
+        <v>A2137c</v>
       </c>
       <c r="E455" t="str">
-        <v>Exploitatie</v>
+        <v>Ond - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F455" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G455" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>2298000</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="456">
       <c r="A456">
-        <v>8199</v>
+        <v>514418</v>
       </c>
       <c r="B456" t="str">
-        <v>B6.2</v>
+        <v>Primo</v>
       </c>
       <c r="C456" t="str">
-        <v>Geactiveerde lasten</v>
+        <v>Primo</v>
       </c>
       <c r="D456" t="str">
-        <v>Expl</v>
+        <v>A2137c</v>
       </c>
       <c r="E456" t="str">
-        <v>Exploitatie</v>
+        <v>Ond - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F456" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G456" t="str">
-        <v>3de kwartaal</v>
-[...2 lines deleted...]
-        <v>4988000</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="457">
       <c r="A457">
-        <v>824485</v>
+        <v>514419</v>
       </c>
       <c r="B457" t="str">
         <v>Primo</v>
       </c>
       <c r="C457" t="str">
         <v>Primo</v>
       </c>
       <c r="D457" t="str">
-        <v>P121</v>
+        <v>A2137c</v>
       </c>
       <c r="E457" t="str">
-        <v>Arbeidsgerelateerde verplichtingen</v>
+        <v>Ond - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F457" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G457" t="str">
-        <v>1ste kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="458">
       <c r="A458">
-        <v>824486</v>
+        <v>514420</v>
       </c>
       <c r="B458" t="str">
         <v>Primo</v>
       </c>
       <c r="C458" t="str">
         <v>Primo</v>
       </c>
       <c r="D458" t="str">
-        <v>P121</v>
+        <v>A2137c</v>
       </c>
       <c r="E458" t="str">
-        <v>Arbeidsgerelateerde verplichtingen</v>
+        <v>Ond - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F458" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G458" t="str">
-        <v>2de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="459">
       <c r="A459">
-        <v>824487</v>
+        <v>514549</v>
       </c>
       <c r="B459" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C459" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D459" t="str">
-        <v>P121</v>
+        <v>A2137c</v>
       </c>
       <c r="E459" t="str">
-        <v>Arbeidsgerelateerde verplichtingen</v>
+        <v>Ond - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F459" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G459" t="str">
-        <v>3de kwartaal</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="460">
       <c r="A460">
-        <v>824617</v>
+        <v>514550</v>
       </c>
       <c r="B460" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C460" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D460" t="str">
-        <v>P121</v>
+        <v>A2137c</v>
       </c>
       <c r="E460" t="str">
-        <v>Arbeidsgerelateerde verplichtingen</v>
+        <v>Ond - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F460" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G460" t="str">
-        <v>1ste kwartaal</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="461">
       <c r="A461">
-        <v>824618</v>
+        <v>514551</v>
       </c>
       <c r="B461" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C461" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D461" t="str">
-        <v>P121</v>
+        <v>A2137c</v>
       </c>
       <c r="E461" t="str">
-        <v>Arbeidsgerelateerde verplichtingen</v>
+        <v>Ond - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F461" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G461" t="str">
-        <v>2de kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="462">
       <c r="A462">
-        <v>824619</v>
+        <v>514552</v>
       </c>
       <c r="B462" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C462" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D462" t="str">
-        <v>P121</v>
+        <v>A2137c</v>
       </c>
       <c r="E462" t="str">
-        <v>Arbeidsgerelateerde verplichtingen</v>
+        <v>Ond - Zuivering Slibverwerkings..</v>
       </c>
       <c r="F462" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G462" t="str">
-        <v>3de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="463">
       <c r="A463">
-        <v>872929</v>
+        <v>5293</v>
       </c>
       <c r="B463" t="str">
-        <v>L1.2</v>
+        <v>B2.1</v>
       </c>
       <c r="C463" t="str">
-        <v>Interne rente</v>
+        <v>Salarissen</v>
       </c>
       <c r="D463" t="str">
-        <v>P126</v>
+        <v>Expl</v>
       </c>
       <c r="E463" t="str">
-        <v>Overige voorzieningen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F463" t="str">
         <v>2025X001</v>
       </c>
       <c r="G463" t="str">
         <v>1ste kwartaal</v>
       </c>
-      <c r="I463" s="1">
-        <v>559000</v>
+      <c r="H463" s="1">
+        <v>70000</v>
       </c>
     </row>
     <row r="464">
       <c r="A464">
-        <v>872930</v>
+        <v>5294</v>
       </c>
       <c r="B464" t="str">
-        <v>L1.2</v>
+        <v>B2.1</v>
       </c>
       <c r="C464" t="str">
-        <v>Interne rente</v>
+        <v>Salarissen</v>
       </c>
       <c r="D464" t="str">
-        <v>P126</v>
+        <v>Expl</v>
       </c>
       <c r="E464" t="str">
-        <v>Overige voorzieningen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F464" t="str">
         <v>2025X002</v>
       </c>
       <c r="G464" t="str">
         <v>2de kwartaal</v>
       </c>
-      <c r="I464" s="1">
-        <v>781000</v>
+      <c r="H464" s="1">
+        <v>159000</v>
       </c>
     </row>
     <row r="465">
       <c r="A465">
-        <v>872931</v>
+        <v>5295</v>
       </c>
       <c r="B465" t="str">
-        <v>L1.2</v>
+        <v>B2.1</v>
       </c>
       <c r="C465" t="str">
-        <v>Interne rente</v>
+        <v>Salarissen</v>
       </c>
       <c r="D465" t="str">
-        <v>P126</v>
+        <v>Expl</v>
       </c>
       <c r="E465" t="str">
-        <v>Overige voorzieningen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F465" t="str">
         <v>2025X003</v>
       </c>
       <c r="G465" t="str">
         <v>3de kwartaal</v>
       </c>
-      <c r="I465" s="1">
-        <v>627000</v>
+      <c r="H465" s="1">
+        <v>286000</v>
       </c>
     </row>
     <row r="466">
       <c r="A466">
-        <v>877683</v>
+        <v>5296</v>
       </c>
       <c r="B466" t="str">
-        <v>B1.2</v>
+        <v>B2.1</v>
       </c>
       <c r="C466" t="str">
-        <v>Interne rente</v>
+        <v>Salarissen</v>
       </c>
       <c r="D466" t="str">
-        <v>P126</v>
+        <v>Expl</v>
       </c>
       <c r="E466" t="str">
-        <v>Overige voorzieningen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F466" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G466" t="str">
-        <v>3de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
       <c r="H466" s="1">
-        <v>627000</v>
+        <v>327000</v>
       </c>
     </row>
     <row r="467">
       <c r="A467">
-        <v>881905</v>
+        <v>541</v>
       </c>
       <c r="B467" t="str">
-        <v>Primo</v>
+        <v>L2.1</v>
       </c>
       <c r="C467" t="str">
-        <v>Primo</v>
+        <v>Salarissen</v>
       </c>
       <c r="D467" t="str">
-        <v>P126</v>
+        <v>Expl</v>
       </c>
       <c r="E467" t="str">
-        <v>Overige voorzieningen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F467" t="str">
         <v>2025X001</v>
       </c>
       <c r="G467" t="str">
         <v>1ste kwartaal</v>
       </c>
+      <c r="I467" s="1">
+        <v>11210000</v>
+      </c>
     </row>
     <row r="468">
       <c r="A468">
-        <v>881906</v>
+        <v>5425</v>
       </c>
       <c r="B468" t="str">
-        <v>Primo</v>
+        <v>B2.2</v>
       </c>
       <c r="C468" t="str">
-        <v>Primo</v>
+        <v>Personeel derden</v>
       </c>
       <c r="D468" t="str">
-        <v>P126</v>
+        <v>Expl</v>
       </c>
       <c r="E468" t="str">
-        <v>Overige voorzieningen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F468" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G468" t="str">
-        <v>2de kwartaal</v>
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="H468" s="1">
+        <v>9000</v>
       </c>
     </row>
     <row r="469">
       <c r="A469">
-        <v>881907</v>
+        <v>5426</v>
       </c>
       <c r="B469" t="str">
-        <v>Primo</v>
+        <v>B2.2</v>
       </c>
       <c r="C469" t="str">
-        <v>Primo</v>
+        <v>Personeel derden</v>
       </c>
       <c r="D469" t="str">
-        <v>P126</v>
+        <v>Expl</v>
       </c>
       <c r="E469" t="str">
-        <v>Overige voorzieningen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F469" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G469" t="str">
-        <v>3de kwartaal</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="H469" s="1">
+        <v>280000</v>
       </c>
     </row>
     <row r="470">
       <c r="A470">
-        <v>882037</v>
+        <v>5427</v>
       </c>
       <c r="B470" t="str">
-        <v>Ultimo</v>
+        <v>B2.2</v>
       </c>
       <c r="C470" t="str">
-        <v>Ultimo</v>
+        <v>Personeel derden</v>
       </c>
       <c r="D470" t="str">
-        <v>P126</v>
+        <v>Expl</v>
       </c>
       <c r="E470" t="str">
-        <v>Overige voorzieningen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F470" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G470" t="str">
-        <v>1ste kwartaal</v>
+        <v>3de kwartaal</v>
+      </c>
+      <c r="H470" s="1">
+        <v>-890000</v>
       </c>
     </row>
     <row r="471">
       <c r="A471">
-        <v>882038</v>
+        <v>5428</v>
       </c>
       <c r="B471" t="str">
-        <v>Ultimo</v>
+        <v>B2.2</v>
       </c>
       <c r="C471" t="str">
-        <v>Ultimo</v>
+        <v>Personeel derden</v>
       </c>
       <c r="D471" t="str">
-        <v>P126</v>
+        <v>Expl</v>
       </c>
       <c r="E471" t="str">
-        <v>Overige voorzieningen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F471" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G471" t="str">
-        <v>2de kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H471" s="1">
+        <v>1483000</v>
       </c>
     </row>
     <row r="472">
       <c r="A472">
-        <v>882039</v>
+        <v>542</v>
       </c>
       <c r="B472" t="str">
-        <v>Ultimo</v>
+        <v>L2.1</v>
       </c>
       <c r="C472" t="str">
-        <v>Ultimo</v>
+        <v>Salarissen</v>
       </c>
       <c r="D472" t="str">
-        <v>P126</v>
+        <v>Expl</v>
       </c>
       <c r="E472" t="str">
-        <v>Overige voorzieningen</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F472" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G472" t="str">
-        <v>3de kwartaal</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="I472" s="1">
+        <v>24086000</v>
       </c>
     </row>
     <row r="473">
       <c r="A473">
-        <v>927709</v>
+        <v>543</v>
       </c>
       <c r="B473" t="str">
-        <v>B9.0</v>
+        <v>L2.1</v>
       </c>
       <c r="C473" t="str">
-        <v>Overige</v>
+        <v>Salarissen</v>
       </c>
       <c r="D473" t="str">
-        <v>P133</v>
+        <v>Expl</v>
       </c>
       <c r="E473" t="str">
-        <v>Onderh leningen binn banken</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F473" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G473" t="str">
-        <v>1ste kwartaal</v>
-[...2 lines deleted...]
-        <v>30000000</v>
+        <v>3de kwartaal</v>
+      </c>
+      <c r="I473" s="1">
+        <v>35726000</v>
       </c>
     </row>
     <row r="474">
       <c r="A474">
-        <v>927710</v>
+        <v>544</v>
       </c>
       <c r="B474" t="str">
-        <v>B9.0</v>
+        <v>L2.1</v>
       </c>
       <c r="C474" t="str">
-        <v>Overige</v>
+        <v>Salarissen</v>
       </c>
       <c r="D474" t="str">
-        <v>P133</v>
+        <v>Expl</v>
       </c>
       <c r="E474" t="str">
-        <v>Onderh leningen binn banken</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F474" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G474" t="str">
-        <v>2de kwartaal</v>
-[...2 lines deleted...]
-        <v>50000000</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I474" s="1">
+        <v>45140000</v>
       </c>
     </row>
     <row r="475">
       <c r="A475">
-        <v>927711</v>
+        <v>5557</v>
       </c>
       <c r="B475" t="str">
-        <v>B9.0</v>
+        <v>B3.1</v>
       </c>
       <c r="C475" t="str">
-        <v>Overige</v>
+        <v>Aan- en verkopen grond</v>
       </c>
       <c r="D475" t="str">
-        <v>P133</v>
+        <v>Expl</v>
       </c>
       <c r="E475" t="str">
-        <v>Onderh leningen binn banken</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F475" t="str">
-        <v>2025X003</v>
+        <v>2025X001</v>
       </c>
       <c r="G475" t="str">
-        <v>3de kwartaal</v>
+        <v>1ste kwartaal</v>
       </c>
       <c r="H475" s="1">
-        <v>50000000</v>
+        <v>65000</v>
       </c>
     </row>
     <row r="476">
       <c r="A476">
-        <v>927841</v>
+        <v>5558</v>
       </c>
       <c r="B476" t="str">
-        <v>Primo</v>
+        <v>B3.1</v>
       </c>
       <c r="C476" t="str">
-        <v>Primo</v>
+        <v>Aan- en verkopen grond</v>
       </c>
       <c r="D476" t="str">
-        <v>P133</v>
+        <v>Expl</v>
       </c>
       <c r="E476" t="str">
-        <v>Onderh leningen binn banken</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F476" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G476" t="str">
-        <v>1ste kwartaal</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="H476" s="1">
+        <v>95000</v>
       </c>
     </row>
     <row r="477">
       <c r="A477">
-        <v>927842</v>
+        <v>5559</v>
       </c>
       <c r="B477" t="str">
-        <v>Primo</v>
+        <v>B3.1</v>
       </c>
       <c r="C477" t="str">
-        <v>Primo</v>
+        <v>Aan- en verkopen grond</v>
       </c>
       <c r="D477" t="str">
-        <v>P133</v>
+        <v>Expl</v>
       </c>
       <c r="E477" t="str">
-        <v>Onderh leningen binn banken</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F477" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G477" t="str">
-        <v>2de kwartaal</v>
+        <v>3de kwartaal</v>
+      </c>
+      <c r="H477" s="1">
+        <v>-115000</v>
       </c>
     </row>
     <row r="478">
       <c r="A478">
-        <v>927843</v>
+        <v>5560</v>
       </c>
       <c r="B478" t="str">
-        <v>Primo</v>
+        <v>B3.1</v>
       </c>
       <c r="C478" t="str">
-        <v>Primo</v>
+        <v>Aan- en verkopen grond</v>
       </c>
       <c r="D478" t="str">
-        <v>P133</v>
+        <v>Expl</v>
       </c>
       <c r="E478" t="str">
-        <v>Onderh leningen binn banken</v>
+        <v>Exploitatie</v>
       </c>
       <c r="F478" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G478" t="str">
-        <v>3de kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H478" s="1">
+        <v>932000</v>
       </c>
     </row>
     <row r="479">
       <c r="A479">
-        <v>927973</v>
+        <v>560222</v>
       </c>
       <c r="B479" t="str">
-        <v>Ultimo</v>
+        <v>B9.0</v>
       </c>
       <c r="C479" t="str">
-        <v>Ultimo</v>
+        <v>Overige</v>
       </c>
       <c r="D479" t="str">
-        <v>P133</v>
+        <v>A221a</v>
       </c>
       <c r="E479" t="str">
-        <v>Onderh leningen binn banken</v>
+        <v>Vorderingen a.g.v. subsidies en ..</v>
       </c>
       <c r="F479" t="str">
-        <v>2025X001</v>
+        <v>2025X002</v>
       </c>
       <c r="G479" t="str">
-        <v>1ste kwartaal</v>
+        <v>2de kwartaal</v>
+      </c>
+      <c r="H479" s="1">
+        <v>1040000</v>
       </c>
     </row>
     <row r="480">
       <c r="A480">
-        <v>927974</v>
+        <v>560223</v>
       </c>
       <c r="B480" t="str">
-        <v>Ultimo</v>
+        <v>B9.0</v>
       </c>
       <c r="C480" t="str">
-        <v>Ultimo</v>
+        <v>Overige</v>
       </c>
       <c r="D480" t="str">
-        <v>P133</v>
+        <v>A221a</v>
       </c>
       <c r="E480" t="str">
-        <v>Onderh leningen binn banken</v>
+        <v>Vorderingen a.g.v. subsidies en ..</v>
       </c>
       <c r="F480" t="str">
-        <v>2025X002</v>
+        <v>2025X003</v>
       </c>
       <c r="G480" t="str">
-        <v>2de kwartaal</v>
+        <v>3de kwartaal</v>
+      </c>
+      <c r="H480" s="1">
+        <v>1119000</v>
       </c>
     </row>
     <row r="481">
       <c r="A481">
-        <v>927975</v>
+        <v>560224</v>
       </c>
       <c r="B481" t="str">
-        <v>Ultimo</v>
+        <v>B9.0</v>
       </c>
       <c r="C481" t="str">
-        <v>Ultimo</v>
+        <v>Overige</v>
       </c>
       <c r="D481" t="str">
-        <v>P133</v>
+        <v>A221a</v>
       </c>
       <c r="E481" t="str">
-        <v>Onderh leningen binn banken</v>
+        <v>Vorderingen a.g.v. subsidies en ..</v>
       </c>
       <c r="F481" t="str">
-        <v>2025X003</v>
+        <v>2025X004</v>
       </c>
       <c r="G481" t="str">
-        <v>3de kwartaal</v>
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H481" s="1">
+        <v>6204000</v>
       </c>
     </row>
     <row r="482">
       <c r="A482">
-        <v>937</v>
+        <v>560353</v>
       </c>
       <c r="B482" t="str">
-        <v>L2.4</v>
+        <v>Primo</v>
       </c>
       <c r="C482" t="str">
-        <v>Overige Personeelslasten</v>
+        <v>Primo</v>
       </c>
       <c r="D482" t="str">
-        <v>Expl</v>
+        <v>A221a</v>
       </c>
       <c r="E482" t="str">
-        <v>Exploitatie</v>
+        <v>Vorderingen a.g.v. subsidies en ..</v>
       </c>
       <c r="F482" t="str">
         <v>2025X001</v>
       </c>
       <c r="G482" t="str">
         <v>1ste kwartaal</v>
       </c>
-      <c r="I482" s="1">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="483">
       <c r="A483">
-        <v>938</v>
+        <v>560354</v>
       </c>
       <c r="B483" t="str">
-        <v>L2.4</v>
+        <v>Primo</v>
       </c>
       <c r="C483" t="str">
-        <v>Overige Personeelslasten</v>
+        <v>Primo</v>
       </c>
       <c r="D483" t="str">
-        <v>Expl</v>
+        <v>A221a</v>
       </c>
       <c r="E483" t="str">
-        <v>Exploitatie</v>
+        <v>Vorderingen a.g.v. subsidies en ..</v>
       </c>
       <c r="F483" t="str">
         <v>2025X002</v>
       </c>
       <c r="G483" t="str">
         <v>2de kwartaal</v>
       </c>
-      <c r="I483" s="1">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="484">
       <c r="A484">
-        <v>939</v>
+        <v>560355</v>
       </c>
       <c r="B484" t="str">
-        <v>L2.4</v>
+        <v>Primo</v>
       </c>
       <c r="C484" t="str">
-        <v>Overige Personeelslasten</v>
+        <v>Primo</v>
       </c>
       <c r="D484" t="str">
-        <v>Expl</v>
+        <v>A221a</v>
       </c>
       <c r="E484" t="str">
-        <v>Exploitatie</v>
+        <v>Vorderingen a.g.v. subsidies en ..</v>
       </c>
       <c r="F484" t="str">
         <v>2025X003</v>
       </c>
       <c r="G484" t="str">
         <v>3de kwartaal</v>
       </c>
-      <c r="I484" s="1">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="485">
       <c r="A485">
-        <v>996745</v>
+        <v>560356</v>
       </c>
       <c r="B485" t="str">
         <v>Primo</v>
       </c>
       <c r="C485" t="str">
         <v>Primo</v>
       </c>
       <c r="D485" t="str">
-        <v>P138</v>
+        <v>A221a</v>
       </c>
       <c r="E485" t="str">
-        <v>Bij het waterschap gestorte waarb..</v>
+        <v>Vorderingen a.g.v. subsidies en ..</v>
       </c>
       <c r="F485" t="str">
-        <v>2025X001</v>
+        <v>2025X004</v>
       </c>
       <c r="G485" t="str">
-        <v>1ste kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="486">
       <c r="A486">
-        <v>996746</v>
+        <v>560485</v>
       </c>
       <c r="B486" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C486" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D486" t="str">
-        <v>P138</v>
+        <v>A221a</v>
       </c>
       <c r="E486" t="str">
-        <v>Bij het waterschap gestorte waarb..</v>
+        <v>Vorderingen a.g.v. subsidies en ..</v>
       </c>
       <c r="F486" t="str">
-        <v>2025X002</v>
+        <v>2025X001</v>
       </c>
       <c r="G486" t="str">
-        <v>2de kwartaal</v>
+        <v>1ste kwartaal</v>
       </c>
     </row>
     <row r="487">
       <c r="A487">
-        <v>996747</v>
+        <v>560486</v>
       </c>
       <c r="B487" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="C487" t="str">
-        <v>Primo</v>
+        <v>Ultimo</v>
       </c>
       <c r="D487" t="str">
-        <v>P138</v>
+        <v>A221a</v>
       </c>
       <c r="E487" t="str">
-        <v>Bij het waterschap gestorte waarb..</v>
+        <v>Vorderingen a.g.v. subsidies en ..</v>
       </c>
       <c r="F487" t="str">
-        <v>2025X003</v>
+        <v>2025X002</v>
       </c>
       <c r="G487" t="str">
-        <v>3de kwartaal</v>
+        <v>2de kwartaal</v>
       </c>
     </row>
     <row r="488">
       <c r="A488">
-        <v>996877</v>
+        <v>560487</v>
       </c>
       <c r="B488" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C488" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D488" t="str">
-        <v>P138</v>
+        <v>A221a</v>
       </c>
       <c r="E488" t="str">
-        <v>Bij het waterschap gestorte waarb..</v>
+        <v>Vorderingen a.g.v. subsidies en ..</v>
       </c>
       <c r="F488" t="str">
-        <v>2025X001</v>
+        <v>2025X003</v>
       </c>
       <c r="G488" t="str">
-        <v>1ste kwartaal</v>
+        <v>3de kwartaal</v>
       </c>
     </row>
     <row r="489">
       <c r="A489">
-        <v>996878</v>
+        <v>560488</v>
       </c>
       <c r="B489" t="str">
         <v>Ultimo</v>
       </c>
       <c r="C489" t="str">
         <v>Ultimo</v>
       </c>
       <c r="D489" t="str">
-        <v>P138</v>
+        <v>A221a</v>
       </c>
       <c r="E489" t="str">
-        <v>Bij het waterschap gestorte waarb..</v>
+        <v>Vorderingen a.g.v. subsidies en ..</v>
       </c>
       <c r="F489" t="str">
-        <v>2025X002</v>
+        <v>2025X004</v>
       </c>
       <c r="G489" t="str">
-        <v>2de kwartaal</v>
+        <v>4de kwartaal</v>
       </c>
     </row>
     <row r="490">
       <c r="A490">
+        <v>571705</v>
+      </c>
+      <c r="B490" t="str">
+        <v>B9.0</v>
+      </c>
+      <c r="C490" t="str">
+        <v>Overige</v>
+      </c>
+      <c r="D490" t="str">
+        <v>A221b</v>
+      </c>
+      <c r="E490" t="str">
+        <v>Vorderingen op belastingdebiteur..</v>
+      </c>
+      <c r="F490" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G490" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="H490" s="1">
+        <v>11580000</v>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491">
+        <v>571706</v>
+      </c>
+      <c r="B491" t="str">
+        <v>B9.0</v>
+      </c>
+      <c r="C491" t="str">
+        <v>Overige</v>
+      </c>
+      <c r="D491" t="str">
+        <v>A221b</v>
+      </c>
+      <c r="E491" t="str">
+        <v>Vorderingen op belastingdebiteur..</v>
+      </c>
+      <c r="F491" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G491" t="str">
+        <v>2de kwartaal</v>
+      </c>
+      <c r="H491" s="1">
+        <v>27799000</v>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492">
+        <v>571707</v>
+      </c>
+      <c r="B492" t="str">
+        <v>B9.0</v>
+      </c>
+      <c r="C492" t="str">
+        <v>Overige</v>
+      </c>
+      <c r="D492" t="str">
+        <v>A221b</v>
+      </c>
+      <c r="E492" t="str">
+        <v>Vorderingen op belastingdebiteur..</v>
+      </c>
+      <c r="F492" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G492" t="str">
+        <v>3de kwartaal</v>
+      </c>
+      <c r="H492" s="1">
+        <v>5677000</v>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493">
+        <v>571708</v>
+      </c>
+      <c r="B493" t="str">
+        <v>B9.0</v>
+      </c>
+      <c r="C493" t="str">
+        <v>Overige</v>
+      </c>
+      <c r="D493" t="str">
+        <v>A221b</v>
+      </c>
+      <c r="E493" t="str">
+        <v>Vorderingen op belastingdebiteur..</v>
+      </c>
+      <c r="F493" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G493" t="str">
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H493" s="1">
+        <v>150000</v>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494">
+        <v>571837</v>
+      </c>
+      <c r="B494" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C494" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D494" t="str">
+        <v>A221b</v>
+      </c>
+      <c r="E494" t="str">
+        <v>Vorderingen op belastingdebiteur..</v>
+      </c>
+      <c r="F494" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G494" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495">
+        <v>571838</v>
+      </c>
+      <c r="B495" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C495" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D495" t="str">
+        <v>A221b</v>
+      </c>
+      <c r="E495" t="str">
+        <v>Vorderingen op belastingdebiteur..</v>
+      </c>
+      <c r="F495" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G495" t="str">
+        <v>2de kwartaal</v>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496">
+        <v>571839</v>
+      </c>
+      <c r="B496" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C496" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D496" t="str">
+        <v>A221b</v>
+      </c>
+      <c r="E496" t="str">
+        <v>Vorderingen op belastingdebiteur..</v>
+      </c>
+      <c r="F496" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G496" t="str">
+        <v>3de kwartaal</v>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497">
+        <v>571840</v>
+      </c>
+      <c r="B497" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C497" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D497" t="str">
+        <v>A221b</v>
+      </c>
+      <c r="E497" t="str">
+        <v>Vorderingen op belastingdebiteur..</v>
+      </c>
+      <c r="F497" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G497" t="str">
+        <v>4de kwartaal</v>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498">
+        <v>571969</v>
+      </c>
+      <c r="B498" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C498" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D498" t="str">
+        <v>A221b</v>
+      </c>
+      <c r="E498" t="str">
+        <v>Vorderingen op belastingdebiteur..</v>
+      </c>
+      <c r="F498" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G498" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499">
+        <v>571970</v>
+      </c>
+      <c r="B499" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C499" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D499" t="str">
+        <v>A221b</v>
+      </c>
+      <c r="E499" t="str">
+        <v>Vorderingen op belastingdebiteur..</v>
+      </c>
+      <c r="F499" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G499" t="str">
+        <v>2de kwartaal</v>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500">
+        <v>571971</v>
+      </c>
+      <c r="B500" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C500" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D500" t="str">
+        <v>A221b</v>
+      </c>
+      <c r="E500" t="str">
+        <v>Vorderingen op belastingdebiteur..</v>
+      </c>
+      <c r="F500" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G500" t="str">
+        <v>3de kwartaal</v>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501">
+        <v>571972</v>
+      </c>
+      <c r="B501" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C501" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D501" t="str">
+        <v>A221b</v>
+      </c>
+      <c r="E501" t="str">
+        <v>Vorderingen op belastingdebiteur..</v>
+      </c>
+      <c r="F501" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G501" t="str">
+        <v>4de kwartaal</v>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502">
+        <v>5821</v>
+      </c>
+      <c r="B502" t="str">
+        <v>B3.3</v>
+      </c>
+      <c r="C502" t="str">
+        <v>Overige ge- en verbruiksgoederen</v>
+      </c>
+      <c r="D502" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E502" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F502" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G502" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="H502" s="1">
+        <v>1026000</v>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503">
+        <v>5822</v>
+      </c>
+      <c r="B503" t="str">
+        <v>B3.3</v>
+      </c>
+      <c r="C503" t="str">
+        <v>Overige ge- en verbruiksgoederen</v>
+      </c>
+      <c r="D503" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E503" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F503" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G503" t="str">
+        <v>2de kwartaal</v>
+      </c>
+      <c r="H503" s="1">
+        <v>816000</v>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504">
+        <v>5823</v>
+      </c>
+      <c r="B504" t="str">
+        <v>B3.3</v>
+      </c>
+      <c r="C504" t="str">
+        <v>Overige ge- en verbruiksgoederen</v>
+      </c>
+      <c r="D504" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E504" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F504" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G504" t="str">
+        <v>3de kwartaal</v>
+      </c>
+      <c r="H504" s="1">
+        <v>-2242000</v>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505">
+        <v>5824</v>
+      </c>
+      <c r="B505" t="str">
+        <v>B3.3</v>
+      </c>
+      <c r="C505" t="str">
+        <v>Overige ge- en verbruiksgoederen</v>
+      </c>
+      <c r="D505" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E505" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F505" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G505" t="str">
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H505" s="1">
+        <v>4100000</v>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506">
+        <v>5953</v>
+      </c>
+      <c r="B506" t="str">
+        <v>B3.4</v>
+      </c>
+      <c r="C506" t="str">
+        <v>Grond en water</v>
+      </c>
+      <c r="D506" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E506" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F506" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G506" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="H506" s="1">
+        <v>90000</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507">
+        <v>5954</v>
+      </c>
+      <c r="B507" t="str">
+        <v>B3.4</v>
+      </c>
+      <c r="C507" t="str">
+        <v>Grond en water</v>
+      </c>
+      <c r="D507" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E507" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F507" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G507" t="str">
+        <v>2de kwartaal</v>
+      </c>
+      <c r="H507" s="1">
+        <v>121000</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508">
+        <v>5955</v>
+      </c>
+      <c r="B508" t="str">
+        <v>B3.4</v>
+      </c>
+      <c r="C508" t="str">
+        <v>Grond en water</v>
+      </c>
+      <c r="D508" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E508" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F508" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G508" t="str">
+        <v>3de kwartaal</v>
+      </c>
+      <c r="H508" s="1">
+        <v>-418000</v>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509">
+        <v>5956</v>
+      </c>
+      <c r="B509" t="str">
+        <v>B3.4</v>
+      </c>
+      <c r="C509" t="str">
+        <v>Grond en water</v>
+      </c>
+      <c r="D509" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E509" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F509" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G509" t="str">
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H509" s="1">
+        <v>452000</v>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510">
+        <v>60733</v>
+      </c>
+      <c r="B510" t="str">
+        <v>L6.2</v>
+      </c>
+      <c r="C510" t="str">
+        <v>Geactiveerde lasten</v>
+      </c>
+      <c r="D510" t="str">
+        <v>A113b</v>
+      </c>
+      <c r="E510" t="str">
+        <v>Bijdragen aan activa Rijk</v>
+      </c>
+      <c r="F510" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G510" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="I510" s="1">
+        <v>54000</v>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511">
+        <v>60734</v>
+      </c>
+      <c r="B511" t="str">
+        <v>L6.2</v>
+      </c>
+      <c r="C511" t="str">
+        <v>Geactiveerde lasten</v>
+      </c>
+      <c r="D511" t="str">
+        <v>A113b</v>
+      </c>
+      <c r="E511" t="str">
+        <v>Bijdragen aan activa Rijk</v>
+      </c>
+      <c r="F511" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G511" t="str">
+        <v>2de kwartaal</v>
+      </c>
+      <c r="I511" s="1">
+        <v>64000</v>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512">
+        <v>60735</v>
+      </c>
+      <c r="B512" t="str">
+        <v>L6.2</v>
+      </c>
+      <c r="C512" t="str">
+        <v>Geactiveerde lasten</v>
+      </c>
+      <c r="D512" t="str">
+        <v>A113b</v>
+      </c>
+      <c r="E512" t="str">
+        <v>Bijdragen aan activa Rijk</v>
+      </c>
+      <c r="F512" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G512" t="str">
+        <v>3de kwartaal</v>
+      </c>
+      <c r="I512" s="1">
+        <v>89000</v>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513">
+        <v>60736</v>
+      </c>
+      <c r="B513" t="str">
+        <v>L6.2</v>
+      </c>
+      <c r="C513" t="str">
+        <v>Geactiveerde lasten</v>
+      </c>
+      <c r="D513" t="str">
+        <v>A113b</v>
+      </c>
+      <c r="E513" t="str">
+        <v>Bijdragen aan activa Rijk</v>
+      </c>
+      <c r="F513" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G513" t="str">
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I513" s="1">
+        <v>57000</v>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514">
+        <v>6085</v>
+      </c>
+      <c r="B514" t="str">
+        <v>B3.5</v>
+      </c>
+      <c r="C514" t="str">
+        <v>Huren en rechten</v>
+      </c>
+      <c r="D514" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E514" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F514" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G514" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="H514" s="1">
+        <v>17000</v>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515">
+        <v>6086</v>
+      </c>
+      <c r="B515" t="str">
+        <v>B3.5</v>
+      </c>
+      <c r="C515" t="str">
+        <v>Huren en rechten</v>
+      </c>
+      <c r="D515" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E515" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F515" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G515" t="str">
+        <v>2de kwartaal</v>
+      </c>
+      <c r="H515" s="1">
+        <v>29000</v>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516">
+        <v>6087</v>
+      </c>
+      <c r="B516" t="str">
+        <v>B3.5</v>
+      </c>
+      <c r="C516" t="str">
+        <v>Huren en rechten</v>
+      </c>
+      <c r="D516" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E516" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F516" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G516" t="str">
+        <v>3de kwartaal</v>
+      </c>
+      <c r="H516" s="1">
+        <v>-61000</v>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517">
+        <v>6088</v>
+      </c>
+      <c r="B517" t="str">
+        <v>B3.5</v>
+      </c>
+      <c r="C517" t="str">
+        <v>Huren en rechten</v>
+      </c>
+      <c r="D517" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E517" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F517" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G517" t="str">
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H517" s="1">
+        <v>73000</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518">
+        <v>61789</v>
+      </c>
+      <c r="B518" t="str">
+        <v>L8.1</v>
+      </c>
+      <c r="C518" t="str">
+        <v>Externe</v>
+      </c>
+      <c r="D518" t="str">
+        <v>A113b</v>
+      </c>
+      <c r="E518" t="str">
+        <v>Bijdragen aan activa Rijk</v>
+      </c>
+      <c r="F518" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G518" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="I518" s="1">
+        <v>-27000</v>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519">
+        <v>61790</v>
+      </c>
+      <c r="B519" t="str">
+        <v>L8.1</v>
+      </c>
+      <c r="C519" t="str">
+        <v>Externe</v>
+      </c>
+      <c r="D519" t="str">
+        <v>A113b</v>
+      </c>
+      <c r="E519" t="str">
+        <v>Bijdragen aan activa Rijk</v>
+      </c>
+      <c r="F519" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G519" t="str">
+        <v>2de kwartaal</v>
+      </c>
+      <c r="I519" s="1">
+        <v>59000</v>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520">
+        <v>61791</v>
+      </c>
+      <c r="B520" t="str">
+        <v>L8.1</v>
+      </c>
+      <c r="C520" t="str">
+        <v>Externe</v>
+      </c>
+      <c r="D520" t="str">
+        <v>A113b</v>
+      </c>
+      <c r="E520" t="str">
+        <v>Bijdragen aan activa Rijk</v>
+      </c>
+      <c r="F520" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G520" t="str">
+        <v>3de kwartaal</v>
+      </c>
+      <c r="I520" s="1">
+        <v>276000</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521">
+        <v>61792</v>
+      </c>
+      <c r="B521" t="str">
+        <v>L8.1</v>
+      </c>
+      <c r="C521" t="str">
+        <v>Externe</v>
+      </c>
+      <c r="D521" t="str">
+        <v>A113b</v>
+      </c>
+      <c r="E521" t="str">
+        <v>Bijdragen aan activa Rijk</v>
+      </c>
+      <c r="F521" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G521" t="str">
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I521" s="1">
+        <v>509000</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522">
+        <v>62581</v>
+      </c>
+      <c r="B522" t="str">
+        <v>B1.4</v>
+      </c>
+      <c r="C522" t="str">
+        <v>Afschrijvingen</v>
+      </c>
+      <c r="D522" t="str">
+        <v>A113b</v>
+      </c>
+      <c r="E522" t="str">
+        <v>Bijdragen aan activa Rijk</v>
+      </c>
+      <c r="F522" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G522" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="H522" s="1">
+        <v>289000</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523">
+        <v>62582</v>
+      </c>
+      <c r="B523" t="str">
+        <v>B1.4</v>
+      </c>
+      <c r="C523" t="str">
+        <v>Afschrijvingen</v>
+      </c>
+      <c r="D523" t="str">
+        <v>A113b</v>
+      </c>
+      <c r="E523" t="str">
+        <v>Bijdragen aan activa Rijk</v>
+      </c>
+      <c r="F523" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G523" t="str">
+        <v>2de kwartaal</v>
+      </c>
+      <c r="H523" s="1">
+        <v>289000</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524">
+        <v>62584</v>
+      </c>
+      <c r="B524" t="str">
+        <v>B1.4</v>
+      </c>
+      <c r="C524" t="str">
+        <v>Afschrijvingen</v>
+      </c>
+      <c r="D524" t="str">
+        <v>A113b</v>
+      </c>
+      <c r="E524" t="str">
+        <v>Bijdragen aan activa Rijk</v>
+      </c>
+      <c r="F524" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G524" t="str">
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H524" s="1">
+        <v>1155000</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525">
+        <v>6352</v>
+      </c>
+      <c r="B525" t="str">
+        <v>B4.1</v>
+      </c>
+      <c r="C525" t="str">
+        <v>Bijdragen EU</v>
+      </c>
+      <c r="D525" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E525" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F525" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G525" t="str">
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H525" s="1">
+        <v>875000</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526">
+        <v>63901</v>
+      </c>
+      <c r="B526" t="str">
+        <v>B4.2</v>
+      </c>
+      <c r="C526" t="str">
+        <v>Bijdragen Rijk</v>
+      </c>
+      <c r="D526" t="str">
+        <v>A113b</v>
+      </c>
+      <c r="E526" t="str">
+        <v>Bijdragen aan activa Rijk</v>
+      </c>
+      <c r="F526" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G526" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="H526" s="1">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527">
+        <v>63902</v>
+      </c>
+      <c r="B527" t="str">
+        <v>B4.2</v>
+      </c>
+      <c r="C527" t="str">
+        <v>Bijdragen Rijk</v>
+      </c>
+      <c r="D527" t="str">
+        <v>A113b</v>
+      </c>
+      <c r="E527" t="str">
+        <v>Bijdragen aan activa Rijk</v>
+      </c>
+      <c r="F527" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G527" t="str">
+        <v>2de kwartaal</v>
+      </c>
+      <c r="H527" s="1">
+        <v>18000</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528">
+        <v>63903</v>
+      </c>
+      <c r="B528" t="str">
+        <v>B4.2</v>
+      </c>
+      <c r="C528" t="str">
+        <v>Bijdragen Rijk</v>
+      </c>
+      <c r="D528" t="str">
+        <v>A113b</v>
+      </c>
+      <c r="E528" t="str">
+        <v>Bijdragen aan activa Rijk</v>
+      </c>
+      <c r="F528" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G528" t="str">
+        <v>3de kwartaal</v>
+      </c>
+      <c r="H528" s="1">
+        <v>-112000</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529">
+        <v>640609</v>
+      </c>
+      <c r="B529" t="str">
+        <v>B9.0</v>
+      </c>
+      <c r="C529" t="str">
+        <v>Overige</v>
+      </c>
+      <c r="D529" t="str">
+        <v>A224</v>
+      </c>
+      <c r="E529" t="str">
+        <v>Overige kortlopende vorderingen</v>
+      </c>
+      <c r="F529" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G529" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="H529" s="1">
+        <v>13621000</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530">
+        <v>640610</v>
+      </c>
+      <c r="B530" t="str">
+        <v>B9.0</v>
+      </c>
+      <c r="C530" t="str">
+        <v>Overige</v>
+      </c>
+      <c r="D530" t="str">
+        <v>A224</v>
+      </c>
+      <c r="E530" t="str">
+        <v>Overige kortlopende vorderingen</v>
+      </c>
+      <c r="F530" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G530" t="str">
+        <v>2de kwartaal</v>
+      </c>
+      <c r="H530" s="1">
+        <v>14960000</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531">
+        <v>640611</v>
+      </c>
+      <c r="B531" t="str">
+        <v>B9.0</v>
+      </c>
+      <c r="C531" t="str">
+        <v>Overige</v>
+      </c>
+      <c r="D531" t="str">
+        <v>A224</v>
+      </c>
+      <c r="E531" t="str">
+        <v>Overige kortlopende vorderingen</v>
+      </c>
+      <c r="F531" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G531" t="str">
+        <v>3de kwartaal</v>
+      </c>
+      <c r="H531" s="1">
+        <v>7455000</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532">
+        <v>640612</v>
+      </c>
+      <c r="B532" t="str">
+        <v>B9.0</v>
+      </c>
+      <c r="C532" t="str">
+        <v>Overige</v>
+      </c>
+      <c r="D532" t="str">
+        <v>A224</v>
+      </c>
+      <c r="E532" t="str">
+        <v>Overige kortlopende vorderingen</v>
+      </c>
+      <c r="F532" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G532" t="str">
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H532" s="1">
+        <v>1386000</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533">
+        <v>640741</v>
+      </c>
+      <c r="B533" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C533" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D533" t="str">
+        <v>A224</v>
+      </c>
+      <c r="E533" t="str">
+        <v>Overige kortlopende vorderingen</v>
+      </c>
+      <c r="F533" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G533" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534">
+        <v>640742</v>
+      </c>
+      <c r="B534" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C534" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D534" t="str">
+        <v>A224</v>
+      </c>
+      <c r="E534" t="str">
+        <v>Overige kortlopende vorderingen</v>
+      </c>
+      <c r="F534" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G534" t="str">
+        <v>2de kwartaal</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535">
+        <v>640743</v>
+      </c>
+      <c r="B535" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C535" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D535" t="str">
+        <v>A224</v>
+      </c>
+      <c r="E535" t="str">
+        <v>Overige kortlopende vorderingen</v>
+      </c>
+      <c r="F535" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G535" t="str">
+        <v>3de kwartaal</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536">
+        <v>640744</v>
+      </c>
+      <c r="B536" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C536" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D536" t="str">
+        <v>A224</v>
+      </c>
+      <c r="E536" t="str">
+        <v>Overige kortlopende vorderingen</v>
+      </c>
+      <c r="F536" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G536" t="str">
+        <v>4de kwartaal</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537">
+        <v>640873</v>
+      </c>
+      <c r="B537" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C537" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D537" t="str">
+        <v>A224</v>
+      </c>
+      <c r="E537" t="str">
+        <v>Overige kortlopende vorderingen</v>
+      </c>
+      <c r="F537" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G537" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538">
+        <v>640874</v>
+      </c>
+      <c r="B538" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C538" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D538" t="str">
+        <v>A224</v>
+      </c>
+      <c r="E538" t="str">
+        <v>Overige kortlopende vorderingen</v>
+      </c>
+      <c r="F538" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G538" t="str">
+        <v>2de kwartaal</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539">
+        <v>640875</v>
+      </c>
+      <c r="B539" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C539" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D539" t="str">
+        <v>A224</v>
+      </c>
+      <c r="E539" t="str">
+        <v>Overige kortlopende vorderingen</v>
+      </c>
+      <c r="F539" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G539" t="str">
+        <v>3de kwartaal</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540">
+        <v>640876</v>
+      </c>
+      <c r="B540" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C540" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D540" t="str">
+        <v>A224</v>
+      </c>
+      <c r="E540" t="str">
+        <v>Overige kortlopende vorderingen</v>
+      </c>
+      <c r="F540" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G540" t="str">
+        <v>4de kwartaal</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541">
+        <v>6481</v>
+      </c>
+      <c r="B541" t="str">
+        <v>B4.2</v>
+      </c>
+      <c r="C541" t="str">
+        <v>Bijdragen Rijk</v>
+      </c>
+      <c r="D541" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E541" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F541" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G541" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="H541" s="1">
+        <v>48000</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542">
+        <v>6482</v>
+      </c>
+      <c r="B542" t="str">
+        <v>B4.2</v>
+      </c>
+      <c r="C542" t="str">
+        <v>Bijdragen Rijk</v>
+      </c>
+      <c r="D542" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E542" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F542" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G542" t="str">
+        <v>2de kwartaal</v>
+      </c>
+      <c r="H542" s="1">
+        <v>4066000</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543">
+        <v>6483</v>
+      </c>
+      <c r="B543" t="str">
+        <v>B4.2</v>
+      </c>
+      <c r="C543" t="str">
+        <v>Bijdragen Rijk</v>
+      </c>
+      <c r="D543" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E543" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F543" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G543" t="str">
+        <v>3de kwartaal</v>
+      </c>
+      <c r="H543" s="1">
+        <v>-5066000</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544">
+        <v>6484</v>
+      </c>
+      <c r="B544" t="str">
+        <v>B4.2</v>
+      </c>
+      <c r="C544" t="str">
+        <v>Bijdragen Rijk</v>
+      </c>
+      <c r="D544" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E544" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F544" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G544" t="str">
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H544" s="1">
+        <v>5331000</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545">
+        <v>66013</v>
+      </c>
+      <c r="B545" t="str">
+        <v>B6.8</v>
+      </c>
+      <c r="C545" t="str">
+        <v>Verkoop</v>
+      </c>
+      <c r="D545" t="str">
+        <v>A113b</v>
+      </c>
+      <c r="E545" t="str">
+        <v>Bijdragen aan activa Rijk</v>
+      </c>
+      <c r="F545" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G545" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="H545" s="1">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546">
+        <v>66015</v>
+      </c>
+      <c r="B546" t="str">
+        <v>B6.8</v>
+      </c>
+      <c r="C546" t="str">
+        <v>Verkoop</v>
+      </c>
+      <c r="D546" t="str">
+        <v>A113b</v>
+      </c>
+      <c r="E546" t="str">
+        <v>Bijdragen aan activa Rijk</v>
+      </c>
+      <c r="F546" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G546" t="str">
+        <v>3de kwartaal</v>
+      </c>
+      <c r="H546" s="1">
+        <v>152000</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547">
+        <v>66016</v>
+      </c>
+      <c r="B547" t="str">
+        <v>B6.8</v>
+      </c>
+      <c r="C547" t="str">
+        <v>Verkoop</v>
+      </c>
+      <c r="D547" t="str">
+        <v>A113b</v>
+      </c>
+      <c r="E547" t="str">
+        <v>Bijdragen aan activa Rijk</v>
+      </c>
+      <c r="F547" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G547" t="str">
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H547" s="1">
+        <v>515000</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548">
+        <v>6616</v>
+      </c>
+      <c r="B548" t="str">
+        <v>B4.3</v>
+      </c>
+      <c r="C548" t="str">
+        <v>Bijdragen provincie</v>
+      </c>
+      <c r="D548" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E548" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F548" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G548" t="str">
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H548" s="1">
+        <v>108000</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549">
+        <v>673</v>
+      </c>
+      <c r="B549" t="str">
+        <v>L2.2</v>
+      </c>
+      <c r="C549" t="str">
+        <v>Sociale Premies</v>
+      </c>
+      <c r="D549" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E549" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F549" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G549" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="I549" s="1">
+        <v>3238000</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550">
+        <v>6748</v>
+      </c>
+      <c r="B550" t="str">
+        <v>B4.4</v>
+      </c>
+      <c r="C550" t="str">
+        <v>Bijdragen overige opl</v>
+      </c>
+      <c r="D550" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E550" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F550" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G550" t="str">
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H550" s="1">
+        <v>1544000</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551">
+        <v>674</v>
+      </c>
+      <c r="B551" t="str">
+        <v>L2.2</v>
+      </c>
+      <c r="C551" t="str">
+        <v>Sociale Premies</v>
+      </c>
+      <c r="D551" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E551" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F551" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G551" t="str">
+        <v>2de kwartaal</v>
+      </c>
+      <c r="I551" s="1">
+        <v>6413000</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552">
+        <v>675</v>
+      </c>
+      <c r="B552" t="str">
+        <v>L2.2</v>
+      </c>
+      <c r="C552" t="str">
+        <v>Sociale Premies</v>
+      </c>
+      <c r="D552" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E552" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F552" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G552" t="str">
+        <v>3de kwartaal</v>
+      </c>
+      <c r="I552" s="1">
+        <v>9414000</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553">
+        <v>676</v>
+      </c>
+      <c r="B553" t="str">
+        <v>L2.2</v>
+      </c>
+      <c r="C553" t="str">
+        <v>Sociale Premies</v>
+      </c>
+      <c r="D553" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E553" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F553" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G553" t="str">
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I553" s="1">
+        <v>12423000</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554">
+        <v>6877</v>
+      </c>
+      <c r="B554" t="str">
+        <v>B4.5</v>
+      </c>
+      <c r="C554" t="str">
+        <v>Bijdragen overige</v>
+      </c>
+      <c r="D554" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E554" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F554" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G554" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="H554" s="1">
+        <v>17000</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555">
+        <v>6878</v>
+      </c>
+      <c r="B555" t="str">
+        <v>B4.5</v>
+      </c>
+      <c r="C555" t="str">
+        <v>Bijdragen overige</v>
+      </c>
+      <c r="D555" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E555" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F555" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G555" t="str">
+        <v>2de kwartaal</v>
+      </c>
+      <c r="H555" s="1">
+        <v>17000</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556">
+        <v>6879</v>
+      </c>
+      <c r="B556" t="str">
+        <v>B4.5</v>
+      </c>
+      <c r="C556" t="str">
+        <v>Bijdragen overige</v>
+      </c>
+      <c r="D556" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E556" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F556" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G556" t="str">
+        <v>3de kwartaal</v>
+      </c>
+      <c r="H556" s="1">
+        <v>17000</v>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557">
+        <v>7009</v>
+      </c>
+      <c r="B557" t="str">
+        <v>B5.0</v>
+      </c>
+      <c r="C557" t="str">
+        <v>Waterschapsbelastingen</v>
+      </c>
+      <c r="D557" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E557" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F557" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G557" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="H557" s="1">
+        <v>28672000</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558">
+        <v>7010</v>
+      </c>
+      <c r="B558" t="str">
+        <v>B5.0</v>
+      </c>
+      <c r="C558" t="str">
+        <v>Waterschapsbelastingen</v>
+      </c>
+      <c r="D558" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E558" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F558" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G558" t="str">
+        <v>2de kwartaal</v>
+      </c>
+      <c r="H558" s="1">
+        <v>94369000</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559">
+        <v>7011</v>
+      </c>
+      <c r="B559" t="str">
+        <v>B5.0</v>
+      </c>
+      <c r="C559" t="str">
+        <v>Waterschapsbelastingen</v>
+      </c>
+      <c r="D559" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E559" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F559" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G559" t="str">
+        <v>3de kwartaal</v>
+      </c>
+      <c r="H559" s="1">
+        <v>125983000</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560">
+        <v>7012</v>
+      </c>
+      <c r="B560" t="str">
+        <v>B5.0</v>
+      </c>
+      <c r="C560" t="str">
+        <v>Waterschapsbelastingen</v>
+      </c>
+      <c r="D560" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E560" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F560" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G560" t="str">
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H560" s="1">
+        <v>164163000</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561">
+        <v>762577</v>
+      </c>
+      <c r="B561" t="str">
+        <v>L9.0</v>
+      </c>
+      <c r="C561" t="str">
+        <v>Overige</v>
+      </c>
+      <c r="D561" t="str">
+        <v>A29f</v>
+      </c>
+      <c r="E561" t="str">
+        <v>Overige nog te ontvangen en vooru..</v>
+      </c>
+      <c r="F561" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G561" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="I561" s="1">
+        <v>12435000</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562">
+        <v>762578</v>
+      </c>
+      <c r="B562" t="str">
+        <v>L9.0</v>
+      </c>
+      <c r="C562" t="str">
+        <v>Overige</v>
+      </c>
+      <c r="D562" t="str">
+        <v>A29f</v>
+      </c>
+      <c r="E562" t="str">
+        <v>Overige nog te ontvangen en vooru..</v>
+      </c>
+      <c r="F562" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G562" t="str">
+        <v>2de kwartaal</v>
+      </c>
+      <c r="I562" s="1">
+        <v>12131000</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563">
+        <v>762579</v>
+      </c>
+      <c r="B563" t="str">
+        <v>L9.0</v>
+      </c>
+      <c r="C563" t="str">
+        <v>Overige</v>
+      </c>
+      <c r="D563" t="str">
+        <v>A29f</v>
+      </c>
+      <c r="E563" t="str">
+        <v>Overige nog te ontvangen en vooru..</v>
+      </c>
+      <c r="F563" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G563" t="str">
+        <v>3de kwartaal</v>
+      </c>
+      <c r="I563" s="1">
+        <v>12020000</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564">
+        <v>762580</v>
+      </c>
+      <c r="B564" t="str">
+        <v>L9.0</v>
+      </c>
+      <c r="C564" t="str">
+        <v>Overige</v>
+      </c>
+      <c r="D564" t="str">
+        <v>A29f</v>
+      </c>
+      <c r="E564" t="str">
+        <v>Overige nog te ontvangen en vooru..</v>
+      </c>
+      <c r="F564" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G564" t="str">
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I564" s="1">
+        <v>760000</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565">
+        <v>767065</v>
+      </c>
+      <c r="B565" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C565" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D565" t="str">
+        <v>A29f</v>
+      </c>
+      <c r="E565" t="str">
+        <v>Overige nog te ontvangen en vooru..</v>
+      </c>
+      <c r="F565" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G565" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566">
+        <v>767066</v>
+      </c>
+      <c r="B566" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C566" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D566" t="str">
+        <v>A29f</v>
+      </c>
+      <c r="E566" t="str">
+        <v>Overige nog te ontvangen en vooru..</v>
+      </c>
+      <c r="F566" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G566" t="str">
+        <v>2de kwartaal</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567">
+        <v>767067</v>
+      </c>
+      <c r="B567" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C567" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D567" t="str">
+        <v>A29f</v>
+      </c>
+      <c r="E567" t="str">
+        <v>Overige nog te ontvangen en vooru..</v>
+      </c>
+      <c r="F567" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G567" t="str">
+        <v>3de kwartaal</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568">
+        <v>767068</v>
+      </c>
+      <c r="B568" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C568" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D568" t="str">
+        <v>A29f</v>
+      </c>
+      <c r="E568" t="str">
+        <v>Overige nog te ontvangen en vooru..</v>
+      </c>
+      <c r="F568" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G568" t="str">
+        <v>4de kwartaal</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569">
+        <v>767197</v>
+      </c>
+      <c r="B569" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C569" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D569" t="str">
+        <v>A29f</v>
+      </c>
+      <c r="E569" t="str">
+        <v>Overige nog te ontvangen en vooru..</v>
+      </c>
+      <c r="F569" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G569" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570">
+        <v>767198</v>
+      </c>
+      <c r="B570" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C570" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D570" t="str">
+        <v>A29f</v>
+      </c>
+      <c r="E570" t="str">
+        <v>Overige nog te ontvangen en vooru..</v>
+      </c>
+      <c r="F570" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G570" t="str">
+        <v>2de kwartaal</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571">
+        <v>767199</v>
+      </c>
+      <c r="B571" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C571" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D571" t="str">
+        <v>A29f</v>
+      </c>
+      <c r="E571" t="str">
+        <v>Overige nog te ontvangen en vooru..</v>
+      </c>
+      <c r="F571" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G571" t="str">
+        <v>3de kwartaal</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572">
+        <v>767200</v>
+      </c>
+      <c r="B572" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C572" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D572" t="str">
+        <v>A29f</v>
+      </c>
+      <c r="E572" t="str">
+        <v>Overige nog te ontvangen en vooru..</v>
+      </c>
+      <c r="F572" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G572" t="str">
+        <v>4de kwartaal</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573">
+        <v>769574</v>
+      </c>
+      <c r="B573" t="str">
+        <v>L1.2</v>
+      </c>
+      <c r="C573" t="str">
+        <v>Interne rente</v>
+      </c>
+      <c r="D573" t="str">
+        <v>P111</v>
+      </c>
+      <c r="E573" t="str">
+        <v>Algemene reserves</v>
+      </c>
+      <c r="F573" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G573" t="str">
+        <v>2de kwartaal</v>
+      </c>
+      <c r="I573" s="1">
+        <v>5655000</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574">
+        <v>769575</v>
+      </c>
+      <c r="B574" t="str">
+        <v>L1.2</v>
+      </c>
+      <c r="C574" t="str">
+        <v>Interne rente</v>
+      </c>
+      <c r="D574" t="str">
+        <v>P111</v>
+      </c>
+      <c r="E574" t="str">
+        <v>Algemene reserves</v>
+      </c>
+      <c r="F574" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G574" t="str">
+        <v>3de kwartaal</v>
+      </c>
+      <c r="I574" s="1">
+        <v>5655000</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575">
+        <v>769576</v>
+      </c>
+      <c r="B575" t="str">
+        <v>L1.2</v>
+      </c>
+      <c r="C575" t="str">
+        <v>Interne rente</v>
+      </c>
+      <c r="D575" t="str">
+        <v>P111</v>
+      </c>
+      <c r="E575" t="str">
+        <v>Algemene reserves</v>
+      </c>
+      <c r="F575" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G575" t="str">
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I575" s="1">
+        <v>5655000</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576">
+        <v>778549</v>
+      </c>
+      <c r="B576" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C576" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D576" t="str">
+        <v>P111</v>
+      </c>
+      <c r="E576" t="str">
+        <v>Algemene reserves</v>
+      </c>
+      <c r="F576" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G576" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577">
+        <v>778550</v>
+      </c>
+      <c r="B577" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C577" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D577" t="str">
+        <v>P111</v>
+      </c>
+      <c r="E577" t="str">
+        <v>Algemene reserves</v>
+      </c>
+      <c r="F577" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G577" t="str">
+        <v>2de kwartaal</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578">
+        <v>778551</v>
+      </c>
+      <c r="B578" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C578" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D578" t="str">
+        <v>P111</v>
+      </c>
+      <c r="E578" t="str">
+        <v>Algemene reserves</v>
+      </c>
+      <c r="F578" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G578" t="str">
+        <v>3de kwartaal</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579">
+        <v>778552</v>
+      </c>
+      <c r="B579" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C579" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D579" t="str">
+        <v>P111</v>
+      </c>
+      <c r="E579" t="str">
+        <v>Algemene reserves</v>
+      </c>
+      <c r="F579" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G579" t="str">
+        <v>4de kwartaal</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580">
+        <v>778681</v>
+      </c>
+      <c r="B580" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C580" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D580" t="str">
+        <v>P111</v>
+      </c>
+      <c r="E580" t="str">
+        <v>Algemene reserves</v>
+      </c>
+      <c r="F580" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G580" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581">
+        <v>778682</v>
+      </c>
+      <c r="B581" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C581" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D581" t="str">
+        <v>P111</v>
+      </c>
+      <c r="E581" t="str">
+        <v>Algemene reserves</v>
+      </c>
+      <c r="F581" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G581" t="str">
+        <v>2de kwartaal</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582">
+        <v>778683</v>
+      </c>
+      <c r="B582" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C582" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D582" t="str">
+        <v>P111</v>
+      </c>
+      <c r="E582" t="str">
+        <v>Algemene reserves</v>
+      </c>
+      <c r="F582" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G582" t="str">
+        <v>3de kwartaal</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583">
+        <v>778684</v>
+      </c>
+      <c r="B583" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C583" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D583" t="str">
+        <v>P111</v>
+      </c>
+      <c r="E583" t="str">
+        <v>Algemene reserves</v>
+      </c>
+      <c r="F583" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G583" t="str">
+        <v>4de kwartaal</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584">
+        <v>78025</v>
+      </c>
+      <c r="B584" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C584" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D584" t="str">
+        <v>A113c</v>
+      </c>
+      <c r="E584" t="str">
+        <v>Bijdragen aan activa overige ove..</v>
+      </c>
+      <c r="F584" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G584" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585">
+        <v>78026</v>
+      </c>
+      <c r="B585" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C585" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D585" t="str">
+        <v>A113c</v>
+      </c>
+      <c r="E585" t="str">
+        <v>Bijdragen aan activa overige ove..</v>
+      </c>
+      <c r="F585" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G585" t="str">
+        <v>2de kwartaal</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586">
+        <v>78027</v>
+      </c>
+      <c r="B586" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C586" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D586" t="str">
+        <v>A113c</v>
+      </c>
+      <c r="E586" t="str">
+        <v>Bijdragen aan activa overige ove..</v>
+      </c>
+      <c r="F586" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G586" t="str">
+        <v>3de kwartaal</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587">
+        <v>78028</v>
+      </c>
+      <c r="B587" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C587" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D587" t="str">
+        <v>A113c</v>
+      </c>
+      <c r="E587" t="str">
+        <v>Bijdragen aan activa overige ove..</v>
+      </c>
+      <c r="F587" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G587" t="str">
+        <v>4de kwartaal</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588">
+        <v>78157</v>
+      </c>
+      <c r="B588" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C588" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D588" t="str">
+        <v>A113c</v>
+      </c>
+      <c r="E588" t="str">
+        <v>Bijdragen aan activa overige ove..</v>
+      </c>
+      <c r="F588" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G588" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589">
+        <v>78158</v>
+      </c>
+      <c r="B589" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C589" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D589" t="str">
+        <v>A113c</v>
+      </c>
+      <c r="E589" t="str">
+        <v>Bijdragen aan activa overige ove..</v>
+      </c>
+      <c r="F589" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G589" t="str">
+        <v>2de kwartaal</v>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590">
+        <v>78159</v>
+      </c>
+      <c r="B590" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C590" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D590" t="str">
+        <v>A113c</v>
+      </c>
+      <c r="E590" t="str">
+        <v>Bijdragen aan activa overige ove..</v>
+      </c>
+      <c r="F590" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G590" t="str">
+        <v>3de kwartaal</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591">
+        <v>78160</v>
+      </c>
+      <c r="B591" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C591" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D591" t="str">
+        <v>A113c</v>
+      </c>
+      <c r="E591" t="str">
+        <v>Bijdragen aan activa overige ove..</v>
+      </c>
+      <c r="F591" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G591" t="str">
+        <v>4de kwartaal</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592">
+        <v>792542</v>
+      </c>
+      <c r="B592" t="str">
+        <v>L1.2</v>
+      </c>
+      <c r="C592" t="str">
+        <v>Interne rente</v>
+      </c>
+      <c r="D592" t="str">
+        <v>P113</v>
+      </c>
+      <c r="E592" t="str">
+        <v>Overige bestemmingsreserves</v>
+      </c>
+      <c r="F592" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G592" t="str">
+        <v>2de kwartaal</v>
+      </c>
+      <c r="I592" s="1">
+        <v>2301000</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593">
+        <v>792543</v>
+      </c>
+      <c r="B593" t="str">
+        <v>L1.2</v>
+      </c>
+      <c r="C593" t="str">
+        <v>Interne rente</v>
+      </c>
+      <c r="D593" t="str">
+        <v>P113</v>
+      </c>
+      <c r="E593" t="str">
+        <v>Overige bestemmingsreserves</v>
+      </c>
+      <c r="F593" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G593" t="str">
+        <v>3de kwartaal</v>
+      </c>
+      <c r="I593" s="1">
+        <v>2301000</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594">
+        <v>792544</v>
+      </c>
+      <c r="B594" t="str">
+        <v>L1.2</v>
+      </c>
+      <c r="C594" t="str">
+        <v>Interne rente</v>
+      </c>
+      <c r="D594" t="str">
+        <v>P113</v>
+      </c>
+      <c r="E594" t="str">
+        <v>Overige bestemmingsreserves</v>
+      </c>
+      <c r="F594" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G594" t="str">
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I594" s="1">
+        <v>2301000</v>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595">
+        <v>797294</v>
+      </c>
+      <c r="B595" t="str">
+        <v>B1.2</v>
+      </c>
+      <c r="C595" t="str">
+        <v>Interne rente</v>
+      </c>
+      <c r="D595" t="str">
+        <v>P113</v>
+      </c>
+      <c r="E595" t="str">
+        <v>Overige bestemmingsreserves</v>
+      </c>
+      <c r="F595" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G595" t="str">
+        <v>2de kwartaal</v>
+      </c>
+      <c r="H595" s="1">
+        <v>2554000</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596">
+        <v>797296</v>
+      </c>
+      <c r="B596" t="str">
+        <v>B1.2</v>
+      </c>
+      <c r="C596" t="str">
+        <v>Interne rente</v>
+      </c>
+      <c r="D596" t="str">
+        <v>P113</v>
+      </c>
+      <c r="E596" t="str">
+        <v>Overige bestemmingsreserves</v>
+      </c>
+      <c r="F596" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G596" t="str">
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H596" s="1">
+        <v>-2354000</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597">
+        <v>801517</v>
+      </c>
+      <c r="B597" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C597" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D597" t="str">
+        <v>P113</v>
+      </c>
+      <c r="E597" t="str">
+        <v>Overige bestemmingsreserves</v>
+      </c>
+      <c r="F597" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G597" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598">
+        <v>801518</v>
+      </c>
+      <c r="B598" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C598" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D598" t="str">
+        <v>P113</v>
+      </c>
+      <c r="E598" t="str">
+        <v>Overige bestemmingsreserves</v>
+      </c>
+      <c r="F598" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G598" t="str">
+        <v>2de kwartaal</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599">
+        <v>801519</v>
+      </c>
+      <c r="B599" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C599" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D599" t="str">
+        <v>P113</v>
+      </c>
+      <c r="E599" t="str">
+        <v>Overige bestemmingsreserves</v>
+      </c>
+      <c r="F599" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G599" t="str">
+        <v>3de kwartaal</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600">
+        <v>801520</v>
+      </c>
+      <c r="B600" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C600" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D600" t="str">
+        <v>P113</v>
+      </c>
+      <c r="E600" t="str">
+        <v>Overige bestemmingsreserves</v>
+      </c>
+      <c r="F600" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G600" t="str">
+        <v>4de kwartaal</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601">
+        <v>801649</v>
+      </c>
+      <c r="B601" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C601" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D601" t="str">
+        <v>P113</v>
+      </c>
+      <c r="E601" t="str">
+        <v>Overige bestemmingsreserves</v>
+      </c>
+      <c r="F601" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G601" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602">
+        <v>801650</v>
+      </c>
+      <c r="B602" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C602" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D602" t="str">
+        <v>P113</v>
+      </c>
+      <c r="E602" t="str">
+        <v>Overige bestemmingsreserves</v>
+      </c>
+      <c r="F602" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G602" t="str">
+        <v>2de kwartaal</v>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603">
+        <v>801651</v>
+      </c>
+      <c r="B603" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C603" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D603" t="str">
+        <v>P113</v>
+      </c>
+      <c r="E603" t="str">
+        <v>Overige bestemmingsreserves</v>
+      </c>
+      <c r="F603" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G603" t="str">
+        <v>3de kwartaal</v>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604">
+        <v>801652</v>
+      </c>
+      <c r="B604" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C604" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D604" t="str">
+        <v>P113</v>
+      </c>
+      <c r="E604" t="str">
+        <v>Overige bestemmingsreserves</v>
+      </c>
+      <c r="F604" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G604" t="str">
+        <v>4de kwartaal</v>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605">
+        <v>8068</v>
+      </c>
+      <c r="B605" t="str">
+        <v>B6.1</v>
+      </c>
+      <c r="C605" t="str">
+        <v>Mutatie voorzieningen</v>
+      </c>
+      <c r="D605" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E605" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F605" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G605" t="str">
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H605" s="1">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606">
+        <v>813001</v>
+      </c>
+      <c r="B606" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C606" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D606" t="str">
+        <v>P114</v>
+      </c>
+      <c r="E606" t="str">
+        <v>Nog te bestemmen resultaat</v>
+      </c>
+      <c r="F606" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G606" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607">
+        <v>813002</v>
+      </c>
+      <c r="B607" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C607" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D607" t="str">
+        <v>P114</v>
+      </c>
+      <c r="E607" t="str">
+        <v>Nog te bestemmen resultaat</v>
+      </c>
+      <c r="F607" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G607" t="str">
+        <v>2de kwartaal</v>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608">
+        <v>813003</v>
+      </c>
+      <c r="B608" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C608" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D608" t="str">
+        <v>P114</v>
+      </c>
+      <c r="E608" t="str">
+        <v>Nog te bestemmen resultaat</v>
+      </c>
+      <c r="F608" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G608" t="str">
+        <v>3de kwartaal</v>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609">
+        <v>813004</v>
+      </c>
+      <c r="B609" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C609" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D609" t="str">
+        <v>P114</v>
+      </c>
+      <c r="E609" t="str">
+        <v>Nog te bestemmen resultaat</v>
+      </c>
+      <c r="F609" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G609" t="str">
+        <v>4de kwartaal</v>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610">
+        <v>813133</v>
+      </c>
+      <c r="B610" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C610" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D610" t="str">
+        <v>P114</v>
+      </c>
+      <c r="E610" t="str">
+        <v>Nog te bestemmen resultaat</v>
+      </c>
+      <c r="F610" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G610" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611">
+        <v>815509</v>
+      </c>
+      <c r="B611" t="str">
+        <v>L1.2</v>
+      </c>
+      <c r="C611" t="str">
+        <v>Interne rente</v>
+      </c>
+      <c r="D611" t="str">
+        <v>P121</v>
+      </c>
+      <c r="E611" t="str">
+        <v>Arbeidsgerelateerde verplichtingen</v>
+      </c>
+      <c r="F611" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G611" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="I611" s="1">
+        <v>54000</v>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612">
+        <v>815510</v>
+      </c>
+      <c r="B612" t="str">
+        <v>L1.2</v>
+      </c>
+      <c r="C612" t="str">
+        <v>Interne rente</v>
+      </c>
+      <c r="D612" t="str">
+        <v>P121</v>
+      </c>
+      <c r="E612" t="str">
+        <v>Arbeidsgerelateerde verplichtingen</v>
+      </c>
+      <c r="F612" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G612" t="str">
+        <v>2de kwartaal</v>
+      </c>
+      <c r="I612" s="1">
+        <v>94000</v>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613">
+        <v>815511</v>
+      </c>
+      <c r="B613" t="str">
+        <v>L1.2</v>
+      </c>
+      <c r="C613" t="str">
+        <v>Interne rente</v>
+      </c>
+      <c r="D613" t="str">
+        <v>P121</v>
+      </c>
+      <c r="E613" t="str">
+        <v>Arbeidsgerelateerde verplichtingen</v>
+      </c>
+      <c r="F613" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G613" t="str">
+        <v>3de kwartaal</v>
+      </c>
+      <c r="I613" s="1">
+        <v>103000</v>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614">
+        <v>8197</v>
+      </c>
+      <c r="B614" t="str">
+        <v>B6.2</v>
+      </c>
+      <c r="C614" t="str">
+        <v>Geactiveerde lasten</v>
+      </c>
+      <c r="D614" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E614" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F614" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G614" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="H614" s="1">
+        <v>2102000</v>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615">
+        <v>8198</v>
+      </c>
+      <c r="B615" t="str">
+        <v>B6.2</v>
+      </c>
+      <c r="C615" t="str">
+        <v>Geactiveerde lasten</v>
+      </c>
+      <c r="D615" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E615" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F615" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G615" t="str">
+        <v>2de kwartaal</v>
+      </c>
+      <c r="H615" s="1">
+        <v>2298000</v>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616">
+        <v>8199</v>
+      </c>
+      <c r="B616" t="str">
+        <v>B6.2</v>
+      </c>
+      <c r="C616" t="str">
+        <v>Geactiveerde lasten</v>
+      </c>
+      <c r="D616" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E616" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F616" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G616" t="str">
+        <v>3de kwartaal</v>
+      </c>
+      <c r="H616" s="1">
+        <v>4988000</v>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617">
+        <v>8200</v>
+      </c>
+      <c r="B617" t="str">
+        <v>B6.2</v>
+      </c>
+      <c r="C617" t="str">
+        <v>Geactiveerde lasten</v>
+      </c>
+      <c r="D617" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E617" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F617" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G617" t="str">
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H617" s="1">
+        <v>5877000</v>
+      </c>
+    </row>
+    <row r="618">
+      <c r="A618">
+        <v>820264</v>
+      </c>
+      <c r="B618" t="str">
+        <v>B1.2</v>
+      </c>
+      <c r="C618" t="str">
+        <v>Interne rente</v>
+      </c>
+      <c r="D618" t="str">
+        <v>P121</v>
+      </c>
+      <c r="E618" t="str">
+        <v>Arbeidsgerelateerde verplichtingen</v>
+      </c>
+      <c r="F618" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G618" t="str">
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H618" s="1">
+        <v>-669000</v>
+      </c>
+    </row>
+    <row r="619">
+      <c r="A619">
+        <v>824485</v>
+      </c>
+      <c r="B619" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C619" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D619" t="str">
+        <v>P121</v>
+      </c>
+      <c r="E619" t="str">
+        <v>Arbeidsgerelateerde verplichtingen</v>
+      </c>
+      <c r="F619" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G619" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620">
+        <v>824486</v>
+      </c>
+      <c r="B620" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C620" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D620" t="str">
+        <v>P121</v>
+      </c>
+      <c r="E620" t="str">
+        <v>Arbeidsgerelateerde verplichtingen</v>
+      </c>
+      <c r="F620" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G620" t="str">
+        <v>2de kwartaal</v>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621">
+        <v>824487</v>
+      </c>
+      <c r="B621" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C621" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D621" t="str">
+        <v>P121</v>
+      </c>
+      <c r="E621" t="str">
+        <v>Arbeidsgerelateerde verplichtingen</v>
+      </c>
+      <c r="F621" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G621" t="str">
+        <v>3de kwartaal</v>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622">
+        <v>824488</v>
+      </c>
+      <c r="B622" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C622" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D622" t="str">
+        <v>P121</v>
+      </c>
+      <c r="E622" t="str">
+        <v>Arbeidsgerelateerde verplichtingen</v>
+      </c>
+      <c r="F622" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G622" t="str">
+        <v>4de kwartaal</v>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623">
+        <v>824617</v>
+      </c>
+      <c r="B623" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C623" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D623" t="str">
+        <v>P121</v>
+      </c>
+      <c r="E623" t="str">
+        <v>Arbeidsgerelateerde verplichtingen</v>
+      </c>
+      <c r="F623" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G623" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624">
+        <v>824618</v>
+      </c>
+      <c r="B624" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C624" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D624" t="str">
+        <v>P121</v>
+      </c>
+      <c r="E624" t="str">
+        <v>Arbeidsgerelateerde verplichtingen</v>
+      </c>
+      <c r="F624" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G624" t="str">
+        <v>2de kwartaal</v>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625">
+        <v>824619</v>
+      </c>
+      <c r="B625" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C625" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D625" t="str">
+        <v>P121</v>
+      </c>
+      <c r="E625" t="str">
+        <v>Arbeidsgerelateerde verplichtingen</v>
+      </c>
+      <c r="F625" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G625" t="str">
+        <v>3de kwartaal</v>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626">
+        <v>824620</v>
+      </c>
+      <c r="B626" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C626" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D626" t="str">
+        <v>P121</v>
+      </c>
+      <c r="E626" t="str">
+        <v>Arbeidsgerelateerde verplichtingen</v>
+      </c>
+      <c r="F626" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G626" t="str">
+        <v>4de kwartaal</v>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627">
+        <v>872929</v>
+      </c>
+      <c r="B627" t="str">
+        <v>L1.2</v>
+      </c>
+      <c r="C627" t="str">
+        <v>Interne rente</v>
+      </c>
+      <c r="D627" t="str">
+        <v>P126</v>
+      </c>
+      <c r="E627" t="str">
+        <v>Overige voorzieningen</v>
+      </c>
+      <c r="F627" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G627" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="I627" s="1">
+        <v>559000</v>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628">
+        <v>872930</v>
+      </c>
+      <c r="B628" t="str">
+        <v>L1.2</v>
+      </c>
+      <c r="C628" t="str">
+        <v>Interne rente</v>
+      </c>
+      <c r="D628" t="str">
+        <v>P126</v>
+      </c>
+      <c r="E628" t="str">
+        <v>Overige voorzieningen</v>
+      </c>
+      <c r="F628" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G628" t="str">
+        <v>2de kwartaal</v>
+      </c>
+      <c r="I628" s="1">
+        <v>781000</v>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629">
+        <v>872931</v>
+      </c>
+      <c r="B629" t="str">
+        <v>L1.2</v>
+      </c>
+      <c r="C629" t="str">
+        <v>Interne rente</v>
+      </c>
+      <c r="D629" t="str">
+        <v>P126</v>
+      </c>
+      <c r="E629" t="str">
+        <v>Overige voorzieningen</v>
+      </c>
+      <c r="F629" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G629" t="str">
+        <v>3de kwartaal</v>
+      </c>
+      <c r="I629" s="1">
+        <v>627000</v>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630">
+        <v>872932</v>
+      </c>
+      <c r="B630" t="str">
+        <v>L1.2</v>
+      </c>
+      <c r="C630" t="str">
+        <v>Interne rente</v>
+      </c>
+      <c r="D630" t="str">
+        <v>P126</v>
+      </c>
+      <c r="E630" t="str">
+        <v>Overige voorzieningen</v>
+      </c>
+      <c r="F630" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G630" t="str">
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I630" s="1">
+        <v>445000</v>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631">
+        <v>877683</v>
+      </c>
+      <c r="B631" t="str">
+        <v>B1.2</v>
+      </c>
+      <c r="C631" t="str">
+        <v>Interne rente</v>
+      </c>
+      <c r="D631" t="str">
+        <v>P126</v>
+      </c>
+      <c r="E631" t="str">
+        <v>Overige voorzieningen</v>
+      </c>
+      <c r="F631" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G631" t="str">
+        <v>3de kwartaal</v>
+      </c>
+      <c r="H631" s="1">
+        <v>627000</v>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632">
+        <v>881905</v>
+      </c>
+      <c r="B632" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C632" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D632" t="str">
+        <v>P126</v>
+      </c>
+      <c r="E632" t="str">
+        <v>Overige voorzieningen</v>
+      </c>
+      <c r="F632" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G632" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633">
+        <v>881906</v>
+      </c>
+      <c r="B633" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C633" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D633" t="str">
+        <v>P126</v>
+      </c>
+      <c r="E633" t="str">
+        <v>Overige voorzieningen</v>
+      </c>
+      <c r="F633" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G633" t="str">
+        <v>2de kwartaal</v>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634">
+        <v>881907</v>
+      </c>
+      <c r="B634" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C634" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D634" t="str">
+        <v>P126</v>
+      </c>
+      <c r="E634" t="str">
+        <v>Overige voorzieningen</v>
+      </c>
+      <c r="F634" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G634" t="str">
+        <v>3de kwartaal</v>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635">
+        <v>881908</v>
+      </c>
+      <c r="B635" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C635" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D635" t="str">
+        <v>P126</v>
+      </c>
+      <c r="E635" t="str">
+        <v>Overige voorzieningen</v>
+      </c>
+      <c r="F635" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G635" t="str">
+        <v>4de kwartaal</v>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636">
+        <v>882037</v>
+      </c>
+      <c r="B636" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C636" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D636" t="str">
+        <v>P126</v>
+      </c>
+      <c r="E636" t="str">
+        <v>Overige voorzieningen</v>
+      </c>
+      <c r="F636" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G636" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637">
+        <v>882038</v>
+      </c>
+      <c r="B637" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C637" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D637" t="str">
+        <v>P126</v>
+      </c>
+      <c r="E637" t="str">
+        <v>Overige voorzieningen</v>
+      </c>
+      <c r="F637" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G637" t="str">
+        <v>2de kwartaal</v>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638">
+        <v>882039</v>
+      </c>
+      <c r="B638" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C638" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D638" t="str">
+        <v>P126</v>
+      </c>
+      <c r="E638" t="str">
+        <v>Overige voorzieningen</v>
+      </c>
+      <c r="F638" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G638" t="str">
+        <v>3de kwartaal</v>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639">
+        <v>882040</v>
+      </c>
+      <c r="B639" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C639" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D639" t="str">
+        <v>P126</v>
+      </c>
+      <c r="E639" t="str">
+        <v>Overige voorzieningen</v>
+      </c>
+      <c r="F639" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G639" t="str">
+        <v>4de kwartaal</v>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640">
+        <v>927709</v>
+      </c>
+      <c r="B640" t="str">
+        <v>B9.0</v>
+      </c>
+      <c r="C640" t="str">
+        <v>Overige</v>
+      </c>
+      <c r="D640" t="str">
+        <v>P133</v>
+      </c>
+      <c r="E640" t="str">
+        <v>Onderh leningen binn banken</v>
+      </c>
+      <c r="F640" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G640" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="H640" s="1">
+        <v>30000000</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641">
+        <v>927710</v>
+      </c>
+      <c r="B641" t="str">
+        <v>B9.0</v>
+      </c>
+      <c r="C641" t="str">
+        <v>Overige</v>
+      </c>
+      <c r="D641" t="str">
+        <v>P133</v>
+      </c>
+      <c r="E641" t="str">
+        <v>Onderh leningen binn banken</v>
+      </c>
+      <c r="F641" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G641" t="str">
+        <v>2de kwartaal</v>
+      </c>
+      <c r="H641" s="1">
+        <v>50000000</v>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642">
+        <v>927711</v>
+      </c>
+      <c r="B642" t="str">
+        <v>B9.0</v>
+      </c>
+      <c r="C642" t="str">
+        <v>Overige</v>
+      </c>
+      <c r="D642" t="str">
+        <v>P133</v>
+      </c>
+      <c r="E642" t="str">
+        <v>Onderh leningen binn banken</v>
+      </c>
+      <c r="F642" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G642" t="str">
+        <v>3de kwartaal</v>
+      </c>
+      <c r="H642" s="1">
+        <v>50000000</v>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643">
+        <v>927712</v>
+      </c>
+      <c r="B643" t="str">
+        <v>B9.0</v>
+      </c>
+      <c r="C643" t="str">
+        <v>Overige</v>
+      </c>
+      <c r="D643" t="str">
+        <v>P133</v>
+      </c>
+      <c r="E643" t="str">
+        <v>Onderh leningen binn banken</v>
+      </c>
+      <c r="F643" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G643" t="str">
+        <v>4de kwartaal</v>
+      </c>
+      <c r="H643" s="1">
+        <v>38278000</v>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644">
+        <v>927841</v>
+      </c>
+      <c r="B644" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C644" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D644" t="str">
+        <v>P133</v>
+      </c>
+      <c r="E644" t="str">
+        <v>Onderh leningen binn banken</v>
+      </c>
+      <c r="F644" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G644" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645">
+        <v>927842</v>
+      </c>
+      <c r="B645" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C645" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D645" t="str">
+        <v>P133</v>
+      </c>
+      <c r="E645" t="str">
+        <v>Onderh leningen binn banken</v>
+      </c>
+      <c r="F645" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G645" t="str">
+        <v>2de kwartaal</v>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646">
+        <v>927843</v>
+      </c>
+      <c r="B646" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C646" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D646" t="str">
+        <v>P133</v>
+      </c>
+      <c r="E646" t="str">
+        <v>Onderh leningen binn banken</v>
+      </c>
+      <c r="F646" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G646" t="str">
+        <v>3de kwartaal</v>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647">
+        <v>927844</v>
+      </c>
+      <c r="B647" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C647" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D647" t="str">
+        <v>P133</v>
+      </c>
+      <c r="E647" t="str">
+        <v>Onderh leningen binn banken</v>
+      </c>
+      <c r="F647" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G647" t="str">
+        <v>4de kwartaal</v>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648">
+        <v>927973</v>
+      </c>
+      <c r="B648" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C648" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D648" t="str">
+        <v>P133</v>
+      </c>
+      <c r="E648" t="str">
+        <v>Onderh leningen binn banken</v>
+      </c>
+      <c r="F648" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G648" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649">
+        <v>927974</v>
+      </c>
+      <c r="B649" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C649" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D649" t="str">
+        <v>P133</v>
+      </c>
+      <c r="E649" t="str">
+        <v>Onderh leningen binn banken</v>
+      </c>
+      <c r="F649" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G649" t="str">
+        <v>2de kwartaal</v>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650">
+        <v>927975</v>
+      </c>
+      <c r="B650" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C650" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D650" t="str">
+        <v>P133</v>
+      </c>
+      <c r="E650" t="str">
+        <v>Onderh leningen binn banken</v>
+      </c>
+      <c r="F650" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G650" t="str">
+        <v>3de kwartaal</v>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651">
+        <v>927976</v>
+      </c>
+      <c r="B651" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C651" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D651" t="str">
+        <v>P133</v>
+      </c>
+      <c r="E651" t="str">
+        <v>Onderh leningen binn banken</v>
+      </c>
+      <c r="F651" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G651" t="str">
+        <v>4de kwartaal</v>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652">
+        <v>937</v>
+      </c>
+      <c r="B652" t="str">
+        <v>L2.4</v>
+      </c>
+      <c r="C652" t="str">
+        <v>Overige Personeelslasten</v>
+      </c>
+      <c r="D652" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E652" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F652" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G652" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+      <c r="I652" s="1">
+        <v>625000</v>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653">
+        <v>938</v>
+      </c>
+      <c r="B653" t="str">
+        <v>L2.4</v>
+      </c>
+      <c r="C653" t="str">
+        <v>Overige Personeelslasten</v>
+      </c>
+      <c r="D653" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E653" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F653" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G653" t="str">
+        <v>2de kwartaal</v>
+      </c>
+      <c r="I653" s="1">
+        <v>996000</v>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654">
+        <v>939</v>
+      </c>
+      <c r="B654" t="str">
+        <v>L2.4</v>
+      </c>
+      <c r="C654" t="str">
+        <v>Overige Personeelslasten</v>
+      </c>
+      <c r="D654" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E654" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F654" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G654" t="str">
+        <v>3de kwartaal</v>
+      </c>
+      <c r="I654" s="1">
+        <v>1208000</v>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655">
+        <v>940</v>
+      </c>
+      <c r="B655" t="str">
+        <v>L2.4</v>
+      </c>
+      <c r="C655" t="str">
+        <v>Overige Personeelslasten</v>
+      </c>
+      <c r="D655" t="str">
+        <v>Expl</v>
+      </c>
+      <c r="E655" t="str">
+        <v>Exploitatie</v>
+      </c>
+      <c r="F655" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G655" t="str">
+        <v>4de kwartaal</v>
+      </c>
+      <c r="I655" s="1">
+        <v>3266000</v>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656">
+        <v>996745</v>
+      </c>
+      <c r="B656" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C656" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D656" t="str">
+        <v>P138</v>
+      </c>
+      <c r="E656" t="str">
+        <v>Bij het waterschap gestorte waarb..</v>
+      </c>
+      <c r="F656" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G656" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657">
+        <v>996746</v>
+      </c>
+      <c r="B657" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C657" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D657" t="str">
+        <v>P138</v>
+      </c>
+      <c r="E657" t="str">
+        <v>Bij het waterschap gestorte waarb..</v>
+      </c>
+      <c r="F657" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G657" t="str">
+        <v>2de kwartaal</v>
+      </c>
+    </row>
+    <row r="658">
+      <c r="A658">
+        <v>996747</v>
+      </c>
+      <c r="B658" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C658" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D658" t="str">
+        <v>P138</v>
+      </c>
+      <c r="E658" t="str">
+        <v>Bij het waterschap gestorte waarb..</v>
+      </c>
+      <c r="F658" t="str">
+        <v>2025X003</v>
+      </c>
+      <c r="G658" t="str">
+        <v>3de kwartaal</v>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659">
+        <v>996748</v>
+      </c>
+      <c r="B659" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="C659" t="str">
+        <v>Primo</v>
+      </c>
+      <c r="D659" t="str">
+        <v>P138</v>
+      </c>
+      <c r="E659" t="str">
+        <v>Bij het waterschap gestorte waarb..</v>
+      </c>
+      <c r="F659" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G659" t="str">
+        <v>4de kwartaal</v>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660">
+        <v>996877</v>
+      </c>
+      <c r="B660" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C660" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D660" t="str">
+        <v>P138</v>
+      </c>
+      <c r="E660" t="str">
+        <v>Bij het waterschap gestorte waarb..</v>
+      </c>
+      <c r="F660" t="str">
+        <v>2025X001</v>
+      </c>
+      <c r="G660" t="str">
+        <v>1ste kwartaal</v>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661">
+        <v>996878</v>
+      </c>
+      <c r="B661" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C661" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D661" t="str">
+        <v>P138</v>
+      </c>
+      <c r="E661" t="str">
+        <v>Bij het waterschap gestorte waarb..</v>
+      </c>
+      <c r="F661" t="str">
+        <v>2025X002</v>
+      </c>
+      <c r="G661" t="str">
+        <v>2de kwartaal</v>
+      </c>
+    </row>
+    <row r="662">
+      <c r="A662">
         <v>996879</v>
       </c>
-      <c r="B490" t="str">
-[...5 lines deleted...]
-      <c r="D490" t="str">
+      <c r="B662" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C662" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D662" t="str">
         <v>P138</v>
       </c>
-      <c r="E490" t="str">
+      <c r="E662" t="str">
         <v>Bij het waterschap gestorte waarb..</v>
       </c>
-      <c r="F490" t="str">
+      <c r="F662" t="str">
         <v>2025X003</v>
       </c>
-      <c r="G490" t="str">
+      <c r="G662" t="str">
         <v>3de kwartaal</v>
       </c>
     </row>
+    <row r="663">
+      <c r="A663">
+        <v>996880</v>
+      </c>
+      <c r="B663" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="C663" t="str">
+        <v>Ultimo</v>
+      </c>
+      <c r="D663" t="str">
+        <v>P138</v>
+      </c>
+      <c r="E663" t="str">
+        <v>Bij het waterschap gestorte waarb..</v>
+      </c>
+      <c r="F663" t="str">
+        <v>2025X004</v>
+      </c>
+      <c r="G663" t="str">
+        <v>4de kwartaal</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:I490"/>
+  <autoFilter ref="A1:I663"/>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:I490"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:I663"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="6.6640625" customWidth="1"/>
     <col min="2" max="2" width="20.00390625" customWidth="1"/>
     <col min="3" max="3" width="30.00390625" customWidth="1"/>
     <col min="4" max="4" width="11.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>ID</v>
       </c>
       <c r="B1" t="str">
         <v>DimensionKey</v>
       </c>
       <c r="C1" t="str">